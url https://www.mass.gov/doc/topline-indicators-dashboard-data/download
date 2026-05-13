--- v2 (2026-02-02)
+++ v3 (2026-05-13)
@@ -18,83 +18,83 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ID-DSAI-Data-Analytics\Respiratory Dashboards\Website Files\Front Page Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{536A8D82-7996-4874-8585-AA1BF96B1468}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{15B57ECA-52B4-42FC-ABA9-A003FCA0E7B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13920" yWindow="-18330" windowWidth="21735" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="28920" windowHeight="13230" tabRatio="761" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="2" r:id="rId1"/>
-    <sheet name="Respiratory hospital visits" sheetId="1261" r:id="rId2"/>
-[...5 lines deleted...]
-    <sheet name="Wastewater Reporting" sheetId="1264" r:id="rId8"/>
+    <sheet name="COVID-19 Reporting" sheetId="1381" r:id="rId2"/>
+    <sheet name="Respiratory hospital visits" sheetId="1382" r:id="rId3"/>
+    <sheet name="Visit Level Threshold Reference" sheetId="1383" r:id="rId4"/>
+    <sheet name="Influenza Reporting" sheetId="1384" r:id="rId5"/>
+    <sheet name="Topline Vaccination Data" sheetId="1385" r:id="rId6"/>
+    <sheet name="Immunizations" sheetId="1386" r:id="rId7"/>
+    <sheet name="Wastewater Reporting" sheetId="1387" r:id="rId8"/>
     <sheet name="Flu Severity Level Definitions" sheetId="4" r:id="rId9"/>
     <sheet name="Data Dictionary" sheetId="963" r:id="rId10"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'COVID-19 Reporting'!$A$1:$F$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'COVID-19 Reporting'!$A$1:$F$44</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Data Dictionary'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Flu Severity Level Definitions'!$A$1:$D$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Immunizations!$A$1:$I$1</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Wastewater Reporting'!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Immunizations!$A$1:$I$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Influenza Reporting'!$A$1:$H$309</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Respiratory hospital visits'!$A$1:$AJ$89</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Topline Vaccination Data'!$A$1:$I$177</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Visit Level Threshold Reference'!$A$1:$H$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Wastewater Reporting'!$A$1:$E$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3494" uniqueCount="3208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4474" uniqueCount="4133">
   <si>
     <t>Week Start Date</t>
   </si>
   <si>
     <t>Week End Date</t>
   </si>
   <si>
     <t>Data column</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>The first date of the week that the data represent.</t>
   </si>
   <si>
     <t>The last date of the week that the data represent.</t>
   </si>
   <si>
@@ -487,50 +487,1397 @@
   <si>
     <t>The possible lower range of the percent of visits that were related to Respiratory Syncytial Virus (RSV) infection, based on the nowcast estimate</t>
   </si>
   <si>
     <t>The nowcast estimate of the number of visits that were related to acute respiratory disease</t>
   </si>
   <si>
     <t>The possible upper range of the number of visits that were related to acute respiratory disease, based on the nowcast estimate</t>
   </si>
   <si>
     <t>The possible lower range of the number of visits that were related to acute respiratory disease, based on the nowcast estimate</t>
   </si>
   <si>
     <t>Estimated respiratory disease activity level (Very low, low, moderate, high, very high), based on trends seen in prior seasons using the nowcast. </t>
   </si>
   <si>
     <t>Estimated COVID-19 activity level (very low, low, moderate, hight, very high) based on trends seen in prior seaons using the nowcast.</t>
   </si>
   <si>
     <t>Estimated Influenza activity level (very low, low, moderate, hight, very high) based on trends seen in prior seaons using the nowcast.</t>
   </si>
   <si>
     <t>Estimated RSV activity level (very low, low, moderate, hight, very high) based on trends seen in prior seaons using the nowcast.</t>
   </si>
   <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Week Start Date</t>
+  </si>
+  <si>
+    <t>Week End Date</t>
+  </si>
+  <si>
+    <t>Confirmed and probable cases</t>
+  </si>
+  <si>
+    <t>Confirmed and probable deaths</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Visit type</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
+    <t>Week Start Date</t>
+  </si>
+  <si>
+    <t>Week End Date</t>
+  </si>
+  <si>
+    <t>Total visits</t>
+  </si>
+  <si>
+    <t>Number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>Percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Estimated number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>High estimated number of visits</t>
+  </si>
+  <si>
+    <t>Low estimated number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>Description of two week average acute respiratory trend</t>
+  </si>
+  <si>
+    <t>Estimated percent of acute respiratory visits reported</t>
+  </si>
+  <si>
+    <t>Estimated acute respiratory visit level</t>
+  </si>
+  <si>
+    <t>Estimated COVID-19 visit level</t>
+  </si>
+  <si>
+    <t>Estimated influenza visit level</t>
+  </si>
+  <si>
+    <t>Estimated RSV visit level</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>2.5%</t>
+  </si>
+  <si>
+    <t>97.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>rising</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
     <t>Low Value</t>
   </si>
   <si>
     <t>High Value</t>
   </si>
   <si>
     <t>Threshold</t>
   </si>
   <si>
     <t>Season</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Subgroup</t>
   </si>
   <si>
     <t>Disease</t>
   </si>
   <si>
     <t>Visit type</t>
   </si>
   <si>
     <t>Very Low</t>
@@ -811,8913 +2158,10341 @@
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>RSV</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Very High</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>RSV</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
+    <t>Activity type</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>Activity level</t>
+  </si>
+  <si>
+    <t>Region Name</t>
+  </si>
+  <si>
     <t>Season</t>
   </si>
   <si>
-    <t>Visit type</t>
+    <t>Week Start Date</t>
+  </si>
+  <si>
+    <t>Week End Date</t>
+  </si>
+  <si>
+    <t>MMWR Week</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Type of vaccine</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Subgroup</t>
   </si>
   <si>
+    <t>Start Date</t>
+  </si>
+  <si>
+    <t>End Date</t>
+  </si>
+  <si>
+    <t>Population</t>
+  </si>
+  <si>
+    <t>Percent of MA population vaccinated</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Type of vaccine</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
+    <t>Start Date</t>
+  </si>
+  <si>
+    <t>End Date</t>
+  </si>
+  <si>
+    <t>Population</t>
+  </si>
+  <si>
+    <t>Percent of MA residents vaccinated</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>1.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>2.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>3.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>4.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>5.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>6.2%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>7.1%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>8.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>8.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>9.4%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>9.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>10.2%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>10.6%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>10.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>11.2%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>11.4%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>11.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>11.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.1%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.2%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.4%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.4%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.6%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>1.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>3.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>6.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>8.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>15.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>18.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>22.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>24.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>26.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>28.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>30.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>31.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>32.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>33.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>33.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>34.4%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>35.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>36.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>36.6%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.6%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.2%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.3%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.4%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.5%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.6%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.7%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.8%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>1.90%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>4.00%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>6.70%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>10.20%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>14.60%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>18.90%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>23.20%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>27.00%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>30.10%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>32.70%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>34.90%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>36.10%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>37.50%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>40.20%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.10%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.60%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>42.20%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>42.70%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>43.10%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>43.50%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>43.90%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>44.10%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>44.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>44.50%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>44.70%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>44.90%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.00%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.10%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.20%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>1.70%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>6.00%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>9.60%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>14.00%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>18.00%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>22.10%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>25.40%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>28.00%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>30.20%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>32.20%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>33.30%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>34.60%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>35.70%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>36.60%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>37.40%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>37.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>38.30%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>39.30%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>39.70%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>40.10%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>40.40%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>40.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.00%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.20%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.40%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.50%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.60%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.60%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.70%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.70%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.70%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029920</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>1.1%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>2.3%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>4.3%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>6.9%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>10.3%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>14.3%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>18.2%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>21.5%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>24.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>27.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>29.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>30.7%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>32.2%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>33.1%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>34.1%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>35.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>35.7%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>36.1%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>36.5%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>37.1%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>37.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>38.0%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>38.4%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>38.8%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>39.2%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>39.4%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>39.7%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>39.9%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.1%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.2%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.3%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.4%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.5%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.5%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.5%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7029916.9969439004</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
     <t>Week Start Date</t>
   </si>
   <si>
     <t>Week End Date</t>
   </si>
   <si>
-    <t>Total visits</t>
-[...77 lines deleted...]
-    <t>Estimated RSV visit level</t>
+    <t>Number of samples where SARS-CoV-2 was detected</t>
+  </si>
+  <si>
+    <t>Statewide average effective SARS-CoV-2 concentration</t>
   </si>
   <si>
     <t>Last updated</t>
-  </si>
-[...8761 lines deleted...]
-    <t>40.6%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -10351,52 +13126,52 @@
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7451566-2E04-490A-AE2F-62CF70A1D6F0}">
   <sheetPr>
     <tabColor theme="4" tint="0.79995117038483843"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
-    <sheetView topLeftCell="C24" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView topLeftCell="C1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="255.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="188.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="5" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>4</v>
       </c>
@@ -11172,21846 +13947,29468 @@
         <v>44</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1" xr:uid="{D5EA64C5-B415-4272-AB3F-0577F2D743A8}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:F44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2" s="16">
+        <v>45844</v>
+      </c>
+      <c r="C2" s="16">
+        <v>45850</v>
+      </c>
+      <c r="D2">
+        <v>583</v>
+      </c>
+      <c r="E2">
+        <v>4</v>
+      </c>
+      <c r="F2" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3" s="16">
+        <v>45851</v>
+      </c>
+      <c r="C3" s="16">
+        <v>45857</v>
+      </c>
+      <c r="D3">
+        <v>649</v>
+      </c>
+      <c r="E3">
+        <v>7</v>
+      </c>
+      <c r="F3" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4" s="16">
+        <v>45858</v>
+      </c>
+      <c r="C4" s="16">
+        <v>45864</v>
+      </c>
+      <c r="D4">
+        <v>735</v>
+      </c>
+      <c r="E4">
+        <v>3</v>
+      </c>
+      <c r="F4" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B5" s="16">
+        <v>45865</v>
+      </c>
+      <c r="C5" s="16">
+        <v>45871</v>
+      </c>
+      <c r="D5">
+        <v>912</v>
+      </c>
+      <c r="E5">
+        <v>6</v>
+      </c>
+      <c r="F5" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B6" s="16">
+        <v>45872</v>
+      </c>
+      <c r="C6" s="16">
+        <v>45878</v>
+      </c>
+      <c r="D6">
+        <v>1049</v>
+      </c>
+      <c r="E6">
+        <v>3</v>
+      </c>
+      <c r="F6" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7" s="16">
+        <v>45879</v>
+      </c>
+      <c r="C7" s="16">
+        <v>45885</v>
+      </c>
+      <c r="D7">
+        <v>1190</v>
+      </c>
+      <c r="E7">
+        <v>4</v>
+      </c>
+      <c r="F7" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B8" s="16">
+        <v>45886</v>
+      </c>
+      <c r="C8" s="16">
+        <v>45892</v>
+      </c>
+      <c r="D8">
+        <v>1256</v>
+      </c>
+      <c r="E8">
+        <v>3</v>
+      </c>
+      <c r="F8" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9" s="16">
+        <v>45893</v>
+      </c>
+      <c r="C9" s="16">
+        <v>45899</v>
+      </c>
+      <c r="D9">
+        <v>1406</v>
+      </c>
+      <c r="E9">
+        <v>4</v>
+      </c>
+      <c r="F9" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>151</v>
+      </c>
+      <c r="B10" s="16">
+        <v>45900</v>
+      </c>
+      <c r="C10" s="16">
+        <v>45906</v>
+      </c>
+      <c r="D10">
+        <v>1654</v>
+      </c>
+      <c r="E10">
+        <v>7</v>
+      </c>
+      <c r="F10" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B11" s="16">
+        <v>45907</v>
+      </c>
+      <c r="C11" s="16">
+        <v>45913</v>
+      </c>
+      <c r="D11">
+        <v>1815</v>
+      </c>
+      <c r="E11">
+        <v>10</v>
+      </c>
+      <c r="F11" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B12" s="16">
+        <v>45914</v>
+      </c>
+      <c r="C12" s="16">
+        <v>45920</v>
+      </c>
+      <c r="D12">
+        <v>1795</v>
+      </c>
+      <c r="E12">
+        <v>11</v>
+      </c>
+      <c r="F12" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13" s="16">
+        <v>45921</v>
+      </c>
+      <c r="C13" s="16">
+        <v>45927</v>
+      </c>
+      <c r="D13">
+        <v>1511</v>
+      </c>
+      <c r="E13">
+        <v>10</v>
+      </c>
+      <c r="F13" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B14" s="16">
+        <v>45928</v>
+      </c>
+      <c r="C14" s="16">
+        <v>45934</v>
+      </c>
+      <c r="D14">
+        <v>1026</v>
+      </c>
+      <c r="E14">
+        <v>7</v>
+      </c>
+      <c r="F14" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15" s="16">
+        <v>45935</v>
+      </c>
+      <c r="C15" s="16">
+        <v>45941</v>
+      </c>
+      <c r="D15">
+        <v>771</v>
+      </c>
+      <c r="E15">
+        <v>5</v>
+      </c>
+      <c r="F15" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>151</v>
+      </c>
+      <c r="B16" s="16">
+        <v>45942</v>
+      </c>
+      <c r="C16" s="16">
+        <v>45948</v>
+      </c>
+      <c r="D16">
+        <v>590</v>
+      </c>
+      <c r="E16">
+        <v>7</v>
+      </c>
+      <c r="F16" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17" s="16">
+        <v>45949</v>
+      </c>
+      <c r="C17" s="16">
+        <v>45955</v>
+      </c>
+      <c r="D17">
+        <v>557</v>
+      </c>
+      <c r="E17">
+        <v>9</v>
+      </c>
+      <c r="F17" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18" s="16">
+        <v>45956</v>
+      </c>
+      <c r="C18" s="16">
+        <v>45962</v>
+      </c>
+      <c r="D18">
+        <v>560</v>
+      </c>
+      <c r="E18">
+        <v>6</v>
+      </c>
+      <c r="F18" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" s="16">
+        <v>45963</v>
+      </c>
+      <c r="C19" s="16">
+        <v>45969</v>
+      </c>
+      <c r="D19">
+        <v>644</v>
+      </c>
+      <c r="E19">
+        <v>7</v>
+      </c>
+      <c r="F19" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20" s="16">
+        <v>45970</v>
+      </c>
+      <c r="C20" s="16">
+        <v>45976</v>
+      </c>
+      <c r="D20">
+        <v>613</v>
+      </c>
+      <c r="E20">
+        <v>8</v>
+      </c>
+      <c r="F20" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21" s="16">
+        <v>45977</v>
+      </c>
+      <c r="C21" s="16">
+        <v>45983</v>
+      </c>
+      <c r="D21">
+        <v>762</v>
+      </c>
+      <c r="E21">
+        <v>5</v>
+      </c>
+      <c r="F21" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" s="16">
+        <v>45984</v>
+      </c>
+      <c r="C22" s="16">
+        <v>45990</v>
+      </c>
+      <c r="D22">
+        <v>804</v>
+      </c>
+      <c r="E22">
+        <v>5</v>
+      </c>
+      <c r="F22" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23" s="16">
+        <v>45991</v>
+      </c>
+      <c r="C23" s="16">
+        <v>45997</v>
+      </c>
+      <c r="D23">
+        <v>1107</v>
+      </c>
+      <c r="E23">
+        <v>8</v>
+      </c>
+      <c r="F23" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24" s="16">
+        <v>45998</v>
+      </c>
+      <c r="C24" s="16">
+        <v>46004</v>
+      </c>
+      <c r="D24">
+        <v>1341</v>
+      </c>
+      <c r="E24">
+        <v>12</v>
+      </c>
+      <c r="F24" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25" s="16">
+        <v>46005</v>
+      </c>
+      <c r="C25" s="16">
+        <v>46011</v>
+      </c>
+      <c r="D25">
+        <v>1866</v>
+      </c>
+      <c r="E25">
+        <v>11</v>
+      </c>
+      <c r="F25" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" s="16">
+        <v>46012</v>
+      </c>
+      <c r="C26" s="16">
+        <v>46018</v>
+      </c>
+      <c r="D26">
+        <v>1902</v>
+      </c>
+      <c r="E26">
+        <v>7</v>
+      </c>
+      <c r="F26" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27" s="16">
+        <v>46019</v>
+      </c>
+      <c r="C27" s="16">
+        <v>46025</v>
+      </c>
+      <c r="D27">
+        <v>2107</v>
+      </c>
+      <c r="E27">
+        <v>16</v>
+      </c>
+      <c r="F27" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>151</v>
+      </c>
+      <c r="B28" s="16">
+        <v>46026</v>
+      </c>
+      <c r="C28" s="16">
+        <v>46032</v>
+      </c>
+      <c r="D28">
+        <v>2127</v>
+      </c>
+      <c r="E28">
+        <v>17</v>
+      </c>
+      <c r="F28" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29" s="16">
+        <v>46033</v>
+      </c>
+      <c r="C29" s="16">
+        <v>46039</v>
+      </c>
+      <c r="D29">
+        <v>1768</v>
+      </c>
+      <c r="E29">
+        <v>15</v>
+      </c>
+      <c r="F29" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="16">
+        <v>46040</v>
+      </c>
+      <c r="C30" s="16">
+        <v>46046</v>
+      </c>
+      <c r="D30">
+        <v>1609</v>
+      </c>
+      <c r="E30">
+        <v>4</v>
+      </c>
+      <c r="F30" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B31" s="16">
+        <v>46047</v>
+      </c>
+      <c r="C31" s="16">
+        <v>46053</v>
+      </c>
+      <c r="D31">
+        <v>1248</v>
+      </c>
+      <c r="E31">
+        <v>15</v>
+      </c>
+      <c r="F31" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="16">
+        <v>46054</v>
+      </c>
+      <c r="C32" s="16">
+        <v>46060</v>
+      </c>
+      <c r="D32">
+        <v>1331</v>
+      </c>
+      <c r="E32">
+        <v>6</v>
+      </c>
+      <c r="F32" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>151</v>
+      </c>
+      <c r="B33" s="16">
+        <v>46061</v>
+      </c>
+      <c r="C33" s="16">
+        <v>46067</v>
+      </c>
+      <c r="D33">
+        <v>1375</v>
+      </c>
+      <c r="E33">
+        <v>12</v>
+      </c>
+      <c r="F33" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" s="16">
+        <v>46068</v>
+      </c>
+      <c r="C34" s="16">
+        <v>46074</v>
+      </c>
+      <c r="D34">
+        <v>1083</v>
+      </c>
+      <c r="E34">
+        <v>8</v>
+      </c>
+      <c r="F34" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" s="16">
+        <v>46075</v>
+      </c>
+      <c r="C35" s="16">
+        <v>46081</v>
+      </c>
+      <c r="D35">
+        <v>804</v>
+      </c>
+      <c r="E35">
+        <v>10</v>
+      </c>
+      <c r="F35" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" s="16">
+        <v>46082</v>
+      </c>
+      <c r="C36" s="16">
+        <v>46088</v>
+      </c>
+      <c r="D36">
+        <v>783</v>
+      </c>
+      <c r="E36">
+        <v>5</v>
+      </c>
+      <c r="F36" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" s="16">
+        <v>46089</v>
+      </c>
+      <c r="C37" s="16">
+        <v>46095</v>
+      </c>
+      <c r="D37">
+        <v>730</v>
+      </c>
+      <c r="E37">
+        <v>4</v>
+      </c>
+      <c r="F37" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" s="16">
+        <v>46096</v>
+      </c>
+      <c r="C38" s="16">
+        <v>46102</v>
+      </c>
+      <c r="D38">
+        <v>776</v>
+      </c>
+      <c r="E38">
+        <v>4</v>
+      </c>
+      <c r="F38" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" s="16">
+        <v>46103</v>
+      </c>
+      <c r="C39" s="16">
+        <v>46109</v>
+      </c>
+      <c r="D39">
+        <v>752</v>
+      </c>
+      <c r="E39">
+        <v>4</v>
+      </c>
+      <c r="F39" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" s="16">
+        <v>46110</v>
+      </c>
+      <c r="C40" s="16">
+        <v>46116</v>
+      </c>
+      <c r="D40">
+        <v>583</v>
+      </c>
+      <c r="E40">
+        <v>5</v>
+      </c>
+      <c r="F40" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" s="16">
+        <v>46117</v>
+      </c>
+      <c r="C41" s="16">
+        <v>46123</v>
+      </c>
+      <c r="D41">
+        <v>482</v>
+      </c>
+      <c r="E41">
+        <v>3</v>
+      </c>
+      <c r="F41" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" s="16">
+        <v>46124</v>
+      </c>
+      <c r="C42" s="16">
+        <v>46130</v>
+      </c>
+      <c r="D42">
+        <v>335</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" s="16">
+        <v>46131</v>
+      </c>
+      <c r="C43" s="16">
+        <v>46137</v>
+      </c>
+      <c r="D43">
+        <v>233</v>
+      </c>
+      <c r="E43">
+        <v>2</v>
+      </c>
+      <c r="F43" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="16">
+        <v>46138</v>
+      </c>
+      <c r="C44" s="16">
+        <v>46144</v>
+      </c>
+      <c r="D44">
+        <v>196</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44" s="16">
+        <v>46149</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:F44" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:AJ61"/>
+  <dimension ref="A1:AJ89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="55.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="60" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="59.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="42.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="42" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="37" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="43.28515625" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="54.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="51.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>254</v>
+        <v>153</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>255</v>
+        <v>154</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>256</v>
+        <v>155</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>257</v>
+        <v>156</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>258</v>
+        <v>157</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>259</v>
+        <v>158</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>262</v>
+        <v>161</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>263</v>
+        <v>162</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>266</v>
+        <v>165</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>267</v>
+        <v>166</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>268</v>
+        <v>167</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>269</v>
+        <v>168</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>270</v>
+        <v>169</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>271</v>
+        <v>170</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>272</v>
+        <v>171</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>273</v>
+        <v>172</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>274</v>
+        <v>173</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>275</v>
+        <v>174</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>276</v>
+        <v>175</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>277</v>
+        <v>176</v>
       </c>
       <c r="Z1" s="1" t="s">
-        <v>278</v>
+        <v>177</v>
       </c>
       <c r="AA1" s="1" t="s">
-        <v>279</v>
+        <v>178</v>
       </c>
       <c r="AB1" s="1" t="s">
-        <v>280</v>
+        <v>179</v>
       </c>
       <c r="AC1" s="1" t="s">
-        <v>281</v>
+        <v>180</v>
       </c>
       <c r="AD1" s="1" t="s">
-        <v>282</v>
+        <v>181</v>
       </c>
       <c r="AE1" s="1" t="s">
-        <v>283</v>
+        <v>182</v>
       </c>
       <c r="AF1" s="1" t="s">
-        <v>284</v>
+        <v>183</v>
       </c>
       <c r="AG1" s="1" t="s">
-        <v>285</v>
+        <v>184</v>
       </c>
       <c r="AH1" s="1" t="s">
-        <v>286</v>
+        <v>185</v>
       </c>
       <c r="AI1" s="1" t="s">
-        <v>287</v>
+        <v>186</v>
       </c>
       <c r="AJ1" s="1" t="s">
-        <v>288</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>289</v>
+        <v>188</v>
       </c>
       <c r="B2" t="s">
-        <v>290</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>190</v>
       </c>
       <c r="D2" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>45983</v>
+        <v>190</v>
+      </c>
+      <c r="E2" s="17">
+        <v>46089</v>
+      </c>
+      <c r="F2" s="17">
+        <v>46095</v>
       </c>
       <c r="G2">
-        <v>61101</v>
+        <v>63939</v>
       </c>
       <c r="H2">
-        <v>6907</v>
+        <v>7712</v>
       </c>
       <c r="I2">
-        <v>0.113</v>
+        <v>0.121</v>
       </c>
       <c r="J2">
-        <v>0.11360000000000001</v>
+        <v>0.12139999999999999</v>
       </c>
       <c r="K2">
-        <v>0.11559999999999999</v>
+        <v>0.1235</v>
       </c>
       <c r="L2">
-        <v>0.1132</v>
+        <v>0.12089999999999999</v>
       </c>
       <c r="M2">
-        <v>5.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="N2">
-        <v>5.1000000000000004E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="O2">
-        <v>5.1999999999999998E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="P2">
-        <v>5.1000000000000004E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="Q2">
-        <v>4.0000000000000001E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="R2">
-        <v>4.3E-3</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="S2">
-        <v>4.3E-3</v>
+        <v>1.5299999999999999E-2</v>
       </c>
       <c r="T2">
-        <v>4.3E-3</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="U2">
-        <v>1E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="V2">
-        <v>1.2999999999999999E-3</v>
+        <v>8.0999999999999996E-3</v>
       </c>
       <c r="W2">
-        <v>1.2999999999999999E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="X2">
-        <v>1.2999999999999999E-3</v>
+        <v>8.0999999999999996E-3</v>
       </c>
       <c r="Y2">
-        <v>6938.67358625626</v>
+        <v>7761.7795387400902</v>
       </c>
       <c r="Z2">
-        <v>7062.2866222904604</v>
+        <v>7897.0301237789499</v>
       </c>
       <c r="AA2">
-        <v>6915.5589902309202</v>
+        <v>7729.5607098822102</v>
       </c>
       <c r="AB2" t="s">
-        <v>292</v>
+        <v>191</v>
       </c>
       <c r="AC2">
-        <v>0.996</v>
+        <v>0.99399999999999999</v>
       </c>
       <c r="AD2" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
       <c r="AE2" t="s">
-        <v>293</v>
+        <v>193</v>
       </c>
       <c r="AF2" t="s">
-        <v>294</v>
+        <v>194</v>
       </c>
       <c r="AG2" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>194</v>
+      </c>
+      <c r="AH2" s="17">
+        <v>46149</v>
       </c>
       <c r="AI2">
-        <v>0.978295043731778</v>
+        <v>0.97720280650356695</v>
       </c>
       <c r="AJ2">
-        <v>0.99905156036696596</v>
+        <v>0.99837497752412396</v>
       </c>
     </row>
     <row r="3" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>296</v>
+        <v>195</v>
       </c>
       <c r="B3" t="s">
-        <v>297</v>
+        <v>196</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>197</v>
       </c>
       <c r="D3" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>45920</v>
+        <v>197</v>
+      </c>
+      <c r="E3" s="17">
+        <v>46054</v>
+      </c>
+      <c r="F3" s="17">
+        <v>46060</v>
       </c>
       <c r="G3">
-        <v>65674</v>
+        <v>59645</v>
       </c>
       <c r="H3">
-        <v>6413</v>
+        <v>7508</v>
       </c>
       <c r="I3">
-        <v>9.8000000000000004E-2</v>
+        <v>0.126</v>
       </c>
       <c r="J3">
-        <v>9.7799999999999998E-2</v>
+        <v>0.126</v>
       </c>
       <c r="K3">
-        <v>9.7799999999999998E-2</v>
+        <v>0.126</v>
       </c>
       <c r="L3">
-        <v>9.7799999999999998E-2</v>
+        <v>0.126</v>
       </c>
       <c r="M3">
-        <v>0.01</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N3">
-        <v>1.03E-2</v>
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="O3">
-        <v>1.03E-2</v>
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="P3">
-        <v>1.03E-2</v>
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="Q3">
-        <v>1E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="R3">
-        <v>8.0000000000000004E-4</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="S3">
-        <v>8.0000000000000004E-4</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="T3">
-        <v>8.0000000000000004E-4</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="V3">
-        <v>2.0000000000000001E-4</v>
+        <v>7.7000000000000002E-3</v>
       </c>
       <c r="W3">
-        <v>2.0000000000000001E-4</v>
+        <v>7.7000000000000002E-3</v>
       </c>
       <c r="X3">
-        <v>2.0000000000000001E-4</v>
+        <v>7.7000000000000002E-3</v>
       </c>
       <c r="Y3">
-        <v>6437.6737783895396</v>
+        <v>7546.6509146341496</v>
       </c>
       <c r="Z3">
-        <v>6465.7042302343698</v>
+        <v>7585.4174341359103</v>
       </c>
       <c r="AA3">
-        <v>6420</v>
+        <v>7518</v>
       </c>
       <c r="AB3" t="s">
-        <v>299</v>
+        <v>198</v>
       </c>
       <c r="AC3">
-        <v>0.997</v>
+        <v>0.996</v>
       </c>
       <c r="AD3" t="s">
-        <v>300</v>
+        <v>199</v>
       </c>
       <c r="AE3" t="s">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="AF3" t="s">
-        <v>300</v>
+        <v>201</v>
       </c>
       <c r="AG3" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>201</v>
+      </c>
+      <c r="AH3" s="17">
+        <v>46149</v>
       </c>
       <c r="AI3">
-        <v>0.99293128349103099</v>
+        <v>0.99111223149928296</v>
       </c>
       <c r="AJ3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>301</v>
+        <v>202</v>
       </c>
       <c r="B4" t="s">
-        <v>302</v>
+        <v>203</v>
       </c>
       <c r="C4" t="s">
-        <v>303</v>
+        <v>204</v>
       </c>
       <c r="D4" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>46018</v>
+        <v>204</v>
+      </c>
+      <c r="E4" s="17">
+        <v>45977</v>
+      </c>
+      <c r="F4" s="17">
+        <v>45983</v>
       </c>
       <c r="G4">
-        <v>65488</v>
+        <v>61134</v>
       </c>
       <c r="H4">
-        <v>15460</v>
+        <v>6924</v>
       </c>
       <c r="I4">
-        <v>0.23599999999999999</v>
+        <v>0.113</v>
       </c>
       <c r="J4">
-        <v>0.23880000000000001</v>
+        <v>0.1133</v>
       </c>
       <c r="K4">
-        <v>0.2445</v>
+        <v>0.1133</v>
       </c>
       <c r="L4">
-        <v>0.23730000000000001</v>
+        <v>0.1133</v>
       </c>
       <c r="M4">
-        <v>1.2E-2</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="N4">
-        <v>1.2500000000000001E-2</v>
+        <v>5.1000000000000004E-3</v>
       </c>
       <c r="O4">
-        <v>1.3100000000000001E-2</v>
+        <v>5.1000000000000004E-3</v>
       </c>
       <c r="P4">
-        <v>1.24E-2</v>
+        <v>5.1000000000000004E-3</v>
       </c>
       <c r="Q4">
-        <v>0.10199999999999999</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="R4">
-        <v>0.1031</v>
+        <v>4.3E-3</v>
       </c>
       <c r="S4">
-        <v>0.1045</v>
+        <v>4.3E-3</v>
       </c>
       <c r="T4">
-        <v>0.1024</v>
+        <v>4.3E-3</v>
       </c>
       <c r="U4">
-        <v>5.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="V4">
-        <v>4.5999999999999999E-3</v>
+        <v>1.2999999999999999E-3</v>
       </c>
       <c r="W4">
-        <v>5.1999999999999998E-3</v>
+        <v>1.2999999999999999E-3</v>
       </c>
       <c r="X4">
-        <v>4.5999999999999999E-3</v>
+        <v>1.2999999999999999E-3</v>
       </c>
       <c r="Y4">
-        <v>15636.7056000994</v>
+        <v>6940.2804123711303</v>
       </c>
       <c r="Z4">
-        <v>16010.224625475899</v>
+        <v>6965.4674919339996</v>
       </c>
       <c r="AA4">
-        <v>15537.833900966099</v>
+        <v>6926</v>
       </c>
       <c r="AB4" t="s">
-        <v>304</v>
+        <v>205</v>
       </c>
       <c r="AC4">
-        <v>0.99</v>
+        <v>0.998</v>
       </c>
       <c r="AD4" t="s">
-        <v>305</v>
+        <v>206</v>
       </c>
       <c r="AE4" t="s">
-        <v>306</v>
+        <v>206</v>
       </c>
       <c r="AF4" t="s">
-        <v>307</v>
+        <v>207</v>
       </c>
       <c r="AG4" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>208</v>
+      </c>
+      <c r="AH4" s="17">
+        <v>46149</v>
       </c>
       <c r="AI4">
-        <v>0.966944584610401</v>
+        <v>0.99433383445121204</v>
       </c>
       <c r="AJ4">
-        <v>0.99634222496337999</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>309</v>
+        <v>209</v>
       </c>
       <c r="B5" t="s">
-        <v>310</v>
+        <v>210</v>
       </c>
       <c r="C5" t="s">
-        <v>311</v>
+        <v>211</v>
       </c>
       <c r="D5" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>45899</v>
+        <v>211</v>
+      </c>
+      <c r="E5" s="17">
+        <v>45914</v>
+      </c>
+      <c r="F5" s="17">
+        <v>45920</v>
       </c>
       <c r="G5">
-        <v>64744</v>
+        <v>65691</v>
       </c>
       <c r="H5">
-        <v>5098</v>
+        <v>6421</v>
       </c>
       <c r="I5">
-        <v>7.9000000000000001E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="J5">
-        <v>7.8799999999999995E-2</v>
+        <v>9.7900000000000001E-2</v>
       </c>
       <c r="K5">
-        <v>7.8799999999999995E-2</v>
+        <v>9.7900000000000001E-2</v>
       </c>
       <c r="L5">
-        <v>7.8799999999999995E-2</v>
+        <v>9.7900000000000001E-2</v>
       </c>
       <c r="M5">
         <v>0.01</v>
       </c>
       <c r="N5">
-        <v>9.7999999999999997E-3</v>
+        <v>1.03E-2</v>
       </c>
       <c r="O5">
-        <v>9.7999999999999997E-3</v>
+        <v>1.03E-2</v>
       </c>
       <c r="P5">
-        <v>9.7999999999999997E-3</v>
+        <v>1.03E-2</v>
       </c>
       <c r="Q5">
         <v>1E-3</v>
       </c>
       <c r="R5">
-        <v>5.0000000000000001E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="S5">
-        <v>5.0000000000000001E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="T5">
-        <v>5.0000000000000001E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="U5">
         <v>0</v>
       </c>
       <c r="V5">
-        <v>1E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="W5">
-        <v>1E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="X5">
-        <v>1E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="Y5">
-        <v>5110.7539679458496</v>
+        <v>6439.7012114744803</v>
       </c>
       <c r="Z5">
-        <v>5126.4346697618403</v>
+        <v>6458.53189952502</v>
       </c>
       <c r="AA5">
-        <v>5100</v>
+        <v>6428</v>
       </c>
       <c r="AB5" t="s">
-        <v>312</v>
+        <v>212</v>
       </c>
       <c r="AC5">
         <v>0.998</v>
       </c>
       <c r="AD5" t="s">
-        <v>313</v>
+        <v>213</v>
       </c>
       <c r="AE5" t="s">
-        <v>313</v>
+        <v>213</v>
       </c>
       <c r="AF5" t="s">
-        <v>313</v>
+        <v>213</v>
       </c>
       <c r="AG5" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>213</v>
+      </c>
+      <c r="AH5" s="17">
+        <v>46149</v>
       </c>
       <c r="AI5">
-        <v>0.99484345915539196</v>
+        <v>0.99527262542014205</v>
       </c>
       <c r="AJ5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>314</v>
+        <v>214</v>
       </c>
       <c r="B6" t="s">
-        <v>315</v>
+        <v>215</v>
       </c>
       <c r="C6" t="s">
-        <v>316</v>
+        <v>216</v>
       </c>
       <c r="D6" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>45913</v>
+        <v>216</v>
+      </c>
+      <c r="E6" s="17">
+        <v>46012</v>
+      </c>
+      <c r="F6" s="17">
+        <v>46018</v>
       </c>
       <c r="G6">
-        <v>64890</v>
+        <v>65530</v>
       </c>
       <c r="H6">
-        <v>5790</v>
+        <v>15515</v>
       </c>
       <c r="I6">
-        <v>8.8999999999999996E-2</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="J6">
-        <v>8.9300000000000004E-2</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="K6">
-        <v>8.9300000000000004E-2</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="L6">
-        <v>8.9300000000000004E-2</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="M6">
         <v>1.2E-2</v>
       </c>
       <c r="N6">
-        <v>1.1599999999999999E-2</v>
+        <v>1.24E-2</v>
       </c>
       <c r="O6">
-        <v>1.1599999999999999E-2</v>
+        <v>1.24E-2</v>
       </c>
       <c r="P6">
-        <v>1.1599999999999999E-2</v>
+        <v>1.24E-2</v>
       </c>
       <c r="Q6">
-        <v>1E-3</v>
+        <v>0.10299999999999999</v>
       </c>
       <c r="R6">
-        <v>8.0000000000000004E-4</v>
+        <v>0.1026</v>
       </c>
       <c r="S6">
-        <v>8.0000000000000004E-4</v>
+        <v>0.1026</v>
       </c>
       <c r="T6">
-        <v>8.0000000000000004E-4</v>
+        <v>0.1026</v>
       </c>
       <c r="U6">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="V6">
-        <v>2.0000000000000001E-4</v>
+        <v>4.5999999999999999E-3</v>
       </c>
       <c r="W6">
-        <v>2.0000000000000001E-4</v>
+        <v>4.5999999999999999E-3</v>
       </c>
       <c r="X6">
-        <v>2.0000000000000001E-4</v>
+        <v>4.5999999999999999E-3</v>
       </c>
       <c r="Y6">
-        <v>5809.2252788104097</v>
+        <v>15575.761183757701</v>
       </c>
       <c r="Z6">
-        <v>5826.15384834222</v>
+        <v>15643.5800324347</v>
       </c>
       <c r="AA6">
-        <v>5792</v>
+        <v>15533</v>
       </c>
       <c r="AB6" t="s">
-        <v>317</v>
+        <v>217</v>
       </c>
       <c r="AC6">
         <v>0.997</v>
       </c>
       <c r="AD6" t="s">
-        <v>318</v>
+        <v>218</v>
       </c>
       <c r="AE6" t="s">
-        <v>318</v>
+        <v>219</v>
       </c>
       <c r="AF6" t="s">
-        <v>318</v>
+        <v>220</v>
       </c>
       <c r="AG6" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>221</v>
+      </c>
+      <c r="AH6" s="17">
+        <v>46149</v>
       </c>
       <c r="AI6">
-        <v>0.99413783960546598</v>
+        <v>0.99293128349103099</v>
       </c>
       <c r="AJ6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>319</v>
+        <v>222</v>
       </c>
       <c r="B7" t="s">
-        <v>320</v>
+        <v>223</v>
       </c>
       <c r="C7" t="s">
-        <v>321</v>
+        <v>224</v>
       </c>
       <c r="D7" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>45906</v>
+        <v>224</v>
+      </c>
+      <c r="E7" s="17">
+        <v>45893</v>
+      </c>
+      <c r="F7" s="17">
+        <v>45899</v>
       </c>
       <c r="G7">
-        <v>64977</v>
+        <v>64756</v>
       </c>
       <c r="H7">
-        <v>5429</v>
+        <v>5100</v>
       </c>
       <c r="I7">
-        <v>8.4000000000000005E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="J7">
-        <v>8.3599999999999994E-2</v>
+        <v>7.8799999999999995E-2</v>
       </c>
       <c r="K7">
-        <v>8.3599999999999994E-2</v>
+        <v>7.8799999999999995E-2</v>
       </c>
       <c r="L7">
-        <v>8.3599999999999994E-2</v>
+        <v>7.8799999999999995E-2</v>
       </c>
       <c r="M7">
-        <v>1.0999999999999999E-2</v>
+        <v>0.01</v>
       </c>
       <c r="N7">
-        <v>1.14E-2</v>
+        <v>9.7999999999999997E-3</v>
       </c>
       <c r="O7">
-        <v>1.14E-2</v>
+        <v>9.7999999999999997E-3</v>
       </c>
       <c r="P7">
-        <v>1.14E-2</v>
+        <v>9.7999999999999997E-3</v>
       </c>
       <c r="Q7">
         <v>1E-3</v>
       </c>
       <c r="R7">
-        <v>6.9999999999999999E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="S7">
-        <v>6.9999999999999999E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="T7">
-        <v>6.9999999999999999E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="U7">
         <v>0</v>
       </c>
       <c r="V7">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="W7">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="X7">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="Y7">
-        <v>5447.9739025305398</v>
+        <v>5106.56350626118</v>
       </c>
       <c r="Z7">
-        <v>5467.0810626033399</v>
+        <v>5123.2884573992196</v>
       </c>
       <c r="AA7">
-        <v>5434</v>
+        <v>5102</v>
       </c>
       <c r="AB7" t="s">
-        <v>322</v>
+        <v>225</v>
       </c>
       <c r="AC7">
-        <v>0.997</v>
+        <v>0.999</v>
       </c>
       <c r="AD7" t="s">
-        <v>323</v>
+        <v>226</v>
       </c>
       <c r="AE7" t="s">
-        <v>323</v>
+        <v>226</v>
       </c>
       <c r="AF7" t="s">
-        <v>323</v>
+        <v>226</v>
       </c>
       <c r="AG7" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>226</v>
+      </c>
+      <c r="AH7" s="17">
+        <v>46149</v>
       </c>
       <c r="AI7">
-        <v>0.99394904479656798</v>
+        <v>0.99584476697413504</v>
       </c>
       <c r="AJ7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>324</v>
+        <v>227</v>
       </c>
       <c r="B8" t="s">
-        <v>325</v>
+        <v>228</v>
       </c>
       <c r="C8" t="s">
-        <v>326</v>
+        <v>229</v>
       </c>
       <c r="D8" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>45871</v>
+        <v>229</v>
+      </c>
+      <c r="E8" s="17">
+        <v>46075</v>
+      </c>
+      <c r="F8" s="17">
+        <v>46081</v>
       </c>
       <c r="G8">
-        <v>65083</v>
+        <v>58743</v>
       </c>
       <c r="H8">
-        <v>4694</v>
+        <v>7596</v>
       </c>
       <c r="I8">
-        <v>7.1999999999999995E-2</v>
+        <v>0.129</v>
       </c>
       <c r="J8">
-        <v>7.22E-2</v>
+        <v>0.13009999999999999</v>
       </c>
       <c r="K8">
-        <v>7.22E-2</v>
+        <v>0.13239999999999999</v>
       </c>
       <c r="L8">
-        <v>7.22E-2</v>
+        <v>0.12959999999999999</v>
       </c>
       <c r="M8">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="N8">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="O8">
-        <v>6.1999999999999998E-3</v>
+        <v>6.3E-3</v>
       </c>
       <c r="P8">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="Q8">
-        <v>0</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="R8">
-        <v>5.0000000000000001E-4</v>
+        <v>1.52E-2</v>
       </c>
       <c r="S8">
-        <v>5.0000000000000001E-4</v>
+        <v>1.52E-2</v>
       </c>
       <c r="T8">
-        <v>5.0000000000000001E-4</v>
+        <v>1.52E-2</v>
       </c>
       <c r="U8">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="V8">
-        <v>1E-4</v>
+        <v>1.04E-2</v>
       </c>
       <c r="W8">
-        <v>1E-4</v>
+        <v>1.0500000000000001E-2</v>
       </c>
       <c r="X8">
-        <v>1E-4</v>
+        <v>1.04E-2</v>
       </c>
       <c r="Y8">
-        <v>4704.9447619047596</v>
+        <v>7639.6714387974198</v>
       </c>
       <c r="Z8">
-        <v>4724.4159308162598</v>
+        <v>7775.7728087658897</v>
       </c>
       <c r="AA8">
-        <v>4696</v>
+        <v>7614.2216295681901</v>
       </c>
       <c r="AB8" t="s">
-        <v>327</v>
+        <v>230</v>
       </c>
       <c r="AC8">
-        <v>0.998</v>
+        <v>0.996</v>
       </c>
       <c r="AD8" t="s">
-        <v>328</v>
+        <v>231</v>
       </c>
       <c r="AE8" t="s">
-        <v>328</v>
+        <v>232</v>
       </c>
       <c r="AF8" t="s">
-        <v>328</v>
+        <v>233</v>
       </c>
       <c r="AG8" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>234</v>
+      </c>
+      <c r="AH8" s="17">
+        <v>46149</v>
       </c>
       <c r="AI8">
-        <v>0.99398530289619402</v>
+        <v>0.978295043731778</v>
       </c>
       <c r="AJ8">
-        <v>1</v>
+        <v>0.99905156036696596</v>
       </c>
     </row>
     <row r="9" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>329</v>
+        <v>235</v>
       </c>
       <c r="B9" t="s">
-        <v>330</v>
+        <v>236</v>
       </c>
       <c r="C9" t="s">
-        <v>331</v>
+        <v>237</v>
       </c>
       <c r="D9" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>45941</v>
+        <v>237</v>
+      </c>
+      <c r="E9" s="17">
+        <v>45907</v>
+      </c>
+      <c r="F9" s="17">
+        <v>45913</v>
       </c>
       <c r="G9">
-        <v>64562</v>
+        <v>64911</v>
       </c>
       <c r="H9">
-        <v>6081</v>
+        <v>5794</v>
       </c>
       <c r="I9">
-        <v>9.4E-2</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="J9">
-        <v>9.4299999999999995E-2</v>
+        <v>8.9300000000000004E-2</v>
       </c>
       <c r="K9">
-        <v>9.4299999999999995E-2</v>
+        <v>8.9300000000000004E-2</v>
       </c>
       <c r="L9">
-        <v>9.4299999999999995E-2</v>
+        <v>8.9300000000000004E-2</v>
       </c>
       <c r="M9">
-        <v>5.0000000000000001E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="N9">
-        <v>5.4000000000000003E-3</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="O9">
-        <v>5.4000000000000003E-3</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="P9">
-        <v>5.4000000000000003E-3</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="Q9">
         <v>1E-3</v>
       </c>
       <c r="R9">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="S9">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="T9">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="U9">
         <v>0</v>
       </c>
       <c r="V9">
-        <v>2.9999999999999997E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="W9">
-        <v>2.9999999999999997E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="X9">
-        <v>2.9999999999999997E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="Y9">
-        <v>6101.89916536091</v>
+        <v>5803.3736565260297</v>
       </c>
       <c r="Z9">
-        <v>6120.7421374171799</v>
+        <v>5818.0150400594903</v>
       </c>
       <c r="AA9">
-        <v>6086</v>
+        <v>5796</v>
       </c>
       <c r="AB9" t="s">
-        <v>332</v>
+        <v>238</v>
       </c>
       <c r="AC9">
-        <v>0.997</v>
+        <v>0.999</v>
       </c>
       <c r="AD9" t="s">
-        <v>333</v>
+        <v>239</v>
       </c>
       <c r="AE9" t="s">
-        <v>333</v>
+        <v>239</v>
       </c>
       <c r="AF9" t="s">
-        <v>333</v>
+        <v>239</v>
       </c>
       <c r="AG9" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>239</v>
+      </c>
+      <c r="AH9" s="17">
+        <v>46149</v>
       </c>
       <c r="AI9">
-        <v>0.994323868472617</v>
+        <v>0.99621605652307399</v>
       </c>
       <c r="AJ9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>334</v>
+        <v>240</v>
       </c>
       <c r="B10" t="s">
-        <v>335</v>
+        <v>241</v>
       </c>
       <c r="C10" t="s">
-        <v>336</v>
+        <v>242</v>
       </c>
       <c r="D10" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>46025</v>
+        <v>242</v>
+      </c>
+      <c r="E10" s="17">
+        <v>45900</v>
+      </c>
+      <c r="F10" s="17">
+        <v>45906</v>
       </c>
       <c r="G10">
-        <v>68762</v>
+        <v>64996</v>
       </c>
       <c r="H10">
-        <v>15383</v>
+        <v>5435</v>
       </c>
       <c r="I10">
-        <v>0.224</v>
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="J10">
-        <v>0.22819999999999999</v>
+        <v>8.3699999999999997E-2</v>
       </c>
       <c r="K10">
-        <v>0.2361</v>
+        <v>8.3699999999999997E-2</v>
       </c>
       <c r="L10">
-        <v>0.22600000000000001</v>
+        <v>8.3699999999999997E-2</v>
       </c>
       <c r="M10">
-        <v>1.4E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="N10">
-        <v>1.44E-2</v>
+        <v>1.14E-2</v>
       </c>
       <c r="O10">
-        <v>1.5100000000000001E-2</v>
+        <v>1.14E-2</v>
       </c>
       <c r="P10">
-        <v>1.4200000000000001E-2</v>
+        <v>1.14E-2</v>
       </c>
       <c r="Q10">
-        <v>8.7999999999999995E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="R10">
-        <v>8.8900000000000007E-2</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="S10">
-        <v>9.3299999999999994E-2</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="T10">
-        <v>8.8200000000000001E-2</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="U10">
-        <v>6.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="V10">
-        <v>5.7000000000000002E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="W10">
-        <v>6.1999999999999998E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="X10">
-        <v>5.5999999999999999E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="Y10">
-        <v>15694.3705681309</v>
+        <v>5444.9908256880699</v>
       </c>
       <c r="Z10">
-        <v>16233.7474526434</v>
+        <v>5463.1889043217398</v>
       </c>
       <c r="AA10">
-        <v>15542.6597310702</v>
+        <v>5440</v>
       </c>
       <c r="AB10" t="s">
-        <v>337</v>
+        <v>243</v>
       </c>
       <c r="AC10">
-        <v>0.98299999999999998</v>
+        <v>0.999</v>
       </c>
       <c r="AD10" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="AE10" t="s">
-        <v>339</v>
+        <v>244</v>
       </c>
       <c r="AF10" t="s">
-        <v>340</v>
+        <v>244</v>
       </c>
       <c r="AG10" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>244</v>
+      </c>
+      <c r="AH10" s="17">
+        <v>46149</v>
       </c>
       <c r="AI10">
-        <v>0.95030429942335504</v>
+        <v>0.99575542696255803</v>
       </c>
       <c r="AJ10">
-        <v>0.99255856249371899</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>342</v>
+        <v>245</v>
       </c>
       <c r="B11" t="s">
-        <v>343</v>
+        <v>246</v>
       </c>
       <c r="C11" t="s">
-        <v>344</v>
+        <v>247</v>
       </c>
       <c r="D11" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>45850</v>
+        <v>247</v>
+      </c>
+      <c r="E11" s="17">
+        <v>46096</v>
+      </c>
+      <c r="F11" s="17">
+        <v>46102</v>
       </c>
       <c r="G11">
-        <v>67520</v>
+        <v>63369</v>
       </c>
       <c r="H11">
-        <v>5425</v>
+        <v>7711</v>
       </c>
       <c r="I11">
-        <v>0.08</v>
+        <v>0.122</v>
       </c>
       <c r="J11">
-        <v>8.0399999999999999E-2</v>
+        <v>0.1226</v>
       </c>
       <c r="K11">
-        <v>8.0399999999999999E-2</v>
+        <v>0.125</v>
       </c>
       <c r="L11">
-        <v>8.0399999999999999E-2</v>
+        <v>0.122</v>
       </c>
       <c r="M11">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="N11">
-        <v>3.5999999999999999E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="O11">
-        <v>3.5999999999999999E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="P11">
-        <v>3.5999999999999999E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="Q11">
-        <v>1E-3</v>
+        <v>1.6E-2</v>
       </c>
       <c r="R11">
-        <v>5.9999999999999995E-4</v>
+        <v>1.6199999999999999E-2</v>
       </c>
       <c r="S11">
-        <v>5.9999999999999995E-4</v>
+        <v>1.6500000000000001E-2</v>
       </c>
       <c r="T11">
-        <v>5.9999999999999995E-4</v>
+        <v>1.6199999999999999E-2</v>
       </c>
       <c r="U11">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="V11">
-        <v>1E-4</v>
+        <v>6.6E-3</v>
       </c>
       <c r="W11">
-        <v>1E-4</v>
+        <v>6.7000000000000002E-3</v>
       </c>
       <c r="X11">
-        <v>1E-4</v>
+        <v>6.4999999999999997E-3</v>
       </c>
       <c r="Y11">
-        <v>5432.9571899012099</v>
+        <v>7771.0705789056301</v>
       </c>
       <c r="Z11">
-        <v>5457.5404931555904</v>
+        <v>7920.7593387530696</v>
       </c>
       <c r="AA11">
-        <v>5427</v>
+        <v>7732.0828243015103</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>248</v>
       </c>
       <c r="AC11">
-        <v>0.999</v>
+        <v>0.99299999999999999</v>
       </c>
       <c r="AD11" t="s">
-        <v>345</v>
+        <v>249</v>
       </c>
       <c r="AE11" t="s">
-        <v>345</v>
+        <v>250</v>
       </c>
       <c r="AF11" t="s">
-        <v>345</v>
+        <v>251</v>
       </c>
       <c r="AG11" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>251</v>
+      </c>
+      <c r="AH11" s="17">
+        <v>46149</v>
       </c>
       <c r="AI11">
-        <v>0.99440398230780103</v>
+        <v>0.97414902662788105</v>
       </c>
       <c r="AJ11">
-        <v>1</v>
+        <v>0.99791998809803795</v>
       </c>
     </row>
     <row r="12" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>346</v>
+        <v>252</v>
       </c>
       <c r="B12" t="s">
-        <v>347</v>
+        <v>253</v>
       </c>
       <c r="C12" t="s">
-        <v>348</v>
+        <v>254</v>
       </c>
       <c r="D12" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>45892</v>
+        <v>254</v>
+      </c>
+      <c r="E12" s="17">
+        <v>45865</v>
+      </c>
+      <c r="F12" s="17">
+        <v>45871</v>
       </c>
       <c r="G12">
-        <v>64581</v>
+        <v>65093</v>
       </c>
       <c r="H12">
-        <v>4970</v>
+        <v>4694</v>
       </c>
       <c r="I12">
-        <v>7.6999999999999999E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="J12">
-        <v>7.6999999999999999E-2</v>
+        <v>7.2099999999999997E-2</v>
       </c>
       <c r="K12">
-        <v>7.6999999999999999E-2</v>
+        <v>7.2099999999999997E-2</v>
       </c>
       <c r="L12">
-        <v>7.6999999999999999E-2</v>
+        <v>7.2099999999999997E-2</v>
       </c>
       <c r="M12">
-        <v>8.9999999999999993E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="N12">
-        <v>8.9999999999999993E-3</v>
+        <v>6.1999999999999998E-3</v>
       </c>
       <c r="O12">
-        <v>8.9999999999999993E-3</v>
+        <v>6.1999999999999998E-3</v>
       </c>
       <c r="P12">
-        <v>8.9999999999999993E-3</v>
+        <v>6.1999999999999998E-3</v>
       </c>
       <c r="Q12">
         <v>0</v>
       </c>
       <c r="R12">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="S12">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="T12">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="U12">
         <v>0</v>
       </c>
       <c r="V12">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="W12">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="X12">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="Y12">
-        <v>4982.80867850099</v>
+        <v>4700.6084396467104</v>
       </c>
       <c r="Z12">
-        <v>5005.2530609770902</v>
+        <v>4706.2993626549396</v>
       </c>
       <c r="AA12">
-        <v>4973</v>
+        <v>4696</v>
       </c>
       <c r="AB12" t="s">
-        <v>349</v>
+        <v>255</v>
       </c>
       <c r="AC12">
-        <v>0.998</v>
+        <v>0.999</v>
       </c>
       <c r="AD12" t="s">
-        <v>350</v>
+        <v>256</v>
       </c>
       <c r="AE12" t="s">
-        <v>350</v>
+        <v>256</v>
       </c>
       <c r="AF12" t="s">
-        <v>350</v>
+        <v>256</v>
       </c>
       <c r="AG12" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>256</v>
+      </c>
+      <c r="AH12" s="17">
+        <v>46149</v>
       </c>
       <c r="AI12">
-        <v>0.99355615778380002</v>
+        <v>0.99781157936176601</v>
       </c>
       <c r="AJ12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="B13" t="s">
-        <v>352</v>
+        <v>258</v>
       </c>
       <c r="C13" t="s">
-        <v>353</v>
+        <v>259</v>
       </c>
       <c r="D13" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>45962</v>
+        <v>259</v>
+      </c>
+      <c r="E13" s="17">
+        <v>45935</v>
+      </c>
+      <c r="F13" s="17">
+        <v>45941</v>
       </c>
       <c r="G13">
-        <v>60985</v>
+        <v>64586</v>
       </c>
       <c r="H13">
-        <v>6200</v>
+        <v>6097</v>
       </c>
       <c r="I13">
-        <v>0.10199999999999999</v>
+        <v>9.4E-2</v>
       </c>
       <c r="J13">
-        <v>0.1017</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="K13">
-        <v>0.1017</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="L13">
-        <v>0.1017</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="M13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="N13">
-        <v>4.4999999999999997E-3</v>
+        <v>5.4000000000000003E-3</v>
       </c>
       <c r="O13">
-        <v>4.4999999999999997E-3</v>
+        <v>5.4000000000000003E-3</v>
       </c>
       <c r="P13">
-        <v>4.4999999999999997E-3</v>
+        <v>5.4000000000000003E-3</v>
       </c>
       <c r="Q13">
         <v>1E-3</v>
       </c>
       <c r="R13">
-        <v>1.4E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="S13">
-        <v>1.4E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="T13">
-        <v>1.4E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="U13">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="V13">
-        <v>8.0000000000000004E-4</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="W13">
-        <v>8.0000000000000004E-4</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="X13">
-        <v>8.0000000000000004E-4</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="Y13">
-        <v>6226.6394817073196</v>
+        <v>6110.4398340248999</v>
       </c>
       <c r="Z13">
-        <v>6258.6252120171603</v>
+        <v>6124.5790612308301</v>
       </c>
       <c r="AA13">
-        <v>6203</v>
+        <v>6102</v>
       </c>
       <c r="AB13" t="s">
-        <v>354</v>
+        <v>260</v>
       </c>
       <c r="AC13">
-        <v>0.996</v>
+        <v>0.999</v>
       </c>
       <c r="AD13" t="s">
-        <v>355</v>
+        <v>261</v>
       </c>
       <c r="AE13" t="s">
-        <v>355</v>
+        <v>261</v>
       </c>
       <c r="AF13" t="s">
-        <v>355</v>
+        <v>261</v>
       </c>
       <c r="AG13" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>261</v>
+      </c>
+      <c r="AH13" s="17">
+        <v>46149</v>
       </c>
       <c r="AI13">
-        <v>0.99111223149928296</v>
+        <v>0.99631336929361303</v>
       </c>
       <c r="AJ13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>356</v>
+        <v>262</v>
       </c>
       <c r="B14" t="s">
-        <v>357</v>
+        <v>263</v>
       </c>
       <c r="C14" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="D14" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>46039</v>
+        <v>264</v>
+      </c>
+      <c r="E14" s="17">
+        <v>46019</v>
+      </c>
+      <c r="F14" s="17">
+        <v>46025</v>
       </c>
       <c r="G14">
-        <v>65594</v>
+        <v>68808</v>
       </c>
       <c r="H14">
-        <v>10072</v>
+        <v>15481</v>
       </c>
       <c r="I14">
-        <v>0.154</v>
+        <v>0.22500000000000001</v>
       </c>
       <c r="J14">
-        <v>0.16450000000000001</v>
+        <v>0.22550000000000001</v>
       </c>
       <c r="K14">
-        <v>0.17069999999999999</v>
+        <v>0.22550000000000001</v>
       </c>
       <c r="L14">
-        <v>0.161</v>
+        <v>0.22550000000000001</v>
       </c>
       <c r="M14">
-        <v>0.01</v>
+        <v>1.4E-2</v>
       </c>
       <c r="N14">
-        <v>1.0500000000000001E-2</v>
+        <v>1.43E-2</v>
       </c>
       <c r="O14">
-        <v>1.1299999999999999E-2</v>
+        <v>1.43E-2</v>
       </c>
       <c r="P14">
-        <v>0.01</v>
+        <v>1.43E-2</v>
       </c>
       <c r="Q14">
-        <v>3.9E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="R14">
-        <v>4.0899999999999999E-2</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="S14">
-        <v>4.9099999999999998E-2</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="T14">
-        <v>3.9300000000000002E-2</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="U14">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="V14">
-        <v>6.4000000000000003E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="W14">
-        <v>8.3000000000000001E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="X14">
-        <v>6.3E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="Y14">
-        <v>10789.223040488399</v>
+        <v>15574.044776148199</v>
       </c>
       <c r="Z14">
-        <v>11196.6404664447</v>
+        <v>15629.2189580514</v>
       </c>
       <c r="AA14">
-        <v>10558.521402644999</v>
+        <v>15513</v>
       </c>
       <c r="AB14" t="s">
-        <v>359</v>
+        <v>265</v>
       </c>
       <c r="AC14">
-        <v>0.94499999999999995</v>
+        <v>0.996</v>
       </c>
       <c r="AD14" t="s">
-        <v>360</v>
+        <v>266</v>
       </c>
       <c r="AE14" t="s">
-        <v>361</v>
+        <v>267</v>
       </c>
       <c r="AF14" t="s">
-        <v>362</v>
+        <v>268</v>
       </c>
       <c r="AG14" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>269</v>
+      </c>
+      <c r="AH14" s="17">
+        <v>46149</v>
       </c>
       <c r="AI14">
-        <v>0.91054098151615104</v>
+        <v>0.99256399450520505</v>
       </c>
       <c r="AJ14">
-        <v>0.96557080401864603</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>364</v>
+        <v>270</v>
       </c>
       <c r="B15" t="s">
-        <v>365</v>
+        <v>271</v>
       </c>
       <c r="C15" t="s">
-        <v>366</v>
+        <v>272</v>
       </c>
       <c r="D15" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>46011</v>
+        <v>272</v>
+      </c>
+      <c r="E15" s="17">
+        <v>46061</v>
+      </c>
+      <c r="F15" s="17">
+        <v>46067</v>
       </c>
       <c r="G15">
-        <v>67582</v>
+        <v>60821</v>
       </c>
       <c r="H15">
-        <v>12638</v>
+        <v>7974</v>
       </c>
       <c r="I15">
-        <v>0.187</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="J15">
-        <v>0.1888</v>
+        <v>0.13120000000000001</v>
       </c>
       <c r="K15">
-        <v>0.193</v>
+        <v>0.13120000000000001</v>
       </c>
       <c r="L15">
-        <v>0.18779999999999999</v>
+        <v>0.13120000000000001</v>
       </c>
       <c r="M15">
-        <v>0.01</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N15">
-        <v>0.01</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="O15">
-        <v>1.0200000000000001E-2</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="P15">
-        <v>9.9000000000000008E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="Q15">
-        <v>6.3E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="R15">
-        <v>6.3299999999999995E-2</v>
+        <v>1.4800000000000001E-2</v>
       </c>
       <c r="S15">
-        <v>6.4199999999999993E-2</v>
+        <v>1.4800000000000001E-2</v>
       </c>
       <c r="T15">
-        <v>6.3299999999999995E-2</v>
+        <v>1.4800000000000001E-2</v>
       </c>
       <c r="U15">
-        <v>4.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="V15">
-        <v>4.0000000000000001E-3</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="W15">
-        <v>4.1999999999999997E-3</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="X15">
-        <v>4.0000000000000001E-3</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="Y15">
-        <v>12760.900975840999</v>
+        <v>8010.2049469964704</v>
       </c>
       <c r="Z15">
-        <v>13042.842666762601</v>
+        <v>8061.0662934012998</v>
       </c>
       <c r="AA15">
-        <v>12690.286592693101</v>
+        <v>7982</v>
       </c>
       <c r="AB15" t="s">
-        <v>367</v>
+        <v>273</v>
       </c>
       <c r="AC15">
-        <v>0.99199999999999999</v>
+        <v>0.996</v>
       </c>
       <c r="AD15" t="s">
-        <v>368</v>
+        <v>274</v>
       </c>
       <c r="AE15" t="s">
-        <v>369</v>
+        <v>275</v>
       </c>
       <c r="AF15" t="s">
-        <v>370</v>
+        <v>276</v>
       </c>
       <c r="AG15" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>276</v>
+      </c>
+      <c r="AH15" s="17">
+        <v>46149</v>
       </c>
       <c r="AI15">
-        <v>0.97041728734902999</v>
+        <v>0.99019158377769201</v>
       </c>
       <c r="AJ15">
-        <v>0.99737700228832904</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>372</v>
+        <v>277</v>
       </c>
       <c r="B16" t="s">
-        <v>373</v>
+        <v>278</v>
       </c>
       <c r="C16" t="s">
-        <v>374</v>
+        <v>279</v>
       </c>
       <c r="D16" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>45934</v>
+        <v>279</v>
+      </c>
+      <c r="E16" s="17">
+        <v>45844</v>
+      </c>
+      <c r="F16" s="17">
+        <v>45850</v>
       </c>
       <c r="G16">
-        <v>64781</v>
+        <v>67531</v>
       </c>
       <c r="H16">
-        <v>6066</v>
+        <v>5429</v>
       </c>
       <c r="I16">
-        <v>9.4E-2</v>
+        <v>0.08</v>
       </c>
       <c r="J16">
-        <v>9.3600000000000003E-2</v>
+        <v>8.0399999999999999E-2</v>
       </c>
       <c r="K16">
-        <v>9.3600000000000003E-2</v>
+        <v>8.0399999999999999E-2</v>
       </c>
       <c r="L16">
-        <v>9.3600000000000003E-2</v>
+        <v>8.0399999999999999E-2</v>
       </c>
       <c r="M16">
-        <v>7.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="N16">
-        <v>7.1999999999999998E-3</v>
+        <v>3.5999999999999999E-3</v>
       </c>
       <c r="O16">
-        <v>7.1999999999999998E-3</v>
+        <v>3.5999999999999999E-3</v>
       </c>
       <c r="P16">
-        <v>7.1999999999999998E-3</v>
+        <v>3.5999999999999999E-3</v>
       </c>
       <c r="Q16">
         <v>1E-3</v>
       </c>
       <c r="R16">
         <v>5.9999999999999995E-4</v>
       </c>
       <c r="S16">
         <v>5.9999999999999995E-4</v>
       </c>
       <c r="T16">
         <v>5.9999999999999995E-4</v>
       </c>
       <c r="U16">
         <v>0</v>
       </c>
       <c r="V16">
-        <v>2.9999999999999997E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="W16">
-        <v>2.9999999999999997E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="X16">
-        <v>2.9999999999999997E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="Y16">
-        <v>6083.8809529910995</v>
+        <v>5436.7253593629603</v>
       </c>
       <c r="Z16">
-        <v>6113.69620159843</v>
+        <v>5450.6325946649404</v>
       </c>
       <c r="AA16">
-        <v>6066</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>5431</v>
       </c>
       <c r="AC16">
-        <v>0.997</v>
+        <v>0.999</v>
       </c>
       <c r="AD16" t="s">
-        <v>376</v>
+        <v>280</v>
       </c>
       <c r="AE16" t="s">
-        <v>376</v>
+        <v>280</v>
       </c>
       <c r="AF16" t="s">
-        <v>376</v>
+        <v>280</v>
       </c>
       <c r="AG16" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>280</v>
+      </c>
+      <c r="AH16" s="17">
+        <v>46149</v>
       </c>
       <c r="AI16">
-        <v>0.99219846717506799</v>
+        <v>0.99639810713271104</v>
       </c>
       <c r="AJ16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>377</v>
+        <v>281</v>
       </c>
       <c r="B17" t="s">
-        <v>378</v>
+        <v>282</v>
       </c>
       <c r="C17" t="s">
-        <v>379</v>
+        <v>283</v>
       </c>
       <c r="D17" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>45864</v>
+        <v>283</v>
+      </c>
+      <c r="E17" s="17">
+        <v>46124</v>
+      </c>
+      <c r="F17" s="17">
+        <v>46130</v>
       </c>
       <c r="G17">
-        <v>66165</v>
+        <v>66695</v>
       </c>
       <c r="H17">
-        <v>4847</v>
+        <v>7385</v>
       </c>
       <c r="I17">
-        <v>7.2999999999999995E-2</v>
+        <v>0.111</v>
       </c>
       <c r="J17">
-        <v>7.3300000000000004E-2</v>
+        <v>0.11459999999999999</v>
       </c>
       <c r="K17">
-        <v>7.3300000000000004E-2</v>
+        <v>0.1182</v>
       </c>
       <c r="L17">
-        <v>7.3300000000000004E-2</v>
+        <v>0.113</v>
       </c>
       <c r="M17">
-        <v>4.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="N17">
-        <v>4.3E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="O17">
-        <v>4.3E-3</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="P17">
-        <v>4.3E-3</v>
+        <v>1.9E-3</v>
       </c>
       <c r="Q17">
-        <v>0</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="R17">
-        <v>4.0000000000000002E-4</v>
+        <v>9.7000000000000003E-3</v>
       </c>
       <c r="S17">
-        <v>4.0000000000000002E-4</v>
+        <v>1.04E-2</v>
       </c>
       <c r="T17">
-        <v>4.0000000000000002E-4</v>
+        <v>9.4999999999999998E-3</v>
       </c>
       <c r="U17">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="V17">
-        <v>1E-4</v>
+        <v>2.8999999999999998E-3</v>
       </c>
       <c r="W17">
-        <v>1E-4</v>
+        <v>3.3999999999999998E-3</v>
       </c>
       <c r="X17">
-        <v>1E-4</v>
+        <v>2.8E-3</v>
       </c>
       <c r="Y17">
-        <v>4855.1189279731998</v>
+        <v>7645.1227792475402</v>
       </c>
       <c r="Z17">
-        <v>4873.5355959936696</v>
+        <v>7881.8749075688902</v>
       </c>
       <c r="AA17">
-        <v>4847</v>
+        <v>7534.0826819060203</v>
       </c>
       <c r="AB17" t="s">
-        <v>380</v>
+        <v>284</v>
       </c>
       <c r="AC17">
-        <v>0.998</v>
+        <v>0.96599999999999997</v>
       </c>
       <c r="AD17" t="s">
-        <v>381</v>
+        <v>285</v>
       </c>
       <c r="AE17" t="s">
-        <v>381</v>
+        <v>285</v>
       </c>
       <c r="AF17" t="s">
-        <v>381</v>
+        <v>286</v>
       </c>
       <c r="AG17" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>287</v>
+      </c>
+      <c r="AH17" s="17">
+        <v>46149</v>
       </c>
       <c r="AI17">
-        <v>0.99455516524482002</v>
+        <v>0.93746730145443102</v>
       </c>
       <c r="AJ17">
-        <v>1</v>
+        <v>0.98074315241396903</v>
       </c>
     </row>
     <row r="18" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>382</v>
+        <v>288</v>
       </c>
       <c r="B18" t="s">
-        <v>383</v>
+        <v>289</v>
       </c>
       <c r="C18" t="s">
-        <v>384</v>
+        <v>290</v>
       </c>
       <c r="D18" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>45857</v>
+        <v>290</v>
+      </c>
+      <c r="E18" s="17">
+        <v>45886</v>
+      </c>
+      <c r="F18" s="17">
+        <v>45892</v>
       </c>
       <c r="G18">
-        <v>67567</v>
+        <v>64591</v>
       </c>
       <c r="H18">
-        <v>4983</v>
+        <v>4970</v>
       </c>
       <c r="I18">
-        <v>7.3999999999999996E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="J18">
-        <v>7.3800000000000004E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="K18">
-        <v>7.3800000000000004E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="L18">
-        <v>7.3800000000000004E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="M18">
-        <v>4.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N18">
-        <v>4.1000000000000003E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="O18">
-        <v>4.1000000000000003E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="P18">
-        <v>4.1000000000000003E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="Q18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="R18">
-        <v>5.9999999999999995E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="S18">
-        <v>5.9999999999999995E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="T18">
-        <v>5.9999999999999995E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="U18">
         <v>0</v>
       </c>
       <c r="V18">
-        <v>1E-4</v>
+        <v>0</v>
       </c>
       <c r="W18">
-        <v>1E-4</v>
+        <v>0</v>
       </c>
       <c r="X18">
-        <v>1E-4</v>
+        <v>0</v>
       </c>
       <c r="Y18">
-        <v>4993.6111167605004</v>
+        <v>4978.6964490263499</v>
       </c>
       <c r="Z18">
-        <v>5016.9669023430497</v>
+        <v>4990.7614294962896</v>
       </c>
       <c r="AA18">
-        <v>4986</v>
+        <v>4973</v>
       </c>
       <c r="AB18" t="s">
-        <v>385</v>
+        <v>291</v>
       </c>
       <c r="AC18">
-        <v>0.998</v>
+        <v>0.999</v>
       </c>
       <c r="AD18" t="s">
-        <v>386</v>
+        <v>292</v>
       </c>
       <c r="AE18" t="s">
-        <v>386</v>
+        <v>292</v>
       </c>
       <c r="AF18" t="s">
-        <v>386</v>
+        <v>292</v>
       </c>
       <c r="AG18" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>292</v>
+      </c>
+      <c r="AH18" s="17">
+        <v>46149</v>
       </c>
       <c r="AI18">
-        <v>0.99382756495192603</v>
+        <v>0.99644113834187298</v>
       </c>
       <c r="AJ18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>387</v>
+        <v>293</v>
       </c>
       <c r="B19" t="s">
-        <v>388</v>
+        <v>294</v>
       </c>
       <c r="C19" t="s">
-        <v>389</v>
+        <v>295</v>
       </c>
       <c r="D19" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>45997</v>
+        <v>295</v>
+      </c>
+      <c r="E19" s="17">
+        <v>45956</v>
+      </c>
+      <c r="F19" s="17">
+        <v>45962</v>
       </c>
       <c r="G19">
-        <v>61756</v>
+        <v>61004</v>
       </c>
       <c r="H19">
-        <v>8198</v>
+        <v>6210</v>
       </c>
       <c r="I19">
-        <v>0.13300000000000001</v>
+        <v>0.10199999999999999</v>
       </c>
       <c r="J19">
-        <v>0.1336</v>
+        <v>0.1018</v>
       </c>
       <c r="K19">
-        <v>0.13589999999999999</v>
+        <v>0.1018</v>
       </c>
       <c r="L19">
-        <v>0.13300000000000001</v>
+        <v>0.1018</v>
       </c>
       <c r="M19">
-        <v>7.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="N19">
-        <v>7.1000000000000004E-3</v>
+        <v>4.4999999999999997E-3</v>
       </c>
       <c r="O19">
-        <v>7.3000000000000001E-3</v>
+        <v>4.4999999999999997E-3</v>
       </c>
       <c r="P19">
-        <v>7.1000000000000004E-3</v>
+        <v>4.4999999999999997E-3</v>
       </c>
       <c r="Q19">
-        <v>1.4E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="R19">
-        <v>1.43E-2</v>
+        <v>1.4E-3</v>
       </c>
       <c r="S19">
-        <v>1.4500000000000001E-2</v>
+        <v>1.4E-3</v>
       </c>
       <c r="T19">
-        <v>1.43E-2</v>
+        <v>1.4E-3</v>
       </c>
       <c r="U19">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="V19">
-        <v>2.2000000000000001E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="W19">
-        <v>2.3E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="X19">
-        <v>2.2000000000000001E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="Y19">
-        <v>8250.5996574167293</v>
+        <v>6223.4070351758801</v>
       </c>
       <c r="Z19">
-        <v>8394.3680323128992</v>
+        <v>6247.0139587185204</v>
       </c>
       <c r="AA19">
-        <v>8216.3517562736506</v>
+        <v>6213</v>
       </c>
       <c r="AB19" t="s">
-        <v>390</v>
+        <v>296</v>
       </c>
       <c r="AC19">
-        <v>0.99399999999999999</v>
+        <v>0.998</v>
       </c>
       <c r="AD19" t="s">
-        <v>391</v>
+        <v>297</v>
       </c>
       <c r="AE19" t="s">
-        <v>392</v>
+        <v>297</v>
       </c>
       <c r="AF19" t="s">
-        <v>393</v>
+        <v>297</v>
       </c>
       <c r="AG19" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>297</v>
+      </c>
+      <c r="AH19" s="17">
+        <v>46149</v>
       </c>
       <c r="AI19">
-        <v>0.97720280650356695</v>
+        <v>0.99455516524482002</v>
       </c>
       <c r="AJ19">
-        <v>0.99837497752412396</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>395</v>
+        <v>298</v>
       </c>
       <c r="B20" t="s">
-        <v>396</v>
+        <v>299</v>
       </c>
       <c r="C20" t="s">
-        <v>397</v>
+        <v>300</v>
       </c>
       <c r="D20" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>46004</v>
+        <v>300</v>
+      </c>
+      <c r="E20" s="17">
+        <v>46033</v>
+      </c>
+      <c r="F20" s="17">
+        <v>46039</v>
       </c>
       <c r="G20">
-        <v>64280</v>
+        <v>65711</v>
       </c>
       <c r="H20">
-        <v>9909</v>
+        <v>10569</v>
       </c>
       <c r="I20">
-        <v>0.154</v>
+        <v>0.161</v>
       </c>
       <c r="J20">
-        <v>0.15540000000000001</v>
+        <v>0.16109999999999999</v>
       </c>
       <c r="K20">
-        <v>0.15840000000000001</v>
+        <v>0.16109999999999999</v>
       </c>
       <c r="L20">
-        <v>0.15459999999999999</v>
+        <v>0.16109999999999999</v>
       </c>
       <c r="M20">
-        <v>7.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="N20">
-        <v>7.3000000000000001E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="O20">
-        <v>7.6E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="P20">
-        <v>7.3000000000000001E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="Q20">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="R20">
-        <v>3.04E-2</v>
+        <v>3.9699999999999999E-2</v>
       </c>
       <c r="S20">
-        <v>3.0800000000000001E-2</v>
+        <v>3.9699999999999999E-2</v>
       </c>
       <c r="T20">
-        <v>3.0300000000000001E-2</v>
+        <v>3.9699999999999999E-2</v>
       </c>
       <c r="U20">
-        <v>3.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="V20">
-        <v>3.0000000000000001E-3</v>
+        <v>6.4000000000000003E-3</v>
       </c>
       <c r="W20">
-        <v>3.0999999999999999E-3</v>
+        <v>6.4000000000000003E-3</v>
       </c>
       <c r="X20">
-        <v>3.0000000000000001E-3</v>
+        <v>6.4000000000000003E-3</v>
       </c>
       <c r="Y20">
-        <v>9987.7795400475807</v>
+        <v>10614.657650949101</v>
       </c>
       <c r="Z20">
-        <v>10180.167232039201</v>
+        <v>10647.4362485764</v>
       </c>
       <c r="AA20">
-        <v>9937.6704728613295</v>
+        <v>10587</v>
       </c>
       <c r="AB20" t="s">
-        <v>398</v>
+        <v>301</v>
       </c>
       <c r="AC20">
-        <v>0.99299999999999999</v>
+        <v>0.997</v>
       </c>
       <c r="AD20" t="s">
-        <v>399</v>
+        <v>302</v>
       </c>
       <c r="AE20" t="s">
-        <v>400</v>
+        <v>303</v>
       </c>
       <c r="AF20" t="s">
-        <v>401</v>
+        <v>304</v>
       </c>
       <c r="AG20" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>305</v>
+      </c>
+      <c r="AH20" s="17">
+        <v>46149</v>
       </c>
       <c r="AI20">
-        <v>0.97414902662788105</v>
+        <v>0.994323868472617</v>
       </c>
       <c r="AJ20">
-        <v>0.99791998809803795</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>402</v>
+        <v>306</v>
       </c>
       <c r="B21" t="s">
-        <v>403</v>
+        <v>307</v>
       </c>
       <c r="C21" t="s">
-        <v>404</v>
+        <v>308</v>
       </c>
       <c r="D21" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>45990</v>
+        <v>308</v>
+      </c>
+      <c r="E21" s="17">
+        <v>46005</v>
+      </c>
+      <c r="F21" s="17">
+        <v>46011</v>
       </c>
       <c r="G21">
-        <v>58429</v>
+        <v>67627</v>
       </c>
       <c r="H21">
-        <v>7500</v>
+        <v>12689</v>
       </c>
       <c r="I21">
-        <v>0.128</v>
+        <v>0.188</v>
       </c>
       <c r="J21">
-        <v>0.12909999999999999</v>
+        <v>0.18790000000000001</v>
       </c>
       <c r="K21">
-        <v>0.13189999999999999</v>
+        <v>0.18790000000000001</v>
       </c>
       <c r="L21">
-        <v>0.12859999999999999</v>
+        <v>0.18790000000000001</v>
       </c>
       <c r="M21">
-        <v>7.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="N21">
-        <v>6.6E-3</v>
+        <v>9.9000000000000008E-3</v>
       </c>
       <c r="O21">
-        <v>6.7000000000000002E-3</v>
+        <v>9.9000000000000008E-3</v>
       </c>
       <c r="P21">
-        <v>6.6E-3</v>
+        <v>9.9000000000000008E-3</v>
       </c>
       <c r="Q21">
-        <v>0.01</v>
+        <v>6.3E-2</v>
       </c>
       <c r="R21">
-        <v>9.5999999999999992E-3</v>
+        <v>6.3399999999999998E-2</v>
       </c>
       <c r="S21">
-        <v>9.5999999999999992E-3</v>
+        <v>6.3399999999999998E-2</v>
       </c>
       <c r="T21">
-        <v>9.5999999999999992E-3</v>
+        <v>6.3399999999999998E-2</v>
       </c>
       <c r="U21">
-        <v>2E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="V21">
-        <v>2.0999999999999999E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="W21">
-        <v>2.2000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="X21">
-        <v>2.0999999999999999E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="Y21">
-        <v>7540.4966216216199</v>
+        <v>12744.790334572501</v>
       </c>
       <c r="Z21">
-        <v>7705.6546781724601</v>
+        <v>12781.9297221831</v>
       </c>
       <c r="AA21">
-        <v>7514.0678668280798</v>
+        <v>12707</v>
       </c>
       <c r="AB21" t="s">
-        <v>405</v>
+        <v>309</v>
       </c>
       <c r="AC21">
-        <v>0.995</v>
+        <v>0.997</v>
       </c>
       <c r="AD21" t="s">
-        <v>406</v>
+        <v>310</v>
       </c>
       <c r="AE21" t="s">
-        <v>407</v>
+        <v>311</v>
       </c>
       <c r="AF21" t="s">
-        <v>408</v>
+        <v>312</v>
       </c>
       <c r="AG21" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>313</v>
+      </c>
+      <c r="AH21" s="17">
+        <v>46149</v>
       </c>
       <c r="AI21">
-        <v>0.97396007392586004</v>
+        <v>0.99413783960546598</v>
       </c>
       <c r="AJ21">
-        <v>0.99879321467562099</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>410</v>
+        <v>314</v>
       </c>
       <c r="B22" t="s">
-        <v>411</v>
+        <v>315</v>
       </c>
       <c r="C22" t="s">
-        <v>412</v>
+        <v>316</v>
       </c>
       <c r="D22" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>46046</v>
+        <v>316</v>
+      </c>
+      <c r="E22" s="17">
+        <v>45928</v>
+      </c>
+      <c r="F22" s="17">
+        <v>45934</v>
       </c>
       <c r="G22">
-        <v>60389</v>
+        <v>64807</v>
       </c>
       <c r="H22">
-        <v>7549</v>
+        <v>6075</v>
       </c>
       <c r="I22">
-        <v>0.125</v>
+        <v>9.4E-2</v>
       </c>
       <c r="J22">
-        <v>0.14779999999999999</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="K22">
-        <v>0.1583</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="L22">
-        <v>0.14000000000000001</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="M22">
-        <v>8.9999999999999993E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N22">
-        <v>1.11E-2</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="O22">
-        <v>1.2699999999999999E-2</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="P22">
-        <v>1.0200000000000001E-2</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="Q22">
-        <v>2.4E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="R22">
-        <v>2.63E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="S22">
-        <v>4.7E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="T22">
-        <v>2.35E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="U22">
-        <v>7.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="V22">
-        <v>8.3000000000000001E-3</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="W22">
-        <v>1.3899999999999999E-2</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="X22">
-        <v>6.8999999999999999E-3</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="Y22">
-        <v>8922.85846043948</v>
+        <v>6081.20750688318</v>
       </c>
       <c r="Z22">
-        <v>9561.1028055666902</v>
+        <v>6106.8048238209603</v>
       </c>
       <c r="AA22">
-        <v>8451.8129988393703</v>
+        <v>6075</v>
       </c>
       <c r="AB22" t="s">
-        <v>413</v>
+        <v>317</v>
       </c>
       <c r="AC22">
-        <v>0.86199999999999999</v>
+        <v>0.999</v>
       </c>
       <c r="AD22" t="s">
-        <v>414</v>
+        <v>318</v>
       </c>
       <c r="AE22" t="s">
-        <v>415</v>
+        <v>318</v>
       </c>
       <c r="AF22" t="s">
-        <v>416</v>
+        <v>318</v>
       </c>
       <c r="AG22" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>318</v>
+      </c>
+      <c r="AH22" s="17">
+        <v>46149</v>
       </c>
       <c r="AI22">
-        <v>0.80482347658889297</v>
+        <v>0.99479190432009601</v>
       </c>
       <c r="AJ22">
-        <v>0.91045554380541804</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>417</v>
+        <v>319</v>
       </c>
       <c r="B23" t="s">
-        <v>418</v>
+        <v>320</v>
       </c>
       <c r="C23" t="s">
-        <v>419</v>
+        <v>321</v>
       </c>
       <c r="D23" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>45976</v>
+        <v>321</v>
+      </c>
+      <c r="E23" s="17">
+        <v>45858</v>
+      </c>
+      <c r="F23" s="17">
+        <v>45864</v>
       </c>
       <c r="G23">
-        <v>61151</v>
+        <v>66180</v>
       </c>
       <c r="H23">
-        <v>6724</v>
+        <v>4849</v>
       </c>
       <c r="I23">
-        <v>0.11</v>
+        <v>7.2999999999999995E-2</v>
       </c>
       <c r="J23">
-        <v>0.11</v>
+        <v>7.3300000000000004E-2</v>
       </c>
       <c r="K23">
-        <v>0.11</v>
+        <v>7.3300000000000004E-2</v>
       </c>
       <c r="L23">
-        <v>0.11</v>
+        <v>7.3300000000000004E-2</v>
       </c>
       <c r="M23">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="N23">
-        <v>3.8999999999999998E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="O23">
-        <v>3.8999999999999998E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="P23">
-        <v>3.8999999999999998E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="Q23">
-        <v>3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="R23">
-        <v>2.8E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="S23">
-        <v>2.8E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="T23">
-        <v>2.8E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="U23">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="V23">
-        <v>1E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="W23">
-        <v>1E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="X23">
-        <v>1E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="Y23">
-        <v>6754.9534701963203</v>
+        <v>4854.3300180384504</v>
       </c>
       <c r="Z23">
-        <v>6898.4807108911</v>
+        <v>4869.42386760925</v>
       </c>
       <c r="AA23">
-        <v>6731.0217377203699</v>
+        <v>4849</v>
       </c>
       <c r="AB23" t="s">
-        <v>420</v>
+        <v>322</v>
       </c>
       <c r="AC23">
-        <v>0.996</v>
+        <v>0.999</v>
       </c>
       <c r="AD23" t="s">
-        <v>421</v>
+        <v>323</v>
       </c>
       <c r="AE23" t="s">
-        <v>421</v>
+        <v>323</v>
       </c>
       <c r="AF23" t="s">
-        <v>421</v>
+        <v>323</v>
       </c>
       <c r="AG23" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>323</v>
+      </c>
+      <c r="AH23" s="17">
+        <v>46149</v>
       </c>
       <c r="AI23">
-        <v>0.975142249710089</v>
+        <v>0.99580569115268203</v>
       </c>
       <c r="AJ23">
-        <v>0.99940250709668199</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>422</v>
+        <v>324</v>
       </c>
       <c r="B24" t="s">
-        <v>423</v>
+        <v>325</v>
       </c>
       <c r="C24" t="s">
-        <v>424</v>
+        <v>326</v>
       </c>
       <c r="D24" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>45885</v>
+        <v>326</v>
+      </c>
+      <c r="E24" s="17">
+        <v>45851</v>
+      </c>
+      <c r="F24" s="17">
+        <v>45857</v>
       </c>
       <c r="G24">
-        <v>66686</v>
+        <v>67579</v>
       </c>
       <c r="H24">
-        <v>5146</v>
+        <v>4987</v>
       </c>
       <c r="I24">
-        <v>7.6999999999999999E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="J24">
-        <v>7.7200000000000005E-2</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="K24">
-        <v>7.7200000000000005E-2</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="L24">
-        <v>7.7200000000000005E-2</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="M24">
-        <v>8.9999999999999993E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="N24">
-        <v>8.5000000000000006E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="O24">
-        <v>8.5000000000000006E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="P24">
-        <v>8.5000000000000006E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="Q24">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="R24">
-        <v>4.0000000000000002E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="S24">
-        <v>4.0000000000000002E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="T24">
-        <v>4.0000000000000002E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="U24">
         <v>0</v>
       </c>
       <c r="V24">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="W24">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="X24">
-        <v>0</v>
+        <v>1E-4</v>
       </c>
       <c r="Y24">
-        <v>5161.6206185566998</v>
+        <v>4996.4832052527199</v>
       </c>
       <c r="Z24">
-        <v>5180.3527362044497</v>
+        <v>5011.3184220293097</v>
       </c>
       <c r="AA24">
-        <v>5151</v>
+        <v>4990</v>
       </c>
       <c r="AB24" t="s">
-        <v>425</v>
+        <v>327</v>
       </c>
       <c r="AC24">
-        <v>0.998</v>
+        <v>0.999</v>
       </c>
       <c r="AD24" t="s">
-        <v>426</v>
+        <v>328</v>
       </c>
       <c r="AE24" t="s">
-        <v>426</v>
+        <v>328</v>
       </c>
       <c r="AF24" t="s">
-        <v>426</v>
+        <v>328</v>
       </c>
       <c r="AG24" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>328</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>46149</v>
       </c>
       <c r="AI24">
-        <v>0.99433383445121204</v>
+        <v>0.99574594543112704</v>
       </c>
       <c r="AJ24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>427</v>
+        <v>329</v>
       </c>
       <c r="B25" t="s">
-        <v>428</v>
+        <v>330</v>
       </c>
       <c r="C25" t="s">
-        <v>429</v>
+        <v>331</v>
       </c>
       <c r="D25" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>46032</v>
+        <v>331</v>
+      </c>
+      <c r="E25" s="17">
+        <v>46131</v>
+      </c>
+      <c r="F25" s="17">
+        <v>46137</v>
       </c>
       <c r="G25">
-        <v>69051</v>
+        <v>61471</v>
       </c>
       <c r="H25">
-        <v>12336</v>
+        <v>6187</v>
       </c>
       <c r="I25">
-        <v>0.17899999999999999</v>
+        <v>0.10100000000000001</v>
       </c>
       <c r="J25">
-        <v>0.18579999999999999</v>
+        <v>0.1066</v>
       </c>
       <c r="K25">
-        <v>0.19159999999999999</v>
+        <v>0.1106</v>
       </c>
       <c r="L25">
-        <v>0.18310000000000001</v>
+        <v>0.1043</v>
       </c>
       <c r="M25">
-        <v>1.0999999999999999E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="N25">
-        <v>1.1900000000000001E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="O25">
-        <v>1.26E-2</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="P25">
-        <v>1.15E-2</v>
+        <v>1.9E-3</v>
       </c>
       <c r="Q25">
-        <v>5.7000000000000002E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="R25">
-        <v>5.8299999999999998E-2</v>
+        <v>5.7999999999999996E-3</v>
       </c>
       <c r="S25">
-        <v>6.2300000000000001E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="T25">
-        <v>5.6899999999999999E-2</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="U25">
-        <v>5.0000000000000001E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="V25">
-        <v>5.4000000000000003E-3</v>
+        <v>2.5999999999999999E-3</v>
       </c>
       <c r="W25">
-        <v>6.4000000000000003E-3</v>
+        <v>3.3999999999999998E-3</v>
       </c>
       <c r="X25">
-        <v>5.4000000000000003E-3</v>
+        <v>2.5000000000000001E-3</v>
       </c>
       <c r="Y25">
-        <v>12832.9216174052</v>
+        <v>6550.78868274874</v>
       </c>
       <c r="Z25">
-        <v>13230.328119985999</v>
+        <v>6798.1563989497399</v>
       </c>
       <c r="AA25">
-        <v>12646.5323458764</v>
+        <v>6410.7157903258903</v>
       </c>
       <c r="AB25" t="s">
-        <v>430</v>
+        <v>332</v>
       </c>
       <c r="AC25">
-        <v>0.96599999999999997</v>
+        <v>0.94499999999999995</v>
       </c>
       <c r="AD25" t="s">
-        <v>431</v>
+        <v>333</v>
       </c>
       <c r="AE25" t="s">
-        <v>432</v>
+        <v>333</v>
       </c>
       <c r="AF25" t="s">
-        <v>433</v>
+        <v>334</v>
       </c>
       <c r="AG25" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>335</v>
+      </c>
+      <c r="AH25" s="17">
+        <v>46149</v>
       </c>
       <c r="AI25">
-        <v>0.93746730145443102</v>
+        <v>0.91054098151615104</v>
       </c>
       <c r="AJ25">
-        <v>0.98074315241396903</v>
+        <v>0.96557080401864603</v>
       </c>
     </row>
     <row r="26" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>435</v>
+        <v>336</v>
       </c>
       <c r="B26" t="s">
-        <v>436</v>
+        <v>337</v>
       </c>
       <c r="C26" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="D26" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>45948</v>
+        <v>338</v>
+      </c>
+      <c r="E26" s="17">
+        <v>46047</v>
+      </c>
+      <c r="F26" s="17">
+        <v>46053</v>
       </c>
       <c r="G26">
-        <v>61212</v>
+        <v>53817</v>
       </c>
       <c r="H26">
-        <v>5986</v>
+        <v>7097</v>
       </c>
       <c r="I26">
-        <v>9.8000000000000004E-2</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="J26">
-        <v>9.7799999999999998E-2</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="K26">
-        <v>9.7799999999999998E-2</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="L26">
-        <v>9.7799999999999998E-2</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="M26">
-        <v>4.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N26">
-        <v>4.4000000000000003E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="O26">
-        <v>4.4000000000000003E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="P26">
-        <v>4.4000000000000003E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="Q26">
-        <v>1E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="R26">
-        <v>8.9999999999999998E-4</v>
+        <v>1.78E-2</v>
       </c>
       <c r="S26">
-        <v>8.9999999999999998E-4</v>
+        <v>1.78E-2</v>
       </c>
       <c r="T26">
-        <v>8.9999999999999998E-4</v>
+        <v>1.78E-2</v>
       </c>
       <c r="U26">
-        <v>1E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="V26">
-        <v>5.0000000000000001E-4</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="W26">
-        <v>5.0000000000000001E-4</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="X26">
-        <v>5.0000000000000001E-4</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="Y26">
-        <v>6005.7990554500602</v>
+        <v>7129.1068702290104</v>
       </c>
       <c r="Z26">
-        <v>6034.5739756926096</v>
+        <v>7155.9892765326604</v>
       </c>
       <c r="AA26">
-        <v>5989.0208460035501</v>
+        <v>7107.7556761346004</v>
       </c>
       <c r="AB26" t="s">
-        <v>438</v>
+        <v>339</v>
       </c>
       <c r="AC26">
-        <v>0.997</v>
+        <v>0.996</v>
       </c>
       <c r="AD26" t="s">
-        <v>439</v>
+        <v>340</v>
       </c>
       <c r="AE26" t="s">
-        <v>439</v>
+        <v>341</v>
       </c>
       <c r="AF26" t="s">
-        <v>439</v>
+        <v>342</v>
       </c>
       <c r="AG26" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>342</v>
+      </c>
+      <c r="AH26" s="17">
+        <v>46149</v>
       </c>
       <c r="AI26">
-        <v>0.99195071998648698</v>
+        <v>0.99245537207417101</v>
       </c>
       <c r="AJ26">
-        <v>0.99949560269011894</v>
+        <v>0.99919022594517004</v>
       </c>
     </row>
     <row r="27" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>440</v>
+        <v>343</v>
       </c>
       <c r="B27" t="s">
-        <v>441</v>
+        <v>344</v>
       </c>
       <c r="C27" t="s">
-        <v>442</v>
+        <v>345</v>
       </c>
       <c r="D27" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>45955</v>
+        <v>345</v>
+      </c>
+      <c r="E27" s="17">
+        <v>45991</v>
+      </c>
+      <c r="F27" s="17">
+        <v>45997</v>
       </c>
       <c r="G27">
-        <v>64321</v>
+        <v>61783</v>
       </c>
       <c r="H27">
-        <v>6259</v>
+        <v>8219</v>
       </c>
       <c r="I27">
-        <v>9.7000000000000003E-2</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="J27">
-        <v>9.74E-2</v>
+        <v>0.1331</v>
       </c>
       <c r="K27">
-        <v>9.74E-2</v>
+        <v>0.1331</v>
       </c>
       <c r="L27">
-        <v>9.74E-2</v>
+        <v>0.1331</v>
       </c>
       <c r="M27">
-        <v>4.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N27">
-        <v>4.3E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="O27">
-        <v>4.3E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="P27">
-        <v>4.3E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="Q27">
-        <v>1E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="R27">
-        <v>8.9999999999999998E-4</v>
+        <v>1.43E-2</v>
       </c>
       <c r="S27">
-        <v>8.9999999999999998E-4</v>
+        <v>1.43E-2</v>
       </c>
       <c r="T27">
-        <v>8.9999999999999998E-4</v>
+        <v>1.43E-2</v>
       </c>
       <c r="U27">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="V27">
-        <v>6.9999999999999999E-4</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="W27">
-        <v>6.9999999999999999E-4</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="X27">
-        <v>6.9999999999999999E-4</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="Y27">
-        <v>6287.9083969465701</v>
+        <v>8241.3413004679805</v>
       </c>
       <c r="Z27">
-        <v>6311.6188155731597</v>
+        <v>8266.6272008081196</v>
       </c>
       <c r="AA27">
-        <v>6269.0765355262101</v>
+        <v>8224</v>
       </c>
       <c r="AB27" t="s">
-        <v>443</v>
+        <v>346</v>
       </c>
       <c r="AC27">
-        <v>0.996</v>
+        <v>0.998</v>
       </c>
       <c r="AD27" t="s">
-        <v>444</v>
+        <v>347</v>
       </c>
       <c r="AE27" t="s">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="AF27" t="s">
-        <v>444</v>
+        <v>349</v>
       </c>
       <c r="AG27" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>350</v>
+      </c>
+      <c r="AH27" s="17">
+        <v>46149</v>
       </c>
       <c r="AI27">
-        <v>0.99245537207417101</v>
+        <v>0.99484345915539196</v>
       </c>
       <c r="AJ27">
-        <v>0.99919022594517004</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>445</v>
+        <v>351</v>
       </c>
       <c r="B28" t="s">
-        <v>446</v>
+        <v>352</v>
       </c>
       <c r="C28" t="s">
-        <v>447</v>
+        <v>353</v>
       </c>
       <c r="D28" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>45969</v>
+        <v>353</v>
+      </c>
+      <c r="E28" s="17">
+        <v>45998</v>
+      </c>
+      <c r="F28" s="17">
+        <v>46004</v>
       </c>
       <c r="G28">
-        <v>61459</v>
+        <v>64316</v>
       </c>
       <c r="H28">
-        <v>6561</v>
+        <v>9943</v>
       </c>
       <c r="I28">
-        <v>0.107</v>
+        <v>0.155</v>
       </c>
       <c r="J28">
-        <v>0.10680000000000001</v>
+        <v>0.1547</v>
       </c>
       <c r="K28">
-        <v>0.10680000000000001</v>
+        <v>0.1547</v>
       </c>
       <c r="L28">
-        <v>0.10680000000000001</v>
+        <v>0.1547</v>
       </c>
       <c r="M28">
-        <v>4.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N28">
-        <v>4.0000000000000001E-3</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="O28">
-        <v>4.0000000000000001E-3</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="P28">
-        <v>4.0000000000000001E-3</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="Q28">
-        <v>2E-3</v>
+        <v>0.03</v>
       </c>
       <c r="R28">
-        <v>1.6999999999999999E-3</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="S28">
-        <v>1.6999999999999999E-3</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="T28">
-        <v>1.6999999999999999E-3</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="U28">
-        <v>1E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="V28">
-        <v>8.9999999999999998E-4</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="W28">
-        <v>8.9999999999999998E-4</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="X28">
-        <v>8.9999999999999998E-4</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="Y28">
-        <v>6585.1872791519399</v>
+        <v>9976.5896768644398</v>
       </c>
       <c r="Z28">
-        <v>6627.00037801294</v>
+        <v>10011.579619795</v>
       </c>
       <c r="AA28">
-        <v>6562</v>
+        <v>9951</v>
       </c>
       <c r="AB28" t="s">
-        <v>448</v>
+        <v>354</v>
       </c>
       <c r="AC28">
-        <v>0.996</v>
+        <v>0.997</v>
       </c>
       <c r="AD28" t="s">
-        <v>449</v>
+        <v>355</v>
       </c>
       <c r="AE28" t="s">
-        <v>449</v>
+        <v>356</v>
       </c>
       <c r="AF28" t="s">
-        <v>449</v>
+        <v>357</v>
       </c>
       <c r="AG28" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>357</v>
+      </c>
+      <c r="AH28" s="17">
+        <v>46149</v>
       </c>
       <c r="AI28">
-        <v>0.99019158377769201</v>
+        <v>0.99394904479656798</v>
       </c>
       <c r="AJ28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>450</v>
+        <v>358</v>
       </c>
       <c r="B29" t="s">
-        <v>451</v>
+        <v>359</v>
       </c>
       <c r="C29" t="s">
-        <v>452</v>
+        <v>360</v>
       </c>
       <c r="D29" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>45843</v>
+        <v>360</v>
+      </c>
+      <c r="E29" s="17">
+        <v>45984</v>
+      </c>
+      <c r="F29" s="17">
+        <v>45990</v>
       </c>
       <c r="G29">
-        <v>64810</v>
+        <v>58453</v>
       </c>
       <c r="H29">
-        <v>5347</v>
+        <v>7514</v>
       </c>
       <c r="I29">
-        <v>8.3000000000000004E-2</v>
+        <v>0.129</v>
       </c>
       <c r="J29">
-        <v>8.2500000000000004E-2</v>
+        <v>0.12859999999999999</v>
       </c>
       <c r="K29">
-        <v>8.2500000000000004E-2</v>
+        <v>0.12859999999999999</v>
       </c>
       <c r="L29">
-        <v>8.2500000000000004E-2</v>
+        <v>0.12859999999999999</v>
       </c>
       <c r="M29">
-        <v>3.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N29">
-        <v>3.5000000000000001E-3</v>
+        <v>6.6E-3</v>
       </c>
       <c r="O29">
-        <v>3.5000000000000001E-3</v>
+        <v>6.6E-3</v>
       </c>
       <c r="P29">
-        <v>3.5000000000000001E-3</v>
+        <v>6.6E-3</v>
       </c>
       <c r="Q29">
-        <v>1E-3</v>
+        <v>0.01</v>
       </c>
       <c r="R29">
-        <v>6.9999999999999999E-4</v>
+        <v>9.5999999999999992E-3</v>
       </c>
       <c r="S29">
-        <v>6.9999999999999999E-4</v>
+        <v>9.5999999999999992E-3</v>
       </c>
       <c r="T29">
-        <v>6.9999999999999999E-4</v>
+        <v>9.5999999999999992E-3</v>
       </c>
       <c r="U29">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="V29">
-        <v>1E-4</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="W29">
-        <v>1E-4</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="X29">
-        <v>1E-4</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="Y29">
-        <v>5355.3969571231</v>
+        <v>7533.8303747534501</v>
       </c>
       <c r="Z29">
-        <v>5367.7890559591096</v>
+        <v>7567.7654867256597</v>
       </c>
       <c r="AA29">
-        <v>5348</v>
+        <v>7519</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>361</v>
       </c>
       <c r="AC29">
-        <v>0.999</v>
+        <v>0.998</v>
       </c>
       <c r="AD29" t="s">
-        <v>453</v>
+        <v>362</v>
       </c>
       <c r="AE29" t="s">
-        <v>453</v>
+        <v>363</v>
       </c>
       <c r="AF29" t="s">
-        <v>453</v>
+        <v>364</v>
       </c>
       <c r="AG29" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>365</v>
+      </c>
+      <c r="AH29" s="17">
+        <v>46149</v>
       </c>
       <c r="AI29">
-        <v>0.99631336929361303</v>
+        <v>0.99355615778380002</v>
       </c>
       <c r="AJ29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>454</v>
+        <v>366</v>
       </c>
       <c r="B30" t="s">
-        <v>455</v>
+        <v>367</v>
       </c>
       <c r="C30" t="s">
-        <v>456</v>
+        <v>368</v>
       </c>
       <c r="D30" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>45878</v>
+        <v>368</v>
+      </c>
+      <c r="E30" s="17">
+        <v>46040</v>
+      </c>
+      <c r="F30" s="17">
+        <v>46046</v>
       </c>
       <c r="G30">
-        <v>65369</v>
+        <v>60606</v>
       </c>
       <c r="H30">
-        <v>4810</v>
+        <v>8709</v>
       </c>
       <c r="I30">
-        <v>7.3999999999999996E-2</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="J30">
-        <v>7.3599999999999999E-2</v>
+        <v>0.1439</v>
       </c>
       <c r="K30">
-        <v>7.3599999999999999E-2</v>
+        <v>0.1439</v>
       </c>
       <c r="L30">
-        <v>7.3599999999999999E-2</v>
+        <v>0.1439</v>
       </c>
       <c r="M30">
-        <v>7.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="N30">
-        <v>7.3000000000000001E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="O30">
-        <v>7.3000000000000001E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="P30">
-        <v>7.3000000000000001E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="Q30">
-        <v>0</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="R30">
-        <v>4.0000000000000002E-4</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="S30">
-        <v>4.0000000000000002E-4</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="T30">
-        <v>4.0000000000000002E-4</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="U30">
-        <v>0</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="V30">
-        <v>1E-4</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="W30">
-        <v>1E-4</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="X30">
-        <v>1E-4</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="Y30">
-        <v>4821.7512818906398</v>
+        <v>8750.8485401997004</v>
       </c>
       <c r="Z30">
-        <v>4833.2555808402403</v>
+        <v>8792.7755121936098</v>
       </c>
       <c r="AA30">
-        <v>4814</v>
+        <v>8726.4015734786008</v>
       </c>
       <c r="AB30" t="s">
-        <v>457</v>
+        <v>369</v>
       </c>
       <c r="AC30">
-        <v>0.998</v>
+        <v>0.997</v>
       </c>
       <c r="AD30" t="s">
-        <v>458</v>
+        <v>370</v>
       </c>
       <c r="AE30" t="s">
-        <v>458</v>
+        <v>371</v>
       </c>
       <c r="AF30" t="s">
-        <v>458</v>
+        <v>372</v>
       </c>
       <c r="AG30" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>372</v>
+      </c>
+      <c r="AH30" s="17">
+        <v>46149</v>
       </c>
       <c r="AI30">
-        <v>0.99601602263356903</v>
+        <v>0.99195071998648698</v>
       </c>
       <c r="AJ30">
-        <v>1</v>
+        <v>0.99949560269011894</v>
       </c>
     </row>
     <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>459</v>
+        <v>373</v>
       </c>
       <c r="B31" t="s">
-        <v>460</v>
+        <v>374</v>
       </c>
       <c r="C31" t="s">
-        <v>461</v>
+        <v>375</v>
       </c>
       <c r="D31" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>45927</v>
+        <v>375</v>
+      </c>
+      <c r="E31" s="17">
+        <v>45970</v>
+      </c>
+      <c r="F31" s="17">
+        <v>45976</v>
       </c>
       <c r="G31">
-        <v>65000</v>
+        <v>61183</v>
       </c>
       <c r="H31">
-        <v>6390</v>
+        <v>6736</v>
       </c>
       <c r="I31">
-        <v>9.8000000000000004E-2</v>
+        <v>0.11</v>
       </c>
       <c r="J31">
-        <v>9.8400000000000001E-2</v>
+        <v>0.1101</v>
       </c>
       <c r="K31">
-        <v>9.8400000000000001E-2</v>
+        <v>0.1101</v>
       </c>
       <c r="L31">
-        <v>9.8400000000000001E-2</v>
+        <v>0.1101</v>
       </c>
       <c r="M31">
-        <v>0.01</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="N31">
-        <v>1.01E-2</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="O31">
-        <v>1.01E-2</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="P31">
-        <v>1.01E-2</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="Q31">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="R31">
+        <v>2.8E-3</v>
+      </c>
+      <c r="S31">
+        <v>2.8E-3</v>
+      </c>
+      <c r="T31">
+        <v>2.8E-3</v>
+      </c>
+      <c r="U31">
         <v>1E-3</v>
       </c>
-      <c r="R31">
-[...10 lines deleted...]
-      </c>
       <c r="V31">
-        <v>4.0000000000000002E-4</v>
+        <v>1E-3</v>
       </c>
       <c r="W31">
-        <v>4.0000000000000002E-4</v>
+        <v>1E-3</v>
       </c>
       <c r="X31">
-        <v>4.0000000000000002E-4</v>
+        <v>1E-3</v>
       </c>
       <c r="Y31">
-        <v>6418.1569170318598</v>
+        <v>6749.8508285544303</v>
       </c>
       <c r="Z31">
-        <v>6440.8945270948698</v>
+        <v>6765.9554132285803</v>
       </c>
       <c r="AA31">
-        <v>6393</v>
+        <v>6739</v>
       </c>
       <c r="AB31" t="s">
-        <v>462</v>
+        <v>376</v>
       </c>
       <c r="AC31">
-        <v>0.996</v>
+        <v>0.998</v>
       </c>
       <c r="AD31" t="s">
-        <v>463</v>
+        <v>377</v>
       </c>
       <c r="AE31" t="s">
-        <v>463</v>
+        <v>377</v>
       </c>
       <c r="AF31" t="s">
-        <v>463</v>
+        <v>377</v>
       </c>
       <c r="AG31" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>377</v>
+      </c>
+      <c r="AH31" s="17">
+        <v>46149</v>
       </c>
       <c r="AI31">
-        <v>0.99256399450520505</v>
+        <v>0.99601602263356903</v>
       </c>
       <c r="AJ31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>464</v>
+        <v>378</v>
       </c>
       <c r="B32" t="s">
-        <v>465</v>
+        <v>379</v>
       </c>
       <c r="C32" t="s">
-        <v>466</v>
+        <v>380</v>
       </c>
       <c r="D32" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>45983</v>
+        <v>380</v>
+      </c>
+      <c r="E32" s="17">
+        <v>45879</v>
+      </c>
+      <c r="F32" s="17">
+        <v>45885</v>
       </c>
       <c r="G32">
-        <v>13166</v>
+        <v>66693</v>
       </c>
       <c r="H32">
-        <v>2225</v>
+        <v>5145</v>
       </c>
       <c r="I32">
-        <v>0.16900000000000001</v>
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="J32">
+        <v>7.7200000000000005E-2</v>
+      </c>
+      <c r="K32">
+        <v>7.7200000000000005E-2</v>
+      </c>
+      <c r="L32">
+        <v>7.7200000000000005E-2</v>
       </c>
       <c r="M32">
-        <v>8.0000000000000002E-3</v>
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="N32">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="O32">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="P32">
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="Q32">
+        <v>0</v>
+      </c>
+      <c r="R32">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="S32">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="T32">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="U32">
+        <v>0</v>
+      </c>
+      <c r="V32">
+        <v>0</v>
+      </c>
+      <c r="W32">
+        <v>0</v>
+      </c>
+      <c r="X32">
+        <v>0</v>
+      </c>
+      <c r="Y32">
+        <v>5154.1922214567903</v>
+      </c>
+      <c r="Z32">
+        <v>5168.1949675362503</v>
+      </c>
+      <c r="AA32">
+        <v>5150</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>381</v>
+      </c>
+      <c r="AC32">
+        <v>0.999</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>382</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>382</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>382</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>382</v>
+      </c>
+      <c r="AH32" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI32">
+        <v>0.99647943476386902</v>
+      </c>
+      <c r="AJ32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>383</v>
+      </c>
+      <c r="B33" t="s">
+        <v>384</v>
+      </c>
+      <c r="C33" t="s">
+        <v>385</v>
+      </c>
+      <c r="D33" t="s">
+        <v>385</v>
+      </c>
+      <c r="E33" s="17">
+        <v>46026</v>
+      </c>
+      <c r="F33" s="17">
+        <v>46032</v>
+      </c>
+      <c r="G33">
+        <v>69121</v>
+      </c>
+      <c r="H33">
+        <v>12581</v>
+      </c>
+      <c r="I33">
+        <v>0.182</v>
+      </c>
+      <c r="J33">
+        <v>0.1822</v>
+      </c>
+      <c r="K33">
+        <v>0.1822</v>
+      </c>
+      <c r="L33">
+        <v>0.1822</v>
+      </c>
+      <c r="M33">
+        <v>1.2E-2</v>
+      </c>
+      <c r="N33">
+        <v>1.15E-2</v>
+      </c>
+      <c r="O33">
+        <v>1.15E-2</v>
+      </c>
+      <c r="P33">
+        <v>1.15E-2</v>
+      </c>
+      <c r="Q33">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="R33">
+        <v>5.74E-2</v>
+      </c>
+      <c r="S33">
+        <v>5.74E-2</v>
+      </c>
+      <c r="T33">
+        <v>5.74E-2</v>
+      </c>
+      <c r="U33">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="V33">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="W33">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="X33">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="Y33">
+        <v>12632.126706713299</v>
+      </c>
+      <c r="Z33">
+        <v>12694.032914462899</v>
+      </c>
+      <c r="AA33">
+        <v>12595</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>386</v>
+      </c>
+      <c r="AC33">
+        <v>0.997</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>387</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>388</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>389</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>390</v>
+      </c>
+      <c r="AH33" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI33">
+        <v>0.99219846717506799</v>
+      </c>
+      <c r="AJ33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>391</v>
+      </c>
+      <c r="B34" t="s">
+        <v>392</v>
+      </c>
+      <c r="C34" t="s">
+        <v>393</v>
+      </c>
+      <c r="D34" t="s">
+        <v>393</v>
+      </c>
+      <c r="E34" s="17">
+        <v>46138</v>
+      </c>
+      <c r="F34" s="17">
+        <v>46144</v>
+      </c>
+      <c r="G34">
+        <v>63628</v>
+      </c>
+      <c r="H34">
+        <v>5361</v>
+      </c>
+      <c r="I34">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="J34">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="K34">
+        <v>0.105</v>
+      </c>
+      <c r="L34">
+        <v>9.2799999999999994E-2</v>
+      </c>
+      <c r="M34">
+        <v>1E-3</v>
+      </c>
+      <c r="N34">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O34">
+        <v>1.4E-3</v>
+      </c>
+      <c r="P34">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="Q34">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="U32">
-[...37 lines deleted...]
-      <c r="Q33">
+      <c r="R34">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="S34">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="T34">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="U34">
         <v>1E-3</v>
       </c>
-      <c r="U33">
-[...47 lines deleted...]
-    <row r="35" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="V34">
+        <v>1.4E-3</v>
+      </c>
+      <c r="W34">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="X34">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="Y34">
+        <v>6232.6659161614298</v>
+      </c>
+      <c r="Z34">
+        <v>6678.4831162990204</v>
+      </c>
+      <c r="AA34">
+        <v>5903.6380596181498</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>394</v>
+      </c>
+      <c r="AC34">
+        <v>0.86199999999999999</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>395</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>395</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>396</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>397</v>
+      </c>
+      <c r="AH34" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI34">
+        <v>0.80482347658889297</v>
+      </c>
+      <c r="AJ34">
+        <v>0.91045554380541804</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>473</v>
+        <v>398</v>
       </c>
       <c r="B35" t="s">
-        <v>474</v>
+        <v>399</v>
       </c>
       <c r="C35" t="s">
-        <v>475</v>
+        <v>400</v>
       </c>
       <c r="D35" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>45899</v>
+        <v>400</v>
+      </c>
+      <c r="E35" s="17">
+        <v>45942</v>
+      </c>
+      <c r="F35" s="17">
+        <v>45948</v>
       </c>
       <c r="G35">
-        <v>13664</v>
+        <v>61234</v>
       </c>
       <c r="H35">
-        <v>1938</v>
+        <v>5993</v>
       </c>
       <c r="I35">
-        <v>0.14199999999999999</v>
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="J35">
+        <v>9.7900000000000001E-2</v>
+      </c>
+      <c r="K35">
+        <v>9.7900000000000001E-2</v>
+      </c>
+      <c r="L35">
+        <v>9.7900000000000001E-2</v>
       </c>
       <c r="M35">
-        <v>1.2E-2</v>
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N35">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="O35">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="P35">
+        <v>4.4000000000000003E-3</v>
       </c>
       <c r="Q35">
         <v>1E-3</v>
       </c>
+      <c r="R35">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="S35">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="T35">
+        <v>8.9999999999999998E-4</v>
+      </c>
       <c r="U35">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:34" x14ac:dyDescent="0.25">
+        <v>1E-3</v>
+      </c>
+      <c r="V35">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="W35">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="X35">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="Y35">
+        <v>5999.5784851811204</v>
+      </c>
+      <c r="Z35">
+        <v>6026.7256634386304</v>
+      </c>
+      <c r="AA35">
+        <v>5993</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>401</v>
+      </c>
+      <c r="AC35">
+        <v>0.999</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>402</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>402</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>402</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>402</v>
+      </c>
+      <c r="AH35" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI35">
+        <v>0.99440398230780103</v>
+      </c>
+      <c r="AJ35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>476</v>
+        <v>403</v>
       </c>
       <c r="B36" t="s">
-        <v>477</v>
+        <v>404</v>
       </c>
       <c r="C36" t="s">
-        <v>478</v>
+        <v>405</v>
       </c>
       <c r="D36" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>45913</v>
+        <v>405</v>
+      </c>
+      <c r="E36" s="17">
+        <v>45949</v>
+      </c>
+      <c r="F36" s="17">
+        <v>45955</v>
       </c>
       <c r="G36">
-        <v>13755</v>
+        <v>64339</v>
       </c>
       <c r="H36">
-        <v>2074</v>
+        <v>6271</v>
       </c>
       <c r="I36">
-        <v>0.151</v>
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="J36">
+        <v>9.7500000000000003E-2</v>
+      </c>
+      <c r="K36">
+        <v>9.7500000000000003E-2</v>
+      </c>
+      <c r="L36">
+        <v>9.7500000000000003E-2</v>
       </c>
       <c r="M36">
-        <v>1.2999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N36">
+        <v>4.3E-3</v>
+      </c>
+      <c r="O36">
+        <v>4.3E-3</v>
+      </c>
+      <c r="P36">
+        <v>4.3E-3</v>
       </c>
       <c r="Q36">
         <v>1E-3</v>
       </c>
+      <c r="R36">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="S36">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="T36">
+        <v>8.9999999999999998E-4</v>
+      </c>
       <c r="U36">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:34" x14ac:dyDescent="0.25">
+        <v>1E-3</v>
+      </c>
+      <c r="V36">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="W36">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="X36">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="Y36">
+        <v>6285.5802985938399</v>
+      </c>
+      <c r="Z36">
+        <v>6314.9787964510597</v>
+      </c>
+      <c r="AA36">
+        <v>6276</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>406</v>
+      </c>
+      <c r="AC36">
+        <v>0.998</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>407</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>407</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>407</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>407</v>
+      </c>
+      <c r="AH36" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI36">
+        <v>0.99382756495192603</v>
+      </c>
+      <c r="AJ36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>479</v>
+        <v>408</v>
       </c>
       <c r="B37" t="s">
-        <v>480</v>
+        <v>409</v>
       </c>
       <c r="C37" t="s">
-        <v>481</v>
+        <v>410</v>
       </c>
       <c r="D37" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>45906</v>
+        <v>410</v>
+      </c>
+      <c r="E37" s="17">
+        <v>46110</v>
+      </c>
+      <c r="F37" s="17">
+        <v>46116</v>
       </c>
       <c r="G37">
-        <v>13760</v>
+        <v>63573</v>
       </c>
       <c r="H37">
-        <v>2085</v>
+        <v>8211</v>
       </c>
       <c r="I37">
-        <v>0.152</v>
+        <v>0.129</v>
+      </c>
+      <c r="J37">
+        <v>0.13059999999999999</v>
+      </c>
+      <c r="K37">
+        <v>0.13370000000000001</v>
+      </c>
+      <c r="L37">
+        <v>0.12970000000000001</v>
       </c>
       <c r="M37">
-        <v>1.4E-2</v>
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N37">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="O37">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="P37">
+        <v>3.0999999999999999E-3</v>
       </c>
       <c r="Q37">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="R37">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="S37">
+        <v>1.7899999999999999E-2</v>
+      </c>
+      <c r="T37">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="U37">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="V37">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="W37">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="X37">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="Y37">
+        <v>8299.6453663210905</v>
+      </c>
+      <c r="Z37">
+        <v>8497.9016696295694</v>
+      </c>
+      <c r="AA37">
+        <v>8247.1662789379607</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>411</v>
+      </c>
+      <c r="AC37">
+        <v>0.99</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>412</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>413</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>414</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>414</v>
+      </c>
+      <c r="AH37" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI37">
+        <v>0.966944584610401</v>
+      </c>
+      <c r="AJ37">
+        <v>0.99634222496337999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>415</v>
+      </c>
+      <c r="B38" t="s">
+        <v>416</v>
+      </c>
+      <c r="C38" t="s">
+        <v>417</v>
+      </c>
+      <c r="D38" t="s">
+        <v>417</v>
+      </c>
+      <c r="E38" s="17">
+        <v>45963</v>
+      </c>
+      <c r="F38" s="17">
+        <v>45969</v>
+      </c>
+      <c r="G38">
+        <v>61489</v>
+      </c>
+      <c r="H38">
+        <v>6580</v>
+      </c>
+      <c r="I38">
+        <v>0.107</v>
+      </c>
+      <c r="J38">
+        <v>0.107</v>
+      </c>
+      <c r="K38">
+        <v>0.107</v>
+      </c>
+      <c r="L38">
+        <v>0.107</v>
+      </c>
+      <c r="M38">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N38">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="O38">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="P38">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="Q38">
+        <v>2E-3</v>
+      </c>
+      <c r="R38">
+        <v>1.8E-3</v>
+      </c>
+      <c r="S38">
+        <v>1.8E-3</v>
+      </c>
+      <c r="T38">
+        <v>1.8E-3</v>
+      </c>
+      <c r="U38">
         <v>1E-3</v>
       </c>
-      <c r="U37">
-[...37 lines deleted...]
-      <c r="Q38">
+      <c r="V38">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="W38">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="X38">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="Y38">
+        <v>6593.5352380952399</v>
+      </c>
+      <c r="Z38">
+        <v>6620.8222403538703</v>
+      </c>
+      <c r="AA38">
+        <v>6581</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>418</v>
+      </c>
+      <c r="AC38">
+        <v>0.998</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>419</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>419</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>419</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>419</v>
+      </c>
+      <c r="AH38" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI38">
+        <v>0.99398530289619402</v>
+      </c>
+      <c r="AJ38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>420</v>
+      </c>
+      <c r="B39" t="s">
+        <v>421</v>
+      </c>
+      <c r="C39" t="s">
+        <v>422</v>
+      </c>
+      <c r="D39" t="s">
+        <v>422</v>
+      </c>
+      <c r="E39" s="17">
+        <v>45837</v>
+      </c>
+      <c r="F39" s="17">
+        <v>45843</v>
+      </c>
+      <c r="G39">
+        <v>64820</v>
+      </c>
+      <c r="H39">
+        <v>5350</v>
+      </c>
+      <c r="I39">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="J39">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="K39">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="L39">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="M39">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N39">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="O39">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="P39">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="Q39">
         <v>1E-3</v>
       </c>
-      <c r="U38">
-[...38 lines deleted...]
-        <v>0</v>
+      <c r="R39">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="S39">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="T39">
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="U39">
         <v>0</v>
       </c>
-      <c r="AH39" s="16">
-[...3 lines deleted...]
-    <row r="40" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="V39">
+        <v>1E-4</v>
+      </c>
+      <c r="W39">
+        <v>1E-4</v>
+      </c>
+      <c r="X39">
+        <v>1E-4</v>
+      </c>
+      <c r="Y39">
+        <v>5357.0463276836199</v>
+      </c>
+      <c r="Z39">
+        <v>5366.9988559005596</v>
+      </c>
+      <c r="AA39">
+        <v>5351</v>
+      </c>
+      <c r="AC39">
+        <v>0.999</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>423</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>423</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>423</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>423</v>
+      </c>
+      <c r="AH39" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI39">
+        <v>0.99701903124444202</v>
+      </c>
+      <c r="AJ39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>488</v>
+        <v>424</v>
       </c>
       <c r="B40" t="s">
-        <v>489</v>
+        <v>425</v>
       </c>
       <c r="C40" t="s">
-        <v>490</v>
+        <v>426</v>
       </c>
       <c r="D40" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>46025</v>
+        <v>426</v>
+      </c>
+      <c r="E40" s="17">
+        <v>46068</v>
+      </c>
+      <c r="F40" s="17">
+        <v>46074</v>
       </c>
       <c r="G40">
-        <v>14246</v>
+        <v>60820</v>
       </c>
       <c r="H40">
-        <v>4325</v>
+        <v>8244</v>
       </c>
       <c r="I40">
-        <v>0.30399999999999999</v>
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="J40">
+        <v>0.13569999999999999</v>
+      </c>
+      <c r="K40">
+        <v>0.13569999999999999</v>
+      </c>
+      <c r="L40">
+        <v>0.13569999999999999</v>
       </c>
       <c r="M40">
-        <v>2.3E-2</v>
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N40">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="O40">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="P40">
+        <v>6.7999999999999996E-3</v>
       </c>
       <c r="Q40">
-        <v>0.109</v>
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="R40">
+        <v>1.84E-2</v>
+      </c>
+      <c r="S40">
+        <v>1.84E-2</v>
+      </c>
+      <c r="T40">
+        <v>1.84E-2</v>
       </c>
       <c r="U40">
-        <v>8.0000000000000002E-3</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:34" x14ac:dyDescent="0.25">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="V40">
+        <v>1.11E-2</v>
+      </c>
+      <c r="W40">
+        <v>1.11E-2</v>
+      </c>
+      <c r="X40">
+        <v>1.11E-2</v>
+      </c>
+      <c r="Y40">
+        <v>8285.2863211817803</v>
+      </c>
+      <c r="Z40">
+        <v>8461.3296187843698</v>
+      </c>
+      <c r="AA40">
+        <v>8255.9328612948902</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>427</v>
+      </c>
+      <c r="AC40">
+        <v>0.996</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>428</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>429</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>430</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>431</v>
+      </c>
+      <c r="AH40" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI40">
+        <v>0.975142249710089</v>
+      </c>
+      <c r="AJ40">
+        <v>0.99940250709668199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>491</v>
+        <v>432</v>
       </c>
       <c r="B41" t="s">
-        <v>492</v>
+        <v>433</v>
       </c>
       <c r="C41" t="s">
-        <v>493</v>
+        <v>434</v>
       </c>
       <c r="D41" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>45850</v>
+        <v>434</v>
+      </c>
+      <c r="E41" s="17">
+        <v>45872</v>
+      </c>
+      <c r="F41" s="17">
+        <v>45878</v>
       </c>
       <c r="G41">
-        <v>14307</v>
+        <v>65377</v>
       </c>
       <c r="H41">
-        <v>2106</v>
+        <v>4814</v>
       </c>
       <c r="I41">
-        <v>0.14699999999999999</v>
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="J41">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="K41">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="L41">
+        <v>7.3700000000000002E-2</v>
       </c>
       <c r="M41">
-        <v>6.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N41">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="O41">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="P41">
+        <v>7.4000000000000003E-3</v>
       </c>
       <c r="Q41">
-        <v>1E-3</v>
+        <v>0</v>
+      </c>
+      <c r="R41">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="S41">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="T41">
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="U41">
         <v>0</v>
       </c>
-      <c r="AH41" s="16">
-[...3 lines deleted...]
-    <row r="42" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="V41">
+        <v>1E-4</v>
+      </c>
+      <c r="W41">
+        <v>1E-4</v>
+      </c>
+      <c r="X41">
+        <v>1E-4</v>
+      </c>
+      <c r="Y41">
+        <v>4822.9516957862297</v>
+      </c>
+      <c r="Z41">
+        <v>4840.3896285435803</v>
+      </c>
+      <c r="AA41">
+        <v>4818</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>435</v>
+      </c>
+      <c r="AC41">
+        <v>0.999</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>436</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>436</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>436</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>436</v>
+      </c>
+      <c r="AH41" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI41">
+        <v>0.99537441605701504</v>
+      </c>
+      <c r="AJ41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>494</v>
+        <v>437</v>
       </c>
       <c r="B42" t="s">
-        <v>495</v>
+        <v>438</v>
       </c>
       <c r="C42" t="s">
-        <v>496</v>
+        <v>439</v>
       </c>
       <c r="D42" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>45892</v>
+        <v>439</v>
+      </c>
+      <c r="E42" s="17">
+        <v>46117</v>
+      </c>
+      <c r="F42" s="17">
+        <v>46123</v>
       </c>
       <c r="G42">
-        <v>14021</v>
+        <v>64153</v>
       </c>
       <c r="H42">
-        <v>1908</v>
+        <v>7736</v>
       </c>
       <c r="I42">
-        <v>0.13600000000000001</v>
+        <v>0.121</v>
+      </c>
+      <c r="J42">
+        <v>0.1227</v>
+      </c>
+      <c r="K42">
+        <v>0.12690000000000001</v>
+      </c>
+      <c r="L42">
+        <v>0.1215</v>
       </c>
       <c r="M42">
-        <v>1.0999999999999999E-2</v>
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N42">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O42">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="P42">
+        <v>2.5999999999999999E-3</v>
       </c>
       <c r="Q42">
+        <v>1.4E-2</v>
+      </c>
+      <c r="R42">
+        <v>1.43E-2</v>
+      </c>
+      <c r="S42">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="T42">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="U42">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="V42">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="W42">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="X42">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="Y42">
+        <v>7872.1099018731202</v>
+      </c>
+      <c r="Z42">
+        <v>8142.65494189116</v>
+      </c>
+      <c r="AA42">
+        <v>7796.0135476126798</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>440</v>
+      </c>
+      <c r="AC42">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>441</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>442</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>443</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>443</v>
+      </c>
+      <c r="AH42" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI42">
+        <v>0.95030429942335504</v>
+      </c>
+      <c r="AJ42">
+        <v>0.99255856249371899</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>444</v>
+      </c>
+      <c r="B43" t="s">
+        <v>445</v>
+      </c>
+      <c r="C43" t="s">
+        <v>446</v>
+      </c>
+      <c r="D43" t="s">
+        <v>446</v>
+      </c>
+      <c r="E43" s="17">
+        <v>46082</v>
+      </c>
+      <c r="F43" s="17">
+        <v>46088</v>
+      </c>
+      <c r="G43">
+        <v>60643</v>
+      </c>
+      <c r="H43">
+        <v>6882</v>
+      </c>
+      <c r="I43">
+        <v>0.113</v>
+      </c>
+      <c r="J43">
+        <v>0.11409999999999999</v>
+      </c>
+      <c r="K43">
+        <v>0.1166</v>
+      </c>
+      <c r="L43">
+        <v>0.1137</v>
+      </c>
+      <c r="M43">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N43">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="O43">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="P43">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="Q43">
+        <v>1.2E-2</v>
+      </c>
+      <c r="R43">
+        <v>1.24E-2</v>
+      </c>
+      <c r="S43">
+        <v>1.24E-2</v>
+      </c>
+      <c r="T43">
+        <v>1.24E-2</v>
+      </c>
+      <c r="U43">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="V43">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="W43">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="X43">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="Y43">
+        <v>6918.5689189189197</v>
+      </c>
+      <c r="Z43">
+        <v>7070.1050118448402</v>
+      </c>
+      <c r="AA43">
+        <v>6894.3199641543097</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>447</v>
+      </c>
+      <c r="AC43">
+        <v>0.995</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>448</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>448</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>449</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>449</v>
+      </c>
+      <c r="AH43" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI43">
+        <v>0.97396007392586004</v>
+      </c>
+      <c r="AJ43">
+        <v>0.99879321467562099</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>450</v>
+      </c>
+      <c r="B44" t="s">
+        <v>451</v>
+      </c>
+      <c r="C44" t="s">
+        <v>452</v>
+      </c>
+      <c r="D44" t="s">
+        <v>452</v>
+      </c>
+      <c r="E44" s="17">
+        <v>45921</v>
+      </c>
+      <c r="F44" s="17">
+        <v>45927</v>
+      </c>
+      <c r="G44">
+        <v>65021</v>
+      </c>
+      <c r="H44">
+        <v>6395</v>
+      </c>
+      <c r="I44">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="J44">
+        <v>9.8400000000000001E-2</v>
+      </c>
+      <c r="K44">
+        <v>9.8400000000000001E-2</v>
+      </c>
+      <c r="L44">
+        <v>9.8400000000000001E-2</v>
+      </c>
+      <c r="M44">
+        <v>0.01</v>
+      </c>
+      <c r="N44">
+        <v>1.01E-2</v>
+      </c>
+      <c r="O44">
+        <v>1.01E-2</v>
+      </c>
+      <c r="P44">
+        <v>1.01E-2</v>
+      </c>
+      <c r="Q44">
         <v>1E-3</v>
       </c>
-      <c r="U42">
+      <c r="R44">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="S44">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="T44">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="U44">
         <v>0</v>
       </c>
-      <c r="AH42" s="16">
-[...85 lines deleted...]
-    <row r="45" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="V44">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="W44">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="X44">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="Y44">
+        <v>6411.8949178943103</v>
+      </c>
+      <c r="Z44">
+        <v>6430.06099934341</v>
+      </c>
+      <c r="AA44">
+        <v>6398</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>453</v>
+      </c>
+      <c r="AC44">
+        <v>0.998</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>454</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>454</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>454</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>454</v>
+      </c>
+      <c r="AH44" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI44">
+        <v>0.99501388877233299</v>
+      </c>
+      <c r="AJ44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>503</v>
+        <v>455</v>
       </c>
       <c r="B45" t="s">
-        <v>504</v>
+        <v>456</v>
       </c>
       <c r="C45" t="s">
-        <v>505</v>
+        <v>457</v>
       </c>
       <c r="D45" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>46011</v>
+        <v>457</v>
+      </c>
+      <c r="E45" s="17">
+        <v>46103</v>
+      </c>
+      <c r="F45" s="17">
+        <v>46109</v>
       </c>
       <c r="G45">
-        <v>14052</v>
+        <v>64567</v>
       </c>
       <c r="H45">
-        <v>3185</v>
+        <v>8250</v>
       </c>
       <c r="I45">
-        <v>0.22700000000000001</v>
+        <v>0.128</v>
+      </c>
+      <c r="J45">
+        <v>0.129</v>
+      </c>
+      <c r="K45">
+        <v>0.13189999999999999</v>
+      </c>
+      <c r="L45">
+        <v>0.1283</v>
       </c>
       <c r="M45">
-        <v>1.4999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N45">
+        <v>4.3E-3</v>
+      </c>
+      <c r="O45">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="P45">
+        <v>4.3E-3</v>
       </c>
       <c r="Q45">
-        <v>5.2999999999999999E-2</v>
+        <v>1.9E-2</v>
+      </c>
+      <c r="R45">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="S45">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="T45">
+        <v>1.8800000000000001E-2</v>
       </c>
       <c r="U45">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="AH45" s="16">
-[...3 lines deleted...]
-    <row r="46" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="V45">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="W45">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="X45">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="Y45">
+        <v>8329.8225379156102</v>
+      </c>
+      <c r="Z45">
+        <v>8513.86316763791</v>
+      </c>
+      <c r="AA45">
+        <v>8283.7282001130006</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>458</v>
+      </c>
+      <c r="AC45">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>459</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>460</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>461</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>461</v>
+      </c>
+      <c r="AH45" s="17">
+        <v>46149</v>
+      </c>
+      <c r="AI45">
+        <v>0.97041728734902999</v>
+      </c>
+      <c r="AJ45">
+        <v>0.99737700228832904</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>506</v>
+        <v>462</v>
       </c>
       <c r="B46" t="s">
-        <v>507</v>
+        <v>463</v>
       </c>
       <c r="C46" t="s">
-        <v>508</v>
+        <v>464</v>
       </c>
       <c r="D46" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>45934</v>
+        <v>464</v>
+      </c>
+      <c r="E46" s="17">
+        <v>46089</v>
+      </c>
+      <c r="F46" s="17">
+        <v>46095</v>
       </c>
       <c r="G46">
-        <v>13823</v>
+        <v>14071</v>
       </c>
       <c r="H46">
-        <v>2107</v>
+        <v>2671</v>
       </c>
       <c r="I46">
-        <v>0.152</v>
+        <v>0.19</v>
       </c>
       <c r="M46">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="Q46">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="U46">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="AH46" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>465</v>
+      </c>
+      <c r="B47" t="s">
+        <v>466</v>
+      </c>
+      <c r="C47" t="s">
+        <v>467</v>
+      </c>
+      <c r="D47" t="s">
+        <v>467</v>
+      </c>
+      <c r="E47" s="17">
+        <v>46054</v>
+      </c>
+      <c r="F47" s="17">
+        <v>46060</v>
+      </c>
+      <c r="G47">
+        <v>13451</v>
+      </c>
+      <c r="H47">
+        <v>2634</v>
+      </c>
+      <c r="I47">
+        <v>0.19600000000000001</v>
+      </c>
+      <c r="M47">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="Q46">
-[...39 lines deleted...]
-      </c>
       <c r="Q47">
-        <v>1E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="U47">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:34" x14ac:dyDescent="0.25">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AH47" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>512</v>
+        <v>468</v>
       </c>
       <c r="B48" t="s">
-        <v>513</v>
+        <v>469</v>
       </c>
       <c r="C48" t="s">
-        <v>514</v>
+        <v>470</v>
       </c>
       <c r="D48" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>45857</v>
+        <v>470</v>
+      </c>
+      <c r="E48" s="17">
+        <v>45977</v>
+      </c>
+      <c r="F48" s="17">
+        <v>45983</v>
       </c>
       <c r="G48">
-        <v>14400</v>
+        <v>13174</v>
       </c>
       <c r="H48">
-        <v>2052</v>
+        <v>2234</v>
       </c>
       <c r="I48">
-        <v>0.14299999999999999</v>
+        <v>0.17</v>
       </c>
       <c r="M48">
-        <v>6.0000000000000001E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="Q48">
-        <v>1E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="U48">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>2E-3</v>
+      </c>
+      <c r="AH48" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="49" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>515</v>
+        <v>471</v>
       </c>
       <c r="B49" t="s">
-        <v>516</v>
+        <v>472</v>
       </c>
       <c r="C49" t="s">
-        <v>517</v>
+        <v>473</v>
       </c>
       <c r="D49" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>45997</v>
+        <v>473</v>
+      </c>
+      <c r="E49" s="17">
+        <v>45914</v>
+      </c>
+      <c r="F49" s="17">
+        <v>45920</v>
       </c>
       <c r="G49">
-        <v>13608</v>
+        <v>13993</v>
       </c>
       <c r="H49">
-        <v>2589</v>
+        <v>2274</v>
       </c>
       <c r="I49">
-        <v>0.19</v>
+        <v>0.16300000000000001</v>
       </c>
       <c r="M49">
-        <v>1.0999999999999999E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="Q49">
-        <v>1.4E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="U49">
-        <v>2E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="AH49" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="50" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>518</v>
+        <v>474</v>
       </c>
       <c r="B50" t="s">
-        <v>519</v>
+        <v>475</v>
       </c>
       <c r="C50" t="s">
-        <v>520</v>
+        <v>476</v>
       </c>
       <c r="D50" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>46004</v>
+        <v>476</v>
+      </c>
+      <c r="E50" s="17">
+        <v>46012</v>
+      </c>
+      <c r="F50" s="17">
+        <v>46018</v>
       </c>
       <c r="G50">
-        <v>13646</v>
+        <v>13318</v>
       </c>
       <c r="H50">
-        <v>2757</v>
+        <v>3764</v>
       </c>
       <c r="I50">
-        <v>0.20200000000000001</v>
+        <v>0.28299999999999997</v>
       </c>
       <c r="M50">
-        <v>1.0999999999999999E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="Q50">
-        <v>2.1999999999999999E-2</v>
+        <v>0.1</v>
       </c>
       <c r="U50">
-        <v>3.0000000000000001E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AH50" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="51" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>521</v>
+        <v>477</v>
       </c>
       <c r="B51" t="s">
-        <v>522</v>
+        <v>478</v>
       </c>
       <c r="C51" t="s">
-        <v>523</v>
+        <v>479</v>
       </c>
       <c r="D51" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>45990</v>
+        <v>479</v>
+      </c>
+      <c r="E51" s="17">
+        <v>45893</v>
+      </c>
+      <c r="F51" s="17">
+        <v>45899</v>
       </c>
       <c r="G51">
-        <v>12502</v>
+        <v>13669</v>
       </c>
       <c r="H51">
-        <v>2372</v>
+        <v>1938</v>
       </c>
       <c r="I51">
-        <v>0.19</v>
+        <v>0.14199999999999999</v>
       </c>
       <c r="M51">
-        <v>0.01</v>
+        <v>1.2E-2</v>
       </c>
       <c r="Q51">
-        <v>8.9999999999999993E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U51">
-        <v>3.0000000000000001E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="AH51" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="52" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>524</v>
+        <v>480</v>
       </c>
       <c r="B52" t="s">
-        <v>525</v>
+        <v>481</v>
       </c>
       <c r="C52" t="s">
-        <v>526</v>
+        <v>482</v>
       </c>
       <c r="D52" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>46046</v>
+        <v>482</v>
+      </c>
+      <c r="E52" s="17">
+        <v>46075</v>
+      </c>
+      <c r="F52" s="17">
+        <v>46081</v>
       </c>
       <c r="G52">
-        <v>13098</v>
+        <v>13196</v>
       </c>
       <c r="H52">
-        <v>2342</v>
+        <v>2661</v>
       </c>
       <c r="I52">
-        <v>0.17899999999999999</v>
+        <v>0.20200000000000001</v>
       </c>
       <c r="M52">
+        <v>0.01</v>
+      </c>
+      <c r="Q52">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="U52">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="Q52">
-[...6 lines deleted...]
-        <v>46051</v>
+      <c r="AH52" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="53" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>527</v>
+        <v>483</v>
       </c>
       <c r="B53" t="s">
-        <v>528</v>
+        <v>484</v>
       </c>
       <c r="C53" t="s">
-        <v>529</v>
+        <v>485</v>
       </c>
       <c r="D53" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>45976</v>
+        <v>485</v>
+      </c>
+      <c r="E53" s="17">
+        <v>45907</v>
+      </c>
+      <c r="F53" s="17">
+        <v>45913</v>
       </c>
       <c r="G53">
-        <v>13323</v>
+        <v>13759</v>
       </c>
       <c r="H53">
-        <v>2303</v>
+        <v>2076</v>
       </c>
       <c r="I53">
-        <v>0.17299999999999999</v>
+        <v>0.151</v>
       </c>
       <c r="M53">
-        <v>6.0000000000000001E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="Q53">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U53">
-        <v>1E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="AH53" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="54" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>530</v>
+        <v>486</v>
       </c>
       <c r="B54" t="s">
-        <v>531</v>
+        <v>487</v>
       </c>
       <c r="C54" t="s">
-        <v>532</v>
+        <v>488</v>
       </c>
       <c r="D54" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>45885</v>
+        <v>488</v>
+      </c>
+      <c r="E54" s="17">
+        <v>45900</v>
+      </c>
+      <c r="F54" s="17">
+        <v>45906</v>
       </c>
       <c r="G54">
-        <v>14161</v>
+        <v>13761</v>
       </c>
       <c r="H54">
-        <v>2044</v>
+        <v>2088</v>
       </c>
       <c r="I54">
-        <v>0.14399999999999999</v>
+        <v>0.152</v>
       </c>
       <c r="M54">
-        <v>1.0999999999999999E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="Q54">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="U54">
         <v>0</v>
       </c>
-      <c r="AH54" s="16">
-        <v>46051</v>
+      <c r="AH54" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="55" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>533</v>
+        <v>489</v>
       </c>
       <c r="B55" t="s">
-        <v>534</v>
+        <v>490</v>
       </c>
       <c r="C55" t="s">
-        <v>535</v>
+        <v>491</v>
       </c>
       <c r="D55" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>46032</v>
+        <v>491</v>
+      </c>
+      <c r="E55" s="17">
+        <v>46096</v>
+      </c>
+      <c r="F55" s="17">
+        <v>46102</v>
       </c>
       <c r="G55">
-        <v>14447</v>
+        <v>13637</v>
       </c>
       <c r="H55">
-        <v>3601</v>
+        <v>2430</v>
       </c>
       <c r="I55">
-        <v>0.249</v>
+        <v>0.17799999999999999</v>
       </c>
       <c r="M55">
-        <v>1.7999999999999999E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q55">
-        <v>7.0999999999999994E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="U55">
-        <v>8.0000000000000002E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AH55" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="56" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>536</v>
+        <v>492</v>
       </c>
       <c r="B56" t="s">
-        <v>537</v>
+        <v>493</v>
       </c>
       <c r="C56" t="s">
-        <v>538</v>
+        <v>494</v>
       </c>
       <c r="D56" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>45948</v>
+        <v>494</v>
+      </c>
+      <c r="E56" s="17">
+        <v>45865</v>
+      </c>
+      <c r="F56" s="17">
+        <v>45871</v>
       </c>
       <c r="G56">
-        <v>13564</v>
+        <v>13903</v>
       </c>
       <c r="H56">
-        <v>2240</v>
+        <v>1848</v>
       </c>
       <c r="I56">
-        <v>0.16500000000000001</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="M56">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="Q56">
         <v>1E-3</v>
       </c>
       <c r="U56">
-        <v>1E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="AH56" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="57" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>539</v>
+        <v>495</v>
       </c>
       <c r="B57" t="s">
-        <v>540</v>
+        <v>496</v>
       </c>
       <c r="C57" t="s">
-        <v>541</v>
+        <v>497</v>
       </c>
       <c r="D57" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>45955</v>
+        <v>497</v>
+      </c>
+      <c r="E57" s="17">
+        <v>45935</v>
+      </c>
+      <c r="F57" s="17">
+        <v>45941</v>
       </c>
       <c r="G57">
-        <v>13876</v>
+        <v>13774</v>
       </c>
       <c r="H57">
-        <v>2243</v>
+        <v>2150</v>
       </c>
       <c r="I57">
-        <v>0.16200000000000001</v>
+        <v>0.156</v>
       </c>
       <c r="M57">
-        <v>7.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="Q57">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="U57">
-        <v>1E-3</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="AH57" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="58" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>542</v>
+        <v>498</v>
       </c>
       <c r="B58" t="s">
-        <v>543</v>
+        <v>499</v>
       </c>
       <c r="C58" t="s">
-        <v>544</v>
+        <v>500</v>
       </c>
       <c r="D58" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>45969</v>
+        <v>500</v>
+      </c>
+      <c r="E58" s="17">
+        <v>46019</v>
+      </c>
+      <c r="F58" s="17">
+        <v>46025</v>
       </c>
       <c r="G58">
-        <v>13286</v>
+        <v>14264</v>
       </c>
       <c r="H58">
-        <v>2264</v>
+        <v>4376</v>
       </c>
       <c r="I58">
-        <v>0.17</v>
+        <v>0.307</v>
       </c>
       <c r="M58">
+        <v>2.3E-2</v>
+      </c>
+      <c r="Q58">
+        <v>0.11</v>
+      </c>
+      <c r="U58">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="Q58">
-[...6 lines deleted...]
-        <v>46051</v>
+      <c r="AH58" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="59" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>545</v>
+        <v>501</v>
       </c>
       <c r="B59" t="s">
-        <v>546</v>
+        <v>502</v>
       </c>
       <c r="C59" t="s">
-        <v>547</v>
+        <v>503</v>
       </c>
       <c r="D59" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>45843</v>
+        <v>503</v>
+      </c>
+      <c r="E59" s="17">
+        <v>46061</v>
+      </c>
+      <c r="F59" s="17">
+        <v>46067</v>
       </c>
       <c r="G59">
-        <v>13858</v>
+        <v>13602</v>
       </c>
       <c r="H59">
-        <v>2101</v>
+        <v>2744</v>
       </c>
       <c r="I59">
-        <v>0.152</v>
+        <v>0.20200000000000001</v>
       </c>
       <c r="M59">
-        <v>5.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="Q59">
-        <v>1E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="U59">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="AH59" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="60" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>548</v>
+        <v>504</v>
       </c>
       <c r="B60" t="s">
-        <v>549</v>
+        <v>505</v>
       </c>
       <c r="C60" t="s">
-        <v>550</v>
+        <v>506</v>
       </c>
       <c r="D60" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>45878</v>
+        <v>506</v>
+      </c>
+      <c r="E60" s="17">
+        <v>45844</v>
+      </c>
+      <c r="F60" s="17">
+        <v>45850</v>
       </c>
       <c r="G60">
-        <v>14160</v>
+        <v>14309</v>
       </c>
       <c r="H60">
-        <v>1901</v>
+        <v>2108</v>
       </c>
       <c r="I60">
-        <v>0.13400000000000001</v>
+        <v>0.14699999999999999</v>
       </c>
       <c r="M60">
-        <v>8.9999999999999993E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q60">
         <v>1E-3</v>
       </c>
       <c r="U60">
         <v>0</v>
       </c>
-      <c r="AH60" s="16">
-        <v>46051</v>
+      <c r="AH60" s="17">
+        <v>46149</v>
       </c>
     </row>
     <row r="61" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>507</v>
+      </c>
+      <c r="B61" t="s">
+        <v>508</v>
+      </c>
+      <c r="C61" t="s">
+        <v>509</v>
+      </c>
+      <c r="D61" t="s">
+        <v>509</v>
+      </c>
+      <c r="E61" s="17">
+        <v>46124</v>
+      </c>
+      <c r="F61" s="17">
+        <v>46130</v>
+      </c>
+      <c r="G61">
+        <v>14065</v>
+      </c>
+      <c r="H61">
+        <v>2486</v>
+      </c>
+      <c r="I61">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="M61">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="Q61">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="U61">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AH61" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>510</v>
+      </c>
+      <c r="B62" t="s">
+        <v>511</v>
+      </c>
+      <c r="C62" t="s">
+        <v>512</v>
+      </c>
+      <c r="D62" t="s">
+        <v>512</v>
+      </c>
+      <c r="E62" s="17">
+        <v>45886</v>
+      </c>
+      <c r="F62" s="17">
+        <v>45892</v>
+      </c>
+      <c r="G62">
+        <v>14022</v>
+      </c>
+      <c r="H62">
+        <v>1906</v>
+      </c>
+      <c r="I62">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="M62">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q62">
+        <v>1E-3</v>
+      </c>
+      <c r="U62">
+        <v>0</v>
+      </c>
+      <c r="AH62" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>513</v>
+      </c>
+      <c r="B63" t="s">
+        <v>514</v>
+      </c>
+      <c r="C63" t="s">
+        <v>515</v>
+      </c>
+      <c r="D63" t="s">
+        <v>515</v>
+      </c>
+      <c r="E63" s="17">
+        <v>45956</v>
+      </c>
+      <c r="F63" s="17">
+        <v>45962</v>
+      </c>
+      <c r="G63">
+        <v>13485</v>
+      </c>
+      <c r="H63">
+        <v>2170</v>
+      </c>
+      <c r="I63">
+        <v>0.161</v>
+      </c>
+      <c r="M63">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q63">
+        <v>2E-3</v>
+      </c>
+      <c r="U63">
+        <v>1E-3</v>
+      </c>
+      <c r="AH63" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>516</v>
+      </c>
+      <c r="B64" t="s">
+        <v>517</v>
+      </c>
+      <c r="C64" t="s">
+        <v>518</v>
+      </c>
+      <c r="D64" t="s">
+        <v>518</v>
+      </c>
+      <c r="E64" s="17">
+        <v>46033</v>
+      </c>
+      <c r="F64" s="17">
+        <v>46039</v>
+      </c>
+      <c r="G64">
+        <v>13966</v>
+      </c>
+      <c r="H64">
+        <v>3277</v>
+      </c>
+      <c r="I64">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="M64">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="Q64">
+        <v>4.7E-2</v>
+      </c>
+      <c r="U64">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AH64" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>519</v>
+      </c>
+      <c r="B65" t="s">
+        <v>520</v>
+      </c>
+      <c r="C65" t="s">
+        <v>521</v>
+      </c>
+      <c r="D65" t="s">
+        <v>521</v>
+      </c>
+      <c r="E65" s="17">
+        <v>46005</v>
+      </c>
+      <c r="F65" s="17">
+        <v>46011</v>
+      </c>
+      <c r="G65">
+        <v>14068</v>
+      </c>
+      <c r="H65">
+        <v>3221</v>
+      </c>
+      <c r="I65">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="M65">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="Q65">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="U65">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AH65" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="66" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>522</v>
+      </c>
+      <c r="B66" t="s">
+        <v>523</v>
+      </c>
+      <c r="C66" t="s">
+        <v>524</v>
+      </c>
+      <c r="D66" t="s">
+        <v>524</v>
+      </c>
+      <c r="E66" s="17">
+        <v>45928</v>
+      </c>
+      <c r="F66" s="17">
+        <v>45934</v>
+      </c>
+      <c r="G66">
+        <v>13827</v>
+      </c>
+      <c r="H66">
+        <v>2111</v>
+      </c>
+      <c r="I66">
+        <v>0.153</v>
+      </c>
+      <c r="M66">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q66">
+        <v>1E-3</v>
+      </c>
+      <c r="U66">
+        <v>0</v>
+      </c>
+      <c r="AH66" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>525</v>
+      </c>
+      <c r="B67" t="s">
+        <v>526</v>
+      </c>
+      <c r="C67" t="s">
+        <v>527</v>
+      </c>
+      <c r="D67" t="s">
+        <v>527</v>
+      </c>
+      <c r="E67" s="17">
+        <v>45858</v>
+      </c>
+      <c r="F67" s="17">
+        <v>45864</v>
+      </c>
+      <c r="G67">
+        <v>14094</v>
+      </c>
+      <c r="H67">
+        <v>1987</v>
+      </c>
+      <c r="I67">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="M67">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="Q67">
+        <v>1E-3</v>
+      </c>
+      <c r="U67">
+        <v>0</v>
+      </c>
+      <c r="AH67" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>528</v>
+      </c>
+      <c r="B68" t="s">
+        <v>529</v>
+      </c>
+      <c r="C68" t="s">
+        <v>530</v>
+      </c>
+      <c r="D68" t="s">
+        <v>530</v>
+      </c>
+      <c r="E68" s="17">
+        <v>45851</v>
+      </c>
+      <c r="F68" s="17">
+        <v>45857</v>
+      </c>
+      <c r="G68">
+        <v>14402</v>
+      </c>
+      <c r="H68">
+        <v>2054</v>
+      </c>
+      <c r="I68">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="M68">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="Q68">
+        <v>1E-3</v>
+      </c>
+      <c r="U68">
+        <v>0</v>
+      </c>
+      <c r="AH68" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>531</v>
+      </c>
+      <c r="B69" t="s">
+        <v>532</v>
+      </c>
+      <c r="C69" t="s">
+        <v>533</v>
+      </c>
+      <c r="D69" t="s">
+        <v>533</v>
+      </c>
+      <c r="E69" s="17">
+        <v>46131</v>
+      </c>
+      <c r="F69" s="17">
+        <v>46137</v>
+      </c>
+      <c r="G69">
+        <v>13253</v>
+      </c>
+      <c r="H69">
+        <v>2122</v>
+      </c>
+      <c r="I69">
+        <v>0.16</v>
+      </c>
+      <c r="M69">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="Q69">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="U69">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AH69" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>534</v>
+      </c>
+      <c r="B70" t="s">
+        <v>535</v>
+      </c>
+      <c r="C70" t="s">
+        <v>536</v>
+      </c>
+      <c r="D70" t="s">
+        <v>536</v>
+      </c>
+      <c r="E70" s="17">
+        <v>46047</v>
+      </c>
+      <c r="F70" s="17">
+        <v>46053</v>
+      </c>
+      <c r="G70">
+        <v>12864</v>
+      </c>
+      <c r="H70">
+        <v>2677</v>
+      </c>
+      <c r="I70">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="M70">
+        <v>1.4E-2</v>
+      </c>
+      <c r="Q70">
+        <v>1.9E-2</v>
+      </c>
+      <c r="U70">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AH70" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>537</v>
+      </c>
+      <c r="B71" t="s">
+        <v>538</v>
+      </c>
+      <c r="C71" t="s">
+        <v>539</v>
+      </c>
+      <c r="D71" t="s">
+        <v>539</v>
+      </c>
+      <c r="E71" s="17">
+        <v>45991</v>
+      </c>
+      <c r="F71" s="17">
+        <v>45997</v>
+      </c>
+      <c r="G71">
+        <v>13616</v>
+      </c>
+      <c r="H71">
+        <v>2605</v>
+      </c>
+      <c r="I71">
+        <v>0.191</v>
+      </c>
+      <c r="M71">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q71">
+        <v>1.4E-2</v>
+      </c>
+      <c r="U71">
+        <v>2E-3</v>
+      </c>
+      <c r="AH71" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="72" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>540</v>
+      </c>
+      <c r="B72" t="s">
+        <v>541</v>
+      </c>
+      <c r="C72" t="s">
+        <v>542</v>
+      </c>
+      <c r="D72" t="s">
+        <v>542</v>
+      </c>
+      <c r="E72" s="17">
+        <v>45998</v>
+      </c>
+      <c r="F72" s="17">
+        <v>46004</v>
+      </c>
+      <c r="G72">
+        <v>13657</v>
+      </c>
+      <c r="H72">
+        <v>2772</v>
+      </c>
+      <c r="I72">
+        <v>0.20300000000000001</v>
+      </c>
+      <c r="M72">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q72">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="U72">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AH72" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>543</v>
+      </c>
+      <c r="B73" t="s">
+        <v>544</v>
+      </c>
+      <c r="C73" t="s">
+        <v>545</v>
+      </c>
+      <c r="D73" t="s">
+        <v>545</v>
+      </c>
+      <c r="E73" s="17">
+        <v>45984</v>
+      </c>
+      <c r="F73" s="17">
+        <v>45990</v>
+      </c>
+      <c r="G73">
+        <v>12511</v>
+      </c>
+      <c r="H73">
+        <v>2380</v>
+      </c>
+      <c r="I73">
+        <v>0.19</v>
+      </c>
+      <c r="M73">
+        <v>0.01</v>
+      </c>
+      <c r="Q73">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="U73">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AH73" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>546</v>
+      </c>
+      <c r="B74" t="s">
+        <v>547</v>
+      </c>
+      <c r="C74" t="s">
+        <v>548</v>
+      </c>
+      <c r="D74" t="s">
+        <v>548</v>
+      </c>
+      <c r="E74" s="17">
+        <v>46040</v>
+      </c>
+      <c r="F74" s="17">
+        <v>46046</v>
+      </c>
+      <c r="G74">
+        <v>13219</v>
+      </c>
+      <c r="H74">
+        <v>2823</v>
+      </c>
+      <c r="I74">
+        <v>0.214</v>
+      </c>
+      <c r="M74">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="Q74">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="U74">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="AH74" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="75" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>549</v>
+      </c>
+      <c r="B75" t="s">
+        <v>550</v>
+      </c>
+      <c r="C75" t="s">
         <v>551</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D75" t="s">
+        <v>551</v>
+      </c>
+      <c r="E75" s="17">
+        <v>45970</v>
+      </c>
+      <c r="F75" s="17">
+        <v>45976</v>
+      </c>
+      <c r="G75">
+        <v>13331</v>
+      </c>
+      <c r="H75">
+        <v>2308</v>
+      </c>
+      <c r="I75">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="M75">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="Q75">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="U75">
+        <v>1E-3</v>
+      </c>
+      <c r="AH75" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="76" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
         <v>552</v>
       </c>
-      <c r="C61" t="s">
+      <c r="B76" t="s">
         <v>553</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="16">
+      <c r="C76" t="s">
+        <v>554</v>
+      </c>
+      <c r="D76" t="s">
+        <v>554</v>
+      </c>
+      <c r="E76" s="17">
+        <v>45879</v>
+      </c>
+      <c r="F76" s="17">
+        <v>45885</v>
+      </c>
+      <c r="G76">
+        <v>14161</v>
+      </c>
+      <c r="H76">
+        <v>2042</v>
+      </c>
+      <c r="I76">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="M76">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q76">
+        <v>0</v>
+      </c>
+      <c r="U76">
+        <v>0</v>
+      </c>
+      <c r="AH76" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="77" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>555</v>
+      </c>
+      <c r="B77" t="s">
+        <v>556</v>
+      </c>
+      <c r="C77" t="s">
+        <v>557</v>
+      </c>
+      <c r="D77" t="s">
+        <v>557</v>
+      </c>
+      <c r="E77" s="17">
+        <v>46026</v>
+      </c>
+      <c r="F77" s="17">
+        <v>46032</v>
+      </c>
+      <c r="G77">
+        <v>14470</v>
+      </c>
+      <c r="H77">
+        <v>3722</v>
+      </c>
+      <c r="I77">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="M77">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="Q77">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="U77">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AH77" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="78" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>558</v>
+      </c>
+      <c r="B78" t="s">
+        <v>559</v>
+      </c>
+      <c r="C78" t="s">
+        <v>560</v>
+      </c>
+      <c r="D78" t="s">
+        <v>560</v>
+      </c>
+      <c r="E78" s="17">
+        <v>46138</v>
+      </c>
+      <c r="F78" s="17">
+        <v>46144</v>
+      </c>
+      <c r="G78">
+        <v>13440</v>
+      </c>
+      <c r="H78">
+        <v>1909</v>
+      </c>
+      <c r="I78">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="M78">
+        <v>2E-3</v>
+      </c>
+      <c r="Q78">
+        <v>2E-3</v>
+      </c>
+      <c r="U78">
+        <v>2E-3</v>
+      </c>
+      <c r="AH78" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="79" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>561</v>
+      </c>
+      <c r="B79" t="s">
+        <v>562</v>
+      </c>
+      <c r="C79" t="s">
+        <v>563</v>
+      </c>
+      <c r="D79" t="s">
+        <v>563</v>
+      </c>
+      <c r="E79" s="17">
+        <v>45942</v>
+      </c>
+      <c r="F79" s="17">
+        <v>45948</v>
+      </c>
+      <c r="G79">
+        <v>13567</v>
+      </c>
+      <c r="H79">
+        <v>2242</v>
+      </c>
+      <c r="I79">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="M79">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q79">
+        <v>1E-3</v>
+      </c>
+      <c r="U79">
+        <v>1E-3</v>
+      </c>
+      <c r="AH79" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="80" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>564</v>
+      </c>
+      <c r="B80" t="s">
+        <v>565</v>
+      </c>
+      <c r="C80" t="s">
+        <v>566</v>
+      </c>
+      <c r="D80" t="s">
+        <v>566</v>
+      </c>
+      <c r="E80" s="17">
+        <v>45949</v>
+      </c>
+      <c r="F80" s="17">
+        <v>45955</v>
+      </c>
+      <c r="G80">
+        <v>13879</v>
+      </c>
+      <c r="H80">
+        <v>2248</v>
+      </c>
+      <c r="I80">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="M80">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="Q80">
+        <v>1E-3</v>
+      </c>
+      <c r="U80">
+        <v>1E-3</v>
+      </c>
+      <c r="AH80" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="81" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>567</v>
+      </c>
+      <c r="B81" t="s">
+        <v>568</v>
+      </c>
+      <c r="C81" t="s">
+        <v>569</v>
+      </c>
+      <c r="D81" t="s">
+        <v>569</v>
+      </c>
+      <c r="E81" s="17">
+        <v>46110</v>
+      </c>
+      <c r="F81" s="17">
+        <v>46116</v>
+      </c>
+      <c r="G81">
+        <v>13433</v>
+      </c>
+      <c r="H81">
+        <v>2483</v>
+      </c>
+      <c r="I81">
+        <v>0.185</v>
+      </c>
+      <c r="M81">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="Q81">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="U81">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AH81" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="82" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>570</v>
+      </c>
+      <c r="B82" t="s">
+        <v>571</v>
+      </c>
+      <c r="C82" t="s">
+        <v>572</v>
+      </c>
+      <c r="D82" t="s">
+        <v>572</v>
+      </c>
+      <c r="E82" s="17">
+        <v>45963</v>
+      </c>
+      <c r="F82" s="17">
+        <v>45969</v>
+      </c>
+      <c r="G82">
+        <v>13294</v>
+      </c>
+      <c r="H82">
+        <v>2275</v>
+      </c>
+      <c r="I82">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="M82">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q82">
+        <v>2E-3</v>
+      </c>
+      <c r="U82">
+        <v>1E-3</v>
+      </c>
+      <c r="AH82" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="83" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>573</v>
+      </c>
+      <c r="B83" t="s">
+        <v>574</v>
+      </c>
+      <c r="C83" t="s">
+        <v>575</v>
+      </c>
+      <c r="D83" t="s">
+        <v>575</v>
+      </c>
+      <c r="E83" s="17">
+        <v>45837</v>
+      </c>
+      <c r="F83" s="17">
+        <v>45843</v>
+      </c>
+      <c r="G83">
+        <v>13859</v>
+      </c>
+      <c r="H83">
+        <v>2102</v>
+      </c>
+      <c r="I83">
+        <v>0.152</v>
+      </c>
+      <c r="M83">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="Q83">
+        <v>1E-3</v>
+      </c>
+      <c r="U83">
+        <v>0</v>
+      </c>
+      <c r="AH83" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>576</v>
+      </c>
+      <c r="B84" t="s">
+        <v>577</v>
+      </c>
+      <c r="C84" t="s">
+        <v>578</v>
+      </c>
+      <c r="D84" t="s">
+        <v>578</v>
+      </c>
+      <c r="E84" s="17">
+        <v>46068</v>
+      </c>
+      <c r="F84" s="17">
+        <v>46074</v>
+      </c>
+      <c r="G84">
+        <v>13228</v>
+      </c>
+      <c r="H84">
+        <v>2590</v>
+      </c>
+      <c r="I84">
+        <v>0.19600000000000001</v>
+      </c>
+      <c r="M84">
+        <v>0.01</v>
+      </c>
+      <c r="Q84">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="U84">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AH84" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>579</v>
+      </c>
+      <c r="B85" t="s">
+        <v>580</v>
+      </c>
+      <c r="C85" t="s">
+        <v>581</v>
+      </c>
+      <c r="D85" t="s">
+        <v>581</v>
+      </c>
+      <c r="E85" s="17">
+        <v>45872</v>
+      </c>
+      <c r="F85" s="17">
+        <v>45878</v>
+      </c>
+      <c r="G85">
+        <v>14164</v>
+      </c>
+      <c r="H85">
+        <v>1904</v>
+      </c>
+      <c r="I85">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="M85">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="Q85">
+        <v>1E-3</v>
+      </c>
+      <c r="U85">
+        <v>0</v>
+      </c>
+      <c r="AH85" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>582</v>
+      </c>
+      <c r="B86" t="s">
+        <v>583</v>
+      </c>
+      <c r="C86" t="s">
+        <v>584</v>
+      </c>
+      <c r="D86" t="s">
+        <v>584</v>
+      </c>
+      <c r="E86" s="17">
+        <v>46117</v>
+      </c>
+      <c r="F86" s="17">
+        <v>46123</v>
+      </c>
+      <c r="G86">
+        <v>13460</v>
+      </c>
+      <c r="H86">
+        <v>2446</v>
+      </c>
+      <c r="I86">
+        <v>0.182</v>
+      </c>
+      <c r="M86">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="Q86">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="U86">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AH86" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>585</v>
+      </c>
+      <c r="B87" t="s">
+        <v>586</v>
+      </c>
+      <c r="C87" t="s">
+        <v>587</v>
+      </c>
+      <c r="D87" t="s">
+        <v>587</v>
+      </c>
+      <c r="E87" s="17">
+        <v>46082</v>
+      </c>
+      <c r="F87" s="17">
+        <v>46088</v>
+      </c>
+      <c r="G87">
+        <v>13242</v>
+      </c>
+      <c r="H87">
+        <v>2401</v>
+      </c>
+      <c r="I87">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="M87">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q87">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="U87">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AH87" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="88" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>588</v>
+      </c>
+      <c r="B88" t="s">
+        <v>589</v>
+      </c>
+      <c r="C88" t="s">
+        <v>590</v>
+      </c>
+      <c r="D88" t="s">
+        <v>590</v>
+      </c>
+      <c r="E88" s="17">
         <v>45921</v>
       </c>
-      <c r="F61" s="16">
+      <c r="F88" s="17">
         <v>45927</v>
       </c>
-      <c r="G61">
-[...5 lines deleted...]
-      <c r="I61">
+      <c r="G88">
+        <v>13942</v>
+      </c>
+      <c r="H88">
+        <v>2322</v>
+      </c>
+      <c r="I88">
         <v>0.16700000000000001</v>
       </c>
-      <c r="M61">
+      <c r="M88">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="Q61">
+      <c r="Q88">
         <v>1E-3</v>
       </c>
-      <c r="U61">
+      <c r="U88">
         <v>1E-3</v>
       </c>
-      <c r="AH61" s="16">
-        <v>46051</v>
+      <c r="AH88" s="17">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="89" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>591</v>
+      </c>
+      <c r="B89" t="s">
+        <v>592</v>
+      </c>
+      <c r="C89" t="s">
+        <v>593</v>
+      </c>
+      <c r="D89" t="s">
+        <v>593</v>
+      </c>
+      <c r="E89" s="17">
+        <v>46103</v>
+      </c>
+      <c r="F89" s="17">
+        <v>46109</v>
+      </c>
+      <c r="G89">
+        <v>13844</v>
+      </c>
+      <c r="H89">
+        <v>2463</v>
+      </c>
+      <c r="I89">
+        <v>0.17799999999999999</v>
+      </c>
+      <c r="M89">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="Q89">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="U89">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AH89" s="17">
+        <v>46149</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AJ1" xr:uid="{00000000-0001-0000-0400-000000000000}"/>
+  <autoFilter ref="A1:AJ89" xr:uid="{00000000-0001-0000-0400-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:H21"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>145</v>
+        <v>594</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>146</v>
+        <v>595</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>147</v>
+        <v>596</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>148</v>
+        <v>597</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>149</v>
+        <v>598</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>150</v>
+        <v>599</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>151</v>
+        <v>600</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>152</v>
+        <v>601</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2">
         <v>2.7E-2</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>602</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>603</v>
       </c>
       <c r="E2" t="s">
-        <v>155</v>
+        <v>604</v>
       </c>
       <c r="F2" t="s">
-        <v>155</v>
+        <v>604</v>
       </c>
       <c r="G2" t="s">
-        <v>156</v>
+        <v>605</v>
       </c>
       <c r="H2" t="s">
-        <v>157</v>
+        <v>606</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="B3">
         <v>0.03</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>607</v>
       </c>
       <c r="D3" t="s">
-        <v>159</v>
+        <v>608</v>
       </c>
       <c r="E3" t="s">
-        <v>160</v>
+        <v>609</v>
       </c>
       <c r="F3" t="s">
-        <v>160</v>
+        <v>609</v>
       </c>
       <c r="G3" t="s">
-        <v>161</v>
+        <v>610</v>
       </c>
       <c r="H3" t="s">
-        <v>162</v>
+        <v>611</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3.1E-2</v>
       </c>
       <c r="B4">
         <v>5.7999999999999996E-2</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>612</v>
       </c>
       <c r="D4" t="s">
-        <v>164</v>
+        <v>613</v>
       </c>
       <c r="E4" t="s">
-        <v>165</v>
+        <v>614</v>
       </c>
       <c r="F4" t="s">
-        <v>165</v>
+        <v>614</v>
       </c>
       <c r="G4" t="s">
-        <v>166</v>
+        <v>615</v>
       </c>
       <c r="H4" t="s">
-        <v>167</v>
+        <v>616</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="B5">
         <v>8.4999999999999992E-2</v>
       </c>
       <c r="C5" t="s">
-        <v>168</v>
+        <v>617</v>
       </c>
       <c r="D5" t="s">
-        <v>169</v>
+        <v>618</v>
       </c>
       <c r="E5" t="s">
-        <v>170</v>
+        <v>619</v>
       </c>
       <c r="F5" t="s">
-        <v>170</v>
+        <v>619</v>
       </c>
       <c r="G5" t="s">
-        <v>171</v>
+        <v>620</v>
       </c>
       <c r="H5" t="s">
-        <v>172</v>
+        <v>621</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="B6">
         <v>0.129</v>
       </c>
       <c r="C6" t="s">
-        <v>173</v>
+        <v>622</v>
       </c>
       <c r="D6" t="s">
-        <v>174</v>
+        <v>623</v>
       </c>
       <c r="E6" t="s">
-        <v>175</v>
+        <v>624</v>
       </c>
       <c r="F6" t="s">
-        <v>175</v>
+        <v>624</v>
       </c>
       <c r="G6" t="s">
-        <v>176</v>
+        <v>625</v>
       </c>
       <c r="H6" t="s">
-        <v>177</v>
+        <v>626</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>0</v>
       </c>
       <c r="B7">
         <v>0.11600000000000001</v>
       </c>
       <c r="C7" t="s">
-        <v>178</v>
+        <v>627</v>
       </c>
       <c r="D7" t="s">
-        <v>179</v>
+        <v>628</v>
       </c>
       <c r="E7" t="s">
-        <v>180</v>
+        <v>629</v>
       </c>
       <c r="F7" t="s">
-        <v>180</v>
+        <v>629</v>
       </c>
       <c r="G7" t="s">
-        <v>181</v>
+        <v>630</v>
       </c>
       <c r="H7" t="s">
-        <v>182</v>
+        <v>631</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>0.11700000000000001</v>
       </c>
       <c r="B8">
         <v>0.19900000000000001</v>
       </c>
       <c r="C8" t="s">
-        <v>183</v>
+        <v>632</v>
       </c>
       <c r="D8" t="s">
-        <v>184</v>
+        <v>633</v>
       </c>
       <c r="E8" t="s">
-        <v>185</v>
+        <v>634</v>
       </c>
       <c r="F8" t="s">
-        <v>185</v>
+        <v>634</v>
       </c>
       <c r="G8" t="s">
-        <v>186</v>
+        <v>635</v>
       </c>
       <c r="H8" t="s">
-        <v>187</v>
+        <v>636</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>0.2</v>
       </c>
       <c r="B9">
         <v>0.249</v>
       </c>
       <c r="C9" t="s">
-        <v>188</v>
+        <v>637</v>
       </c>
       <c r="D9" t="s">
-        <v>189</v>
+        <v>638</v>
       </c>
       <c r="E9" t="s">
-        <v>190</v>
+        <v>639</v>
       </c>
       <c r="F9" t="s">
-        <v>190</v>
+        <v>639</v>
       </c>
       <c r="G9" t="s">
-        <v>191</v>
+        <v>640</v>
       </c>
       <c r="H9" t="s">
-        <v>192</v>
+        <v>641</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>0.25</v>
       </c>
       <c r="B10">
         <v>0.28000000000000003</v>
       </c>
       <c r="C10" t="s">
-        <v>193</v>
+        <v>642</v>
       </c>
       <c r="D10" t="s">
-        <v>194</v>
+        <v>643</v>
       </c>
       <c r="E10" t="s">
-        <v>195</v>
+        <v>644</v>
       </c>
       <c r="F10" t="s">
-        <v>195</v>
+        <v>644</v>
       </c>
       <c r="G10" t="s">
-        <v>196</v>
+        <v>645</v>
       </c>
       <c r="H10" t="s">
-        <v>197</v>
+        <v>646</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>0.28100000000000003</v>
       </c>
       <c r="B11">
         <v>0.42150000000000004</v>
       </c>
       <c r="C11" t="s">
-        <v>198</v>
+        <v>647</v>
       </c>
       <c r="D11" t="s">
-        <v>199</v>
+        <v>648</v>
       </c>
       <c r="E11" t="s">
-        <v>200</v>
+        <v>649</v>
       </c>
       <c r="F11" t="s">
-        <v>200</v>
+        <v>649</v>
       </c>
       <c r="G11" t="s">
-        <v>201</v>
+        <v>650</v>
       </c>
       <c r="H11" t="s">
-        <v>202</v>
+        <v>651</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>0</v>
       </c>
       <c r="B12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="C12" t="s">
-        <v>203</v>
+        <v>652</v>
       </c>
       <c r="D12" t="s">
-        <v>204</v>
+        <v>653</v>
       </c>
       <c r="E12" t="s">
-        <v>205</v>
+        <v>654</v>
       </c>
       <c r="F12" t="s">
-        <v>205</v>
+        <v>654</v>
       </c>
       <c r="G12" t="s">
-        <v>206</v>
+        <v>655</v>
       </c>
       <c r="H12" t="s">
-        <v>207</v>
+        <v>656</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="B13">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C13" t="s">
-        <v>208</v>
+        <v>657</v>
       </c>
       <c r="D13" t="s">
-        <v>209</v>
+        <v>658</v>
       </c>
       <c r="E13" t="s">
-        <v>210</v>
+        <v>659</v>
       </c>
       <c r="F13" t="s">
-        <v>210</v>
+        <v>659</v>
       </c>
       <c r="G13" t="s">
-        <v>211</v>
+        <v>660</v>
       </c>
       <c r="H13" t="s">
-        <v>212</v>
+        <v>661</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>3.9E-2</v>
       </c>
       <c r="B14">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="C14" t="s">
-        <v>213</v>
+        <v>662</v>
       </c>
       <c r="D14" t="s">
-        <v>214</v>
+        <v>663</v>
       </c>
       <c r="E14" t="s">
-        <v>215</v>
+        <v>664</v>
       </c>
       <c r="F14" t="s">
-        <v>215</v>
+        <v>664</v>
       </c>
       <c r="G14" t="s">
-        <v>216</v>
+        <v>665</v>
       </c>
       <c r="H14" t="s">
-        <v>217</v>
+        <v>666</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="B15">
         <v>0.109</v>
       </c>
       <c r="C15" t="s">
-        <v>218</v>
+        <v>667</v>
       </c>
       <c r="D15" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="E15" t="s">
-        <v>220</v>
+        <v>669</v>
       </c>
       <c r="F15" t="s">
-        <v>220</v>
+        <v>669</v>
       </c>
       <c r="G15" t="s">
-        <v>221</v>
+        <v>670</v>
       </c>
       <c r="H15" t="s">
-        <v>222</v>
+        <v>671</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>0.11</v>
       </c>
       <c r="B16">
         <v>0.16500000000000001</v>
       </c>
       <c r="C16" t="s">
-        <v>223</v>
+        <v>672</v>
       </c>
       <c r="D16" t="s">
-        <v>224</v>
+        <v>673</v>
       </c>
       <c r="E16" t="s">
-        <v>225</v>
+        <v>674</v>
       </c>
       <c r="F16" t="s">
-        <v>225</v>
+        <v>674</v>
       </c>
       <c r="G16" t="s">
-        <v>226</v>
+        <v>675</v>
       </c>
       <c r="H16" t="s">
-        <v>227</v>
+        <v>676</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>0</v>
       </c>
       <c r="B17">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="C17" t="s">
-        <v>228</v>
+        <v>677</v>
       </c>
       <c r="D17" t="s">
-        <v>229</v>
+        <v>678</v>
       </c>
       <c r="E17" t="s">
-        <v>230</v>
+        <v>679</v>
       </c>
       <c r="F17" t="s">
-        <v>230</v>
+        <v>679</v>
       </c>
       <c r="G17" t="s">
-        <v>231</v>
+        <v>680</v>
       </c>
       <c r="H17" t="s">
-        <v>232</v>
+        <v>681</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="B18">
         <v>9.0000000000000011E-3</v>
       </c>
       <c r="C18" t="s">
-        <v>233</v>
+        <v>682</v>
       </c>
       <c r="D18" t="s">
-        <v>234</v>
+        <v>683</v>
       </c>
       <c r="E18" t="s">
-        <v>235</v>
+        <v>684</v>
       </c>
       <c r="F18" t="s">
-        <v>235</v>
+        <v>684</v>
       </c>
       <c r="G18" t="s">
-        <v>236</v>
+        <v>685</v>
       </c>
       <c r="H18" t="s">
-        <v>237</v>
+        <v>686</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>0.01</v>
       </c>
       <c r="B19">
         <v>0.02</v>
       </c>
       <c r="C19" t="s">
-        <v>238</v>
+        <v>687</v>
       </c>
       <c r="D19" t="s">
-        <v>239</v>
+        <v>688</v>
       </c>
       <c r="E19" t="s">
-        <v>240</v>
+        <v>689</v>
       </c>
       <c r="F19" t="s">
-        <v>240</v>
+        <v>689</v>
       </c>
       <c r="G19" t="s">
-        <v>241</v>
+        <v>690</v>
       </c>
       <c r="H19" t="s">
-        <v>242</v>
+        <v>691</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="B20">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="C20" t="s">
-        <v>243</v>
+        <v>692</v>
       </c>
       <c r="D20" t="s">
-        <v>244</v>
+        <v>693</v>
       </c>
       <c r="E20" t="s">
-        <v>245</v>
+        <v>694</v>
       </c>
       <c r="F20" t="s">
-        <v>245</v>
+        <v>694</v>
       </c>
       <c r="G20" t="s">
-        <v>246</v>
+        <v>695</v>
       </c>
       <c r="H20" t="s">
-        <v>247</v>
+        <v>696</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>0.03</v>
       </c>
       <c r="B21">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C21" t="s">
-        <v>248</v>
+        <v>697</v>
       </c>
       <c r="D21" t="s">
-        <v>249</v>
+        <v>698</v>
       </c>
       <c r="E21" t="s">
-        <v>250</v>
+        <v>699</v>
       </c>
       <c r="F21" t="s">
-        <v>250</v>
+        <v>699</v>
       </c>
       <c r="G21" t="s">
-        <v>251</v>
+        <v>700</v>
       </c>
       <c r="H21" t="s">
-        <v>252</v>
+        <v>701</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
-[...621 lines deleted...]
-  <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0600-000000000000}"/>
+  <autoFilter ref="A1:H21" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:H211"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:H309"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>554</v>
+        <v>702</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>555</v>
+        <v>703</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>556</v>
+        <v>704</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>557</v>
+        <v>705</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>558</v>
+        <v>706</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>559</v>
+        <v>707</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>560</v>
+        <v>708</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>561</v>
+        <v>709</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>710</v>
+      </c>
+      <c r="B2" s="18">
+        <v>46149</v>
       </c>
       <c r="C2" t="s">
-        <v>563</v>
+        <v>711</v>
       </c>
       <c r="D2" t="s">
-        <v>564</v>
+        <v>712</v>
       </c>
       <c r="E2" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="F2" s="17">
+        <v>713</v>
+      </c>
+      <c r="F2" s="18">
         <v>45837</v>
       </c>
-      <c r="G2" s="17">
+      <c r="G2" s="18">
         <v>45843</v>
       </c>
       <c r="H2">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>714</v>
+      </c>
+      <c r="B3" s="18">
+        <v>46149</v>
       </c>
       <c r="C3" t="s">
-        <v>567</v>
+        <v>715</v>
       </c>
       <c r="D3" t="s">
-        <v>568</v>
+        <v>716</v>
       </c>
       <c r="E3" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="F3" s="17">
+        <v>717</v>
+      </c>
+      <c r="F3" s="18">
         <v>45837</v>
       </c>
-      <c r="G3" s="17">
+      <c r="G3" s="18">
         <v>45843</v>
       </c>
       <c r="H3">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>718</v>
+      </c>
+      <c r="B4" s="18">
+        <v>46149</v>
       </c>
       <c r="C4" t="s">
-        <v>571</v>
+        <v>719</v>
       </c>
       <c r="D4" t="s">
-        <v>572</v>
+        <v>720</v>
       </c>
       <c r="E4" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="F4" s="17">
+        <v>721</v>
+      </c>
+      <c r="F4" s="18">
         <v>45837</v>
       </c>
-      <c r="G4" s="17">
+      <c r="G4" s="18">
         <v>45843</v>
       </c>
       <c r="H4">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>722</v>
+      </c>
+      <c r="B5" s="18">
+        <v>46149</v>
       </c>
       <c r="C5" t="s">
-        <v>575</v>
+        <v>723</v>
       </c>
       <c r="D5" t="s">
-        <v>576</v>
+        <v>724</v>
       </c>
       <c r="E5" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="F5" s="17">
+        <v>725</v>
+      </c>
+      <c r="F5" s="18">
         <v>45837</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="18">
         <v>45843</v>
       </c>
       <c r="H5">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>726</v>
+      </c>
+      <c r="B6" s="18">
+        <v>46149</v>
       </c>
       <c r="C6" t="s">
-        <v>579</v>
+        <v>727</v>
       </c>
       <c r="D6" t="s">
-        <v>580</v>
+        <v>728</v>
       </c>
       <c r="E6" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="F6" s="17">
+        <v>729</v>
+      </c>
+      <c r="F6" s="18">
         <v>45837</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="18">
         <v>45843</v>
       </c>
       <c r="H6">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>730</v>
+      </c>
+      <c r="B7" s="18">
+        <v>46149</v>
       </c>
       <c r="C7" t="s">
-        <v>583</v>
+        <v>731</v>
       </c>
       <c r="D7" t="s">
-        <v>584</v>
+        <v>732</v>
       </c>
       <c r="E7" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="F7" s="17">
+        <v>733</v>
+      </c>
+      <c r="F7" s="18">
         <v>45837</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="18">
         <v>45843</v>
       </c>
       <c r="H7">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>734</v>
+      </c>
+      <c r="B8" s="18">
+        <v>46149</v>
       </c>
       <c r="C8" t="s">
-        <v>587</v>
+        <v>735</v>
       </c>
       <c r="D8" t="s">
-        <v>588</v>
+        <v>736</v>
       </c>
       <c r="E8" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="F8" s="17">
+        <v>737</v>
+      </c>
+      <c r="F8" s="18">
         <v>45837</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="18">
         <v>45843</v>
       </c>
       <c r="H8">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>738</v>
+      </c>
+      <c r="B9" s="18">
+        <v>46149</v>
       </c>
       <c r="C9" t="s">
-        <v>591</v>
+        <v>739</v>
       </c>
       <c r="D9" t="s">
-        <v>592</v>
+        <v>740</v>
       </c>
       <c r="E9" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="F9" s="17">
+        <v>741</v>
+      </c>
+      <c r="F9" s="18">
         <v>45844</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="18">
         <v>45850</v>
       </c>
       <c r="H9">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>742</v>
+      </c>
+      <c r="B10" s="18">
+        <v>46149</v>
       </c>
       <c r="C10" t="s">
-        <v>595</v>
+        <v>743</v>
       </c>
       <c r="D10" t="s">
-        <v>596</v>
+        <v>744</v>
       </c>
       <c r="E10" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="F10" s="17">
+        <v>745</v>
+      </c>
+      <c r="F10" s="18">
         <v>45844</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="18">
         <v>45850</v>
       </c>
       <c r="H10">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>746</v>
+      </c>
+      <c r="B11" s="18">
+        <v>46149</v>
       </c>
       <c r="C11" t="s">
-        <v>599</v>
+        <v>747</v>
       </c>
       <c r="D11" t="s">
-        <v>600</v>
+        <v>748</v>
       </c>
       <c r="E11" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="F11" s="17">
+        <v>749</v>
+      </c>
+      <c r="F11" s="18">
         <v>45844</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="18">
         <v>45850</v>
       </c>
       <c r="H11">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>750</v>
+      </c>
+      <c r="B12" s="18">
+        <v>46149</v>
       </c>
       <c r="C12" t="s">
-        <v>603</v>
+        <v>751</v>
       </c>
       <c r="D12" t="s">
-        <v>604</v>
+        <v>752</v>
       </c>
       <c r="E12" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="F12" s="17">
+        <v>753</v>
+      </c>
+      <c r="F12" s="18">
         <v>45844</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="18">
         <v>45850</v>
       </c>
       <c r="H12">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>754</v>
+      </c>
+      <c r="B13" s="18">
+        <v>46149</v>
       </c>
       <c r="C13" t="s">
-        <v>607</v>
+        <v>755</v>
       </c>
       <c r="D13" t="s">
-        <v>608</v>
+        <v>756</v>
       </c>
       <c r="E13" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="F13" s="17">
+        <v>757</v>
+      </c>
+      <c r="F13" s="18">
         <v>45844</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="18">
         <v>45850</v>
       </c>
       <c r="H13">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>758</v>
+      </c>
+      <c r="B14" s="18">
+        <v>46149</v>
       </c>
       <c r="C14" t="s">
-        <v>611</v>
+        <v>759</v>
       </c>
       <c r="D14" t="s">
-        <v>612</v>
+        <v>760</v>
       </c>
       <c r="E14" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="F14" s="17">
+        <v>761</v>
+      </c>
+      <c r="F14" s="18">
         <v>45844</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="18">
         <v>45850</v>
       </c>
       <c r="H14">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>762</v>
+      </c>
+      <c r="B15" s="18">
+        <v>46149</v>
       </c>
       <c r="C15" t="s">
-        <v>615</v>
+        <v>763</v>
       </c>
       <c r="D15" t="s">
-        <v>616</v>
+        <v>764</v>
       </c>
       <c r="E15" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="F15" s="17">
+        <v>765</v>
+      </c>
+      <c r="F15" s="18">
         <v>45844</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="18">
         <v>45850</v>
       </c>
       <c r="H15">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>766</v>
+      </c>
+      <c r="B16" s="18">
+        <v>46149</v>
       </c>
       <c r="C16" t="s">
-        <v>619</v>
+        <v>767</v>
       </c>
       <c r="D16" t="s">
-        <v>620</v>
+        <v>768</v>
       </c>
       <c r="E16" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="F16" s="17">
+        <v>769</v>
+      </c>
+      <c r="F16" s="18">
         <v>45851</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="18">
         <v>45857</v>
       </c>
       <c r="H16">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>770</v>
+      </c>
+      <c r="B17" s="18">
+        <v>46149</v>
       </c>
       <c r="C17" t="s">
-        <v>623</v>
+        <v>771</v>
       </c>
       <c r="D17" t="s">
-        <v>624</v>
+        <v>772</v>
       </c>
       <c r="E17" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="F17" s="17">
+        <v>773</v>
+      </c>
+      <c r="F17" s="18">
         <v>45851</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="18">
         <v>45857</v>
       </c>
       <c r="H17">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>774</v>
+      </c>
+      <c r="B18" s="18">
+        <v>46149</v>
       </c>
       <c r="C18" t="s">
-        <v>627</v>
+        <v>775</v>
       </c>
       <c r="D18" t="s">
-        <v>628</v>
+        <v>776</v>
       </c>
       <c r="E18" t="s">
-        <v>629</v>
-[...1 lines deleted...]
-      <c r="F18" s="17">
+        <v>777</v>
+      </c>
+      <c r="F18" s="18">
         <v>45851</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="18">
         <v>45857</v>
       </c>
       <c r="H18">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>778</v>
+      </c>
+      <c r="B19" s="18">
+        <v>46149</v>
       </c>
       <c r="C19" t="s">
-        <v>631</v>
+        <v>779</v>
       </c>
       <c r="D19" t="s">
-        <v>632</v>
+        <v>780</v>
       </c>
       <c r="E19" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="F19" s="17">
+        <v>781</v>
+      </c>
+      <c r="F19" s="18">
         <v>45851</v>
       </c>
-      <c r="G19" s="17">
+      <c r="G19" s="18">
         <v>45857</v>
       </c>
       <c r="H19">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>782</v>
+      </c>
+      <c r="B20" s="18">
+        <v>46149</v>
       </c>
       <c r="C20" t="s">
-        <v>635</v>
+        <v>783</v>
       </c>
       <c r="D20" t="s">
-        <v>636</v>
+        <v>784</v>
       </c>
       <c r="E20" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="F20" s="17">
+        <v>785</v>
+      </c>
+      <c r="F20" s="18">
         <v>45851</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="18">
         <v>45857</v>
       </c>
       <c r="H20">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>786</v>
+      </c>
+      <c r="B21" s="18">
+        <v>46149</v>
       </c>
       <c r="C21" t="s">
-        <v>639</v>
+        <v>787</v>
       </c>
       <c r="D21" t="s">
-        <v>640</v>
+        <v>788</v>
       </c>
       <c r="E21" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F21" s="17">
+        <v>789</v>
+      </c>
+      <c r="F21" s="18">
         <v>45851</v>
       </c>
-      <c r="G21" s="17">
+      <c r="G21" s="18">
         <v>45857</v>
       </c>
       <c r="H21">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>790</v>
+      </c>
+      <c r="B22" s="18">
+        <v>46149</v>
       </c>
       <c r="C22" t="s">
-        <v>643</v>
+        <v>791</v>
       </c>
       <c r="D22" t="s">
-        <v>644</v>
+        <v>792</v>
       </c>
       <c r="E22" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="F22" s="17">
+        <v>793</v>
+      </c>
+      <c r="F22" s="18">
         <v>45851</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G22" s="18">
         <v>45857</v>
       </c>
       <c r="H22">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>794</v>
+      </c>
+      <c r="B23" s="18">
+        <v>46149</v>
       </c>
       <c r="C23" t="s">
-        <v>647</v>
+        <v>795</v>
       </c>
       <c r="D23" t="s">
-        <v>648</v>
+        <v>796</v>
       </c>
       <c r="E23" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="F23" s="17">
+        <v>797</v>
+      </c>
+      <c r="F23" s="18">
         <v>45858</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G23" s="18">
         <v>45864</v>
       </c>
       <c r="H23">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>798</v>
+      </c>
+      <c r="B24" s="18">
+        <v>46149</v>
       </c>
       <c r="C24" t="s">
-        <v>651</v>
+        <v>799</v>
       </c>
       <c r="D24" t="s">
-        <v>652</v>
+        <v>800</v>
       </c>
       <c r="E24" t="s">
-        <v>653</v>
-[...1 lines deleted...]
-      <c r="F24" s="17">
+        <v>801</v>
+      </c>
+      <c r="F24" s="18">
         <v>45858</v>
       </c>
-      <c r="G24" s="17">
+      <c r="G24" s="18">
         <v>45864</v>
       </c>
       <c r="H24">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>802</v>
+      </c>
+      <c r="B25" s="18">
+        <v>46149</v>
       </c>
       <c r="C25" t="s">
-        <v>655</v>
+        <v>803</v>
       </c>
       <c r="D25" t="s">
-        <v>656</v>
+        <v>804</v>
       </c>
       <c r="E25" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="F25" s="17">
+        <v>805</v>
+      </c>
+      <c r="F25" s="18">
         <v>45858</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G25" s="18">
         <v>45864</v>
       </c>
       <c r="H25">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>806</v>
+      </c>
+      <c r="B26" s="18">
+        <v>46149</v>
       </c>
       <c r="C26" t="s">
-        <v>659</v>
+        <v>807</v>
       </c>
       <c r="D26" t="s">
-        <v>660</v>
+        <v>808</v>
       </c>
       <c r="E26" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="F26" s="17">
+        <v>809</v>
+      </c>
+      <c r="F26" s="18">
         <v>45858</v>
       </c>
-      <c r="G26" s="17">
+      <c r="G26" s="18">
         <v>45864</v>
       </c>
       <c r="H26">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>810</v>
+      </c>
+      <c r="B27" s="18">
+        <v>46149</v>
       </c>
       <c r="C27" t="s">
-        <v>663</v>
+        <v>811</v>
       </c>
       <c r="D27" t="s">
-        <v>664</v>
+        <v>812</v>
       </c>
       <c r="E27" t="s">
-        <v>665</v>
-[...1 lines deleted...]
-      <c r="F27" s="17">
+        <v>813</v>
+      </c>
+      <c r="F27" s="18">
         <v>45858</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G27" s="18">
         <v>45864</v>
       </c>
       <c r="H27">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>814</v>
+      </c>
+      <c r="B28" s="18">
+        <v>46149</v>
       </c>
       <c r="C28" t="s">
-        <v>667</v>
+        <v>815</v>
       </c>
       <c r="D28" t="s">
-        <v>668</v>
+        <v>816</v>
       </c>
       <c r="E28" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F28" s="17">
+        <v>817</v>
+      </c>
+      <c r="F28" s="18">
         <v>45858</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="18">
         <v>45864</v>
       </c>
       <c r="H28">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>818</v>
+      </c>
+      <c r="B29" s="18">
+        <v>46149</v>
       </c>
       <c r="C29" t="s">
-        <v>671</v>
+        <v>819</v>
       </c>
       <c r="D29" t="s">
-        <v>672</v>
+        <v>820</v>
       </c>
       <c r="E29" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F29" s="17">
+        <v>821</v>
+      </c>
+      <c r="F29" s="18">
         <v>45858</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="18">
         <v>45864</v>
       </c>
       <c r="H29">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>822</v>
+      </c>
+      <c r="B30" s="18">
+        <v>46149</v>
       </c>
       <c r="C30" t="s">
-        <v>675</v>
+        <v>823</v>
       </c>
       <c r="D30" t="s">
-        <v>676</v>
+        <v>824</v>
       </c>
       <c r="E30" t="s">
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="F30" s="17">
+        <v>825</v>
+      </c>
+      <c r="F30" s="18">
         <v>45865</v>
       </c>
-      <c r="G30" s="17">
+      <c r="G30" s="18">
         <v>45871</v>
       </c>
       <c r="H30">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>826</v>
+      </c>
+      <c r="B31" s="18">
+        <v>46149</v>
       </c>
       <c r="C31" t="s">
-        <v>679</v>
+        <v>827</v>
       </c>
       <c r="D31" t="s">
-        <v>680</v>
+        <v>828</v>
       </c>
       <c r="E31" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="F31" s="17">
+        <v>829</v>
+      </c>
+      <c r="F31" s="18">
         <v>45865</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G31" s="18">
         <v>45871</v>
       </c>
       <c r="H31">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>830</v>
+      </c>
+      <c r="B32" s="18">
+        <v>46149</v>
       </c>
       <c r="C32" t="s">
-        <v>683</v>
+        <v>831</v>
       </c>
       <c r="D32" t="s">
-        <v>684</v>
+        <v>832</v>
       </c>
       <c r="E32" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="F32" s="17">
+        <v>833</v>
+      </c>
+      <c r="F32" s="18">
         <v>45865</v>
       </c>
-      <c r="G32" s="17">
+      <c r="G32" s="18">
         <v>45871</v>
       </c>
       <c r="H32">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>834</v>
+      </c>
+      <c r="B33" s="18">
+        <v>46149</v>
       </c>
       <c r="C33" t="s">
-        <v>687</v>
+        <v>835</v>
       </c>
       <c r="D33" t="s">
-        <v>688</v>
+        <v>836</v>
       </c>
       <c r="E33" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="F33" s="17">
+        <v>837</v>
+      </c>
+      <c r="F33" s="18">
         <v>45865</v>
       </c>
-      <c r="G33" s="17">
+      <c r="G33" s="18">
         <v>45871</v>
       </c>
       <c r="H33">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>838</v>
+      </c>
+      <c r="B34" s="18">
+        <v>46149</v>
       </c>
       <c r="C34" t="s">
-        <v>691</v>
+        <v>839</v>
       </c>
       <c r="D34" t="s">
-        <v>692</v>
+        <v>840</v>
       </c>
       <c r="E34" t="s">
-        <v>693</v>
-[...1 lines deleted...]
-      <c r="F34" s="17">
+        <v>841</v>
+      </c>
+      <c r="F34" s="18">
         <v>45865</v>
       </c>
-      <c r="G34" s="17">
+      <c r="G34" s="18">
         <v>45871</v>
       </c>
       <c r="H34">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>842</v>
+      </c>
+      <c r="B35" s="18">
+        <v>46149</v>
       </c>
       <c r="C35" t="s">
-        <v>695</v>
+        <v>843</v>
       </c>
       <c r="D35" t="s">
-        <v>696</v>
+        <v>844</v>
       </c>
       <c r="E35" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="F35" s="17">
+        <v>845</v>
+      </c>
+      <c r="F35" s="18">
         <v>45865</v>
       </c>
-      <c r="G35" s="17">
+      <c r="G35" s="18">
         <v>45871</v>
       </c>
       <c r="H35">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>846</v>
+      </c>
+      <c r="B36" s="18">
+        <v>46149</v>
       </c>
       <c r="C36" t="s">
-        <v>699</v>
+        <v>847</v>
       </c>
       <c r="D36" t="s">
-        <v>700</v>
+        <v>848</v>
       </c>
       <c r="E36" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="F36" s="17">
+        <v>849</v>
+      </c>
+      <c r="F36" s="18">
         <v>45865</v>
       </c>
-      <c r="G36" s="17">
+      <c r="G36" s="18">
         <v>45871</v>
       </c>
       <c r="H36">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>850</v>
+      </c>
+      <c r="B37" s="18">
+        <v>46149</v>
       </c>
       <c r="C37" t="s">
-        <v>703</v>
+        <v>851</v>
       </c>
       <c r="D37" t="s">
-        <v>704</v>
+        <v>852</v>
       </c>
       <c r="E37" t="s">
-        <v>705</v>
-[...1 lines deleted...]
-      <c r="F37" s="17">
+        <v>853</v>
+      </c>
+      <c r="F37" s="18">
         <v>45872</v>
       </c>
-      <c r="G37" s="17">
+      <c r="G37" s="18">
         <v>45878</v>
       </c>
       <c r="H37">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>854</v>
+      </c>
+      <c r="B38" s="18">
+        <v>46149</v>
       </c>
       <c r="C38" t="s">
-        <v>707</v>
+        <v>855</v>
       </c>
       <c r="D38" t="s">
-        <v>708</v>
+        <v>856</v>
       </c>
       <c r="E38" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="F38" s="17">
+        <v>857</v>
+      </c>
+      <c r="F38" s="18">
         <v>45872</v>
       </c>
-      <c r="G38" s="17">
+      <c r="G38" s="18">
         <v>45878</v>
       </c>
       <c r="H38">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>858</v>
+      </c>
+      <c r="B39" s="18">
+        <v>46149</v>
       </c>
       <c r="C39" t="s">
-        <v>711</v>
+        <v>859</v>
       </c>
       <c r="D39" t="s">
-        <v>712</v>
+        <v>860</v>
       </c>
       <c r="E39" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="F39" s="17">
+        <v>861</v>
+      </c>
+      <c r="F39" s="18">
         <v>45872</v>
       </c>
-      <c r="G39" s="17">
+      <c r="G39" s="18">
         <v>45878</v>
       </c>
       <c r="H39">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>862</v>
+      </c>
+      <c r="B40" s="18">
+        <v>46149</v>
       </c>
       <c r="C40" t="s">
-        <v>715</v>
+        <v>863</v>
       </c>
       <c r="D40" t="s">
-        <v>716</v>
+        <v>864</v>
       </c>
       <c r="E40" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="F40" s="17">
+        <v>865</v>
+      </c>
+      <c r="F40" s="18">
         <v>45872</v>
       </c>
-      <c r="G40" s="17">
+      <c r="G40" s="18">
         <v>45878</v>
       </c>
       <c r="H40">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>866</v>
+      </c>
+      <c r="B41" s="18">
+        <v>46149</v>
       </c>
       <c r="C41" t="s">
-        <v>719</v>
+        <v>867</v>
       </c>
       <c r="D41" t="s">
-        <v>720</v>
+        <v>868</v>
       </c>
       <c r="E41" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F41" s="17">
+        <v>869</v>
+      </c>
+      <c r="F41" s="18">
         <v>45872</v>
       </c>
-      <c r="G41" s="17">
+      <c r="G41" s="18">
         <v>45878</v>
       </c>
       <c r="H41">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>870</v>
+      </c>
+      <c r="B42" s="18">
+        <v>46149</v>
       </c>
       <c r="C42" t="s">
-        <v>723</v>
+        <v>871</v>
       </c>
       <c r="D42" t="s">
-        <v>724</v>
+        <v>872</v>
       </c>
       <c r="E42" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="F42" s="17">
+        <v>873</v>
+      </c>
+      <c r="F42" s="18">
         <v>45872</v>
       </c>
-      <c r="G42" s="17">
+      <c r="G42" s="18">
         <v>45878</v>
       </c>
       <c r="H42">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>874</v>
+      </c>
+      <c r="B43" s="18">
+        <v>46149</v>
       </c>
       <c r="C43" t="s">
-        <v>727</v>
+        <v>875</v>
       </c>
       <c r="D43" t="s">
-        <v>728</v>
+        <v>876</v>
       </c>
       <c r="E43" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="F43" s="17">
+        <v>877</v>
+      </c>
+      <c r="F43" s="18">
         <v>45872</v>
       </c>
-      <c r="G43" s="17">
+      <c r="G43" s="18">
         <v>45878</v>
       </c>
       <c r="H43">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>878</v>
+      </c>
+      <c r="B44" s="18">
+        <v>46149</v>
       </c>
       <c r="C44" t="s">
-        <v>731</v>
+        <v>879</v>
       </c>
       <c r="D44" t="s">
-        <v>732</v>
+        <v>880</v>
       </c>
       <c r="E44" t="s">
-        <v>733</v>
-[...1 lines deleted...]
-      <c r="F44" s="17">
+        <v>881</v>
+      </c>
+      <c r="F44" s="18">
         <v>45879</v>
       </c>
-      <c r="G44" s="17">
+      <c r="G44" s="18">
         <v>45885</v>
       </c>
       <c r="H44">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>882</v>
+      </c>
+      <c r="B45" s="18">
+        <v>46149</v>
       </c>
       <c r="C45" t="s">
-        <v>735</v>
+        <v>883</v>
       </c>
       <c r="D45" t="s">
-        <v>736</v>
+        <v>884</v>
       </c>
       <c r="E45" t="s">
-        <v>737</v>
-[...1 lines deleted...]
-      <c r="F45" s="17">
+        <v>885</v>
+      </c>
+      <c r="F45" s="18">
         <v>45879</v>
       </c>
-      <c r="G45" s="17">
+      <c r="G45" s="18">
         <v>45885</v>
       </c>
       <c r="H45">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>886</v>
+      </c>
+      <c r="B46" s="18">
+        <v>46149</v>
       </c>
       <c r="C46" t="s">
-        <v>739</v>
+        <v>887</v>
       </c>
       <c r="D46" t="s">
-        <v>740</v>
+        <v>888</v>
       </c>
       <c r="E46" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="F46" s="17">
+        <v>889</v>
+      </c>
+      <c r="F46" s="18">
         <v>45879</v>
       </c>
-      <c r="G46" s="17">
+      <c r="G46" s="18">
         <v>45885</v>
       </c>
       <c r="H46">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>890</v>
+      </c>
+      <c r="B47" s="18">
+        <v>46149</v>
       </c>
       <c r="C47" t="s">
-        <v>743</v>
+        <v>891</v>
       </c>
       <c r="D47" t="s">
-        <v>744</v>
+        <v>892</v>
       </c>
       <c r="E47" t="s">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="F47" s="17">
+        <v>893</v>
+      </c>
+      <c r="F47" s="18">
         <v>45879</v>
       </c>
-      <c r="G47" s="17">
+      <c r="G47" s="18">
         <v>45885</v>
       </c>
       <c r="H47">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>894</v>
+      </c>
+      <c r="B48" s="18">
+        <v>46149</v>
       </c>
       <c r="C48" t="s">
-        <v>747</v>
+        <v>895</v>
       </c>
       <c r="D48" t="s">
-        <v>748</v>
+        <v>896</v>
       </c>
       <c r="E48" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F48" s="17">
+        <v>897</v>
+      </c>
+      <c r="F48" s="18">
         <v>45879</v>
       </c>
-      <c r="G48" s="17">
+      <c r="G48" s="18">
         <v>45885</v>
       </c>
       <c r="H48">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>898</v>
+      </c>
+      <c r="B49" s="18">
+        <v>46149</v>
       </c>
       <c r="C49" t="s">
-        <v>751</v>
+        <v>899</v>
       </c>
       <c r="D49" t="s">
-        <v>752</v>
+        <v>900</v>
       </c>
       <c r="E49" t="s">
-        <v>753</v>
-[...1 lines deleted...]
-      <c r="F49" s="17">
+        <v>901</v>
+      </c>
+      <c r="F49" s="18">
         <v>45879</v>
       </c>
-      <c r="G49" s="17">
+      <c r="G49" s="18">
         <v>45885</v>
       </c>
       <c r="H49">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>902</v>
+      </c>
+      <c r="B50" s="18">
+        <v>46149</v>
       </c>
       <c r="C50" t="s">
-        <v>755</v>
+        <v>903</v>
       </c>
       <c r="D50" t="s">
-        <v>756</v>
+        <v>904</v>
       </c>
       <c r="E50" t="s">
-        <v>757</v>
-[...1 lines deleted...]
-      <c r="F50" s="17">
+        <v>905</v>
+      </c>
+      <c r="F50" s="18">
         <v>45879</v>
       </c>
-      <c r="G50" s="17">
+      <c r="G50" s="18">
         <v>45885</v>
       </c>
       <c r="H50">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>906</v>
+      </c>
+      <c r="B51" s="18">
+        <v>46149</v>
       </c>
       <c r="C51" t="s">
-        <v>759</v>
+        <v>907</v>
       </c>
       <c r="D51" t="s">
-        <v>760</v>
+        <v>908</v>
       </c>
       <c r="E51" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="F51" s="17">
+        <v>909</v>
+      </c>
+      <c r="F51" s="18">
         <v>45886</v>
       </c>
-      <c r="G51" s="17">
+      <c r="G51" s="18">
         <v>45892</v>
       </c>
       <c r="H51">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>910</v>
+      </c>
+      <c r="B52" s="18">
+        <v>46149</v>
       </c>
       <c r="C52" t="s">
-        <v>763</v>
+        <v>911</v>
       </c>
       <c r="D52" t="s">
-        <v>764</v>
+        <v>912</v>
       </c>
       <c r="E52" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="F52" s="17">
+        <v>913</v>
+      </c>
+      <c r="F52" s="18">
         <v>45886</v>
       </c>
-      <c r="G52" s="17">
+      <c r="G52" s="18">
         <v>45892</v>
       </c>
       <c r="H52">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>914</v>
+      </c>
+      <c r="B53" s="18">
+        <v>46149</v>
       </c>
       <c r="C53" t="s">
-        <v>767</v>
+        <v>915</v>
       </c>
       <c r="D53" t="s">
-        <v>768</v>
+        <v>916</v>
       </c>
       <c r="E53" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="F53" s="17">
+        <v>917</v>
+      </c>
+      <c r="F53" s="18">
         <v>45886</v>
       </c>
-      <c r="G53" s="17">
+      <c r="G53" s="18">
         <v>45892</v>
       </c>
       <c r="H53">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>918</v>
+      </c>
+      <c r="B54" s="18">
+        <v>46149</v>
       </c>
       <c r="C54" t="s">
-        <v>771</v>
+        <v>919</v>
       </c>
       <c r="D54" t="s">
-        <v>772</v>
+        <v>920</v>
       </c>
       <c r="E54" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="F54" s="17">
+        <v>921</v>
+      </c>
+      <c r="F54" s="18">
         <v>45886</v>
       </c>
-      <c r="G54" s="17">
+      <c r="G54" s="18">
         <v>45892</v>
       </c>
       <c r="H54">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>922</v>
+      </c>
+      <c r="B55" s="18">
+        <v>46149</v>
       </c>
       <c r="C55" t="s">
-        <v>775</v>
+        <v>923</v>
       </c>
       <c r="D55" t="s">
-        <v>776</v>
+        <v>924</v>
       </c>
       <c r="E55" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="F55" s="17">
+        <v>925</v>
+      </c>
+      <c r="F55" s="18">
         <v>45886</v>
       </c>
-      <c r="G55" s="17">
+      <c r="G55" s="18">
         <v>45892</v>
       </c>
       <c r="H55">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>926</v>
+      </c>
+      <c r="B56" s="18">
+        <v>46149</v>
       </c>
       <c r="C56" t="s">
-        <v>779</v>
+        <v>927</v>
       </c>
       <c r="D56" t="s">
-        <v>780</v>
+        <v>928</v>
       </c>
       <c r="E56" t="s">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="F56" s="17">
+        <v>929</v>
+      </c>
+      <c r="F56" s="18">
         <v>45886</v>
       </c>
-      <c r="G56" s="17">
+      <c r="G56" s="18">
         <v>45892</v>
       </c>
       <c r="H56">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>930</v>
+      </c>
+      <c r="B57" s="18">
+        <v>46149</v>
       </c>
       <c r="C57" t="s">
-        <v>783</v>
+        <v>931</v>
       </c>
       <c r="D57" t="s">
-        <v>784</v>
+        <v>932</v>
       </c>
       <c r="E57" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="F57" s="17">
+        <v>933</v>
+      </c>
+      <c r="F57" s="18">
         <v>45886</v>
       </c>
-      <c r="G57" s="17">
+      <c r="G57" s="18">
         <v>45892</v>
       </c>
       <c r="H57">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>934</v>
+      </c>
+      <c r="B58" s="18">
+        <v>46149</v>
       </c>
       <c r="C58" t="s">
-        <v>787</v>
+        <v>935</v>
       </c>
       <c r="D58" t="s">
-        <v>788</v>
+        <v>936</v>
       </c>
       <c r="E58" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="F58" s="17">
+        <v>937</v>
+      </c>
+      <c r="F58" s="18">
         <v>45893</v>
       </c>
-      <c r="G58" s="17">
+      <c r="G58" s="18">
         <v>45899</v>
       </c>
       <c r="H58">
         <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>938</v>
+      </c>
+      <c r="B59" s="18">
+        <v>46149</v>
       </c>
       <c r="C59" t="s">
-        <v>791</v>
+        <v>939</v>
       </c>
       <c r="D59" t="s">
-        <v>792</v>
+        <v>940</v>
       </c>
       <c r="E59" t="s">
-        <v>793</v>
-[...1 lines deleted...]
-      <c r="F59" s="17">
+        <v>941</v>
+      </c>
+      <c r="F59" s="18">
         <v>45893</v>
       </c>
-      <c r="G59" s="17">
+      <c r="G59" s="18">
         <v>45899</v>
       </c>
       <c r="H59">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>942</v>
+      </c>
+      <c r="B60" s="18">
+        <v>46149</v>
       </c>
       <c r="C60" t="s">
-        <v>795</v>
+        <v>943</v>
       </c>
       <c r="D60" t="s">
-        <v>796</v>
+        <v>944</v>
       </c>
       <c r="E60" t="s">
-        <v>797</v>
-[...1 lines deleted...]
-      <c r="F60" s="17">
+        <v>945</v>
+      </c>
+      <c r="F60" s="18">
         <v>45893</v>
       </c>
-      <c r="G60" s="17">
+      <c r="G60" s="18">
         <v>45899</v>
       </c>
       <c r="H60">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>946</v>
+      </c>
+      <c r="B61" s="18">
+        <v>46149</v>
       </c>
       <c r="C61" t="s">
-        <v>799</v>
+        <v>947</v>
       </c>
       <c r="D61" t="s">
-        <v>800</v>
+        <v>948</v>
       </c>
       <c r="E61" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="F61" s="17">
+        <v>949</v>
+      </c>
+      <c r="F61" s="18">
         <v>45893</v>
       </c>
-      <c r="G61" s="17">
+      <c r="G61" s="18">
         <v>45899</v>
       </c>
       <c r="H61">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>950</v>
+      </c>
+      <c r="B62" s="18">
+        <v>46149</v>
       </c>
       <c r="C62" t="s">
-        <v>803</v>
+        <v>951</v>
       </c>
       <c r="D62" t="s">
-        <v>804</v>
+        <v>952</v>
       </c>
       <c r="E62" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="F62" s="17">
+        <v>953</v>
+      </c>
+      <c r="F62" s="18">
         <v>45893</v>
       </c>
-      <c r="G62" s="17">
+      <c r="G62" s="18">
         <v>45899</v>
       </c>
       <c r="H62">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>954</v>
+      </c>
+      <c r="B63" s="18">
+        <v>46149</v>
       </c>
       <c r="C63" t="s">
-        <v>807</v>
+        <v>955</v>
       </c>
       <c r="D63" t="s">
-        <v>808</v>
+        <v>956</v>
       </c>
       <c r="E63" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="F63" s="17">
+        <v>957</v>
+      </c>
+      <c r="F63" s="18">
         <v>45893</v>
       </c>
-      <c r="G63" s="17">
+      <c r="G63" s="18">
         <v>45899</v>
       </c>
       <c r="H63">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>958</v>
+      </c>
+      <c r="B64" s="18">
+        <v>46149</v>
       </c>
       <c r="C64" t="s">
-        <v>811</v>
+        <v>959</v>
       </c>
       <c r="D64" t="s">
-        <v>812</v>
+        <v>960</v>
       </c>
       <c r="E64" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="F64" s="17">
+        <v>961</v>
+      </c>
+      <c r="F64" s="18">
         <v>45893</v>
       </c>
-      <c r="G64" s="17">
+      <c r="G64" s="18">
         <v>45899</v>
       </c>
       <c r="H64">
         <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>962</v>
+      </c>
+      <c r="B65" s="18">
+        <v>46149</v>
       </c>
       <c r="C65" t="s">
-        <v>815</v>
+        <v>963</v>
       </c>
       <c r="D65" t="s">
-        <v>816</v>
+        <v>964</v>
       </c>
       <c r="E65" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="F65" s="17">
+        <v>965</v>
+      </c>
+      <c r="F65" s="18">
         <v>45900</v>
       </c>
-      <c r="G65" s="17">
+      <c r="G65" s="18">
         <v>45906</v>
       </c>
       <c r="H65">
         <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>966</v>
+      </c>
+      <c r="B66" s="18">
+        <v>46149</v>
       </c>
       <c r="C66" t="s">
-        <v>819</v>
+        <v>967</v>
       </c>
       <c r="D66" t="s">
-        <v>820</v>
+        <v>968</v>
       </c>
       <c r="E66" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="F66" s="17">
+        <v>969</v>
+      </c>
+      <c r="F66" s="18">
         <v>45900</v>
       </c>
-      <c r="G66" s="17">
+      <c r="G66" s="18">
         <v>45906</v>
       </c>
       <c r="H66">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>970</v>
+      </c>
+      <c r="B67" s="18">
+        <v>46149</v>
       </c>
       <c r="C67" t="s">
-        <v>823</v>
+        <v>971</v>
       </c>
       <c r="D67" t="s">
-        <v>824</v>
+        <v>972</v>
       </c>
       <c r="E67" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="F67" s="17">
+        <v>973</v>
+      </c>
+      <c r="F67" s="18">
         <v>45900</v>
       </c>
-      <c r="G67" s="17">
+      <c r="G67" s="18">
         <v>45906</v>
       </c>
       <c r="H67">
         <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>974</v>
+      </c>
+      <c r="B68" s="18">
+        <v>46149</v>
       </c>
       <c r="C68" t="s">
-        <v>827</v>
+        <v>975</v>
       </c>
       <c r="D68" t="s">
-        <v>828</v>
+        <v>976</v>
       </c>
       <c r="E68" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="F68" s="17">
+        <v>977</v>
+      </c>
+      <c r="F68" s="18">
         <v>45900</v>
       </c>
-      <c r="G68" s="17">
+      <c r="G68" s="18">
         <v>45906</v>
       </c>
       <c r="H68">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>978</v>
+      </c>
+      <c r="B69" s="18">
+        <v>46149</v>
       </c>
       <c r="C69" t="s">
-        <v>831</v>
+        <v>979</v>
       </c>
       <c r="D69" t="s">
-        <v>832</v>
+        <v>980</v>
       </c>
       <c r="E69" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="F69" s="17">
+        <v>981</v>
+      </c>
+      <c r="F69" s="18">
         <v>45900</v>
       </c>
-      <c r="G69" s="17">
+      <c r="G69" s="18">
         <v>45906</v>
       </c>
       <c r="H69">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>982</v>
+      </c>
+      <c r="B70" s="18">
+        <v>46149</v>
       </c>
       <c r="C70" t="s">
-        <v>835</v>
+        <v>983</v>
       </c>
       <c r="D70" t="s">
-        <v>836</v>
+        <v>984</v>
       </c>
       <c r="E70" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="F70" s="17">
+        <v>985</v>
+      </c>
+      <c r="F70" s="18">
         <v>45900</v>
       </c>
-      <c r="G70" s="17">
+      <c r="G70" s="18">
         <v>45906</v>
       </c>
       <c r="H70">
         <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>986</v>
+      </c>
+      <c r="B71" s="18">
+        <v>46149</v>
       </c>
       <c r="C71" t="s">
-        <v>839</v>
+        <v>987</v>
       </c>
       <c r="D71" t="s">
-        <v>840</v>
+        <v>988</v>
       </c>
       <c r="E71" t="s">
-        <v>841</v>
-[...1 lines deleted...]
-      <c r="F71" s="17">
+        <v>989</v>
+      </c>
+      <c r="F71" s="18">
         <v>45900</v>
       </c>
-      <c r="G71" s="17">
+      <c r="G71" s="18">
         <v>45906</v>
       </c>
       <c r="H71">
         <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>990</v>
+      </c>
+      <c r="B72" s="18">
+        <v>46149</v>
       </c>
       <c r="C72" t="s">
-        <v>843</v>
+        <v>991</v>
       </c>
       <c r="D72" t="s">
-        <v>844</v>
+        <v>992</v>
       </c>
       <c r="E72" t="s">
-        <v>845</v>
-[...1 lines deleted...]
-      <c r="F72" s="17">
+        <v>993</v>
+      </c>
+      <c r="F72" s="18">
         <v>45907</v>
       </c>
-      <c r="G72" s="17">
+      <c r="G72" s="18">
         <v>45913</v>
       </c>
       <c r="H72">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>994</v>
+      </c>
+      <c r="B73" s="18">
+        <v>46149</v>
       </c>
       <c r="C73" t="s">
-        <v>847</v>
+        <v>995</v>
       </c>
       <c r="D73" t="s">
-        <v>848</v>
+        <v>996</v>
       </c>
       <c r="E73" t="s">
-        <v>849</v>
-[...1 lines deleted...]
-      <c r="F73" s="17">
+        <v>997</v>
+      </c>
+      <c r="F73" s="18">
         <v>45907</v>
       </c>
-      <c r="G73" s="17">
+      <c r="G73" s="18">
         <v>45913</v>
       </c>
       <c r="H73">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>998</v>
+      </c>
+      <c r="B74" s="18">
+        <v>46149</v>
       </c>
       <c r="C74" t="s">
-        <v>851</v>
+        <v>999</v>
       </c>
       <c r="D74" t="s">
-        <v>852</v>
+        <v>1000</v>
       </c>
       <c r="E74" t="s">
-        <v>853</v>
-[...1 lines deleted...]
-      <c r="F74" s="17">
+        <v>1001</v>
+      </c>
+      <c r="F74" s="18">
         <v>45907</v>
       </c>
-      <c r="G74" s="17">
+      <c r="G74" s="18">
         <v>45913</v>
       </c>
       <c r="H74">
         <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1002</v>
+      </c>
+      <c r="B75" s="18">
+        <v>46149</v>
       </c>
       <c r="C75" t="s">
-        <v>855</v>
+        <v>1003</v>
       </c>
       <c r="D75" t="s">
-        <v>856</v>
+        <v>1004</v>
       </c>
       <c r="E75" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="F75" s="17">
+        <v>1005</v>
+      </c>
+      <c r="F75" s="18">
         <v>45907</v>
       </c>
-      <c r="G75" s="17">
+      <c r="G75" s="18">
         <v>45913</v>
       </c>
       <c r="H75">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1006</v>
+      </c>
+      <c r="B76" s="18">
+        <v>46149</v>
       </c>
       <c r="C76" t="s">
-        <v>859</v>
+        <v>1007</v>
       </c>
       <c r="D76" t="s">
-        <v>860</v>
+        <v>1008</v>
       </c>
       <c r="E76" t="s">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="F76" s="17">
+        <v>1009</v>
+      </c>
+      <c r="F76" s="18">
         <v>45907</v>
       </c>
-      <c r="G76" s="17">
+      <c r="G76" s="18">
         <v>45913</v>
       </c>
       <c r="H76">
         <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1010</v>
+      </c>
+      <c r="B77" s="18">
+        <v>46149</v>
       </c>
       <c r="C77" t="s">
-        <v>863</v>
+        <v>1011</v>
       </c>
       <c r="D77" t="s">
-        <v>864</v>
+        <v>1012</v>
       </c>
       <c r="E77" t="s">
-        <v>865</v>
-[...1 lines deleted...]
-      <c r="F77" s="17">
+        <v>1013</v>
+      </c>
+      <c r="F77" s="18">
         <v>45907</v>
       </c>
-      <c r="G77" s="17">
+      <c r="G77" s="18">
         <v>45913</v>
       </c>
       <c r="H77">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1014</v>
+      </c>
+      <c r="B78" s="18">
+        <v>46149</v>
       </c>
       <c r="C78" t="s">
-        <v>867</v>
+        <v>1015</v>
       </c>
       <c r="D78" t="s">
-        <v>868</v>
+        <v>1016</v>
       </c>
       <c r="E78" t="s">
-        <v>869</v>
-[...1 lines deleted...]
-      <c r="F78" s="17">
+        <v>1017</v>
+      </c>
+      <c r="F78" s="18">
         <v>45907</v>
       </c>
-      <c r="G78" s="17">
+      <c r="G78" s="18">
         <v>45913</v>
       </c>
       <c r="H78">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1018</v>
+      </c>
+      <c r="B79" s="18">
+        <v>46149</v>
       </c>
       <c r="C79" t="s">
-        <v>871</v>
+        <v>1019</v>
       </c>
       <c r="D79" t="s">
-        <v>872</v>
+        <v>1020</v>
       </c>
       <c r="E79" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F79" s="17">
+        <v>1021</v>
+      </c>
+      <c r="F79" s="18">
         <v>45914</v>
       </c>
-      <c r="G79" s="17">
+      <c r="G79" s="18">
         <v>45920</v>
       </c>
       <c r="H79">
         <v>38</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1022</v>
+      </c>
+      <c r="B80" s="18">
+        <v>46149</v>
       </c>
       <c r="C80" t="s">
-        <v>875</v>
+        <v>1023</v>
       </c>
       <c r="D80" t="s">
-        <v>876</v>
+        <v>1024</v>
       </c>
       <c r="E80" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="F80" s="17">
+        <v>1025</v>
+      </c>
+      <c r="F80" s="18">
         <v>45914</v>
       </c>
-      <c r="G80" s="17">
+      <c r="G80" s="18">
         <v>45920</v>
       </c>
       <c r="H80">
         <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1026</v>
+      </c>
+      <c r="B81" s="18">
+        <v>46149</v>
       </c>
       <c r="C81" t="s">
-        <v>879</v>
+        <v>1027</v>
       </c>
       <c r="D81" t="s">
-        <v>880</v>
+        <v>1028</v>
       </c>
       <c r="E81" t="s">
-        <v>881</v>
-[...1 lines deleted...]
-      <c r="F81" s="17">
+        <v>1029</v>
+      </c>
+      <c r="F81" s="18">
         <v>45914</v>
       </c>
-      <c r="G81" s="17">
+      <c r="G81" s="18">
         <v>45920</v>
       </c>
       <c r="H81">
         <v>38</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1030</v>
+      </c>
+      <c r="B82" s="18">
+        <v>46149</v>
       </c>
       <c r="C82" t="s">
-        <v>883</v>
+        <v>1031</v>
       </c>
       <c r="D82" t="s">
-        <v>884</v>
+        <v>1032</v>
       </c>
       <c r="E82" t="s">
-        <v>885</v>
-[...1 lines deleted...]
-      <c r="F82" s="17">
+        <v>1033</v>
+      </c>
+      <c r="F82" s="18">
         <v>45914</v>
       </c>
-      <c r="G82" s="17">
+      <c r="G82" s="18">
         <v>45920</v>
       </c>
       <c r="H82">
         <v>38</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1034</v>
+      </c>
+      <c r="B83" s="18">
+        <v>46149</v>
       </c>
       <c r="C83" t="s">
-        <v>887</v>
+        <v>1035</v>
       </c>
       <c r="D83" t="s">
-        <v>888</v>
+        <v>1036</v>
       </c>
       <c r="E83" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="F83" s="17">
+        <v>1037</v>
+      </c>
+      <c r="F83" s="18">
         <v>45914</v>
       </c>
-      <c r="G83" s="17">
+      <c r="G83" s="18">
         <v>45920</v>
       </c>
       <c r="H83">
         <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1038</v>
+      </c>
+      <c r="B84" s="18">
+        <v>46149</v>
       </c>
       <c r="C84" t="s">
-        <v>891</v>
+        <v>1039</v>
       </c>
       <c r="D84" t="s">
-        <v>892</v>
+        <v>1040</v>
       </c>
       <c r="E84" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="F84" s="17">
+        <v>1041</v>
+      </c>
+      <c r="F84" s="18">
         <v>45914</v>
       </c>
-      <c r="G84" s="17">
+      <c r="G84" s="18">
         <v>45920</v>
       </c>
       <c r="H84">
         <v>38</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1042</v>
+      </c>
+      <c r="B85" s="18">
+        <v>46149</v>
       </c>
       <c r="C85" t="s">
-        <v>895</v>
+        <v>1043</v>
       </c>
       <c r="D85" t="s">
-        <v>896</v>
+        <v>1044</v>
       </c>
       <c r="E85" t="s">
-        <v>897</v>
-[...1 lines deleted...]
-      <c r="F85" s="17">
+        <v>1045</v>
+      </c>
+      <c r="F85" s="18">
         <v>45914</v>
       </c>
-      <c r="G85" s="17">
+      <c r="G85" s="18">
         <v>45920</v>
       </c>
       <c r="H85">
         <v>38</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1046</v>
+      </c>
+      <c r="B86" s="18">
+        <v>46149</v>
       </c>
       <c r="C86" t="s">
-        <v>899</v>
+        <v>1047</v>
       </c>
       <c r="D86" t="s">
-        <v>900</v>
+        <v>1048</v>
       </c>
       <c r="E86" t="s">
-        <v>901</v>
-[...1 lines deleted...]
-      <c r="F86" s="17">
+        <v>1049</v>
+      </c>
+      <c r="F86" s="18">
         <v>45921</v>
       </c>
-      <c r="G86" s="17">
+      <c r="G86" s="18">
         <v>45927</v>
       </c>
       <c r="H86">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1050</v>
+      </c>
+      <c r="B87" s="18">
+        <v>46149</v>
       </c>
       <c r="C87" t="s">
-        <v>903</v>
+        <v>1051</v>
       </c>
       <c r="D87" t="s">
-        <v>904</v>
+        <v>1052</v>
       </c>
       <c r="E87" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="F87" s="17">
+        <v>1053</v>
+      </c>
+      <c r="F87" s="18">
         <v>45921</v>
       </c>
-      <c r="G87" s="17">
+      <c r="G87" s="18">
         <v>45927</v>
       </c>
       <c r="H87">
         <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1054</v>
+      </c>
+      <c r="B88" s="18">
+        <v>46149</v>
       </c>
       <c r="C88" t="s">
-        <v>907</v>
+        <v>1055</v>
       </c>
       <c r="D88" t="s">
-        <v>908</v>
+        <v>1056</v>
       </c>
       <c r="E88" t="s">
-        <v>909</v>
-[...1 lines deleted...]
-      <c r="F88" s="17">
+        <v>1057</v>
+      </c>
+      <c r="F88" s="18">
         <v>45921</v>
       </c>
-      <c r="G88" s="17">
+      <c r="G88" s="18">
         <v>45927</v>
       </c>
       <c r="H88">
         <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1058</v>
+      </c>
+      <c r="B89" s="18">
+        <v>46149</v>
       </c>
       <c r="C89" t="s">
-        <v>911</v>
+        <v>1059</v>
       </c>
       <c r="D89" t="s">
-        <v>912</v>
+        <v>1060</v>
       </c>
       <c r="E89" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="F89" s="17">
+        <v>1061</v>
+      </c>
+      <c r="F89" s="18">
         <v>45921</v>
       </c>
-      <c r="G89" s="17">
+      <c r="G89" s="18">
         <v>45927</v>
       </c>
       <c r="H89">
         <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1062</v>
+      </c>
+      <c r="B90" s="18">
+        <v>46149</v>
       </c>
       <c r="C90" t="s">
-        <v>915</v>
+        <v>1063</v>
       </c>
       <c r="D90" t="s">
-        <v>916</v>
+        <v>1064</v>
       </c>
       <c r="E90" t="s">
-        <v>917</v>
-[...1 lines deleted...]
-      <c r="F90" s="17">
+        <v>1065</v>
+      </c>
+      <c r="F90" s="18">
         <v>45921</v>
       </c>
-      <c r="G90" s="17">
+      <c r="G90" s="18">
         <v>45927</v>
       </c>
       <c r="H90">
         <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1066</v>
+      </c>
+      <c r="B91" s="18">
+        <v>46149</v>
       </c>
       <c r="C91" t="s">
-        <v>919</v>
+        <v>1067</v>
       </c>
       <c r="D91" t="s">
-        <v>920</v>
+        <v>1068</v>
       </c>
       <c r="E91" t="s">
-        <v>921</v>
-[...1 lines deleted...]
-      <c r="F91" s="17">
+        <v>1069</v>
+      </c>
+      <c r="F91" s="18">
         <v>45921</v>
       </c>
-      <c r="G91" s="17">
+      <c r="G91" s="18">
         <v>45927</v>
       </c>
       <c r="H91">
         <v>39</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1070</v>
+      </c>
+      <c r="B92" s="18">
+        <v>46149</v>
       </c>
       <c r="C92" t="s">
-        <v>923</v>
+        <v>1071</v>
       </c>
       <c r="D92" t="s">
-        <v>924</v>
+        <v>1072</v>
       </c>
       <c r="E92" t="s">
-        <v>925</v>
-[...1 lines deleted...]
-      <c r="F92" s="17">
+        <v>1073</v>
+      </c>
+      <c r="F92" s="18">
         <v>45921</v>
       </c>
-      <c r="G92" s="17">
+      <c r="G92" s="18">
         <v>45927</v>
       </c>
       <c r="H92">
         <v>39</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1074</v>
+      </c>
+      <c r="B93" s="18">
+        <v>46149</v>
       </c>
       <c r="C93" t="s">
-        <v>927</v>
+        <v>1075</v>
       </c>
       <c r="D93" t="s">
-        <v>928</v>
+        <v>1076</v>
       </c>
       <c r="E93" t="s">
-        <v>929</v>
-[...1 lines deleted...]
-      <c r="F93" s="17">
+        <v>1077</v>
+      </c>
+      <c r="F93" s="18">
         <v>45928</v>
       </c>
-      <c r="G93" s="17">
+      <c r="G93" s="18">
         <v>45934</v>
       </c>
       <c r="H93">
         <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1078</v>
+      </c>
+      <c r="B94" s="18">
+        <v>46149</v>
       </c>
       <c r="C94" t="s">
-        <v>931</v>
+        <v>1079</v>
       </c>
       <c r="D94" t="s">
-        <v>932</v>
+        <v>1080</v>
       </c>
       <c r="E94" t="s">
-        <v>933</v>
-[...1 lines deleted...]
-      <c r="F94" s="17">
+        <v>1081</v>
+      </c>
+      <c r="F94" s="18">
         <v>45928</v>
       </c>
-      <c r="G94" s="17">
+      <c r="G94" s="18">
         <v>45934</v>
       </c>
       <c r="H94">
         <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1082</v>
+      </c>
+      <c r="B95" s="18">
+        <v>46149</v>
       </c>
       <c r="C95" t="s">
-        <v>935</v>
+        <v>1083</v>
       </c>
       <c r="D95" t="s">
-        <v>936</v>
+        <v>1084</v>
       </c>
       <c r="E95" t="s">
-        <v>937</v>
-[...1 lines deleted...]
-      <c r="F95" s="17">
+        <v>1085</v>
+      </c>
+      <c r="F95" s="18">
         <v>45928</v>
       </c>
-      <c r="G95" s="17">
+      <c r="G95" s="18">
         <v>45934</v>
       </c>
       <c r="H95">
         <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1086</v>
+      </c>
+      <c r="B96" s="18">
+        <v>46149</v>
       </c>
       <c r="C96" t="s">
-        <v>939</v>
+        <v>1087</v>
       </c>
       <c r="D96" t="s">
-        <v>940</v>
+        <v>1088</v>
       </c>
       <c r="E96" t="s">
-        <v>941</v>
-[...1 lines deleted...]
-      <c r="F96" s="17">
+        <v>1089</v>
+      </c>
+      <c r="F96" s="18">
         <v>45928</v>
       </c>
-      <c r="G96" s="17">
+      <c r="G96" s="18">
         <v>45934</v>
       </c>
       <c r="H96">
         <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1090</v>
+      </c>
+      <c r="B97" s="18">
+        <v>46149</v>
       </c>
       <c r="C97" t="s">
-        <v>943</v>
+        <v>1091</v>
       </c>
       <c r="D97" t="s">
-        <v>944</v>
+        <v>1092</v>
       </c>
       <c r="E97" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="F97" s="17">
+        <v>1093</v>
+      </c>
+      <c r="F97" s="18">
         <v>45928</v>
       </c>
-      <c r="G97" s="17">
+      <c r="G97" s="18">
         <v>45934</v>
       </c>
       <c r="H97">
         <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1094</v>
+      </c>
+      <c r="B98" s="18">
+        <v>46149</v>
       </c>
       <c r="C98" t="s">
-        <v>947</v>
+        <v>1095</v>
       </c>
       <c r="D98" t="s">
-        <v>948</v>
+        <v>1096</v>
       </c>
       <c r="E98" t="s">
-        <v>949</v>
-[...1 lines deleted...]
-      <c r="F98" s="17">
+        <v>1097</v>
+      </c>
+      <c r="F98" s="18">
         <v>45928</v>
       </c>
-      <c r="G98" s="17">
+      <c r="G98" s="18">
         <v>45934</v>
       </c>
       <c r="H98">
         <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1098</v>
+      </c>
+      <c r="B99" s="18">
+        <v>46149</v>
       </c>
       <c r="C99" t="s">
-        <v>951</v>
+        <v>1099</v>
       </c>
       <c r="D99" t="s">
-        <v>952</v>
+        <v>1100</v>
       </c>
       <c r="E99" t="s">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="F99" s="17">
+        <v>1101</v>
+      </c>
+      <c r="F99" s="18">
         <v>45928</v>
       </c>
-      <c r="G99" s="17">
+      <c r="G99" s="18">
         <v>45934</v>
       </c>
       <c r="H99">
         <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1102</v>
+      </c>
+      <c r="B100" s="18">
+        <v>46149</v>
       </c>
       <c r="C100" t="s">
-        <v>955</v>
+        <v>1103</v>
       </c>
       <c r="D100" t="s">
-        <v>956</v>
+        <v>1104</v>
       </c>
       <c r="E100" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="F100" s="17">
+        <v>1105</v>
+      </c>
+      <c r="F100" s="18">
         <v>45935</v>
       </c>
-      <c r="G100" s="17">
+      <c r="G100" s="18">
         <v>45941</v>
       </c>
       <c r="H100">
         <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1106</v>
+      </c>
+      <c r="B101" s="18">
+        <v>46149</v>
       </c>
       <c r="C101" t="s">
-        <v>959</v>
+        <v>1107</v>
       </c>
       <c r="D101" t="s">
-        <v>960</v>
+        <v>1108</v>
       </c>
       <c r="E101" t="s">
-        <v>961</v>
-[...1 lines deleted...]
-      <c r="F101" s="17">
+        <v>1109</v>
+      </c>
+      <c r="F101" s="18">
         <v>45935</v>
       </c>
-      <c r="G101" s="17">
+      <c r="G101" s="18">
         <v>45941</v>
       </c>
       <c r="H101">
         <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1110</v>
+      </c>
+      <c r="B102" s="18">
+        <v>46149</v>
       </c>
       <c r="C102" t="s">
-        <v>963</v>
+        <v>1111</v>
       </c>
       <c r="D102" t="s">
-        <v>964</v>
+        <v>1112</v>
       </c>
       <c r="E102" t="s">
-        <v>965</v>
-[...1 lines deleted...]
-      <c r="F102" s="17">
+        <v>1113</v>
+      </c>
+      <c r="F102" s="18">
         <v>45935</v>
       </c>
-      <c r="G102" s="17">
+      <c r="G102" s="18">
         <v>45941</v>
       </c>
       <c r="H102">
         <v>41</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>966</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1114</v>
+      </c>
+      <c r="B103" s="18">
+        <v>46149</v>
       </c>
       <c r="C103" t="s">
-        <v>967</v>
+        <v>1115</v>
       </c>
       <c r="D103" t="s">
-        <v>968</v>
+        <v>1116</v>
       </c>
       <c r="E103" t="s">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="F103" s="17">
+        <v>1117</v>
+      </c>
+      <c r="F103" s="18">
         <v>45935</v>
       </c>
-      <c r="G103" s="17">
+      <c r="G103" s="18">
         <v>45941</v>
       </c>
       <c r="H103">
         <v>41</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1118</v>
+      </c>
+      <c r="B104" s="18">
+        <v>46149</v>
       </c>
       <c r="C104" t="s">
-        <v>971</v>
+        <v>1119</v>
       </c>
       <c r="D104" t="s">
-        <v>972</v>
+        <v>1120</v>
       </c>
       <c r="E104" t="s">
-        <v>973</v>
-[...1 lines deleted...]
-      <c r="F104" s="17">
+        <v>1121</v>
+      </c>
+      <c r="F104" s="18">
         <v>45935</v>
       </c>
-      <c r="G104" s="17">
+      <c r="G104" s="18">
         <v>45941</v>
       </c>
       <c r="H104">
         <v>41</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1122</v>
+      </c>
+      <c r="B105" s="18">
+        <v>46149</v>
       </c>
       <c r="C105" t="s">
-        <v>975</v>
+        <v>1123</v>
       </c>
       <c r="D105" t="s">
-        <v>976</v>
+        <v>1124</v>
       </c>
       <c r="E105" t="s">
-        <v>977</v>
-[...1 lines deleted...]
-      <c r="F105" s="17">
+        <v>1125</v>
+      </c>
+      <c r="F105" s="18">
         <v>45935</v>
       </c>
-      <c r="G105" s="17">
+      <c r="G105" s="18">
         <v>45941</v>
       </c>
       <c r="H105">
         <v>41</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1126</v>
+      </c>
+      <c r="B106" s="18">
+        <v>46149</v>
       </c>
       <c r="C106" t="s">
-        <v>979</v>
+        <v>1127</v>
       </c>
       <c r="D106" t="s">
-        <v>980</v>
+        <v>1128</v>
       </c>
       <c r="E106" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="F106" s="17">
+        <v>1129</v>
+      </c>
+      <c r="F106" s="18">
         <v>45935</v>
       </c>
-      <c r="G106" s="17">
+      <c r="G106" s="18">
         <v>45941</v>
       </c>
       <c r="H106">
         <v>41</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>982</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1130</v>
+      </c>
+      <c r="B107" s="18">
+        <v>46149</v>
       </c>
       <c r="C107" t="s">
-        <v>983</v>
+        <v>1131</v>
       </c>
       <c r="D107" t="s">
-        <v>984</v>
+        <v>1132</v>
       </c>
       <c r="E107" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F107" s="17">
+        <v>1133</v>
+      </c>
+      <c r="F107" s="18">
         <v>45942</v>
       </c>
-      <c r="G107" s="17">
+      <c r="G107" s="18">
         <v>45948</v>
       </c>
       <c r="H107">
         <v>42</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1134</v>
+      </c>
+      <c r="B108" s="18">
+        <v>46149</v>
       </c>
       <c r="C108" t="s">
-        <v>987</v>
+        <v>1135</v>
       </c>
       <c r="D108" t="s">
-        <v>988</v>
+        <v>1136</v>
       </c>
       <c r="E108" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="F108" s="17">
+        <v>1137</v>
+      </c>
+      <c r="F108" s="18">
         <v>45942</v>
       </c>
-      <c r="G108" s="17">
+      <c r="G108" s="18">
         <v>45948</v>
       </c>
       <c r="H108">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1138</v>
+      </c>
+      <c r="B109" s="18">
+        <v>46149</v>
       </c>
       <c r="C109" t="s">
-        <v>991</v>
+        <v>1139</v>
       </c>
       <c r="D109" t="s">
-        <v>992</v>
+        <v>1140</v>
       </c>
       <c r="E109" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="F109" s="17">
+        <v>1141</v>
+      </c>
+      <c r="F109" s="18">
         <v>45942</v>
       </c>
-      <c r="G109" s="17">
+      <c r="G109" s="18">
         <v>45948</v>
       </c>
       <c r="H109">
         <v>42</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1142</v>
+      </c>
+      <c r="B110" s="18">
+        <v>46149</v>
       </c>
       <c r="C110" t="s">
-        <v>995</v>
+        <v>1143</v>
       </c>
       <c r="D110" t="s">
-        <v>996</v>
+        <v>1144</v>
       </c>
       <c r="E110" t="s">
-        <v>997</v>
-[...1 lines deleted...]
-      <c r="F110" s="17">
+        <v>1145</v>
+      </c>
+      <c r="F110" s="18">
         <v>45942</v>
       </c>
-      <c r="G110" s="17">
+      <c r="G110" s="18">
         <v>45948</v>
       </c>
       <c r="H110">
         <v>42</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1146</v>
+      </c>
+      <c r="B111" s="18">
+        <v>46149</v>
       </c>
       <c r="C111" t="s">
-        <v>999</v>
+        <v>1147</v>
       </c>
       <c r="D111" t="s">
-        <v>1000</v>
+        <v>1148</v>
       </c>
       <c r="E111" t="s">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="F111" s="17">
+        <v>1149</v>
+      </c>
+      <c r="F111" s="18">
         <v>45942</v>
       </c>
-      <c r="G111" s="17">
+      <c r="G111" s="18">
         <v>45948</v>
       </c>
       <c r="H111">
         <v>42</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1150</v>
+      </c>
+      <c r="B112" s="18">
+        <v>46149</v>
       </c>
       <c r="C112" t="s">
-        <v>1003</v>
+        <v>1151</v>
       </c>
       <c r="D112" t="s">
-        <v>1004</v>
+        <v>1152</v>
       </c>
       <c r="E112" t="s">
-        <v>1005</v>
-[...1 lines deleted...]
-      <c r="F112" s="17">
+        <v>1153</v>
+      </c>
+      <c r="F112" s="18">
         <v>45942</v>
       </c>
-      <c r="G112" s="17">
+      <c r="G112" s="18">
         <v>45948</v>
       </c>
       <c r="H112">
         <v>42</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1154</v>
+      </c>
+      <c r="B113" s="18">
+        <v>46149</v>
       </c>
       <c r="C113" t="s">
-        <v>1007</v>
+        <v>1155</v>
       </c>
       <c r="D113" t="s">
-        <v>1008</v>
+        <v>1156</v>
       </c>
       <c r="E113" t="s">
-        <v>1009</v>
-[...1 lines deleted...]
-      <c r="F113" s="17">
+        <v>1157</v>
+      </c>
+      <c r="F113" s="18">
         <v>45942</v>
       </c>
-      <c r="G113" s="17">
+      <c r="G113" s="18">
         <v>45948</v>
       </c>
       <c r="H113">
         <v>42</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1158</v>
+      </c>
+      <c r="B114" s="18">
+        <v>46149</v>
       </c>
       <c r="C114" t="s">
-        <v>1011</v>
+        <v>1159</v>
       </c>
       <c r="D114" t="s">
-        <v>1012</v>
+        <v>1160</v>
       </c>
       <c r="E114" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F114" s="17">
+        <v>1161</v>
+      </c>
+      <c r="F114" s="18">
         <v>45949</v>
       </c>
-      <c r="G114" s="17">
+      <c r="G114" s="18">
         <v>45955</v>
       </c>
       <c r="H114">
         <v>43</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1162</v>
+      </c>
+      <c r="B115" s="18">
+        <v>46149</v>
       </c>
       <c r="C115" t="s">
-        <v>1015</v>
+        <v>1163</v>
       </c>
       <c r="D115" t="s">
-        <v>1016</v>
+        <v>1164</v>
       </c>
       <c r="E115" t="s">
-        <v>1017</v>
-[...1 lines deleted...]
-      <c r="F115" s="17">
+        <v>1165</v>
+      </c>
+      <c r="F115" s="18">
         <v>45949</v>
       </c>
-      <c r="G115" s="17">
+      <c r="G115" s="18">
         <v>45955</v>
       </c>
       <c r="H115">
         <v>43</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1166</v>
+      </c>
+      <c r="B116" s="18">
+        <v>46149</v>
       </c>
       <c r="C116" t="s">
-        <v>1019</v>
+        <v>1167</v>
       </c>
       <c r="D116" t="s">
-        <v>1020</v>
+        <v>1168</v>
       </c>
       <c r="E116" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="F116" s="17">
+        <v>1169</v>
+      </c>
+      <c r="F116" s="18">
         <v>45949</v>
       </c>
-      <c r="G116" s="17">
+      <c r="G116" s="18">
         <v>45955</v>
       </c>
       <c r="H116">
         <v>43</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1170</v>
+      </c>
+      <c r="B117" s="18">
+        <v>46149</v>
       </c>
       <c r="C117" t="s">
-        <v>1023</v>
+        <v>1171</v>
       </c>
       <c r="D117" t="s">
-        <v>1024</v>
+        <v>1172</v>
       </c>
       <c r="E117" t="s">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="F117" s="17">
+        <v>1173</v>
+      </c>
+      <c r="F117" s="18">
         <v>45949</v>
       </c>
-      <c r="G117" s="17">
+      <c r="G117" s="18">
         <v>45955</v>
       </c>
       <c r="H117">
         <v>43</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1174</v>
+      </c>
+      <c r="B118" s="18">
+        <v>46149</v>
       </c>
       <c r="C118" t="s">
-        <v>1027</v>
+        <v>1175</v>
       </c>
       <c r="D118" t="s">
-        <v>1028</v>
+        <v>1176</v>
       </c>
       <c r="E118" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="F118" s="17">
+        <v>1177</v>
+      </c>
+      <c r="F118" s="18">
         <v>45949</v>
       </c>
-      <c r="G118" s="17">
+      <c r="G118" s="18">
         <v>45955</v>
       </c>
       <c r="H118">
         <v>43</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1178</v>
+      </c>
+      <c r="B119" s="18">
+        <v>46149</v>
       </c>
       <c r="C119" t="s">
-        <v>1031</v>
+        <v>1179</v>
       </c>
       <c r="D119" t="s">
-        <v>1032</v>
+        <v>1180</v>
       </c>
       <c r="E119" t="s">
-        <v>1033</v>
-[...1 lines deleted...]
-      <c r="F119" s="17">
+        <v>1181</v>
+      </c>
+      <c r="F119" s="18">
         <v>45949</v>
       </c>
-      <c r="G119" s="17">
+      <c r="G119" s="18">
         <v>45955</v>
       </c>
       <c r="H119">
         <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1182</v>
+      </c>
+      <c r="B120" s="18">
+        <v>46149</v>
       </c>
       <c r="C120" t="s">
-        <v>1035</v>
+        <v>1183</v>
       </c>
       <c r="D120" t="s">
-        <v>1036</v>
+        <v>1184</v>
       </c>
       <c r="E120" t="s">
-        <v>1037</v>
-[...1 lines deleted...]
-      <c r="F120" s="17">
+        <v>1185</v>
+      </c>
+      <c r="F120" s="18">
         <v>45949</v>
       </c>
-      <c r="G120" s="17">
+      <c r="G120" s="18">
         <v>45955</v>
       </c>
       <c r="H120">
         <v>43</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1186</v>
+      </c>
+      <c r="B121" s="18">
+        <v>46149</v>
       </c>
       <c r="C121" t="s">
-        <v>1039</v>
+        <v>1187</v>
       </c>
       <c r="D121" t="s">
-        <v>1040</v>
+        <v>1188</v>
       </c>
       <c r="E121" t="s">
-        <v>1041</v>
-[...1 lines deleted...]
-      <c r="F121" s="17">
+        <v>1189</v>
+      </c>
+      <c r="F121" s="18">
         <v>45956</v>
       </c>
-      <c r="G121" s="17">
+      <c r="G121" s="18">
         <v>45962</v>
       </c>
       <c r="H121">
         <v>44</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1190</v>
+      </c>
+      <c r="B122" s="18">
+        <v>46149</v>
       </c>
       <c r="C122" t="s">
-        <v>1043</v>
+        <v>1191</v>
       </c>
       <c r="D122" t="s">
-        <v>1044</v>
+        <v>1192</v>
       </c>
       <c r="E122" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="F122" s="17">
+        <v>1193</v>
+      </c>
+      <c r="F122" s="18">
         <v>45956</v>
       </c>
-      <c r="G122" s="17">
+      <c r="G122" s="18">
         <v>45962</v>
       </c>
       <c r="H122">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1194</v>
+      </c>
+      <c r="B123" s="18">
+        <v>46149</v>
       </c>
       <c r="C123" t="s">
-        <v>1047</v>
+        <v>1195</v>
       </c>
       <c r="D123" t="s">
-        <v>1048</v>
+        <v>1196</v>
       </c>
       <c r="E123" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="F123" s="17">
+        <v>1197</v>
+      </c>
+      <c r="F123" s="18">
         <v>45956</v>
       </c>
-      <c r="G123" s="17">
+      <c r="G123" s="18">
         <v>45962</v>
       </c>
       <c r="H123">
         <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1198</v>
+      </c>
+      <c r="B124" s="18">
+        <v>46149</v>
       </c>
       <c r="C124" t="s">
-        <v>1051</v>
+        <v>1199</v>
       </c>
       <c r="D124" t="s">
-        <v>1052</v>
+        <v>1200</v>
       </c>
       <c r="E124" t="s">
-        <v>1053</v>
-[...1 lines deleted...]
-      <c r="F124" s="17">
+        <v>1201</v>
+      </c>
+      <c r="F124" s="18">
         <v>45956</v>
       </c>
-      <c r="G124" s="17">
+      <c r="G124" s="18">
         <v>45962</v>
       </c>
       <c r="H124">
         <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1202</v>
+      </c>
+      <c r="B125" s="18">
+        <v>46149</v>
       </c>
       <c r="C125" t="s">
-        <v>1055</v>
+        <v>1203</v>
       </c>
       <c r="D125" t="s">
-        <v>1056</v>
+        <v>1204</v>
       </c>
       <c r="E125" t="s">
-        <v>1057</v>
-[...1 lines deleted...]
-      <c r="F125" s="17">
+        <v>1205</v>
+      </c>
+      <c r="F125" s="18">
         <v>45956</v>
       </c>
-      <c r="G125" s="17">
+      <c r="G125" s="18">
         <v>45962</v>
       </c>
       <c r="H125">
         <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1206</v>
+      </c>
+      <c r="B126" s="18">
+        <v>46149</v>
       </c>
       <c r="C126" t="s">
-        <v>1059</v>
+        <v>1207</v>
       </c>
       <c r="D126" t="s">
-        <v>1060</v>
+        <v>1208</v>
       </c>
       <c r="E126" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="F126" s="17">
+        <v>1209</v>
+      </c>
+      <c r="F126" s="18">
         <v>45956</v>
       </c>
-      <c r="G126" s="17">
+      <c r="G126" s="18">
         <v>45962</v>
       </c>
       <c r="H126">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1210</v>
+      </c>
+      <c r="B127" s="18">
+        <v>46149</v>
       </c>
       <c r="C127" t="s">
-        <v>1063</v>
+        <v>1211</v>
       </c>
       <c r="D127" t="s">
-        <v>1064</v>
+        <v>1212</v>
       </c>
       <c r="E127" t="s">
-        <v>1065</v>
-[...1 lines deleted...]
-      <c r="F127" s="17">
+        <v>1213</v>
+      </c>
+      <c r="F127" s="18">
         <v>45956</v>
       </c>
-      <c r="G127" s="17">
+      <c r="G127" s="18">
         <v>45962</v>
       </c>
       <c r="H127">
         <v>44</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1214</v>
+      </c>
+      <c r="B128" s="18">
+        <v>46149</v>
       </c>
       <c r="C128" t="s">
-        <v>1067</v>
+        <v>1215</v>
       </c>
       <c r="D128" t="s">
-        <v>1068</v>
+        <v>1216</v>
       </c>
       <c r="E128" t="s">
-        <v>1069</v>
-[...1 lines deleted...]
-      <c r="F128" s="17">
+        <v>1217</v>
+      </c>
+      <c r="F128" s="18">
         <v>45963</v>
       </c>
-      <c r="G128" s="17">
+      <c r="G128" s="18">
         <v>45969</v>
       </c>
       <c r="H128">
         <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1218</v>
+      </c>
+      <c r="B129" s="18">
+        <v>46149</v>
       </c>
       <c r="C129" t="s">
-        <v>1071</v>
+        <v>1219</v>
       </c>
       <c r="D129" t="s">
-        <v>1072</v>
+        <v>1220</v>
       </c>
       <c r="E129" t="s">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="F129" s="17">
+        <v>1221</v>
+      </c>
+      <c r="F129" s="18">
         <v>45963</v>
       </c>
-      <c r="G129" s="17">
+      <c r="G129" s="18">
         <v>45969</v>
       </c>
       <c r="H129">
         <v>45</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1222</v>
+      </c>
+      <c r="B130" s="18">
+        <v>46149</v>
       </c>
       <c r="C130" t="s">
-        <v>1075</v>
+        <v>1223</v>
       </c>
       <c r="D130" t="s">
-        <v>1076</v>
+        <v>1224</v>
       </c>
       <c r="E130" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="F130" s="17">
+        <v>1225</v>
+      </c>
+      <c r="F130" s="18">
         <v>45963</v>
       </c>
-      <c r="G130" s="17">
+      <c r="G130" s="18">
         <v>45969</v>
       </c>
       <c r="H130">
         <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1226</v>
+      </c>
+      <c r="B131" s="18">
+        <v>46149</v>
       </c>
       <c r="C131" t="s">
-        <v>1079</v>
+        <v>1227</v>
       </c>
       <c r="D131" t="s">
-        <v>1080</v>
+        <v>1228</v>
       </c>
       <c r="E131" t="s">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="F131" s="17">
+        <v>1229</v>
+      </c>
+      <c r="F131" s="18">
         <v>45963</v>
       </c>
-      <c r="G131" s="17">
+      <c r="G131" s="18">
         <v>45969</v>
       </c>
       <c r="H131">
         <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>1082</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1230</v>
+      </c>
+      <c r="B132" s="18">
+        <v>46149</v>
       </c>
       <c r="C132" t="s">
-        <v>1083</v>
+        <v>1231</v>
       </c>
       <c r="D132" t="s">
-        <v>1084</v>
+        <v>1232</v>
       </c>
       <c r="E132" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="F132" s="17">
+        <v>1233</v>
+      </c>
+      <c r="F132" s="18">
         <v>45963</v>
       </c>
-      <c r="G132" s="17">
+      <c r="G132" s="18">
         <v>45969</v>
       </c>
       <c r="H132">
         <v>45</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1234</v>
+      </c>
+      <c r="B133" s="18">
+        <v>46149</v>
       </c>
       <c r="C133" t="s">
-        <v>1087</v>
+        <v>1235</v>
       </c>
       <c r="D133" t="s">
-        <v>1088</v>
+        <v>1236</v>
       </c>
       <c r="E133" t="s">
-        <v>1089</v>
-[...1 lines deleted...]
-      <c r="F133" s="17">
+        <v>1237</v>
+      </c>
+      <c r="F133" s="18">
         <v>45963</v>
       </c>
-      <c r="G133" s="17">
+      <c r="G133" s="18">
         <v>45969</v>
       </c>
       <c r="H133">
         <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1238</v>
+      </c>
+      <c r="B134" s="18">
+        <v>46149</v>
       </c>
       <c r="C134" t="s">
-        <v>1091</v>
+        <v>1239</v>
       </c>
       <c r="D134" t="s">
-        <v>1092</v>
+        <v>1240</v>
       </c>
       <c r="E134" t="s">
-        <v>1093</v>
-[...1 lines deleted...]
-      <c r="F134" s="17">
+        <v>1241</v>
+      </c>
+      <c r="F134" s="18">
         <v>45963</v>
       </c>
-      <c r="G134" s="17">
+      <c r="G134" s="18">
         <v>45969</v>
       </c>
       <c r="H134">
         <v>45</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1242</v>
+      </c>
+      <c r="B135" s="18">
+        <v>46149</v>
       </c>
       <c r="C135" t="s">
-        <v>1095</v>
+        <v>1243</v>
       </c>
       <c r="D135" t="s">
-        <v>1096</v>
+        <v>1244</v>
       </c>
       <c r="E135" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F135" s="17">
+        <v>1245</v>
+      </c>
+      <c r="F135" s="18">
         <v>45970</v>
       </c>
-      <c r="G135" s="17">
+      <c r="G135" s="18">
         <v>45976</v>
       </c>
       <c r="H135">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1246</v>
+      </c>
+      <c r="B136" s="18">
+        <v>46149</v>
       </c>
       <c r="C136" t="s">
-        <v>1099</v>
+        <v>1247</v>
       </c>
       <c r="D136" t="s">
-        <v>1100</v>
+        <v>1248</v>
       </c>
       <c r="E136" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="F136" s="17">
+        <v>1249</v>
+      </c>
+      <c r="F136" s="18">
         <v>45970</v>
       </c>
-      <c r="G136" s="17">
+      <c r="G136" s="18">
         <v>45976</v>
       </c>
       <c r="H136">
         <v>46</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>1102</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1250</v>
+      </c>
+      <c r="B137" s="18">
+        <v>46149</v>
       </c>
       <c r="C137" t="s">
-        <v>1103</v>
+        <v>1251</v>
       </c>
       <c r="D137" t="s">
-        <v>1104</v>
+        <v>1252</v>
       </c>
       <c r="E137" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="F137" s="17">
+        <v>1253</v>
+      </c>
+      <c r="F137" s="18">
         <v>45970</v>
       </c>
-      <c r="G137" s="17">
+      <c r="G137" s="18">
         <v>45976</v>
       </c>
       <c r="H137">
         <v>46</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1254</v>
+      </c>
+      <c r="B138" s="18">
+        <v>46149</v>
       </c>
       <c r="C138" t="s">
-        <v>1107</v>
+        <v>1255</v>
       </c>
       <c r="D138" t="s">
-        <v>1108</v>
+        <v>1256</v>
       </c>
       <c r="E138" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F138" s="17">
+        <v>1257</v>
+      </c>
+      <c r="F138" s="18">
         <v>45970</v>
       </c>
-      <c r="G138" s="17">
+      <c r="G138" s="18">
         <v>45976</v>
       </c>
       <c r="H138">
         <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1258</v>
+      </c>
+      <c r="B139" s="18">
+        <v>46149</v>
       </c>
       <c r="C139" t="s">
-        <v>1111</v>
+        <v>1259</v>
       </c>
       <c r="D139" t="s">
-        <v>1112</v>
+        <v>1260</v>
       </c>
       <c r="E139" t="s">
-        <v>1113</v>
-[...1 lines deleted...]
-      <c r="F139" s="17">
+        <v>1261</v>
+      </c>
+      <c r="F139" s="18">
         <v>45970</v>
       </c>
-      <c r="G139" s="17">
+      <c r="G139" s="18">
         <v>45976</v>
       </c>
       <c r="H139">
         <v>46</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1262</v>
+      </c>
+      <c r="B140" s="18">
+        <v>46149</v>
       </c>
       <c r="C140" t="s">
-        <v>1115</v>
+        <v>1263</v>
       </c>
       <c r="D140" t="s">
-        <v>1116</v>
+        <v>1264</v>
       </c>
       <c r="E140" t="s">
-        <v>1117</v>
-[...1 lines deleted...]
-      <c r="F140" s="17">
+        <v>1265</v>
+      </c>
+      <c r="F140" s="18">
         <v>45970</v>
       </c>
-      <c r="G140" s="17">
+      <c r="G140" s="18">
         <v>45976</v>
       </c>
       <c r="H140">
         <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1266</v>
+      </c>
+      <c r="B141" s="18">
+        <v>46149</v>
       </c>
       <c r="C141" t="s">
-        <v>1119</v>
+        <v>1267</v>
       </c>
       <c r="D141" t="s">
-        <v>1120</v>
+        <v>1268</v>
       </c>
       <c r="E141" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F141" s="17">
+        <v>1269</v>
+      </c>
+      <c r="F141" s="18">
         <v>45970</v>
       </c>
-      <c r="G141" s="17">
+      <c r="G141" s="18">
         <v>45976</v>
       </c>
       <c r="H141">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1270</v>
+      </c>
+      <c r="B142" s="18">
+        <v>46149</v>
       </c>
       <c r="C142" t="s">
-        <v>1123</v>
+        <v>1271</v>
       </c>
       <c r="D142" t="s">
-        <v>1124</v>
+        <v>1272</v>
       </c>
       <c r="E142" t="s">
-        <v>1125</v>
-[...1 lines deleted...]
-      <c r="F142" s="17">
+        <v>1273</v>
+      </c>
+      <c r="F142" s="18">
         <v>45977</v>
       </c>
-      <c r="G142" s="17">
+      <c r="G142" s="18">
         <v>45983</v>
       </c>
       <c r="H142">
         <v>47</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1274</v>
+      </c>
+      <c r="B143" s="18">
+        <v>46149</v>
       </c>
       <c r="C143" t="s">
-        <v>1127</v>
+        <v>1275</v>
       </c>
       <c r="D143" t="s">
-        <v>1128</v>
+        <v>1276</v>
       </c>
       <c r="E143" t="s">
-        <v>1129</v>
-[...1 lines deleted...]
-      <c r="F143" s="17">
+        <v>1277</v>
+      </c>
+      <c r="F143" s="18">
         <v>45977</v>
       </c>
-      <c r="G143" s="17">
+      <c r="G143" s="18">
         <v>45983</v>
       </c>
       <c r="H143">
         <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1278</v>
+      </c>
+      <c r="B144" s="18">
+        <v>46149</v>
       </c>
       <c r="C144" t="s">
-        <v>1131</v>
+        <v>1279</v>
       </c>
       <c r="D144" t="s">
-        <v>1132</v>
+        <v>1280</v>
       </c>
       <c r="E144" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="F144" s="17">
+        <v>1281</v>
+      </c>
+      <c r="F144" s="18">
         <v>45977</v>
       </c>
-      <c r="G144" s="17">
+      <c r="G144" s="18">
         <v>45983</v>
       </c>
       <c r="H144">
         <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1282</v>
+      </c>
+      <c r="B145" s="18">
+        <v>46149</v>
       </c>
       <c r="C145" t="s">
-        <v>1135</v>
+        <v>1283</v>
       </c>
       <c r="D145" t="s">
-        <v>1136</v>
+        <v>1284</v>
       </c>
       <c r="E145" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="F145" s="17">
+        <v>1285</v>
+      </c>
+      <c r="F145" s="18">
         <v>45977</v>
       </c>
-      <c r="G145" s="17">
+      <c r="G145" s="18">
         <v>45983</v>
       </c>
       <c r="H145">
         <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1286</v>
+      </c>
+      <c r="B146" s="18">
+        <v>46149</v>
       </c>
       <c r="C146" t="s">
-        <v>1139</v>
+        <v>1287</v>
       </c>
       <c r="D146" t="s">
-        <v>1140</v>
+        <v>1288</v>
       </c>
       <c r="E146" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="F146" s="17">
+        <v>1289</v>
+      </c>
+      <c r="F146" s="18">
         <v>45977</v>
       </c>
-      <c r="G146" s="17">
+      <c r="G146" s="18">
         <v>45983</v>
       </c>
       <c r="H146">
         <v>47</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1290</v>
+      </c>
+      <c r="B147" s="18">
+        <v>46149</v>
       </c>
       <c r="C147" t="s">
-        <v>1143</v>
+        <v>1291</v>
       </c>
       <c r="D147" t="s">
-        <v>1144</v>
+        <v>1292</v>
       </c>
       <c r="E147" t="s">
-        <v>1145</v>
-[...1 lines deleted...]
-      <c r="F147" s="17">
+        <v>1293</v>
+      </c>
+      <c r="F147" s="18">
         <v>45977</v>
       </c>
-      <c r="G147" s="17">
+      <c r="G147" s="18">
         <v>45983</v>
       </c>
       <c r="H147">
         <v>47</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1294</v>
+      </c>
+      <c r="B148" s="18">
+        <v>46149</v>
       </c>
       <c r="C148" t="s">
-        <v>1147</v>
+        <v>1295</v>
       </c>
       <c r="D148" t="s">
-        <v>1148</v>
+        <v>1296</v>
       </c>
       <c r="E148" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="F148" s="17">
+        <v>1297</v>
+      </c>
+      <c r="F148" s="18">
         <v>45977</v>
       </c>
-      <c r="G148" s="17">
+      <c r="G148" s="18">
         <v>45983</v>
       </c>
       <c r="H148">
         <v>47</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1298</v>
+      </c>
+      <c r="B149" s="18">
+        <v>46149</v>
       </c>
       <c r="C149" t="s">
-        <v>1151</v>
+        <v>1299</v>
       </c>
       <c r="D149" t="s">
-        <v>1152</v>
+        <v>1300</v>
       </c>
       <c r="E149" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="F149" s="17">
+        <v>1301</v>
+      </c>
+      <c r="F149" s="18">
         <v>45984</v>
       </c>
-      <c r="G149" s="17">
+      <c r="G149" s="18">
         <v>45990</v>
       </c>
       <c r="H149">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1302</v>
+      </c>
+      <c r="B150" s="18">
+        <v>46149</v>
       </c>
       <c r="C150" t="s">
-        <v>1155</v>
+        <v>1303</v>
       </c>
       <c r="D150" t="s">
-        <v>1156</v>
+        <v>1304</v>
       </c>
       <c r="E150" t="s">
-        <v>1157</v>
-[...1 lines deleted...]
-      <c r="F150" s="17">
+        <v>1305</v>
+      </c>
+      <c r="F150" s="18">
         <v>45984</v>
       </c>
-      <c r="G150" s="17">
+      <c r="G150" s="18">
         <v>45990</v>
       </c>
       <c r="H150">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1306</v>
+      </c>
+      <c r="B151" s="18">
+        <v>46149</v>
       </c>
       <c r="C151" t="s">
-        <v>1159</v>
+        <v>1307</v>
       </c>
       <c r="D151" t="s">
-        <v>1160</v>
+        <v>1308</v>
       </c>
       <c r="E151" t="s">
-        <v>1161</v>
-[...1 lines deleted...]
-      <c r="F151" s="17">
+        <v>1309</v>
+      </c>
+      <c r="F151" s="18">
         <v>45984</v>
       </c>
-      <c r="G151" s="17">
+      <c r="G151" s="18">
         <v>45990</v>
       </c>
       <c r="H151">
         <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1310</v>
+      </c>
+      <c r="B152" s="18">
+        <v>46149</v>
       </c>
       <c r="C152" t="s">
-        <v>1163</v>
+        <v>1311</v>
       </c>
       <c r="D152" t="s">
-        <v>1164</v>
+        <v>1312</v>
       </c>
       <c r="E152" t="s">
-        <v>1165</v>
-[...1 lines deleted...]
-      <c r="F152" s="17">
+        <v>1313</v>
+      </c>
+      <c r="F152" s="18">
         <v>45984</v>
       </c>
-      <c r="G152" s="17">
+      <c r="G152" s="18">
         <v>45990</v>
       </c>
       <c r="H152">
         <v>48</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1314</v>
+      </c>
+      <c r="B153" s="18">
+        <v>46149</v>
       </c>
       <c r="C153" t="s">
-        <v>1167</v>
+        <v>1315</v>
       </c>
       <c r="D153" t="s">
-        <v>1168</v>
+        <v>1316</v>
       </c>
       <c r="E153" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="F153" s="17">
+        <v>1317</v>
+      </c>
+      <c r="F153" s="18">
         <v>45984</v>
       </c>
-      <c r="G153" s="17">
+      <c r="G153" s="18">
         <v>45990</v>
       </c>
       <c r="H153">
         <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1318</v>
+      </c>
+      <c r="B154" s="18">
+        <v>46149</v>
       </c>
       <c r="C154" t="s">
-        <v>1171</v>
+        <v>1319</v>
       </c>
       <c r="D154" t="s">
-        <v>1172</v>
+        <v>1320</v>
       </c>
       <c r="E154" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="F154" s="17">
+        <v>1321</v>
+      </c>
+      <c r="F154" s="18">
         <v>45984</v>
       </c>
-      <c r="G154" s="17">
+      <c r="G154" s="18">
         <v>45990</v>
       </c>
       <c r="H154">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1322</v>
+      </c>
+      <c r="B155" s="18">
+        <v>46149</v>
       </c>
       <c r="C155" t="s">
-        <v>1175</v>
+        <v>1323</v>
       </c>
       <c r="D155" t="s">
-        <v>1176</v>
+        <v>1324</v>
       </c>
       <c r="E155" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="F155" s="17">
+        <v>1325</v>
+      </c>
+      <c r="F155" s="18">
         <v>45984</v>
       </c>
-      <c r="G155" s="17">
+      <c r="G155" s="18">
         <v>45990</v>
       </c>
       <c r="H155">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1326</v>
+      </c>
+      <c r="B156" s="18">
+        <v>46149</v>
       </c>
       <c r="C156" t="s">
-        <v>1179</v>
+        <v>1327</v>
       </c>
       <c r="D156" t="s">
-        <v>1180</v>
+        <v>1328</v>
       </c>
       <c r="E156" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="F156" s="17">
+        <v>1329</v>
+      </c>
+      <c r="F156" s="18">
         <v>45991</v>
       </c>
-      <c r="G156" s="17">
+      <c r="G156" s="18">
         <v>45997</v>
       </c>
       <c r="H156">
         <v>49</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1330</v>
+      </c>
+      <c r="B157" s="18">
+        <v>46149</v>
       </c>
       <c r="C157" t="s">
-        <v>1183</v>
+        <v>1331</v>
       </c>
       <c r="D157" t="s">
-        <v>1184</v>
+        <v>1332</v>
       </c>
       <c r="E157" t="s">
-        <v>1185</v>
-[...1 lines deleted...]
-      <c r="F157" s="17">
+        <v>1333</v>
+      </c>
+      <c r="F157" s="18">
         <v>45991</v>
       </c>
-      <c r="G157" s="17">
+      <c r="G157" s="18">
         <v>45997</v>
       </c>
       <c r="H157">
         <v>49</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1334</v>
+      </c>
+      <c r="B158" s="18">
+        <v>46149</v>
       </c>
       <c r="C158" t="s">
-        <v>1187</v>
+        <v>1335</v>
       </c>
       <c r="D158" t="s">
-        <v>1188</v>
+        <v>1336</v>
       </c>
       <c r="E158" t="s">
-        <v>1189</v>
-[...1 lines deleted...]
-      <c r="F158" s="17">
+        <v>1337</v>
+      </c>
+      <c r="F158" s="18">
         <v>45991</v>
       </c>
-      <c r="G158" s="17">
+      <c r="G158" s="18">
         <v>45997</v>
       </c>
       <c r="H158">
         <v>49</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>1190</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1338</v>
+      </c>
+      <c r="B159" s="18">
+        <v>46149</v>
       </c>
       <c r="C159" t="s">
-        <v>1191</v>
+        <v>1339</v>
       </c>
       <c r="D159" t="s">
-        <v>1192</v>
+        <v>1340</v>
       </c>
       <c r="E159" t="s">
-        <v>1193</v>
-[...1 lines deleted...]
-      <c r="F159" s="17">
+        <v>1341</v>
+      </c>
+      <c r="F159" s="18">
         <v>45991</v>
       </c>
-      <c r="G159" s="17">
+      <c r="G159" s="18">
         <v>45997</v>
       </c>
       <c r="H159">
         <v>49</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1342</v>
+      </c>
+      <c r="B160" s="18">
+        <v>46149</v>
       </c>
       <c r="C160" t="s">
-        <v>1195</v>
+        <v>1343</v>
       </c>
       <c r="D160" t="s">
-        <v>1196</v>
+        <v>1344</v>
       </c>
       <c r="E160" t="s">
-        <v>1197</v>
-[...1 lines deleted...]
-      <c r="F160" s="17">
+        <v>1345</v>
+      </c>
+      <c r="F160" s="18">
         <v>45991</v>
       </c>
-      <c r="G160" s="17">
+      <c r="G160" s="18">
         <v>45997</v>
       </c>
       <c r="H160">
         <v>49</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1346</v>
+      </c>
+      <c r="B161" s="18">
+        <v>46149</v>
       </c>
       <c r="C161" t="s">
-        <v>1199</v>
+        <v>1347</v>
       </c>
       <c r="D161" t="s">
-        <v>1200</v>
+        <v>1348</v>
       </c>
       <c r="E161" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="F161" s="17">
+        <v>1349</v>
+      </c>
+      <c r="F161" s="18">
         <v>45991</v>
       </c>
-      <c r="G161" s="17">
+      <c r="G161" s="18">
         <v>45997</v>
       </c>
       <c r="H161">
         <v>49</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1350</v>
+      </c>
+      <c r="B162" s="18">
+        <v>46149</v>
       </c>
       <c r="C162" t="s">
-        <v>1203</v>
+        <v>1351</v>
       </c>
       <c r="D162" t="s">
-        <v>1204</v>
+        <v>1352</v>
       </c>
       <c r="E162" t="s">
-        <v>1205</v>
-[...1 lines deleted...]
-      <c r="F162" s="17">
+        <v>1353</v>
+      </c>
+      <c r="F162" s="18">
         <v>45991</v>
       </c>
-      <c r="G162" s="17">
+      <c r="G162" s="18">
         <v>45997</v>
       </c>
       <c r="H162">
         <v>49</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1354</v>
+      </c>
+      <c r="B163" s="18">
+        <v>46149</v>
       </c>
       <c r="C163" t="s">
-        <v>1207</v>
+        <v>1355</v>
       </c>
       <c r="D163" t="s">
-        <v>1208</v>
+        <v>1356</v>
       </c>
       <c r="E163" t="s">
-        <v>1209</v>
-[...1 lines deleted...]
-      <c r="F163" s="17">
+        <v>1357</v>
+      </c>
+      <c r="F163" s="18">
         <v>45998</v>
       </c>
-      <c r="G163" s="17">
+      <c r="G163" s="18">
         <v>46004</v>
       </c>
       <c r="H163">
         <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1358</v>
+      </c>
+      <c r="B164" s="18">
+        <v>46149</v>
       </c>
       <c r="C164" t="s">
-        <v>1211</v>
+        <v>1359</v>
       </c>
       <c r="D164" t="s">
-        <v>1212</v>
+        <v>1360</v>
       </c>
       <c r="E164" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="F164" s="17">
+        <v>1361</v>
+      </c>
+      <c r="F164" s="18">
         <v>45998</v>
       </c>
-      <c r="G164" s="17">
+      <c r="G164" s="18">
         <v>46004</v>
       </c>
       <c r="H164">
         <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1362</v>
+      </c>
+      <c r="B165" s="18">
+        <v>46149</v>
       </c>
       <c r="C165" t="s">
-        <v>1215</v>
+        <v>1363</v>
       </c>
       <c r="D165" t="s">
-        <v>1216</v>
+        <v>1364</v>
       </c>
       <c r="E165" t="s">
-        <v>1217</v>
-[...1 lines deleted...]
-      <c r="F165" s="17">
+        <v>1365</v>
+      </c>
+      <c r="F165" s="18">
         <v>45998</v>
       </c>
-      <c r="G165" s="17">
+      <c r="G165" s="18">
         <v>46004</v>
       </c>
       <c r="H165">
         <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1366</v>
+      </c>
+      <c r="B166" s="18">
+        <v>46149</v>
       </c>
       <c r="C166" t="s">
-        <v>1219</v>
+        <v>1367</v>
       </c>
       <c r="D166" t="s">
-        <v>1220</v>
+        <v>1368</v>
       </c>
       <c r="E166" t="s">
-        <v>1221</v>
-[...1 lines deleted...]
-      <c r="F166" s="17">
+        <v>1369</v>
+      </c>
+      <c r="F166" s="18">
         <v>45998</v>
       </c>
-      <c r="G166" s="17">
+      <c r="G166" s="18">
         <v>46004</v>
       </c>
       <c r="H166">
         <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1370</v>
+      </c>
+      <c r="B167" s="18">
+        <v>46149</v>
       </c>
       <c r="C167" t="s">
-        <v>1223</v>
+        <v>1371</v>
       </c>
       <c r="D167" t="s">
-        <v>1224</v>
+        <v>1372</v>
       </c>
       <c r="E167" t="s">
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="F167" s="17">
+        <v>1373</v>
+      </c>
+      <c r="F167" s="18">
         <v>45998</v>
       </c>
-      <c r="G167" s="17">
+      <c r="G167" s="18">
         <v>46004</v>
       </c>
       <c r="H167">
         <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1374</v>
+      </c>
+      <c r="B168" s="18">
+        <v>46149</v>
       </c>
       <c r="C168" t="s">
-        <v>1227</v>
+        <v>1375</v>
       </c>
       <c r="D168" t="s">
-        <v>1228</v>
+        <v>1376</v>
       </c>
       <c r="E168" t="s">
-        <v>1229</v>
-[...1 lines deleted...]
-      <c r="F168" s="17">
+        <v>1377</v>
+      </c>
+      <c r="F168" s="18">
         <v>45998</v>
       </c>
-      <c r="G168" s="17">
+      <c r="G168" s="18">
         <v>46004</v>
       </c>
       <c r="H168">
         <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1378</v>
+      </c>
+      <c r="B169" s="18">
+        <v>46149</v>
       </c>
       <c r="C169" t="s">
-        <v>1231</v>
+        <v>1379</v>
       </c>
       <c r="D169" t="s">
-        <v>1232</v>
+        <v>1380</v>
       </c>
       <c r="E169" t="s">
-        <v>1233</v>
-[...1 lines deleted...]
-      <c r="F169" s="17">
+        <v>1381</v>
+      </c>
+      <c r="F169" s="18">
         <v>45998</v>
       </c>
-      <c r="G169" s="17">
+      <c r="G169" s="18">
         <v>46004</v>
       </c>
       <c r="H169">
         <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1382</v>
+      </c>
+      <c r="B170" s="18">
+        <v>46149</v>
       </c>
       <c r="C170" t="s">
-        <v>1235</v>
+        <v>1383</v>
       </c>
       <c r="D170" t="s">
-        <v>1236</v>
+        <v>1384</v>
       </c>
       <c r="E170" t="s">
-        <v>1237</v>
-[...1 lines deleted...]
-      <c r="F170" s="17">
+        <v>1385</v>
+      </c>
+      <c r="F170" s="18">
         <v>46005</v>
       </c>
-      <c r="G170" s="17">
+      <c r="G170" s="18">
         <v>46011</v>
       </c>
       <c r="H170">
         <v>51</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1386</v>
+      </c>
+      <c r="B171" s="18">
+        <v>46149</v>
       </c>
       <c r="C171" t="s">
-        <v>1239</v>
+        <v>1387</v>
       </c>
       <c r="D171" t="s">
-        <v>1240</v>
+        <v>1388</v>
       </c>
       <c r="E171" t="s">
-        <v>1241</v>
-[...1 lines deleted...]
-      <c r="F171" s="17">
+        <v>1389</v>
+      </c>
+      <c r="F171" s="18">
         <v>46005</v>
       </c>
-      <c r="G171" s="17">
+      <c r="G171" s="18">
         <v>46011</v>
       </c>
       <c r="H171">
         <v>51</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1390</v>
+      </c>
+      <c r="B172" s="18">
+        <v>46149</v>
       </c>
       <c r="C172" t="s">
-        <v>1243</v>
+        <v>1391</v>
       </c>
       <c r="D172" t="s">
-        <v>1244</v>
+        <v>1392</v>
       </c>
       <c r="E172" t="s">
-        <v>1245</v>
-[...1 lines deleted...]
-      <c r="F172" s="17">
+        <v>1393</v>
+      </c>
+      <c r="F172" s="18">
         <v>46005</v>
       </c>
-      <c r="G172" s="17">
+      <c r="G172" s="18">
         <v>46011</v>
       </c>
       <c r="H172">
         <v>51</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1394</v>
+      </c>
+      <c r="B173" s="18">
+        <v>46149</v>
       </c>
       <c r="C173" t="s">
-        <v>1247</v>
+        <v>1395</v>
       </c>
       <c r="D173" t="s">
-        <v>1248</v>
+        <v>1396</v>
       </c>
       <c r="E173" t="s">
-        <v>1249</v>
-[...1 lines deleted...]
-      <c r="F173" s="17">
+        <v>1397</v>
+      </c>
+      <c r="F173" s="18">
         <v>46005</v>
       </c>
-      <c r="G173" s="17">
+      <c r="G173" s="18">
         <v>46011</v>
       </c>
       <c r="H173">
         <v>51</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1398</v>
+      </c>
+      <c r="B174" s="18">
+        <v>46149</v>
       </c>
       <c r="C174" t="s">
-        <v>1251</v>
+        <v>1399</v>
       </c>
       <c r="D174" t="s">
-        <v>1252</v>
+        <v>1400</v>
       </c>
       <c r="E174" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="F174" s="17">
+        <v>1401</v>
+      </c>
+      <c r="F174" s="18">
         <v>46005</v>
       </c>
-      <c r="G174" s="17">
+      <c r="G174" s="18">
         <v>46011</v>
       </c>
       <c r="H174">
         <v>51</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>1254</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1402</v>
+      </c>
+      <c r="B175" s="18">
+        <v>46149</v>
       </c>
       <c r="C175" t="s">
-        <v>1255</v>
+        <v>1403</v>
       </c>
       <c r="D175" t="s">
-        <v>1256</v>
+        <v>1404</v>
       </c>
       <c r="E175" t="s">
-        <v>1257</v>
-[...1 lines deleted...]
-      <c r="F175" s="17">
+        <v>1405</v>
+      </c>
+      <c r="F175" s="18">
         <v>46005</v>
       </c>
-      <c r="G175" s="17">
+      <c r="G175" s="18">
         <v>46011</v>
       </c>
       <c r="H175">
         <v>51</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1406</v>
+      </c>
+      <c r="B176" s="18">
+        <v>46149</v>
       </c>
       <c r="C176" t="s">
-        <v>1259</v>
+        <v>1407</v>
       </c>
       <c r="D176" t="s">
-        <v>1260</v>
+        <v>1408</v>
       </c>
       <c r="E176" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="F176" s="17">
+        <v>1409</v>
+      </c>
+      <c r="F176" s="18">
         <v>46005</v>
       </c>
-      <c r="G176" s="17">
+      <c r="G176" s="18">
         <v>46011</v>
       </c>
       <c r="H176">
         <v>51</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1410</v>
+      </c>
+      <c r="B177" s="18">
+        <v>46149</v>
       </c>
       <c r="C177" t="s">
-        <v>1263</v>
+        <v>1411</v>
       </c>
       <c r="D177" t="s">
-        <v>1264</v>
+        <v>1412</v>
       </c>
       <c r="E177" t="s">
-        <v>1265</v>
-[...1 lines deleted...]
-      <c r="F177" s="17">
+        <v>1413</v>
+      </c>
+      <c r="F177" s="18">
         <v>46012</v>
       </c>
-      <c r="G177" s="17">
+      <c r="G177" s="18">
         <v>46018</v>
       </c>
       <c r="H177">
         <v>52</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>1266</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1414</v>
+      </c>
+      <c r="B178" s="18">
+        <v>46149</v>
       </c>
       <c r="C178" t="s">
-        <v>1267</v>
+        <v>1415</v>
       </c>
       <c r="D178" t="s">
-        <v>1268</v>
+        <v>1416</v>
       </c>
       <c r="E178" t="s">
-        <v>1269</v>
-[...1 lines deleted...]
-      <c r="F178" s="17">
+        <v>1417</v>
+      </c>
+      <c r="F178" s="18">
         <v>46012</v>
       </c>
-      <c r="G178" s="17">
+      <c r="G178" s="18">
         <v>46018</v>
       </c>
       <c r="H178">
         <v>52</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1418</v>
+      </c>
+      <c r="B179" s="18">
+        <v>46149</v>
       </c>
       <c r="C179" t="s">
-        <v>1271</v>
+        <v>1419</v>
       </c>
       <c r="D179" t="s">
-        <v>1272</v>
+        <v>1420</v>
       </c>
       <c r="E179" t="s">
-        <v>1273</v>
-[...1 lines deleted...]
-      <c r="F179" s="17">
+        <v>1421</v>
+      </c>
+      <c r="F179" s="18">
         <v>46012</v>
       </c>
-      <c r="G179" s="17">
+      <c r="G179" s="18">
         <v>46018</v>
       </c>
       <c r="H179">
         <v>52</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1422</v>
+      </c>
+      <c r="B180" s="18">
+        <v>46149</v>
       </c>
       <c r="C180" t="s">
-        <v>1275</v>
+        <v>1423</v>
       </c>
       <c r="D180" t="s">
-        <v>1276</v>
+        <v>1424</v>
       </c>
       <c r="E180" t="s">
-        <v>1277</v>
-[...1 lines deleted...]
-      <c r="F180" s="17">
+        <v>1425</v>
+      </c>
+      <c r="F180" s="18">
         <v>46012</v>
       </c>
-      <c r="G180" s="17">
+      <c r="G180" s="18">
         <v>46018</v>
       </c>
       <c r="H180">
         <v>52</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1426</v>
+      </c>
+      <c r="B181" s="18">
+        <v>46149</v>
       </c>
       <c r="C181" t="s">
-        <v>1279</v>
+        <v>1427</v>
       </c>
       <c r="D181" t="s">
-        <v>1280</v>
+        <v>1428</v>
       </c>
       <c r="E181" t="s">
-        <v>1281</v>
-[...1 lines deleted...]
-      <c r="F181" s="17">
+        <v>1429</v>
+      </c>
+      <c r="F181" s="18">
         <v>46012</v>
       </c>
-      <c r="G181" s="17">
+      <c r="G181" s="18">
         <v>46018</v>
       </c>
       <c r="H181">
         <v>52</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1430</v>
+      </c>
+      <c r="B182" s="18">
+        <v>46149</v>
       </c>
       <c r="C182" t="s">
-        <v>1283</v>
+        <v>1431</v>
       </c>
       <c r="D182" t="s">
-        <v>1284</v>
+        <v>1432</v>
       </c>
       <c r="E182" t="s">
-        <v>1285</v>
-[...1 lines deleted...]
-      <c r="F182" s="17">
+        <v>1433</v>
+      </c>
+      <c r="F182" s="18">
         <v>46012</v>
       </c>
-      <c r="G182" s="17">
+      <c r="G182" s="18">
         <v>46018</v>
       </c>
       <c r="H182">
         <v>52</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1286</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1434</v>
+      </c>
+      <c r="B183" s="18">
+        <v>46149</v>
       </c>
       <c r="C183" t="s">
-        <v>1287</v>
+        <v>1435</v>
       </c>
       <c r="D183" t="s">
-        <v>1288</v>
+        <v>1436</v>
       </c>
       <c r="E183" t="s">
-        <v>1289</v>
-[...1 lines deleted...]
-      <c r="F183" s="17">
+        <v>1437</v>
+      </c>
+      <c r="F183" s="18">
         <v>46012</v>
       </c>
-      <c r="G183" s="17">
+      <c r="G183" s="18">
         <v>46018</v>
       </c>
       <c r="H183">
         <v>52</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>1290</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1438</v>
+      </c>
+      <c r="B184" s="18">
+        <v>46149</v>
       </c>
       <c r="C184" t="s">
-        <v>1291</v>
+        <v>1439</v>
       </c>
       <c r="D184" t="s">
-        <v>1292</v>
+        <v>1440</v>
       </c>
       <c r="E184" t="s">
-        <v>1293</v>
-[...1 lines deleted...]
-      <c r="F184" s="17">
+        <v>1441</v>
+      </c>
+      <c r="F184" s="18">
         <v>46019</v>
       </c>
-      <c r="G184" s="17">
+      <c r="G184" s="18">
         <v>46025</v>
       </c>
       <c r="H184">
         <v>53</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>1294</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1442</v>
+      </c>
+      <c r="B185" s="18">
+        <v>46149</v>
       </c>
       <c r="C185" t="s">
-        <v>1295</v>
+        <v>1443</v>
       </c>
       <c r="D185" t="s">
-        <v>1296</v>
+        <v>1444</v>
       </c>
       <c r="E185" t="s">
-        <v>1297</v>
-[...1 lines deleted...]
-      <c r="F185" s="17">
+        <v>1445</v>
+      </c>
+      <c r="F185" s="18">
         <v>46019</v>
       </c>
-      <c r="G185" s="17">
+      <c r="G185" s="18">
         <v>46025</v>
       </c>
       <c r="H185">
         <v>53</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1446</v>
+      </c>
+      <c r="B186" s="18">
+        <v>46149</v>
       </c>
       <c r="C186" t="s">
-        <v>1299</v>
+        <v>1447</v>
       </c>
       <c r="D186" t="s">
-        <v>1300</v>
+        <v>1448</v>
       </c>
       <c r="E186" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="F186" s="17">
+        <v>1449</v>
+      </c>
+      <c r="F186" s="18">
         <v>46019</v>
       </c>
-      <c r="G186" s="17">
+      <c r="G186" s="18">
         <v>46025</v>
       </c>
       <c r="H186">
         <v>53</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>1302</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1450</v>
+      </c>
+      <c r="B187" s="18">
+        <v>46149</v>
       </c>
       <c r="C187" t="s">
-        <v>1303</v>
+        <v>1451</v>
       </c>
       <c r="D187" t="s">
-        <v>1304</v>
+        <v>1452</v>
       </c>
       <c r="E187" t="s">
-        <v>1305</v>
-[...1 lines deleted...]
-      <c r="F187" s="17">
+        <v>1453</v>
+      </c>
+      <c r="F187" s="18">
         <v>46019</v>
       </c>
-      <c r="G187" s="17">
+      <c r="G187" s="18">
         <v>46025</v>
       </c>
       <c r="H187">
         <v>53</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1454</v>
+      </c>
+      <c r="B188" s="18">
+        <v>46149</v>
       </c>
       <c r="C188" t="s">
-        <v>1307</v>
+        <v>1455</v>
       </c>
       <c r="D188" t="s">
-        <v>1308</v>
+        <v>1456</v>
       </c>
       <c r="E188" t="s">
-        <v>1309</v>
-[...1 lines deleted...]
-      <c r="F188" s="17">
+        <v>1457</v>
+      </c>
+      <c r="F188" s="18">
         <v>46019</v>
       </c>
-      <c r="G188" s="17">
+      <c r="G188" s="18">
         <v>46025</v>
       </c>
       <c r="H188">
         <v>53</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1458</v>
+      </c>
+      <c r="B189" s="18">
+        <v>46149</v>
       </c>
       <c r="C189" t="s">
-        <v>1311</v>
+        <v>1459</v>
       </c>
       <c r="D189" t="s">
-        <v>1312</v>
+        <v>1460</v>
       </c>
       <c r="E189" t="s">
-        <v>1313</v>
-[...1 lines deleted...]
-      <c r="F189" s="17">
+        <v>1461</v>
+      </c>
+      <c r="F189" s="18">
         <v>46019</v>
       </c>
-      <c r="G189" s="17">
+      <c r="G189" s="18">
         <v>46025</v>
       </c>
       <c r="H189">
         <v>53</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1462</v>
+      </c>
+      <c r="B190" s="18">
+        <v>46149</v>
       </c>
       <c r="C190" t="s">
-        <v>1315</v>
+        <v>1463</v>
       </c>
       <c r="D190" t="s">
-        <v>1316</v>
+        <v>1464</v>
       </c>
       <c r="E190" t="s">
-        <v>1317</v>
-[...1 lines deleted...]
-      <c r="F190" s="17">
+        <v>1465</v>
+      </c>
+      <c r="F190" s="18">
         <v>46019</v>
       </c>
-      <c r="G190" s="17">
+      <c r="G190" s="18">
         <v>46025</v>
       </c>
       <c r="H190">
         <v>53</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1466</v>
+      </c>
+      <c r="B191" s="18">
+        <v>46149</v>
       </c>
       <c r="C191" t="s">
-        <v>1319</v>
+        <v>1467</v>
       </c>
       <c r="D191" t="s">
-        <v>1320</v>
+        <v>1468</v>
       </c>
       <c r="E191" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="F191" s="17">
+        <v>1469</v>
+      </c>
+      <c r="F191" s="18">
         <v>46026</v>
       </c>
-      <c r="G191" s="17">
+      <c r="G191" s="18">
         <v>46032</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1470</v>
+      </c>
+      <c r="B192" s="18">
+        <v>46149</v>
       </c>
       <c r="C192" t="s">
-        <v>1323</v>
+        <v>1471</v>
       </c>
       <c r="D192" t="s">
-        <v>1324</v>
+        <v>1472</v>
       </c>
       <c r="E192" t="s">
-        <v>1325</v>
-[...1 lines deleted...]
-      <c r="F192" s="17">
+        <v>1473</v>
+      </c>
+      <c r="F192" s="18">
         <v>46026</v>
       </c>
-      <c r="G192" s="17">
+      <c r="G192" s="18">
         <v>46032</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>1326</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1474</v>
+      </c>
+      <c r="B193" s="18">
+        <v>46149</v>
       </c>
       <c r="C193" t="s">
-        <v>1327</v>
+        <v>1475</v>
       </c>
       <c r="D193" t="s">
-        <v>1328</v>
+        <v>1476</v>
       </c>
       <c r="E193" t="s">
-        <v>1329</v>
-[...1 lines deleted...]
-      <c r="F193" s="17">
+        <v>1477</v>
+      </c>
+      <c r="F193" s="18">
         <v>46026</v>
       </c>
-      <c r="G193" s="17">
+      <c r="G193" s="18">
         <v>46032</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>1330</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1478</v>
+      </c>
+      <c r="B194" s="18">
+        <v>46149</v>
       </c>
       <c r="C194" t="s">
-        <v>1331</v>
+        <v>1479</v>
       </c>
       <c r="D194" t="s">
-        <v>1332</v>
+        <v>1480</v>
       </c>
       <c r="E194" t="s">
-        <v>1333</v>
-[...1 lines deleted...]
-      <c r="F194" s="17">
+        <v>1481</v>
+      </c>
+      <c r="F194" s="18">
         <v>46026</v>
       </c>
-      <c r="G194" s="17">
+      <c r="G194" s="18">
         <v>46032</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1482</v>
+      </c>
+      <c r="B195" s="18">
+        <v>46149</v>
       </c>
       <c r="C195" t="s">
-        <v>1335</v>
+        <v>1483</v>
       </c>
       <c r="D195" t="s">
-        <v>1336</v>
+        <v>1484</v>
       </c>
       <c r="E195" t="s">
-        <v>1337</v>
-[...1 lines deleted...]
-      <c r="F195" s="17">
+        <v>1485</v>
+      </c>
+      <c r="F195" s="18">
         <v>46026</v>
       </c>
-      <c r="G195" s="17">
+      <c r="G195" s="18">
         <v>46032</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1486</v>
+      </c>
+      <c r="B196" s="18">
+        <v>46149</v>
       </c>
       <c r="C196" t="s">
-        <v>1339</v>
+        <v>1487</v>
       </c>
       <c r="D196" t="s">
-        <v>1340</v>
+        <v>1488</v>
       </c>
       <c r="E196" t="s">
-        <v>1341</v>
-[...1 lines deleted...]
-      <c r="F196" s="17">
+        <v>1489</v>
+      </c>
+      <c r="F196" s="18">
         <v>46026</v>
       </c>
-      <c r="G196" s="17">
+      <c r="G196" s="18">
         <v>46032</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1490</v>
+      </c>
+      <c r="B197" s="18">
+        <v>46149</v>
       </c>
       <c r="C197" t="s">
-        <v>1343</v>
+        <v>1491</v>
       </c>
       <c r="D197" t="s">
-        <v>1344</v>
+        <v>1492</v>
       </c>
       <c r="E197" t="s">
-        <v>1345</v>
-[...1 lines deleted...]
-      <c r="F197" s="17">
+        <v>1493</v>
+      </c>
+      <c r="F197" s="18">
         <v>46026</v>
       </c>
-      <c r="G197" s="17">
+      <c r="G197" s="18">
         <v>46032</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>1346</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1494</v>
+      </c>
+      <c r="B198" s="18">
+        <v>46149</v>
       </c>
       <c r="C198" t="s">
-        <v>1347</v>
+        <v>1495</v>
       </c>
       <c r="D198" t="s">
-        <v>1348</v>
+        <v>1496</v>
       </c>
       <c r="E198" t="s">
-        <v>1349</v>
-[...1 lines deleted...]
-      <c r="F198" s="17">
+        <v>1497</v>
+      </c>
+      <c r="F198" s="18">
         <v>46033</v>
       </c>
-      <c r="G198" s="17">
+      <c r="G198" s="18">
         <v>46039</v>
       </c>
       <c r="H198">
         <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1498</v>
+      </c>
+      <c r="B199" s="18">
+        <v>46149</v>
       </c>
       <c r="C199" t="s">
-        <v>1351</v>
+        <v>1499</v>
       </c>
       <c r="D199" t="s">
-        <v>1352</v>
+        <v>1500</v>
       </c>
       <c r="E199" t="s">
-        <v>1353</v>
-[...1 lines deleted...]
-      <c r="F199" s="17">
+        <v>1501</v>
+      </c>
+      <c r="F199" s="18">
         <v>46033</v>
       </c>
-      <c r="G199" s="17">
+      <c r="G199" s="18">
         <v>46039</v>
       </c>
       <c r="H199">
         <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1502</v>
+      </c>
+      <c r="B200" s="18">
+        <v>46149</v>
       </c>
       <c r="C200" t="s">
-        <v>1355</v>
+        <v>1503</v>
       </c>
       <c r="D200" t="s">
-        <v>1356</v>
+        <v>1504</v>
       </c>
       <c r="E200" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="F200" s="17">
+        <v>1505</v>
+      </c>
+      <c r="F200" s="18">
         <v>46033</v>
       </c>
-      <c r="G200" s="17">
+      <c r="G200" s="18">
         <v>46039</v>
       </c>
       <c r="H200">
         <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1506</v>
+      </c>
+      <c r="B201" s="18">
+        <v>46149</v>
       </c>
       <c r="C201" t="s">
-        <v>1359</v>
+        <v>1507</v>
       </c>
       <c r="D201" t="s">
-        <v>1360</v>
+        <v>1508</v>
       </c>
       <c r="E201" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="F201" s="17">
+        <v>1509</v>
+      </c>
+      <c r="F201" s="18">
         <v>46033</v>
       </c>
-      <c r="G201" s="17">
+      <c r="G201" s="18">
         <v>46039</v>
       </c>
       <c r="H201">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>1362</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1510</v>
+      </c>
+      <c r="B202" s="18">
+        <v>46149</v>
       </c>
       <c r="C202" t="s">
-        <v>1363</v>
+        <v>1511</v>
       </c>
       <c r="D202" t="s">
-        <v>1364</v>
+        <v>1512</v>
       </c>
       <c r="E202" t="s">
-        <v>1365</v>
-[...1 lines deleted...]
-      <c r="F202" s="17">
+        <v>1513</v>
+      </c>
+      <c r="F202" s="18">
         <v>46033</v>
       </c>
-      <c r="G202" s="17">
+      <c r="G202" s="18">
         <v>46039</v>
       </c>
       <c r="H202">
         <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1514</v>
+      </c>
+      <c r="B203" s="18">
+        <v>46149</v>
       </c>
       <c r="C203" t="s">
-        <v>1367</v>
+        <v>1515</v>
       </c>
       <c r="D203" t="s">
-        <v>1368</v>
+        <v>1516</v>
       </c>
       <c r="E203" t="s">
-        <v>1369</v>
-[...1 lines deleted...]
-      <c r="F203" s="17">
+        <v>1517</v>
+      </c>
+      <c r="F203" s="18">
         <v>46033</v>
       </c>
-      <c r="G203" s="17">
+      <c r="G203" s="18">
         <v>46039</v>
       </c>
       <c r="H203">
         <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>1370</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1518</v>
+      </c>
+      <c r="B204" s="18">
+        <v>46149</v>
       </c>
       <c r="C204" t="s">
-        <v>1371</v>
+        <v>1519</v>
       </c>
       <c r="D204" t="s">
-        <v>1372</v>
+        <v>1520</v>
       </c>
       <c r="E204" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="F204" s="17">
+        <v>1521</v>
+      </c>
+      <c r="F204" s="18">
         <v>46033</v>
       </c>
-      <c r="G204" s="17">
+      <c r="G204" s="18">
         <v>46039</v>
       </c>
       <c r="H204">
         <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1522</v>
+      </c>
+      <c r="B205" s="18">
+        <v>46149</v>
       </c>
       <c r="C205" t="s">
-        <v>1375</v>
+        <v>1523</v>
       </c>
       <c r="D205" t="s">
-        <v>1376</v>
+        <v>1524</v>
       </c>
       <c r="E205" t="s">
-        <v>1377</v>
-[...1 lines deleted...]
-      <c r="F205" s="17">
+        <v>1525</v>
+      </c>
+      <c r="F205" s="18">
         <v>46040</v>
       </c>
-      <c r="G205" s="17">
+      <c r="G205" s="18">
         <v>46046</v>
       </c>
       <c r="H205">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1526</v>
+      </c>
+      <c r="B206" s="18">
+        <v>46149</v>
       </c>
       <c r="C206" t="s">
-        <v>1379</v>
+        <v>1527</v>
       </c>
       <c r="D206" t="s">
-        <v>1380</v>
+        <v>1528</v>
       </c>
       <c r="E206" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="F206" s="17">
+        <v>1529</v>
+      </c>
+      <c r="F206" s="18">
         <v>46040</v>
       </c>
-      <c r="G206" s="17">
+      <c r="G206" s="18">
         <v>46046</v>
       </c>
       <c r="H206">
         <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1530</v>
+      </c>
+      <c r="B207" s="18">
+        <v>46149</v>
       </c>
       <c r="C207" t="s">
-        <v>1383</v>
+        <v>1531</v>
       </c>
       <c r="D207" t="s">
-        <v>1384</v>
+        <v>1532</v>
       </c>
       <c r="E207" t="s">
-        <v>1385</v>
-[...1 lines deleted...]
-      <c r="F207" s="17">
+        <v>1533</v>
+      </c>
+      <c r="F207" s="18">
         <v>46040</v>
       </c>
-      <c r="G207" s="17">
+      <c r="G207" s="18">
         <v>46046</v>
       </c>
       <c r="H207">
         <v>3</v>
       </c>
     </row>
     <row r="208" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1534</v>
+      </c>
+      <c r="B208" s="18">
+        <v>46149</v>
       </c>
       <c r="C208" t="s">
-        <v>1387</v>
+        <v>1535</v>
       </c>
       <c r="D208" t="s">
-        <v>1388</v>
+        <v>1536</v>
       </c>
       <c r="E208" t="s">
-        <v>1389</v>
-[...1 lines deleted...]
-      <c r="F208" s="17">
+        <v>1537</v>
+      </c>
+      <c r="F208" s="18">
         <v>46040</v>
       </c>
-      <c r="G208" s="17">
+      <c r="G208" s="18">
         <v>46046</v>
       </c>
       <c r="H208">
         <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1538</v>
+      </c>
+      <c r="B209" s="18">
+        <v>46149</v>
       </c>
       <c r="C209" t="s">
-        <v>1391</v>
+        <v>1539</v>
       </c>
       <c r="D209" t="s">
-        <v>1392</v>
+        <v>1540</v>
       </c>
       <c r="E209" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="F209" s="17">
+        <v>1541</v>
+      </c>
+      <c r="F209" s="18">
         <v>46040</v>
       </c>
-      <c r="G209" s="17">
+      <c r="G209" s="18">
         <v>46046</v>
       </c>
       <c r="H209">
         <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1542</v>
+      </c>
+      <c r="B210" s="18">
+        <v>46149</v>
       </c>
       <c r="C210" t="s">
-        <v>1395</v>
+        <v>1543</v>
       </c>
       <c r="D210" t="s">
-        <v>1396</v>
+        <v>1544</v>
       </c>
       <c r="E210" t="s">
-        <v>1397</v>
-[...1 lines deleted...]
-      <c r="F210" s="17">
+        <v>1545</v>
+      </c>
+      <c r="F210" s="18">
         <v>46040</v>
       </c>
-      <c r="G210" s="17">
+      <c r="G210" s="18">
         <v>46046</v>
       </c>
       <c r="H210">
         <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1546</v>
+      </c>
+      <c r="B211" s="18">
+        <v>46149</v>
       </c>
       <c r="C211" t="s">
-        <v>1399</v>
+        <v>1547</v>
       </c>
       <c r="D211" t="s">
-        <v>1400</v>
+        <v>1548</v>
       </c>
       <c r="E211" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="F211" s="17">
+        <v>1549</v>
+      </c>
+      <c r="F211" s="18">
         <v>46040</v>
       </c>
-      <c r="G211" s="17">
+      <c r="G211" s="18">
         <v>46046</v>
       </c>
       <c r="H211">
         <v>3</v>
       </c>
     </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B212" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F212" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G212" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H212">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B213" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F213" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G213" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H213">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B214" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F214" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G214" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H214">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B215" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F215" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G215" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H215">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B216" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F216" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G216" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H216">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B217" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F217" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G217" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H217">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B218" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F218" s="18">
+        <v>46047</v>
+      </c>
+      <c r="G218" s="18">
+        <v>46053</v>
+      </c>
+      <c r="H218">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B219" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F219" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G219" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H219">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B220" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F220" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G220" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H220">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B221" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F221" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G221" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H221">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B222" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F222" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G222" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H222">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B223" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1597</v>
+      </c>
+      <c r="F223" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G223" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H223">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B224" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F224" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G224" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H224">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B225" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F225" s="18">
+        <v>46054</v>
+      </c>
+      <c r="G225" s="18">
+        <v>46060</v>
+      </c>
+      <c r="H225">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B226" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F226" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G226" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H226">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B227" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F227" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G227" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H227">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B228" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F228" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G228" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H228">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B229" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F229" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G229" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H229">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B230" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F230" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G230" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H230">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B231" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F231" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G231" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H231">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B232" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F232" s="18">
+        <v>46061</v>
+      </c>
+      <c r="G232" s="18">
+        <v>46067</v>
+      </c>
+      <c r="H232">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B233" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F233" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G233" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H233">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B234" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F234" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G234" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H234">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B235" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F235" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G235" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H235">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B236" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F236" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G236" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H236">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B237" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F237" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G237" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H237">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B238" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F238" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G238" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H238">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B239" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F239" s="18">
+        <v>46068</v>
+      </c>
+      <c r="G239" s="18">
+        <v>46074</v>
+      </c>
+      <c r="H239">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B240" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F240" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G240" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H240">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B241" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F241" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G241" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H241">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B242" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F242" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G242" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H242">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B243" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F243" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G243" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H243">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B244" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F244" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G244" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H244">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B245" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F245" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G245" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H245">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B246" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F246" s="18">
+        <v>46075</v>
+      </c>
+      <c r="G246" s="18">
+        <v>46081</v>
+      </c>
+      <c r="H246">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B247" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F247" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G247" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H247">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B248" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F248" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G248" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H248">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B249" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F249" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G249" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H249">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B250" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F250" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G250" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H250">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B251" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F251" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G251" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H251">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B252" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F252" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G252" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H252">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B253" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F253" s="18">
+        <v>46082</v>
+      </c>
+      <c r="G253" s="18">
+        <v>46088</v>
+      </c>
+      <c r="H253">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B254" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F254" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G254" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H254">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B255" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F255" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G255" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H255">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B256" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F256" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G256" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H256">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B257" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F257" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G257" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H257">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B258" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F258" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G258" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H258">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B259" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F259" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G259" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H259">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B260" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F260" s="18">
+        <v>46089</v>
+      </c>
+      <c r="G260" s="18">
+        <v>46095</v>
+      </c>
+      <c r="H260">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B261" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F261" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G261" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H261">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B262" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F262" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G262" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H262">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B263" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F263" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G263" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H263">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B264" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F264" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G264" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H264">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B265" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F265" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G265" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H265">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B266" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F266" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G266" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H266">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B267" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F267" s="18">
+        <v>46096</v>
+      </c>
+      <c r="G267" s="18">
+        <v>46102</v>
+      </c>
+      <c r="H267">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B268" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F268" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G268" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H268">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B269" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1781</v>
+      </c>
+      <c r="F269" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G269" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H269">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B270" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F270" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G270" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H270">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B271" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F271" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G271" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H271">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B272" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F272" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G272" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H272">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B273" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F273" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G273" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H273">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B274" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F274" s="18">
+        <v>46103</v>
+      </c>
+      <c r="G274" s="18">
+        <v>46109</v>
+      </c>
+      <c r="H274">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B275" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F275" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G275" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H275">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B276" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F276" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G276" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H276">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B277" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F277" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G277" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H277">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B278" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F278" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G278" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H278">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B279" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F279" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G279" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H279">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B280" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F280" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G280" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H280">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B281" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F281" s="18">
+        <v>46110</v>
+      </c>
+      <c r="G281" s="18">
+        <v>46116</v>
+      </c>
+      <c r="H281">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B282" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F282" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G282" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H282">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B283" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F283" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G283" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H283">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B284" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1841</v>
+      </c>
+      <c r="F284" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G284" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H284">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B285" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1845</v>
+      </c>
+      <c r="F285" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G285" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H285">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B286" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F286" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G286" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H286">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B287" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F287" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G287" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H287">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B288" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1857</v>
+      </c>
+      <c r="F288" s="18">
+        <v>46117</v>
+      </c>
+      <c r="G288" s="18">
+        <v>46123</v>
+      </c>
+      <c r="H288">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B289" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F289" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G289" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H289">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B290" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F290" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G290" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H290">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B291" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1869</v>
+      </c>
+      <c r="F291" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G291" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H291">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B292" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F292" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G292" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H292">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B293" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F293" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G293" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H293">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B294" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F294" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G294" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H294">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B295" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F295" s="18">
+        <v>46124</v>
+      </c>
+      <c r="G295" s="18">
+        <v>46130</v>
+      </c>
+      <c r="H295">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B296" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F296" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G296" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H296">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B297" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F297" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G297" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H297">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B298" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F298" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G298" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H298">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B299" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F299" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G299" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H299">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B300" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F300" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G300" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H300">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B301" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F301" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G301" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H301">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B302" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F302" s="18">
+        <v>46131</v>
+      </c>
+      <c r="G302" s="18">
+        <v>46137</v>
+      </c>
+      <c r="H302">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B303" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F303" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G303" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H303">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B304" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F304" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G304" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H304">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B305" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1925</v>
+      </c>
+      <c r="F305" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G305" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H305">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B306" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F306" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G306" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H306">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B307" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F307" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G307" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H307">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B308" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F308" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G308" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H308">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B309" s="18">
+        <v>46149</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F309" s="18">
+        <v>46138</v>
+      </c>
+      <c r="G309" s="18">
+        <v>46144</v>
+      </c>
+      <c r="H309">
+        <v>17</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
+  <autoFilter ref="A1:H309" xr:uid="{00000000-0001-0000-0600-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:I121"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:I177"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="36.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>1414</v>
+        <v>1942</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1415</v>
+        <v>1943</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1416</v>
+        <v>1944</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1417</v>
+        <v>1945</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1418</v>
+        <v>1946</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>1419</v>
+        <v>1947</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>1420</v>
+        <v>1948</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>1421</v>
+        <v>1949</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>1422</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>1423</v>
+        <v>1951</v>
       </c>
       <c r="B2" t="s">
-        <v>1424</v>
+        <v>1952</v>
       </c>
       <c r="C2" t="s">
-        <v>1425</v>
+        <v>1953</v>
       </c>
       <c r="D2" t="s">
-        <v>1426</v>
-[...1 lines deleted...]
-      <c r="E2" s="20">
+        <v>1954</v>
+      </c>
+      <c r="E2" s="19">
         <v>45837</v>
       </c>
-      <c r="F2" s="20">
+      <c r="F2" s="19">
         <v>45843</v>
       </c>
       <c r="G2">
         <v>7272847</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
-      <c r="I2" s="20">
-        <v>46051</v>
+      <c r="I2" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1427</v>
+        <v>1955</v>
       </c>
       <c r="B3" t="s">
-        <v>1428</v>
+        <v>1956</v>
       </c>
       <c r="C3" t="s">
-        <v>1429</v>
+        <v>1957</v>
       </c>
       <c r="D3" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="E3" s="20">
+        <v>1958</v>
+      </c>
+      <c r="E3" s="19">
         <v>45837</v>
       </c>
-      <c r="F3" s="20">
+      <c r="F3" s="19">
         <v>45850</v>
       </c>
       <c r="G3">
         <v>7272847</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
-      <c r="I3" s="20">
-        <v>46051</v>
+      <c r="I3" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>1431</v>
+        <v>1959</v>
       </c>
       <c r="B4" t="s">
-        <v>1432</v>
+        <v>1960</v>
       </c>
       <c r="C4" t="s">
-        <v>1433</v>
+        <v>1961</v>
       </c>
       <c r="D4" t="s">
-        <v>1434</v>
-[...1 lines deleted...]
-      <c r="E4" s="20">
+        <v>1962</v>
+      </c>
+      <c r="E4" s="19">
         <v>45837</v>
       </c>
-      <c r="F4" s="20">
+      <c r="F4" s="19">
         <v>45857</v>
       </c>
       <c r="G4">
         <v>7272847</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
-      <c r="I4" s="20">
-        <v>46051</v>
+      <c r="I4" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>1435</v>
+        <v>1963</v>
       </c>
       <c r="B5" t="s">
-        <v>1436</v>
+        <v>1964</v>
       </c>
       <c r="C5" t="s">
-        <v>1437</v>
+        <v>1965</v>
       </c>
       <c r="D5" t="s">
-        <v>1438</v>
-[...1 lines deleted...]
-      <c r="E5" s="20">
+        <v>1966</v>
+      </c>
+      <c r="E5" s="19">
         <v>45837</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="19">
         <v>45864</v>
       </c>
       <c r="G5">
         <v>7272847</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
-      <c r="I5" s="20">
-        <v>46051</v>
+      <c r="I5" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>1439</v>
+        <v>1967</v>
       </c>
       <c r="B6" t="s">
-        <v>1440</v>
+        <v>1968</v>
       </c>
       <c r="C6" t="s">
-        <v>1441</v>
+        <v>1969</v>
       </c>
       <c r="D6" t="s">
-        <v>1442</v>
-[...1 lines deleted...]
-      <c r="E6" s="20">
+        <v>1970</v>
+      </c>
+      <c r="E6" s="19">
         <v>45837</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="19">
         <v>45871</v>
       </c>
       <c r="G6">
         <v>7272847</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
-      <c r="I6" s="20">
-        <v>46051</v>
+      <c r="I6" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>1443</v>
+        <v>1971</v>
       </c>
       <c r="B7" t="s">
-        <v>1444</v>
+        <v>1972</v>
       </c>
       <c r="C7" t="s">
-        <v>1445</v>
+        <v>1973</v>
       </c>
       <c r="D7" t="s">
-        <v>1446</v>
-[...1 lines deleted...]
-      <c r="E7" s="20">
+        <v>1974</v>
+      </c>
+      <c r="E7" s="19">
         <v>45837</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="19">
         <v>45878</v>
       </c>
       <c r="G7">
         <v>7272847</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
-      <c r="I7" s="20">
-        <v>46051</v>
+      <c r="I7" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>1447</v>
+        <v>1975</v>
       </c>
       <c r="B8" t="s">
-        <v>1448</v>
+        <v>1976</v>
       </c>
       <c r="C8" t="s">
-        <v>1449</v>
+        <v>1977</v>
       </c>
       <c r="D8" t="s">
-        <v>1450</v>
-[...1 lines deleted...]
-      <c r="E8" s="20">
+        <v>1978</v>
+      </c>
+      <c r="E8" s="19">
         <v>45837</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="19">
         <v>45885</v>
       </c>
       <c r="G8">
         <v>7272847</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
-      <c r="I8" s="20">
-        <v>46051</v>
+      <c r="I8" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>1451</v>
+        <v>1979</v>
       </c>
       <c r="B9" t="s">
-        <v>1452</v>
+        <v>1980</v>
       </c>
       <c r="C9" t="s">
-        <v>1453</v>
+        <v>1981</v>
       </c>
       <c r="D9" t="s">
-        <v>1454</v>
-[...1 lines deleted...]
-      <c r="E9" s="20">
+        <v>1982</v>
+      </c>
+      <c r="E9" s="19">
         <v>45837</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="19">
         <v>45892</v>
       </c>
       <c r="G9">
         <v>7272847</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
-      <c r="I9" s="20">
-        <v>46051</v>
+      <c r="I9" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>1455</v>
+        <v>1983</v>
       </c>
       <c r="B10" t="s">
-        <v>1456</v>
+        <v>1984</v>
       </c>
       <c r="C10" t="s">
-        <v>1457</v>
+        <v>1985</v>
       </c>
       <c r="D10" t="s">
-        <v>1458</v>
-[...1 lines deleted...]
-      <c r="E10" s="20">
+        <v>1986</v>
+      </c>
+      <c r="E10" s="19">
         <v>45837</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="19">
         <v>45899</v>
       </c>
       <c r="G10">
         <v>7272847</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
-      <c r="I10" s="20">
-        <v>46051</v>
+      <c r="I10" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>1459</v>
+        <v>1987</v>
       </c>
       <c r="B11" t="s">
-        <v>1460</v>
+        <v>1988</v>
       </c>
       <c r="C11" t="s">
-        <v>1461</v>
+        <v>1989</v>
       </c>
       <c r="D11" t="s">
-        <v>1462</v>
-[...1 lines deleted...]
-      <c r="E11" s="20">
+        <v>1990</v>
+      </c>
+      <c r="E11" s="19">
         <v>45837</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="19">
         <v>45906</v>
       </c>
       <c r="G11">
         <v>7272847</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" s="20">
-        <v>46051</v>
+      <c r="I11" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>1463</v>
+        <v>1991</v>
       </c>
       <c r="B12" t="s">
-        <v>1464</v>
+        <v>1992</v>
       </c>
       <c r="C12" t="s">
-        <v>1465</v>
+        <v>1993</v>
       </c>
       <c r="D12" t="s">
-        <v>1466</v>
-[...1 lines deleted...]
-      <c r="E12" s="20">
+        <v>1994</v>
+      </c>
+      <c r="E12" s="19">
         <v>45837</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="19">
         <v>45913</v>
       </c>
       <c r="G12">
         <v>7272847</v>
       </c>
       <c r="H12">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="I12" s="20">
-        <v>46051</v>
+      <c r="I12" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>1467</v>
+        <v>1995</v>
       </c>
       <c r="B13" t="s">
-        <v>1468</v>
+        <v>1996</v>
       </c>
       <c r="C13" t="s">
-        <v>1469</v>
+        <v>1997</v>
       </c>
       <c r="D13" t="s">
-        <v>1470</v>
-[...1 lines deleted...]
-      <c r="E13" s="20">
+        <v>1998</v>
+      </c>
+      <c r="E13" s="19">
         <v>45837</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="19">
         <v>45920</v>
       </c>
       <c r="G13">
         <v>7272847</v>
       </c>
       <c r="H13">
         <v>2.3E-2</v>
       </c>
-      <c r="I13" s="20">
-        <v>46051</v>
+      <c r="I13" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>1471</v>
+        <v>1999</v>
       </c>
       <c r="B14" t="s">
-        <v>1472</v>
+        <v>2000</v>
       </c>
       <c r="C14" t="s">
-        <v>1473</v>
+        <v>2001</v>
       </c>
       <c r="D14" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="E14" s="20">
+        <v>2002</v>
+      </c>
+      <c r="E14" s="19">
         <v>45837</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="19">
         <v>45927</v>
       </c>
       <c r="G14">
         <v>7272847</v>
       </c>
       <c r="H14">
-        <v>3.2000000000000001E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="I14" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>1475</v>
+        <v>2003</v>
       </c>
       <c r="B15" t="s">
-        <v>1476</v>
+        <v>2004</v>
       </c>
       <c r="C15" t="s">
-        <v>1477</v>
+        <v>2005</v>
       </c>
       <c r="D15" t="s">
-        <v>1478</v>
-[...1 lines deleted...]
-      <c r="E15" s="20">
+        <v>2006</v>
+      </c>
+      <c r="E15" s="19">
         <v>45837</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="19">
         <v>45934</v>
       </c>
       <c r="G15">
         <v>7272847</v>
       </c>
       <c r="H15">
-        <v>4.2000000000000003E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="I15" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>1479</v>
+        <v>2007</v>
       </c>
       <c r="B16" t="s">
-        <v>1480</v>
+        <v>2008</v>
       </c>
       <c r="C16" t="s">
-        <v>1481</v>
+        <v>2009</v>
       </c>
       <c r="D16" t="s">
-        <v>1482</v>
-[...1 lines deleted...]
-      <c r="E16" s="20">
+        <v>2010</v>
+      </c>
+      <c r="E16" s="19">
         <v>45837</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="19">
         <v>45941</v>
       </c>
       <c r="G16">
         <v>7272847</v>
       </c>
       <c r="H16">
         <v>5.2999999999999999E-2</v>
       </c>
-      <c r="I16" s="20">
-        <v>46051</v>
+      <c r="I16" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>1483</v>
+        <v>2011</v>
       </c>
       <c r="B17" t="s">
-        <v>1484</v>
+        <v>2012</v>
       </c>
       <c r="C17" t="s">
-        <v>1485</v>
+        <v>2013</v>
       </c>
       <c r="D17" t="s">
-        <v>1486</v>
-[...1 lines deleted...]
-      <c r="E17" s="20">
+        <v>2014</v>
+      </c>
+      <c r="E17" s="19">
         <v>45837</v>
       </c>
-      <c r="F17" s="20">
+      <c r="F17" s="19">
         <v>45948</v>
       </c>
       <c r="G17">
         <v>7272847</v>
       </c>
       <c r="H17">
-        <v>6.0999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>6.2E-2</v>
+      </c>
+      <c r="I17" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>1487</v>
+        <v>2015</v>
       </c>
       <c r="B18" t="s">
-        <v>1488</v>
+        <v>2016</v>
       </c>
       <c r="C18" t="s">
-        <v>1489</v>
+        <v>2017</v>
       </c>
       <c r="D18" t="s">
-        <v>1490</v>
-[...1 lines deleted...]
-      <c r="E18" s="20">
+        <v>2018</v>
+      </c>
+      <c r="E18" s="19">
         <v>45837</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>45955</v>
       </c>
       <c r="G18">
         <v>7272847</v>
       </c>
       <c r="H18">
         <v>7.0999999999999994E-2</v>
       </c>
-      <c r="I18" s="20">
-        <v>46051</v>
+      <c r="I18" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>1491</v>
+        <v>2019</v>
       </c>
       <c r="B19" t="s">
-        <v>1492</v>
+        <v>2020</v>
       </c>
       <c r="C19" t="s">
-        <v>1493</v>
+        <v>2021</v>
       </c>
       <c r="D19" t="s">
-        <v>1494</v>
-[...1 lines deleted...]
-      <c r="E19" s="20">
+        <v>2022</v>
+      </c>
+      <c r="E19" s="19">
         <v>45837</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="19">
         <v>45962</v>
       </c>
       <c r="G19">
         <v>7272847</v>
       </c>
       <c r="H19">
-        <v>7.9000000000000001E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.08</v>
+      </c>
+      <c r="I19" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>1495</v>
+        <v>2023</v>
       </c>
       <c r="B20" t="s">
-        <v>1496</v>
+        <v>2024</v>
       </c>
       <c r="C20" t="s">
-        <v>1497</v>
+        <v>2025</v>
       </c>
       <c r="D20" t="s">
-        <v>1498</v>
-[...1 lines deleted...]
-      <c r="E20" s="20">
+        <v>2026</v>
+      </c>
+      <c r="E20" s="19">
         <v>45837</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="19">
         <v>45969</v>
       </c>
       <c r="G20">
         <v>7272847</v>
       </c>
       <c r="H20">
         <v>8.6999999999999994E-2</v>
       </c>
-      <c r="I20" s="20">
-        <v>46051</v>
+      <c r="I20" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>1499</v>
+        <v>2027</v>
       </c>
       <c r="B21" t="s">
-        <v>1500</v>
+        <v>2028</v>
       </c>
       <c r="C21" t="s">
-        <v>1501</v>
+        <v>2029</v>
       </c>
       <c r="D21" t="s">
-        <v>1502</v>
-[...1 lines deleted...]
-      <c r="E21" s="20">
+        <v>2030</v>
+      </c>
+      <c r="E21" s="19">
         <v>45837</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="19">
         <v>45976</v>
       </c>
       <c r="G21">
         <v>7272847</v>
       </c>
       <c r="H21">
-        <v>9.2999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>9.4E-2</v>
+      </c>
+      <c r="I21" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>1503</v>
+        <v>2031</v>
       </c>
       <c r="B22" t="s">
-        <v>1504</v>
+        <v>2032</v>
       </c>
       <c r="C22" t="s">
-        <v>1505</v>
+        <v>2033</v>
       </c>
       <c r="D22" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="E22" s="20">
+        <v>2034</v>
+      </c>
+      <c r="E22" s="19">
         <v>45837</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="19">
         <v>45983</v>
       </c>
       <c r="G22">
         <v>7272847</v>
       </c>
       <c r="H22">
         <v>9.9000000000000005E-2</v>
       </c>
-      <c r="I22" s="20">
-        <v>46051</v>
+      <c r="I22" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>1507</v>
+        <v>2035</v>
       </c>
       <c r="B23" t="s">
-        <v>1508</v>
+        <v>2036</v>
       </c>
       <c r="C23" t="s">
-        <v>1509</v>
+        <v>2037</v>
       </c>
       <c r="D23" t="s">
-        <v>1510</v>
-[...1 lines deleted...]
-      <c r="E23" s="20">
+        <v>2038</v>
+      </c>
+      <c r="E23" s="19">
         <v>45837</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="19">
         <v>45990</v>
       </c>
       <c r="G23">
         <v>7272847</v>
       </c>
       <c r="H23">
         <v>0.10199999999999999</v>
       </c>
-      <c r="I23" s="20">
-        <v>46051</v>
+      <c r="I23" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>1511</v>
+        <v>2039</v>
       </c>
       <c r="B24" t="s">
-        <v>1512</v>
+        <v>2040</v>
       </c>
       <c r="C24" t="s">
-        <v>1513</v>
+        <v>2041</v>
       </c>
       <c r="D24" t="s">
-        <v>1514</v>
-[...1 lines deleted...]
-      <c r="E24" s="20">
+        <v>2042</v>
+      </c>
+      <c r="E24" s="19">
         <v>45837</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F24" s="19">
         <v>45997</v>
       </c>
       <c r="G24">
         <v>7272847</v>
       </c>
       <c r="H24">
         <v>0.106</v>
       </c>
-      <c r="I24" s="20">
-        <v>46051</v>
+      <c r="I24" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>1515</v>
+        <v>2043</v>
       </c>
       <c r="B25" t="s">
-        <v>1516</v>
+        <v>2044</v>
       </c>
       <c r="C25" t="s">
-        <v>1517</v>
+        <v>2045</v>
       </c>
       <c r="D25" t="s">
-        <v>1518</v>
-[...1 lines deleted...]
-      <c r="E25" s="20">
+        <v>2046</v>
+      </c>
+      <c r="E25" s="19">
         <v>45837</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="19">
         <v>46004</v>
       </c>
       <c r="G25">
         <v>7272847</v>
       </c>
       <c r="H25">
         <v>0.109</v>
       </c>
-      <c r="I25" s="20">
-        <v>46051</v>
+      <c r="I25" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>1519</v>
+        <v>2047</v>
       </c>
       <c r="B26" t="s">
-        <v>1520</v>
+        <v>2048</v>
       </c>
       <c r="C26" t="s">
-        <v>1521</v>
+        <v>2049</v>
       </c>
       <c r="D26" t="s">
-        <v>1522</v>
-[...1 lines deleted...]
-      <c r="E26" s="20">
+        <v>2050</v>
+      </c>
+      <c r="E26" s="19">
         <v>45837</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="19">
         <v>46011</v>
       </c>
       <c r="G26">
         <v>7272847</v>
       </c>
       <c r="H26">
         <v>0.112</v>
       </c>
-      <c r="I26" s="20">
-        <v>46051</v>
+      <c r="I26" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>1523</v>
+        <v>2051</v>
       </c>
       <c r="B27" t="s">
-        <v>1524</v>
+        <v>2052</v>
       </c>
       <c r="C27" t="s">
-        <v>1525</v>
+        <v>2053</v>
       </c>
       <c r="D27" t="s">
-        <v>1526</v>
-[...1 lines deleted...]
-      <c r="E27" s="20">
+        <v>2054</v>
+      </c>
+      <c r="E27" s="19">
         <v>45837</v>
       </c>
-      <c r="F27" s="20">
+      <c r="F27" s="19">
         <v>46018</v>
       </c>
       <c r="G27">
         <v>7272847</v>
       </c>
       <c r="H27">
-        <v>0.113</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.114</v>
+      </c>
+      <c r="I27" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>1527</v>
+        <v>2055</v>
       </c>
       <c r="B28" t="s">
-        <v>1528</v>
+        <v>2056</v>
       </c>
       <c r="C28" t="s">
-        <v>1529</v>
+        <v>2057</v>
       </c>
       <c r="D28" t="s">
-        <v>1530</v>
-[...1 lines deleted...]
-      <c r="E28" s="20">
+        <v>2058</v>
+      </c>
+      <c r="E28" s="19">
         <v>45837</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="19">
         <v>46025</v>
       </c>
       <c r="G28">
         <v>7272847</v>
       </c>
       <c r="H28">
         <v>0.115</v>
       </c>
-      <c r="I28" s="20">
-        <v>46051</v>
+      <c r="I28" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>1531</v>
+        <v>2059</v>
       </c>
       <c r="B29" t="s">
-        <v>1532</v>
+        <v>2060</v>
       </c>
       <c r="C29" t="s">
-        <v>1533</v>
+        <v>2061</v>
       </c>
       <c r="D29" t="s">
-        <v>1534</v>
-[...1 lines deleted...]
-      <c r="E29" s="20">
+        <v>2062</v>
+      </c>
+      <c r="E29" s="19">
         <v>45837</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="19">
         <v>46032</v>
       </c>
       <c r="G29">
         <v>7272847</v>
       </c>
       <c r="H29">
         <v>0.11799999999999999</v>
       </c>
-      <c r="I29" s="20">
-        <v>46051</v>
+      <c r="I29" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>1535</v>
+        <v>2063</v>
       </c>
       <c r="B30" t="s">
-        <v>1536</v>
+        <v>2064</v>
       </c>
       <c r="C30" t="s">
-        <v>1537</v>
+        <v>2065</v>
       </c>
       <c r="D30" t="s">
-        <v>1538</v>
-[...1 lines deleted...]
-      <c r="E30" s="20">
+        <v>2066</v>
+      </c>
+      <c r="E30" s="19">
         <v>45837</v>
       </c>
-      <c r="F30" s="20">
+      <c r="F30" s="19">
         <v>46039</v>
       </c>
       <c r="G30">
         <v>7272847</v>
       </c>
       <c r="H30">
-        <v>0.11899999999999999</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.12</v>
+      </c>
+      <c r="I30" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>1539</v>
+        <v>2067</v>
       </c>
       <c r="B31" t="s">
-        <v>1540</v>
+        <v>2068</v>
       </c>
       <c r="C31" t="s">
-        <v>1541</v>
+        <v>2069</v>
       </c>
       <c r="D31" t="s">
-        <v>1542</v>
-[...1 lines deleted...]
-      <c r="E31" s="20">
+        <v>2070</v>
+      </c>
+      <c r="E31" s="19">
         <v>45837</v>
       </c>
-      <c r="F31" s="20">
+      <c r="F31" s="19">
         <v>46046</v>
       </c>
       <c r="G31">
         <v>7272847</v>
       </c>
       <c r="H31">
         <v>0.121</v>
       </c>
-      <c r="I31" s="20">
-        <v>46051</v>
+      <c r="I31" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>1543</v>
+        <v>2071</v>
       </c>
       <c r="B32" t="s">
-        <v>1544</v>
+        <v>2072</v>
       </c>
       <c r="C32" t="s">
-        <v>1545</v>
+        <v>2073</v>
       </c>
       <c r="D32" t="s">
-        <v>1546</v>
-[...1 lines deleted...]
-      <c r="E32" s="20">
+        <v>2074</v>
+      </c>
+      <c r="E32" s="19">
         <v>45837</v>
       </c>
-      <c r="F32" s="20">
-        <v>45843</v>
+      <c r="F32" s="19">
+        <v>46053</v>
       </c>
       <c r="G32">
         <v>7272847</v>
       </c>
       <c r="H32">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.122</v>
+      </c>
+      <c r="I32" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>1547</v>
+        <v>2075</v>
       </c>
       <c r="B33" t="s">
-        <v>1548</v>
+        <v>2076</v>
       </c>
       <c r="C33" t="s">
-        <v>1549</v>
+        <v>2077</v>
       </c>
       <c r="D33" t="s">
-        <v>1550</v>
-[...1 lines deleted...]
-      <c r="E33" s="20">
+        <v>2078</v>
+      </c>
+      <c r="E33" s="19">
         <v>45837</v>
       </c>
-      <c r="F33" s="20">
-        <v>45850</v>
+      <c r="F33" s="19">
+        <v>46060</v>
       </c>
       <c r="G33">
         <v>7272847</v>
       </c>
       <c r="H33">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.123</v>
+      </c>
+      <c r="I33" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>1551</v>
+        <v>2079</v>
       </c>
       <c r="B34" t="s">
-        <v>1552</v>
+        <v>2080</v>
       </c>
       <c r="C34" t="s">
-        <v>1553</v>
+        <v>2081</v>
       </c>
       <c r="D34" t="s">
-        <v>1554</v>
-[...1 lines deleted...]
-      <c r="E34" s="20">
+        <v>2082</v>
+      </c>
+      <c r="E34" s="19">
         <v>45837</v>
       </c>
-      <c r="F34" s="20">
-        <v>45857</v>
+      <c r="F34" s="19">
+        <v>46067</v>
       </c>
       <c r="G34">
         <v>7272847</v>
       </c>
       <c r="H34">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.124</v>
+      </c>
+      <c r="I34" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>1555</v>
+        <v>2083</v>
       </c>
       <c r="B35" t="s">
-        <v>1556</v>
+        <v>2084</v>
       </c>
       <c r="C35" t="s">
-        <v>1557</v>
+        <v>2085</v>
       </c>
       <c r="D35" t="s">
-        <v>1558</v>
-[...1 lines deleted...]
-      <c r="E35" s="20">
+        <v>2086</v>
+      </c>
+      <c r="E35" s="19">
         <v>45837</v>
       </c>
-      <c r="F35" s="20">
-        <v>45864</v>
+      <c r="F35" s="19">
+        <v>46074</v>
       </c>
       <c r="G35">
         <v>7272847</v>
       </c>
       <c r="H35">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.124</v>
+      </c>
+      <c r="I35" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>1559</v>
+        <v>2087</v>
       </c>
       <c r="B36" t="s">
-        <v>1560</v>
+        <v>2088</v>
       </c>
       <c r="C36" t="s">
-        <v>1561</v>
+        <v>2089</v>
       </c>
       <c r="D36" t="s">
-        <v>1562</v>
-[...1 lines deleted...]
-      <c r="E36" s="20">
+        <v>2090</v>
+      </c>
+      <c r="E36" s="19">
         <v>45837</v>
       </c>
-      <c r="F36" s="20">
-        <v>45871</v>
+      <c r="F36" s="19">
+        <v>46081</v>
       </c>
       <c r="G36">
         <v>7272847</v>
       </c>
       <c r="H36">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.125</v>
+      </c>
+      <c r="I36" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>1563</v>
+        <v>2091</v>
       </c>
       <c r="B37" t="s">
-        <v>1564</v>
+        <v>2092</v>
       </c>
       <c r="C37" t="s">
-        <v>1565</v>
+        <v>2093</v>
       </c>
       <c r="D37" t="s">
-        <v>1566</v>
-[...1 lines deleted...]
-      <c r="E37" s="20">
+        <v>2094</v>
+      </c>
+      <c r="E37" s="19">
         <v>45837</v>
       </c>
-      <c r="F37" s="20">
-        <v>45878</v>
+      <c r="F37" s="19">
+        <v>46088</v>
       </c>
       <c r="G37">
         <v>7272847</v>
       </c>
       <c r="H37">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.125</v>
+      </c>
+      <c r="I37" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>1567</v>
+        <v>2095</v>
       </c>
       <c r="B38" t="s">
-        <v>1568</v>
+        <v>2096</v>
       </c>
       <c r="C38" t="s">
-        <v>1569</v>
+        <v>2097</v>
       </c>
       <c r="D38" t="s">
-        <v>1570</v>
-[...1 lines deleted...]
-      <c r="E38" s="20">
+        <v>2098</v>
+      </c>
+      <c r="E38" s="19">
         <v>45837</v>
       </c>
-      <c r="F38" s="20">
-        <v>45885</v>
+      <c r="F38" s="19">
+        <v>46095</v>
       </c>
       <c r="G38">
         <v>7272847</v>
       </c>
       <c r="H38">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.126</v>
+      </c>
+      <c r="I38" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>1571</v>
+        <v>2099</v>
       </c>
       <c r="B39" t="s">
-        <v>1572</v>
+        <v>2100</v>
       </c>
       <c r="C39" t="s">
-        <v>1573</v>
+        <v>2101</v>
       </c>
       <c r="D39" t="s">
-        <v>1574</v>
-[...1 lines deleted...]
-      <c r="E39" s="20">
+        <v>2102</v>
+      </c>
+      <c r="E39" s="19">
         <v>45837</v>
       </c>
-      <c r="F39" s="20">
-        <v>45892</v>
+      <c r="F39" s="19">
+        <v>46102</v>
       </c>
       <c r="G39">
         <v>7272847</v>
       </c>
       <c r="H39">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.127</v>
+      </c>
+      <c r="I39" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>1575</v>
+        <v>2103</v>
       </c>
       <c r="B40" t="s">
-        <v>1576</v>
+        <v>2104</v>
       </c>
       <c r="C40" t="s">
-        <v>1577</v>
+        <v>2105</v>
       </c>
       <c r="D40" t="s">
-        <v>1578</v>
-[...1 lines deleted...]
-      <c r="E40" s="20">
+        <v>2106</v>
+      </c>
+      <c r="E40" s="19">
         <v>45837</v>
       </c>
-      <c r="F40" s="20">
-        <v>45899</v>
+      <c r="F40" s="19">
+        <v>46109</v>
       </c>
       <c r="G40">
         <v>7272847</v>
       </c>
       <c r="H40">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.127</v>
+      </c>
+      <c r="I40" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>1579</v>
+        <v>2107</v>
       </c>
       <c r="B41" t="s">
-        <v>1580</v>
+        <v>2108</v>
       </c>
       <c r="C41" t="s">
-        <v>1581</v>
+        <v>2109</v>
       </c>
       <c r="D41" t="s">
-        <v>1582</v>
-[...1 lines deleted...]
-      <c r="E41" s="20">
+        <v>2110</v>
+      </c>
+      <c r="E41" s="19">
         <v>45837</v>
       </c>
-      <c r="F41" s="20">
-        <v>45906</v>
+      <c r="F41" s="19">
+        <v>46116</v>
       </c>
       <c r="G41">
         <v>7272847</v>
       </c>
       <c r="H41">
-        <v>1.9E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.128</v>
+      </c>
+      <c r="I41" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>1583</v>
+        <v>2111</v>
       </c>
       <c r="B42" t="s">
-        <v>1584</v>
+        <v>2112</v>
       </c>
       <c r="C42" t="s">
-        <v>1585</v>
+        <v>2113</v>
       </c>
       <c r="D42" t="s">
-        <v>1586</v>
-[...1 lines deleted...]
-      <c r="E42" s="20">
+        <v>2114</v>
+      </c>
+      <c r="E42" s="19">
         <v>45837</v>
       </c>
-      <c r="F42" s="20">
-        <v>45913</v>
+      <c r="F42" s="19">
+        <v>46123</v>
       </c>
       <c r="G42">
         <v>7272847</v>
       </c>
       <c r="H42">
-        <v>3.6999999999999998E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.128</v>
+      </c>
+      <c r="I42" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>1587</v>
+        <v>2115</v>
       </c>
       <c r="B43" t="s">
-        <v>1588</v>
+        <v>2116</v>
       </c>
       <c r="C43" t="s">
-        <v>1589</v>
+        <v>2117</v>
       </c>
       <c r="D43" t="s">
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="E43" s="20">
+        <v>2118</v>
+      </c>
+      <c r="E43" s="19">
         <v>45837</v>
       </c>
-      <c r="F43" s="20">
-        <v>45920</v>
+      <c r="F43" s="19">
+        <v>46130</v>
       </c>
       <c r="G43">
         <v>7272847</v>
       </c>
       <c r="H43">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.129</v>
+      </c>
+      <c r="I43" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>1591</v>
+        <v>2119</v>
       </c>
       <c r="B44" t="s">
-        <v>1592</v>
+        <v>2120</v>
       </c>
       <c r="C44" t="s">
-        <v>1593</v>
+        <v>2121</v>
       </c>
       <c r="D44" t="s">
-        <v>1594</v>
-[...1 lines deleted...]
-      <c r="E44" s="20">
+        <v>2122</v>
+      </c>
+      <c r="E44" s="19">
         <v>45837</v>
       </c>
-      <c r="F44" s="20">
-        <v>45927</v>
+      <c r="F44" s="19">
+        <v>46137</v>
       </c>
       <c r="G44">
         <v>7272847</v>
       </c>
       <c r="H44">
-        <v>8.7999999999999995E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.129</v>
+      </c>
+      <c r="I44" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>1595</v>
+        <v>2123</v>
       </c>
       <c r="B45" t="s">
-        <v>1596</v>
+        <v>2124</v>
       </c>
       <c r="C45" t="s">
-        <v>1597</v>
+        <v>2125</v>
       </c>
       <c r="D45" t="s">
-        <v>1598</v>
-[...1 lines deleted...]
-      <c r="E45" s="20">
+        <v>2126</v>
+      </c>
+      <c r="E45" s="19">
         <v>45837</v>
       </c>
-      <c r="F45" s="20">
-        <v>45934</v>
+      <c r="F45" s="19">
+        <v>46144</v>
       </c>
       <c r="G45">
         <v>7272847</v>
       </c>
       <c r="H45">
-        <v>0.123</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.129</v>
+      </c>
+      <c r="I45" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>1599</v>
+        <v>2127</v>
       </c>
       <c r="B46" t="s">
-        <v>1600</v>
+        <v>2128</v>
       </c>
       <c r="C46" t="s">
-        <v>1601</v>
+        <v>2129</v>
       </c>
       <c r="D46" t="s">
-        <v>1602</v>
-[...1 lines deleted...]
-      <c r="E46" s="20">
+        <v>2130</v>
+      </c>
+      <c r="E46" s="19">
         <v>45837</v>
       </c>
-      <c r="F46" s="20">
-        <v>45941</v>
+      <c r="F46" s="19">
+        <v>45843</v>
       </c>
       <c r="G46">
         <v>7272847</v>
       </c>
       <c r="H46">
-        <v>0.158</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I46" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>1603</v>
+        <v>2131</v>
       </c>
       <c r="B47" t="s">
-        <v>1604</v>
+        <v>2132</v>
       </c>
       <c r="C47" t="s">
-        <v>1605</v>
+        <v>2133</v>
       </c>
       <c r="D47" t="s">
-        <v>1606</v>
-[...1 lines deleted...]
-      <c r="E47" s="20">
+        <v>2134</v>
+      </c>
+      <c r="E47" s="19">
         <v>45837</v>
       </c>
-      <c r="F47" s="20">
-        <v>45948</v>
+      <c r="F47" s="19">
+        <v>45850</v>
       </c>
       <c r="G47">
         <v>7272847</v>
       </c>
       <c r="H47">
-        <v>0.189</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I47" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>1607</v>
+        <v>2135</v>
       </c>
       <c r="B48" t="s">
-        <v>1608</v>
+        <v>2136</v>
       </c>
       <c r="C48" t="s">
-        <v>1609</v>
+        <v>2137</v>
       </c>
       <c r="D48" t="s">
-        <v>1610</v>
-[...1 lines deleted...]
-      <c r="E48" s="20">
+        <v>2138</v>
+      </c>
+      <c r="E48" s="19">
         <v>45837</v>
       </c>
-      <c r="F48" s="20">
-        <v>45955</v>
+      <c r="F48" s="19">
+        <v>45857</v>
       </c>
       <c r="G48">
         <v>7272847</v>
       </c>
       <c r="H48">
-        <v>0.219</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I48" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>1611</v>
+        <v>2139</v>
       </c>
       <c r="B49" t="s">
-        <v>1612</v>
+        <v>2140</v>
       </c>
       <c r="C49" t="s">
-        <v>1613</v>
+        <v>2141</v>
       </c>
       <c r="D49" t="s">
-        <v>1614</v>
-[...1 lines deleted...]
-      <c r="E49" s="20">
+        <v>2142</v>
+      </c>
+      <c r="E49" s="19">
         <v>45837</v>
       </c>
-      <c r="F49" s="20">
-        <v>45962</v>
+      <c r="F49" s="19">
+        <v>45864</v>
       </c>
       <c r="G49">
         <v>7272847</v>
       </c>
       <c r="H49">
-        <v>0.245</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I49" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>1615</v>
+        <v>2143</v>
       </c>
       <c r="B50" t="s">
-        <v>1616</v>
+        <v>2144</v>
       </c>
       <c r="C50" t="s">
-        <v>1617</v>
+        <v>2145</v>
       </c>
       <c r="D50" t="s">
-        <v>1618</v>
-[...1 lines deleted...]
-      <c r="E50" s="20">
+        <v>2146</v>
+      </c>
+      <c r="E50" s="19">
         <v>45837</v>
       </c>
-      <c r="F50" s="20">
-        <v>45969</v>
+      <c r="F50" s="19">
+        <v>45871</v>
       </c>
       <c r="G50">
         <v>7272847</v>
       </c>
       <c r="H50">
-        <v>0.26600000000000001</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I50" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>1619</v>
+        <v>2147</v>
       </c>
       <c r="B51" t="s">
-        <v>1620</v>
+        <v>2148</v>
       </c>
       <c r="C51" t="s">
-        <v>1621</v>
+        <v>2149</v>
       </c>
       <c r="D51" t="s">
-        <v>1622</v>
-[...1 lines deleted...]
-      <c r="E51" s="20">
+        <v>2150</v>
+      </c>
+      <c r="E51" s="19">
         <v>45837</v>
       </c>
-      <c r="F51" s="20">
-        <v>45976</v>
+      <c r="F51" s="19">
+        <v>45878</v>
       </c>
       <c r="G51">
         <v>7272847</v>
       </c>
       <c r="H51">
-        <v>0.28399999999999997</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I51" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>1623</v>
+        <v>2151</v>
       </c>
       <c r="B52" t="s">
-        <v>1624</v>
+        <v>2152</v>
       </c>
       <c r="C52" t="s">
-        <v>1625</v>
+        <v>2153</v>
       </c>
       <c r="D52" t="s">
-        <v>1626</v>
-[...1 lines deleted...]
-      <c r="E52" s="20">
+        <v>2154</v>
+      </c>
+      <c r="E52" s="19">
         <v>45837</v>
       </c>
-      <c r="F52" s="20">
-        <v>45983</v>
+      <c r="F52" s="19">
+        <v>45885</v>
       </c>
       <c r="G52">
         <v>7272847</v>
       </c>
       <c r="H52">
-        <v>0.29899999999999999</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I52" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>1627</v>
+        <v>2155</v>
       </c>
       <c r="B53" t="s">
-        <v>1628</v>
+        <v>2156</v>
       </c>
       <c r="C53" t="s">
-        <v>1629</v>
+        <v>2157</v>
       </c>
       <c r="D53" t="s">
-        <v>1630</v>
-[...1 lines deleted...]
-      <c r="E53" s="20">
+        <v>2158</v>
+      </c>
+      <c r="E53" s="19">
         <v>45837</v>
       </c>
-      <c r="F53" s="20">
-        <v>45990</v>
+      <c r="F53" s="19">
+        <v>45892</v>
       </c>
       <c r="G53">
         <v>7272847</v>
       </c>
       <c r="H53">
-        <v>0.309</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I53" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>1631</v>
+        <v>2159</v>
       </c>
       <c r="B54" t="s">
-        <v>1632</v>
+        <v>2160</v>
       </c>
       <c r="C54" t="s">
-        <v>1633</v>
+        <v>2161</v>
       </c>
       <c r="D54" t="s">
-        <v>1634</v>
-[...1 lines deleted...]
-      <c r="E54" s="20">
+        <v>2162</v>
+      </c>
+      <c r="E54" s="19">
         <v>45837</v>
       </c>
-      <c r="F54" s="20">
-        <v>45997</v>
+      <c r="F54" s="19">
+        <v>45899</v>
       </c>
       <c r="G54">
         <v>7272847</v>
       </c>
       <c r="H54">
-        <v>0.31900000000000001</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I54" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>1635</v>
+        <v>2163</v>
       </c>
       <c r="B55" t="s">
-        <v>1636</v>
+        <v>2164</v>
       </c>
       <c r="C55" t="s">
-        <v>1637</v>
+        <v>2165</v>
       </c>
       <c r="D55" t="s">
-        <v>1638</v>
-[...1 lines deleted...]
-      <c r="E55" s="20">
+        <v>2166</v>
+      </c>
+      <c r="E55" s="19">
         <v>45837</v>
       </c>
-      <c r="F55" s="20">
-        <v>46004</v>
+      <c r="F55" s="19">
+        <v>45906</v>
       </c>
       <c r="G55">
         <v>7272847</v>
       </c>
       <c r="H55">
-        <v>0.32800000000000001</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>1.9E-2</v>
+      </c>
+      <c r="I55" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>1639</v>
+        <v>2167</v>
       </c>
       <c r="B56" t="s">
-        <v>1640</v>
+        <v>2168</v>
       </c>
       <c r="C56" t="s">
-        <v>1641</v>
+        <v>2169</v>
       </c>
       <c r="D56" t="s">
-        <v>1642</v>
-[...1 lines deleted...]
-      <c r="E56" s="20">
+        <v>2170</v>
+      </c>
+      <c r="E56" s="19">
         <v>45837</v>
       </c>
-      <c r="F56" s="20">
-        <v>46011</v>
+      <c r="F56" s="19">
+        <v>45913</v>
       </c>
       <c r="G56">
         <v>7272847</v>
       </c>
       <c r="H56">
-        <v>0.33700000000000002</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="I56" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>1643</v>
+        <v>2171</v>
       </c>
       <c r="B57" t="s">
-        <v>1644</v>
+        <v>2172</v>
       </c>
       <c r="C57" t="s">
-        <v>1645</v>
+        <v>2173</v>
       </c>
       <c r="D57" t="s">
-        <v>1646</v>
-[...1 lines deleted...]
-      <c r="E57" s="20">
+        <v>2174</v>
+      </c>
+      <c r="E57" s="19">
         <v>45837</v>
       </c>
-      <c r="F57" s="20">
-        <v>46018</v>
+      <c r="F57" s="19">
+        <v>45920</v>
       </c>
       <c r="G57">
         <v>7272847</v>
       </c>
       <c r="H57">
-        <v>0.34200000000000003</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.06</v>
+      </c>
+      <c r="I57" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>1647</v>
+        <v>2175</v>
       </c>
       <c r="B58" t="s">
-        <v>1648</v>
+        <v>2176</v>
       </c>
       <c r="C58" t="s">
-        <v>1649</v>
+        <v>2177</v>
       </c>
       <c r="D58" t="s">
-        <v>1650</v>
-[...1 lines deleted...]
-      <c r="E58" s="20">
+        <v>2178</v>
+      </c>
+      <c r="E58" s="19">
         <v>45837</v>
       </c>
-      <c r="F58" s="20">
-        <v>46025</v>
+      <c r="F58" s="19">
+        <v>45927</v>
       </c>
       <c r="G58">
         <v>7272847</v>
       </c>
       <c r="H58">
-        <v>0.34799999999999998</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="I58" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>1651</v>
+        <v>2179</v>
       </c>
       <c r="B59" t="s">
-        <v>1652</v>
+        <v>2180</v>
       </c>
       <c r="C59" t="s">
-        <v>1653</v>
+        <v>2181</v>
       </c>
       <c r="D59" t="s">
-        <v>1654</v>
-[...1 lines deleted...]
-      <c r="E59" s="20">
+        <v>2182</v>
+      </c>
+      <c r="E59" s="19">
         <v>45837</v>
       </c>
-      <c r="F59" s="20">
-        <v>46032</v>
+      <c r="F59" s="19">
+        <v>45934</v>
       </c>
       <c r="G59">
         <v>7272847</v>
       </c>
       <c r="H59">
-        <v>0.35799999999999998</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.123</v>
+      </c>
+      <c r="I59" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>1655</v>
+        <v>2183</v>
       </c>
       <c r="B60" t="s">
-        <v>1656</v>
+        <v>2184</v>
       </c>
       <c r="C60" t="s">
-        <v>1657</v>
+        <v>2185</v>
       </c>
       <c r="D60" t="s">
-        <v>1658</v>
-[...1 lines deleted...]
-      <c r="E60" s="20">
+        <v>2186</v>
+      </c>
+      <c r="E60" s="19">
         <v>45837</v>
       </c>
-      <c r="F60" s="20">
-        <v>46039</v>
+      <c r="F60" s="19">
+        <v>45941</v>
       </c>
       <c r="G60">
         <v>7272847</v>
       </c>
       <c r="H60">
-        <v>0.36499999999999999</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.159</v>
+      </c>
+      <c r="I60" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>1659</v>
+        <v>2187</v>
       </c>
       <c r="B61" t="s">
-        <v>1660</v>
+        <v>2188</v>
       </c>
       <c r="C61" t="s">
-        <v>1661</v>
+        <v>2189</v>
       </c>
       <c r="D61" t="s">
-        <v>1662</v>
-[...1 lines deleted...]
-      <c r="E61" s="20">
+        <v>2190</v>
+      </c>
+      <c r="E61" s="19">
         <v>45837</v>
       </c>
-      <c r="F61" s="20">
-        <v>46046</v>
+      <c r="F61" s="19">
+        <v>45948</v>
       </c>
       <c r="G61">
         <v>7272847</v>
       </c>
       <c r="H61">
-        <v>0.36899999999999999</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.189</v>
+      </c>
+      <c r="I61" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>1663</v>
+        <v>2191</v>
       </c>
       <c r="B62" t="s">
-        <v>1664</v>
+        <v>2192</v>
       </c>
       <c r="C62" t="s">
-        <v>1665</v>
+        <v>2193</v>
       </c>
       <c r="D62" t="s">
-        <v>1666</v>
-[...1 lines deleted...]
-      <c r="E62" s="20">
+        <v>2194</v>
+      </c>
+      <c r="E62" s="19">
         <v>45837</v>
       </c>
-      <c r="F62" s="20">
-        <v>45843</v>
+      <c r="F62" s="19">
+        <v>45955</v>
       </c>
       <c r="G62">
         <v>7272847</v>
       </c>
       <c r="H62">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.22</v>
+      </c>
+      <c r="I62" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>1667</v>
+        <v>2195</v>
       </c>
       <c r="B63" t="s">
-        <v>1668</v>
+        <v>2196</v>
       </c>
       <c r="C63" t="s">
-        <v>1669</v>
+        <v>2197</v>
       </c>
       <c r="D63" t="s">
-        <v>1670</v>
-[...1 lines deleted...]
-      <c r="E63" s="20">
+        <v>2198</v>
+      </c>
+      <c r="E63" s="19">
         <v>45837</v>
       </c>
-      <c r="F63" s="20">
-        <v>45843</v>
+      <c r="F63" s="19">
+        <v>45962</v>
       </c>
       <c r="G63">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H63">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.245</v>
+      </c>
+      <c r="I63" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>1671</v>
+        <v>2199</v>
       </c>
       <c r="B64" t="s">
-        <v>1672</v>
+        <v>2200</v>
       </c>
       <c r="C64" t="s">
-        <v>1673</v>
+        <v>2201</v>
       </c>
       <c r="D64" t="s">
-        <v>1674</v>
-[...1 lines deleted...]
-      <c r="E64" s="20">
+        <v>2202</v>
+      </c>
+      <c r="E64" s="19">
         <v>45837</v>
       </c>
-      <c r="F64" s="20">
-        <v>45850</v>
+      <c r="F64" s="19">
+        <v>45969</v>
       </c>
       <c r="G64">
         <v>7272847</v>
       </c>
       <c r="H64">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="I64" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>1675</v>
+        <v>2203</v>
       </c>
       <c r="B65" t="s">
-        <v>1676</v>
+        <v>2204</v>
       </c>
       <c r="C65" t="s">
-        <v>1677</v>
+        <v>2205</v>
       </c>
       <c r="D65" t="s">
-        <v>1678</v>
-[...1 lines deleted...]
-      <c r="E65" s="20">
+        <v>2206</v>
+      </c>
+      <c r="E65" s="19">
         <v>45837</v>
       </c>
-      <c r="F65" s="20">
-        <v>45850</v>
+      <c r="F65" s="19">
+        <v>45976</v>
       </c>
       <c r="G65">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H65">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="I65" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>1679</v>
+        <v>2207</v>
       </c>
       <c r="B66" t="s">
-        <v>1680</v>
+        <v>2208</v>
       </c>
       <c r="C66" t="s">
-        <v>1681</v>
+        <v>2209</v>
       </c>
       <c r="D66" t="s">
-        <v>1682</v>
-[...1 lines deleted...]
-      <c r="E66" s="20">
+        <v>2210</v>
+      </c>
+      <c r="E66" s="19">
         <v>45837</v>
       </c>
-      <c r="F66" s="20">
-        <v>45857</v>
+      <c r="F66" s="19">
+        <v>45983</v>
       </c>
       <c r="G66">
         <v>7272847</v>
       </c>
       <c r="H66">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.3</v>
+      </c>
+      <c r="I66" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>1683</v>
+        <v>2211</v>
       </c>
       <c r="B67" t="s">
-        <v>1684</v>
+        <v>2212</v>
       </c>
       <c r="C67" t="s">
-        <v>1685</v>
+        <v>2213</v>
       </c>
       <c r="D67" t="s">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="E67" s="20">
+        <v>2214</v>
+      </c>
+      <c r="E67" s="19">
         <v>45837</v>
       </c>
-      <c r="F67" s="20">
-        <v>45857</v>
+      <c r="F67" s="19">
+        <v>45990</v>
       </c>
       <c r="G67">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H67">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.31</v>
+      </c>
+      <c r="I67" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>1687</v>
+        <v>2215</v>
       </c>
       <c r="B68" t="s">
-        <v>1688</v>
+        <v>2216</v>
       </c>
       <c r="C68" t="s">
-        <v>1689</v>
+        <v>2217</v>
       </c>
       <c r="D68" t="s">
-        <v>1690</v>
-[...1 lines deleted...]
-      <c r="E68" s="20">
+        <v>2218</v>
+      </c>
+      <c r="E68" s="19">
         <v>45837</v>
       </c>
-      <c r="F68" s="20">
-        <v>45864</v>
+      <c r="F68" s="19">
+        <v>45997</v>
       </c>
       <c r="G68">
         <v>7272847</v>
       </c>
       <c r="H68">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.32</v>
+      </c>
+      <c r="I68" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>1691</v>
+        <v>2219</v>
       </c>
       <c r="B69" t="s">
-        <v>1692</v>
+        <v>2220</v>
       </c>
       <c r="C69" t="s">
-        <v>1693</v>
+        <v>2221</v>
       </c>
       <c r="D69" t="s">
-        <v>1694</v>
-[...1 lines deleted...]
-      <c r="E69" s="20">
+        <v>2222</v>
+      </c>
+      <c r="E69" s="19">
         <v>45837</v>
       </c>
-      <c r="F69" s="20">
-        <v>45864</v>
+      <c r="F69" s="19">
+        <v>46004</v>
       </c>
       <c r="G69">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H69">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.33</v>
+      </c>
+      <c r="I69" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>1695</v>
+        <v>2223</v>
       </c>
       <c r="B70" t="s">
-        <v>1696</v>
+        <v>2224</v>
       </c>
       <c r="C70" t="s">
-        <v>1697</v>
+        <v>2225</v>
       </c>
       <c r="D70" t="s">
-        <v>1698</v>
-[...1 lines deleted...]
-      <c r="E70" s="20">
+        <v>2226</v>
+      </c>
+      <c r="E70" s="19">
         <v>45837</v>
       </c>
-      <c r="F70" s="20">
-        <v>45871</v>
+      <c r="F70" s="19">
+        <v>46011</v>
       </c>
       <c r="G70">
         <v>7272847</v>
       </c>
       <c r="H70">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="I70" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>1699</v>
+        <v>2227</v>
       </c>
       <c r="B71" t="s">
-        <v>1700</v>
+        <v>2228</v>
       </c>
       <c r="C71" t="s">
-        <v>1701</v>
+        <v>2229</v>
       </c>
       <c r="D71" t="s">
-        <v>1702</v>
-[...1 lines deleted...]
-      <c r="E71" s="20">
+        <v>2230</v>
+      </c>
+      <c r="E71" s="19">
         <v>45837</v>
       </c>
-      <c r="F71" s="20">
-        <v>45871</v>
+      <c r="F71" s="19">
+        <v>46018</v>
       </c>
       <c r="G71">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H71">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="I71" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>1703</v>
+        <v>2231</v>
       </c>
       <c r="B72" t="s">
-        <v>1704</v>
+        <v>2232</v>
       </c>
       <c r="C72" t="s">
-        <v>1705</v>
+        <v>2233</v>
       </c>
       <c r="D72" t="s">
-        <v>1706</v>
-[...1 lines deleted...]
-      <c r="E72" s="20">
+        <v>2234</v>
+      </c>
+      <c r="E72" s="19">
         <v>45837</v>
       </c>
-      <c r="F72" s="20">
-        <v>45878</v>
+      <c r="F72" s="19">
+        <v>46025</v>
       </c>
       <c r="G72">
         <v>7272847</v>
       </c>
       <c r="H72">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.35</v>
+      </c>
+      <c r="I72" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>1707</v>
+        <v>2235</v>
       </c>
       <c r="B73" t="s">
-        <v>1708</v>
+        <v>2236</v>
       </c>
       <c r="C73" t="s">
-        <v>1709</v>
+        <v>2237</v>
       </c>
       <c r="D73" t="s">
-        <v>1710</v>
-[...1 lines deleted...]
-      <c r="E73" s="20">
+        <v>2238</v>
+      </c>
+      <c r="E73" s="19">
         <v>45837</v>
       </c>
-      <c r="F73" s="20">
-        <v>45878</v>
+      <c r="F73" s="19">
+        <v>46032</v>
       </c>
       <c r="G73">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H73">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.36</v>
+      </c>
+      <c r="I73" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>1711</v>
+        <v>2239</v>
       </c>
       <c r="B74" t="s">
-        <v>1712</v>
+        <v>2240</v>
       </c>
       <c r="C74" t="s">
-        <v>1713</v>
+        <v>2241</v>
       </c>
       <c r="D74" t="s">
-        <v>1714</v>
-[...1 lines deleted...]
-      <c r="E74" s="20">
+        <v>2242</v>
+      </c>
+      <c r="E74" s="19">
         <v>45837</v>
       </c>
-      <c r="F74" s="20">
-        <v>45885</v>
+      <c r="F74" s="19">
+        <v>46039</v>
       </c>
       <c r="G74">
         <v>7272847</v>
       </c>
       <c r="H74">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.36599999999999999</v>
+      </c>
+      <c r="I74" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>1715</v>
+        <v>2243</v>
       </c>
       <c r="B75" t="s">
-        <v>1716</v>
+        <v>2244</v>
       </c>
       <c r="C75" t="s">
-        <v>1717</v>
+        <v>2245</v>
       </c>
       <c r="D75" t="s">
-        <v>1718</v>
-[...1 lines deleted...]
-      <c r="E75" s="20">
+        <v>2246</v>
+      </c>
+      <c r="E75" s="19">
         <v>45837</v>
       </c>
-      <c r="F75" s="20">
-        <v>45885</v>
+      <c r="F75" s="19">
+        <v>46046</v>
       </c>
       <c r="G75">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H75">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.37</v>
+      </c>
+      <c r="I75" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>1719</v>
+        <v>2247</v>
       </c>
       <c r="B76" t="s">
-        <v>1720</v>
+        <v>2248</v>
       </c>
       <c r="C76" t="s">
-        <v>1721</v>
+        <v>2249</v>
       </c>
       <c r="D76" t="s">
-        <v>1722</v>
-[...1 lines deleted...]
-      <c r="E76" s="20">
+        <v>2250</v>
+      </c>
+      <c r="E76" s="19">
         <v>45837</v>
       </c>
-      <c r="F76" s="20">
-        <v>45892</v>
+      <c r="F76" s="19">
+        <v>46053</v>
       </c>
       <c r="G76">
         <v>7272847</v>
       </c>
       <c r="H76">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.373</v>
+      </c>
+      <c r="I76" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>1723</v>
+        <v>2251</v>
       </c>
       <c r="B77" t="s">
-        <v>1724</v>
+        <v>2252</v>
       </c>
       <c r="C77" t="s">
-        <v>1725</v>
+        <v>2253</v>
       </c>
       <c r="D77" t="s">
-        <v>1726</v>
-[...1 lines deleted...]
-      <c r="E77" s="20">
+        <v>2254</v>
+      </c>
+      <c r="E77" s="19">
         <v>45837</v>
       </c>
-      <c r="F77" s="20">
-        <v>45892</v>
+      <c r="F77" s="19">
+        <v>46060</v>
       </c>
       <c r="G77">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H77">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.376</v>
+      </c>
+      <c r="I77" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>1727</v>
+        <v>2255</v>
       </c>
       <c r="B78" t="s">
-        <v>1728</v>
+        <v>2256</v>
       </c>
       <c r="C78" t="s">
-        <v>1729</v>
+        <v>2257</v>
       </c>
       <c r="D78" t="s">
-        <v>1730</v>
-[...1 lines deleted...]
-      <c r="E78" s="20">
+        <v>2258</v>
+      </c>
+      <c r="E78" s="19">
         <v>45837</v>
       </c>
-      <c r="F78" s="20">
-        <v>45899</v>
+      <c r="F78" s="19">
+        <v>46067</v>
       </c>
       <c r="G78">
         <v>7272847</v>
       </c>
       <c r="H78">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.379</v>
+      </c>
+      <c r="I78" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>1731</v>
+        <v>2259</v>
       </c>
       <c r="B79" t="s">
-        <v>1732</v>
+        <v>2260</v>
       </c>
       <c r="C79" t="s">
-        <v>1733</v>
+        <v>2261</v>
       </c>
       <c r="D79" t="s">
-        <v>1734</v>
-[...1 lines deleted...]
-      <c r="E79" s="20">
+        <v>2262</v>
+      </c>
+      <c r="E79" s="19">
         <v>45837</v>
       </c>
-      <c r="F79" s="20">
-        <v>45899</v>
+      <c r="F79" s="19">
+        <v>46074</v>
       </c>
       <c r="G79">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H79">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38</v>
+      </c>
+      <c r="I79" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>1735</v>
+        <v>2263</v>
       </c>
       <c r="B80" t="s">
-        <v>1736</v>
+        <v>2264</v>
       </c>
       <c r="C80" t="s">
-        <v>1737</v>
+        <v>2265</v>
       </c>
       <c r="D80" t="s">
-        <v>1738</v>
-[...1 lines deleted...]
-      <c r="E80" s="20">
+        <v>2266</v>
+      </c>
+      <c r="E80" s="19">
         <v>45837</v>
       </c>
-      <c r="F80" s="20">
-        <v>45906</v>
+      <c r="F80" s="19">
+        <v>46081</v>
       </c>
       <c r="G80">
         <v>7272847</v>
       </c>
       <c r="H80">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38200000000000001</v>
+      </c>
+      <c r="I80" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>1739</v>
+        <v>2267</v>
       </c>
       <c r="B81" t="s">
-        <v>1740</v>
+        <v>2268</v>
       </c>
       <c r="C81" t="s">
-        <v>1741</v>
+        <v>2269</v>
       </c>
       <c r="D81" t="s">
-        <v>1742</v>
-[...1 lines deleted...]
-      <c r="E81" s="20">
+        <v>2270</v>
+      </c>
+      <c r="E81" s="19">
         <v>45837</v>
       </c>
-      <c r="F81" s="20">
-        <v>45906</v>
+      <c r="F81" s="19">
+        <v>46088</v>
       </c>
       <c r="G81">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H81">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="I81" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>1743</v>
+        <v>2271</v>
       </c>
       <c r="B82" t="s">
-        <v>1744</v>
+        <v>2272</v>
       </c>
       <c r="C82" t="s">
-        <v>1745</v>
+        <v>2273</v>
       </c>
       <c r="D82" t="s">
-        <v>1746</v>
-[...1 lines deleted...]
-      <c r="E82" s="20">
+        <v>2274</v>
+      </c>
+      <c r="E82" s="19">
         <v>45837</v>
       </c>
-      <c r="F82" s="20">
-        <v>45913</v>
+      <c r="F82" s="19">
+        <v>46095</v>
       </c>
       <c r="G82">
         <v>7272847</v>
       </c>
       <c r="H82">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="I82" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>1747</v>
+        <v>2275</v>
       </c>
       <c r="B83" t="s">
-        <v>1748</v>
+        <v>2276</v>
       </c>
       <c r="C83" t="s">
-        <v>1749</v>
+        <v>2277</v>
       </c>
       <c r="D83" t="s">
-        <v>1750</v>
-[...1 lines deleted...]
-      <c r="E83" s="20">
+        <v>2278</v>
+      </c>
+      <c r="E83" s="19">
         <v>45837</v>
       </c>
-      <c r="F83" s="20">
-        <v>45913</v>
+      <c r="F83" s="19">
+        <v>46102</v>
       </c>
       <c r="G83">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H83">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="I83" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>1751</v>
+        <v>2279</v>
       </c>
       <c r="B84" t="s">
-        <v>1752</v>
+        <v>2280</v>
       </c>
       <c r="C84" t="s">
-        <v>1753</v>
+        <v>2281</v>
       </c>
       <c r="D84" t="s">
-        <v>1754</v>
-[...1 lines deleted...]
-      <c r="E84" s="20">
+        <v>2282</v>
+      </c>
+      <c r="E84" s="19">
         <v>45837</v>
       </c>
-      <c r="F84" s="20">
-        <v>45920</v>
+      <c r="F84" s="19">
+        <v>46109</v>
       </c>
       <c r="G84">
         <v>7272847</v>
       </c>
       <c r="H84">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38600000000000001</v>
+      </c>
+      <c r="I84" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>1755</v>
+        <v>2283</v>
       </c>
       <c r="B85" t="s">
-        <v>1756</v>
+        <v>2284</v>
       </c>
       <c r="C85" t="s">
-        <v>1757</v>
+        <v>2285</v>
       </c>
       <c r="D85" t="s">
-        <v>1758</v>
-[...1 lines deleted...]
-      <c r="E85" s="20">
+        <v>2286</v>
+      </c>
+      <c r="E85" s="19">
         <v>45837</v>
       </c>
-      <c r="F85" s="20">
-        <v>45920</v>
+      <c r="F85" s="19">
+        <v>46116</v>
       </c>
       <c r="G85">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H85">
-        <v>3.3000000000000002E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="I85" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>1759</v>
+        <v>2287</v>
       </c>
       <c r="B86" t="s">
-        <v>1760</v>
+        <v>2288</v>
       </c>
       <c r="C86" t="s">
-        <v>1761</v>
+        <v>2289</v>
       </c>
       <c r="D86" t="s">
-        <v>1762</v>
-[...1 lines deleted...]
-      <c r="E86" s="20">
+        <v>2290</v>
+      </c>
+      <c r="E86" s="19">
         <v>45837</v>
       </c>
-      <c r="F86" s="20">
-        <v>45927</v>
+      <c r="F86" s="19">
+        <v>46123</v>
       </c>
       <c r="G86">
         <v>7272847</v>
       </c>
       <c r="H86">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="I86" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>1763</v>
+        <v>2291</v>
       </c>
       <c r="B87" t="s">
-        <v>1764</v>
+        <v>2292</v>
       </c>
       <c r="C87" t="s">
-        <v>1765</v>
+        <v>2293</v>
       </c>
       <c r="D87" t="s">
-        <v>1766</v>
-[...1 lines deleted...]
-      <c r="E87" s="20">
+        <v>2294</v>
+      </c>
+      <c r="E87" s="19">
         <v>45837</v>
       </c>
-      <c r="F87" s="20">
-        <v>45927</v>
+      <c r="F87" s="19">
+        <v>46130</v>
       </c>
       <c r="G87">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H87">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="I87" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>1767</v>
+        <v>2295</v>
       </c>
       <c r="B88" t="s">
-        <v>1768</v>
+        <v>2296</v>
       </c>
       <c r="C88" t="s">
-        <v>1769</v>
+        <v>2297</v>
       </c>
       <c r="D88" t="s">
-        <v>1770</v>
-[...1 lines deleted...]
-      <c r="E88" s="20">
+        <v>2298</v>
+      </c>
+      <c r="E88" s="19">
         <v>45837</v>
       </c>
-      <c r="F88" s="20">
-        <v>45934</v>
+      <c r="F88" s="19">
+        <v>46137</v>
       </c>
       <c r="G88">
         <v>7272847</v>
       </c>
       <c r="H88">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="I88" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>1771</v>
+        <v>2299</v>
       </c>
       <c r="B89" t="s">
-        <v>1772</v>
+        <v>2300</v>
       </c>
       <c r="C89" t="s">
-        <v>1773</v>
+        <v>2301</v>
       </c>
       <c r="D89" t="s">
-        <v>1774</v>
-[...1 lines deleted...]
-      <c r="E89" s="20">
+        <v>2302</v>
+      </c>
+      <c r="E89" s="19">
         <v>45837</v>
       </c>
-      <c r="F89" s="20">
-        <v>45934</v>
+      <c r="F89" s="19">
+        <v>46144</v>
       </c>
       <c r="G89">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H89">
-        <v>0.109</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="I89" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>1775</v>
+        <v>2303</v>
       </c>
       <c r="B90" t="s">
-        <v>1776</v>
+        <v>2304</v>
       </c>
       <c r="C90" t="s">
-        <v>1777</v>
+        <v>2305</v>
       </c>
       <c r="D90" t="s">
-        <v>1778</v>
-[...1 lines deleted...]
-      <c r="E90" s="20">
+        <v>2306</v>
+      </c>
+      <c r="E90" s="19">
         <v>45837</v>
       </c>
-      <c r="F90" s="20">
-        <v>45941</v>
+      <c r="F90" s="19">
+        <v>45843</v>
       </c>
       <c r="G90">
         <v>7272847</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
-      <c r="I90" s="20">
-        <v>46051</v>
+      <c r="I90" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1779</v>
+        <v>2307</v>
       </c>
       <c r="B91" t="s">
-        <v>1780</v>
+        <v>2308</v>
       </c>
       <c r="C91" t="s">
-        <v>1781</v>
+        <v>2309</v>
       </c>
       <c r="D91" t="s">
-        <v>1782</v>
-[...1 lines deleted...]
-      <c r="E91" s="20">
+        <v>2310</v>
+      </c>
+      <c r="E91" s="19">
         <v>45837</v>
       </c>
-      <c r="F91" s="20">
-        <v>45941</v>
+      <c r="F91" s="19">
+        <v>45843</v>
       </c>
       <c r="G91">
         <v>68723</v>
       </c>
       <c r="H91">
-        <v>0.188</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I91" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1783</v>
+        <v>2311</v>
       </c>
       <c r="B92" t="s">
-        <v>1784</v>
+        <v>2312</v>
       </c>
       <c r="C92" t="s">
-        <v>1785</v>
+        <v>2313</v>
       </c>
       <c r="D92" t="s">
-        <v>1786</v>
-[...1 lines deleted...]
-      <c r="E92" s="20">
+        <v>2314</v>
+      </c>
+      <c r="E92" s="19">
         <v>45837</v>
       </c>
-      <c r="F92" s="20">
-        <v>45948</v>
+      <c r="F92" s="19">
+        <v>45850</v>
       </c>
       <c r="G92">
         <v>7272847</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
-      <c r="I92" s="20">
-        <v>46051</v>
+      <c r="I92" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>1787</v>
+        <v>2315</v>
       </c>
       <c r="B93" t="s">
-        <v>1788</v>
+        <v>2316</v>
       </c>
       <c r="C93" t="s">
-        <v>1789</v>
+        <v>2317</v>
       </c>
       <c r="D93" t="s">
-        <v>1790</v>
-[...1 lines deleted...]
-      <c r="E93" s="20">
+        <v>2318</v>
+      </c>
+      <c r="E93" s="19">
         <v>45837</v>
       </c>
-      <c r="F93" s="20">
-        <v>45948</v>
+      <c r="F93" s="19">
+        <v>45850</v>
       </c>
       <c r="G93">
         <v>68723</v>
       </c>
       <c r="H93">
-        <v>0.249</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I93" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>1791</v>
+        <v>2319</v>
       </c>
       <c r="B94" t="s">
-        <v>1792</v>
+        <v>2320</v>
       </c>
       <c r="C94" t="s">
-        <v>1793</v>
+        <v>2321</v>
       </c>
       <c r="D94" t="s">
-        <v>1794</v>
-[...1 lines deleted...]
-      <c r="E94" s="20">
+        <v>2322</v>
+      </c>
+      <c r="E94" s="19">
         <v>45837</v>
       </c>
-      <c r="F94" s="20">
-        <v>45955</v>
+      <c r="F94" s="19">
+        <v>45857</v>
       </c>
       <c r="G94">
         <v>7272847</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
-      <c r="I94" s="20">
-        <v>46051</v>
+      <c r="I94" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>1795</v>
+        <v>2323</v>
       </c>
       <c r="B95" t="s">
-        <v>1796</v>
+        <v>2324</v>
       </c>
       <c r="C95" t="s">
-        <v>1797</v>
+        <v>2325</v>
       </c>
       <c r="D95" t="s">
-        <v>1798</v>
-[...1 lines deleted...]
-      <c r="E95" s="20">
+        <v>2326</v>
+      </c>
+      <c r="E95" s="19">
         <v>45837</v>
       </c>
-      <c r="F95" s="20">
-        <v>45955</v>
+      <c r="F95" s="19">
+        <v>45857</v>
       </c>
       <c r="G95">
         <v>68723</v>
       </c>
       <c r="H95">
-        <v>0.309</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I95" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>1799</v>
+        <v>2327</v>
       </c>
       <c r="B96" t="s">
-        <v>1800</v>
+        <v>2328</v>
       </c>
       <c r="C96" t="s">
-        <v>1801</v>
+        <v>2329</v>
       </c>
       <c r="D96" t="s">
-        <v>1802</v>
-[...1 lines deleted...]
-      <c r="E96" s="20">
+        <v>2330</v>
+      </c>
+      <c r="E96" s="19">
         <v>45837</v>
       </c>
-      <c r="F96" s="20">
-        <v>45962</v>
+      <c r="F96" s="19">
+        <v>45864</v>
       </c>
       <c r="G96">
         <v>7272847</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
-      <c r="I96" s="20">
-        <v>46051</v>
+      <c r="I96" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>1803</v>
+        <v>2331</v>
       </c>
       <c r="B97" t="s">
-        <v>1804</v>
+        <v>2332</v>
       </c>
       <c r="C97" t="s">
-        <v>1805</v>
+        <v>2333</v>
       </c>
       <c r="D97" t="s">
-        <v>1806</v>
-[...1 lines deleted...]
-      <c r="E97" s="20">
+        <v>2334</v>
+      </c>
+      <c r="E97" s="19">
         <v>45837</v>
       </c>
-      <c r="F97" s="20">
-        <v>45962</v>
+      <c r="F97" s="19">
+        <v>45864</v>
       </c>
       <c r="G97">
         <v>68723</v>
       </c>
       <c r="H97">
-        <v>0.35899999999999999</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I97" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>1807</v>
+        <v>2335</v>
       </c>
       <c r="B98" t="s">
-        <v>1808</v>
+        <v>2336</v>
       </c>
       <c r="C98" t="s">
-        <v>1809</v>
+        <v>2337</v>
       </c>
       <c r="D98" t="s">
-        <v>1810</v>
-[...1 lines deleted...]
-      <c r="E98" s="20">
+        <v>2338</v>
+      </c>
+      <c r="E98" s="19">
         <v>45837</v>
       </c>
-      <c r="F98" s="20">
-        <v>45969</v>
+      <c r="F98" s="19">
+        <v>45871</v>
       </c>
       <c r="G98">
         <v>7272847</v>
       </c>
       <c r="H98">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I98" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>1811</v>
+        <v>2339</v>
       </c>
       <c r="B99" t="s">
-        <v>1812</v>
+        <v>2340</v>
       </c>
       <c r="C99" t="s">
-        <v>1813</v>
+        <v>2341</v>
       </c>
       <c r="D99" t="s">
-        <v>1814</v>
-[...1 lines deleted...]
-      <c r="E99" s="20">
+        <v>2342</v>
+      </c>
+      <c r="E99" s="19">
         <v>45837</v>
       </c>
-      <c r="F99" s="20">
-        <v>45969</v>
+      <c r="F99" s="19">
+        <v>45871</v>
       </c>
       <c r="G99">
         <v>68723</v>
       </c>
       <c r="H99">
-        <v>0.39900000000000002</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I99" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>1815</v>
+        <v>2343</v>
       </c>
       <c r="B100" t="s">
-        <v>1816</v>
+        <v>2344</v>
       </c>
       <c r="C100" t="s">
-        <v>1817</v>
+        <v>2345</v>
       </c>
       <c r="D100" t="s">
-        <v>1818</v>
-[...1 lines deleted...]
-      <c r="E100" s="20">
+        <v>2346</v>
+      </c>
+      <c r="E100" s="19">
         <v>45837</v>
       </c>
-      <c r="F100" s="20">
-        <v>45976</v>
+      <c r="F100" s="19">
+        <v>45878</v>
       </c>
       <c r="G100">
         <v>7272847</v>
       </c>
       <c r="H100">
-        <v>1.0999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I100" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>1819</v>
+        <v>2347</v>
       </c>
       <c r="B101" t="s">
-        <v>1820</v>
+        <v>2348</v>
       </c>
       <c r="C101" t="s">
-        <v>1821</v>
+        <v>2349</v>
       </c>
       <c r="D101" t="s">
-        <v>1822</v>
-[...1 lines deleted...]
-      <c r="E101" s="20">
+        <v>2350</v>
+      </c>
+      <c r="E101" s="19">
         <v>45837</v>
       </c>
-      <c r="F101" s="20">
-        <v>45976</v>
+      <c r="F101" s="19">
+        <v>45878</v>
       </c>
       <c r="G101">
         <v>68723</v>
       </c>
       <c r="H101">
-        <v>0.434</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I101" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>1823</v>
+        <v>2351</v>
       </c>
       <c r="B102" t="s">
-        <v>1824</v>
+        <v>2352</v>
       </c>
       <c r="C102" t="s">
-        <v>1825</v>
+        <v>2353</v>
       </c>
       <c r="D102" t="s">
-        <v>1826</v>
-[...1 lines deleted...]
-      <c r="E102" s="20">
+        <v>2354</v>
+      </c>
+      <c r="E102" s="19">
         <v>45837</v>
       </c>
-      <c r="F102" s="20">
-        <v>45983</v>
+      <c r="F102" s="19">
+        <v>45885</v>
       </c>
       <c r="G102">
         <v>7272847</v>
       </c>
       <c r="H102">
-        <v>1.2E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I102" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>1827</v>
+        <v>2355</v>
       </c>
       <c r="B103" t="s">
-        <v>1828</v>
+        <v>2356</v>
       </c>
       <c r="C103" t="s">
-        <v>1829</v>
+        <v>2357</v>
       </c>
       <c r="D103" t="s">
-        <v>1830</v>
-[...1 lines deleted...]
-      <c r="E103" s="20">
+        <v>2358</v>
+      </c>
+      <c r="E103" s="19">
         <v>45837</v>
       </c>
-      <c r="F103" s="20">
-        <v>45983</v>
+      <c r="F103" s="19">
+        <v>45885</v>
       </c>
       <c r="G103">
         <v>68723</v>
       </c>
       <c r="H103">
-        <v>0.46899999999999997</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I103" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>1831</v>
+        <v>2359</v>
       </c>
       <c r="B104" t="s">
-        <v>1832</v>
+        <v>2360</v>
       </c>
       <c r="C104" t="s">
-        <v>1833</v>
+        <v>2361</v>
       </c>
       <c r="D104" t="s">
-        <v>1834</v>
-[...1 lines deleted...]
-      <c r="E104" s="20">
+        <v>2362</v>
+      </c>
+      <c r="E104" s="19">
         <v>45837</v>
       </c>
-      <c r="F104" s="20">
-        <v>45990</v>
+      <c r="F104" s="19">
+        <v>45892</v>
       </c>
       <c r="G104">
         <v>7272847</v>
       </c>
       <c r="H104">
-        <v>1.2E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I104" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>1835</v>
+        <v>2363</v>
       </c>
       <c r="B105" t="s">
-        <v>1836</v>
+        <v>2364</v>
       </c>
       <c r="C105" t="s">
-        <v>1837</v>
+        <v>2365</v>
       </c>
       <c r="D105" t="s">
-        <v>1838</v>
-[...1 lines deleted...]
-      <c r="E105" s="20">
+        <v>2366</v>
+      </c>
+      <c r="E105" s="19">
         <v>45837</v>
       </c>
-      <c r="F105" s="20">
-        <v>45990</v>
+      <c r="F105" s="19">
+        <v>45892</v>
       </c>
       <c r="G105">
         <v>68723</v>
       </c>
       <c r="H105">
-        <v>0.49099999999999999</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I105" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>1839</v>
+        <v>2367</v>
       </c>
       <c r="B106" t="s">
-        <v>1840</v>
+        <v>2368</v>
       </c>
       <c r="C106" t="s">
-        <v>1841</v>
+        <v>2369</v>
       </c>
       <c r="D106" t="s">
-        <v>1842</v>
-[...1 lines deleted...]
-      <c r="E106" s="20">
+        <v>2370</v>
+      </c>
+      <c r="E106" s="19">
         <v>45837</v>
       </c>
-      <c r="F106" s="20">
-        <v>45997</v>
+      <c r="F106" s="19">
+        <v>45899</v>
       </c>
       <c r="G106">
         <v>7272847</v>
       </c>
       <c r="H106">
-        <v>1.2999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I106" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>1843</v>
+        <v>2371</v>
       </c>
       <c r="B107" t="s">
-        <v>1844</v>
+        <v>2372</v>
       </c>
       <c r="C107" t="s">
-        <v>1845</v>
+        <v>2373</v>
       </c>
       <c r="D107" t="s">
-        <v>1846</v>
-[...1 lines deleted...]
-      <c r="E107" s="20">
+        <v>2374</v>
+      </c>
+      <c r="E107" s="19">
         <v>45837</v>
       </c>
-      <c r="F107" s="20">
-        <v>45997</v>
+      <c r="F107" s="19">
+        <v>45899</v>
       </c>
       <c r="G107">
         <v>68723</v>
       </c>
       <c r="H107">
-        <v>0.51900000000000002</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I107" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>1847</v>
+        <v>2375</v>
       </c>
       <c r="B108" t="s">
-        <v>1848</v>
+        <v>2376</v>
       </c>
       <c r="C108" t="s">
-        <v>1849</v>
+        <v>2377</v>
       </c>
       <c r="D108" t="s">
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="E108" s="20">
+        <v>2378</v>
+      </c>
+      <c r="E108" s="19">
         <v>45837</v>
       </c>
-      <c r="F108" s="20">
-        <v>46004</v>
+      <c r="F108" s="19">
+        <v>45906</v>
       </c>
       <c r="G108">
         <v>7272847</v>
       </c>
       <c r="H108">
-        <v>1.2999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I108" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>1851</v>
+        <v>2379</v>
       </c>
       <c r="B109" t="s">
-        <v>1852</v>
+        <v>2380</v>
       </c>
       <c r="C109" t="s">
-        <v>1853</v>
+        <v>2381</v>
       </c>
       <c r="D109" t="s">
-        <v>1854</v>
-[...1 lines deleted...]
-      <c r="E109" s="20">
+        <v>2382</v>
+      </c>
+      <c r="E109" s="19">
         <v>45837</v>
       </c>
-      <c r="F109" s="20">
-        <v>46004</v>
+      <c r="F109" s="19">
+        <v>45906</v>
       </c>
       <c r="G109">
         <v>68723</v>
       </c>
       <c r="H109">
-        <v>0.53900000000000003</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I109" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>1855</v>
+        <v>2383</v>
       </c>
       <c r="B110" t="s">
-        <v>1856</v>
+        <v>2384</v>
       </c>
       <c r="C110" t="s">
-        <v>1857</v>
+        <v>2385</v>
       </c>
       <c r="D110" t="s">
-        <v>1858</v>
-[...1 lines deleted...]
-      <c r="E110" s="20">
+        <v>2386</v>
+      </c>
+      <c r="E110" s="19">
         <v>45837</v>
       </c>
-      <c r="F110" s="20">
-        <v>46011</v>
+      <c r="F110" s="19">
+        <v>45913</v>
       </c>
       <c r="G110">
         <v>7272847</v>
       </c>
       <c r="H110">
-        <v>1.4E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I110" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>1859</v>
+        <v>2387</v>
       </c>
       <c r="B111" t="s">
-        <v>1860</v>
+        <v>2388</v>
       </c>
       <c r="C111" t="s">
-        <v>1861</v>
+        <v>2389</v>
       </c>
       <c r="D111" t="s">
-        <v>1862</v>
-[...1 lines deleted...]
-      <c r="E111" s="20">
+        <v>2390</v>
+      </c>
+      <c r="E111" s="19">
         <v>45837</v>
       </c>
-      <c r="F111" s="20">
-        <v>46011</v>
+      <c r="F111" s="19">
+        <v>45913</v>
       </c>
       <c r="G111">
         <v>68723</v>
       </c>
       <c r="H111">
-        <v>0.55800000000000005</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.02</v>
+      </c>
+      <c r="I111" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>1863</v>
+        <v>2391</v>
       </c>
       <c r="B112" t="s">
-        <v>1864</v>
+        <v>2392</v>
       </c>
       <c r="C112" t="s">
-        <v>1865</v>
+        <v>2393</v>
       </c>
       <c r="D112" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="E112" s="20">
+        <v>2394</v>
+      </c>
+      <c r="E112" s="19">
         <v>45837</v>
       </c>
-      <c r="F112" s="20">
-        <v>46018</v>
+      <c r="F112" s="19">
+        <v>45920</v>
       </c>
       <c r="G112">
         <v>7272847</v>
       </c>
       <c r="H112">
-        <v>1.4E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I112" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>1867</v>
+        <v>2395</v>
       </c>
       <c r="B113" t="s">
-        <v>1868</v>
+        <v>2396</v>
       </c>
       <c r="C113" t="s">
-        <v>1869</v>
+        <v>2397</v>
       </c>
       <c r="D113" t="s">
-        <v>1870</v>
-[...1 lines deleted...]
-      <c r="E113" s="20">
+        <v>2398</v>
+      </c>
+      <c r="E113" s="19">
         <v>45837</v>
       </c>
-      <c r="F113" s="20">
-        <v>46018</v>
+      <c r="F113" s="19">
+        <v>45920</v>
       </c>
       <c r="G113">
         <v>68723</v>
       </c>
       <c r="H113">
-        <v>0.57099999999999995</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="I113" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>1871</v>
+        <v>2399</v>
       </c>
       <c r="B114" t="s">
-        <v>1872</v>
+        <v>2400</v>
       </c>
       <c r="C114" t="s">
-        <v>1873</v>
+        <v>2401</v>
       </c>
       <c r="D114" t="s">
-        <v>1874</v>
-[...1 lines deleted...]
-      <c r="E114" s="20">
+        <v>2402</v>
+      </c>
+      <c r="E114" s="19">
         <v>45837</v>
       </c>
-      <c r="F114" s="20">
-        <v>46025</v>
+      <c r="F114" s="19">
+        <v>45927</v>
       </c>
       <c r="G114">
         <v>7272847</v>
       </c>
       <c r="H114">
-        <v>1.4E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I114" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>1875</v>
+        <v>2403</v>
       </c>
       <c r="B115" t="s">
-        <v>1876</v>
+        <v>2404</v>
       </c>
       <c r="C115" t="s">
-        <v>1877</v>
+        <v>2405</v>
       </c>
       <c r="D115" t="s">
-        <v>1878</v>
-[...1 lines deleted...]
-      <c r="E115" s="20">
+        <v>2406</v>
+      </c>
+      <c r="E115" s="19">
         <v>45837</v>
       </c>
-      <c r="F115" s="20">
-        <v>46025</v>
+      <c r="F115" s="19">
+        <v>45927</v>
       </c>
       <c r="G115">
         <v>68723</v>
       </c>
       <c r="H115">
-        <v>0.58699999999999997</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.05</v>
+      </c>
+      <c r="I115" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>1879</v>
+        <v>2407</v>
       </c>
       <c r="B116" t="s">
-        <v>1880</v>
+        <v>2408</v>
       </c>
       <c r="C116" t="s">
-        <v>1881</v>
+        <v>2409</v>
       </c>
       <c r="D116" t="s">
-        <v>1882</v>
-[...1 lines deleted...]
-      <c r="E116" s="20">
+        <v>2410</v>
+      </c>
+      <c r="E116" s="19">
         <v>45837</v>
       </c>
-      <c r="F116" s="20">
-        <v>46032</v>
+      <c r="F116" s="19">
+        <v>45934</v>
       </c>
       <c r="G116">
         <v>7272847</v>
       </c>
       <c r="H116">
-        <v>1.4999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I116" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>1883</v>
+        <v>2411</v>
       </c>
       <c r="B117" t="s">
-        <v>1884</v>
+        <v>2412</v>
       </c>
       <c r="C117" t="s">
-        <v>1885</v>
+        <v>2413</v>
       </c>
       <c r="D117" t="s">
-        <v>1886</v>
-[...1 lines deleted...]
-      <c r="E117" s="20">
+        <v>2414</v>
+      </c>
+      <c r="E117" s="19">
         <v>45837</v>
       </c>
-      <c r="F117" s="20">
-        <v>46032</v>
+      <c r="F117" s="19">
+        <v>45934</v>
       </c>
       <c r="G117">
         <v>68723</v>
       </c>
       <c r="H117">
-        <v>0.60499999999999998</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.109</v>
+      </c>
+      <c r="I117" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>1887</v>
+        <v>2415</v>
       </c>
       <c r="B118" t="s">
-        <v>1888</v>
+        <v>2416</v>
       </c>
       <c r="C118" t="s">
-        <v>1889</v>
+        <v>2417</v>
       </c>
       <c r="D118" t="s">
-        <v>1890</v>
-[...1 lines deleted...]
-      <c r="E118" s="20">
+        <v>2418</v>
+      </c>
+      <c r="E118" s="19">
         <v>45837</v>
       </c>
-      <c r="F118" s="20">
-        <v>46039</v>
+      <c r="F118" s="19">
+        <v>45941</v>
       </c>
       <c r="G118">
         <v>7272847</v>
       </c>
       <c r="H118">
-        <v>1.4999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I118" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>1891</v>
+        <v>2419</v>
       </c>
       <c r="B119" t="s">
-        <v>1892</v>
+        <v>2420</v>
       </c>
       <c r="C119" t="s">
-        <v>1893</v>
+        <v>2421</v>
       </c>
       <c r="D119" t="s">
-        <v>1894</v>
-[...1 lines deleted...]
-      <c r="E119" s="20">
+        <v>2422</v>
+      </c>
+      <c r="E119" s="19">
         <v>45837</v>
       </c>
-      <c r="F119" s="20">
-        <v>46039</v>
+      <c r="F119" s="19">
+        <v>45941</v>
       </c>
       <c r="G119">
         <v>68723</v>
       </c>
       <c r="H119">
-        <v>0.621</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.188</v>
+      </c>
+      <c r="I119" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>1895</v>
+        <v>2423</v>
       </c>
       <c r="B120" t="s">
-        <v>1896</v>
+        <v>2424</v>
       </c>
       <c r="C120" t="s">
-        <v>1897</v>
+        <v>2425</v>
       </c>
       <c r="D120" t="s">
-        <v>1898</v>
-[...1 lines deleted...]
-      <c r="E120" s="20">
+        <v>2426</v>
+      </c>
+      <c r="E120" s="19">
         <v>45837</v>
       </c>
-      <c r="F120" s="20">
-        <v>46046</v>
+      <c r="F120" s="19">
+        <v>45948</v>
       </c>
       <c r="G120">
         <v>7272847</v>
       </c>
       <c r="H120">
-        <v>1.4999999999999999E-2</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0</v>
+      </c>
+      <c r="I120" s="19">
+        <v>46149</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>1899</v>
+        <v>2427</v>
       </c>
       <c r="B121" t="s">
-        <v>1900</v>
+        <v>2428</v>
       </c>
       <c r="C121" t="s">
-        <v>1901</v>
+        <v>2429</v>
       </c>
       <c r="D121" t="s">
-        <v>1902</v>
-[...1 lines deleted...]
-      <c r="E121" s="20">
+        <v>2430</v>
+      </c>
+      <c r="E121" s="19">
         <v>45837</v>
       </c>
-      <c r="F121" s="20">
-        <v>46046</v>
+      <c r="F121" s="19">
+        <v>45948</v>
       </c>
       <c r="G121">
         <v>68723</v>
       </c>
       <c r="H121">
-        <v>0.63600000000000001</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>0.249</v>
+      </c>
+      <c r="I121" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B122" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C122" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D122" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E122" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F122" s="19">
+        <v>45955</v>
+      </c>
+      <c r="G122">
+        <v>7272847</v>
+      </c>
+      <c r="H122">
+        <v>0</v>
+      </c>
+      <c r="I122" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B123" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C123" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D123" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E123" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F123" s="19">
+        <v>45955</v>
+      </c>
+      <c r="G123">
+        <v>68723</v>
+      </c>
+      <c r="H123">
+        <v>0.309</v>
+      </c>
+      <c r="I123" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B124" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C124" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D124" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E124" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F124" s="19">
+        <v>45962</v>
+      </c>
+      <c r="G124">
+        <v>7272847</v>
+      </c>
+      <c r="H124">
+        <v>0</v>
+      </c>
+      <c r="I124" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B125" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C125" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D125" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E125" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F125" s="19">
+        <v>45962</v>
+      </c>
+      <c r="G125">
+        <v>68723</v>
+      </c>
+      <c r="H125">
+        <v>0.35899999999999999</v>
+      </c>
+      <c r="I125" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B126" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C126" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D126" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E126" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F126" s="19">
+        <v>45969</v>
+      </c>
+      <c r="G126">
+        <v>7272847</v>
+      </c>
+      <c r="H126">
+        <v>0.01</v>
+      </c>
+      <c r="I126" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B127" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C127" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D127" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E127" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F127" s="19">
+        <v>45969</v>
+      </c>
+      <c r="G127">
+        <v>68723</v>
+      </c>
+      <c r="H127">
+        <v>0.4</v>
+      </c>
+      <c r="I127" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B128" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C128" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D128" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E128" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F128" s="19">
+        <v>45976</v>
+      </c>
+      <c r="G128">
+        <v>7272847</v>
+      </c>
+      <c r="H128">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="I128" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B129" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C129" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D129" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E129" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F129" s="19">
+        <v>45976</v>
+      </c>
+      <c r="G129">
+        <v>68723</v>
+      </c>
+      <c r="H129">
+        <v>0.435</v>
+      </c>
+      <c r="I129" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B130" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C130" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D130" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E130" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F130" s="19">
+        <v>45983</v>
+      </c>
+      <c r="G130">
+        <v>7272847</v>
+      </c>
+      <c r="H130">
+        <v>1.2E-2</v>
+      </c>
+      <c r="I130" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B131" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C131" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D131" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E131" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F131" s="19">
+        <v>45983</v>
+      </c>
+      <c r="G131">
+        <v>68723</v>
+      </c>
+      <c r="H131">
+        <v>0.47</v>
+      </c>
+      <c r="I131" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B132" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C132" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D132" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E132" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F132" s="19">
+        <v>45990</v>
+      </c>
+      <c r="G132">
+        <v>7272847</v>
+      </c>
+      <c r="H132">
+        <v>1.2E-2</v>
+      </c>
+      <c r="I132" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B133" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C133" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D133" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E133" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F133" s="19">
+        <v>45990</v>
+      </c>
+      <c r="G133">
+        <v>68723</v>
+      </c>
+      <c r="H133">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="I133" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B134" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C134" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D134" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E134" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F134" s="19">
+        <v>45997</v>
+      </c>
+      <c r="G134">
+        <v>7272847</v>
+      </c>
+      <c r="H134">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="I134" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B135" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C135" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D135" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E135" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F135" s="19">
+        <v>45997</v>
+      </c>
+      <c r="G135">
+        <v>68723</v>
+      </c>
+      <c r="H135">
+        <v>0.52</v>
+      </c>
+      <c r="I135" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B136" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C136" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D136" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E136" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F136" s="19">
+        <v>46004</v>
+      </c>
+      <c r="G136">
+        <v>7272847</v>
+      </c>
+      <c r="H136">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="I136" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B137" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C137" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D137" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E137" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F137" s="19">
+        <v>46004</v>
+      </c>
+      <c r="G137">
+        <v>68723</v>
+      </c>
+      <c r="H137">
+        <v>0.54</v>
+      </c>
+      <c r="I137" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B138" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C138" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D138" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E138" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F138" s="19">
+        <v>46011</v>
+      </c>
+      <c r="G138">
+        <v>7272847</v>
+      </c>
+      <c r="H138">
+        <v>1.4E-2</v>
+      </c>
+      <c r="I138" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B139" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C139" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D139" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E139" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F139" s="19">
+        <v>46011</v>
+      </c>
+      <c r="G139">
+        <v>68723</v>
+      </c>
+      <c r="H139">
+        <v>0.55900000000000005</v>
+      </c>
+      <c r="I139" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B140" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C140" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D140" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E140" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F140" s="19">
+        <v>46018</v>
+      </c>
+      <c r="G140">
+        <v>7272847</v>
+      </c>
+      <c r="H140">
+        <v>1.4E-2</v>
+      </c>
+      <c r="I140" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B141" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C141" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D141" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E141" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F141" s="19">
+        <v>46018</v>
+      </c>
+      <c r="G141">
+        <v>68723</v>
+      </c>
+      <c r="H141">
+        <v>0.57199999999999995</v>
+      </c>
+      <c r="I141" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B142" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C142" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D142" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E142" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F142" s="19">
+        <v>46025</v>
+      </c>
+      <c r="G142">
+        <v>7272847</v>
+      </c>
+      <c r="H142">
+        <v>1.4E-2</v>
+      </c>
+      <c r="I142" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B143" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C143" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D143" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E143" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F143" s="19">
+        <v>46025</v>
+      </c>
+      <c r="G143">
+        <v>68723</v>
+      </c>
+      <c r="H143">
+        <v>0.58799999999999997</v>
+      </c>
+      <c r="I143" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B144" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C144" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D144" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E144" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F144" s="19">
+        <v>46032</v>
+      </c>
+      <c r="G144">
+        <v>7272847</v>
+      </c>
+      <c r="H144">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="I144" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B145" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C145" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D145" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E145" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F145" s="19">
+        <v>46032</v>
+      </c>
+      <c r="G145">
+        <v>68723</v>
+      </c>
+      <c r="H145">
+        <v>0.60599999999999998</v>
+      </c>
+      <c r="I145" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B146" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C146" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D146" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E146" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F146" s="19">
+        <v>46039</v>
+      </c>
+      <c r="G146">
+        <v>7272847</v>
+      </c>
+      <c r="H146">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="I146" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B147" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C147" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D147" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E147" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F147" s="19">
+        <v>46039</v>
+      </c>
+      <c r="G147">
+        <v>68723</v>
+      </c>
+      <c r="H147">
+        <v>0.622</v>
+      </c>
+      <c r="I147" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B148" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C148" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D148" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E148" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F148" s="19">
+        <v>46046</v>
+      </c>
+      <c r="G148">
+        <v>7272847</v>
+      </c>
+      <c r="H148">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I148" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B149" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C149" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D149" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E149" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F149" s="19">
+        <v>46046</v>
+      </c>
+      <c r="G149">
+        <v>68723</v>
+      </c>
+      <c r="H149">
+        <v>0.63900000000000001</v>
+      </c>
+      <c r="I149" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B150" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C150" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D150" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E150" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F150" s="19">
+        <v>46053</v>
+      </c>
+      <c r="G150">
+        <v>7272847</v>
+      </c>
+      <c r="H150">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I150" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B151" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C151" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D151" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E151" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F151" s="19">
+        <v>46053</v>
+      </c>
+      <c r="G151">
+        <v>68723</v>
+      </c>
+      <c r="H151">
+        <v>0.65300000000000002</v>
+      </c>
+      <c r="I151" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B152" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C152" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D152" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E152" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F152" s="19">
+        <v>46060</v>
+      </c>
+      <c r="G152">
+        <v>7272847</v>
+      </c>
+      <c r="H152">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I152" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B153" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C153" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D153" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E153" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F153" s="19">
+        <v>46060</v>
+      </c>
+      <c r="G153">
+        <v>68723</v>
+      </c>
+      <c r="H153">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="I153" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B154" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C154" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D154" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E154" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F154" s="19">
+        <v>46067</v>
+      </c>
+      <c r="G154">
+        <v>7272847</v>
+      </c>
+      <c r="H154">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I154" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B155" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C155" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D155" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E155" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F155" s="19">
+        <v>46067</v>
+      </c>
+      <c r="G155">
+        <v>68723</v>
+      </c>
+      <c r="H155">
+        <v>0.67</v>
+      </c>
+      <c r="I155" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B156" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C156" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D156" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E156" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F156" s="19">
+        <v>46074</v>
+      </c>
+      <c r="G156">
+        <v>7272847</v>
+      </c>
+      <c r="H156">
+        <v>1.6E-2</v>
+      </c>
+      <c r="I156" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B157" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C157" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D157" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E157" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F157" s="19">
+        <v>46074</v>
+      </c>
+      <c r="G157">
+        <v>68723</v>
+      </c>
+      <c r="H157">
+        <v>0.67800000000000005</v>
+      </c>
+      <c r="I157" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B158" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C158" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D158" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E158" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F158" s="19">
+        <v>46081</v>
+      </c>
+      <c r="G158">
+        <v>7272847</v>
+      </c>
+      <c r="H158">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I158" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B159" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C159" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D159" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E159" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F159" s="19">
+        <v>46081</v>
+      </c>
+      <c r="G159">
+        <v>68723</v>
+      </c>
+      <c r="H159">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="I159" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B160" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C160" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D160" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E160" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F160" s="19">
+        <v>46088</v>
+      </c>
+      <c r="G160">
+        <v>7272847</v>
+      </c>
+      <c r="H160">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I160" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B161" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C161" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D161" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E161" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F161" s="19">
+        <v>46088</v>
+      </c>
+      <c r="G161">
+        <v>68723</v>
+      </c>
+      <c r="H161">
+        <v>0.69299999999999995</v>
+      </c>
+      <c r="I161" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B162" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C162" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D162" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E162" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F162" s="19">
+        <v>46095</v>
+      </c>
+      <c r="G162">
+        <v>7272847</v>
+      </c>
+      <c r="H162">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I162" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B163" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C163" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D163" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E163" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F163" s="19">
+        <v>46095</v>
+      </c>
+      <c r="G163">
+        <v>68723</v>
+      </c>
+      <c r="H163">
+        <v>0.7</v>
+      </c>
+      <c r="I163" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B164" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C164" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D164" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E164" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F164" s="19">
+        <v>46102</v>
+      </c>
+      <c r="G164">
+        <v>7272847</v>
+      </c>
+      <c r="H164">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I164" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B165" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C165" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D165" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E165" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F165" s="19">
+        <v>46102</v>
+      </c>
+      <c r="G165">
+        <v>68723</v>
+      </c>
+      <c r="H165">
+        <v>0.70899999999999996</v>
+      </c>
+      <c r="I165" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B166" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C166" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D166" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E166" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F166" s="19">
+        <v>46109</v>
+      </c>
+      <c r="G166">
+        <v>7272847</v>
+      </c>
+      <c r="H166">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I166" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B167" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C167" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D167" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E167" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F167" s="19">
+        <v>46109</v>
+      </c>
+      <c r="G167">
+        <v>68723</v>
+      </c>
+      <c r="H167">
+        <v>0.71899999999999997</v>
+      </c>
+      <c r="I167" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B168" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C168" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D168" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E168" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F168" s="19">
+        <v>46116</v>
+      </c>
+      <c r="G168">
+        <v>7272847</v>
+      </c>
+      <c r="H168">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I168" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B169" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C169" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D169" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E169" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F169" s="19">
+        <v>46116</v>
+      </c>
+      <c r="G169">
+        <v>68723</v>
+      </c>
+      <c r="H169">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="I169" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B170" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C170" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D170" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E170" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F170" s="19">
+        <v>46123</v>
+      </c>
+      <c r="G170">
+        <v>7272847</v>
+      </c>
+      <c r="H170">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I170" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B171" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C171" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D171" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E171" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F171" s="19">
+        <v>46123</v>
+      </c>
+      <c r="G171">
+        <v>68723</v>
+      </c>
+      <c r="H171">
+        <v>0.73799999999999999</v>
+      </c>
+      <c r="I171" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B172" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C172" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D172" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E172" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F172" s="19">
+        <v>46130</v>
+      </c>
+      <c r="G172">
+        <v>7272847</v>
+      </c>
+      <c r="H172">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I172" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B173" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C173" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D173" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E173" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F173" s="19">
+        <v>46130</v>
+      </c>
+      <c r="G173">
+        <v>68723</v>
+      </c>
+      <c r="H173">
+        <v>0.747</v>
+      </c>
+      <c r="I173" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B174" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C174" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D174" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E174" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F174" s="19">
+        <v>46137</v>
+      </c>
+      <c r="G174">
+        <v>7272847</v>
+      </c>
+      <c r="H174">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I174" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B175" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C175" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D175" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E175" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F175" s="19">
+        <v>46137</v>
+      </c>
+      <c r="G175">
+        <v>68723</v>
+      </c>
+      <c r="H175">
+        <v>0.755</v>
+      </c>
+      <c r="I175" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B176" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C176" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D176" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E176" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F176" s="19">
+        <v>46144</v>
+      </c>
+      <c r="G176">
+        <v>7272847</v>
+      </c>
+      <c r="H176">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I176" s="19">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B177" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C177" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D177" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E177" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F177" s="19">
+        <v>46144</v>
+      </c>
+      <c r="G177">
+        <v>68723</v>
+      </c>
+      <c r="H177">
+        <v>0.75900000000000001</v>
+      </c>
+      <c r="I177" s="19">
+        <v>46149</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I121" xr:uid="{00000000-0001-0000-0800-000000000000}"/>
+  <autoFilter ref="A1:I177" xr:uid="{00000000-0001-0000-0700-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:I245"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="35.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B2" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C2" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D2" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E2" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F2" s="20">
+        <v>45843</v>
+      </c>
+      <c r="G2" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H2" t="s">
+        <v>2669</v>
+      </c>
+      <c r="I2" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B3" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C3" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D3" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E3" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F3" s="20">
+        <v>45850</v>
+      </c>
+      <c r="G3" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H3" t="s">
+        <v>2675</v>
+      </c>
+      <c r="I3" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B4" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C4" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D4" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E4" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F4" s="20">
+        <v>45857</v>
+      </c>
+      <c r="G4" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H4" t="s">
+        <v>2681</v>
+      </c>
+      <c r="I4" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B5" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C5" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D5" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E5" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F5" s="20">
+        <v>45864</v>
+      </c>
+      <c r="G5" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H5" t="s">
+        <v>2687</v>
+      </c>
+      <c r="I5" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B6" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C6" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D6" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E6" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F6" s="20">
+        <v>45871</v>
+      </c>
+      <c r="G6" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H6" t="s">
+        <v>2693</v>
+      </c>
+      <c r="I6" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B7" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C7" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E7" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F7" s="20">
+        <v>45878</v>
+      </c>
+      <c r="G7" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H7" t="s">
+        <v>2699</v>
+      </c>
+      <c r="I7" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B8" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C8" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D8" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E8" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F8" s="20">
+        <v>45885</v>
+      </c>
+      <c r="G8" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H8" t="s">
+        <v>2705</v>
+      </c>
+      <c r="I8" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B9" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C9" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D9" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E9" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F9" s="20">
+        <v>45892</v>
+      </c>
+      <c r="G9" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H9" t="s">
+        <v>2711</v>
+      </c>
+      <c r="I9" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B10" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C10" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D10" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E10" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F10" s="20">
+        <v>45899</v>
+      </c>
+      <c r="G10" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H10" t="s">
+        <v>2717</v>
+      </c>
+      <c r="I10" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B11" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C11" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D11" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E11" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F11" s="20">
+        <v>45906</v>
+      </c>
+      <c r="G11" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H11" t="s">
+        <v>2723</v>
+      </c>
+      <c r="I11" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B12" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C12" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D12" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E12" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F12" s="20">
+        <v>45913</v>
+      </c>
+      <c r="G12" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H12" t="s">
+        <v>2729</v>
+      </c>
+      <c r="I12" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B13" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C13" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D13" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E13" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F13" s="20">
+        <v>45920</v>
+      </c>
+      <c r="G13" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H13" t="s">
+        <v>2735</v>
+      </c>
+      <c r="I13" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B14" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C14" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D14" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E14" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F14" s="20">
+        <v>45927</v>
+      </c>
+      <c r="G14" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H14" t="s">
+        <v>2741</v>
+      </c>
+      <c r="I14" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B15" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C15" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D15" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E15" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F15" s="20">
+        <v>45934</v>
+      </c>
+      <c r="G15" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H15" t="s">
+        <v>2747</v>
+      </c>
+      <c r="I15" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B16" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C16" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D16" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E16" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F16" s="20">
+        <v>45941</v>
+      </c>
+      <c r="G16" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H16" t="s">
+        <v>2753</v>
+      </c>
+      <c r="I16" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B17" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C17" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D17" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E17" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F17" s="20">
+        <v>45948</v>
+      </c>
+      <c r="G17" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H17" t="s">
+        <v>2759</v>
+      </c>
+      <c r="I17" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B18" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C18" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D18" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E18" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F18" s="20">
+        <v>45955</v>
+      </c>
+      <c r="G18" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H18" t="s">
+        <v>2765</v>
+      </c>
+      <c r="I18" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B19" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C19" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E19" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F19" s="20">
+        <v>45962</v>
+      </c>
+      <c r="G19" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H19" t="s">
+        <v>2771</v>
+      </c>
+      <c r="I19" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B20" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C20" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D20" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E20" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F20" s="20">
+        <v>45969</v>
+      </c>
+      <c r="G20" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H20" t="s">
+        <v>2777</v>
+      </c>
+      <c r="I20" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B21" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C21" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D21" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E21" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F21" s="20">
+        <v>45976</v>
+      </c>
+      <c r="G21" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H21" t="s">
+        <v>2783</v>
+      </c>
+      <c r="I21" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B22" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C22" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D22" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E22" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F22" s="20">
+        <v>45983</v>
+      </c>
+      <c r="G22" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H22" t="s">
+        <v>2789</v>
+      </c>
+      <c r="I22" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B23" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C23" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D23" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E23" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F23" s="20">
+        <v>45990</v>
+      </c>
+      <c r="G23" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H23" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I23" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B24" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C24" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D24" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E24" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F24" s="20">
+        <v>45997</v>
+      </c>
+      <c r="G24" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H24" t="s">
+        <v>2801</v>
+      </c>
+      <c r="I24" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B25" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C25" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D25" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E25" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F25" s="20">
+        <v>46004</v>
+      </c>
+      <c r="G25" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H25" t="s">
+        <v>2807</v>
+      </c>
+      <c r="I25" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B26" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C26" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D26" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E26" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F26" s="20">
+        <v>46011</v>
+      </c>
+      <c r="G26" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H26" t="s">
+        <v>2813</v>
+      </c>
+      <c r="I26" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B27" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C27" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D27" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E27" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F27" s="20">
+        <v>46018</v>
+      </c>
+      <c r="G27" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H27" t="s">
+        <v>2819</v>
+      </c>
+      <c r="I27" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B28" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C28" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D28" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E28" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F28" s="20">
+        <v>46025</v>
+      </c>
+      <c r="G28" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H28" t="s">
+        <v>2825</v>
+      </c>
+      <c r="I28" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B29" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C29" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D29" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E29" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F29" s="20">
+        <v>46032</v>
+      </c>
+      <c r="G29" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H29" t="s">
+        <v>2831</v>
+      </c>
+      <c r="I29" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B30" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C30" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D30" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E30" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F30" s="20">
+        <v>46039</v>
+      </c>
+      <c r="G30" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H30" t="s">
+        <v>2837</v>
+      </c>
+      <c r="I30" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B31" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C31" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D31" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E31" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F31" s="20">
+        <v>46046</v>
+      </c>
+      <c r="G31" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H31" t="s">
+        <v>2843</v>
+      </c>
+      <c r="I31" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B32" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C32" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D32" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E32" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F32" s="20">
+        <v>46053</v>
+      </c>
+      <c r="G32" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H32" t="s">
+        <v>2849</v>
+      </c>
+      <c r="I32" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B33" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C33" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D33" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E33" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F33" s="20">
+        <v>46060</v>
+      </c>
+      <c r="G33" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H33" t="s">
+        <v>2855</v>
+      </c>
+      <c r="I33" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B34" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C34" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D34" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E34" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F34" s="20">
+        <v>46067</v>
+      </c>
+      <c r="G34" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H34" t="s">
+        <v>2861</v>
+      </c>
+      <c r="I34" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B35" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C35" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D35" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E35" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F35" s="20">
+        <v>46074</v>
+      </c>
+      <c r="G35" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H35" t="s">
+        <v>2867</v>
+      </c>
+      <c r="I35" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B36" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C36" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D36" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E36" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F36" s="20">
+        <v>46081</v>
+      </c>
+      <c r="G36" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H36" t="s">
+        <v>2873</v>
+      </c>
+      <c r="I36" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B37" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C37" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D37" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E37" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F37" s="20">
+        <v>46088</v>
+      </c>
+      <c r="G37" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H37" t="s">
+        <v>2879</v>
+      </c>
+      <c r="I37" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B38" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C38" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D38" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E38" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F38" s="20">
+        <v>46095</v>
+      </c>
+      <c r="G38" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H38" t="s">
+        <v>2885</v>
+      </c>
+      <c r="I38" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B39" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C39" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D39" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E39" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F39" s="20">
+        <v>46102</v>
+      </c>
+      <c r="G39" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H39" t="s">
+        <v>2891</v>
+      </c>
+      <c r="I39" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B40" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C40" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D40" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E40" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F40" s="20">
+        <v>46109</v>
+      </c>
+      <c r="G40" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H40" t="s">
+        <v>2897</v>
+      </c>
+      <c r="I40" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B41" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C41" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D41" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E41" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F41" s="20">
+        <v>46116</v>
+      </c>
+      <c r="G41" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H41" t="s">
+        <v>2903</v>
+      </c>
+      <c r="I41" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B42" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C42" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D42" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E42" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F42" s="20">
+        <v>46123</v>
+      </c>
+      <c r="G42" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H42" t="s">
+        <v>2909</v>
+      </c>
+      <c r="I42" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B43" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C43" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D43" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E43" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F43" s="20">
+        <v>46130</v>
+      </c>
+      <c r="G43" t="s">
+        <v>2914</v>
+      </c>
+      <c r="H43" t="s">
+        <v>2915</v>
+      </c>
+      <c r="I43" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B44" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C44" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D44" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E44" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F44" s="20">
+        <v>46137</v>
+      </c>
+      <c r="G44" t="s">
+        <v>2920</v>
+      </c>
+      <c r="H44" t="s">
+        <v>2921</v>
+      </c>
+      <c r="I44" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B45" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C45" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D45" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E45" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F45" s="20">
+        <v>46144</v>
+      </c>
+      <c r="G45" t="s">
+        <v>2926</v>
+      </c>
+      <c r="H45" t="s">
+        <v>2927</v>
+      </c>
+      <c r="I45" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B46" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C46" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E46" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F46" s="20">
+        <v>45843</v>
+      </c>
+      <c r="G46" t="s">
+        <v>2932</v>
+      </c>
+      <c r="H46" t="s">
+        <v>2933</v>
+      </c>
+      <c r="I46" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B47" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C47" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D47" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E47" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F47" s="20">
+        <v>45850</v>
+      </c>
+      <c r="G47" t="s">
+        <v>2938</v>
+      </c>
+      <c r="H47" t="s">
+        <v>2939</v>
+      </c>
+      <c r="I47" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B48" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C48" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D48" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E48" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F48" s="20">
+        <v>45857</v>
+      </c>
+      <c r="G48" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H48" t="s">
+        <v>2945</v>
+      </c>
+      <c r="I48" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B49" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C49" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D49" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E49" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F49" s="20">
+        <v>45864</v>
+      </c>
+      <c r="G49" t="s">
+        <v>2950</v>
+      </c>
+      <c r="H49" t="s">
+        <v>2951</v>
+      </c>
+      <c r="I49" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B50" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C50" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D50" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E50" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F50" s="20">
+        <v>45871</v>
+      </c>
+      <c r="G50" t="s">
+        <v>2956</v>
+      </c>
+      <c r="H50" t="s">
+        <v>2957</v>
+      </c>
+      <c r="I50" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B51" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C51" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D51" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E51" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F51" s="20">
+        <v>45878</v>
+      </c>
+      <c r="G51" t="s">
+        <v>2962</v>
+      </c>
+      <c r="H51" t="s">
+        <v>2963</v>
+      </c>
+      <c r="I51" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B52" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C52" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D52" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E52" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F52" s="20">
+        <v>45885</v>
+      </c>
+      <c r="G52" t="s">
+        <v>2968</v>
+      </c>
+      <c r="H52" t="s">
+        <v>2969</v>
+      </c>
+      <c r="I52" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B53" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C53" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D53" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E53" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F53" s="20">
+        <v>45892</v>
+      </c>
+      <c r="G53" t="s">
+        <v>2974</v>
+      </c>
+      <c r="H53" t="s">
+        <v>2975</v>
+      </c>
+      <c r="I53" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B54" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C54" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D54" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E54" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F54" s="20">
+        <v>45899</v>
+      </c>
+      <c r="G54" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H54" t="s">
+        <v>2981</v>
+      </c>
+      <c r="I54" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B55" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C55" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D55" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E55" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F55" s="20">
+        <v>45906</v>
+      </c>
+      <c r="G55" t="s">
+        <v>2986</v>
+      </c>
+      <c r="H55" t="s">
+        <v>2987</v>
+      </c>
+      <c r="I55" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B56" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C56" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D56" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E56" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F56" s="20">
+        <v>45913</v>
+      </c>
+      <c r="G56" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H56" t="s">
+        <v>2993</v>
+      </c>
+      <c r="I56" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B57" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C57" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D57" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E57" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F57" s="20">
+        <v>45920</v>
+      </c>
+      <c r="G57" t="s">
+        <v>2998</v>
+      </c>
+      <c r="H57" t="s">
+        <v>2999</v>
+      </c>
+      <c r="I57" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B58" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C58" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D58" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E58" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F58" s="20">
+        <v>45927</v>
+      </c>
+      <c r="G58" t="s">
+        <v>3004</v>
+      </c>
+      <c r="H58" t="s">
+        <v>3005</v>
+      </c>
+      <c r="I58" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B59" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C59" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D59" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E59" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F59" s="20">
+        <v>45934</v>
+      </c>
+      <c r="G59" t="s">
+        <v>3010</v>
+      </c>
+      <c r="H59" t="s">
+        <v>3011</v>
+      </c>
+      <c r="I59" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B60" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C60" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D60" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E60" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F60" s="20">
+        <v>45941</v>
+      </c>
+      <c r="G60" t="s">
+        <v>3016</v>
+      </c>
+      <c r="H60" t="s">
+        <v>3017</v>
+      </c>
+      <c r="I60" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B61" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C61" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D61" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E61" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F61" s="20">
+        <v>45948</v>
+      </c>
+      <c r="G61" t="s">
+        <v>3022</v>
+      </c>
+      <c r="H61" t="s">
+        <v>3023</v>
+      </c>
+      <c r="I61" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B62" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C62" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D62" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E62" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F62" s="20">
+        <v>45955</v>
+      </c>
+      <c r="G62" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H62" t="s">
+        <v>3029</v>
+      </c>
+      <c r="I62" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B63" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C63" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D63" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E63" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F63" s="20">
+        <v>45962</v>
+      </c>
+      <c r="G63" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H63" t="s">
+        <v>3035</v>
+      </c>
+      <c r="I63" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B64" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C64" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D64" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E64" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F64" s="20">
+        <v>45969</v>
+      </c>
+      <c r="G64" t="s">
+        <v>3040</v>
+      </c>
+      <c r="H64" t="s">
+        <v>3041</v>
+      </c>
+      <c r="I64" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B65" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C65" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D65" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E65" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F65" s="20">
+        <v>45976</v>
+      </c>
+      <c r="G65" t="s">
+        <v>3046</v>
+      </c>
+      <c r="H65" t="s">
+        <v>3047</v>
+      </c>
+      <c r="I65" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B66" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C66" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D66" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E66" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F66" s="20">
+        <v>45983</v>
+      </c>
+      <c r="G66" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H66" t="s">
+        <v>3053</v>
+      </c>
+      <c r="I66" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B67" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C67" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D67" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E67" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F67" s="20">
+        <v>45990</v>
+      </c>
+      <c r="G67" t="s">
+        <v>3058</v>
+      </c>
+      <c r="H67" t="s">
+        <v>3059</v>
+      </c>
+      <c r="I67" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B68" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C68" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D68" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E68" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F68" s="20">
+        <v>45997</v>
+      </c>
+      <c r="G68" t="s">
+        <v>3064</v>
+      </c>
+      <c r="H68" t="s">
+        <v>3065</v>
+      </c>
+      <c r="I68" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B69" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C69" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D69" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E69" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F69" s="20">
+        <v>46004</v>
+      </c>
+      <c r="G69" t="s">
+        <v>3070</v>
+      </c>
+      <c r="H69" t="s">
+        <v>3071</v>
+      </c>
+      <c r="I69" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B70" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C70" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D70" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E70" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F70" s="20">
+        <v>46011</v>
+      </c>
+      <c r="G70" t="s">
+        <v>3076</v>
+      </c>
+      <c r="H70" t="s">
+        <v>3077</v>
+      </c>
+      <c r="I70" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B71" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C71" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D71" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E71" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F71" s="20">
+        <v>46018</v>
+      </c>
+      <c r="G71" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H71" t="s">
+        <v>3083</v>
+      </c>
+      <c r="I71" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B72" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C72" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D72" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E72" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F72" s="20">
+        <v>46025</v>
+      </c>
+      <c r="G72" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H72" t="s">
+        <v>3089</v>
+      </c>
+      <c r="I72" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B73" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C73" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D73" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E73" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F73" s="20">
+        <v>46032</v>
+      </c>
+      <c r="G73" t="s">
+        <v>3094</v>
+      </c>
+      <c r="H73" t="s">
+        <v>3095</v>
+      </c>
+      <c r="I73" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B74" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C74" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D74" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E74" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F74" s="20">
+        <v>46039</v>
+      </c>
+      <c r="G74" t="s">
+        <v>3100</v>
+      </c>
+      <c r="H74" t="s">
+        <v>3101</v>
+      </c>
+      <c r="I74" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B75" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C75" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D75" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E75" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F75" s="20">
+        <v>46046</v>
+      </c>
+      <c r="G75" t="s">
+        <v>3106</v>
+      </c>
+      <c r="H75" t="s">
+        <v>3107</v>
+      </c>
+      <c r="I75" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B76" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C76" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D76" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E76" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F76" s="20">
+        <v>46053</v>
+      </c>
+      <c r="G76" t="s">
+        <v>3112</v>
+      </c>
+      <c r="H76" t="s">
+        <v>3113</v>
+      </c>
+      <c r="I76" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B77" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C77" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D77" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E77" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F77" s="20">
+        <v>46060</v>
+      </c>
+      <c r="G77" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H77" t="s">
+        <v>3119</v>
+      </c>
+      <c r="I77" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B78" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C78" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D78" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E78" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F78" s="20">
+        <v>46067</v>
+      </c>
+      <c r="G78" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H78" t="s">
+        <v>3125</v>
+      </c>
+      <c r="I78" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B79" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C79" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D79" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E79" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F79" s="20">
+        <v>46074</v>
+      </c>
+      <c r="G79" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H79" t="s">
+        <v>3131</v>
+      </c>
+      <c r="I79" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B80" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C80" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D80" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E80" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F80" s="20">
+        <v>46081</v>
+      </c>
+      <c r="G80" t="s">
+        <v>3136</v>
+      </c>
+      <c r="H80" t="s">
+        <v>3137</v>
+      </c>
+      <c r="I80" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B81" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C81" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D81" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E81" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F81" s="20">
+        <v>46088</v>
+      </c>
+      <c r="G81" t="s">
+        <v>3142</v>
+      </c>
+      <c r="H81" t="s">
+        <v>3143</v>
+      </c>
+      <c r="I81" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B82" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C82" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D82" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E82" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F82" s="20">
+        <v>46095</v>
+      </c>
+      <c r="G82" t="s">
+        <v>3148</v>
+      </c>
+      <c r="H82" t="s">
+        <v>3149</v>
+      </c>
+      <c r="I82" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B83" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C83" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D83" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E83" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F83" s="20">
+        <v>46102</v>
+      </c>
+      <c r="G83" t="s">
+        <v>3154</v>
+      </c>
+      <c r="H83" t="s">
+        <v>3155</v>
+      </c>
+      <c r="I83" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B84" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C84" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D84" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E84" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F84" s="20">
+        <v>46109</v>
+      </c>
+      <c r="G84" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H84" t="s">
+        <v>3161</v>
+      </c>
+      <c r="I84" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B85" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C85" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D85" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E85" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F85" s="20">
+        <v>46116</v>
+      </c>
+      <c r="G85" t="s">
+        <v>3166</v>
+      </c>
+      <c r="H85" t="s">
+        <v>3167</v>
+      </c>
+      <c r="I85" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B86" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C86" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D86" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E86" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F86" s="20">
+        <v>46123</v>
+      </c>
+      <c r="G86" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H86" t="s">
+        <v>3173</v>
+      </c>
+      <c r="I86" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B87" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C87" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D87" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E87" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F87" s="20">
+        <v>46130</v>
+      </c>
+      <c r="G87" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H87" t="s">
+        <v>3179</v>
+      </c>
+      <c r="I87" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B88" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C88" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D88" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E88" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F88" s="20">
+        <v>46137</v>
+      </c>
+      <c r="G88" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H88" t="s">
+        <v>3185</v>
+      </c>
+      <c r="I88" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B89" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C89" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D89" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E89" s="20">
+        <v>45837</v>
+      </c>
+      <c r="F89" s="20">
+        <v>46144</v>
+      </c>
+      <c r="G89" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H89" t="s">
+        <v>3191</v>
+      </c>
+      <c r="I89" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B90" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C90" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D90" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E90" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F90" s="20">
+        <v>44751</v>
+      </c>
+      <c r="G90" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H90" t="s">
+        <v>3197</v>
+      </c>
+      <c r="I90" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B91" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C91" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D91" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E91" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F91" s="20">
+        <v>44758</v>
+      </c>
+      <c r="G91" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H91" t="s">
+        <v>3203</v>
+      </c>
+      <c r="I91" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B92" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C92" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D92" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E92" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F92" s="20">
+        <v>44765</v>
+      </c>
+      <c r="G92" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H92" t="s">
+        <v>3209</v>
+      </c>
+      <c r="I92" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B93" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C93" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D93" t="s">
+        <v>3213</v>
+      </c>
+      <c r="E93" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F93" s="20">
+        <v>44772</v>
+      </c>
+      <c r="G93" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H93" t="s">
+        <v>3215</v>
+      </c>
+      <c r="I93" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B94" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C94" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D94" t="s">
+        <v>3219</v>
+      </c>
+      <c r="E94" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F94" s="20">
+        <v>44779</v>
+      </c>
+      <c r="G94" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H94" t="s">
+        <v>3221</v>
+      </c>
+      <c r="I94" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B95" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C95" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D95" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E95" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F95" s="20">
+        <v>44786</v>
+      </c>
+      <c r="G95" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H95" t="s">
+        <v>3227</v>
+      </c>
+      <c r="I95" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B96" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C96" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D96" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E96" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F96" s="20">
+        <v>44793</v>
+      </c>
+      <c r="G96" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H96" t="s">
+        <v>3233</v>
+      </c>
+      <c r="I96" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B97" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C97" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D97" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E97" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F97" s="20">
+        <v>44800</v>
+      </c>
+      <c r="G97" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H97" t="s">
+        <v>3239</v>
+      </c>
+      <c r="I97" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B98" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C98" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D98" t="s">
+        <v>3243</v>
+      </c>
+      <c r="E98" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F98" s="20">
+        <v>44807</v>
+      </c>
+      <c r="G98" t="s">
+        <v>3244</v>
+      </c>
+      <c r="H98" t="s">
+        <v>3245</v>
+      </c>
+      <c r="I98" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B99" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C99" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D99" t="s">
+        <v>3249</v>
+      </c>
+      <c r="E99" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F99" s="20">
+        <v>44814</v>
+      </c>
+      <c r="G99" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H99" t="s">
+        <v>3251</v>
+      </c>
+      <c r="I99" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B100" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C100" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D100" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E100" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F100" s="20">
+        <v>44821</v>
+      </c>
+      <c r="G100" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H100" t="s">
+        <v>3257</v>
+      </c>
+      <c r="I100" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B101" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C101" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D101" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E101" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F101" s="20">
+        <v>44828</v>
+      </c>
+      <c r="G101" t="s">
+        <v>3262</v>
+      </c>
+      <c r="H101" t="s">
+        <v>3263</v>
+      </c>
+      <c r="I101" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B102" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C102" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D102" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E102" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F102" s="20">
+        <v>44835</v>
+      </c>
+      <c r="G102" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H102" t="s">
+        <v>3269</v>
+      </c>
+      <c r="I102" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B103" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C103" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D103" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E103" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F103" s="20">
+        <v>44842</v>
+      </c>
+      <c r="G103" t="s">
+        <v>3274</v>
+      </c>
+      <c r="H103" t="s">
+        <v>3275</v>
+      </c>
+      <c r="I103" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B104" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C104" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D104" t="s">
+        <v>3279</v>
+      </c>
+      <c r="E104" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F104" s="20">
+        <v>44849</v>
+      </c>
+      <c r="G104" t="s">
+        <v>3280</v>
+      </c>
+      <c r="H104" t="s">
+        <v>3281</v>
+      </c>
+      <c r="I104" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B105" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C105" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D105" t="s">
+        <v>3285</v>
+      </c>
+      <c r="E105" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F105" s="20">
+        <v>44856</v>
+      </c>
+      <c r="G105" t="s">
+        <v>3286</v>
+      </c>
+      <c r="H105" t="s">
+        <v>3287</v>
+      </c>
+      <c r="I105" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B106" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C106" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D106" t="s">
+        <v>3291</v>
+      </c>
+      <c r="E106" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F106" s="20">
+        <v>44863</v>
+      </c>
+      <c r="G106" t="s">
+        <v>3292</v>
+      </c>
+      <c r="H106" t="s">
+        <v>3293</v>
+      </c>
+      <c r="I106" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B107" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C107" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D107" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E107" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F107" s="20">
+        <v>44870</v>
+      </c>
+      <c r="G107" t="s">
+        <v>3298</v>
+      </c>
+      <c r="H107" t="s">
+        <v>3299</v>
+      </c>
+      <c r="I107" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B108" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C108" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D108" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E108" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F108" s="20">
+        <v>44877</v>
+      </c>
+      <c r="G108" t="s">
+        <v>3304</v>
+      </c>
+      <c r="H108" t="s">
+        <v>3305</v>
+      </c>
+      <c r="I108" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B109" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C109" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D109" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E109" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F109" s="20">
+        <v>44884</v>
+      </c>
+      <c r="G109" t="s">
+        <v>3310</v>
+      </c>
+      <c r="H109" t="s">
+        <v>3311</v>
+      </c>
+      <c r="I109" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B110" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C110" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D110" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E110" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F110" s="20">
+        <v>44891</v>
+      </c>
+      <c r="G110" t="s">
+        <v>3316</v>
+      </c>
+      <c r="H110" t="s">
+        <v>3317</v>
+      </c>
+      <c r="I110" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B111" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C111" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D111" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E111" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F111" s="20">
+        <v>44898</v>
+      </c>
+      <c r="G111" t="s">
+        <v>3322</v>
+      </c>
+      <c r="H111" t="s">
+        <v>3323</v>
+      </c>
+      <c r="I111" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B112" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C112" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D112" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E112" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F112" s="20">
+        <v>44905</v>
+      </c>
+      <c r="G112" t="s">
+        <v>3328</v>
+      </c>
+      <c r="H112" t="s">
+        <v>3329</v>
+      </c>
+      <c r="I112" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B113" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C113" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D113" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E113" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F113" s="20">
+        <v>44912</v>
+      </c>
+      <c r="G113" t="s">
+        <v>3334</v>
+      </c>
+      <c r="H113" t="s">
+        <v>3335</v>
+      </c>
+      <c r="I113" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B114" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C114" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D114" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E114" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F114" s="20">
+        <v>44919</v>
+      </c>
+      <c r="G114" t="s">
+        <v>3340</v>
+      </c>
+      <c r="H114" t="s">
+        <v>3341</v>
+      </c>
+      <c r="I114" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B115" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C115" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D115" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E115" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F115" s="20">
+        <v>44926</v>
+      </c>
+      <c r="G115" t="s">
+        <v>3346</v>
+      </c>
+      <c r="H115" t="s">
+        <v>3347</v>
+      </c>
+      <c r="I115" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B116" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C116" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D116" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E116" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F116" s="20">
+        <v>44933</v>
+      </c>
+      <c r="G116" t="s">
+        <v>3352</v>
+      </c>
+      <c r="H116" t="s">
+        <v>3353</v>
+      </c>
+      <c r="I116" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B117" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C117" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D117" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E117" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F117" s="20">
+        <v>44940</v>
+      </c>
+      <c r="G117" t="s">
+        <v>3358</v>
+      </c>
+      <c r="H117" t="s">
+        <v>3359</v>
+      </c>
+      <c r="I117" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B118" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C118" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D118" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E118" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F118" s="20">
+        <v>44947</v>
+      </c>
+      <c r="G118" t="s">
+        <v>3364</v>
+      </c>
+      <c r="H118" t="s">
+        <v>3365</v>
+      </c>
+      <c r="I118" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>3366</v>
+      </c>
+      <c r="B119" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C119" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D119" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E119" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F119" s="20">
+        <v>44954</v>
+      </c>
+      <c r="G119" t="s">
+        <v>3370</v>
+      </c>
+      <c r="H119" t="s">
+        <v>3371</v>
+      </c>
+      <c r="I119" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B120" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C120" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D120" t="s">
+        <v>3375</v>
+      </c>
+      <c r="E120" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F120" s="20">
+        <v>44961</v>
+      </c>
+      <c r="G120" t="s">
+        <v>3376</v>
+      </c>
+      <c r="H120" t="s">
+        <v>3377</v>
+      </c>
+      <c r="I120" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>3378</v>
+      </c>
+      <c r="B121" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C121" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D121" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E121" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F121" s="20">
+        <v>44968</v>
+      </c>
+      <c r="G121" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H121" t="s">
+        <v>3383</v>
+      </c>
+      <c r="I121" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B122" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C122" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D122" t="s">
+        <v>3387</v>
+      </c>
+      <c r="E122" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F122" s="20">
+        <v>44975</v>
+      </c>
+      <c r="G122" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H122" t="s">
+        <v>3389</v>
+      </c>
+      <c r="I122" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B123" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C123" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D123" t="s">
+        <v>3393</v>
+      </c>
+      <c r="E123" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F123" s="20">
+        <v>44982</v>
+      </c>
+      <c r="G123" t="s">
+        <v>3394</v>
+      </c>
+      <c r="H123" t="s">
+        <v>3395</v>
+      </c>
+      <c r="I123" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B124" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C124" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D124" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E124" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F124" s="20">
+        <v>44989</v>
+      </c>
+      <c r="G124" t="s">
+        <v>3400</v>
+      </c>
+      <c r="H124" t="s">
+        <v>3401</v>
+      </c>
+      <c r="I124" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B125" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C125" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D125" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E125" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F125" s="20">
+        <v>44996</v>
+      </c>
+      <c r="G125" t="s">
+        <v>3406</v>
+      </c>
+      <c r="H125" t="s">
+        <v>3407</v>
+      </c>
+      <c r="I125" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B126" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C126" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D126" t="s">
+        <v>3411</v>
+      </c>
+      <c r="E126" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F126" s="20">
+        <v>45003</v>
+      </c>
+      <c r="G126" t="s">
+        <v>3412</v>
+      </c>
+      <c r="H126" t="s">
+        <v>3413</v>
+      </c>
+      <c r="I126" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B127" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C127" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D127" t="s">
+        <v>3417</v>
+      </c>
+      <c r="E127" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F127" s="20">
+        <v>45010</v>
+      </c>
+      <c r="G127" t="s">
+        <v>3418</v>
+      </c>
+      <c r="H127" t="s">
+        <v>3419</v>
+      </c>
+      <c r="I127" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B128" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C128" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D128" t="s">
+        <v>3423</v>
+      </c>
+      <c r="E128" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F128" s="20">
+        <v>45017</v>
+      </c>
+      <c r="G128" t="s">
+        <v>3424</v>
+      </c>
+      <c r="H128" t="s">
+        <v>3425</v>
+      </c>
+      <c r="I128" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B129" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C129" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D129" t="s">
+        <v>3429</v>
+      </c>
+      <c r="E129" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F129" s="20">
+        <v>45024</v>
+      </c>
+      <c r="G129" t="s">
+        <v>3430</v>
+      </c>
+      <c r="H129" t="s">
+        <v>3431</v>
+      </c>
+      <c r="I129" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B130" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C130" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D130" t="s">
+        <v>3435</v>
+      </c>
+      <c r="E130" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F130" s="20">
+        <v>45031</v>
+      </c>
+      <c r="G130" t="s">
+        <v>3436</v>
+      </c>
+      <c r="H130" t="s">
+        <v>3437</v>
+      </c>
+      <c r="I130" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B131" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C131" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D131" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E131" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F131" s="20">
+        <v>45038</v>
+      </c>
+      <c r="G131" t="s">
+        <v>3442</v>
+      </c>
+      <c r="H131" t="s">
+        <v>3443</v>
+      </c>
+      <c r="I131" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B132" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C132" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D132" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E132" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F132" s="20">
+        <v>45045</v>
+      </c>
+      <c r="G132" t="s">
+        <v>3448</v>
+      </c>
+      <c r="H132" t="s">
+        <v>3449</v>
+      </c>
+      <c r="I132" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B133" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C133" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D133" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E133" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F133" s="20">
+        <v>45052</v>
+      </c>
+      <c r="G133" t="s">
+        <v>3454</v>
+      </c>
+      <c r="H133" t="s">
+        <v>3455</v>
+      </c>
+      <c r="I133" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B134" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C134" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D134" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E134" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F134" s="20">
+        <v>45059</v>
+      </c>
+      <c r="G134" t="s">
+        <v>3460</v>
+      </c>
+      <c r="H134" t="s">
+        <v>3461</v>
+      </c>
+      <c r="I134" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B135" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C135" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D135" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E135" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F135" s="20">
+        <v>45066</v>
+      </c>
+      <c r="G135" t="s">
+        <v>3466</v>
+      </c>
+      <c r="H135" t="s">
+        <v>3467</v>
+      </c>
+      <c r="I135" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B136" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C136" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D136" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E136" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F136" s="20">
+        <v>45073</v>
+      </c>
+      <c r="G136" t="s">
+        <v>3472</v>
+      </c>
+      <c r="H136" t="s">
+        <v>3473</v>
+      </c>
+      <c r="I136" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B137" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C137" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D137" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E137" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F137" s="20">
+        <v>45080</v>
+      </c>
+      <c r="G137" t="s">
+        <v>3478</v>
+      </c>
+      <c r="H137" t="s">
+        <v>3479</v>
+      </c>
+      <c r="I137" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B138" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C138" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D138" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E138" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F138" s="20">
+        <v>45087</v>
+      </c>
+      <c r="G138" t="s">
+        <v>3484</v>
+      </c>
+      <c r="H138" t="s">
+        <v>3485</v>
+      </c>
+      <c r="I138" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B139" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C139" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D139" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E139" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F139" s="20">
+        <v>45094</v>
+      </c>
+      <c r="G139" t="s">
+        <v>3490</v>
+      </c>
+      <c r="H139" t="s">
+        <v>3491</v>
+      </c>
+      <c r="I139" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B140" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C140" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D140" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E140" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F140" s="20">
+        <v>45101</v>
+      </c>
+      <c r="G140" t="s">
+        <v>3496</v>
+      </c>
+      <c r="H140" t="s">
+        <v>3497</v>
+      </c>
+      <c r="I140" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B141" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C141" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D141" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E141" s="20">
+        <v>44738</v>
+      </c>
+      <c r="F141" s="20">
+        <v>45108</v>
+      </c>
+      <c r="G141" t="s">
+        <v>3502</v>
+      </c>
+      <c r="H141" t="s">
+        <v>3503</v>
+      </c>
+      <c r="I141" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B142" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C142" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D142" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E142" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F142" s="20">
+        <v>45115</v>
+      </c>
+      <c r="G142" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H142" t="s">
+        <v>3509</v>
+      </c>
+      <c r="I142" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B143" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C143" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D143" t="s">
+        <v>3513</v>
+      </c>
+      <c r="E143" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F143" s="20">
+        <v>45122</v>
+      </c>
+      <c r="G143" t="s">
+        <v>3514</v>
+      </c>
+      <c r="H143" t="s">
+        <v>3515</v>
+      </c>
+      <c r="I143" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B144" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C144" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D144" t="s">
+        <v>3519</v>
+      </c>
+      <c r="E144" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F144" s="20">
+        <v>45129</v>
+      </c>
+      <c r="G144" t="s">
+        <v>3520</v>
+      </c>
+      <c r="H144" t="s">
+        <v>3521</v>
+      </c>
+      <c r="I144" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B145" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C145" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D145" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E145" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F145" s="20">
+        <v>45136</v>
+      </c>
+      <c r="G145" t="s">
+        <v>3526</v>
+      </c>
+      <c r="H145" t="s">
+        <v>3527</v>
+      </c>
+      <c r="I145" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B146" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C146" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D146" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E146" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F146" s="20">
+        <v>45143</v>
+      </c>
+      <c r="G146" t="s">
+        <v>3532</v>
+      </c>
+      <c r="H146" t="s">
+        <v>3533</v>
+      </c>
+      <c r="I146" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B147" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C147" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D147" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E147" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F147" s="20">
+        <v>45150</v>
+      </c>
+      <c r="G147" t="s">
+        <v>3538</v>
+      </c>
+      <c r="H147" t="s">
+        <v>3539</v>
+      </c>
+      <c r="I147" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B148" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C148" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D148" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E148" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F148" s="20">
+        <v>45157</v>
+      </c>
+      <c r="G148" t="s">
+        <v>3544</v>
+      </c>
+      <c r="H148" t="s">
+        <v>3545</v>
+      </c>
+      <c r="I148" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B149" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C149" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D149" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E149" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F149" s="20">
+        <v>45164</v>
+      </c>
+      <c r="G149" t="s">
+        <v>3550</v>
+      </c>
+      <c r="H149" t="s">
+        <v>3551</v>
+      </c>
+      <c r="I149" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B150" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C150" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D150" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E150" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F150" s="20">
+        <v>45171</v>
+      </c>
+      <c r="G150" t="s">
+        <v>3556</v>
+      </c>
+      <c r="H150" t="s">
+        <v>3557</v>
+      </c>
+      <c r="I150" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B151" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C151" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D151" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E151" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F151" s="20">
+        <v>45178</v>
+      </c>
+      <c r="G151" t="s">
+        <v>3562</v>
+      </c>
+      <c r="H151" t="s">
+        <v>3563</v>
+      </c>
+      <c r="I151" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B152" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C152" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D152" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E152" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F152" s="20">
+        <v>45185</v>
+      </c>
+      <c r="G152" t="s">
+        <v>3568</v>
+      </c>
+      <c r="H152" t="s">
+        <v>3569</v>
+      </c>
+      <c r="I152" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B153" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C153" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D153" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E153" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F153" s="20">
+        <v>45192</v>
+      </c>
+      <c r="G153" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H153" t="s">
+        <v>3575</v>
+      </c>
+      <c r="I153" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B154" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C154" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D154" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E154" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F154" s="20">
+        <v>45199</v>
+      </c>
+      <c r="G154" t="s">
+        <v>3580</v>
+      </c>
+      <c r="H154" t="s">
+        <v>3581</v>
+      </c>
+      <c r="I154" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B155" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C155" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D155" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E155" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F155" s="20">
+        <v>45206</v>
+      </c>
+      <c r="G155" t="s">
+        <v>3586</v>
+      </c>
+      <c r="H155" t="s">
+        <v>3587</v>
+      </c>
+      <c r="I155" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B156" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C156" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D156" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E156" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F156" s="20">
+        <v>45213</v>
+      </c>
+      <c r="G156" t="s">
+        <v>3592</v>
+      </c>
+      <c r="H156" t="s">
+        <v>3593</v>
+      </c>
+      <c r="I156" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B157" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C157" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D157" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E157" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F157" s="20">
+        <v>45220</v>
+      </c>
+      <c r="G157" t="s">
+        <v>3598</v>
+      </c>
+      <c r="H157" t="s">
+        <v>3599</v>
+      </c>
+      <c r="I157" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B158" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C158" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D158" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E158" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F158" s="20">
+        <v>45227</v>
+      </c>
+      <c r="G158" t="s">
+        <v>3604</v>
+      </c>
+      <c r="H158" t="s">
+        <v>3605</v>
+      </c>
+      <c r="I158" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B159" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C159" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D159" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E159" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F159" s="20">
+        <v>45234</v>
+      </c>
+      <c r="G159" t="s">
+        <v>3610</v>
+      </c>
+      <c r="H159" t="s">
+        <v>3611</v>
+      </c>
+      <c r="I159" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B160" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C160" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D160" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E160" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F160" s="20">
+        <v>45241</v>
+      </c>
+      <c r="G160" t="s">
+        <v>3616</v>
+      </c>
+      <c r="H160" t="s">
+        <v>3617</v>
+      </c>
+      <c r="I160" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B161" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C161" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D161" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E161" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F161" s="20">
+        <v>45248</v>
+      </c>
+      <c r="G161" t="s">
+        <v>3622</v>
+      </c>
+      <c r="H161" t="s">
+        <v>3623</v>
+      </c>
+      <c r="I161" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B162" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C162" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D162" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E162" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F162" s="20">
+        <v>45255</v>
+      </c>
+      <c r="G162" t="s">
+        <v>3628</v>
+      </c>
+      <c r="H162" t="s">
+        <v>3629</v>
+      </c>
+      <c r="I162" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B163" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C163" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D163" t="s">
+        <v>3633</v>
+      </c>
+      <c r="E163" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F163" s="20">
+        <v>45262</v>
+      </c>
+      <c r="G163" t="s">
+        <v>3634</v>
+      </c>
+      <c r="H163" t="s">
+        <v>3635</v>
+      </c>
+      <c r="I163" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B164" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C164" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D164" t="s">
+        <v>3639</v>
+      </c>
+      <c r="E164" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F164" s="20">
+        <v>45269</v>
+      </c>
+      <c r="G164" t="s">
+        <v>3640</v>
+      </c>
+      <c r="H164" t="s">
+        <v>3641</v>
+      </c>
+      <c r="I164" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B165" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C165" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D165" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E165" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F165" s="20">
+        <v>45276</v>
+      </c>
+      <c r="G165" t="s">
+        <v>3646</v>
+      </c>
+      <c r="H165" t="s">
+        <v>3647</v>
+      </c>
+      <c r="I165" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B166" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C166" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D166" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E166" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F166" s="20">
+        <v>45283</v>
+      </c>
+      <c r="G166" t="s">
+        <v>3652</v>
+      </c>
+      <c r="H166" t="s">
+        <v>3653</v>
+      </c>
+      <c r="I166" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B167" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C167" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D167" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E167" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F167" s="20">
+        <v>45290</v>
+      </c>
+      <c r="G167" t="s">
+        <v>3658</v>
+      </c>
+      <c r="H167" t="s">
+        <v>3659</v>
+      </c>
+      <c r="I167" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B168" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C168" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D168" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E168" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F168" s="20">
+        <v>45297</v>
+      </c>
+      <c r="G168" t="s">
+        <v>3664</v>
+      </c>
+      <c r="H168" t="s">
+        <v>3665</v>
+      </c>
+      <c r="I168" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B169" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C169" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D169" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E169" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F169" s="20">
+        <v>45304</v>
+      </c>
+      <c r="G169" t="s">
+        <v>3670</v>
+      </c>
+      <c r="H169" t="s">
+        <v>3671</v>
+      </c>
+      <c r="I169" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B170" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C170" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D170" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E170" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F170" s="20">
+        <v>45311</v>
+      </c>
+      <c r="G170" t="s">
+        <v>3676</v>
+      </c>
+      <c r="H170" t="s">
+        <v>3677</v>
+      </c>
+      <c r="I170" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B171" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C171" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D171" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E171" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F171" s="20">
+        <v>45318</v>
+      </c>
+      <c r="G171" t="s">
+        <v>3682</v>
+      </c>
+      <c r="H171" t="s">
+        <v>3683</v>
+      </c>
+      <c r="I171" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B172" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C172" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D172" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E172" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F172" s="20">
+        <v>45325</v>
+      </c>
+      <c r="G172" t="s">
+        <v>3688</v>
+      </c>
+      <c r="H172" t="s">
+        <v>3689</v>
+      </c>
+      <c r="I172" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B173" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C173" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D173" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E173" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F173" s="20">
+        <v>45332</v>
+      </c>
+      <c r="G173" t="s">
+        <v>3694</v>
+      </c>
+      <c r="H173" t="s">
+        <v>3695</v>
+      </c>
+      <c r="I173" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B174" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C174" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D174" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E174" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F174" s="20">
+        <v>45339</v>
+      </c>
+      <c r="G174" t="s">
+        <v>3700</v>
+      </c>
+      <c r="H174" t="s">
+        <v>3701</v>
+      </c>
+      <c r="I174" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B175" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C175" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D175" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E175" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F175" s="20">
+        <v>45346</v>
+      </c>
+      <c r="G175" t="s">
+        <v>3706</v>
+      </c>
+      <c r="H175" t="s">
+        <v>3707</v>
+      </c>
+      <c r="I175" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>3708</v>
+      </c>
+      <c r="B176" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C176" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D176" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E176" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F176" s="20">
+        <v>45353</v>
+      </c>
+      <c r="G176" t="s">
+        <v>3712</v>
+      </c>
+      <c r="H176" t="s">
+        <v>3713</v>
+      </c>
+      <c r="I176" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>3714</v>
+      </c>
+      <c r="B177" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C177" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D177" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E177" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F177" s="20">
+        <v>45360</v>
+      </c>
+      <c r="G177" t="s">
+        <v>3718</v>
+      </c>
+      <c r="H177" t="s">
+        <v>3719</v>
+      </c>
+      <c r="I177" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>3720</v>
+      </c>
+      <c r="B178" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C178" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D178" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E178" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F178" s="20">
+        <v>45367</v>
+      </c>
+      <c r="G178" t="s">
+        <v>3724</v>
+      </c>
+      <c r="H178" t="s">
+        <v>3725</v>
+      </c>
+      <c r="I178" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>3726</v>
+      </c>
+      <c r="B179" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C179" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D179" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E179" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F179" s="20">
+        <v>45374</v>
+      </c>
+      <c r="G179" t="s">
+        <v>3730</v>
+      </c>
+      <c r="H179" t="s">
+        <v>3731</v>
+      </c>
+      <c r="I179" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>3732</v>
+      </c>
+      <c r="B180" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C180" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D180" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E180" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F180" s="20">
+        <v>45381</v>
+      </c>
+      <c r="G180" t="s">
+        <v>3736</v>
+      </c>
+      <c r="H180" t="s">
+        <v>3737</v>
+      </c>
+      <c r="I180" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>3738</v>
+      </c>
+      <c r="B181" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C181" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D181" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E181" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F181" s="20">
+        <v>45388</v>
+      </c>
+      <c r="G181" t="s">
+        <v>3742</v>
+      </c>
+      <c r="H181" t="s">
+        <v>3743</v>
+      </c>
+      <c r="I181" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B182" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C182" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D182" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E182" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F182" s="20">
+        <v>45395</v>
+      </c>
+      <c r="G182" t="s">
+        <v>3748</v>
+      </c>
+      <c r="H182" t="s">
+        <v>3749</v>
+      </c>
+      <c r="I182" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B183" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C183" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D183" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E183" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F183" s="20">
+        <v>45402</v>
+      </c>
+      <c r="G183" t="s">
+        <v>3754</v>
+      </c>
+      <c r="H183" t="s">
+        <v>3755</v>
+      </c>
+      <c r="I183" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B184" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C184" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D184" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E184" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F184" s="20">
+        <v>45409</v>
+      </c>
+      <c r="G184" t="s">
+        <v>3760</v>
+      </c>
+      <c r="H184" t="s">
+        <v>3761</v>
+      </c>
+      <c r="I184" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B185" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C185" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D185" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E185" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F185" s="20">
+        <v>45416</v>
+      </c>
+      <c r="G185" t="s">
+        <v>3766</v>
+      </c>
+      <c r="H185" t="s">
+        <v>3767</v>
+      </c>
+      <c r="I185" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B186" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C186" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D186" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E186" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F186" s="20">
+        <v>45423</v>
+      </c>
+      <c r="G186" t="s">
+        <v>3772</v>
+      </c>
+      <c r="H186" t="s">
+        <v>3773</v>
+      </c>
+      <c r="I186" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B187" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C187" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D187" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E187" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F187" s="20">
+        <v>45430</v>
+      </c>
+      <c r="G187" t="s">
+        <v>3778</v>
+      </c>
+      <c r="H187" t="s">
+        <v>3779</v>
+      </c>
+      <c r="I187" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B188" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C188" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D188" t="s">
+        <v>3783</v>
+      </c>
+      <c r="E188" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F188" s="20">
+        <v>45437</v>
+      </c>
+      <c r="G188" t="s">
+        <v>3784</v>
+      </c>
+      <c r="H188" t="s">
+        <v>3785</v>
+      </c>
+      <c r="I188" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B189" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C189" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D189" t="s">
+        <v>3789</v>
+      </c>
+      <c r="E189" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F189" s="20">
+        <v>45444</v>
+      </c>
+      <c r="G189" t="s">
+        <v>3790</v>
+      </c>
+      <c r="H189" t="s">
+        <v>3791</v>
+      </c>
+      <c r="I189" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B190" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C190" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D190" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E190" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F190" s="20">
+        <v>45451</v>
+      </c>
+      <c r="G190" t="s">
+        <v>3796</v>
+      </c>
+      <c r="H190" t="s">
+        <v>3797</v>
+      </c>
+      <c r="I190" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B191" t="s">
+        <v>3799</v>
+      </c>
+      <c r="C191" t="s">
+        <v>3800</v>
+      </c>
+      <c r="D191" t="s">
+        <v>3801</v>
+      </c>
+      <c r="E191" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F191" s="20">
+        <v>45458</v>
+      </c>
+      <c r="G191" t="s">
+        <v>3802</v>
+      </c>
+      <c r="H191" t="s">
+        <v>3803</v>
+      </c>
+      <c r="I191" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B192" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C192" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D192" t="s">
+        <v>3807</v>
+      </c>
+      <c r="E192" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F192" s="20">
+        <v>45465</v>
+      </c>
+      <c r="G192" t="s">
+        <v>3808</v>
+      </c>
+      <c r="H192" t="s">
+        <v>3809</v>
+      </c>
+      <c r="I192" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B193" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C193" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D193" t="s">
+        <v>3813</v>
+      </c>
+      <c r="E193" s="20">
+        <v>45109</v>
+      </c>
+      <c r="F193" s="20">
+        <v>45472</v>
+      </c>
+      <c r="G193" t="s">
+        <v>3814</v>
+      </c>
+      <c r="H193" t="s">
+        <v>3815</v>
+      </c>
+      <c r="I193" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B194" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C194" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D194" t="s">
+        <v>3819</v>
+      </c>
+      <c r="E194" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F194" s="20">
+        <v>45479</v>
+      </c>
+      <c r="G194" t="s">
+        <v>3820</v>
+      </c>
+      <c r="H194" t="s">
+        <v>3821</v>
+      </c>
+      <c r="I194" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B195" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C195" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D195" t="s">
+        <v>3825</v>
+      </c>
+      <c r="E195" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F195" s="20">
+        <v>45486</v>
+      </c>
+      <c r="G195" t="s">
+        <v>3826</v>
+      </c>
+      <c r="H195" t="s">
+        <v>3827</v>
+      </c>
+      <c r="I195" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B196" t="s">
+        <v>3829</v>
+      </c>
+      <c r="C196" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D196" t="s">
+        <v>3831</v>
+      </c>
+      <c r="E196" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F196" s="20">
+        <v>45493</v>
+      </c>
+      <c r="G196" t="s">
+        <v>3832</v>
+      </c>
+      <c r="H196" t="s">
+        <v>3833</v>
+      </c>
+      <c r="I196" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>3834</v>
+      </c>
+      <c r="B197" t="s">
+        <v>3835</v>
+      </c>
+      <c r="C197" t="s">
+        <v>3836</v>
+      </c>
+      <c r="D197" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E197" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F197" s="20">
+        <v>45500</v>
+      </c>
+      <c r="G197" t="s">
+        <v>3838</v>
+      </c>
+      <c r="H197" t="s">
+        <v>3839</v>
+      </c>
+      <c r="I197" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>3840</v>
+      </c>
+      <c r="B198" t="s">
+        <v>3841</v>
+      </c>
+      <c r="C198" t="s">
+        <v>3842</v>
+      </c>
+      <c r="D198" t="s">
+        <v>3843</v>
+      </c>
+      <c r="E198" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F198" s="20">
+        <v>45507</v>
+      </c>
+      <c r="G198" t="s">
+        <v>3844</v>
+      </c>
+      <c r="H198" t="s">
+        <v>3845</v>
+      </c>
+      <c r="I198" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>3846</v>
+      </c>
+      <c r="B199" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C199" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D199" t="s">
+        <v>3849</v>
+      </c>
+      <c r="E199" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F199" s="20">
+        <v>45514</v>
+      </c>
+      <c r="G199" t="s">
+        <v>3850</v>
+      </c>
+      <c r="H199" t="s">
+        <v>3851</v>
+      </c>
+      <c r="I199" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>3852</v>
+      </c>
+      <c r="B200" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C200" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D200" t="s">
+        <v>3855</v>
+      </c>
+      <c r="E200" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F200" s="20">
+        <v>45521</v>
+      </c>
+      <c r="G200" t="s">
+        <v>3856</v>
+      </c>
+      <c r="H200" t="s">
+        <v>3857</v>
+      </c>
+      <c r="I200" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>3858</v>
+      </c>
+      <c r="B201" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C201" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D201" t="s">
+        <v>3861</v>
+      </c>
+      <c r="E201" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F201" s="20">
+        <v>45528</v>
+      </c>
+      <c r="G201" t="s">
+        <v>3862</v>
+      </c>
+      <c r="H201" t="s">
+        <v>3863</v>
+      </c>
+      <c r="I201" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>3864</v>
+      </c>
+      <c r="B202" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C202" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D202" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E202" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F202" s="20">
+        <v>45535</v>
+      </c>
+      <c r="G202" t="s">
+        <v>3868</v>
+      </c>
+      <c r="H202" t="s">
+        <v>3869</v>
+      </c>
+      <c r="I202" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>3870</v>
+      </c>
+      <c r="B203" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C203" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D203" t="s">
+        <v>3873</v>
+      </c>
+      <c r="E203" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F203" s="20">
+        <v>45542</v>
+      </c>
+      <c r="G203" t="s">
+        <v>3874</v>
+      </c>
+      <c r="H203" t="s">
+        <v>3875</v>
+      </c>
+      <c r="I203" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>3876</v>
+      </c>
+      <c r="B204" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C204" t="s">
+        <v>3878</v>
+      </c>
+      <c r="D204" t="s">
+        <v>3879</v>
+      </c>
+      <c r="E204" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F204" s="20">
+        <v>45549</v>
+      </c>
+      <c r="G204" t="s">
+        <v>3880</v>
+      </c>
+      <c r="H204" t="s">
+        <v>3881</v>
+      </c>
+      <c r="I204" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>3882</v>
+      </c>
+      <c r="B205" t="s">
+        <v>3883</v>
+      </c>
+      <c r="C205" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D205" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E205" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F205" s="20">
+        <v>45556</v>
+      </c>
+      <c r="G205" t="s">
+        <v>3886</v>
+      </c>
+      <c r="H205" t="s">
+        <v>3887</v>
+      </c>
+      <c r="I205" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>3888</v>
+      </c>
+      <c r="B206" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C206" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D206" t="s">
+        <v>3891</v>
+      </c>
+      <c r="E206" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F206" s="20">
+        <v>45563</v>
+      </c>
+      <c r="G206" t="s">
+        <v>3892</v>
+      </c>
+      <c r="H206" t="s">
+        <v>3893</v>
+      </c>
+      <c r="I206" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B207" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C207" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D207" t="s">
+        <v>3897</v>
+      </c>
+      <c r="E207" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F207" s="20">
+        <v>45570</v>
+      </c>
+      <c r="G207" t="s">
+        <v>3898</v>
+      </c>
+      <c r="H207" t="s">
+        <v>3899</v>
+      </c>
+      <c r="I207" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B208" t="s">
+        <v>3901</v>
+      </c>
+      <c r="C208" t="s">
+        <v>3902</v>
+      </c>
+      <c r="D208" t="s">
+        <v>3903</v>
+      </c>
+      <c r="E208" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F208" s="20">
+        <v>45577</v>
+      </c>
+      <c r="G208" t="s">
+        <v>3904</v>
+      </c>
+      <c r="H208" t="s">
+        <v>3905</v>
+      </c>
+      <c r="I208" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>3906</v>
+      </c>
+      <c r="B209" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C209" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D209" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E209" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F209" s="20">
+        <v>45584</v>
+      </c>
+      <c r="G209" t="s">
+        <v>3910</v>
+      </c>
+      <c r="H209" t="s">
+        <v>3911</v>
+      </c>
+      <c r="I209" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>3912</v>
+      </c>
+      <c r="B210" t="s">
+        <v>3913</v>
+      </c>
+      <c r="C210" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D210" t="s">
+        <v>3915</v>
+      </c>
+      <c r="E210" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F210" s="20">
+        <v>45591</v>
+      </c>
+      <c r="G210" t="s">
+        <v>3916</v>
+      </c>
+      <c r="H210" t="s">
+        <v>3917</v>
+      </c>
+      <c r="I210" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>3918</v>
+      </c>
+      <c r="B211" t="s">
+        <v>3919</v>
+      </c>
+      <c r="C211" t="s">
+        <v>3920</v>
+      </c>
+      <c r="D211" t="s">
+        <v>3921</v>
+      </c>
+      <c r="E211" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F211" s="20">
+        <v>45598</v>
+      </c>
+      <c r="G211" t="s">
+        <v>3922</v>
+      </c>
+      <c r="H211" t="s">
+        <v>3923</v>
+      </c>
+      <c r="I211" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>3924</v>
+      </c>
+      <c r="B212" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C212" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D212" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E212" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F212" s="20">
+        <v>45605</v>
+      </c>
+      <c r="G212" t="s">
+        <v>3928</v>
+      </c>
+      <c r="H212" t="s">
+        <v>3929</v>
+      </c>
+      <c r="I212" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>3930</v>
+      </c>
+      <c r="B213" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C213" t="s">
+        <v>3932</v>
+      </c>
+      <c r="D213" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E213" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F213" s="20">
+        <v>45612</v>
+      </c>
+      <c r="G213" t="s">
+        <v>3934</v>
+      </c>
+      <c r="H213" t="s">
+        <v>3935</v>
+      </c>
+      <c r="I213" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>3936</v>
+      </c>
+      <c r="B214" t="s">
+        <v>3937</v>
+      </c>
+      <c r="C214" t="s">
+        <v>3938</v>
+      </c>
+      <c r="D214" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E214" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F214" s="20">
+        <v>45619</v>
+      </c>
+      <c r="G214" t="s">
+        <v>3940</v>
+      </c>
+      <c r="H214" t="s">
+        <v>3941</v>
+      </c>
+      <c r="I214" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>3942</v>
+      </c>
+      <c r="B215" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C215" t="s">
+        <v>3944</v>
+      </c>
+      <c r="D215" t="s">
+        <v>3945</v>
+      </c>
+      <c r="E215" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F215" s="20">
+        <v>45626</v>
+      </c>
+      <c r="G215" t="s">
+        <v>3946</v>
+      </c>
+      <c r="H215" t="s">
+        <v>3947</v>
+      </c>
+      <c r="I215" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>3948</v>
+      </c>
+      <c r="B216" t="s">
+        <v>3949</v>
+      </c>
+      <c r="C216" t="s">
+        <v>3950</v>
+      </c>
+      <c r="D216" t="s">
+        <v>3951</v>
+      </c>
+      <c r="E216" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F216" s="20">
+        <v>45633</v>
+      </c>
+      <c r="G216" t="s">
+        <v>3952</v>
+      </c>
+      <c r="H216" t="s">
+        <v>3953</v>
+      </c>
+      <c r="I216" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B217" t="s">
+        <v>3955</v>
+      </c>
+      <c r="C217" t="s">
+        <v>3956</v>
+      </c>
+      <c r="D217" t="s">
+        <v>3957</v>
+      </c>
+      <c r="E217" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F217" s="20">
+        <v>45640</v>
+      </c>
+      <c r="G217" t="s">
+        <v>3958</v>
+      </c>
+      <c r="H217" t="s">
+        <v>3959</v>
+      </c>
+      <c r="I217" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>3960</v>
+      </c>
+      <c r="B218" t="s">
+        <v>3961</v>
+      </c>
+      <c r="C218" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D218" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E218" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F218" s="20">
+        <v>45647</v>
+      </c>
+      <c r="G218" t="s">
+        <v>3964</v>
+      </c>
+      <c r="H218" t="s">
+        <v>3965</v>
+      </c>
+      <c r="I218" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>3966</v>
+      </c>
+      <c r="B219" t="s">
+        <v>3967</v>
+      </c>
+      <c r="C219" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D219" t="s">
+        <v>3969</v>
+      </c>
+      <c r="E219" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F219" s="20">
+        <v>45654</v>
+      </c>
+      <c r="G219" t="s">
+        <v>3970</v>
+      </c>
+      <c r="H219" t="s">
+        <v>3971</v>
+      </c>
+      <c r="I219" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>3972</v>
+      </c>
+      <c r="B220" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C220" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D220" t="s">
+        <v>3975</v>
+      </c>
+      <c r="E220" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F220" s="20">
+        <v>45661</v>
+      </c>
+      <c r="G220" t="s">
+        <v>3976</v>
+      </c>
+      <c r="H220" t="s">
+        <v>3977</v>
+      </c>
+      <c r="I220" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>3978</v>
+      </c>
+      <c r="B221" t="s">
+        <v>3979</v>
+      </c>
+      <c r="C221" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D221" t="s">
+        <v>3981</v>
+      </c>
+      <c r="E221" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F221" s="20">
+        <v>45668</v>
+      </c>
+      <c r="G221" t="s">
+        <v>3982</v>
+      </c>
+      <c r="H221" t="s">
+        <v>3983</v>
+      </c>
+      <c r="I221" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B222" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C222" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D222" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E222" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F222" s="20">
+        <v>45675</v>
+      </c>
+      <c r="G222" t="s">
+        <v>3988</v>
+      </c>
+      <c r="H222" t="s">
+        <v>3989</v>
+      </c>
+      <c r="I222" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>3990</v>
+      </c>
+      <c r="B223" t="s">
+        <v>3991</v>
+      </c>
+      <c r="C223" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D223" t="s">
+        <v>3993</v>
+      </c>
+      <c r="E223" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F223" s="20">
+        <v>45682</v>
+      </c>
+      <c r="G223" t="s">
+        <v>3994</v>
+      </c>
+      <c r="H223" t="s">
+        <v>3995</v>
+      </c>
+      <c r="I223" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>3996</v>
+      </c>
+      <c r="B224" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C224" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D224" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E224" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F224" s="20">
+        <v>45689</v>
+      </c>
+      <c r="G224" t="s">
+        <v>4000</v>
+      </c>
+      <c r="H224" t="s">
+        <v>4001</v>
+      </c>
+      <c r="I224" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4003</v>
+      </c>
+      <c r="C225" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D225" t="s">
+        <v>4005</v>
+      </c>
+      <c r="E225" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F225" s="20">
+        <v>45696</v>
+      </c>
+      <c r="G225" t="s">
+        <v>4006</v>
+      </c>
+      <c r="H225" t="s">
+        <v>4007</v>
+      </c>
+      <c r="I225" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>4008</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4009</v>
+      </c>
+      <c r="C226" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D226" t="s">
+        <v>4011</v>
+      </c>
+      <c r="E226" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F226" s="20">
+        <v>45703</v>
+      </c>
+      <c r="G226" t="s">
+        <v>4012</v>
+      </c>
+      <c r="H226" t="s">
+        <v>4013</v>
+      </c>
+      <c r="I226" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>4014</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4015</v>
+      </c>
+      <c r="C227" t="s">
+        <v>4016</v>
+      </c>
+      <c r="D227" t="s">
+        <v>4017</v>
+      </c>
+      <c r="E227" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F227" s="20">
+        <v>45710</v>
+      </c>
+      <c r="G227" t="s">
+        <v>4018</v>
+      </c>
+      <c r="H227" t="s">
+        <v>4019</v>
+      </c>
+      <c r="I227" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>4020</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C228" t="s">
+        <v>4022</v>
+      </c>
+      <c r="D228" t="s">
+        <v>4023</v>
+      </c>
+      <c r="E228" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F228" s="20">
+        <v>45717</v>
+      </c>
+      <c r="G228" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H228" t="s">
+        <v>4025</v>
+      </c>
+      <c r="I228" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>4026</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4027</v>
+      </c>
+      <c r="C229" t="s">
+        <v>4028</v>
+      </c>
+      <c r="D229" t="s">
+        <v>4029</v>
+      </c>
+      <c r="E229" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F229" s="20">
+        <v>45724</v>
+      </c>
+      <c r="G229" t="s">
+        <v>4030</v>
+      </c>
+      <c r="H229" t="s">
+        <v>4031</v>
+      </c>
+      <c r="I229" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>4032</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4033</v>
+      </c>
+      <c r="C230" t="s">
+        <v>4034</v>
+      </c>
+      <c r="D230" t="s">
+        <v>4035</v>
+      </c>
+      <c r="E230" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F230" s="20">
+        <v>45731</v>
+      </c>
+      <c r="G230" t="s">
+        <v>4036</v>
+      </c>
+      <c r="H230" t="s">
+        <v>4037</v>
+      </c>
+      <c r="I230" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>4038</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C231" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D231" t="s">
+        <v>4041</v>
+      </c>
+      <c r="E231" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F231" s="20">
+        <v>45738</v>
+      </c>
+      <c r="G231" t="s">
+        <v>4042</v>
+      </c>
+      <c r="H231" t="s">
+        <v>4043</v>
+      </c>
+      <c r="I231" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>4044</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C232" t="s">
+        <v>4046</v>
+      </c>
+      <c r="D232" t="s">
+        <v>4047</v>
+      </c>
+      <c r="E232" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F232" s="20">
+        <v>45745</v>
+      </c>
+      <c r="G232" t="s">
+        <v>4048</v>
+      </c>
+      <c r="H232" t="s">
+        <v>4049</v>
+      </c>
+      <c r="I232" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>4050</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C233" t="s">
+        <v>4052</v>
+      </c>
+      <c r="D233" t="s">
+        <v>4053</v>
+      </c>
+      <c r="E233" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F233" s="20">
+        <v>45752</v>
+      </c>
+      <c r="G233" t="s">
+        <v>4054</v>
+      </c>
+      <c r="H233" t="s">
+        <v>4055</v>
+      </c>
+      <c r="I233" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C234" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D234" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E234" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F234" s="20">
+        <v>45759</v>
+      </c>
+      <c r="G234" t="s">
+        <v>4060</v>
+      </c>
+      <c r="H234" t="s">
+        <v>4061</v>
+      </c>
+      <c r="I234" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>4062</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4063</v>
+      </c>
+      <c r="C235" t="s">
+        <v>4064</v>
+      </c>
+      <c r="D235" t="s">
+        <v>4065</v>
+      </c>
+      <c r="E235" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F235" s="20">
+        <v>45766</v>
+      </c>
+      <c r="G235" t="s">
+        <v>4066</v>
+      </c>
+      <c r="H235" t="s">
+        <v>4067</v>
+      </c>
+      <c r="I235" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>4068</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C236" t="s">
+        <v>4070</v>
+      </c>
+      <c r="D236" t="s">
+        <v>4071</v>
+      </c>
+      <c r="E236" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F236" s="20">
+        <v>45773</v>
+      </c>
+      <c r="G236" t="s">
+        <v>4072</v>
+      </c>
+      <c r="H236" t="s">
+        <v>4073</v>
+      </c>
+      <c r="I236" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>4074</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C237" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D237" t="s">
+        <v>4077</v>
+      </c>
+      <c r="E237" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F237" s="20">
+        <v>45780</v>
+      </c>
+      <c r="G237" t="s">
+        <v>4078</v>
+      </c>
+      <c r="H237" t="s">
+        <v>4079</v>
+      </c>
+      <c r="I237" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>4080</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C238" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D238" t="s">
+        <v>4083</v>
+      </c>
+      <c r="E238" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F238" s="20">
+        <v>45787</v>
+      </c>
+      <c r="G238" t="s">
+        <v>4084</v>
+      </c>
+      <c r="H238" t="s">
+        <v>4085</v>
+      </c>
+      <c r="I238" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4087</v>
+      </c>
+      <c r="C239" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D239" t="s">
+        <v>4089</v>
+      </c>
+      <c r="E239" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F239" s="20">
+        <v>45794</v>
+      </c>
+      <c r="G239" t="s">
+        <v>4090</v>
+      </c>
+      <c r="H239" t="s">
+        <v>4091</v>
+      </c>
+      <c r="I239" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>4092</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4093</v>
+      </c>
+      <c r="C240" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D240" t="s">
+        <v>4095</v>
+      </c>
+      <c r="E240" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F240" s="20">
+        <v>45801</v>
+      </c>
+      <c r="G240" t="s">
+        <v>4096</v>
+      </c>
+      <c r="H240" t="s">
+        <v>4097</v>
+      </c>
+      <c r="I240" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>4098</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4099</v>
+      </c>
+      <c r="C241" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D241" t="s">
+        <v>4101</v>
+      </c>
+      <c r="E241" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F241" s="20">
+        <v>45808</v>
+      </c>
+      <c r="G241" t="s">
+        <v>4102</v>
+      </c>
+      <c r="H241" t="s">
+        <v>4103</v>
+      </c>
+      <c r="I241" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C242" t="s">
+        <v>4106</v>
+      </c>
+      <c r="D242" t="s">
+        <v>4107</v>
+      </c>
+      <c r="E242" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F242" s="20">
+        <v>45815</v>
+      </c>
+      <c r="G242" t="s">
+        <v>4108</v>
+      </c>
+      <c r="H242" t="s">
+        <v>4109</v>
+      </c>
+      <c r="I242" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>4110</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4111</v>
+      </c>
+      <c r="C243" t="s">
+        <v>4112</v>
+      </c>
+      <c r="D243" t="s">
+        <v>4113</v>
+      </c>
+      <c r="E243" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F243" s="20">
+        <v>45822</v>
+      </c>
+      <c r="G243" t="s">
+        <v>4114</v>
+      </c>
+      <c r="H243" t="s">
+        <v>4115</v>
+      </c>
+      <c r="I243" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>4116</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C244" t="s">
+        <v>4118</v>
+      </c>
+      <c r="D244" t="s">
+        <v>4119</v>
+      </c>
+      <c r="E244" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F244" s="20">
+        <v>45829</v>
+      </c>
+      <c r="G244" t="s">
+        <v>4120</v>
+      </c>
+      <c r="H244" t="s">
+        <v>4121</v>
+      </c>
+      <c r="I244" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>4122</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4123</v>
+      </c>
+      <c r="C245" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D245" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E245" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F245" s="20">
+        <v>45836</v>
+      </c>
+      <c r="G245" t="s">
+        <v>4126</v>
+      </c>
+      <c r="H245" t="s">
+        <v>4127</v>
+      </c>
+      <c r="I245" s="20">
+        <v>46149</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:I245" xr:uid="{00000000-0001-0000-0800-000000000000}"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:I217"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
-[...6318 lines deleted...]
-    <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="53.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>1409</v>
+        <v>4128</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1410</v>
+        <v>4129</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1411</v>
+        <v>4130</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1412</v>
+        <v>4131</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1413</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="19">
+      <c r="A2" s="21">
+        <v>46089</v>
+      </c>
+      <c r="B2" s="21">
+        <v>46095</v>
+      </c>
+      <c r="C2">
+        <v>94</v>
+      </c>
+      <c r="D2">
+        <v>265672.07401067321</v>
+      </c>
+      <c r="E2" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="21">
+        <v>46061</v>
+      </c>
+      <c r="B3" s="21">
+        <v>46067</v>
+      </c>
+      <c r="C3">
+        <v>85</v>
+      </c>
+      <c r="D3">
+        <v>620280.75361649657</v>
+      </c>
+      <c r="E3" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="21">
+        <v>46110</v>
+      </c>
+      <c r="B4" s="21">
+        <v>46116</v>
+      </c>
+      <c r="C4">
+        <v>88</v>
+      </c>
+      <c r="D4">
+        <v>223989.61636479592</v>
+      </c>
+      <c r="E4" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="21">
         <v>45851</v>
       </c>
-      <c r="B2" s="19">
+      <c r="B5" s="21">
         <v>45857</v>
       </c>
-      <c r="C2">
+      <c r="C5">
         <v>86</v>
       </c>
-      <c r="D2">
+      <c r="D5">
         <v>161494.8231726191</v>
       </c>
-      <c r="E2" s="19">
-[...4 lines deleted...]
-      <c r="A3" s="19">
+      <c r="E5" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="21">
         <v>45844</v>
       </c>
-      <c r="B3" s="19">
+      <c r="B6" s="21">
         <v>45850</v>
       </c>
-      <c r="C3">
+      <c r="C6">
         <v>77</v>
       </c>
-      <c r="D3">
+      <c r="D6">
         <v>138050.37073633156</v>
       </c>
-      <c r="E3" s="19">
-[...4 lines deleted...]
-      <c r="A4" s="19">
+      <c r="E6" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="21">
+        <v>46103</v>
+      </c>
+      <c r="B7" s="21">
+        <v>46109</v>
+      </c>
+      <c r="C7">
+        <v>87</v>
+      </c>
+      <c r="D7">
+        <v>234548.30165306124</v>
+      </c>
+      <c r="E7" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="21">
         <v>45837</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B8" s="21">
         <v>45843</v>
       </c>
-      <c r="C4">
+      <c r="C8">
         <v>68</v>
       </c>
-      <c r="D4">
+      <c r="D8">
         <v>103688.78206043957</v>
       </c>
-      <c r="E4" s="19">
-[...4 lines deleted...]
-      <c r="A5" s="19">
+      <c r="E8" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="21">
         <v>45893</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B9" s="21">
         <v>45899</v>
       </c>
-      <c r="C5">
+      <c r="C9">
         <v>85</v>
       </c>
-      <c r="D5">
+      <c r="D9">
         <v>595997.79419444455</v>
       </c>
-      <c r="E5" s="19">
-[...4 lines deleted...]
-      <c r="A6" s="19">
+      <c r="E9" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="21">
         <v>45949</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B10" s="21">
         <v>45955</v>
       </c>
-      <c r="C6">
+      <c r="C10">
         <v>84</v>
       </c>
-      <c r="D6">
+      <c r="D10">
         <v>287405.4660665025</v>
       </c>
-      <c r="E6" s="19">
-[...4 lines deleted...]
-      <c r="A7" s="19">
+      <c r="E10" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="21">
         <v>46040</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B11" s="21">
         <v>46046</v>
       </c>
-      <c r="C7">
-[...10 lines deleted...]
-      <c r="A8" s="19">
+      <c r="C11">
+        <v>108</v>
+      </c>
+      <c r="D11">
+        <v>692433.49003858783</v>
+      </c>
+      <c r="E11" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="21">
         <v>45977</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B12" s="21">
         <v>45983</v>
       </c>
-      <c r="C8">
+      <c r="C12">
         <v>98</v>
       </c>
-      <c r="D8">
+      <c r="D12">
         <v>315683.5188611112</v>
       </c>
-      <c r="E8" s="19">
-[...4 lines deleted...]
-      <c r="A9" s="19">
+      <c r="E12" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="21">
         <v>45858</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B13" s="21">
         <v>45864</v>
       </c>
-      <c r="C9">
+      <c r="C13">
         <v>87</v>
       </c>
-      <c r="D9">
+      <c r="D13">
         <v>249208.77932397957</v>
       </c>
-      <c r="E9" s="19">
-[...4 lines deleted...]
-      <c r="A10" s="19">
+      <c r="E13" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="21">
         <v>45935</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B14" s="21">
         <v>45941</v>
-      </c>
-[...66 lines deleted...]
-        <v>45892</v>
       </c>
       <c r="C14">
         <v>93</v>
       </c>
       <c r="D14">
+        <v>344309.9849603175</v>
+      </c>
+      <c r="E14" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="21">
+        <v>45991</v>
+      </c>
+      <c r="B15" s="21">
+        <v>45997</v>
+      </c>
+      <c r="C15">
+        <v>87</v>
+      </c>
+      <c r="D15">
+        <v>1051544.1089522208</v>
+      </c>
+      <c r="E15" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="21">
+        <v>45900</v>
+      </c>
+      <c r="B16" s="21">
+        <v>45906</v>
+      </c>
+      <c r="C16">
+        <v>76</v>
+      </c>
+      <c r="D16">
+        <v>642025.61975369451</v>
+      </c>
+      <c r="E16" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="21">
+        <v>46019</v>
+      </c>
+      <c r="B17" s="21">
+        <v>46025</v>
+      </c>
+      <c r="C17">
+        <v>80</v>
+      </c>
+      <c r="D17">
+        <v>1620395.3276658163</v>
+      </c>
+      <c r="E17" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="21">
+        <v>46068</v>
+      </c>
+      <c r="B18" s="21">
+        <v>46074</v>
+      </c>
+      <c r="C18">
+        <v>109</v>
+      </c>
+      <c r="D18">
+        <v>492694.02955697285</v>
+      </c>
+      <c r="E18" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="21">
+        <v>45886</v>
+      </c>
+      <c r="B19" s="21">
+        <v>45892</v>
+      </c>
+      <c r="C19">
+        <v>93</v>
+      </c>
+      <c r="D19">
         <v>592530.95124603168</v>
       </c>
-      <c r="E14" s="19">
-[...4 lines deleted...]
-      <c r="A15" s="19">
+      <c r="E19" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="21">
         <v>46033</v>
       </c>
-      <c r="B15" s="19">
+      <c r="B20" s="21">
         <v>46039</v>
-      </c>
-[...83 lines deleted...]
-        <v>46032</v>
       </c>
       <c r="C20">
         <v>117</v>
       </c>
       <c r="D20">
-        <v>1572929.3809564859</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>820555.5490550081</v>
+      </c>
+      <c r="E20" s="21">
+        <v>46149</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="19">
+      <c r="A21" s="21">
+        <v>45970</v>
+      </c>
+      <c r="B21" s="21">
+        <v>45976</v>
+      </c>
+      <c r="C21">
+        <v>89</v>
+      </c>
+      <c r="D21">
+        <v>339408.96569603164</v>
+      </c>
+      <c r="E21" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="21">
+        <v>45963</v>
+      </c>
+      <c r="B22" s="21">
+        <v>45969</v>
+      </c>
+      <c r="C22">
+        <v>90</v>
+      </c>
+      <c r="D22">
+        <v>336094.82554047613</v>
+      </c>
+      <c r="E22" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="21">
+        <v>45921</v>
+      </c>
+      <c r="B23" s="21">
+        <v>45927</v>
+      </c>
+      <c r="C23">
+        <v>80</v>
+      </c>
+      <c r="D23">
+        <v>561799.25297534023</v>
+      </c>
+      <c r="E23" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="21">
+        <v>46047</v>
+      </c>
+      <c r="B24" s="21">
+        <v>46053</v>
+      </c>
+      <c r="C24">
+        <v>139</v>
+      </c>
+      <c r="D24">
+        <v>546468.03523312602</v>
+      </c>
+      <c r="E24" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="21">
+        <v>46005</v>
+      </c>
+      <c r="B25" s="21">
+        <v>46011</v>
+      </c>
+      <c r="C25">
+        <v>105</v>
+      </c>
+      <c r="D25">
+        <v>1071668.0987848933</v>
+      </c>
+      <c r="E25" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="21">
+        <v>46026</v>
+      </c>
+      <c r="B26" s="21">
+        <v>46032</v>
+      </c>
+      <c r="C26">
+        <v>129</v>
+      </c>
+      <c r="D26">
+        <v>1549009.9111518881</v>
+      </c>
+      <c r="E26" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="21">
+        <v>46082</v>
+      </c>
+      <c r="B27" s="21">
+        <v>46088</v>
+      </c>
+      <c r="C27">
+        <v>111</v>
+      </c>
+      <c r="D27">
+        <v>353764.10784098634</v>
+      </c>
+      <c r="E27" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="21">
+        <v>46054</v>
+      </c>
+      <c r="B28" s="21">
+        <v>46060</v>
+      </c>
+      <c r="C28">
+        <v>89</v>
+      </c>
+      <c r="D28">
+        <v>760617.58725369466</v>
+      </c>
+      <c r="E28" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="21">
         <v>45998</v>
       </c>
-      <c r="B21" s="19">
+      <c r="B29" s="21">
         <v>46004</v>
       </c>
-      <c r="C21">
+      <c r="C29">
         <v>119</v>
       </c>
-      <c r="D21">
+      <c r="D29">
         <v>710962.17155158729</v>
       </c>
-      <c r="E21" s="19">
-[...4 lines deleted...]
-      <c r="A22" s="19">
+      <c r="E29" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="21">
+        <v>46075</v>
+      </c>
+      <c r="B30" s="21">
+        <v>46081</v>
+      </c>
+      <c r="C30">
+        <v>74</v>
+      </c>
+      <c r="D30">
+        <v>558784.04643315007</v>
+      </c>
+      <c r="E30" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="21">
         <v>46012</v>
       </c>
-      <c r="B22" s="19">
+      <c r="B31" s="21">
         <v>46018</v>
       </c>
-      <c r="C22">
-[...10 lines deleted...]
-      <c r="A23" s="19">
+      <c r="C31">
+        <v>102</v>
+      </c>
+      <c r="D31">
+        <v>1123496.6945361248</v>
+      </c>
+      <c r="E31" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="21">
         <v>45865</v>
       </c>
-      <c r="B23" s="19">
+      <c r="B32" s="21">
         <v>45871</v>
       </c>
-      <c r="C23">
+      <c r="C32">
         <v>89</v>
       </c>
-      <c r="D23">
+      <c r="D32">
         <v>301748.08934318559</v>
       </c>
-      <c r="E23" s="19">
-[...4 lines deleted...]
-      <c r="A24" s="19">
+      <c r="E32" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="21">
         <v>45942</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B33" s="21">
         <v>45948</v>
       </c>
-      <c r="C24">
+      <c r="C33">
         <v>80</v>
       </c>
-      <c r="D24">
+      <c r="D33">
         <v>288359.92896962236</v>
       </c>
-      <c r="E24" s="19">
-[...4 lines deleted...]
-      <c r="A25" s="19">
+      <c r="E33" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="21">
         <v>45928</v>
       </c>
-      <c r="B25" s="19">
+      <c r="B34" s="21">
         <v>45934</v>
       </c>
-      <c r="C25">
+      <c r="C34">
         <v>91</v>
       </c>
-      <c r="D25">
+      <c r="D34">
         <v>555579.50736288994</v>
       </c>
-      <c r="E25" s="19">
-[...4 lines deleted...]
-      <c r="A26" s="19">
+      <c r="E34" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="21">
+        <v>46124</v>
+      </c>
+      <c r="B35" s="21">
+        <v>46130</v>
+      </c>
+      <c r="C35">
+        <v>82</v>
+      </c>
+      <c r="D35">
+        <v>172612.77513546802</v>
+      </c>
+      <c r="E35" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="21">
+        <v>46096</v>
+      </c>
+      <c r="B36" s="21">
+        <v>46102</v>
+      </c>
+      <c r="C36">
+        <v>85</v>
+      </c>
+      <c r="D36">
+        <v>255753.4945869963</v>
+      </c>
+      <c r="E36" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="21">
+        <v>46131</v>
+      </c>
+      <c r="B37" s="21">
+        <v>46137</v>
+      </c>
+      <c r="C37">
+        <v>73</v>
+      </c>
+      <c r="D37">
+        <v>140357.52830687832</v>
+      </c>
+      <c r="E37" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="21">
         <v>45872</v>
       </c>
-      <c r="B26" s="19">
+      <c r="B38" s="21">
         <v>45878</v>
       </c>
-      <c r="C26">
+      <c r="C38">
         <v>90</v>
       </c>
-      <c r="D26">
+      <c r="D38">
         <v>314168.66050903121</v>
       </c>
-      <c r="E26" s="19">
-[...4 lines deleted...]
-      <c r="A27" s="19">
+      <c r="E38" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="21">
+        <v>46117</v>
+      </c>
+      <c r="B39" s="21">
+        <v>46123</v>
+      </c>
+      <c r="C39">
+        <v>95</v>
+      </c>
+      <c r="D39">
+        <v>178402.216269653</v>
+      </c>
+      <c r="E39" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="21">
         <v>45956</v>
       </c>
-      <c r="B27" s="19">
+      <c r="B40" s="21">
         <v>45962</v>
       </c>
-      <c r="C27">
+      <c r="C40">
         <v>87</v>
       </c>
-      <c r="D27">
+      <c r="D40">
         <v>1949982.9111865077</v>
       </c>
-      <c r="E27" s="19">
-[...4 lines deleted...]
-      <c r="A28" s="19">
+      <c r="E40" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="21">
         <v>45907</v>
       </c>
-      <c r="B28" s="19">
+      <c r="B41" s="21">
         <v>45913</v>
       </c>
-      <c r="C28">
+      <c r="C41">
         <v>95</v>
       </c>
-      <c r="D28">
+      <c r="D41">
         <v>1087004.4847331692</v>
       </c>
-      <c r="E28" s="19">
-[...4 lines deleted...]
-      <c r="A29" s="19">
+      <c r="E41" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="21">
         <v>45914</v>
       </c>
-      <c r="B29" s="19">
+      <c r="B42" s="21">
         <v>45920</v>
       </c>
-      <c r="C29">
+      <c r="C42">
         <v>86</v>
       </c>
-      <c r="D29">
+      <c r="D42">
         <v>606630.49362698419</v>
       </c>
-      <c r="E29" s="19">
-[...4 lines deleted...]
-      <c r="A30" s="19">
+      <c r="E42" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="21">
         <v>45879</v>
       </c>
-      <c r="B30" s="19">
+      <c r="B43" s="21">
         <v>45885</v>
       </c>
-      <c r="C30">
+      <c r="C43">
         <v>89</v>
       </c>
-      <c r="D30">
+      <c r="D43">
         <v>299213.83458333334</v>
       </c>
-      <c r="E30" s="19">
-[...4 lines deleted...]
-      <c r="A31" s="19">
+      <c r="E43" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="21">
         <v>45984</v>
       </c>
-      <c r="B31" s="19">
+      <c r="B44" s="21">
         <v>45990</v>
       </c>
-      <c r="C31">
+      <c r="C44">
         <v>87</v>
       </c>
-      <c r="D31">
+      <c r="D44">
         <v>536937.6914099406</v>
       </c>
-      <c r="E31" s="19">
-        <v>46051</v>
+      <c r="E44" s="21">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="21">
+        <v>46138</v>
+      </c>
+      <c r="B45" s="21">
+        <v>46144</v>
+      </c>
+      <c r="C45">
+        <v>71</v>
+      </c>
+      <c r="D45">
+        <v>62009.221699393944</v>
+      </c>
+      <c r="E45" s="21">
+        <v>46149</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E1" xr:uid="{00000000-0001-0000-0700-000000000000}"/>
+  <autoFilter ref="A1:E45" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B69BF2DB-38C6-4238-8849-3392D5034DBE}">
   <sheetPr>
     <tabColor theme="4" tint="0.79995117038483843"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
@@ -33115,50 +43512,67 @@
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1" xr:uid="{574944E2-0C00-40C2-BFB2-D76B4D761DC5}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="75b29da9-7512-4ff8-84cc-0b8e167e62a3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D89F930D9323CA47A909AE2CF4C9F351" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e493e1962a1e5b741c505f02b2a39e44">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="32381bbe-c37a-420c-955f-414a93ed7286" xmlns:ns4="75b29da9-7512-4ff8-84cc-0b8e167e62a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="90d794c47769a50aee96afec386414af" ns3:_="" ns4:_="">
     <xsd:import namespace="32381bbe-c37a-420c-955f-414a93ed7286"/>
     <xsd:import namespace="75b29da9-7512-4ff8-84cc-0b8e167e62a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -33341,132 +43755,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4398AD-EEC3-4FFE-B888-5DA9630BE953}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3A35303-1144-471A-AFDD-36E3D922E00B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E22E41E4-E305-4979-A8B6-FEF7AFA47B0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="32381bbe-c37a-420c-955f-414a93ed7286"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="75b29da9-7512-4ff8-84cc-0b8e167e62a3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3A35303-1144-471A-AFDD-36E3D922E00B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4398AD-EEC3-4FFE-B888-5DA9630BE953}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="32381bbe-c37a-420c-955f-414a93ed7286"/>
+    <ds:schemaRef ds:uri="75b29da9-7512-4ff8-84cc-0b8e167e62a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
+      <vt:lpstr>COVID-19 Reporting</vt:lpstr>
       <vt:lpstr>Respiratory hospital visits</vt:lpstr>
       <vt:lpstr>Visit Level Threshold Reference</vt:lpstr>
-      <vt:lpstr>COVID-19 Reporting</vt:lpstr>
       <vt:lpstr>Influenza Reporting</vt:lpstr>
       <vt:lpstr>Topline Vaccination Data</vt:lpstr>
       <vt:lpstr>Immunizations</vt:lpstr>
       <vt:lpstr>Wastewater Reporting</vt:lpstr>
       <vt:lpstr>Flu Severity Level Definitions</vt:lpstr>
       <vt:lpstr>Data Dictionary</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">