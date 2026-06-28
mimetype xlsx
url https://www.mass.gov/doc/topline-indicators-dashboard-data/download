--- v3 (2026-05-13)
+++ v4 (2026-06-28)
@@ -11,90 +11,90 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ID-DSAI-Data-Analytics\Respiratory Dashboards\Website Files\Front Page Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{15B57ECA-52B4-42FC-ABA9-A003FCA0E7B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1B50629-25EC-4694-95C3-78D88F0AF56B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="28920" windowHeight="13230" tabRatio="761" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="29490" yWindow="1290" windowWidth="20835" windowHeight="14190" tabRatio="761" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="2" r:id="rId1"/>
-    <sheet name="COVID-19 Reporting" sheetId="1381" r:id="rId2"/>
-[...5 lines deleted...]
-    <sheet name="Wastewater Reporting" sheetId="1387" r:id="rId8"/>
+    <sheet name="COVID-19 Reporting" sheetId="1449" r:id="rId2"/>
+    <sheet name="Respiratory hospital visits" sheetId="1450" r:id="rId3"/>
+    <sheet name="Visit Level Threshold Reference" sheetId="1451" r:id="rId4"/>
+    <sheet name="Influenza Reporting" sheetId="1452" r:id="rId5"/>
+    <sheet name="Topline Vaccination Data" sheetId="1453" r:id="rId6"/>
+    <sheet name="Immunizations" sheetId="1454" r:id="rId7"/>
+    <sheet name="Wastewater Reporting" sheetId="1455" r:id="rId8"/>
     <sheet name="Flu Severity Level Definitions" sheetId="4" r:id="rId9"/>
     <sheet name="Data Dictionary" sheetId="963" r:id="rId10"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'COVID-19 Reporting'!$A$1:$F$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'COVID-19 Reporting'!$A$1:$F$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Data Dictionary'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Flu Severity Level Definitions'!$A$1:$D$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Immunizations!$A$1:$I$245</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Wastewater Reporting'!$A$1:$E$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Immunizations!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Influenza Reporting'!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Respiratory hospital visits'!$A$1:$AJ$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Topline Vaccination Data'!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Visit Level Threshold Reference'!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Wastewater Reporting'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4474" uniqueCount="4133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4964" uniqueCount="4581">
   <si>
     <t>Week Start Date</t>
   </si>
   <si>
     <t>Week End Date</t>
   </si>
   <si>
     <t>Data column</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>The first date of the week that the data represent.</t>
   </si>
   <si>
     <t>The last date of the week that the data represent.</t>
   </si>
   <si>
@@ -745,50 +745,80 @@
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>staying level</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>falling</t>
   </si>
   <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>falling</t>
+  </si>
+  <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>rising</t>
   </si>
   <si>
     <t>Very Low</t>
@@ -871,50 +901,80 @@
   <si>
     <t>rising</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
     <t>rising</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
@@ -1069,50 +1129,65 @@
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>falling</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
     <t>falling</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>rising</t>
   </si>
   <si>
     <t>Low</t>
@@ -1135,50 +1210,65 @@
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>rising</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
+    <t>staying level</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
     <t>rising</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>falling</t>
@@ -1255,50 +1345,65 @@
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>falling</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
+    <t>falling</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
     <t>staying level</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>staying level</t>
   </si>
   <si>
     <t>Very Low</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ED visits</t>
@@ -1834,50 +1939,113 @@
   <si>
     <t>Admissions</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Admissions</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Admissions</t>
   </si>
   <si>
     <t>Statewide</t>
   </si>
   <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
     <t>Low Value</t>
   </si>
   <si>
     <t>High Value</t>
   </si>
   <si>
     <t>Threshold</t>
   </si>
   <si>
     <t>Season</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Subgroup</t>
   </si>
   <si>
     <t>Disease</t>
   </si>
   <si>
     <t>Visit type</t>
   </si>
   <si>
     <t>Very Low</t>
@@ -5749,75 +5917,159 @@
   <si>
     <t>Minimal</t>
   </si>
   <si>
     <t>Central</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
     <t>Minimal</t>
   </si>
   <si>
     <t>Inner Metro Boston</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
     <t>Low</t>
   </si>
   <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
     <t>Northeast</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
     <t>Minimal</t>
   </si>
   <si>
     <t>Outer Metro Boston</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
-    <t>Low</t>
+    <t>Minimal</t>
   </si>
   <si>
     <t>Southeast</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
     <t>Minimal</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
     <t>Minimal</t>
   </si>
@@ -5878,50 +6130,554 @@
   <si>
     <t>ILI</t>
   </si>
   <si>
     <t>Minimal</t>
   </si>
   <si>
     <t>Southeast</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>ILI</t>
   </si>
   <si>
     <t>Minimal</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
     <t>Season</t>
   </si>
   <si>
     <t>Type of vaccine</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Subgroup</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Percent of MA population vaccinated</t>
   </si>
   <si>
     <t>Last updated</t>
@@ -6436,50 +7192,134 @@
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
@@ -6964,50 +7804,134 @@
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
     <t>RSV</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>RSV</t>
   </si>
   <si>
     <t>Age-Birth Cohort</t>
   </si>
   <si>
     <t>Total protected infants</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>RSV</t>
@@ -8017,50 +8941,218 @@
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>RSV</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>RSV</t>
   </si>
   <si>
     <t>Age-Birth Cohort</t>
   </si>
   <si>
     <t>Total protected infants</t>
   </si>
   <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
     <t>Season</t>
   </si>
   <si>
     <t>Type of vaccine</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Subgroup</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Percent of MA residents vaccinated</t>
   </si>
   <si>
     <t>Last updated</t>
@@ -8689,51 +9781,51 @@
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>12.5%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>12.5%</t>
+    <t>12.6%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>12.6%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
@@ -8833,51 +9925,177 @@
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>12.9%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>COVID-19</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>12.9%</t>
+    <t>13.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.0%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.1%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.1%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.1%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.1%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>13.1%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>&lt; 1.0%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
@@ -9121,87 +10339,87 @@
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>15.9%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>18.9%</t>
+    <t>19.0%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>22.0%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>24.5%</t>
+    <t>24.6%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>26.7%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
@@ -9211,51 +10429,51 @@
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>28.5%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>30.0%</t>
+    <t>30.1%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>31.0%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
@@ -9445,51 +10663,51 @@
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>37.9%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>38.0%</t>
+    <t>38.1%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>38.2%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
@@ -9499,69 +10717,69 @@
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>38.3%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>38.4%</t>
+    <t>38.5%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
-    <t>38.5%</t>
+    <t>38.6%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>38.6%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
@@ -9626,50 +10844,176 @@
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>38.8%</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7272847</t>
   </si>
   <si>
     <t>38.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.8%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.9%</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.9%</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total vaccinated individuals</t>
   </si>
   <si>
     <t>7029920</t>
   </si>
   <si>
     <t>&lt; 1.0%</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>Influenza</t>
   </si>
@@ -13126,53 +14470,51 @@
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7451566-2E04-490A-AE2F-62CF70A1D6F0}">
   <sheetPr>
     <tabColor theme="4" tint="0.79995117038483843"/>
   </sheetPr>
   <dimension ref="A1:E68"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="255.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="188.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="5" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="5" t="s">
@@ -13948,996 +15290,1136 @@
       </c>
       <c r="D67" s="13" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1" xr:uid="{D5EA64C5-B415-4272-AB3F-0577F2D743A8}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:F44"/>
+  <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>151</v>
       </c>
       <c r="B2" s="16">
         <v>45844</v>
       </c>
       <c r="C2" s="16">
         <v>45850</v>
       </c>
       <c r="D2">
         <v>583</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>151</v>
       </c>
       <c r="B3" s="16">
         <v>45851</v>
       </c>
       <c r="C3" s="16">
         <v>45857</v>
       </c>
       <c r="D3">
         <v>649</v>
       </c>
       <c r="E3">
         <v>7</v>
       </c>
       <c r="F3" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>151</v>
       </c>
       <c r="B4" s="16">
         <v>45858</v>
       </c>
       <c r="C4" s="16">
         <v>45864</v>
       </c>
       <c r="D4">
         <v>735</v>
       </c>
       <c r="E4">
         <v>3</v>
       </c>
       <c r="F4" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5" s="16">
         <v>45865</v>
       </c>
       <c r="C5" s="16">
         <v>45871</v>
       </c>
       <c r="D5">
         <v>912</v>
       </c>
       <c r="E5">
         <v>6</v>
       </c>
       <c r="F5" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>151</v>
       </c>
       <c r="B6" s="16">
         <v>45872</v>
       </c>
       <c r="C6" s="16">
         <v>45878</v>
       </c>
       <c r="D6">
         <v>1049</v>
       </c>
       <c r="E6">
         <v>3</v>
       </c>
       <c r="F6" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>151</v>
       </c>
       <c r="B7" s="16">
         <v>45879</v>
       </c>
       <c r="C7" s="16">
         <v>45885</v>
       </c>
       <c r="D7">
         <v>1190</v>
       </c>
       <c r="E7">
         <v>4</v>
       </c>
       <c r="F7" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="16">
         <v>45886</v>
       </c>
       <c r="C8" s="16">
         <v>45892</v>
       </c>
       <c r="D8">
         <v>1256</v>
       </c>
       <c r="E8">
         <v>3</v>
       </c>
       <c r="F8" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>151</v>
       </c>
       <c r="B9" s="16">
         <v>45893</v>
       </c>
       <c r="C9" s="16">
         <v>45899</v>
       </c>
       <c r="D9">
         <v>1406</v>
       </c>
       <c r="E9">
         <v>4</v>
       </c>
       <c r="F9" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>151</v>
       </c>
       <c r="B10" s="16">
         <v>45900</v>
       </c>
       <c r="C10" s="16">
         <v>45906</v>
       </c>
       <c r="D10">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="E10">
         <v>7</v>
       </c>
       <c r="F10" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>151</v>
       </c>
       <c r="B11" s="16">
         <v>45907</v>
       </c>
       <c r="C11" s="16">
         <v>45913</v>
       </c>
       <c r="D11">
         <v>1815</v>
       </c>
       <c r="E11">
         <v>10</v>
       </c>
       <c r="F11" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="16">
         <v>45914</v>
       </c>
       <c r="C12" s="16">
         <v>45920</v>
       </c>
       <c r="D12">
         <v>1795</v>
       </c>
       <c r="E12">
         <v>11</v>
       </c>
       <c r="F12" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>151</v>
       </c>
       <c r="B13" s="16">
         <v>45921</v>
       </c>
       <c r="C13" s="16">
         <v>45927</v>
       </c>
       <c r="D13">
         <v>1511</v>
       </c>
       <c r="E13">
         <v>10</v>
       </c>
       <c r="F13" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="16">
         <v>45928</v>
       </c>
       <c r="C14" s="16">
         <v>45934</v>
       </c>
       <c r="D14">
         <v>1026</v>
       </c>
       <c r="E14">
         <v>7</v>
       </c>
       <c r="F14" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15" s="16">
         <v>45935</v>
       </c>
       <c r="C15" s="16">
         <v>45941</v>
       </c>
       <c r="D15">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E15">
         <v>5</v>
       </c>
       <c r="F15" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="16">
         <v>45942</v>
       </c>
       <c r="C16" s="16">
         <v>45948</v>
       </c>
       <c r="D16">
         <v>590</v>
       </c>
       <c r="E16">
         <v>7</v>
       </c>
       <c r="F16" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>151</v>
       </c>
       <c r="B17" s="16">
         <v>45949</v>
       </c>
       <c r="C17" s="16">
         <v>45955</v>
       </c>
       <c r="D17">
         <v>557</v>
       </c>
       <c r="E17">
         <v>9</v>
       </c>
       <c r="F17" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="16">
         <v>45956</v>
       </c>
       <c r="C18" s="16">
         <v>45962</v>
       </c>
       <c r="D18">
         <v>560</v>
       </c>
       <c r="E18">
         <v>6</v>
       </c>
       <c r="F18" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>151</v>
       </c>
       <c r="B19" s="16">
         <v>45963</v>
       </c>
       <c r="C19" s="16">
         <v>45969</v>
       </c>
       <c r="D19">
         <v>644</v>
       </c>
       <c r="E19">
         <v>7</v>
       </c>
       <c r="F19" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>151</v>
       </c>
       <c r="B20" s="16">
         <v>45970</v>
       </c>
       <c r="C20" s="16">
         <v>45976</v>
       </c>
       <c r="D20">
         <v>613</v>
       </c>
       <c r="E20">
         <v>8</v>
       </c>
       <c r="F20" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="16">
         <v>45977</v>
       </c>
       <c r="C21" s="16">
         <v>45983</v>
       </c>
       <c r="D21">
         <v>762</v>
       </c>
       <c r="E21">
         <v>5</v>
       </c>
       <c r="F21" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>151</v>
       </c>
       <c r="B22" s="16">
         <v>45984</v>
       </c>
       <c r="C22" s="16">
         <v>45990</v>
       </c>
       <c r="D22">
         <v>804</v>
       </c>
       <c r="E22">
         <v>5</v>
       </c>
       <c r="F22" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="16">
         <v>45991</v>
       </c>
       <c r="C23" s="16">
         <v>45997</v>
       </c>
       <c r="D23">
         <v>1107</v>
       </c>
       <c r="E23">
         <v>8</v>
       </c>
       <c r="F23" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>151</v>
       </c>
       <c r="B24" s="16">
         <v>45998</v>
       </c>
       <c r="C24" s="16">
         <v>46004</v>
       </c>
       <c r="D24">
-        <v>1341</v>
+        <v>1340</v>
       </c>
       <c r="E24">
         <v>12</v>
       </c>
       <c r="F24" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="16">
         <v>46005</v>
       </c>
       <c r="C25" s="16">
         <v>46011</v>
       </c>
       <c r="D25">
         <v>1866</v>
       </c>
       <c r="E25">
         <v>11</v>
       </c>
       <c r="F25" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>151</v>
       </c>
       <c r="B26" s="16">
         <v>46012</v>
       </c>
       <c r="C26" s="16">
         <v>46018</v>
       </c>
       <c r="D26">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="E26">
         <v>7</v>
       </c>
       <c r="F26" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="16">
         <v>46019</v>
       </c>
       <c r="C27" s="16">
         <v>46025</v>
       </c>
       <c r="D27">
-        <v>2107</v>
+        <v>2117</v>
       </c>
       <c r="E27">
         <v>16</v>
       </c>
       <c r="F27" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>151</v>
       </c>
       <c r="B28" s="16">
         <v>46026</v>
       </c>
       <c r="C28" s="16">
         <v>46032</v>
       </c>
       <c r="D28">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="E28">
         <v>17</v>
       </c>
       <c r="F28" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="16">
         <v>46033</v>
       </c>
       <c r="C29" s="16">
         <v>46039</v>
       </c>
       <c r="D29">
-        <v>1768</v>
+        <v>1786</v>
       </c>
       <c r="E29">
         <v>15</v>
       </c>
       <c r="F29" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>151</v>
       </c>
       <c r="B30" s="16">
         <v>46040</v>
       </c>
       <c r="C30" s="16">
         <v>46046</v>
       </c>
       <c r="D30">
-        <v>1609</v>
+        <v>1626</v>
       </c>
       <c r="E30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F30" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>151</v>
       </c>
       <c r="B31" s="16">
         <v>46047</v>
       </c>
       <c r="C31" s="16">
         <v>46053</v>
       </c>
       <c r="D31">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="E31">
         <v>15</v>
       </c>
       <c r="F31" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>151</v>
       </c>
       <c r="B32" s="16">
         <v>46054</v>
       </c>
       <c r="C32" s="16">
         <v>46060</v>
       </c>
       <c r="D32">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="E32">
         <v>6</v>
       </c>
       <c r="F32" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>151</v>
       </c>
       <c r="B33" s="16">
         <v>46061</v>
       </c>
       <c r="C33" s="16">
         <v>46067</v>
       </c>
       <c r="D33">
         <v>1375</v>
       </c>
       <c r="E33">
         <v>12</v>
       </c>
       <c r="F33" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>151</v>
       </c>
       <c r="B34" s="16">
         <v>46068</v>
       </c>
       <c r="C34" s="16">
         <v>46074</v>
       </c>
       <c r="D34">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="E34">
         <v>8</v>
       </c>
       <c r="F34" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="16">
         <v>46075</v>
       </c>
       <c r="C35" s="16">
         <v>46081</v>
       </c>
       <c r="D35">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E35">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F35" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="16">
         <v>46082</v>
       </c>
       <c r="C36" s="16">
         <v>46088</v>
       </c>
       <c r="D36">
         <v>783</v>
       </c>
       <c r="E36">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F36" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>151</v>
       </c>
       <c r="B37" s="16">
         <v>46089</v>
       </c>
       <c r="C37" s="16">
         <v>46095</v>
       </c>
       <c r="D37">
         <v>730</v>
       </c>
       <c r="E37">
         <v>4</v>
       </c>
       <c r="F37" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>151</v>
       </c>
       <c r="B38" s="16">
         <v>46096</v>
       </c>
       <c r="C38" s="16">
         <v>46102</v>
       </c>
       <c r="D38">
         <v>776</v>
       </c>
       <c r="E38">
         <v>4</v>
       </c>
       <c r="F38" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>151</v>
       </c>
       <c r="B39" s="16">
         <v>46103</v>
       </c>
       <c r="C39" s="16">
         <v>46109</v>
       </c>
       <c r="D39">
         <v>752</v>
       </c>
       <c r="E39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F39" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>151</v>
       </c>
       <c r="B40" s="16">
         <v>46110</v>
       </c>
       <c r="C40" s="16">
         <v>46116</v>
       </c>
       <c r="D40">
         <v>583</v>
       </c>
       <c r="E40">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F40" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>151</v>
       </c>
       <c r="B41" s="16">
         <v>46117</v>
       </c>
       <c r="C41" s="16">
         <v>46123</v>
       </c>
       <c r="D41">
         <v>482</v>
       </c>
       <c r="E41">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F41" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="16">
         <v>46124</v>
       </c>
       <c r="C42" s="16">
         <v>46130</v>
       </c>
       <c r="D42">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="E42">
         <v>4</v>
       </c>
       <c r="F42" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="16">
         <v>46131</v>
       </c>
       <c r="C43" s="16">
         <v>46137</v>
       </c>
       <c r="D43">
         <v>233</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43" s="16">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>151</v>
       </c>
       <c r="B44" s="16">
         <v>46138</v>
       </c>
       <c r="C44" s="16">
         <v>46144</v>
       </c>
       <c r="D44">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="E44">
+        <v>2</v>
+      </c>
+      <c r="F44" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45" s="16">
+        <v>46145</v>
+      </c>
+      <c r="C45" s="16">
+        <v>46151</v>
+      </c>
+      <c r="D45">
+        <v>162</v>
+      </c>
+      <c r="E45">
         <v>0</v>
       </c>
-      <c r="F44" s="16">
-        <v>46149</v>
+      <c r="F45" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>151</v>
+      </c>
+      <c r="B46" s="16">
+        <v>46152</v>
+      </c>
+      <c r="C46" s="16">
+        <v>46158</v>
+      </c>
+      <c r="D46">
+        <v>140</v>
+      </c>
+      <c r="E46">
+        <v>1</v>
+      </c>
+      <c r="F46" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" s="16">
+        <v>46159</v>
+      </c>
+      <c r="C47" s="16">
+        <v>46165</v>
+      </c>
+      <c r="D47">
+        <v>133</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>151</v>
+      </c>
+      <c r="B48" s="16">
+        <v>46166</v>
+      </c>
+      <c r="C48" s="16">
+        <v>46172</v>
+      </c>
+      <c r="D48">
+        <v>132</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>151</v>
+      </c>
+      <c r="B49" s="16">
+        <v>46173</v>
+      </c>
+      <c r="C49" s="16">
+        <v>46179</v>
+      </c>
+      <c r="D49">
+        <v>124</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" s="16">
+        <v>46180</v>
+      </c>
+      <c r="C50" s="16">
+        <v>46186</v>
+      </c>
+      <c r="D50">
+        <v>91</v>
+      </c>
+      <c r="E50">
+        <v>2</v>
+      </c>
+      <c r="F50" s="16">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>151</v>
+      </c>
+      <c r="B51" s="16">
+        <v>46187</v>
+      </c>
+      <c r="C51" s="16">
+        <v>46193</v>
+      </c>
+      <c r="D51">
+        <v>81</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" s="16">
+        <v>46198</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F44" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
+  <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:AJ89"/>
+  <dimension ref="A1:AJ103"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="45.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="55.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="60" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="59.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="42.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="32.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="42" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="37" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="43.28515625" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="54.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="51.7109375" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:36" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>156</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>157</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>159</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -15023,28380 +16505,32040 @@
       </c>
       <c r="AJ1" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>188</v>
       </c>
       <c r="B2" t="s">
         <v>189</v>
       </c>
       <c r="C2" t="s">
         <v>190</v>
       </c>
       <c r="D2" t="s">
         <v>190</v>
       </c>
       <c r="E2" s="17">
         <v>46089</v>
       </c>
       <c r="F2" s="17">
         <v>46095</v>
       </c>
       <c r="G2">
-        <v>63939</v>
+        <v>63970</v>
       </c>
       <c r="H2">
-        <v>7712</v>
+        <v>7735</v>
       </c>
       <c r="I2">
         <v>0.121</v>
       </c>
       <c r="J2">
-        <v>0.12139999999999999</v>
+        <v>0.121</v>
       </c>
       <c r="K2">
-        <v>0.1235</v>
+        <v>0.121</v>
       </c>
       <c r="L2">
-        <v>0.12089999999999999</v>
+        <v>0.121</v>
       </c>
       <c r="M2">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="N2">
         <v>3.8999999999999998E-3</v>
       </c>
       <c r="O2">
-        <v>4.0000000000000001E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="P2">
         <v>3.8999999999999998E-3</v>
       </c>
       <c r="Q2">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="R2">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="S2">
-        <v>1.5299999999999999E-2</v>
+        <v>1.5100000000000001E-2</v>
       </c>
       <c r="T2">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="U2">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="V2">
-        <v>8.0999999999999996E-3</v>
+        <v>8.2000000000000007E-3</v>
       </c>
       <c r="W2">
-        <v>8.6E-3</v>
+        <v>8.2000000000000007E-3</v>
       </c>
       <c r="X2">
-        <v>8.0999999999999996E-3</v>
+        <v>8.2000000000000007E-3</v>
       </c>
       <c r="Y2">
-        <v>7761.7795387400902</v>
+        <v>7765.6005160680697</v>
       </c>
       <c r="Z2">
-        <v>7897.0301237789499</v>
+        <v>7802.8069782594002</v>
       </c>
       <c r="AA2">
-        <v>7729.5607098822102</v>
+        <v>7743.9060053570702</v>
       </c>
       <c r="AB2" t="s">
         <v>191</v>
       </c>
       <c r="AC2">
-        <v>0.99399999999999999</v>
+        <v>0.997</v>
       </c>
       <c r="AD2" t="s">
         <v>192</v>
       </c>
       <c r="AE2" t="s">
         <v>193</v>
       </c>
       <c r="AF2" t="s">
         <v>194</v>
       </c>
       <c r="AG2" t="s">
         <v>194</v>
       </c>
       <c r="AH2" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI2">
-        <v>0.97720280650356695</v>
+        <v>0.99195071998648698</v>
       </c>
       <c r="AJ2">
-        <v>0.99837497752412396</v>
+        <v>0.99949560269011894</v>
       </c>
     </row>
     <row r="3" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>195</v>
       </c>
       <c r="B3" t="s">
         <v>196</v>
       </c>
       <c r="C3" t="s">
         <v>197</v>
       </c>
       <c r="D3" t="s">
         <v>197</v>
       </c>
       <c r="E3" s="17">
         <v>46054</v>
       </c>
       <c r="F3" s="17">
         <v>46060</v>
       </c>
       <c r="G3">
-        <v>59645</v>
+        <v>59668</v>
       </c>
       <c r="H3">
-        <v>7508</v>
+        <v>7518</v>
       </c>
       <c r="I3">
         <v>0.126</v>
       </c>
       <c r="J3">
-        <v>0.126</v>
+        <v>0.12620000000000001</v>
       </c>
       <c r="K3">
-        <v>0.126</v>
+        <v>0.12620000000000001</v>
       </c>
       <c r="L3">
-        <v>0.126</v>
+        <v>0.12620000000000001</v>
       </c>
       <c r="M3">
-        <v>8.9999999999999993E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="N3">
         <v>8.5000000000000006E-3</v>
       </c>
       <c r="O3">
         <v>8.5000000000000006E-3</v>
       </c>
       <c r="P3">
         <v>8.5000000000000006E-3</v>
       </c>
       <c r="Q3">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="R3">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="S3">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="T3">
         <v>1.5100000000000001E-2</v>
       </c>
       <c r="U3">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="V3">
         <v>7.7000000000000002E-3</v>
       </c>
       <c r="W3">
         <v>7.7000000000000002E-3</v>
       </c>
       <c r="X3">
         <v>7.7000000000000002E-3</v>
       </c>
       <c r="Y3">
-        <v>7546.6509146341496</v>
+        <v>7550.3881040892202</v>
       </c>
       <c r="Z3">
-        <v>7585.4174341359103</v>
+        <v>7572.3905680801499</v>
       </c>
       <c r="AA3">
-        <v>7518</v>
+        <v>7528</v>
       </c>
       <c r="AB3" t="s">
         <v>198</v>
       </c>
       <c r="AC3">
-        <v>0.996</v>
+        <v>0.997</v>
       </c>
       <c r="AD3" t="s">
         <v>199</v>
       </c>
       <c r="AE3" t="s">
         <v>200</v>
       </c>
       <c r="AF3" t="s">
         <v>201</v>
       </c>
       <c r="AG3" t="s">
         <v>201</v>
       </c>
       <c r="AH3" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI3">
-        <v>0.99111223149928296</v>
+        <v>0.99413783960546598</v>
       </c>
       <c r="AJ3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>202</v>
       </c>
       <c r="B4" t="s">
         <v>203</v>
       </c>
       <c r="C4" t="s">
         <v>204</v>
       </c>
       <c r="D4" t="s">
         <v>204</v>
       </c>
       <c r="E4" s="17">
         <v>45977</v>
       </c>
       <c r="F4" s="17">
         <v>45983</v>
       </c>
       <c r="G4">
-        <v>61134</v>
+        <v>61139</v>
       </c>
       <c r="H4">
-        <v>6924</v>
+        <v>6926</v>
       </c>
       <c r="I4">
         <v>0.113</v>
       </c>
       <c r="J4">
         <v>0.1133</v>
       </c>
       <c r="K4">
         <v>0.1133</v>
       </c>
       <c r="L4">
         <v>0.1133</v>
       </c>
       <c r="M4">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="N4">
         <v>5.1000000000000004E-3</v>
       </c>
       <c r="O4">
         <v>5.1000000000000004E-3</v>
       </c>
       <c r="P4">
         <v>5.1000000000000004E-3</v>
       </c>
       <c r="Q4">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="R4">
         <v>4.3E-3</v>
       </c>
       <c r="S4">
         <v>4.3E-3</v>
       </c>
       <c r="T4">
         <v>4.3E-3</v>
       </c>
       <c r="U4">
         <v>1E-3</v>
       </c>
       <c r="V4">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="W4">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="X4">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="Y4">
-        <v>6940.2804123711303</v>
+        <v>6935.0791123764102</v>
       </c>
       <c r="Z4">
-        <v>6965.4674919339996</v>
+        <v>6964.2705875607599</v>
       </c>
       <c r="AA4">
-        <v>6926</v>
+        <v>6928</v>
       </c>
       <c r="AB4" t="s">
         <v>205</v>
       </c>
       <c r="AC4">
-        <v>0.998</v>
+        <v>0.999</v>
       </c>
       <c r="AD4" t="s">
         <v>206</v>
       </c>
       <c r="AE4" t="s">
         <v>206</v>
       </c>
       <c r="AF4" t="s">
         <v>207</v>
       </c>
       <c r="AG4" t="s">
         <v>208</v>
       </c>
       <c r="AH4" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI4">
-        <v>0.99433383445121204</v>
+        <v>0.99479190432009601</v>
       </c>
       <c r="AJ4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>209</v>
       </c>
       <c r="B5" t="s">
         <v>210</v>
       </c>
       <c r="C5" t="s">
         <v>211</v>
       </c>
       <c r="D5" t="s">
         <v>211</v>
       </c>
       <c r="E5" s="17">
         <v>45914</v>
       </c>
       <c r="F5" s="17">
         <v>45920</v>
       </c>
       <c r="G5">
-        <v>65691</v>
+        <v>65695</v>
       </c>
       <c r="H5">
-        <v>6421</v>
+        <v>6422</v>
       </c>
       <c r="I5">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="J5">
         <v>9.7900000000000001E-2</v>
       </c>
       <c r="K5">
         <v>9.7900000000000001E-2</v>
       </c>
       <c r="L5">
         <v>9.7900000000000001E-2</v>
       </c>
       <c r="M5">
         <v>0.01</v>
       </c>
       <c r="N5">
         <v>1.03E-2</v>
       </c>
       <c r="O5">
         <v>1.03E-2</v>
       </c>
       <c r="P5">
         <v>1.03E-2</v>
       </c>
       <c r="Q5">
         <v>1E-3</v>
       </c>
       <c r="R5">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="S5">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="T5">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="U5">
         <v>0</v>
       </c>
       <c r="V5">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="W5">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="X5">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="Y5">
-        <v>6439.7012114744803</v>
+        <v>6435.3091265946996</v>
       </c>
       <c r="Z5">
-        <v>6458.53189952502</v>
+        <v>6443.1002134813898</v>
       </c>
       <c r="AA5">
-        <v>6428</v>
+        <v>6429</v>
       </c>
       <c r="AB5" t="s">
         <v>212</v>
       </c>
       <c r="AC5">
-        <v>0.998</v>
+        <v>0.999</v>
       </c>
       <c r="AD5" t="s">
         <v>213</v>
       </c>
       <c r="AE5" t="s">
         <v>213</v>
       </c>
       <c r="AF5" t="s">
         <v>213</v>
       </c>
       <c r="AG5" t="s">
         <v>213</v>
       </c>
       <c r="AH5" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI5">
-        <v>0.99527262542014205</v>
+        <v>0.99781157936176601</v>
       </c>
       <c r="AJ5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>214</v>
       </c>
       <c r="B6" t="s">
         <v>215</v>
       </c>
       <c r="C6" t="s">
         <v>216</v>
       </c>
       <c r="D6" t="s">
         <v>216</v>
       </c>
       <c r="E6" s="17">
         <v>46012</v>
       </c>
       <c r="F6" s="17">
         <v>46018</v>
       </c>
       <c r="G6">
-        <v>65530</v>
+        <v>65537</v>
       </c>
       <c r="H6">
-        <v>15515</v>
+        <v>15523</v>
       </c>
       <c r="I6">
         <v>0.23699999999999999</v>
       </c>
       <c r="J6">
-        <v>0.23699999999999999</v>
+        <v>0.23710000000000001</v>
       </c>
       <c r="K6">
-        <v>0.23699999999999999</v>
+        <v>0.23710000000000001</v>
       </c>
       <c r="L6">
-        <v>0.23699999999999999</v>
+        <v>0.23710000000000001</v>
       </c>
       <c r="M6">
         <v>1.2E-2</v>
       </c>
       <c r="N6">
-        <v>1.24E-2</v>
+        <v>1.2500000000000001E-2</v>
       </c>
       <c r="O6">
-        <v>1.24E-2</v>
+        <v>1.2500000000000001E-2</v>
       </c>
       <c r="P6">
-        <v>1.24E-2</v>
+        <v>1.2500000000000001E-2</v>
       </c>
       <c r="Q6">
         <v>0.10299999999999999</v>
       </c>
       <c r="R6">
         <v>0.1026</v>
       </c>
       <c r="S6">
         <v>0.1026</v>
       </c>
       <c r="T6">
         <v>0.1026</v>
       </c>
       <c r="U6">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="V6">
         <v>4.5999999999999999E-3</v>
       </c>
       <c r="W6">
         <v>4.5999999999999999E-3</v>
       </c>
       <c r="X6">
         <v>4.5999999999999999E-3</v>
       </c>
       <c r="Y6">
-        <v>15575.761183757701</v>
+        <v>15570.601904761899</v>
       </c>
       <c r="Z6">
-        <v>15643.5800324347</v>
+        <v>15635.040029986199</v>
       </c>
       <c r="AA6">
-        <v>15533</v>
+        <v>15541</v>
       </c>
       <c r="AB6" t="s">
         <v>217</v>
       </c>
       <c r="AC6">
-        <v>0.997</v>
+        <v>0.998</v>
       </c>
       <c r="AD6" t="s">
         <v>218</v>
       </c>
       <c r="AE6" t="s">
         <v>219</v>
       </c>
       <c r="AF6" t="s">
         <v>220</v>
       </c>
       <c r="AG6" t="s">
         <v>221</v>
       </c>
       <c r="AH6" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI6">
-        <v>0.99293128349103099</v>
+        <v>0.99398530289619402</v>
       </c>
       <c r="AJ6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>222</v>
       </c>
       <c r="B7" t="s">
         <v>223</v>
       </c>
       <c r="C7" t="s">
         <v>224</v>
       </c>
       <c r="D7" t="s">
         <v>224</v>
       </c>
       <c r="E7" s="17">
-        <v>45893</v>
+        <v>46173</v>
       </c>
       <c r="F7" s="17">
-        <v>45899</v>
+        <v>46179</v>
       </c>
       <c r="G7">
-        <v>64756</v>
+        <v>65382</v>
       </c>
       <c r="H7">
-        <v>5100</v>
+        <v>5667</v>
       </c>
       <c r="I7">
-        <v>7.9000000000000001E-2</v>
+        <v>8.6999999999999994E-2</v>
       </c>
       <c r="J7">
-        <v>7.8799999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="K7">
-        <v>7.8799999999999995E-2</v>
+        <v>9.2499999999999999E-2</v>
       </c>
       <c r="L7">
-        <v>7.8799999999999995E-2</v>
+        <v>8.8400000000000006E-2</v>
       </c>
       <c r="M7">
-        <v>0.01</v>
+        <v>1E-3</v>
       </c>
       <c r="N7">
-        <v>9.7999999999999997E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="O7">
-        <v>9.7999999999999997E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="P7">
-        <v>9.7999999999999997E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="Q7">
         <v>1E-3</v>
       </c>
       <c r="R7">
-        <v>5.0000000000000001E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="S7">
-        <v>5.0000000000000001E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="T7">
-        <v>5.0000000000000001E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="U7">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="V7">
-        <v>1E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="W7">
-        <v>1E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="X7">
-        <v>1E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="Y7">
-        <v>5106.56350626118</v>
+        <v>5864.4682518304398</v>
       </c>
       <c r="Z7">
-        <v>5123.2884573992196</v>
+        <v>6046.07754447157</v>
       </c>
       <c r="AA7">
-        <v>5102</v>
+        <v>5779.2909244882003</v>
       </c>
       <c r="AB7" t="s">
         <v>225</v>
       </c>
       <c r="AC7">
-        <v>0.999</v>
+        <v>0.96599999999999997</v>
       </c>
       <c r="AD7" t="s">
         <v>226</v>
       </c>
       <c r="AE7" t="s">
         <v>226</v>
       </c>
       <c r="AF7" t="s">
         <v>226</v>
       </c>
       <c r="AG7" t="s">
         <v>226</v>
       </c>
       <c r="AH7" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI7">
-        <v>0.99584476697413504</v>
+        <v>0.93746730145443102</v>
       </c>
       <c r="AJ7">
-        <v>1</v>
+        <v>0.98074315241396903</v>
       </c>
     </row>
     <row r="8" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>227</v>
       </c>
       <c r="B8" t="s">
         <v>228</v>
       </c>
       <c r="C8" t="s">
         <v>229</v>
       </c>
       <c r="D8" t="s">
         <v>229</v>
       </c>
       <c r="E8" s="17">
-        <v>46075</v>
+        <v>46180</v>
       </c>
       <c r="F8" s="17">
-        <v>46081</v>
+        <v>46186</v>
       </c>
       <c r="G8">
-        <v>58743</v>
+        <v>66519</v>
       </c>
       <c r="H8">
-        <v>7596</v>
+        <v>5266</v>
       </c>
       <c r="I8">
-        <v>0.129</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="J8">
-        <v>0.13009999999999999</v>
+        <v>8.3799999999999999E-2</v>
       </c>
       <c r="K8">
-        <v>0.13239999999999999</v>
+        <v>8.6999999999999994E-2</v>
       </c>
       <c r="L8">
-        <v>0.12959999999999999</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="M8">
-        <v>6.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="N8">
-        <v>6.1999999999999998E-3</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="O8">
-        <v>6.3E-3</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="P8">
-        <v>6.1999999999999998E-3</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="Q8">
-        <v>1.4999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="R8">
-        <v>1.52E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="S8">
-        <v>1.52E-2</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="T8">
-        <v>1.52E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="U8">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="V8">
-        <v>1.04E-2</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="W8">
-        <v>1.0500000000000001E-2</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="X8">
-        <v>1.04E-2</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="Y8">
-        <v>7639.6714387974198</v>
+        <v>5573.9909518639197</v>
       </c>
       <c r="Z8">
-        <v>7775.7728087658897</v>
+        <v>5784.4733042436701</v>
       </c>
       <c r="AA8">
-        <v>7614.2216295681901</v>
+        <v>5454.8045343532303</v>
       </c>
       <c r="AB8" t="s">
         <v>230</v>
       </c>
       <c r="AC8">
-        <v>0.996</v>
+        <v>0.94499999999999995</v>
       </c>
       <c r="AD8" t="s">
         <v>231</v>
       </c>
       <c r="AE8" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="AF8" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="AG8" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="AH8" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI8">
-        <v>0.978295043731778</v>
+        <v>0.91054098151615104</v>
       </c>
       <c r="AJ8">
-        <v>0.99905156036696596</v>
+        <v>0.96557080401864603</v>
       </c>
     </row>
     <row r="9" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B9" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C9" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="D9" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E9" s="17">
-        <v>45907</v>
+        <v>45893</v>
       </c>
       <c r="F9" s="17">
-        <v>45913</v>
+        <v>45899</v>
       </c>
       <c r="G9">
-        <v>64911</v>
+        <v>64761</v>
       </c>
       <c r="H9">
-        <v>5794</v>
+        <v>5102</v>
       </c>
       <c r="I9">
-        <v>8.8999999999999996E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="J9">
-        <v>8.9300000000000004E-2</v>
+        <v>7.8799999999999995E-2</v>
       </c>
       <c r="K9">
-        <v>8.9300000000000004E-2</v>
+        <v>7.8799999999999995E-2</v>
       </c>
       <c r="L9">
-        <v>8.9300000000000004E-2</v>
+        <v>7.8799999999999995E-2</v>
       </c>
       <c r="M9">
-        <v>1.2E-2</v>
+        <v>0.01</v>
       </c>
       <c r="N9">
-        <v>1.1599999999999999E-2</v>
+        <v>9.7999999999999997E-3</v>
       </c>
       <c r="O9">
-        <v>1.1599999999999999E-2</v>
+        <v>9.7999999999999997E-3</v>
       </c>
       <c r="P9">
-        <v>1.1599999999999999E-2</v>
+        <v>9.7999999999999997E-3</v>
       </c>
       <c r="Q9">
         <v>1E-3</v>
       </c>
       <c r="R9">
-        <v>8.0000000000000004E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="S9">
-        <v>8.0000000000000004E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="T9">
-        <v>8.0000000000000004E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="U9">
         <v>0</v>
       </c>
       <c r="V9">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="W9">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="X9">
-        <v>2.0000000000000001E-4</v>
+        <v>1E-4</v>
       </c>
       <c r="Y9">
-        <v>5803.3736565260297</v>
+        <v>5109.3806360133603</v>
       </c>
       <c r="Z9">
-        <v>5818.0150400594903</v>
+        <v>5122.4505179837697</v>
       </c>
       <c r="AA9">
-        <v>5796</v>
+        <v>5104</v>
       </c>
       <c r="AB9" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="AC9">
         <v>0.999</v>
       </c>
       <c r="AD9" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="AE9" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="AF9" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="AG9" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="AH9" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI9">
-        <v>0.99621605652307399</v>
+        <v>0.99639810713271104</v>
       </c>
       <c r="AJ9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>237</v>
+      </c>
+      <c r="B10" t="s">
+        <v>238</v>
+      </c>
+      <c r="C10" t="s">
+        <v>239</v>
+      </c>
+      <c r="D10" t="s">
+        <v>239</v>
+      </c>
+      <c r="E10" s="17">
+        <v>46075</v>
+      </c>
+      <c r="F10" s="17">
+        <v>46081</v>
+      </c>
+      <c r="G10">
+        <v>58762</v>
+      </c>
+      <c r="H10">
+        <v>7614</v>
+      </c>
+      <c r="I10">
+        <v>0.13</v>
+      </c>
+      <c r="J10">
+        <v>0.1298</v>
+      </c>
+      <c r="K10">
+        <v>0.1298</v>
+      </c>
+      <c r="L10">
+        <v>0.1298</v>
+      </c>
+      <c r="M10">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="N10">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="O10">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="P10">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="Q10">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="R10">
+        <v>1.52E-2</v>
+      </c>
+      <c r="S10">
+        <v>1.52E-2</v>
+      </c>
+      <c r="T10">
+        <v>1.52E-2</v>
+      </c>
+      <c r="U10">
+        <v>0.01</v>
+      </c>
+      <c r="V10">
+        <v>1.04E-2</v>
+      </c>
+      <c r="W10">
+        <v>1.04E-2</v>
+      </c>
+      <c r="X10">
+        <v>1.04E-2</v>
+      </c>
+      <c r="Y10">
+        <v>7647.4764699237003</v>
+      </c>
+      <c r="Z10">
+        <v>7684.9544241984904</v>
+      </c>
+      <c r="AA10">
+        <v>7625</v>
+      </c>
+      <c r="AB10" t="s">
         <v>240</v>
       </c>
-      <c r="B10" t="s">
+      <c r="AC10">
+        <v>0.997</v>
+      </c>
+      <c r="AD10" t="s">
         <v>241</v>
       </c>
-      <c r="C10" t="s">
+      <c r="AE10" t="s">
         <v>242</v>
       </c>
-      <c r="D10" t="s">
-[...71 lines deleted...]
-      <c r="AB10" t="s">
+      <c r="AF10" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
       <c r="AG10" t="s">
         <v>244</v>
       </c>
       <c r="AH10" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI10">
-        <v>0.99575542696255803</v>
+        <v>0.99219846717506799</v>
       </c>
       <c r="AJ10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>245</v>
       </c>
       <c r="B11" t="s">
         <v>246</v>
       </c>
       <c r="C11" t="s">
         <v>247</v>
       </c>
       <c r="D11" t="s">
         <v>247</v>
       </c>
       <c r="E11" s="17">
-        <v>46096</v>
+        <v>45907</v>
       </c>
       <c r="F11" s="17">
-        <v>46102</v>
+        <v>45913</v>
       </c>
       <c r="G11">
-        <v>63369</v>
+        <v>64918</v>
       </c>
       <c r="H11">
-        <v>7711</v>
+        <v>5796</v>
       </c>
       <c r="I11">
-        <v>0.122</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="J11">
-        <v>0.1226</v>
+        <v>8.9300000000000004E-2</v>
       </c>
       <c r="K11">
-        <v>0.125</v>
+        <v>8.9300000000000004E-2</v>
       </c>
       <c r="L11">
-        <v>0.122</v>
+        <v>8.9300000000000004E-2</v>
       </c>
       <c r="M11">
-        <v>4.0000000000000001E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="N11">
-        <v>4.1000000000000003E-3</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="O11">
-        <v>4.3E-3</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="P11">
-        <v>4.1000000000000003E-3</v>
+        <v>1.1599999999999999E-2</v>
       </c>
       <c r="Q11">
-        <v>1.6E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="R11">
-        <v>1.6199999999999999E-2</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="S11">
-        <v>1.6500000000000001E-2</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="T11">
-        <v>1.6199999999999999E-2</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="U11">
-        <v>7.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="V11">
-        <v>6.6E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="W11">
-        <v>6.7000000000000002E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="X11">
-        <v>6.4999999999999997E-3</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="Y11">
-        <v>7771.0705789056301</v>
+        <v>5804.3731582979899</v>
       </c>
       <c r="Z11">
-        <v>7920.7593387530696</v>
+        <v>5822.4210320475204</v>
       </c>
       <c r="AA11">
-        <v>7732.0828243015103</v>
+        <v>5798</v>
       </c>
       <c r="AB11" t="s">
         <v>248</v>
       </c>
       <c r="AC11">
-        <v>0.99299999999999999</v>
+        <v>0.999</v>
       </c>
       <c r="AD11" t="s">
         <v>249</v>
       </c>
       <c r="AE11" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="AF11" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="AG11" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="AH11" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI11">
-        <v>0.97414902662788105</v>
+        <v>0.99580569115268203</v>
       </c>
       <c r="AJ11">
-        <v>0.99791998809803795</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>250</v>
+      </c>
+      <c r="B12" t="s">
+        <v>251</v>
+      </c>
+      <c r="C12" t="s">
         <v>252</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E12" s="17">
-        <v>45865</v>
+        <v>45900</v>
       </c>
       <c r="F12" s="17">
-        <v>45871</v>
+        <v>45906</v>
       </c>
       <c r="G12">
-        <v>65093</v>
+        <v>65001</v>
       </c>
       <c r="H12">
-        <v>4694</v>
+        <v>5435</v>
       </c>
       <c r="I12">
-        <v>7.1999999999999995E-2</v>
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="J12">
-        <v>7.2099999999999997E-2</v>
+        <v>8.3699999999999997E-2</v>
       </c>
       <c r="K12">
-        <v>7.2099999999999997E-2</v>
+        <v>8.3699999999999997E-2</v>
       </c>
       <c r="L12">
-        <v>7.2099999999999997E-2</v>
+        <v>8.3699999999999997E-2</v>
       </c>
       <c r="M12">
-        <v>6.0000000000000001E-3</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="N12">
-        <v>6.1999999999999998E-3</v>
+        <v>1.14E-2</v>
       </c>
       <c r="O12">
-        <v>6.1999999999999998E-3</v>
+        <v>1.14E-2</v>
       </c>
       <c r="P12">
-        <v>6.1999999999999998E-3</v>
+        <v>1.14E-2</v>
       </c>
       <c r="Q12">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="R12">
-        <v>5.0000000000000001E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="S12">
-        <v>5.0000000000000001E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="T12">
-        <v>5.0000000000000001E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="U12">
         <v>0</v>
       </c>
       <c r="V12">
-        <v>1E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="W12">
-        <v>1E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="X12">
-        <v>1E-4</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="Y12">
-        <v>4700.6084396467104</v>
+        <v>5447.0678630410403</v>
       </c>
       <c r="Z12">
-        <v>4706.2993626549396</v>
+        <v>5463.2409250179298</v>
       </c>
       <c r="AA12">
-        <v>4696</v>
+        <v>5440</v>
       </c>
       <c r="AB12" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="AC12">
         <v>0.999</v>
       </c>
       <c r="AD12" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="AE12" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="AF12" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="AG12" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="AH12" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI12">
-        <v>0.99781157936176601</v>
+        <v>0.99574594543112704</v>
       </c>
       <c r="AJ12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>255</v>
+      </c>
+      <c r="B13" t="s">
+        <v>256</v>
+      </c>
+      <c r="C13" t="s">
         <v>257</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>257</v>
+      </c>
+      <c r="E13" s="17">
+        <v>46096</v>
+      </c>
+      <c r="F13" s="17">
+        <v>46102</v>
+      </c>
+      <c r="G13">
+        <v>63392</v>
+      </c>
+      <c r="H13">
+        <v>7728</v>
+      </c>
+      <c r="I13">
+        <v>0.122</v>
+      </c>
+      <c r="J13">
+        <v>0.122</v>
+      </c>
+      <c r="K13">
+        <v>0.122</v>
+      </c>
+      <c r="L13">
+        <v>0.122</v>
+      </c>
+      <c r="M13">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N13">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="O13">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="P13">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="Q13">
+        <v>1.6E-2</v>
+      </c>
+      <c r="R13">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="S13">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="T13">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="U13">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="V13">
+        <v>6.6E-3</v>
+      </c>
+      <c r="W13">
+        <v>6.6E-3</v>
+      </c>
+      <c r="X13">
+        <v>6.6E-3</v>
+      </c>
+      <c r="Y13">
+        <v>7762.5152671755704</v>
+      </c>
+      <c r="Z13">
+        <v>7791.7861272074197</v>
+      </c>
+      <c r="AA13">
+        <v>7739.2670576666997</v>
+      </c>
+      <c r="AB13" t="s">
         <v>258</v>
       </c>
-      <c r="C13" t="s">
+      <c r="AC13">
+        <v>0.996</v>
+      </c>
+      <c r="AD13" t="s">
         <v>259</v>
       </c>
-      <c r="D13" t="s">
-[...71 lines deleted...]
-      <c r="AB13" t="s">
+      <c r="AE13" t="s">
         <v>260</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="AF13" t="s">
         <v>261</v>
       </c>
       <c r="AG13" t="s">
         <v>261</v>
       </c>
       <c r="AH13" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI13">
-        <v>0.99631336929361303</v>
+        <v>0.99245537207417101</v>
       </c>
       <c r="AJ13">
-        <v>1</v>
+        <v>0.99919022594517004</v>
       </c>
     </row>
     <row r="14" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>262</v>
       </c>
       <c r="B14" t="s">
         <v>263</v>
       </c>
       <c r="C14" t="s">
         <v>264</v>
       </c>
       <c r="D14" t="s">
         <v>264</v>
       </c>
       <c r="E14" s="17">
-        <v>46019</v>
+        <v>45865</v>
       </c>
       <c r="F14" s="17">
-        <v>46025</v>
+        <v>45871</v>
       </c>
       <c r="G14">
-        <v>68808</v>
+        <v>65097</v>
       </c>
       <c r="H14">
-        <v>15481</v>
+        <v>4697</v>
       </c>
       <c r="I14">
-        <v>0.22500000000000001</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="J14">
-        <v>0.22550000000000001</v>
+        <v>7.22E-2</v>
       </c>
       <c r="K14">
-        <v>0.22550000000000001</v>
+        <v>7.22E-2</v>
       </c>
       <c r="L14">
-        <v>0.22550000000000001</v>
+        <v>7.22E-2</v>
       </c>
       <c r="M14">
-        <v>1.4E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="N14">
-        <v>1.43E-2</v>
+        <v>6.3E-3</v>
       </c>
       <c r="O14">
-        <v>1.43E-2</v>
+        <v>6.3E-3</v>
       </c>
       <c r="P14">
-        <v>1.43E-2</v>
+        <v>6.3E-3</v>
       </c>
       <c r="Q14">
-        <v>8.7999999999999995E-2</v>
+        <v>0</v>
       </c>
       <c r="R14">
-        <v>8.8200000000000001E-2</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="S14">
-        <v>8.8200000000000001E-2</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="T14">
-        <v>8.8200000000000001E-2</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="U14">
-        <v>6.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="V14">
-        <v>5.5999999999999999E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="W14">
-        <v>5.5999999999999999E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="X14">
-        <v>5.5999999999999999E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="Y14">
-        <v>15574.044776148199</v>
+        <v>4709.4771460423599</v>
       </c>
       <c r="Z14">
-        <v>15629.2189580514</v>
+        <v>4719.2626700576602</v>
       </c>
       <c r="AA14">
-        <v>15513</v>
+        <v>4699</v>
       </c>
       <c r="AB14" t="s">
         <v>265</v>
       </c>
       <c r="AC14">
-        <v>0.996</v>
+        <v>0.998</v>
       </c>
       <c r="AD14" t="s">
         <v>266</v>
       </c>
       <c r="AE14" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="AF14" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="AG14" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="AH14" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI14">
-        <v>0.99256399450520505</v>
+        <v>0.99570639070670397</v>
       </c>
       <c r="AJ14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>267</v>
+      </c>
+      <c r="B15" t="s">
+        <v>268</v>
+      </c>
+      <c r="C15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D15" t="s">
+        <v>269</v>
+      </c>
+      <c r="E15" s="17">
+        <v>45935</v>
+      </c>
+      <c r="F15" s="17">
+        <v>45941</v>
+      </c>
+      <c r="G15">
+        <v>64594</v>
+      </c>
+      <c r="H15">
+        <v>6096</v>
+      </c>
+      <c r="I15">
+        <v>9.4E-2</v>
+      </c>
+      <c r="J15">
+        <v>9.4500000000000001E-2</v>
+      </c>
+      <c r="K15">
+        <v>9.4500000000000001E-2</v>
+      </c>
+      <c r="L15">
+        <v>9.4500000000000001E-2</v>
+      </c>
+      <c r="M15">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N15">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="O15">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="P15">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="Q15">
+        <v>1E-3</v>
+      </c>
+      <c r="R15">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="S15">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="T15">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="U15">
+        <v>0</v>
+      </c>
+      <c r="V15">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="W15">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="X15">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="Y15">
+        <v>6107.9885452462804</v>
+      </c>
+      <c r="Z15">
+        <v>6122.7901631524001</v>
+      </c>
+      <c r="AA15">
+        <v>6101</v>
+      </c>
+      <c r="AB15" t="s">
         <v>270</v>
       </c>
-      <c r="B15" t="s">
+      <c r="AC15">
+        <v>0.999</v>
+      </c>
+      <c r="AD15" t="s">
         <v>271</v>
       </c>
-      <c r="C15" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AE15" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="AF15" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="AG15" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="AH15" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI15">
-        <v>0.99019158377769201</v>
+        <v>0.99644113834187298</v>
       </c>
       <c r="AJ15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>272</v>
+      </c>
+      <c r="B16" t="s">
+        <v>273</v>
+      </c>
+      <c r="C16" t="s">
+        <v>274</v>
+      </c>
+      <c r="D16" t="s">
+        <v>274</v>
+      </c>
+      <c r="E16" s="17">
+        <v>46019</v>
+      </c>
+      <c r="F16" s="17">
+        <v>46025</v>
+      </c>
+      <c r="G16">
+        <v>68815</v>
+      </c>
+      <c r="H16">
+        <v>15491</v>
+      </c>
+      <c r="I16">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="J16">
+        <v>0.22559999999999999</v>
+      </c>
+      <c r="K16">
+        <v>0.22559999999999999</v>
+      </c>
+      <c r="L16">
+        <v>0.22559999999999999</v>
+      </c>
+      <c r="M16">
+        <v>1.4E-2</v>
+      </c>
+      <c r="N16">
+        <v>1.43E-2</v>
+      </c>
+      <c r="O16">
+        <v>1.43E-2</v>
+      </c>
+      <c r="P16">
+        <v>1.43E-2</v>
+      </c>
+      <c r="Q16">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="R16">
+        <v>8.8300000000000003E-2</v>
+      </c>
+      <c r="S16">
+        <v>8.8300000000000003E-2</v>
+      </c>
+      <c r="T16">
+        <v>8.8300000000000003E-2</v>
+      </c>
+      <c r="U16">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="V16">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="W16">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="X16">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="Y16">
+        <v>15547.994422266</v>
+      </c>
+      <c r="Z16">
+        <v>15585.090648396999</v>
+      </c>
+      <c r="AA16">
+        <v>15523</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>275</v>
+      </c>
+      <c r="AC16">
+        <v>0.998</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>276</v>
+      </c>
+      <c r="AE16" t="s">
         <v>277</v>
       </c>
-      <c r="B16" t="s">
+      <c r="AF16" t="s">
         <v>278</v>
       </c>
-      <c r="C16" t="s">
+      <c r="AG16" t="s">
         <v>279</v>
       </c>
-      <c r="D16" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AH16" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI16">
-        <v>0.99639810713271104</v>
+        <v>0.99601602263356903</v>
       </c>
       <c r="AJ16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>280</v>
+      </c>
+      <c r="B17" t="s">
         <v>281</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>282</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>282</v>
+      </c>
+      <c r="E17" s="17">
+        <v>46152</v>
+      </c>
+      <c r="F17" s="17">
+        <v>46158</v>
+      </c>
+      <c r="G17">
+        <v>64672</v>
+      </c>
+      <c r="H17">
+        <v>6487</v>
+      </c>
+      <c r="I17">
+        <v>0.1</v>
+      </c>
+      <c r="J17">
+        <v>0.1011</v>
+      </c>
+      <c r="K17">
+        <v>0.10340000000000001</v>
+      </c>
+      <c r="L17">
+        <v>0.10059999999999999</v>
+      </c>
+      <c r="M17">
+        <v>1E-3</v>
+      </c>
+      <c r="N17">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="O17">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="P17">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="Q17">
+        <v>2E-3</v>
+      </c>
+      <c r="R17">
+        <v>1.8E-3</v>
+      </c>
+      <c r="S17">
+        <v>1.8E-3</v>
+      </c>
+      <c r="T17">
+        <v>1.8E-3</v>
+      </c>
+      <c r="U17">
+        <v>1E-3</v>
+      </c>
+      <c r="V17">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="W17">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="X17">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="Y17">
+        <v>6540.2516101983301</v>
+      </c>
+      <c r="Z17">
+        <v>6684.75313101756</v>
+      </c>
+      <c r="AA17">
+        <v>6504.0601348502796</v>
+      </c>
+      <c r="AB17" t="s">
         <v>283</v>
       </c>
-      <c r="D17" t="s">
-[...71 lines deleted...]
-      <c r="AB17" t="s">
+      <c r="AC17">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="AD17" t="s">
         <v>284</v>
       </c>
-      <c r="AC17">
-[...4 lines deleted...]
-      </c>
       <c r="AE17" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="AF17" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="AG17" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="AH17" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI17">
-        <v>0.93746730145443102</v>
+        <v>0.97041728734902999</v>
       </c>
       <c r="AJ17">
-        <v>0.98074315241396903</v>
+        <v>0.99737700228832904</v>
       </c>
     </row>
     <row r="18" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>285</v>
+      </c>
+      <c r="B18" t="s">
+        <v>286</v>
+      </c>
+      <c r="C18" t="s">
+        <v>287</v>
+      </c>
+      <c r="D18" t="s">
+        <v>287</v>
+      </c>
+      <c r="E18" s="17">
+        <v>46159</v>
+      </c>
+      <c r="F18" s="17">
+        <v>46165</v>
+      </c>
+      <c r="G18">
+        <v>67766</v>
+      </c>
+      <c r="H18">
+        <v>6177</v>
+      </c>
+      <c r="I18">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="J18">
+        <v>9.2100000000000001E-2</v>
+      </c>
+      <c r="K18">
+        <v>9.4299999999999995E-2</v>
+      </c>
+      <c r="L18">
+        <v>9.1499999999999998E-2</v>
+      </c>
+      <c r="M18">
+        <v>1E-3</v>
+      </c>
+      <c r="N18">
+        <v>1E-3</v>
+      </c>
+      <c r="O18">
+        <v>1E-3</v>
+      </c>
+      <c r="P18">
+        <v>1E-3</v>
+      </c>
+      <c r="Q18">
+        <v>1E-3</v>
+      </c>
+      <c r="R18">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="S18">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="T18">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="U18">
+        <v>1E-3</v>
+      </c>
+      <c r="V18">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="W18">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="X18">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="Y18">
+        <v>6239.1273491256397</v>
+      </c>
+      <c r="Z18">
+        <v>6388.1633945846297</v>
+      </c>
+      <c r="AA18">
+        <v>6199.6770238529598</v>
+      </c>
+      <c r="AB18" t="s">
         <v>288</v>
       </c>
-      <c r="B18" t="s">
+      <c r="AC18">
+        <v>0.99</v>
+      </c>
+      <c r="AD18" t="s">
         <v>289</v>
       </c>
-      <c r="C18" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AE18" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="AF18" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="AG18" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="AH18" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI18">
-        <v>0.99644113834187298</v>
+        <v>0.966944584610401</v>
       </c>
       <c r="AJ18">
-        <v>1</v>
+        <v>0.99634222496337999</v>
       </c>
     </row>
     <row r="19" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>290</v>
+      </c>
+      <c r="B19" t="s">
+        <v>291</v>
+      </c>
+      <c r="C19" t="s">
+        <v>292</v>
+      </c>
+      <c r="D19" t="s">
+        <v>292</v>
+      </c>
+      <c r="E19" s="17">
+        <v>46061</v>
+      </c>
+      <c r="F19" s="17">
+        <v>46067</v>
+      </c>
+      <c r="G19">
+        <v>60841</v>
+      </c>
+      <c r="H19">
+        <v>7982</v>
+      </c>
+      <c r="I19">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="J19">
+        <v>0.1313</v>
+      </c>
+      <c r="K19">
+        <v>0.1313</v>
+      </c>
+      <c r="L19">
+        <v>0.1313</v>
+      </c>
+      <c r="M19">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N19">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="O19">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="P19">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="Q19">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="R19">
+        <v>1.49E-2</v>
+      </c>
+      <c r="S19">
+        <v>1.49E-2</v>
+      </c>
+      <c r="T19">
+        <v>1.49E-2</v>
+      </c>
+      <c r="U19">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="V19">
+        <v>8.6E-3</v>
+      </c>
+      <c r="W19">
+        <v>8.6E-3</v>
+      </c>
+      <c r="X19">
+        <v>8.6E-3</v>
+      </c>
+      <c r="Y19">
+        <v>8009.9903647625597</v>
+      </c>
+      <c r="Z19">
+        <v>8044.8668833508</v>
+      </c>
+      <c r="AA19">
+        <v>7988</v>
+      </c>
+      <c r="AB19" t="s">
         <v>293</v>
       </c>
-      <c r="B19" t="s">
+      <c r="AC19">
+        <v>0.997</v>
+      </c>
+      <c r="AD19" t="s">
         <v>294</v>
       </c>
-      <c r="C19" t="s">
+      <c r="AE19" t="s">
         <v>295</v>
       </c>
-      <c r="D19" t="s">
-[...71 lines deleted...]
-      <c r="AB19" t="s">
+      <c r="AF19" t="s">
         <v>296</v>
       </c>
-      <c r="AC19">
-[...10 lines deleted...]
-      </c>
       <c r="AG19" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="AH19" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI19">
-        <v>0.99455516524482002</v>
+        <v>0.99293128349103099</v>
       </c>
       <c r="AJ19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>297</v>
+      </c>
+      <c r="B20" t="s">
         <v>298</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>299</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>299</v>
+      </c>
+      <c r="E20" s="17">
+        <v>45844</v>
+      </c>
+      <c r="F20" s="17">
+        <v>45850</v>
+      </c>
+      <c r="G20">
+        <v>67536</v>
+      </c>
+      <c r="H20">
+        <v>5431</v>
+      </c>
+      <c r="I20">
+        <v>0.08</v>
+      </c>
+      <c r="J20">
+        <v>8.0399999999999999E-2</v>
+      </c>
+      <c r="K20">
+        <v>8.0399999999999999E-2</v>
+      </c>
+      <c r="L20">
+        <v>8.0399999999999999E-2</v>
+      </c>
+      <c r="M20">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N20">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="O20">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="P20">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="Q20">
+        <v>1E-3</v>
+      </c>
+      <c r="R20">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="S20">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="T20">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="U20">
+        <v>0</v>
+      </c>
+      <c r="V20">
+        <v>1E-4</v>
+      </c>
+      <c r="W20">
+        <v>1E-4</v>
+      </c>
+      <c r="X20">
+        <v>1E-4</v>
+      </c>
+      <c r="Y20">
+        <v>5439.7481872824701</v>
+      </c>
+      <c r="Z20">
+        <v>5451.4216035212603</v>
+      </c>
+      <c r="AA20">
+        <v>5433</v>
+      </c>
+      <c r="AC20">
+        <v>0.999</v>
+      </c>
+      <c r="AD20" t="s">
         <v>300</v>
       </c>
-      <c r="D20" t="s">
+      <c r="AE20" t="s">
         <v>300</v>
       </c>
-      <c r="E20" s="17">
-[...79 lines deleted...]
-      </c>
       <c r="AF20" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="AG20" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="AH20" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI20">
-        <v>0.994323868472617</v>
+        <v>0.99662077071614497</v>
       </c>
       <c r="AJ20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>301</v>
+      </c>
+      <c r="B21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C21" t="s">
+        <v>303</v>
+      </c>
+      <c r="D21" t="s">
+        <v>303</v>
+      </c>
+      <c r="E21" s="17">
+        <v>46124</v>
+      </c>
+      <c r="F21" s="17">
+        <v>46130</v>
+      </c>
+      <c r="G21">
+        <v>66762</v>
+      </c>
+      <c r="H21">
+        <v>7517</v>
+      </c>
+      <c r="I21">
+        <v>0.113</v>
+      </c>
+      <c r="J21">
+        <v>0.11310000000000001</v>
+      </c>
+      <c r="K21">
+        <v>0.11509999999999999</v>
+      </c>
+      <c r="L21">
+        <v>0.11269999999999999</v>
+      </c>
+      <c r="M21">
+        <v>2E-3</v>
+      </c>
+      <c r="N21">
+        <v>1.9E-3</v>
+      </c>
+      <c r="O21">
+        <v>2E-3</v>
+      </c>
+      <c r="P21">
+        <v>1.9E-3</v>
+      </c>
+      <c r="Q21">
+        <v>0.01</v>
+      </c>
+      <c r="R21">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="S21">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="T21">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="U21">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="V21">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="W21">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="X21">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="Y21">
+        <v>7552.2977809592003</v>
+      </c>
+      <c r="Z21">
+        <v>7686.8425820848597</v>
+      </c>
+      <c r="AA21">
+        <v>7527.1390369860401</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>304</v>
+      </c>
+      <c r="AC21">
+        <v>0.996</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>305</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>305</v>
+      </c>
+      <c r="AF21" t="s">
         <v>306</v>
       </c>
-      <c r="B21" t="s">
+      <c r="AG21" t="s">
         <v>307</v>
       </c>
-      <c r="C21" t="s">
-[...91 lines deleted...]
-      </c>
       <c r="AH21" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI21">
-        <v>0.99413783960546598</v>
+        <v>0.978295043731778</v>
       </c>
       <c r="AJ21">
-        <v>1</v>
+        <v>0.99905156036696596</v>
       </c>
     </row>
     <row r="22" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B22" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C22" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D22" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="E22" s="17">
-        <v>45928</v>
+        <v>45886</v>
       </c>
       <c r="F22" s="17">
-        <v>45934</v>
+        <v>45892</v>
       </c>
       <c r="G22">
-        <v>64807</v>
+        <v>64596</v>
       </c>
       <c r="H22">
-        <v>6075</v>
+        <v>4970</v>
       </c>
       <c r="I22">
-        <v>9.4E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="J22">
-        <v>9.3700000000000006E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="K22">
-        <v>9.3700000000000006E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="L22">
-        <v>9.3700000000000006E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="M22">
-        <v>7.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N22">
-        <v>7.3000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="O22">
-        <v>7.3000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="P22">
-        <v>7.3000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="Q22">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="R22">
-        <v>5.9999999999999995E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="S22">
-        <v>5.9999999999999995E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="T22">
-        <v>5.9999999999999995E-4</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="U22">
         <v>0</v>
       </c>
       <c r="V22">
-        <v>2.9999999999999997E-4</v>
+        <v>0</v>
       </c>
       <c r="W22">
-        <v>2.9999999999999997E-4</v>
+        <v>0</v>
       </c>
       <c r="X22">
-        <v>2.9999999999999997E-4</v>
+        <v>0</v>
       </c>
       <c r="Y22">
-        <v>6081.20750688318</v>
+        <v>4978.6192090395498</v>
       </c>
       <c r="Z22">
-        <v>6106.8048238209603</v>
+        <v>4987.8686806939804</v>
       </c>
       <c r="AA22">
-        <v>6075</v>
+        <v>4973</v>
       </c>
       <c r="AB22" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="AC22">
         <v>0.999</v>
       </c>
       <c r="AD22" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="AE22" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="AF22" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="AG22" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="AH22" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI22">
-        <v>0.99479190432009601</v>
+        <v>0.99701903124444202</v>
       </c>
       <c r="AJ22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B23" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C23" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D23" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="E23" s="17">
-        <v>45858</v>
+        <v>45956</v>
       </c>
       <c r="F23" s="17">
-        <v>45864</v>
+        <v>45962</v>
       </c>
       <c r="G23">
-        <v>66180</v>
+        <v>61010</v>
       </c>
       <c r="H23">
-        <v>4849</v>
+        <v>6211</v>
       </c>
       <c r="I23">
-        <v>7.2999999999999995E-2</v>
+        <v>0.10199999999999999</v>
       </c>
       <c r="J23">
-        <v>7.3300000000000004E-2</v>
+        <v>0.1019</v>
       </c>
       <c r="K23">
-        <v>7.3300000000000004E-2</v>
+        <v>0.1019</v>
       </c>
       <c r="L23">
-        <v>7.3300000000000004E-2</v>
+        <v>0.1019</v>
       </c>
       <c r="M23">
-        <v>4.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="N23">
-        <v>4.3E-3</v>
+        <v>4.4999999999999997E-3</v>
       </c>
       <c r="O23">
-        <v>4.3E-3</v>
+        <v>4.4999999999999997E-3</v>
       </c>
       <c r="P23">
-        <v>4.3E-3</v>
+        <v>4.4999999999999997E-3</v>
       </c>
       <c r="Q23">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="R23">
-        <v>4.0000000000000002E-4</v>
+        <v>1.4E-3</v>
       </c>
       <c r="S23">
-        <v>4.0000000000000002E-4</v>
+        <v>1.4E-3</v>
       </c>
       <c r="T23">
-        <v>4.0000000000000002E-4</v>
+        <v>1.4E-3</v>
       </c>
       <c r="U23">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="V23">
-        <v>1E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="W23">
-        <v>1E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="X23">
-        <v>1E-4</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="Y23">
-        <v>4854.3300180384504</v>
+        <v>6221.9054350677598</v>
       </c>
       <c r="Z23">
-        <v>4869.42386760925</v>
+        <v>6237.6027361852402</v>
       </c>
       <c r="AA23">
-        <v>4849</v>
+        <v>6214</v>
       </c>
       <c r="AB23" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="AC23">
         <v>0.999</v>
       </c>
       <c r="AD23" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="AE23" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="AF23" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="AG23" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="AH23" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI23">
-        <v>0.99580569115268203</v>
+        <v>0.99621605652307399</v>
       </c>
       <c r="AJ23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>318</v>
+      </c>
+      <c r="B24" t="s">
+        <v>319</v>
+      </c>
+      <c r="C24" t="s">
+        <v>320</v>
+      </c>
+      <c r="D24" t="s">
+        <v>320</v>
+      </c>
+      <c r="E24" s="17">
+        <v>46033</v>
+      </c>
+      <c r="F24" s="17">
+        <v>46039</v>
+      </c>
+      <c r="G24">
+        <v>65719</v>
+      </c>
+      <c r="H24">
+        <v>10572</v>
+      </c>
+      <c r="I24">
+        <v>0.161</v>
+      </c>
+      <c r="J24">
+        <v>0.16109999999999999</v>
+      </c>
+      <c r="K24">
+        <v>0.16109999999999999</v>
+      </c>
+      <c r="L24">
+        <v>0.16109999999999999</v>
+      </c>
+      <c r="M24">
+        <v>0.01</v>
+      </c>
+      <c r="N24">
+        <v>1.01E-2</v>
+      </c>
+      <c r="O24">
+        <v>1.01E-2</v>
+      </c>
+      <c r="P24">
+        <v>1.01E-2</v>
+      </c>
+      <c r="Q24">
+        <v>0.04</v>
+      </c>
+      <c r="R24">
+        <v>3.9699999999999999E-2</v>
+      </c>
+      <c r="S24">
+        <v>3.9699999999999999E-2</v>
+      </c>
+      <c r="T24">
+        <v>3.9699999999999999E-2</v>
+      </c>
+      <c r="U24">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="V24">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="W24">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="X24">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="Y24">
+        <v>10610.887573964499</v>
+      </c>
+      <c r="Z24">
+        <v>10658.682870651</v>
+      </c>
+      <c r="AA24">
+        <v>10590</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>321</v>
+      </c>
+      <c r="AC24">
+        <v>0.998</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>322</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>323</v>
+      </c>
+      <c r="AF24" t="s">
         <v>324</v>
       </c>
-      <c r="B24" t="s">
+      <c r="AG24" t="s">
         <v>325</v>
       </c>
-      <c r="C24" t="s">
-[...91 lines deleted...]
-      </c>
       <c r="AH24" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI24">
-        <v>0.99574594543112704</v>
+        <v>0.99355615778380002</v>
       </c>
       <c r="AJ24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>326</v>
+      </c>
+      <c r="B25" t="s">
+        <v>327</v>
+      </c>
+      <c r="C25" t="s">
+        <v>328</v>
+      </c>
+      <c r="D25" t="s">
+        <v>328</v>
+      </c>
+      <c r="E25" s="17">
+        <v>46005</v>
+      </c>
+      <c r="F25" s="17">
+        <v>46011</v>
+      </c>
+      <c r="G25">
+        <v>67638</v>
+      </c>
+      <c r="H25">
+        <v>12693</v>
+      </c>
+      <c r="I25">
+        <v>0.188</v>
+      </c>
+      <c r="J25">
+        <v>0.18790000000000001</v>
+      </c>
+      <c r="K25">
+        <v>0.18790000000000001</v>
+      </c>
+      <c r="L25">
+        <v>0.18790000000000001</v>
+      </c>
+      <c r="M25">
+        <v>0.01</v>
+      </c>
+      <c r="N25">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="O25">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="P25">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="Q25">
+        <v>6.3E-2</v>
+      </c>
+      <c r="R25">
+        <v>6.3399999999999998E-2</v>
+      </c>
+      <c r="S25">
+        <v>6.3399999999999998E-2</v>
+      </c>
+      <c r="T25">
+        <v>6.3399999999999998E-2</v>
+      </c>
+      <c r="U25">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="V25">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="W25">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="X25">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="Y25">
+        <v>12732.291457286399</v>
+      </c>
+      <c r="Z25">
+        <v>12780.5881907728</v>
+      </c>
+      <c r="AA25">
+        <v>12711</v>
+      </c>
+      <c r="AB25" t="s">
         <v>329</v>
       </c>
-      <c r="B25" t="s">
+      <c r="AC25">
+        <v>0.998</v>
+      </c>
+      <c r="AD25" t="s">
         <v>330</v>
       </c>
-      <c r="C25" t="s">
+      <c r="AE25" t="s">
         <v>331</v>
       </c>
-      <c r="D25" t="s">
-[...71 lines deleted...]
-      <c r="AB25" t="s">
+      <c r="AF25" t="s">
         <v>332</v>
       </c>
-      <c r="AC25">
-[...2 lines deleted...]
-      <c r="AD25" t="s">
+      <c r="AG25" t="s">
         <v>333</v>
       </c>
-      <c r="AE25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH25" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI25">
-        <v>0.91054098151615104</v>
+        <v>0.99455516524482002</v>
       </c>
       <c r="AJ25">
-        <v>0.96557080401864603</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>334</v>
+      </c>
+      <c r="B26" t="s">
+        <v>335</v>
+      </c>
+      <c r="C26" t="s">
         <v>336</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>336</v>
+      </c>
+      <c r="E26" s="17">
+        <v>45928</v>
+      </c>
+      <c r="F26" s="17">
+        <v>45934</v>
+      </c>
+      <c r="G26">
+        <v>64810</v>
+      </c>
+      <c r="H26">
+        <v>6075</v>
+      </c>
+      <c r="I26">
+        <v>9.4E-2</v>
+      </c>
+      <c r="J26">
+        <v>9.3700000000000006E-2</v>
+      </c>
+      <c r="K26">
+        <v>9.3700000000000006E-2</v>
+      </c>
+      <c r="L26">
+        <v>9.3700000000000006E-2</v>
+      </c>
+      <c r="M26">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N26">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="O26">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="P26">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="Q26">
+        <v>1E-3</v>
+      </c>
+      <c r="R26">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="S26">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="T26">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="U26">
+        <v>0</v>
+      </c>
+      <c r="V26">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="W26">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="X26">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="Y26">
+        <v>6079.9451932718403</v>
+      </c>
+      <c r="Z26">
+        <v>6096.4629956859699</v>
+      </c>
+      <c r="AA26">
+        <v>6075</v>
+      </c>
+      <c r="AB26" t="s">
         <v>337</v>
       </c>
-      <c r="C26" t="s">
+      <c r="AC26">
+        <v>0.999</v>
+      </c>
+      <c r="AD26" t="s">
         <v>338</v>
       </c>
-      <c r="D26" t="s">
+      <c r="AE26" t="s">
         <v>338</v>
       </c>
-      <c r="E26" s="17">
-[...79 lines deleted...]
-      </c>
       <c r="AF26" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="AG26" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="AH26" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI26">
-        <v>0.99245537207417101</v>
+        <v>0.99647943476386902</v>
       </c>
       <c r="AJ26">
-        <v>0.99919022594517004</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>339</v>
+      </c>
+      <c r="B27" t="s">
+        <v>340</v>
+      </c>
+      <c r="C27" t="s">
+        <v>341</v>
+      </c>
+      <c r="D27" t="s">
+        <v>341</v>
+      </c>
+      <c r="E27" s="17">
+        <v>45858</v>
+      </c>
+      <c r="F27" s="17">
+        <v>45864</v>
+      </c>
+      <c r="G27">
+        <v>66181</v>
+      </c>
+      <c r="H27">
+        <v>4851</v>
+      </c>
+      <c r="I27">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="J27">
+        <v>7.3300000000000004E-2</v>
+      </c>
+      <c r="K27">
+        <v>7.3300000000000004E-2</v>
+      </c>
+      <c r="L27">
+        <v>7.3300000000000004E-2</v>
+      </c>
+      <c r="M27">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N27">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="O27">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="P27">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="Q27">
+        <v>0</v>
+      </c>
+      <c r="R27">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="S27">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="T27">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="U27">
+        <v>0</v>
+      </c>
+      <c r="V27">
+        <v>1E-4</v>
+      </c>
+      <c r="W27">
+        <v>1E-4</v>
+      </c>
+      <c r="X27">
+        <v>1E-4</v>
+      </c>
+      <c r="Y27">
+        <v>4855.4423076923104</v>
+      </c>
+      <c r="Z27">
+        <v>4863.0091030978801</v>
+      </c>
+      <c r="AA27">
+        <v>4851</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>342</v>
+      </c>
+      <c r="AC27">
+        <v>0.999</v>
+      </c>
+      <c r="AD27" t="s">
         <v>343</v>
       </c>
-      <c r="B27" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AE27" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="AF27" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="AG27" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="AH27" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI27">
-        <v>0.99484345915539196</v>
+        <v>0.99753052012791299</v>
       </c>
       <c r="AJ27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B28" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="C28" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="D28" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="E28" s="17">
-        <v>45998</v>
+        <v>45851</v>
       </c>
       <c r="F28" s="17">
-        <v>46004</v>
+        <v>45857</v>
       </c>
       <c r="G28">
-        <v>64316</v>
+        <v>67580</v>
       </c>
       <c r="H28">
-        <v>9943</v>
+        <v>4987</v>
       </c>
       <c r="I28">
-        <v>0.155</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="J28">
-        <v>0.1547</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="K28">
-        <v>0.1547</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="L28">
-        <v>0.1547</v>
+        <v>7.3800000000000004E-2</v>
       </c>
       <c r="M28">
-        <v>7.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="N28">
-        <v>7.3000000000000001E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="O28">
-        <v>7.3000000000000001E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="P28">
-        <v>7.3000000000000001E-3</v>
+        <v>4.1000000000000003E-3</v>
       </c>
       <c r="Q28">
-        <v>0.03</v>
+        <v>1E-3</v>
       </c>
       <c r="R28">
-        <v>3.0300000000000001E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="S28">
-        <v>3.0300000000000001E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="T28">
-        <v>3.0300000000000001E-2</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="U28">
-        <v>3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="V28">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="W28">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="X28">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-4</v>
       </c>
       <c r="Y28">
-        <v>9976.5896768644398</v>
+        <v>4991.8033971810601</v>
       </c>
       <c r="Z28">
-        <v>10011.579619795</v>
+        <v>5000.9085957710104</v>
       </c>
       <c r="AA28">
-        <v>9951</v>
+        <v>4990</v>
       </c>
       <c r="AB28" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="AC28">
-        <v>0.997</v>
+        <v>1</v>
       </c>
       <c r="AD28" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="AE28" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="AF28" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="AG28" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="AH28" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI28">
-        <v>0.99394904479656798</v>
+        <v>0.99781867723392703</v>
       </c>
       <c r="AJ28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B29" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="C29" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="D29" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="E29" s="17">
-        <v>45984</v>
+        <v>46131</v>
       </c>
       <c r="F29" s="17">
-        <v>45990</v>
+        <v>46137</v>
       </c>
       <c r="G29">
-        <v>58453</v>
+        <v>61543</v>
       </c>
       <c r="H29">
-        <v>7514</v>
+        <v>6395</v>
       </c>
       <c r="I29">
-        <v>0.129</v>
+        <v>0.104</v>
       </c>
       <c r="J29">
-        <v>0.12859999999999999</v>
+        <v>0.10440000000000001</v>
       </c>
       <c r="K29">
-        <v>0.12859999999999999</v>
+        <v>0.1067</v>
       </c>
       <c r="L29">
-        <v>0.12859999999999999</v>
+        <v>0.1041</v>
       </c>
       <c r="M29">
-        <v>7.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="N29">
-        <v>6.6E-3</v>
+        <v>1.9E-3</v>
       </c>
       <c r="O29">
-        <v>6.6E-3</v>
+        <v>1.9E-3</v>
       </c>
       <c r="P29">
-        <v>6.6E-3</v>
+        <v>1.9E-3</v>
       </c>
       <c r="Q29">
-        <v>0.01</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="R29">
-        <v>9.5999999999999992E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="S29">
-        <v>9.5999999999999992E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="T29">
-        <v>9.5999999999999992E-3</v>
+        <v>5.5999999999999999E-3</v>
       </c>
       <c r="U29">
-        <v>2E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="V29">
-        <v>2.0999999999999999E-3</v>
+        <v>2.7000000000000001E-3</v>
       </c>
       <c r="W29">
-        <v>2.0999999999999999E-3</v>
+        <v>2.8E-3</v>
       </c>
       <c r="X29">
-        <v>2.0999999999999999E-3</v>
+        <v>2.7000000000000001E-3</v>
       </c>
       <c r="Y29">
-        <v>7533.8303747534501</v>
+        <v>6426.2513513513504</v>
       </c>
       <c r="Z29">
-        <v>7567.7654867256597</v>
+        <v>6567.0043066743601</v>
       </c>
       <c r="AA29">
-        <v>7519</v>
+        <v>6403.7279248810601</v>
       </c>
       <c r="AB29" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="AC29">
-        <v>0.998</v>
+        <v>0.995</v>
       </c>
       <c r="AD29" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="AE29" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="AF29" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="AG29" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="AH29" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI29">
-        <v>0.99355615778380002</v>
+        <v>0.97396007392586004</v>
       </c>
       <c r="AJ29">
-        <v>1</v>
+        <v>0.99879321467562099</v>
       </c>
     </row>
     <row r="30" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="B30" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="C30" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="D30" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="E30" s="17">
-        <v>46040</v>
+        <v>46145</v>
       </c>
       <c r="F30" s="17">
-        <v>46046</v>
+        <v>46151</v>
       </c>
       <c r="G30">
-        <v>60606</v>
+        <v>63936</v>
       </c>
       <c r="H30">
-        <v>8709</v>
+        <v>6219</v>
       </c>
       <c r="I30">
-        <v>0.14399999999999999</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="J30">
-        <v>0.1439</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="K30">
-        <v>0.1439</v>
+        <v>9.9900000000000003E-2</v>
       </c>
       <c r="L30">
-        <v>0.1439</v>
+        <v>9.7500000000000003E-2</v>
       </c>
       <c r="M30">
-        <v>0.01</v>
+        <v>1E-3</v>
       </c>
       <c r="N30">
-        <v>1.01E-2</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="O30">
-        <v>1.01E-2</v>
+        <v>1.1999999999999999E-3</v>
       </c>
       <c r="P30">
-        <v>1.01E-2</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="Q30">
-        <v>2.5000000000000001E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="R30">
-        <v>2.5100000000000001E-2</v>
+        <v>2.8E-3</v>
       </c>
       <c r="S30">
-        <v>2.5100000000000001E-2</v>
+        <v>2.8999999999999998E-3</v>
       </c>
       <c r="T30">
-        <v>2.5100000000000001E-2</v>
+        <v>2.8E-3</v>
       </c>
       <c r="U30">
-        <v>8.9999999999999993E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="V30">
-        <v>8.8000000000000005E-3</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="W30">
-        <v>8.8000000000000005E-3</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="X30">
-        <v>8.8000000000000005E-3</v>
+        <v>1.1000000000000001E-3</v>
       </c>
       <c r="Y30">
-        <v>8750.8485401997004</v>
+        <v>6264.3933386201397</v>
       </c>
       <c r="Z30">
-        <v>8792.7755121936098</v>
+        <v>6385.0600164650205</v>
       </c>
       <c r="AA30">
-        <v>8726.4015734786008</v>
+        <v>6232.9646406370402</v>
       </c>
       <c r="AB30" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="AC30">
-        <v>0.997</v>
+        <v>0.99299999999999999</v>
       </c>
       <c r="AD30" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="AE30" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="AF30" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="AG30" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="AH30" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI30">
-        <v>0.99195071998648698</v>
+        <v>0.97414902662788105</v>
       </c>
       <c r="AJ30">
-        <v>0.99949560269011894</v>
+        <v>0.99791998809803795</v>
       </c>
     </row>
     <row r="31" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="B31" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="C31" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="D31" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="E31" s="17">
-        <v>45970</v>
+        <v>46047</v>
       </c>
       <c r="F31" s="17">
-        <v>45976</v>
+        <v>46053</v>
       </c>
       <c r="G31">
-        <v>61183</v>
+        <v>53822</v>
       </c>
       <c r="H31">
-        <v>6736</v>
+        <v>7103</v>
       </c>
       <c r="I31">
-        <v>0.11</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="J31">
-        <v>0.1101</v>
+        <v>0.1321</v>
       </c>
       <c r="K31">
-        <v>0.1101</v>
+        <v>0.1321</v>
       </c>
       <c r="L31">
-        <v>0.1101</v>
+        <v>0.1321</v>
       </c>
       <c r="M31">
-        <v>4.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N31">
-        <v>3.8999999999999998E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="O31">
-        <v>3.8999999999999998E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="P31">
-        <v>3.8999999999999998E-3</v>
+        <v>8.6E-3</v>
       </c>
       <c r="Q31">
-        <v>3.0000000000000001E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="R31">
-        <v>2.8E-3</v>
+        <v>1.78E-2</v>
       </c>
       <c r="S31">
-        <v>2.8E-3</v>
+        <v>1.78E-2</v>
       </c>
       <c r="T31">
-        <v>2.8E-3</v>
+        <v>1.78E-2</v>
       </c>
       <c r="U31">
-        <v>1E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="V31">
-        <v>1E-3</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="W31">
-        <v>1E-3</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="X31">
-        <v>1E-3</v>
+        <v>8.6999999999999994E-3</v>
       </c>
       <c r="Y31">
-        <v>6749.8508285544303</v>
+        <v>7126.2787079843702</v>
       </c>
       <c r="Z31">
-        <v>6765.9554132285803</v>
+        <v>7151.2720266810002</v>
       </c>
       <c r="AA31">
-        <v>6739</v>
+        <v>7108</v>
       </c>
       <c r="AB31" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="AC31">
-        <v>0.998</v>
+        <v>0.997</v>
       </c>
       <c r="AD31" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="AE31" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="AF31" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="AG31" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="AH31" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI31">
-        <v>0.99601602263356903</v>
+        <v>0.99394904479656798</v>
       </c>
       <c r="AJ31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="B32" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="C32" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="D32" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="E32" s="17">
-        <v>45879</v>
+        <v>45991</v>
       </c>
       <c r="F32" s="17">
-        <v>45885</v>
+        <v>45997</v>
       </c>
       <c r="G32">
-        <v>66693</v>
+        <v>61792</v>
       </c>
       <c r="H32">
-        <v>5145</v>
+        <v>8226</v>
       </c>
       <c r="I32">
-        <v>7.6999999999999999E-2</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="J32">
-        <v>7.7200000000000005E-2</v>
+        <v>0.13320000000000001</v>
       </c>
       <c r="K32">
-        <v>7.7200000000000005E-2</v>
+        <v>0.13320000000000001</v>
       </c>
       <c r="L32">
-        <v>7.7200000000000005E-2</v>
+        <v>0.13320000000000001</v>
       </c>
       <c r="M32">
-        <v>8.9999999999999993E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N32">
-        <v>8.5000000000000006E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="O32">
-        <v>8.5000000000000006E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="P32">
-        <v>8.5000000000000006E-3</v>
+        <v>7.1000000000000004E-3</v>
       </c>
       <c r="Q32">
-        <v>0</v>
+        <v>1.4E-2</v>
       </c>
       <c r="R32">
-        <v>4.0000000000000002E-4</v>
+        <v>1.43E-2</v>
       </c>
       <c r="S32">
-        <v>4.0000000000000002E-4</v>
+        <v>1.43E-2</v>
       </c>
       <c r="T32">
-        <v>4.0000000000000002E-4</v>
+        <v>1.43E-2</v>
       </c>
       <c r="U32">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="V32">
-        <v>0</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="W32">
-        <v>0</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="X32">
-        <v>0</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="Y32">
-        <v>5154.1922214567903</v>
+        <v>8240.0351262349104</v>
       </c>
       <c r="Z32">
-        <v>5168.1949675362503</v>
+        <v>8277.3200293281207</v>
       </c>
       <c r="AA32">
-        <v>5150</v>
+        <v>8231</v>
       </c>
       <c r="AB32" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="AC32">
         <v>0.999</v>
       </c>
       <c r="AD32" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="AE32" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="AF32" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="AG32" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="AH32" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI32">
-        <v>0.99647943476386902</v>
+        <v>0.99440398230780103</v>
       </c>
       <c r="AJ32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B33" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C33" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="D33" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="E33" s="17">
-        <v>46026</v>
+        <v>45998</v>
       </c>
       <c r="F33" s="17">
-        <v>46032</v>
+        <v>46004</v>
       </c>
       <c r="G33">
-        <v>69121</v>
+        <v>64330</v>
       </c>
       <c r="H33">
-        <v>12581</v>
+        <v>9946</v>
       </c>
       <c r="I33">
-        <v>0.182</v>
+        <v>0.155</v>
       </c>
       <c r="J33">
-        <v>0.1822</v>
+        <v>0.1547</v>
       </c>
       <c r="K33">
-        <v>0.1822</v>
+        <v>0.1547</v>
       </c>
       <c r="L33">
-        <v>0.1822</v>
+        <v>0.1547</v>
       </c>
       <c r="M33">
-        <v>1.2E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N33">
-        <v>1.15E-2</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="O33">
-        <v>1.15E-2</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="P33">
-        <v>1.15E-2</v>
+        <v>7.3000000000000001E-3</v>
       </c>
       <c r="Q33">
-        <v>5.7000000000000002E-2</v>
+        <v>0.03</v>
       </c>
       <c r="R33">
-        <v>5.74E-2</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="S33">
-        <v>5.74E-2</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="T33">
-        <v>5.74E-2</v>
+        <v>3.0300000000000001E-2</v>
       </c>
       <c r="U33">
-        <v>6.0000000000000001E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="V33">
-        <v>5.4999999999999997E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="W33">
-        <v>5.4999999999999997E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="X33">
-        <v>5.4999999999999997E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="Y33">
-        <v>12632.126706713299</v>
+        <v>9969.1947565651899</v>
       </c>
       <c r="Z33">
-        <v>12694.032914462899</v>
+        <v>10015.8220108148</v>
       </c>
       <c r="AA33">
-        <v>12595</v>
+        <v>9954</v>
       </c>
       <c r="AB33" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="AC33">
-        <v>0.997</v>
+        <v>0.998</v>
       </c>
       <c r="AD33" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="AE33" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="AF33" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="AG33" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="AH33" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI33">
-        <v>0.99219846717506799</v>
+        <v>0.99382756495192603</v>
       </c>
       <c r="AJ33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="B34" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C34" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D34" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="E34" s="17">
-        <v>46138</v>
+        <v>46166</v>
       </c>
       <c r="F34" s="17">
-        <v>46144</v>
+        <v>46172</v>
       </c>
       <c r="G34">
-        <v>63628</v>
+        <v>64211</v>
       </c>
       <c r="H34">
-        <v>5361</v>
+        <v>5971</v>
       </c>
       <c r="I34">
-        <v>8.4000000000000005E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="J34">
-        <v>9.8000000000000004E-2</v>
+        <v>9.4600000000000004E-2</v>
       </c>
       <c r="K34">
-        <v>0.105</v>
+        <v>9.7900000000000001E-2</v>
       </c>
       <c r="L34">
-        <v>9.2799999999999994E-2</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="M34">
         <v>1E-3</v>
       </c>
       <c r="N34">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="O34">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="P34">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="Q34">
+        <v>1E-3</v>
+      </c>
+      <c r="R34">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="S34">
         <v>1.1999999999999999E-3</v>
       </c>
-      <c r="O34">
-[...2 lines deleted...]
-      <c r="P34">
+      <c r="T34">
         <v>1.1000000000000001E-3</v>
-      </c>
-[...10 lines deleted...]
-        <v>3.5999999999999999E-3</v>
       </c>
       <c r="U34">
         <v>1E-3</v>
       </c>
       <c r="V34">
-        <v>1.4E-3</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="W34">
-        <v>2.3999999999999998E-3</v>
+        <v>8.0000000000000004E-4</v>
       </c>
       <c r="X34">
-        <v>1.1999999999999999E-3</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="Y34">
-        <v>6232.6659161614298</v>
+        <v>6074.4854257022998</v>
       </c>
       <c r="Z34">
-        <v>6678.4831162990204</v>
+        <v>6283.2505373522999</v>
       </c>
       <c r="AA34">
-        <v>5903.6380596181498</v>
+        <v>6015.7659463421196</v>
       </c>
       <c r="AB34" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="AC34">
-        <v>0.86199999999999999</v>
+        <v>0.98299999999999998</v>
       </c>
       <c r="AD34" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="AE34" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="AF34" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="AG34" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="AH34" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI34">
-        <v>0.80482347658889297</v>
+        <v>0.95030429942335504</v>
       </c>
       <c r="AJ34">
-        <v>0.91045554380541804</v>
+        <v>0.99255856249371899</v>
       </c>
     </row>
     <row r="35" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B35" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="C35" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="D35" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="E35" s="17">
-        <v>45942</v>
+        <v>45984</v>
       </c>
       <c r="F35" s="17">
-        <v>45948</v>
+        <v>45990</v>
       </c>
       <c r="G35">
-        <v>61234</v>
+        <v>58461</v>
       </c>
       <c r="H35">
-        <v>5993</v>
+        <v>7514</v>
       </c>
       <c r="I35">
-        <v>9.8000000000000004E-2</v>
+        <v>0.129</v>
       </c>
       <c r="J35">
-        <v>9.7900000000000001E-2</v>
+        <v>0.12859999999999999</v>
       </c>
       <c r="K35">
-        <v>9.7900000000000001E-2</v>
+        <v>0.12859999999999999</v>
       </c>
       <c r="L35">
-        <v>9.7900000000000001E-2</v>
+        <v>0.12859999999999999</v>
       </c>
       <c r="M35">
-        <v>4.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="N35">
-        <v>4.4000000000000003E-3</v>
+        <v>6.6E-3</v>
       </c>
       <c r="O35">
-        <v>4.4000000000000003E-3</v>
+        <v>6.6E-3</v>
       </c>
       <c r="P35">
-        <v>4.4000000000000003E-3</v>
+        <v>6.6E-3</v>
       </c>
       <c r="Q35">
-        <v>1E-3</v>
+        <v>0.01</v>
       </c>
       <c r="R35">
-        <v>8.9999999999999998E-4</v>
+        <v>9.5999999999999992E-3</v>
       </c>
       <c r="S35">
-        <v>8.9999999999999998E-4</v>
+        <v>9.5999999999999992E-3</v>
       </c>
       <c r="T35">
-        <v>8.9999999999999998E-4</v>
+        <v>9.5999999999999992E-3</v>
       </c>
       <c r="U35">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="V35">
-        <v>5.0000000000000001E-4</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="W35">
-        <v>5.0000000000000001E-4</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="X35">
-        <v>5.0000000000000001E-4</v>
+        <v>2.0999999999999999E-3</v>
       </c>
       <c r="Y35">
-        <v>5999.5784851811204</v>
+        <v>7529.3997233748296</v>
       </c>
       <c r="Z35">
-        <v>6026.7256634386304</v>
+        <v>7546.8223470001003</v>
       </c>
       <c r="AA35">
-        <v>5993</v>
+        <v>7519</v>
       </c>
       <c r="AB35" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="AC35">
         <v>0.999</v>
       </c>
       <c r="AD35" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="AE35" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="AF35" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="AG35" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="AH35" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI35">
-        <v>0.99440398230780103</v>
+        <v>0.99631336929361303</v>
       </c>
       <c r="AJ35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="B36" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="C36" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="D36" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="E36" s="17">
-        <v>45949</v>
+        <v>46040</v>
       </c>
       <c r="F36" s="17">
-        <v>45955</v>
+        <v>46046</v>
       </c>
       <c r="G36">
-        <v>64339</v>
+        <v>60615</v>
       </c>
       <c r="H36">
-        <v>6271</v>
+        <v>8718</v>
       </c>
       <c r="I36">
-        <v>9.7000000000000003E-2</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="J36">
-        <v>9.7500000000000003E-2</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="K36">
-        <v>9.7500000000000003E-2</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="L36">
-        <v>9.7500000000000003E-2</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="M36">
-        <v>4.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="N36">
-        <v>4.3E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="O36">
-        <v>4.3E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="P36">
-        <v>4.3E-3</v>
+        <v>1.01E-2</v>
       </c>
       <c r="Q36">
-        <v>1E-3</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="R36">
-        <v>8.9999999999999998E-4</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="S36">
-        <v>8.9999999999999998E-4</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="T36">
-        <v>8.9999999999999998E-4</v>
+        <v>2.5100000000000001E-2</v>
       </c>
       <c r="U36">
-        <v>1E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="V36">
-        <v>6.9999999999999999E-4</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="W36">
-        <v>6.9999999999999999E-4</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="X36">
-        <v>6.9999999999999999E-4</v>
+        <v>8.8000000000000005E-3</v>
       </c>
       <c r="Y36">
-        <v>6285.5802985938399</v>
+        <v>8749.4103713990698</v>
       </c>
       <c r="Z36">
-        <v>6314.9787964510597</v>
+        <v>8776.2551179785605</v>
       </c>
       <c r="AA36">
-        <v>6276</v>
+        <v>8731</v>
       </c>
       <c r="AB36" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="AC36">
         <v>0.998</v>
       </c>
       <c r="AD36" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="AE36" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="AF36" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="AG36" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="AH36" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI36">
-        <v>0.99382756495192603</v>
+        <v>0.99484345915539196</v>
       </c>
       <c r="AJ36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B37" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C37" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="D37" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E37" s="17">
-        <v>46110</v>
+        <v>45970</v>
       </c>
       <c r="F37" s="17">
-        <v>46116</v>
+        <v>45976</v>
       </c>
       <c r="G37">
-        <v>63573</v>
+        <v>61193</v>
       </c>
       <c r="H37">
-        <v>8211</v>
+        <v>6737</v>
       </c>
       <c r="I37">
-        <v>0.129</v>
+        <v>0.11</v>
       </c>
       <c r="J37">
-        <v>0.13059999999999999</v>
+        <v>0.1101</v>
       </c>
       <c r="K37">
-        <v>0.13370000000000001</v>
+        <v>0.1101</v>
       </c>
       <c r="L37">
-        <v>0.12970000000000001</v>
+        <v>0.1101</v>
       </c>
       <c r="M37">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N37">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="O37">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="P37">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="Q37">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="N37">
-[...10 lines deleted...]
-      </c>
       <c r="R37">
-        <v>1.7600000000000001E-2</v>
+        <v>2.8E-3</v>
       </c>
       <c r="S37">
-        <v>1.7899999999999999E-2</v>
+        <v>2.8E-3</v>
       </c>
       <c r="T37">
-        <v>1.7500000000000002E-2</v>
+        <v>2.8E-3</v>
       </c>
       <c r="U37">
-        <v>5.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="V37">
-        <v>5.4999999999999997E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="W37">
-        <v>6.1999999999999998E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="X37">
-        <v>5.4999999999999997E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="Y37">
-        <v>8299.6453663210905</v>
+        <v>6754.6376596761002</v>
       </c>
       <c r="Z37">
-        <v>8497.9016696295694</v>
+        <v>6773.7747945568299</v>
       </c>
       <c r="AA37">
-        <v>8247.1662789379607</v>
+        <v>6740</v>
       </c>
       <c r="AB37" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="AC37">
-        <v>0.99</v>
+        <v>0.998</v>
       </c>
       <c r="AD37" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="AE37" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="AF37" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="AG37" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="AH37" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI37">
-        <v>0.966944584610401</v>
+        <v>0.99501388877233299</v>
       </c>
       <c r="AJ37">
-        <v>0.99634222496337999</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="B38" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="C38" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="D38" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E38" s="17">
-        <v>45963</v>
+        <v>45879</v>
       </c>
       <c r="F38" s="17">
-        <v>45969</v>
+        <v>45885</v>
       </c>
       <c r="G38">
-        <v>61489</v>
+        <v>66698</v>
       </c>
       <c r="H38">
-        <v>6580</v>
+        <v>5145</v>
       </c>
       <c r="I38">
-        <v>0.107</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="J38">
-        <v>0.107</v>
+        <v>7.7200000000000005E-2</v>
       </c>
       <c r="K38">
-        <v>0.107</v>
+        <v>7.7200000000000005E-2</v>
       </c>
       <c r="L38">
-        <v>0.107</v>
+        <v>7.7200000000000005E-2</v>
       </c>
       <c r="M38">
-        <v>4.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="N38">
-        <v>4.0000000000000001E-3</v>
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="O38">
-        <v>4.0000000000000001E-3</v>
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="P38">
-        <v>4.0000000000000001E-3</v>
+        <v>8.5000000000000006E-3</v>
       </c>
       <c r="Q38">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="R38">
-        <v>1.8E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="S38">
-        <v>1.8E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="T38">
-        <v>1.8E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="U38">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="V38">
-        <v>8.9999999999999998E-4</v>
+        <v>0</v>
       </c>
       <c r="W38">
-        <v>8.9999999999999998E-4</v>
+        <v>0</v>
       </c>
       <c r="X38">
-        <v>8.9999999999999998E-4</v>
+        <v>0</v>
       </c>
       <c r="Y38">
-        <v>6593.5352380952399</v>
+        <v>5157.3396807035797</v>
       </c>
       <c r="Z38">
-        <v>6620.8222403538703</v>
+        <v>5169.85828240713</v>
       </c>
       <c r="AA38">
-        <v>6581</v>
+        <v>5150</v>
       </c>
       <c r="AB38" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="AC38">
-        <v>0.998</v>
+        <v>0.999</v>
       </c>
       <c r="AD38" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="AE38" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="AF38" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="AG38" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="AH38" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI38">
-        <v>0.99398530289619402</v>
+        <v>0.99615883428087204</v>
       </c>
       <c r="AJ38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>413</v>
+      </c>
+      <c r="B39" t="s">
+        <v>414</v>
+      </c>
+      <c r="C39" t="s">
+        <v>415</v>
+      </c>
+      <c r="D39" t="s">
+        <v>415</v>
+      </c>
+      <c r="E39" s="17">
+        <v>46026</v>
+      </c>
+      <c r="F39" s="17">
+        <v>46032</v>
+      </c>
+      <c r="G39">
+        <v>69136</v>
+      </c>
+      <c r="H39">
+        <v>12593</v>
+      </c>
+      <c r="I39">
+        <v>0.182</v>
+      </c>
+      <c r="J39">
+        <v>0.18240000000000001</v>
+      </c>
+      <c r="K39">
+        <v>0.18240000000000001</v>
+      </c>
+      <c r="L39">
+        <v>0.18240000000000001</v>
+      </c>
+      <c r="M39">
+        <v>1.2E-2</v>
+      </c>
+      <c r="N39">
+        <v>1.15E-2</v>
+      </c>
+      <c r="O39">
+        <v>1.15E-2</v>
+      </c>
+      <c r="P39">
+        <v>1.15E-2</v>
+      </c>
+      <c r="Q39">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="R39">
+        <v>5.7500000000000002E-2</v>
+      </c>
+      <c r="S39">
+        <v>5.7500000000000002E-2</v>
+      </c>
+      <c r="T39">
+        <v>5.7500000000000002E-2</v>
+      </c>
+      <c r="U39">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="V39">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="W39">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="X39">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="Y39">
+        <v>12632.993814433001</v>
+      </c>
+      <c r="Z39">
+        <v>12678.840408722501</v>
+      </c>
+      <c r="AA39">
+        <v>12607</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>416</v>
+      </c>
+      <c r="AC39">
+        <v>0.998</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>417</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>418</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>419</v>
+      </c>
+      <c r="AG39" t="s">
         <v>420</v>
       </c>
-      <c r="B39" t="s">
-[...91 lines deleted...]
-      </c>
       <c r="AH39" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI39">
-        <v>0.99701903124444202</v>
+        <v>0.99433383445121204</v>
       </c>
       <c r="AJ39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>421</v>
+      </c>
+      <c r="B40" t="s">
+        <v>422</v>
+      </c>
+      <c r="C40" t="s">
+        <v>423</v>
+      </c>
+      <c r="D40" t="s">
+        <v>423</v>
+      </c>
+      <c r="E40" s="17">
+        <v>46138</v>
+      </c>
+      <c r="F40" s="17">
+        <v>46144</v>
+      </c>
+      <c r="G40">
+        <v>63816</v>
+      </c>
+      <c r="H40">
+        <v>6196</v>
+      </c>
+      <c r="I40">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="J40">
+        <v>9.7699999999999995E-2</v>
+      </c>
+      <c r="K40">
+        <v>9.9400000000000002E-2</v>
+      </c>
+      <c r="L40">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="M40">
+        <v>1E-3</v>
+      </c>
+      <c r="N40">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O40">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="P40">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="Q40">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="R40">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="S40">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="T40">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="U40">
+        <v>1E-3</v>
+      </c>
+      <c r="V40">
+        <v>1.5E-3</v>
+      </c>
+      <c r="W40">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="X40">
+        <v>1.5E-3</v>
+      </c>
+      <c r="Y40">
+        <v>6231.9536117705802</v>
+      </c>
+      <c r="Z40">
+        <v>6340.5466692930304</v>
+      </c>
+      <c r="AA40">
+        <v>6206.08502765714</v>
+      </c>
+      <c r="AB40" t="s">
         <v>424</v>
       </c>
-      <c r="B40" t="s">
+      <c r="AC40">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="AD40" t="s">
         <v>425</v>
       </c>
-      <c r="C40" t="s">
+      <c r="AE40" t="s">
+        <v>425</v>
+      </c>
+      <c r="AF40" t="s">
         <v>426</v>
       </c>
-      <c r="D40" t="s">
-[...71 lines deleted...]
-      <c r="AB40" t="s">
+      <c r="AG40" t="s">
         <v>427</v>
       </c>
-      <c r="AC40">
-[...13 lines deleted...]
-      </c>
       <c r="AH40" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI40">
-        <v>0.975142249710089</v>
+        <v>0.97720280650356695</v>
       </c>
       <c r="AJ40">
-        <v>0.99940250709668199</v>
+        <v>0.99837497752412396</v>
       </c>
     </row>
     <row r="41" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B41" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C41" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D41" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E41" s="17">
-        <v>45872</v>
+        <v>46187</v>
       </c>
       <c r="F41" s="17">
-        <v>45878</v>
+        <v>46193</v>
       </c>
       <c r="G41">
-        <v>65377</v>
+        <v>64733</v>
       </c>
       <c r="H41">
-        <v>4814</v>
+        <v>4125</v>
       </c>
       <c r="I41">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="J41">
         <v>7.3999999999999996E-2</v>
       </c>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
       <c r="K41">
-        <v>7.3700000000000002E-2</v>
+        <v>7.9299999999999995E-2</v>
       </c>
       <c r="L41">
-        <v>7.3700000000000002E-2</v>
+        <v>7.0099999999999996E-2</v>
       </c>
       <c r="M41">
-        <v>7.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="N41">
-        <v>7.4000000000000003E-3</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="O41">
-        <v>7.4000000000000003E-3</v>
+        <v>5.0000000000000001E-4</v>
       </c>
       <c r="P41">
-        <v>7.4000000000000003E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
       <c r="Q41">
         <v>0</v>
       </c>
       <c r="R41">
         <v>4.0000000000000002E-4</v>
       </c>
       <c r="S41">
-        <v>4.0000000000000002E-4</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="T41">
-        <v>4.0000000000000002E-4</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="U41">
         <v>0</v>
       </c>
       <c r="V41">
-        <v>1E-4</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="W41">
-        <v>1E-4</v>
+        <v>5.9999999999999995E-4</v>
       </c>
       <c r="X41">
-        <v>1E-4</v>
+        <v>2.9999999999999997E-4</v>
       </c>
       <c r="Y41">
-        <v>4822.9516957862297</v>
+        <v>4789.0065551156704</v>
       </c>
       <c r="Z41">
-        <v>4840.3896285435803</v>
+        <v>5131.5600502911502</v>
       </c>
       <c r="AA41">
-        <v>4818</v>
+        <v>4536.1907323205496</v>
       </c>
       <c r="AB41" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="AC41">
-        <v>0.999</v>
+        <v>0.86199999999999999</v>
       </c>
       <c r="AD41" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="AE41" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="AF41" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="AG41" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="AH41" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI41">
-        <v>0.99537441605701504</v>
+        <v>0.80482347658889297</v>
       </c>
       <c r="AJ41">
-        <v>1</v>
+        <v>0.91045554380541804</v>
       </c>
     </row>
     <row r="42" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>433</v>
+      </c>
+      <c r="B42" t="s">
+        <v>434</v>
+      </c>
+      <c r="C42" t="s">
+        <v>435</v>
+      </c>
+      <c r="D42" t="s">
+        <v>435</v>
+      </c>
+      <c r="E42" s="17">
+        <v>45942</v>
+      </c>
+      <c r="F42" s="17">
+        <v>45948</v>
+      </c>
+      <c r="G42">
+        <v>61241</v>
+      </c>
+      <c r="H42">
+        <v>5997</v>
+      </c>
+      <c r="I42">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="J42">
+        <v>9.7900000000000001E-2</v>
+      </c>
+      <c r="K42">
+        <v>9.7900000000000001E-2</v>
+      </c>
+      <c r="L42">
+        <v>9.7900000000000001E-2</v>
+      </c>
+      <c r="M42">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N42">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="O42">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="P42">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="Q42">
+        <v>1E-3</v>
+      </c>
+      <c r="R42">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="S42">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="T42">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="U42">
+        <v>1E-3</v>
+      </c>
+      <c r="V42">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="W42">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="X42">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="Y42">
+        <v>6002.3640429338102</v>
+      </c>
+      <c r="Z42">
+        <v>6022.0229084718003</v>
+      </c>
+      <c r="AA42">
+        <v>5997</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>436</v>
+      </c>
+      <c r="AC42">
+        <v>0.999</v>
+      </c>
+      <c r="AD42" t="s">
         <v>437</v>
       </c>
-      <c r="B42" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AE42" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="AF42" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="AG42" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="AH42" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI42">
-        <v>0.95030429942335504</v>
+        <v>0.99584476697413504</v>
       </c>
       <c r="AJ42">
-        <v>0.99255856249371899</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B43" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C43" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="D43" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="E43" s="17">
-        <v>46082</v>
+        <v>45949</v>
       </c>
       <c r="F43" s="17">
-        <v>46088</v>
+        <v>45955</v>
       </c>
       <c r="G43">
-        <v>60643</v>
+        <v>64344</v>
       </c>
       <c r="H43">
-        <v>6882</v>
+        <v>6271</v>
       </c>
       <c r="I43">
-        <v>0.113</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="J43">
-        <v>0.11409999999999999</v>
+        <v>9.7500000000000003E-2</v>
       </c>
       <c r="K43">
-        <v>0.1166</v>
+        <v>9.7500000000000003E-2</v>
       </c>
       <c r="L43">
-        <v>0.1137</v>
+        <v>9.7500000000000003E-2</v>
       </c>
       <c r="M43">
-        <v>5.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="N43">
-        <v>5.0000000000000001E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="O43">
-        <v>5.1000000000000004E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="P43">
-        <v>5.0000000000000001E-3</v>
+        <v>4.3E-3</v>
       </c>
       <c r="Q43">
-        <v>1.2E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="R43">
-        <v>1.24E-2</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="S43">
-        <v>1.24E-2</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="T43">
-        <v>1.24E-2</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="U43">
-        <v>7.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="V43">
-        <v>6.8999999999999999E-3</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="W43">
-        <v>7.1000000000000004E-3</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="X43">
-        <v>6.8999999999999999E-3</v>
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="Y43">
-        <v>6918.5689189189197</v>
+        <v>6281.7577981651402</v>
       </c>
       <c r="Z43">
-        <v>7070.1050118448402</v>
+        <v>6302.7524932947099</v>
       </c>
       <c r="AA43">
-        <v>6894.3199641543097</v>
+        <v>6276</v>
       </c>
       <c r="AB43" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="AC43">
-        <v>0.995</v>
+        <v>0.999</v>
       </c>
       <c r="AD43" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="AE43" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="AF43" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="AG43" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="AH43" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI43">
-        <v>0.97396007392586004</v>
+        <v>0.99575542696255803</v>
       </c>
       <c r="AJ43">
-        <v>0.99879321467562099</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B44" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C44" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="D44" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="E44" s="17">
-        <v>45921</v>
+        <v>46110</v>
       </c>
       <c r="F44" s="17">
-        <v>45927</v>
+        <v>46116</v>
       </c>
       <c r="G44">
-        <v>65021</v>
+        <v>63606</v>
       </c>
       <c r="H44">
-        <v>6395</v>
+        <v>8235</v>
       </c>
       <c r="I44">
-        <v>9.8000000000000004E-2</v>
+        <v>0.129</v>
       </c>
       <c r="J44">
-        <v>9.8400000000000001E-2</v>
+        <v>0.12959999999999999</v>
       </c>
       <c r="K44">
-        <v>9.8400000000000001E-2</v>
+        <v>0.12959999999999999</v>
       </c>
       <c r="L44">
-        <v>9.8400000000000001E-2</v>
+        <v>0.12959999999999999</v>
       </c>
       <c r="M44">
-        <v>0.01</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="N44">
-        <v>1.01E-2</v>
+        <v>3.0999999999999999E-3</v>
       </c>
       <c r="O44">
-        <v>1.01E-2</v>
+        <v>3.0999999999999999E-3</v>
       </c>
       <c r="P44">
-        <v>1.01E-2</v>
+        <v>3.0999999999999999E-3</v>
       </c>
       <c r="Q44">
-        <v>1E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="R44">
-        <v>1.1000000000000001E-3</v>
+        <v>1.7500000000000002E-2</v>
       </c>
       <c r="S44">
-        <v>1.1000000000000001E-3</v>
+        <v>1.7500000000000002E-2</v>
       </c>
       <c r="T44">
-        <v>1.1000000000000001E-3</v>
+        <v>1.7500000000000002E-2</v>
       </c>
       <c r="U44">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="V44">
-        <v>4.0000000000000002E-4</v>
+        <v>5.4999999999999997E-3</v>
       </c>
       <c r="W44">
-        <v>4.0000000000000002E-4</v>
+        <v>5.4999999999999997E-3</v>
       </c>
       <c r="X44">
-        <v>4.0000000000000002E-4</v>
+        <v>5.4999999999999997E-3</v>
       </c>
       <c r="Y44">
-        <v>6411.8949178943103</v>
+        <v>8270.1201413427607</v>
       </c>
       <c r="Z44">
-        <v>6430.06099934341</v>
+        <v>8322.6318371235393</v>
       </c>
       <c r="AA44">
-        <v>6398</v>
+        <v>8241</v>
       </c>
       <c r="AB44" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="AC44">
-        <v>0.998</v>
+        <v>0.996</v>
       </c>
       <c r="AD44" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="AE44" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="AF44" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AG44" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="AH44" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI44">
-        <v>0.99501388877233299</v>
+        <v>0.99019158377769201</v>
       </c>
       <c r="AJ44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B45" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C45" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="D45" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="E45" s="17">
-        <v>46103</v>
+        <v>45963</v>
       </c>
       <c r="F45" s="17">
-        <v>46109</v>
+        <v>45969</v>
       </c>
       <c r="G45">
-        <v>64567</v>
+        <v>61493</v>
       </c>
       <c r="H45">
-        <v>8250</v>
+        <v>6580</v>
       </c>
       <c r="I45">
-        <v>0.128</v>
+        <v>0.107</v>
       </c>
       <c r="J45">
-        <v>0.129</v>
+        <v>0.107</v>
       </c>
       <c r="K45">
-        <v>0.13189999999999999</v>
+        <v>0.107</v>
       </c>
       <c r="L45">
-        <v>0.1283</v>
+        <v>0.107</v>
       </c>
       <c r="M45">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="N45">
-        <v>4.3E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="O45">
-        <v>4.4999999999999997E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="P45">
-        <v>4.3E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="Q45">
-        <v>1.9E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="R45">
-        <v>1.8800000000000001E-2</v>
+        <v>1.8E-3</v>
       </c>
       <c r="S45">
-        <v>1.9099999999999999E-2</v>
+        <v>1.8E-3</v>
       </c>
       <c r="T45">
-        <v>1.8800000000000001E-2</v>
+        <v>1.8E-3</v>
       </c>
       <c r="U45">
-        <v>5.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="V45">
-        <v>5.4999999999999997E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="W45">
-        <v>5.7999999999999996E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="X45">
-        <v>5.4999999999999997E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
       <c r="Y45">
-        <v>8329.8225379156102</v>
+        <v>6592.9797250643396</v>
       </c>
       <c r="Z45">
-        <v>8513.86316763791</v>
+        <v>6612.2586233313896</v>
       </c>
       <c r="AA45">
-        <v>8283.7282001130006</v>
+        <v>6581</v>
       </c>
       <c r="AB45" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="AC45">
-        <v>0.99199999999999999</v>
+        <v>0.998</v>
       </c>
       <c r="AD45" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="AE45" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="AF45" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="AG45" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="AH45" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="AI45">
-        <v>0.97041728734902999</v>
+        <v>0.99527262542014205</v>
       </c>
       <c r="AJ45">
-        <v>0.99737700228832904</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="B46" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="C46" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="D46" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="E46" s="17">
-        <v>46089</v>
+        <v>45837</v>
       </c>
       <c r="F46" s="17">
-        <v>46095</v>
+        <v>45843</v>
       </c>
       <c r="G46">
-        <v>14071</v>
+        <v>64828</v>
       </c>
       <c r="H46">
-        <v>2671</v>
+        <v>5352</v>
       </c>
       <c r="I46">
-        <v>0.19</v>
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="J46">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="K46">
+        <v>8.2600000000000007E-2</v>
+      </c>
+      <c r="L46">
+        <v>8.2600000000000007E-2</v>
       </c>
       <c r="M46">
-        <v>7.0000000000000001E-3</v>
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N46">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="O46">
+        <v>3.5000000000000001E-3</v>
+      </c>
+      <c r="P46">
+        <v>3.5000000000000001E-3</v>
       </c>
       <c r="Q46">
-        <v>8.0000000000000002E-3</v>
+        <v>1E-3</v>
+      </c>
+      <c r="R46">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="S46">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="T46">
+        <v>6.9999999999999999E-4</v>
       </c>
       <c r="U46">
-        <v>1.2999999999999999E-2</v>
+        <v>0</v>
+      </c>
+      <c r="V46">
+        <v>1E-4</v>
+      </c>
+      <c r="W46">
+        <v>1E-4</v>
+      </c>
+      <c r="X46">
+        <v>1E-4</v>
+      </c>
+      <c r="Y46">
+        <v>5358.3</v>
+      </c>
+      <c r="Z46">
+        <v>5364.96989309119</v>
+      </c>
+      <c r="AA46">
+        <v>5353</v>
+      </c>
+      <c r="AC46">
+        <v>0.999</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>458</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>458</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>458</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>458</v>
       </c>
       <c r="AH46" s="17">
-        <v>46149</v>
+        <v>46198</v>
+      </c>
+      <c r="AI46">
+        <v>0.99776887972724504</v>
+      </c>
+      <c r="AJ46">
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>459</v>
+      </c>
+      <c r="B47" t="s">
+        <v>460</v>
+      </c>
+      <c r="C47" t="s">
+        <v>461</v>
+      </c>
+      <c r="D47" t="s">
+        <v>461</v>
+      </c>
+      <c r="E47" s="17">
+        <v>46068</v>
+      </c>
+      <c r="F47" s="17">
+        <v>46074</v>
+      </c>
+      <c r="G47">
+        <v>60839</v>
+      </c>
+      <c r="H47">
+        <v>8251</v>
+      </c>
+      <c r="I47">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="J47">
+        <v>0.13569999999999999</v>
+      </c>
+      <c r="K47">
+        <v>0.13569999999999999</v>
+      </c>
+      <c r="L47">
+        <v>0.13569999999999999</v>
+      </c>
+      <c r="M47">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N47">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="O47">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="P47">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="Q47">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="R47">
+        <v>1.84E-2</v>
+      </c>
+      <c r="S47">
+        <v>1.84E-2</v>
+      </c>
+      <c r="T47">
+        <v>1.84E-2</v>
+      </c>
+      <c r="U47">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="V47">
+        <v>1.11E-2</v>
+      </c>
+      <c r="W47">
+        <v>1.11E-2</v>
+      </c>
+      <c r="X47">
+        <v>1.11E-2</v>
+      </c>
+      <c r="Y47">
+        <v>8290.49582681826</v>
+      </c>
+      <c r="Z47">
+        <v>8319.8665735569302</v>
+      </c>
+      <c r="AA47">
+        <v>8258</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>462</v>
+      </c>
+      <c r="AC47">
+        <v>0.996</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>463</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>464</v>
+      </c>
+      <c r="AF47" t="s">
         <v>465</v>
       </c>
-      <c r="B47" t="s">
+      <c r="AG47" t="s">
         <v>466</v>
       </c>
-      <c r="C47" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AH47" s="17">
-        <v>46149</v>
+        <v>46198</v>
+      </c>
+      <c r="AI47">
+        <v>0.99256399450520505</v>
+      </c>
+      <c r="AJ47">
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>467</v>
+      </c>
+      <c r="B48" t="s">
         <v>468</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>469</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>469</v>
+      </c>
+      <c r="E48" s="17">
+        <v>45872</v>
+      </c>
+      <c r="F48" s="17">
+        <v>45878</v>
+      </c>
+      <c r="G48">
+        <v>65379</v>
+      </c>
+      <c r="H48">
+        <v>4815</v>
+      </c>
+      <c r="I48">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="J48">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="K48">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="L48">
+        <v>7.3700000000000002E-2</v>
+      </c>
+      <c r="M48">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="N48">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="O48">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="P48">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="Q48">
+        <v>0</v>
+      </c>
+      <c r="R48">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="S48">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="T48">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="U48">
+        <v>0</v>
+      </c>
+      <c r="V48">
+        <v>1E-4</v>
+      </c>
+      <c r="W48">
+        <v>1E-4</v>
+      </c>
+      <c r="X48">
+        <v>1E-4</v>
+      </c>
+      <c r="Y48">
+        <v>4824.3964165733496</v>
+      </c>
+      <c r="Z48">
+        <v>4833.6300240354803</v>
+      </c>
+      <c r="AA48">
+        <v>4819</v>
+      </c>
+      <c r="AB48" t="s">
         <v>470</v>
       </c>
-      <c r="D48" t="s">
-[...20 lines deleted...]
-      <c r="Q48">
+      <c r="AC48">
+        <v>0.999</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>471</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>471</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>471</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>471</v>
+      </c>
+      <c r="AH48" s="17">
+        <v>46198</v>
+      </c>
+      <c r="AI48">
+        <v>0.99697328426819298</v>
+      </c>
+      <c r="AJ48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>472</v>
+      </c>
+      <c r="B49" t="s">
+        <v>473</v>
+      </c>
+      <c r="C49" t="s">
+        <v>474</v>
+      </c>
+      <c r="D49" t="s">
+        <v>474</v>
+      </c>
+      <c r="E49" s="17">
+        <v>46117</v>
+      </c>
+      <c r="F49" s="17">
+        <v>46123</v>
+      </c>
+      <c r="G49">
+        <v>64188</v>
+      </c>
+      <c r="H49">
+        <v>7811</v>
+      </c>
+      <c r="I49">
+        <v>0.122</v>
+      </c>
+      <c r="J49">
+        <v>0.1217</v>
+      </c>
+      <c r="K49">
+        <v>0.1217</v>
+      </c>
+      <c r="L49">
+        <v>0.1217</v>
+      </c>
+      <c r="M49">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="N49">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O49">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="P49">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="Q49">
+        <v>1.4E-2</v>
+      </c>
+      <c r="R49">
+        <v>1.43E-2</v>
+      </c>
+      <c r="S49">
+        <v>1.43E-2</v>
+      </c>
+      <c r="T49">
+        <v>1.43E-2</v>
+      </c>
+      <c r="U49">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="U48">
-[...41 lines deleted...]
-        <v>0</v>
+      <c r="V49">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="W49">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="X49">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="Y49">
+        <v>7845.4662498355601</v>
+      </c>
+      <c r="Z49">
+        <v>8012.1643814764602</v>
+      </c>
+      <c r="AA49">
+        <v>7817.6710029447304</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>475</v>
+      </c>
+      <c r="AC49">
+        <v>0.996</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>476</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>477</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>478</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>478</v>
       </c>
       <c r="AH49" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+      <c r="AI49">
+        <v>0.975142249710089</v>
+      </c>
+      <c r="AJ49">
+        <v>0.99940250709668199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B50" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C50" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D50" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="E50" s="17">
-        <v>46012</v>
+        <v>46082</v>
       </c>
       <c r="F50" s="17">
-        <v>46018</v>
+        <v>46088</v>
       </c>
       <c r="G50">
-        <v>13318</v>
+        <v>60669</v>
       </c>
       <c r="H50">
-        <v>3764</v>
+        <v>6894</v>
       </c>
       <c r="I50">
-        <v>0.28299999999999997</v>
+        <v>0.114</v>
+      </c>
+      <c r="J50">
+        <v>0.1137</v>
+      </c>
+      <c r="K50">
+        <v>0.1137</v>
+      </c>
+      <c r="L50">
+        <v>0.1137</v>
       </c>
       <c r="M50">
-        <v>1.9E-2</v>
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="N50">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="O50">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="P50">
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="Q50">
-        <v>0.1</v>
+        <v>1.2E-2</v>
+      </c>
+      <c r="R50">
+        <v>1.23E-2</v>
+      </c>
+      <c r="S50">
+        <v>1.23E-2</v>
+      </c>
+      <c r="T50">
+        <v>1.23E-2</v>
       </c>
       <c r="U50">
-        <v>6.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="V50">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="W50">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="X50">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="Y50">
+        <v>6916.0204473643698</v>
+      </c>
+      <c r="Z50">
+        <v>6937.3774669575596</v>
+      </c>
+      <c r="AA50">
+        <v>6898</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>482</v>
+      </c>
+      <c r="AC50">
+        <v>0.997</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>483</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>483</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>484</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>484</v>
       </c>
       <c r="AH50" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+      <c r="AI50">
+        <v>0.994323868472617</v>
+      </c>
+      <c r="AJ50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="B51" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="C51" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="D51" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="E51" s="17">
-        <v>45893</v>
+        <v>45921</v>
       </c>
       <c r="F51" s="17">
-        <v>45899</v>
+        <v>45927</v>
       </c>
       <c r="G51">
-        <v>13669</v>
+        <v>65027</v>
       </c>
       <c r="H51">
-        <v>1938</v>
+        <v>6397</v>
       </c>
       <c r="I51">
-        <v>0.14199999999999999</v>
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="J51">
+        <v>9.8400000000000001E-2</v>
+      </c>
+      <c r="K51">
+        <v>9.8400000000000001E-2</v>
+      </c>
+      <c r="L51">
+        <v>9.8400000000000001E-2</v>
       </c>
       <c r="M51">
-        <v>1.2E-2</v>
+        <v>0.01</v>
+      </c>
+      <c r="N51">
+        <v>1.01E-2</v>
+      </c>
+      <c r="O51">
+        <v>1.01E-2</v>
+      </c>
+      <c r="P51">
+        <v>1.01E-2</v>
       </c>
       <c r="Q51">
         <v>1E-3</v>
       </c>
+      <c r="R51">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="S51">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="T51">
+        <v>1.1000000000000001E-3</v>
+      </c>
       <c r="U51">
         <v>0</v>
       </c>
+      <c r="V51">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="W51">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="X51">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="Y51">
+        <v>6406.5775950668003</v>
+      </c>
+      <c r="Z51">
+        <v>6429.7413081525301</v>
+      </c>
+      <c r="AA51">
+        <v>6400</v>
+      </c>
+      <c r="AB51" t="s">
+        <v>488</v>
+      </c>
+      <c r="AC51">
+        <v>0.999</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>489</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>489</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>489</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>489</v>
+      </c>
       <c r="AH51" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+      <c r="AI51">
+        <v>0.99537441605701504</v>
+      </c>
+      <c r="AJ51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="B52" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="C52" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="D52" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="E52" s="17">
-        <v>46075</v>
+        <v>46103</v>
       </c>
       <c r="F52" s="17">
-        <v>46081</v>
+        <v>46109</v>
       </c>
       <c r="G52">
-        <v>13196</v>
+        <v>64592</v>
       </c>
       <c r="H52">
-        <v>2661</v>
+        <v>8279</v>
       </c>
       <c r="I52">
-        <v>0.20200000000000001</v>
+        <v>0.128</v>
+      </c>
+      <c r="J52">
+        <v>0.12839999999999999</v>
+      </c>
+      <c r="K52">
+        <v>0.12839999999999999</v>
+      </c>
+      <c r="L52">
+        <v>0.12839999999999999</v>
       </c>
       <c r="M52">
-        <v>0.01</v>
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="N52">
+        <v>4.3E-3</v>
+      </c>
+      <c r="O52">
+        <v>4.3E-3</v>
+      </c>
+      <c r="P52">
+        <v>4.3E-3</v>
       </c>
       <c r="Q52">
+        <v>1.9E-2</v>
+      </c>
+      <c r="R52">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="S52">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="T52">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="U52">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="V52">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="W52">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="X52">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="Y52">
+        <v>8322.5967987804906</v>
+      </c>
+      <c r="Z52">
+        <v>8365.3492878984798</v>
+      </c>
+      <c r="AA52">
+        <v>8291</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>493</v>
+      </c>
+      <c r="AC52">
+        <v>0.996</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>494</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>495</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>496</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>496</v>
+      </c>
+      <c r="AH52" s="17">
+        <v>46198</v>
+      </c>
+      <c r="AI52">
+        <v>0.99111223149928296</v>
+      </c>
+      <c r="AJ52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>497</v>
+      </c>
+      <c r="B53" t="s">
+        <v>498</v>
+      </c>
+      <c r="C53" t="s">
+        <v>499</v>
+      </c>
+      <c r="D53" t="s">
+        <v>499</v>
+      </c>
+      <c r="E53" s="17">
+        <v>46089</v>
+      </c>
+      <c r="F53" s="17">
+        <v>46095</v>
+      </c>
+      <c r="G53">
+        <v>14079</v>
+      </c>
+      <c r="H53">
+        <v>2684</v>
+      </c>
+      <c r="I53">
+        <v>0.191</v>
+      </c>
+      <c r="M53">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="Q53">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="U53">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="U52">
-[...34 lines deleted...]
-      <c r="M53">
+      <c r="AH53" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="54" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>500</v>
+      </c>
+      <c r="B54" t="s">
+        <v>501</v>
+      </c>
+      <c r="C54" t="s">
+        <v>502</v>
+      </c>
+      <c r="D54" t="s">
+        <v>502</v>
+      </c>
+      <c r="E54" s="17">
+        <v>46054</v>
+      </c>
+      <c r="F54" s="17">
+        <v>46060</v>
+      </c>
+      <c r="G54">
+        <v>13456</v>
+      </c>
+      <c r="H54">
+        <v>2640</v>
+      </c>
+      <c r="I54">
+        <v>0.19600000000000001</v>
+      </c>
+      <c r="M54">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q54">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="Q53">
-[...37 lines deleted...]
-      <c r="M54">
+      <c r="U54">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AH54" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="55" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>503</v>
+      </c>
+      <c r="B55" t="s">
+        <v>504</v>
+      </c>
+      <c r="C55" t="s">
+        <v>505</v>
+      </c>
+      <c r="D55" t="s">
+        <v>505</v>
+      </c>
+      <c r="E55" s="17">
+        <v>45977</v>
+      </c>
+      <c r="F55" s="17">
+        <v>45983</v>
+      </c>
+      <c r="G55">
+        <v>13174</v>
+      </c>
+      <c r="H55">
+        <v>2235</v>
+      </c>
+      <c r="I55">
+        <v>0.17</v>
+      </c>
+      <c r="M55">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q55">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="U55">
+        <v>2E-3</v>
+      </c>
+      <c r="AH55" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="56" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>506</v>
+      </c>
+      <c r="B56" t="s">
+        <v>507</v>
+      </c>
+      <c r="C56" t="s">
+        <v>508</v>
+      </c>
+      <c r="D56" t="s">
+        <v>508</v>
+      </c>
+      <c r="E56" s="17">
+        <v>45914</v>
+      </c>
+      <c r="F56" s="17">
+        <v>45920</v>
+      </c>
+      <c r="G56">
+        <v>13994</v>
+      </c>
+      <c r="H56">
+        <v>2275</v>
+      </c>
+      <c r="I56">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="M56">
         <v>1.4E-2</v>
-      </c>
-[...80 lines deleted...]
-        <v>8.0000000000000002E-3</v>
       </c>
       <c r="Q56">
         <v>1E-3</v>
       </c>
       <c r="U56">
         <v>0</v>
       </c>
       <c r="AH56" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="57" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
       <c r="B57" t="s">
-        <v>496</v>
+        <v>510</v>
       </c>
       <c r="C57" t="s">
-        <v>497</v>
+        <v>511</v>
       </c>
       <c r="D57" t="s">
-        <v>497</v>
+        <v>511</v>
       </c>
       <c r="E57" s="17">
-        <v>45935</v>
+        <v>46012</v>
       </c>
       <c r="F57" s="17">
-        <v>45941</v>
+        <v>46018</v>
       </c>
       <c r="G57">
-        <v>13774</v>
+        <v>13320</v>
       </c>
       <c r="H57">
-        <v>2150</v>
+        <v>3767</v>
       </c>
       <c r="I57">
-        <v>0.156</v>
+        <v>0.28299999999999997</v>
       </c>
       <c r="M57">
-        <v>0.01</v>
+        <v>1.9E-2</v>
       </c>
       <c r="Q57">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="U57">
-        <v>0</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="AH57" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="58" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
       <c r="B58" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="C58" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="D58" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="E58" s="17">
-        <v>46019</v>
+        <v>46173</v>
       </c>
       <c r="F58" s="17">
-        <v>46025</v>
+        <v>46179</v>
       </c>
       <c r="G58">
-        <v>14264</v>
+        <v>13857</v>
       </c>
       <c r="H58">
-        <v>4376</v>
+        <v>2093</v>
       </c>
       <c r="I58">
-        <v>0.307</v>
+        <v>0.151</v>
       </c>
       <c r="M58">
-        <v>2.3E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="Q58">
-        <v>0.11</v>
+        <v>1E-3</v>
       </c>
       <c r="U58">
-        <v>8.0000000000000002E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="AH58" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="59" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
       <c r="B59" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="C59" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="D59" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="E59" s="17">
-        <v>46061</v>
+        <v>46180</v>
       </c>
       <c r="F59" s="17">
-        <v>46067</v>
+        <v>46186</v>
       </c>
       <c r="G59">
-        <v>13602</v>
+        <v>14138</v>
       </c>
       <c r="H59">
-        <v>2744</v>
+        <v>2099</v>
       </c>
       <c r="I59">
-        <v>0.20200000000000001</v>
+        <v>0.14799999999999999</v>
       </c>
       <c r="M59">
-        <v>0.01</v>
+        <v>1E-3</v>
       </c>
       <c r="Q59">
+        <v>1E-3</v>
+      </c>
+      <c r="U59">
+        <v>1E-3</v>
+      </c>
+      <c r="AH59" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>518</v>
+      </c>
+      <c r="B60" t="s">
+        <v>519</v>
+      </c>
+      <c r="C60" t="s">
+        <v>520</v>
+      </c>
+      <c r="D60" t="s">
+        <v>520</v>
+      </c>
+      <c r="E60" s="17">
+        <v>45893</v>
+      </c>
+      <c r="F60" s="17">
+        <v>45899</v>
+      </c>
+      <c r="G60">
+        <v>13669</v>
+      </c>
+      <c r="H60">
+        <v>1939</v>
+      </c>
+      <c r="I60">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="M60">
         <v>1.2E-2</v>
-      </c>
-[...36 lines deleted...]
-        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q60">
         <v>1E-3</v>
       </c>
       <c r="U60">
         <v>0</v>
       </c>
       <c r="AH60" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="61" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="B61" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="C61" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="D61" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="E61" s="17">
-        <v>46124</v>
+        <v>46075</v>
       </c>
       <c r="F61" s="17">
-        <v>46130</v>
+        <v>46081</v>
       </c>
       <c r="G61">
-        <v>14065</v>
+        <v>13203</v>
       </c>
       <c r="H61">
-        <v>2486</v>
+        <v>2676</v>
       </c>
       <c r="I61">
-        <v>0.17699999999999999</v>
+        <v>0.20300000000000001</v>
       </c>
       <c r="M61">
-        <v>4.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="Q61">
-        <v>4.0000000000000001E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="U61">
-        <v>4.0000000000000001E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="AH61" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="62" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="B62" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="C62" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="D62" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="E62" s="17">
-        <v>45886</v>
+        <v>45907</v>
       </c>
       <c r="F62" s="17">
-        <v>45892</v>
+        <v>45913</v>
       </c>
       <c r="G62">
-        <v>14022</v>
+        <v>13761</v>
       </c>
       <c r="H62">
-        <v>1906</v>
+        <v>2076</v>
       </c>
       <c r="I62">
-        <v>0.13600000000000001</v>
+        <v>0.151</v>
       </c>
       <c r="M62">
-        <v>1.0999999999999999E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="Q62">
         <v>1E-3</v>
       </c>
       <c r="U62">
         <v>0</v>
       </c>
       <c r="AH62" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="63" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="B63" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="C63" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="D63" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="E63" s="17">
-        <v>45956</v>
+        <v>45900</v>
       </c>
       <c r="F63" s="17">
-        <v>45962</v>
+        <v>45906</v>
       </c>
       <c r="G63">
-        <v>13485</v>
+        <v>13762</v>
       </c>
       <c r="H63">
-        <v>2170</v>
+        <v>2088</v>
       </c>
       <c r="I63">
-        <v>0.161</v>
+        <v>0.152</v>
       </c>
       <c r="M63">
-        <v>8.0000000000000002E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="Q63">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U63">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="AH63" s="17">
-        <v>46149</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:34" x14ac:dyDescent="0.25">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="64" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="B64" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="C64" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
       <c r="D64" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
       <c r="E64" s="17">
-        <v>46033</v>
+        <v>46096</v>
       </c>
       <c r="F64" s="17">
-        <v>46039</v>
+        <v>46102</v>
       </c>
       <c r="G64">
-        <v>13966</v>
+        <v>13641</v>
       </c>
       <c r="H64">
-        <v>3277</v>
+        <v>2444</v>
       </c>
       <c r="I64">
-        <v>0.23499999999999999</v>
+        <v>0.17899999999999999</v>
       </c>
       <c r="M64">
-        <v>1.7999999999999999E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q64">
-        <v>4.7E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="U64">
-        <v>8.9999999999999993E-3</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="AH64" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="65" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="B65" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="C65" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="D65" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="E65" s="17">
-        <v>46005</v>
+        <v>45865</v>
       </c>
       <c r="F65" s="17">
-        <v>46011</v>
+        <v>45871</v>
       </c>
       <c r="G65">
-        <v>14068</v>
+        <v>13903</v>
       </c>
       <c r="H65">
-        <v>3221</v>
+        <v>1849</v>
       </c>
       <c r="I65">
-        <v>0.22900000000000001</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="M65">
-        <v>1.4999999999999999E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="Q65">
-        <v>5.2999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="U65">
-        <v>5.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="AH65" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="66" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="B66" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="C66" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="D66" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="E66" s="17">
-        <v>45928</v>
+        <v>45935</v>
       </c>
       <c r="F66" s="17">
-        <v>45934</v>
+        <v>45941</v>
       </c>
       <c r="G66">
-        <v>13827</v>
+        <v>13775</v>
       </c>
       <c r="H66">
-        <v>2111</v>
+        <v>2149</v>
       </c>
       <c r="I66">
-        <v>0.153</v>
+        <v>0.156</v>
       </c>
       <c r="M66">
-        <v>1.0999999999999999E-2</v>
+        <v>0.01</v>
       </c>
       <c r="Q66">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="U66">
         <v>0</v>
       </c>
       <c r="AH66" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="67" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="B67" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="C67" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="D67" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="E67" s="17">
-        <v>45858</v>
+        <v>46019</v>
       </c>
       <c r="F67" s="17">
-        <v>45864</v>
+        <v>46025</v>
       </c>
       <c r="G67">
-        <v>14094</v>
+        <v>14266</v>
       </c>
       <c r="H67">
-        <v>1987</v>
+        <v>4379</v>
       </c>
       <c r="I67">
-        <v>0.14099999999999999</v>
+        <v>0.307</v>
       </c>
       <c r="M67">
-        <v>5.0000000000000001E-3</v>
+        <v>2.3E-2</v>
       </c>
       <c r="Q67">
-        <v>1E-3</v>
+        <v>0.11</v>
       </c>
       <c r="U67">
-        <v>0</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="AH67" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="68" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
       <c r="B68" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C68" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="D68" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="E68" s="17">
-        <v>45851</v>
+        <v>46152</v>
       </c>
       <c r="F68" s="17">
-        <v>45857</v>
+        <v>46158</v>
       </c>
       <c r="G68">
-        <v>14402</v>
+        <v>13884</v>
       </c>
       <c r="H68">
-        <v>2054</v>
+        <v>2388</v>
       </c>
       <c r="I68">
-        <v>0.14299999999999999</v>
+        <v>0.17199999999999999</v>
       </c>
       <c r="M68">
-        <v>6.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="Q68">
         <v>1E-3</v>
       </c>
       <c r="U68">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="AH68" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="69" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>531</v>
+        <v>545</v>
       </c>
       <c r="B69" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="C69" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="D69" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="E69" s="17">
-        <v>46131</v>
+        <v>46159</v>
       </c>
       <c r="F69" s="17">
-        <v>46137</v>
+        <v>46165</v>
       </c>
       <c r="G69">
-        <v>13253</v>
+        <v>14003</v>
       </c>
       <c r="H69">
-        <v>2122</v>
+        <v>2296</v>
       </c>
       <c r="I69">
-        <v>0.16</v>
+        <v>0.16400000000000001</v>
       </c>
       <c r="M69">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="Q69">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U69">
-        <v>4.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="AH69" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="70" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="B70" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="C70" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="D70" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="E70" s="17">
-        <v>46047</v>
+        <v>46061</v>
       </c>
       <c r="F70" s="17">
-        <v>46053</v>
+        <v>46067</v>
       </c>
       <c r="G70">
-        <v>12864</v>
+        <v>13607</v>
       </c>
       <c r="H70">
-        <v>2677</v>
+        <v>2749</v>
       </c>
       <c r="I70">
-        <v>0.20799999999999999</v>
+        <v>0.20200000000000001</v>
       </c>
       <c r="M70">
-        <v>1.4E-2</v>
+        <v>0.01</v>
       </c>
       <c r="Q70">
-        <v>1.9E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="U70">
-        <v>1.0999999999999999E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="AH70" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="71" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="B71" t="s">
-        <v>538</v>
+        <v>552</v>
       </c>
       <c r="C71" t="s">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="D71" t="s">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="E71" s="17">
-        <v>45991</v>
+        <v>45844</v>
       </c>
       <c r="F71" s="17">
-        <v>45997</v>
+        <v>45850</v>
       </c>
       <c r="G71">
-        <v>13616</v>
+        <v>14311</v>
       </c>
       <c r="H71">
-        <v>2605</v>
+        <v>2110</v>
       </c>
       <c r="I71">
-        <v>0.191</v>
+        <v>0.14699999999999999</v>
       </c>
       <c r="M71">
-        <v>1.0999999999999999E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q71">
-        <v>1.4E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="U71">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="AH71" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="72" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="B72" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="C72" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="D72" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="E72" s="17">
-        <v>45998</v>
+        <v>46124</v>
       </c>
       <c r="F72" s="17">
-        <v>46004</v>
+        <v>46130</v>
       </c>
       <c r="G72">
-        <v>13657</v>
+        <v>14091</v>
       </c>
       <c r="H72">
-        <v>2772</v>
+        <v>2563</v>
       </c>
       <c r="I72">
-        <v>0.20300000000000001</v>
+        <v>0.182</v>
       </c>
       <c r="M72">
-        <v>1.0999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="Q72">
-        <v>2.1999999999999999E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="U72">
-        <v>3.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="AH72" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="73" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>543</v>
+        <v>557</v>
       </c>
       <c r="B73" t="s">
-        <v>544</v>
+        <v>558</v>
       </c>
       <c r="C73" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="D73" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="E73" s="17">
-        <v>45984</v>
+        <v>45886</v>
       </c>
       <c r="F73" s="17">
-        <v>45990</v>
+        <v>45892</v>
       </c>
       <c r="G73">
-        <v>12511</v>
+        <v>14022</v>
       </c>
       <c r="H73">
-        <v>2380</v>
+        <v>1906</v>
       </c>
       <c r="I73">
-        <v>0.19</v>
+        <v>0.13600000000000001</v>
       </c>
       <c r="M73">
-        <v>0.01</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="Q73">
-        <v>8.9999999999999993E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U73">
-        <v>3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="AH73" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="74" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
       <c r="B74" t="s">
-        <v>547</v>
+        <v>561</v>
       </c>
       <c r="C74" t="s">
-        <v>548</v>
+        <v>562</v>
       </c>
       <c r="D74" t="s">
-        <v>548</v>
+        <v>562</v>
       </c>
       <c r="E74" s="17">
-        <v>46040</v>
+        <v>45956</v>
       </c>
       <c r="F74" s="17">
-        <v>46046</v>
+        <v>45962</v>
       </c>
       <c r="G74">
-        <v>13219</v>
+        <v>13486</v>
       </c>
       <c r="H74">
-        <v>2823</v>
+        <v>2171</v>
       </c>
       <c r="I74">
-        <v>0.214</v>
+        <v>0.161</v>
       </c>
       <c r="M74">
-        <v>1.7000000000000001E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="Q74">
-        <v>2.9000000000000001E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="U74">
-        <v>1.2999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="AH74" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="75" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="B75" t="s">
-        <v>550</v>
+        <v>564</v>
       </c>
       <c r="C75" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="D75" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="E75" s="17">
-        <v>45970</v>
+        <v>46033</v>
       </c>
       <c r="F75" s="17">
-        <v>45976</v>
+        <v>46039</v>
       </c>
       <c r="G75">
-        <v>13331</v>
+        <v>13966</v>
       </c>
       <c r="H75">
-        <v>2308</v>
+        <v>3279</v>
       </c>
       <c r="I75">
-        <v>0.17299999999999999</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="M75">
-        <v>6.0000000000000001E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="Q75">
-        <v>3.0000000000000001E-3</v>
+        <v>4.7E-2</v>
       </c>
       <c r="U75">
-        <v>1E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="AH75" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="76" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
       <c r="B76" t="s">
-        <v>553</v>
+        <v>567</v>
       </c>
       <c r="C76" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="D76" t="s">
-        <v>554</v>
+        <v>568</v>
       </c>
       <c r="E76" s="17">
-        <v>45879</v>
+        <v>46005</v>
       </c>
       <c r="F76" s="17">
-        <v>45885</v>
+        <v>46011</v>
       </c>
       <c r="G76">
-        <v>14161</v>
+        <v>14069</v>
       </c>
       <c r="H76">
-        <v>2042</v>
+        <v>3221</v>
       </c>
       <c r="I76">
-        <v>0.14399999999999999</v>
+        <v>0.22900000000000001</v>
       </c>
       <c r="M76">
-        <v>1.0999999999999999E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="Q76">
-        <v>0</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="U76">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="AH76" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="77" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>555</v>
+        <v>569</v>
       </c>
       <c r="B77" t="s">
-        <v>556</v>
+        <v>570</v>
       </c>
       <c r="C77" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
       <c r="D77" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
       <c r="E77" s="17">
-        <v>46026</v>
+        <v>45928</v>
       </c>
       <c r="F77" s="17">
-        <v>46032</v>
+        <v>45934</v>
       </c>
       <c r="G77">
-        <v>14470</v>
+        <v>13827</v>
       </c>
       <c r="H77">
-        <v>3722</v>
+        <v>2111</v>
       </c>
       <c r="I77">
-        <v>0.25700000000000001</v>
+        <v>0.153</v>
       </c>
       <c r="M77">
-        <v>1.7999999999999999E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="Q77">
-        <v>7.2999999999999995E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="U77">
-        <v>8.9999999999999993E-3</v>
+        <v>0</v>
       </c>
       <c r="AH77" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="78" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="B78" t="s">
-        <v>559</v>
+        <v>573</v>
       </c>
       <c r="C78" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="D78" t="s">
-        <v>560</v>
+        <v>574</v>
       </c>
       <c r="E78" s="17">
-        <v>46138</v>
+        <v>45858</v>
       </c>
       <c r="F78" s="17">
-        <v>46144</v>
+        <v>45864</v>
       </c>
       <c r="G78">
-        <v>13440</v>
+        <v>14094</v>
       </c>
       <c r="H78">
-        <v>1909</v>
+        <v>1989</v>
       </c>
       <c r="I78">
-        <v>0.14199999999999999</v>
+        <v>0.14099999999999999</v>
       </c>
       <c r="M78">
-        <v>2E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="Q78">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U78">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="AH78" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="79" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
       <c r="B79" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="C79" t="s">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="D79" t="s">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="E79" s="17">
-        <v>45942</v>
+        <v>45851</v>
       </c>
       <c r="F79" s="17">
-        <v>45948</v>
+        <v>45857</v>
       </c>
       <c r="G79">
-        <v>13567</v>
+        <v>14402</v>
       </c>
       <c r="H79">
-        <v>2242</v>
+        <v>2054</v>
       </c>
       <c r="I79">
-        <v>0.16500000000000001</v>
+        <v>0.14299999999999999</v>
       </c>
       <c r="M79">
-        <v>8.0000000000000002E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q79">
         <v>1E-3</v>
       </c>
       <c r="U79">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="AH79" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="80" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>564</v>
+        <v>578</v>
       </c>
       <c r="B80" t="s">
-        <v>565</v>
+        <v>579</v>
       </c>
       <c r="C80" t="s">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="D80" t="s">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="E80" s="17">
-        <v>45949</v>
+        <v>46131</v>
       </c>
       <c r="F80" s="17">
-        <v>45955</v>
+        <v>46137</v>
       </c>
       <c r="G80">
-        <v>13879</v>
+        <v>13292</v>
       </c>
       <c r="H80">
-        <v>2248</v>
+        <v>2275</v>
       </c>
       <c r="I80">
-        <v>0.16200000000000001</v>
+        <v>0.17100000000000001</v>
       </c>
       <c r="M80">
-        <v>7.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="Q80">
-        <v>1E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="U80">
-        <v>1E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="AH80" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="81" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>567</v>
+        <v>581</v>
       </c>
       <c r="B81" t="s">
-        <v>568</v>
+        <v>582</v>
       </c>
       <c r="C81" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
       <c r="D81" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
       <c r="E81" s="17">
-        <v>46110</v>
+        <v>46145</v>
       </c>
       <c r="F81" s="17">
-        <v>46116</v>
+        <v>46151</v>
       </c>
       <c r="G81">
-        <v>13433</v>
+        <v>13848</v>
       </c>
       <c r="H81">
-        <v>2483</v>
+        <v>2364</v>
       </c>
       <c r="I81">
-        <v>0.185</v>
+        <v>0.17100000000000001</v>
       </c>
       <c r="M81">
-        <v>6.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="Q81">
-        <v>6.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="U81">
-        <v>8.9999999999999993E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="AH81" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="82" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="B82" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="C82" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="D82" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="E82" s="17">
-        <v>45963</v>
+        <v>46047</v>
       </c>
       <c r="F82" s="17">
-        <v>45969</v>
+        <v>46053</v>
       </c>
       <c r="G82">
-        <v>13294</v>
+        <v>12866</v>
       </c>
       <c r="H82">
-        <v>2275</v>
+        <v>2682</v>
       </c>
       <c r="I82">
-        <v>0.17100000000000001</v>
+        <v>0.20799999999999999</v>
       </c>
       <c r="M82">
-        <v>8.0000000000000002E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="Q82">
-        <v>2E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="U82">
-        <v>1E-3</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="AH82" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="83" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="B83" t="s">
-        <v>574</v>
+        <v>588</v>
       </c>
       <c r="C83" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
       <c r="D83" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
       <c r="E83" s="17">
-        <v>45837</v>
+        <v>45991</v>
       </c>
       <c r="F83" s="17">
-        <v>45843</v>
+        <v>45997</v>
       </c>
       <c r="G83">
-        <v>13859</v>
+        <v>13619</v>
       </c>
       <c r="H83">
-        <v>2102</v>
+        <v>2608</v>
       </c>
       <c r="I83">
-        <v>0.152</v>
+        <v>0.191</v>
       </c>
       <c r="M83">
-        <v>5.0000000000000001E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="Q83">
-        <v>1E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="U83">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="AH83" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="84" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
       <c r="B84" t="s">
-        <v>577</v>
+        <v>591</v>
       </c>
       <c r="C84" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="D84" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E84" s="17">
-        <v>46068</v>
+        <v>45998</v>
       </c>
       <c r="F84" s="17">
-        <v>46074</v>
+        <v>46004</v>
       </c>
       <c r="G84">
-        <v>13228</v>
+        <v>13662</v>
       </c>
       <c r="H84">
-        <v>2590</v>
+        <v>2774</v>
       </c>
       <c r="I84">
-        <v>0.19600000000000001</v>
+        <v>0.20300000000000001</v>
       </c>
       <c r="M84">
-        <v>0.01</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="Q84">
-        <v>1.2999999999999999E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="U84">
-        <v>1.6E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="AH84" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="85" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>579</v>
+        <v>593</v>
       </c>
       <c r="B85" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="C85" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="D85" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="E85" s="17">
-        <v>45872</v>
+        <v>46166</v>
       </c>
       <c r="F85" s="17">
-        <v>45878</v>
+        <v>46172</v>
       </c>
       <c r="G85">
-        <v>14164</v>
+        <v>13587</v>
       </c>
       <c r="H85">
-        <v>1904</v>
+        <v>2282</v>
       </c>
       <c r="I85">
-        <v>0.13400000000000001</v>
+        <v>0.16800000000000001</v>
       </c>
       <c r="M85">
-        <v>8.9999999999999993E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="Q85">
         <v>1E-3</v>
       </c>
       <c r="U85">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="AH85" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="86" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>582</v>
+        <v>596</v>
       </c>
       <c r="B86" t="s">
-        <v>583</v>
+        <v>597</v>
       </c>
       <c r="C86" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
       <c r="D86" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
       <c r="E86" s="17">
-        <v>46117</v>
+        <v>45984</v>
       </c>
       <c r="F86" s="17">
-        <v>46123</v>
+        <v>45990</v>
       </c>
       <c r="G86">
-        <v>13460</v>
+        <v>12516</v>
       </c>
       <c r="H86">
-        <v>2446</v>
+        <v>2379</v>
       </c>
       <c r="I86">
-        <v>0.182</v>
+        <v>0.19</v>
       </c>
       <c r="M86">
+        <v>0.01</v>
+      </c>
+      <c r="Q86">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="U86">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="Q86">
-[...4 lines deleted...]
-      </c>
       <c r="AH86" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="87" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="B87" t="s">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="C87" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
       <c r="D87" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
       <c r="E87" s="17">
-        <v>46082</v>
+        <v>46040</v>
       </c>
       <c r="F87" s="17">
-        <v>46088</v>
+        <v>46046</v>
       </c>
       <c r="G87">
-        <v>13242</v>
+        <v>13222</v>
       </c>
       <c r="H87">
-        <v>2401</v>
+        <v>2827</v>
       </c>
       <c r="I87">
-        <v>0.18099999999999999</v>
+        <v>0.214</v>
       </c>
       <c r="M87">
-        <v>8.0000000000000002E-3</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="Q87">
-        <v>8.0000000000000002E-3</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="U87">
-        <v>1.2E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="AH87" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="88" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
       <c r="B88" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="C88" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="D88" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="E88" s="17">
-        <v>45921</v>
+        <v>45970</v>
       </c>
       <c r="F88" s="17">
-        <v>45927</v>
+        <v>45976</v>
       </c>
       <c r="G88">
-        <v>13942</v>
+        <v>13332</v>
       </c>
       <c r="H88">
-        <v>2322</v>
+        <v>2308</v>
       </c>
       <c r="I88">
-        <v>0.16700000000000001</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="M88">
-        <v>1.4999999999999999E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="Q88">
-        <v>1E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="U88">
         <v>1E-3</v>
       </c>
       <c r="AH88" s="17">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="89" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>591</v>
+        <v>605</v>
       </c>
       <c r="B89" t="s">
-        <v>592</v>
+        <v>606</v>
       </c>
       <c r="C89" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="D89" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="E89" s="17">
+        <v>45879</v>
+      </c>
+      <c r="F89" s="17">
+        <v>45885</v>
+      </c>
+      <c r="G89">
+        <v>14163</v>
+      </c>
+      <c r="H89">
+        <v>2041</v>
+      </c>
+      <c r="I89">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="M89">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="Q89">
+        <v>0</v>
+      </c>
+      <c r="U89">
+        <v>0</v>
+      </c>
+      <c r="AH89" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="90" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>608</v>
+      </c>
+      <c r="B90" t="s">
+        <v>609</v>
+      </c>
+      <c r="C90" t="s">
+        <v>610</v>
+      </c>
+      <c r="D90" t="s">
+        <v>610</v>
+      </c>
+      <c r="E90" s="17">
+        <v>46026</v>
+      </c>
+      <c r="F90" s="17">
+        <v>46032</v>
+      </c>
+      <c r="G90">
+        <v>14475</v>
+      </c>
+      <c r="H90">
+        <v>3732</v>
+      </c>
+      <c r="I90">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="M90">
+        <v>1.9E-2</v>
+      </c>
+      <c r="Q90">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="U90">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AH90" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="91" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>611</v>
+      </c>
+      <c r="B91" t="s">
+        <v>612</v>
+      </c>
+      <c r="C91" t="s">
+        <v>613</v>
+      </c>
+      <c r="D91" t="s">
+        <v>613</v>
+      </c>
+      <c r="E91" s="17">
+        <v>46138</v>
+      </c>
+      <c r="F91" s="17">
+        <v>46144</v>
+      </c>
+      <c r="G91">
+        <v>13559</v>
+      </c>
+      <c r="H91">
+        <v>2339</v>
+      </c>
+      <c r="I91">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="M91">
+        <v>2E-3</v>
+      </c>
+      <c r="Q91">
+        <v>2E-3</v>
+      </c>
+      <c r="U91">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AH91" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="92" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>614</v>
+      </c>
+      <c r="B92" t="s">
+        <v>615</v>
+      </c>
+      <c r="C92" t="s">
+        <v>616</v>
+      </c>
+      <c r="D92" t="s">
+        <v>616</v>
+      </c>
+      <c r="E92" s="17">
+        <v>46187</v>
+      </c>
+      <c r="F92" s="17">
+        <v>46193</v>
+      </c>
+      <c r="G92">
+        <v>13484</v>
+      </c>
+      <c r="H92">
+        <v>1657</v>
+      </c>
+      <c r="I92">
+        <v>0.123</v>
+      </c>
+      <c r="M92">
+        <v>1E-3</v>
+      </c>
+      <c r="Q92">
+        <v>0</v>
+      </c>
+      <c r="U92">
+        <v>1E-3</v>
+      </c>
+      <c r="AH92" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="93" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>617</v>
+      </c>
+      <c r="B93" t="s">
+        <v>618</v>
+      </c>
+      <c r="C93" t="s">
+        <v>619</v>
+      </c>
+      <c r="D93" t="s">
+        <v>619</v>
+      </c>
+      <c r="E93" s="17">
+        <v>45942</v>
+      </c>
+      <c r="F93" s="17">
+        <v>45948</v>
+      </c>
+      <c r="G93">
+        <v>13568</v>
+      </c>
+      <c r="H93">
+        <v>2243</v>
+      </c>
+      <c r="I93">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="M93">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q93">
+        <v>1E-3</v>
+      </c>
+      <c r="U93">
+        <v>1E-3</v>
+      </c>
+      <c r="AH93" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="94" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>620</v>
+      </c>
+      <c r="B94" t="s">
+        <v>621</v>
+      </c>
+      <c r="C94" t="s">
+        <v>622</v>
+      </c>
+      <c r="D94" t="s">
+        <v>622</v>
+      </c>
+      <c r="E94" s="17">
+        <v>45949</v>
+      </c>
+      <c r="F94" s="17">
+        <v>45955</v>
+      </c>
+      <c r="G94">
+        <v>13880</v>
+      </c>
+      <c r="H94">
+        <v>2248</v>
+      </c>
+      <c r="I94">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="M94">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="Q94">
+        <v>1E-3</v>
+      </c>
+      <c r="U94">
+        <v>1E-3</v>
+      </c>
+      <c r="AH94" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="95" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>623</v>
+      </c>
+      <c r="B95" t="s">
+        <v>624</v>
+      </c>
+      <c r="C95" t="s">
+        <v>625</v>
+      </c>
+      <c r="D95" t="s">
+        <v>625</v>
+      </c>
+      <c r="E95" s="17">
+        <v>46110</v>
+      </c>
+      <c r="F95" s="17">
+        <v>46116</v>
+      </c>
+      <c r="G95">
+        <v>13448</v>
+      </c>
+      <c r="H95">
+        <v>2500</v>
+      </c>
+      <c r="I95">
+        <v>0.186</v>
+      </c>
+      <c r="M95">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="Q95">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="U95">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AH95" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="96" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>626</v>
+      </c>
+      <c r="B96" t="s">
+        <v>627</v>
+      </c>
+      <c r="C96" t="s">
+        <v>628</v>
+      </c>
+      <c r="D96" t="s">
+        <v>628</v>
+      </c>
+      <c r="E96" s="17">
+        <v>45963</v>
+      </c>
+      <c r="F96" s="17">
+        <v>45969</v>
+      </c>
+      <c r="G96">
+        <v>13294</v>
+      </c>
+      <c r="H96">
+        <v>2275</v>
+      </c>
+      <c r="I96">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="M96">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q96">
+        <v>2E-3</v>
+      </c>
+      <c r="U96">
+        <v>1E-3</v>
+      </c>
+      <c r="AH96" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="97" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>629</v>
+      </c>
+      <c r="B97" t="s">
+        <v>630</v>
+      </c>
+      <c r="C97" t="s">
+        <v>631</v>
+      </c>
+      <c r="D97" t="s">
+        <v>631</v>
+      </c>
+      <c r="E97" s="17">
+        <v>45837</v>
+      </c>
+      <c r="F97" s="17">
+        <v>45843</v>
+      </c>
+      <c r="G97">
+        <v>13860</v>
+      </c>
+      <c r="H97">
+        <v>2103</v>
+      </c>
+      <c r="I97">
+        <v>0.152</v>
+      </c>
+      <c r="M97">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="Q97">
+        <v>1E-3</v>
+      </c>
+      <c r="U97">
+        <v>0</v>
+      </c>
+      <c r="AH97" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="98" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>632</v>
+      </c>
+      <c r="B98" t="s">
+        <v>633</v>
+      </c>
+      <c r="C98" t="s">
+        <v>634</v>
+      </c>
+      <c r="D98" t="s">
+        <v>634</v>
+      </c>
+      <c r="E98" s="17">
+        <v>46068</v>
+      </c>
+      <c r="F98" s="17">
+        <v>46074</v>
+      </c>
+      <c r="G98">
+        <v>13235</v>
+      </c>
+      <c r="H98">
+        <v>2596</v>
+      </c>
+      <c r="I98">
+        <v>0.19600000000000001</v>
+      </c>
+      <c r="M98">
+        <v>0.01</v>
+      </c>
+      <c r="Q98">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="U98">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AH98" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="99" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>635</v>
+      </c>
+      <c r="B99" t="s">
+        <v>636</v>
+      </c>
+      <c r="C99" t="s">
+        <v>637</v>
+      </c>
+      <c r="D99" t="s">
+        <v>637</v>
+      </c>
+      <c r="E99" s="17">
+        <v>45872</v>
+      </c>
+      <c r="F99" s="17">
+        <v>45878</v>
+      </c>
+      <c r="G99">
+        <v>14164</v>
+      </c>
+      <c r="H99">
+        <v>1905</v>
+      </c>
+      <c r="I99">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="M99">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="Q99">
+        <v>1E-3</v>
+      </c>
+      <c r="U99">
+        <v>0</v>
+      </c>
+      <c r="AH99" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="100" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>638</v>
+      </c>
+      <c r="B100" t="s">
+        <v>639</v>
+      </c>
+      <c r="C100" t="s">
+        <v>640</v>
+      </c>
+      <c r="D100" t="s">
+        <v>640</v>
+      </c>
+      <c r="E100" s="17">
+        <v>46117</v>
+      </c>
+      <c r="F100" s="17">
+        <v>46123</v>
+      </c>
+      <c r="G100">
+        <v>13477</v>
+      </c>
+      <c r="H100">
+        <v>2489</v>
+      </c>
+      <c r="I100">
+        <v>0.185</v>
+      </c>
+      <c r="M100">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="Q100">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="U100">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AH100" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="101" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>641</v>
+      </c>
+      <c r="B101" t="s">
+        <v>642</v>
+      </c>
+      <c r="C101" t="s">
+        <v>643</v>
+      </c>
+      <c r="D101" t="s">
+        <v>643</v>
+      </c>
+      <c r="E101" s="17">
+        <v>46082</v>
+      </c>
+      <c r="F101" s="17">
+        <v>46088</v>
+      </c>
+      <c r="G101">
+        <v>13249</v>
+      </c>
+      <c r="H101">
+        <v>2407</v>
+      </c>
+      <c r="I101">
+        <v>0.182</v>
+      </c>
+      <c r="M101">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="Q101">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="U101">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AH101" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="102" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>644</v>
+      </c>
+      <c r="B102" t="s">
+        <v>645</v>
+      </c>
+      <c r="C102" t="s">
+        <v>646</v>
+      </c>
+      <c r="D102" t="s">
+        <v>646</v>
+      </c>
+      <c r="E102" s="17">
+        <v>45921</v>
+      </c>
+      <c r="F102" s="17">
+        <v>45927</v>
+      </c>
+      <c r="G102">
+        <v>13942</v>
+      </c>
+      <c r="H102">
+        <v>2323</v>
+      </c>
+      <c r="I102">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="M102">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="Q102">
+        <v>1E-3</v>
+      </c>
+      <c r="U102">
+        <v>1E-3</v>
+      </c>
+      <c r="AH102" s="17">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="103" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>647</v>
+      </c>
+      <c r="B103" t="s">
+        <v>648</v>
+      </c>
+      <c r="C103" t="s">
+        <v>649</v>
+      </c>
+      <c r="D103" t="s">
+        <v>649</v>
+      </c>
+      <c r="E103" s="17">
         <v>46103</v>
       </c>
-      <c r="F89" s="17">
+      <c r="F103" s="17">
         <v>46109</v>
       </c>
-      <c r="G89">
-[...8 lines deleted...]
-      <c r="M89">
+      <c r="G103">
+        <v>13852</v>
+      </c>
+      <c r="H103">
+        <v>2479</v>
+      </c>
+      <c r="I103">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="M103">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="Q89">
+      <c r="Q103">
         <v>8.0000000000000002E-3</v>
       </c>
-      <c r="U89">
+      <c r="U103">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="AH89" s="17">
-        <v>46149</v>
+      <c r="AH103" s="17">
+        <v>46198</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AJ89" xr:uid="{00000000-0001-0000-0400-000000000000}"/>
+  <autoFilter ref="A1:AJ1" xr:uid="{00000000-0001-0000-0400-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:H21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>594</v>
+        <v>650</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>595</v>
+        <v>651</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>596</v>
+        <v>652</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>597</v>
+        <v>653</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>598</v>
+        <v>654</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>599</v>
+        <v>655</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>600</v>
+        <v>656</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>601</v>
+        <v>657</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2">
         <v>2.7E-2</v>
       </c>
       <c r="C2" t="s">
-        <v>602</v>
+        <v>658</v>
       </c>
       <c r="D2" t="s">
-        <v>603</v>
+        <v>659</v>
       </c>
       <c r="E2" t="s">
-        <v>604</v>
+        <v>660</v>
       </c>
       <c r="F2" t="s">
-        <v>604</v>
+        <v>660</v>
       </c>
       <c r="G2" t="s">
-        <v>605</v>
+        <v>661</v>
       </c>
       <c r="H2" t="s">
-        <v>606</v>
+        <v>662</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="B3">
         <v>0.03</v>
       </c>
       <c r="C3" t="s">
-        <v>607</v>
+        <v>663</v>
       </c>
       <c r="D3" t="s">
-        <v>608</v>
+        <v>664</v>
       </c>
       <c r="E3" t="s">
-        <v>609</v>
+        <v>665</v>
       </c>
       <c r="F3" t="s">
-        <v>609</v>
+        <v>665</v>
       </c>
       <c r="G3" t="s">
-        <v>610</v>
+        <v>666</v>
       </c>
       <c r="H3" t="s">
-        <v>611</v>
+        <v>667</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3.1E-2</v>
       </c>
       <c r="B4">
         <v>5.7999999999999996E-2</v>
       </c>
       <c r="C4" t="s">
-        <v>612</v>
+        <v>668</v>
       </c>
       <c r="D4" t="s">
-        <v>613</v>
+        <v>669</v>
       </c>
       <c r="E4" t="s">
-        <v>614</v>
+        <v>670</v>
       </c>
       <c r="F4" t="s">
-        <v>614</v>
+        <v>670</v>
       </c>
       <c r="G4" t="s">
-        <v>615</v>
+        <v>671</v>
       </c>
       <c r="H4" t="s">
-        <v>616</v>
+        <v>672</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="B5">
         <v>8.4999999999999992E-2</v>
       </c>
       <c r="C5" t="s">
-        <v>617</v>
+        <v>673</v>
       </c>
       <c r="D5" t="s">
-        <v>618</v>
+        <v>674</v>
       </c>
       <c r="E5" t="s">
-        <v>619</v>
+        <v>675</v>
       </c>
       <c r="F5" t="s">
-        <v>619</v>
+        <v>675</v>
       </c>
       <c r="G5" t="s">
-        <v>620</v>
+        <v>676</v>
       </c>
       <c r="H5" t="s">
-        <v>621</v>
+        <v>677</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="B6">
         <v>0.129</v>
       </c>
       <c r="C6" t="s">
-        <v>622</v>
+        <v>678</v>
       </c>
       <c r="D6" t="s">
-        <v>623</v>
+        <v>679</v>
       </c>
       <c r="E6" t="s">
-        <v>624</v>
+        <v>680</v>
       </c>
       <c r="F6" t="s">
-        <v>624</v>
+        <v>680</v>
       </c>
       <c r="G6" t="s">
-        <v>625</v>
+        <v>681</v>
       </c>
       <c r="H6" t="s">
-        <v>626</v>
+        <v>682</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>0</v>
       </c>
       <c r="B7">
         <v>0.11600000000000001</v>
       </c>
       <c r="C7" t="s">
-        <v>627</v>
+        <v>683</v>
       </c>
       <c r="D7" t="s">
-        <v>628</v>
+        <v>684</v>
       </c>
       <c r="E7" t="s">
-        <v>629</v>
+        <v>685</v>
       </c>
       <c r="F7" t="s">
-        <v>629</v>
+        <v>685</v>
       </c>
       <c r="G7" t="s">
-        <v>630</v>
+        <v>686</v>
       </c>
       <c r="H7" t="s">
-        <v>631</v>
+        <v>687</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>0.11700000000000001</v>
       </c>
       <c r="B8">
         <v>0.19900000000000001</v>
       </c>
       <c r="C8" t="s">
-        <v>632</v>
+        <v>688</v>
       </c>
       <c r="D8" t="s">
-        <v>633</v>
+        <v>689</v>
       </c>
       <c r="E8" t="s">
-        <v>634</v>
+        <v>690</v>
       </c>
       <c r="F8" t="s">
-        <v>634</v>
+        <v>690</v>
       </c>
       <c r="G8" t="s">
-        <v>635</v>
+        <v>691</v>
       </c>
       <c r="H8" t="s">
-        <v>636</v>
+        <v>692</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>0.2</v>
       </c>
       <c r="B9">
         <v>0.249</v>
       </c>
       <c r="C9" t="s">
-        <v>637</v>
+        <v>693</v>
       </c>
       <c r="D9" t="s">
-        <v>638</v>
+        <v>694</v>
       </c>
       <c r="E9" t="s">
-        <v>639</v>
+        <v>695</v>
       </c>
       <c r="F9" t="s">
-        <v>639</v>
+        <v>695</v>
       </c>
       <c r="G9" t="s">
-        <v>640</v>
+        <v>696</v>
       </c>
       <c r="H9" t="s">
-        <v>641</v>
+        <v>697</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>0.25</v>
       </c>
       <c r="B10">
         <v>0.28000000000000003</v>
       </c>
       <c r="C10" t="s">
-        <v>642</v>
+        <v>698</v>
       </c>
       <c r="D10" t="s">
-        <v>643</v>
+        <v>699</v>
       </c>
       <c r="E10" t="s">
-        <v>644</v>
+        <v>700</v>
       </c>
       <c r="F10" t="s">
-        <v>644</v>
+        <v>700</v>
       </c>
       <c r="G10" t="s">
-        <v>645</v>
+        <v>701</v>
       </c>
       <c r="H10" t="s">
-        <v>646</v>
+        <v>702</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>0.28100000000000003</v>
       </c>
       <c r="B11">
         <v>0.42150000000000004</v>
       </c>
       <c r="C11" t="s">
-        <v>647</v>
+        <v>703</v>
       </c>
       <c r="D11" t="s">
-        <v>648</v>
+        <v>704</v>
       </c>
       <c r="E11" t="s">
-        <v>649</v>
+        <v>705</v>
       </c>
       <c r="F11" t="s">
-        <v>649</v>
+        <v>705</v>
       </c>
       <c r="G11" t="s">
-        <v>650</v>
+        <v>706</v>
       </c>
       <c r="H11" t="s">
-        <v>651</v>
+        <v>707</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>0</v>
       </c>
       <c r="B12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="C12" t="s">
-        <v>652</v>
+        <v>708</v>
       </c>
       <c r="D12" t="s">
-        <v>653</v>
+        <v>709</v>
       </c>
       <c r="E12" t="s">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="F12" t="s">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="G12" t="s">
-        <v>655</v>
+        <v>711</v>
       </c>
       <c r="H12" t="s">
-        <v>656</v>
+        <v>712</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="B13">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="C13" t="s">
-        <v>657</v>
+        <v>713</v>
       </c>
       <c r="D13" t="s">
-        <v>658</v>
+        <v>714</v>
       </c>
       <c r="E13" t="s">
-        <v>659</v>
+        <v>715</v>
       </c>
       <c r="F13" t="s">
-        <v>659</v>
+        <v>715</v>
       </c>
       <c r="G13" t="s">
-        <v>660</v>
+        <v>716</v>
       </c>
       <c r="H13" t="s">
-        <v>661</v>
+        <v>717</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>3.9E-2</v>
       </c>
       <c r="B14">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="C14" t="s">
-        <v>662</v>
+        <v>718</v>
       </c>
       <c r="D14" t="s">
-        <v>663</v>
+        <v>719</v>
       </c>
       <c r="E14" t="s">
-        <v>664</v>
+        <v>720</v>
       </c>
       <c r="F14" t="s">
-        <v>664</v>
+        <v>720</v>
       </c>
       <c r="G14" t="s">
-        <v>665</v>
+        <v>721</v>
       </c>
       <c r="H14" t="s">
-        <v>666</v>
+        <v>722</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="B15">
         <v>0.109</v>
       </c>
       <c r="C15" t="s">
-        <v>667</v>
+        <v>723</v>
       </c>
       <c r="D15" t="s">
-        <v>668</v>
+        <v>724</v>
       </c>
       <c r="E15" t="s">
-        <v>669</v>
+        <v>725</v>
       </c>
       <c r="F15" t="s">
-        <v>669</v>
+        <v>725</v>
       </c>
       <c r="G15" t="s">
-        <v>670</v>
+        <v>726</v>
       </c>
       <c r="H15" t="s">
-        <v>671</v>
+        <v>727</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>0.11</v>
       </c>
       <c r="B16">
         <v>0.16500000000000001</v>
       </c>
       <c r="C16" t="s">
-        <v>672</v>
+        <v>728</v>
       </c>
       <c r="D16" t="s">
-        <v>673</v>
+        <v>729</v>
       </c>
       <c r="E16" t="s">
-        <v>674</v>
+        <v>730</v>
       </c>
       <c r="F16" t="s">
-        <v>674</v>
+        <v>730</v>
       </c>
       <c r="G16" t="s">
-        <v>675</v>
+        <v>731</v>
       </c>
       <c r="H16" t="s">
-        <v>676</v>
+        <v>732</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>0</v>
       </c>
       <c r="B17">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="C17" t="s">
-        <v>677</v>
+        <v>733</v>
       </c>
       <c r="D17" t="s">
-        <v>678</v>
+        <v>734</v>
       </c>
       <c r="E17" t="s">
-        <v>679</v>
+        <v>735</v>
       </c>
       <c r="F17" t="s">
-        <v>679</v>
+        <v>735</v>
       </c>
       <c r="G17" t="s">
-        <v>680</v>
+        <v>736</v>
       </c>
       <c r="H17" t="s">
-        <v>681</v>
+        <v>737</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="B18">
         <v>9.0000000000000011E-3</v>
       </c>
       <c r="C18" t="s">
-        <v>682</v>
+        <v>738</v>
       </c>
       <c r="D18" t="s">
-        <v>683</v>
+        <v>739</v>
       </c>
       <c r="E18" t="s">
-        <v>684</v>
+        <v>740</v>
       </c>
       <c r="F18" t="s">
-        <v>684</v>
+        <v>740</v>
       </c>
       <c r="G18" t="s">
-        <v>685</v>
+        <v>741</v>
       </c>
       <c r="H18" t="s">
-        <v>686</v>
+        <v>742</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>0.01</v>
       </c>
       <c r="B19">
         <v>0.02</v>
       </c>
       <c r="C19" t="s">
-        <v>687</v>
+        <v>743</v>
       </c>
       <c r="D19" t="s">
-        <v>688</v>
+        <v>744</v>
       </c>
       <c r="E19" t="s">
-        <v>689</v>
+        <v>745</v>
       </c>
       <c r="F19" t="s">
-        <v>689</v>
+        <v>745</v>
       </c>
       <c r="G19" t="s">
-        <v>690</v>
+        <v>746</v>
       </c>
       <c r="H19" t="s">
-        <v>691</v>
+        <v>747</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="B20">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="C20" t="s">
-        <v>692</v>
+        <v>748</v>
       </c>
       <c r="D20" t="s">
-        <v>693</v>
+        <v>749</v>
       </c>
       <c r="E20" t="s">
-        <v>694</v>
+        <v>750</v>
       </c>
       <c r="F20" t="s">
-        <v>694</v>
+        <v>750</v>
       </c>
       <c r="G20" t="s">
-        <v>695</v>
+        <v>751</v>
       </c>
       <c r="H20" t="s">
-        <v>696</v>
+        <v>752</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>0.03</v>
       </c>
       <c r="B21">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="C21" t="s">
-        <v>697</v>
+        <v>753</v>
       </c>
       <c r="D21" t="s">
-        <v>698</v>
+        <v>754</v>
       </c>
       <c r="E21" t="s">
-        <v>699</v>
+        <v>755</v>
       </c>
       <c r="F21" t="s">
-        <v>699</v>
+        <v>755</v>
       </c>
       <c r="G21" t="s">
-        <v>700</v>
+        <v>756</v>
       </c>
       <c r="H21" t="s">
-        <v>701</v>
+        <v>757</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H21" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
+  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:H309"/>
+  <dimension ref="A1:H358"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>702</v>
+        <v>758</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>703</v>
+        <v>759</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>704</v>
+        <v>760</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>705</v>
+        <v>761</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>706</v>
+        <v>762</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>707</v>
+        <v>763</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>708</v>
+        <v>764</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>709</v>
+        <v>765</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>710</v>
+        <v>766</v>
       </c>
       <c r="B2" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C2" t="s">
-        <v>711</v>
+        <v>767</v>
       </c>
       <c r="D2" t="s">
-        <v>712</v>
+        <v>768</v>
       </c>
       <c r="E2" t="s">
-        <v>713</v>
+        <v>769</v>
       </c>
       <c r="F2" s="18">
         <v>45837</v>
       </c>
       <c r="G2" s="18">
         <v>45843</v>
       </c>
       <c r="H2">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>714</v>
+        <v>770</v>
       </c>
       <c r="B3" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C3" t="s">
-        <v>715</v>
+        <v>771</v>
       </c>
       <c r="D3" t="s">
-        <v>716</v>
+        <v>772</v>
       </c>
       <c r="E3" t="s">
-        <v>717</v>
+        <v>773</v>
       </c>
       <c r="F3" s="18">
         <v>45837</v>
       </c>
       <c r="G3" s="18">
         <v>45843</v>
       </c>
       <c r="H3">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>718</v>
+        <v>774</v>
       </c>
       <c r="B4" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C4" t="s">
-        <v>719</v>
+        <v>775</v>
       </c>
       <c r="D4" t="s">
-        <v>720</v>
+        <v>776</v>
       </c>
       <c r="E4" t="s">
-        <v>721</v>
+        <v>777</v>
       </c>
       <c r="F4" s="18">
         <v>45837</v>
       </c>
       <c r="G4" s="18">
         <v>45843</v>
       </c>
       <c r="H4">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>722</v>
+        <v>778</v>
       </c>
       <c r="B5" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C5" t="s">
-        <v>723</v>
+        <v>779</v>
       </c>
       <c r="D5" t="s">
-        <v>724</v>
+        <v>780</v>
       </c>
       <c r="E5" t="s">
-        <v>725</v>
+        <v>781</v>
       </c>
       <c r="F5" s="18">
         <v>45837</v>
       </c>
       <c r="G5" s="18">
         <v>45843</v>
       </c>
       <c r="H5">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>726</v>
+        <v>782</v>
       </c>
       <c r="B6" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C6" t="s">
-        <v>727</v>
+        <v>783</v>
       </c>
       <c r="D6" t="s">
-        <v>728</v>
+        <v>784</v>
       </c>
       <c r="E6" t="s">
-        <v>729</v>
+        <v>785</v>
       </c>
       <c r="F6" s="18">
         <v>45837</v>
       </c>
       <c r="G6" s="18">
         <v>45843</v>
       </c>
       <c r="H6">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>730</v>
+        <v>786</v>
       </c>
       <c r="B7" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C7" t="s">
-        <v>731</v>
+        <v>787</v>
       </c>
       <c r="D7" t="s">
-        <v>732</v>
+        <v>788</v>
       </c>
       <c r="E7" t="s">
-        <v>733</v>
+        <v>789</v>
       </c>
       <c r="F7" s="18">
         <v>45837</v>
       </c>
       <c r="G7" s="18">
         <v>45843</v>
       </c>
       <c r="H7">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>734</v>
+        <v>790</v>
       </c>
       <c r="B8" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C8" t="s">
-        <v>735</v>
+        <v>791</v>
       </c>
       <c r="D8" t="s">
-        <v>736</v>
+        <v>792</v>
       </c>
       <c r="E8" t="s">
-        <v>737</v>
+        <v>793</v>
       </c>
       <c r="F8" s="18">
         <v>45837</v>
       </c>
       <c r="G8" s="18">
         <v>45843</v>
       </c>
       <c r="H8">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>738</v>
+        <v>794</v>
       </c>
       <c r="B9" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C9" t="s">
-        <v>739</v>
+        <v>795</v>
       </c>
       <c r="D9" t="s">
-        <v>740</v>
+        <v>796</v>
       </c>
       <c r="E9" t="s">
-        <v>741</v>
+        <v>797</v>
       </c>
       <c r="F9" s="18">
         <v>45844</v>
       </c>
       <c r="G9" s="18">
         <v>45850</v>
       </c>
       <c r="H9">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>742</v>
+        <v>798</v>
       </c>
       <c r="B10" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C10" t="s">
-        <v>743</v>
+        <v>799</v>
       </c>
       <c r="D10" t="s">
-        <v>744</v>
+        <v>800</v>
       </c>
       <c r="E10" t="s">
-        <v>745</v>
+        <v>801</v>
       </c>
       <c r="F10" s="18">
         <v>45844</v>
       </c>
       <c r="G10" s="18">
         <v>45850</v>
       </c>
       <c r="H10">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>746</v>
+        <v>802</v>
       </c>
       <c r="B11" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C11" t="s">
-        <v>747</v>
+        <v>803</v>
       </c>
       <c r="D11" t="s">
-        <v>748</v>
+        <v>804</v>
       </c>
       <c r="E11" t="s">
-        <v>749</v>
+        <v>805</v>
       </c>
       <c r="F11" s="18">
         <v>45844</v>
       </c>
       <c r="G11" s="18">
         <v>45850</v>
       </c>
       <c r="H11">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>750</v>
+        <v>806</v>
       </c>
       <c r="B12" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C12" t="s">
-        <v>751</v>
+        <v>807</v>
       </c>
       <c r="D12" t="s">
-        <v>752</v>
+        <v>808</v>
       </c>
       <c r="E12" t="s">
-        <v>753</v>
+        <v>809</v>
       </c>
       <c r="F12" s="18">
         <v>45844</v>
       </c>
       <c r="G12" s="18">
         <v>45850</v>
       </c>
       <c r="H12">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>754</v>
+        <v>810</v>
       </c>
       <c r="B13" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C13" t="s">
-        <v>755</v>
+        <v>811</v>
       </c>
       <c r="D13" t="s">
-        <v>756</v>
+        <v>812</v>
       </c>
       <c r="E13" t="s">
-        <v>757</v>
+        <v>813</v>
       </c>
       <c r="F13" s="18">
         <v>45844</v>
       </c>
       <c r="G13" s="18">
         <v>45850</v>
       </c>
       <c r="H13">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>758</v>
+        <v>814</v>
       </c>
       <c r="B14" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C14" t="s">
-        <v>759</v>
+        <v>815</v>
       </c>
       <c r="D14" t="s">
-        <v>760</v>
+        <v>816</v>
       </c>
       <c r="E14" t="s">
-        <v>761</v>
+        <v>817</v>
       </c>
       <c r="F14" s="18">
         <v>45844</v>
       </c>
       <c r="G14" s="18">
         <v>45850</v>
       </c>
       <c r="H14">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>762</v>
+        <v>818</v>
       </c>
       <c r="B15" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C15" t="s">
-        <v>763</v>
+        <v>819</v>
       </c>
       <c r="D15" t="s">
-        <v>764</v>
+        <v>820</v>
       </c>
       <c r="E15" t="s">
-        <v>765</v>
+        <v>821</v>
       </c>
       <c r="F15" s="18">
         <v>45844</v>
       </c>
       <c r="G15" s="18">
         <v>45850</v>
       </c>
       <c r="H15">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>766</v>
+        <v>822</v>
       </c>
       <c r="B16" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C16" t="s">
-        <v>767</v>
+        <v>823</v>
       </c>
       <c r="D16" t="s">
-        <v>768</v>
+        <v>824</v>
       </c>
       <c r="E16" t="s">
-        <v>769</v>
+        <v>825</v>
       </c>
       <c r="F16" s="18">
         <v>45851</v>
       </c>
       <c r="G16" s="18">
         <v>45857</v>
       </c>
       <c r="H16">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>770</v>
+        <v>826</v>
       </c>
       <c r="B17" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C17" t="s">
-        <v>771</v>
+        <v>827</v>
       </c>
       <c r="D17" t="s">
-        <v>772</v>
+        <v>828</v>
       </c>
       <c r="E17" t="s">
-        <v>773</v>
+        <v>829</v>
       </c>
       <c r="F17" s="18">
         <v>45851</v>
       </c>
       <c r="G17" s="18">
         <v>45857</v>
       </c>
       <c r="H17">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>774</v>
+        <v>830</v>
       </c>
       <c r="B18" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C18" t="s">
-        <v>775</v>
+        <v>831</v>
       </c>
       <c r="D18" t="s">
-        <v>776</v>
+        <v>832</v>
       </c>
       <c r="E18" t="s">
-        <v>777</v>
+        <v>833</v>
       </c>
       <c r="F18" s="18">
         <v>45851</v>
       </c>
       <c r="G18" s="18">
         <v>45857</v>
       </c>
       <c r="H18">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>778</v>
+        <v>834</v>
       </c>
       <c r="B19" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C19" t="s">
-        <v>779</v>
+        <v>835</v>
       </c>
       <c r="D19" t="s">
-        <v>780</v>
+        <v>836</v>
       </c>
       <c r="E19" t="s">
-        <v>781</v>
+        <v>837</v>
       </c>
       <c r="F19" s="18">
         <v>45851</v>
       </c>
       <c r="G19" s="18">
         <v>45857</v>
       </c>
       <c r="H19">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>782</v>
+        <v>838</v>
       </c>
       <c r="B20" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C20" t="s">
-        <v>783</v>
+        <v>839</v>
       </c>
       <c r="D20" t="s">
-        <v>784</v>
+        <v>840</v>
       </c>
       <c r="E20" t="s">
-        <v>785</v>
+        <v>841</v>
       </c>
       <c r="F20" s="18">
         <v>45851</v>
       </c>
       <c r="G20" s="18">
         <v>45857</v>
       </c>
       <c r="H20">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>786</v>
+        <v>842</v>
       </c>
       <c r="B21" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C21" t="s">
-        <v>787</v>
+        <v>843</v>
       </c>
       <c r="D21" t="s">
-        <v>788</v>
+        <v>844</v>
       </c>
       <c r="E21" t="s">
-        <v>789</v>
+        <v>845</v>
       </c>
       <c r="F21" s="18">
         <v>45851</v>
       </c>
       <c r="G21" s="18">
         <v>45857</v>
       </c>
       <c r="H21">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>790</v>
+        <v>846</v>
       </c>
       <c r="B22" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C22" t="s">
-        <v>791</v>
+        <v>847</v>
       </c>
       <c r="D22" t="s">
-        <v>792</v>
+        <v>848</v>
       </c>
       <c r="E22" t="s">
-        <v>793</v>
+        <v>849</v>
       </c>
       <c r="F22" s="18">
         <v>45851</v>
       </c>
       <c r="G22" s="18">
         <v>45857</v>
       </c>
       <c r="H22">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>794</v>
+        <v>850</v>
       </c>
       <c r="B23" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C23" t="s">
-        <v>795</v>
+        <v>851</v>
       </c>
       <c r="D23" t="s">
-        <v>796</v>
+        <v>852</v>
       </c>
       <c r="E23" t="s">
-        <v>797</v>
+        <v>853</v>
       </c>
       <c r="F23" s="18">
         <v>45858</v>
       </c>
       <c r="G23" s="18">
         <v>45864</v>
       </c>
       <c r="H23">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>798</v>
+        <v>854</v>
       </c>
       <c r="B24" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C24" t="s">
-        <v>799</v>
+        <v>855</v>
       </c>
       <c r="D24" t="s">
-        <v>800</v>
+        <v>856</v>
       </c>
       <c r="E24" t="s">
-        <v>801</v>
+        <v>857</v>
       </c>
       <c r="F24" s="18">
         <v>45858</v>
       </c>
       <c r="G24" s="18">
         <v>45864</v>
       </c>
       <c r="H24">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>802</v>
+        <v>858</v>
       </c>
       <c r="B25" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C25" t="s">
-        <v>803</v>
+        <v>859</v>
       </c>
       <c r="D25" t="s">
-        <v>804</v>
+        <v>860</v>
       </c>
       <c r="E25" t="s">
-        <v>805</v>
+        <v>861</v>
       </c>
       <c r="F25" s="18">
         <v>45858</v>
       </c>
       <c r="G25" s="18">
         <v>45864</v>
       </c>
       <c r="H25">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>806</v>
+        <v>862</v>
       </c>
       <c r="B26" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C26" t="s">
-        <v>807</v>
+        <v>863</v>
       </c>
       <c r="D26" t="s">
-        <v>808</v>
+        <v>864</v>
       </c>
       <c r="E26" t="s">
-        <v>809</v>
+        <v>865</v>
       </c>
       <c r="F26" s="18">
         <v>45858</v>
       </c>
       <c r="G26" s="18">
         <v>45864</v>
       </c>
       <c r="H26">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>810</v>
+        <v>866</v>
       </c>
       <c r="B27" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C27" t="s">
-        <v>811</v>
+        <v>867</v>
       </c>
       <c r="D27" t="s">
-        <v>812</v>
+        <v>868</v>
       </c>
       <c r="E27" t="s">
-        <v>813</v>
+        <v>869</v>
       </c>
       <c r="F27" s="18">
         <v>45858</v>
       </c>
       <c r="G27" s="18">
         <v>45864</v>
       </c>
       <c r="H27">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>814</v>
+        <v>870</v>
       </c>
       <c r="B28" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C28" t="s">
-        <v>815</v>
+        <v>871</v>
       </c>
       <c r="D28" t="s">
-        <v>816</v>
+        <v>872</v>
       </c>
       <c r="E28" t="s">
-        <v>817</v>
+        <v>873</v>
       </c>
       <c r="F28" s="18">
         <v>45858</v>
       </c>
       <c r="G28" s="18">
         <v>45864</v>
       </c>
       <c r="H28">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>818</v>
+        <v>874</v>
       </c>
       <c r="B29" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C29" t="s">
-        <v>819</v>
+        <v>875</v>
       </c>
       <c r="D29" t="s">
-        <v>820</v>
+        <v>876</v>
       </c>
       <c r="E29" t="s">
-        <v>821</v>
+        <v>877</v>
       </c>
       <c r="F29" s="18">
         <v>45858</v>
       </c>
       <c r="G29" s="18">
         <v>45864</v>
       </c>
       <c r="H29">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>822</v>
+        <v>878</v>
       </c>
       <c r="B30" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C30" t="s">
-        <v>823</v>
+        <v>879</v>
       </c>
       <c r="D30" t="s">
-        <v>824</v>
+        <v>880</v>
       </c>
       <c r="E30" t="s">
-        <v>825</v>
+        <v>881</v>
       </c>
       <c r="F30" s="18">
         <v>45865</v>
       </c>
       <c r="G30" s="18">
         <v>45871</v>
       </c>
       <c r="H30">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>826</v>
+        <v>882</v>
       </c>
       <c r="B31" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C31" t="s">
-        <v>827</v>
+        <v>883</v>
       </c>
       <c r="D31" t="s">
-        <v>828</v>
+        <v>884</v>
       </c>
       <c r="E31" t="s">
-        <v>829</v>
+        <v>885</v>
       </c>
       <c r="F31" s="18">
         <v>45865</v>
       </c>
       <c r="G31" s="18">
         <v>45871</v>
       </c>
       <c r="H31">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>830</v>
+        <v>886</v>
       </c>
       <c r="B32" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C32" t="s">
-        <v>831</v>
+        <v>887</v>
       </c>
       <c r="D32" t="s">
-        <v>832</v>
+        <v>888</v>
       </c>
       <c r="E32" t="s">
-        <v>833</v>
+        <v>889</v>
       </c>
       <c r="F32" s="18">
         <v>45865</v>
       </c>
       <c r="G32" s="18">
         <v>45871</v>
       </c>
       <c r="H32">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>834</v>
+        <v>890</v>
       </c>
       <c r="B33" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C33" t="s">
-        <v>835</v>
+        <v>891</v>
       </c>
       <c r="D33" t="s">
-        <v>836</v>
+        <v>892</v>
       </c>
       <c r="E33" t="s">
-        <v>837</v>
+        <v>893</v>
       </c>
       <c r="F33" s="18">
         <v>45865</v>
       </c>
       <c r="G33" s="18">
         <v>45871</v>
       </c>
       <c r="H33">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>838</v>
+        <v>894</v>
       </c>
       <c r="B34" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C34" t="s">
-        <v>839</v>
+        <v>895</v>
       </c>
       <c r="D34" t="s">
-        <v>840</v>
+        <v>896</v>
       </c>
       <c r="E34" t="s">
-        <v>841</v>
+        <v>897</v>
       </c>
       <c r="F34" s="18">
         <v>45865</v>
       </c>
       <c r="G34" s="18">
         <v>45871</v>
       </c>
       <c r="H34">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>842</v>
+        <v>898</v>
       </c>
       <c r="B35" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C35" t="s">
-        <v>843</v>
+        <v>899</v>
       </c>
       <c r="D35" t="s">
-        <v>844</v>
+        <v>900</v>
       </c>
       <c r="E35" t="s">
-        <v>845</v>
+        <v>901</v>
       </c>
       <c r="F35" s="18">
         <v>45865</v>
       </c>
       <c r="G35" s="18">
         <v>45871</v>
       </c>
       <c r="H35">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>846</v>
+        <v>902</v>
       </c>
       <c r="B36" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C36" t="s">
-        <v>847</v>
+        <v>903</v>
       </c>
       <c r="D36" t="s">
-        <v>848</v>
+        <v>904</v>
       </c>
       <c r="E36" t="s">
-        <v>849</v>
+        <v>905</v>
       </c>
       <c r="F36" s="18">
         <v>45865</v>
       </c>
       <c r="G36" s="18">
         <v>45871</v>
       </c>
       <c r="H36">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>850</v>
+        <v>906</v>
       </c>
       <c r="B37" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C37" t="s">
-        <v>851</v>
+        <v>907</v>
       </c>
       <c r="D37" t="s">
-        <v>852</v>
+        <v>908</v>
       </c>
       <c r="E37" t="s">
-        <v>853</v>
+        <v>909</v>
       </c>
       <c r="F37" s="18">
         <v>45872</v>
       </c>
       <c r="G37" s="18">
         <v>45878</v>
       </c>
       <c r="H37">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>854</v>
+        <v>910</v>
       </c>
       <c r="B38" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C38" t="s">
-        <v>855</v>
+        <v>911</v>
       </c>
       <c r="D38" t="s">
-        <v>856</v>
+        <v>912</v>
       </c>
       <c r="E38" t="s">
-        <v>857</v>
+        <v>913</v>
       </c>
       <c r="F38" s="18">
         <v>45872</v>
       </c>
       <c r="G38" s="18">
         <v>45878</v>
       </c>
       <c r="H38">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>858</v>
+        <v>914</v>
       </c>
       <c r="B39" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C39" t="s">
-        <v>859</v>
+        <v>915</v>
       </c>
       <c r="D39" t="s">
-        <v>860</v>
+        <v>916</v>
       </c>
       <c r="E39" t="s">
-        <v>861</v>
+        <v>917</v>
       </c>
       <c r="F39" s="18">
         <v>45872</v>
       </c>
       <c r="G39" s="18">
         <v>45878</v>
       </c>
       <c r="H39">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>862</v>
+        <v>918</v>
       </c>
       <c r="B40" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C40" t="s">
-        <v>863</v>
+        <v>919</v>
       </c>
       <c r="D40" t="s">
-        <v>864</v>
+        <v>920</v>
       </c>
       <c r="E40" t="s">
-        <v>865</v>
+        <v>921</v>
       </c>
       <c r="F40" s="18">
         <v>45872</v>
       </c>
       <c r="G40" s="18">
         <v>45878</v>
       </c>
       <c r="H40">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>866</v>
+        <v>922</v>
       </c>
       <c r="B41" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C41" t="s">
-        <v>867</v>
+        <v>923</v>
       </c>
       <c r="D41" t="s">
-        <v>868</v>
+        <v>924</v>
       </c>
       <c r="E41" t="s">
-        <v>869</v>
+        <v>925</v>
       </c>
       <c r="F41" s="18">
         <v>45872</v>
       </c>
       <c r="G41" s="18">
         <v>45878</v>
       </c>
       <c r="H41">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>870</v>
+        <v>926</v>
       </c>
       <c r="B42" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C42" t="s">
-        <v>871</v>
+        <v>927</v>
       </c>
       <c r="D42" t="s">
-        <v>872</v>
+        <v>928</v>
       </c>
       <c r="E42" t="s">
-        <v>873</v>
+        <v>929</v>
       </c>
       <c r="F42" s="18">
         <v>45872</v>
       </c>
       <c r="G42" s="18">
         <v>45878</v>
       </c>
       <c r="H42">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>874</v>
+        <v>930</v>
       </c>
       <c r="B43" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C43" t="s">
-        <v>875</v>
+        <v>931</v>
       </c>
       <c r="D43" t="s">
-        <v>876</v>
+        <v>932</v>
       </c>
       <c r="E43" t="s">
-        <v>877</v>
+        <v>933</v>
       </c>
       <c r="F43" s="18">
         <v>45872</v>
       </c>
       <c r="G43" s="18">
         <v>45878</v>
       </c>
       <c r="H43">
         <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>878</v>
+        <v>934</v>
       </c>
       <c r="B44" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C44" t="s">
-        <v>879</v>
+        <v>935</v>
       </c>
       <c r="D44" t="s">
-        <v>880</v>
+        <v>936</v>
       </c>
       <c r="E44" t="s">
-        <v>881</v>
+        <v>937</v>
       </c>
       <c r="F44" s="18">
         <v>45879</v>
       </c>
       <c r="G44" s="18">
         <v>45885</v>
       </c>
       <c r="H44">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>882</v>
+        <v>938</v>
       </c>
       <c r="B45" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C45" t="s">
-        <v>883</v>
+        <v>939</v>
       </c>
       <c r="D45" t="s">
-        <v>884</v>
+        <v>940</v>
       </c>
       <c r="E45" t="s">
-        <v>885</v>
+        <v>941</v>
       </c>
       <c r="F45" s="18">
         <v>45879</v>
       </c>
       <c r="G45" s="18">
         <v>45885</v>
       </c>
       <c r="H45">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>886</v>
+        <v>942</v>
       </c>
       <c r="B46" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C46" t="s">
-        <v>887</v>
+        <v>943</v>
       </c>
       <c r="D46" t="s">
-        <v>888</v>
+        <v>944</v>
       </c>
       <c r="E46" t="s">
-        <v>889</v>
+        <v>945</v>
       </c>
       <c r="F46" s="18">
         <v>45879</v>
       </c>
       <c r="G46" s="18">
         <v>45885</v>
       </c>
       <c r="H46">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>890</v>
+        <v>946</v>
       </c>
       <c r="B47" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C47" t="s">
-        <v>891</v>
+        <v>947</v>
       </c>
       <c r="D47" t="s">
-        <v>892</v>
+        <v>948</v>
       </c>
       <c r="E47" t="s">
-        <v>893</v>
+        <v>949</v>
       </c>
       <c r="F47" s="18">
         <v>45879</v>
       </c>
       <c r="G47" s="18">
         <v>45885</v>
       </c>
       <c r="H47">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>894</v>
+        <v>950</v>
       </c>
       <c r="B48" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C48" t="s">
-        <v>895</v>
+        <v>951</v>
       </c>
       <c r="D48" t="s">
-        <v>896</v>
+        <v>952</v>
       </c>
       <c r="E48" t="s">
-        <v>897</v>
+        <v>953</v>
       </c>
       <c r="F48" s="18">
         <v>45879</v>
       </c>
       <c r="G48" s="18">
         <v>45885</v>
       </c>
       <c r="H48">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>898</v>
+        <v>954</v>
       </c>
       <c r="B49" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C49" t="s">
-        <v>899</v>
+        <v>955</v>
       </c>
       <c r="D49" t="s">
-        <v>900</v>
+        <v>956</v>
       </c>
       <c r="E49" t="s">
-        <v>901</v>
+        <v>957</v>
       </c>
       <c r="F49" s="18">
         <v>45879</v>
       </c>
       <c r="G49" s="18">
         <v>45885</v>
       </c>
       <c r="H49">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>902</v>
+        <v>958</v>
       </c>
       <c r="B50" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C50" t="s">
-        <v>903</v>
+        <v>959</v>
       </c>
       <c r="D50" t="s">
-        <v>904</v>
+        <v>960</v>
       </c>
       <c r="E50" t="s">
-        <v>905</v>
+        <v>961</v>
       </c>
       <c r="F50" s="18">
         <v>45879</v>
       </c>
       <c r="G50" s="18">
         <v>45885</v>
       </c>
       <c r="H50">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>906</v>
+        <v>962</v>
       </c>
       <c r="B51" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C51" t="s">
-        <v>907</v>
+        <v>963</v>
       </c>
       <c r="D51" t="s">
-        <v>908</v>
+        <v>964</v>
       </c>
       <c r="E51" t="s">
-        <v>909</v>
+        <v>965</v>
       </c>
       <c r="F51" s="18">
         <v>45886</v>
       </c>
       <c r="G51" s="18">
         <v>45892</v>
       </c>
       <c r="H51">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>910</v>
+        <v>966</v>
       </c>
       <c r="B52" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C52" t="s">
-        <v>911</v>
+        <v>967</v>
       </c>
       <c r="D52" t="s">
-        <v>912</v>
+        <v>968</v>
       </c>
       <c r="E52" t="s">
-        <v>913</v>
+        <v>969</v>
       </c>
       <c r="F52" s="18">
         <v>45886</v>
       </c>
       <c r="G52" s="18">
         <v>45892</v>
       </c>
       <c r="H52">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>914</v>
+        <v>970</v>
       </c>
       <c r="B53" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C53" t="s">
-        <v>915</v>
+        <v>971</v>
       </c>
       <c r="D53" t="s">
-        <v>916</v>
+        <v>972</v>
       </c>
       <c r="E53" t="s">
-        <v>917</v>
+        <v>973</v>
       </c>
       <c r="F53" s="18">
         <v>45886</v>
       </c>
       <c r="G53" s="18">
         <v>45892</v>
       </c>
       <c r="H53">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>918</v>
+        <v>974</v>
       </c>
       <c r="B54" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C54" t="s">
-        <v>919</v>
+        <v>975</v>
       </c>
       <c r="D54" t="s">
-        <v>920</v>
+        <v>976</v>
       </c>
       <c r="E54" t="s">
-        <v>921</v>
+        <v>977</v>
       </c>
       <c r="F54" s="18">
         <v>45886</v>
       </c>
       <c r="G54" s="18">
         <v>45892</v>
       </c>
       <c r="H54">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>922</v>
+        <v>978</v>
       </c>
       <c r="B55" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C55" t="s">
-        <v>923</v>
+        <v>979</v>
       </c>
       <c r="D55" t="s">
-        <v>924</v>
+        <v>980</v>
       </c>
       <c r="E55" t="s">
-        <v>925</v>
+        <v>981</v>
       </c>
       <c r="F55" s="18">
         <v>45886</v>
       </c>
       <c r="G55" s="18">
         <v>45892</v>
       </c>
       <c r="H55">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>926</v>
+        <v>982</v>
       </c>
       <c r="B56" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C56" t="s">
-        <v>927</v>
+        <v>983</v>
       </c>
       <c r="D56" t="s">
-        <v>928</v>
+        <v>984</v>
       </c>
       <c r="E56" t="s">
-        <v>929</v>
+        <v>985</v>
       </c>
       <c r="F56" s="18">
         <v>45886</v>
       </c>
       <c r="G56" s="18">
         <v>45892</v>
       </c>
       <c r="H56">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>930</v>
+        <v>986</v>
       </c>
       <c r="B57" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C57" t="s">
-        <v>931</v>
+        <v>987</v>
       </c>
       <c r="D57" t="s">
-        <v>932</v>
+        <v>988</v>
       </c>
       <c r="E57" t="s">
-        <v>933</v>
+        <v>989</v>
       </c>
       <c r="F57" s="18">
         <v>45886</v>
       </c>
       <c r="G57" s="18">
         <v>45892</v>
       </c>
       <c r="H57">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>934</v>
+        <v>990</v>
       </c>
       <c r="B58" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C58" t="s">
-        <v>935</v>
+        <v>991</v>
       </c>
       <c r="D58" t="s">
-        <v>936</v>
+        <v>992</v>
       </c>
       <c r="E58" t="s">
-        <v>937</v>
+        <v>993</v>
       </c>
       <c r="F58" s="18">
         <v>45893</v>
       </c>
       <c r="G58" s="18">
         <v>45899</v>
       </c>
       <c r="H58">
         <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>938</v>
+        <v>994</v>
       </c>
       <c r="B59" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C59" t="s">
-        <v>939</v>
+        <v>995</v>
       </c>
       <c r="D59" t="s">
-        <v>940</v>
+        <v>996</v>
       </c>
       <c r="E59" t="s">
-        <v>941</v>
+        <v>997</v>
       </c>
       <c r="F59" s="18">
         <v>45893</v>
       </c>
       <c r="G59" s="18">
         <v>45899</v>
       </c>
       <c r="H59">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>942</v>
+        <v>998</v>
       </c>
       <c r="B60" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C60" t="s">
-        <v>943</v>
+        <v>999</v>
       </c>
       <c r="D60" t="s">
-        <v>944</v>
+        <v>1000</v>
       </c>
       <c r="E60" t="s">
-        <v>945</v>
+        <v>1001</v>
       </c>
       <c r="F60" s="18">
         <v>45893</v>
       </c>
       <c r="G60" s="18">
         <v>45899</v>
       </c>
       <c r="H60">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>946</v>
+        <v>1002</v>
       </c>
       <c r="B61" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C61" t="s">
-        <v>947</v>
+        <v>1003</v>
       </c>
       <c r="D61" t="s">
-        <v>948</v>
+        <v>1004</v>
       </c>
       <c r="E61" t="s">
-        <v>949</v>
+        <v>1005</v>
       </c>
       <c r="F61" s="18">
         <v>45893</v>
       </c>
       <c r="G61" s="18">
         <v>45899</v>
       </c>
       <c r="H61">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>950</v>
+        <v>1006</v>
       </c>
       <c r="B62" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C62" t="s">
-        <v>951</v>
+        <v>1007</v>
       </c>
       <c r="D62" t="s">
-        <v>952</v>
+        <v>1008</v>
       </c>
       <c r="E62" t="s">
-        <v>953</v>
+        <v>1009</v>
       </c>
       <c r="F62" s="18">
         <v>45893</v>
       </c>
       <c r="G62" s="18">
         <v>45899</v>
       </c>
       <c r="H62">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>954</v>
+        <v>1010</v>
       </c>
       <c r="B63" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C63" t="s">
-        <v>955</v>
+        <v>1011</v>
       </c>
       <c r="D63" t="s">
-        <v>956</v>
+        <v>1012</v>
       </c>
       <c r="E63" t="s">
-        <v>957</v>
+        <v>1013</v>
       </c>
       <c r="F63" s="18">
         <v>45893</v>
       </c>
       <c r="G63" s="18">
         <v>45899</v>
       </c>
       <c r="H63">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>958</v>
+        <v>1014</v>
       </c>
       <c r="B64" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C64" t="s">
-        <v>959</v>
+        <v>1015</v>
       </c>
       <c r="D64" t="s">
-        <v>960</v>
+        <v>1016</v>
       </c>
       <c r="E64" t="s">
-        <v>961</v>
+        <v>1017</v>
       </c>
       <c r="F64" s="18">
         <v>45893</v>
       </c>
       <c r="G64" s="18">
         <v>45899</v>
       </c>
       <c r="H64">
         <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>962</v>
+        <v>1018</v>
       </c>
       <c r="B65" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C65" t="s">
-        <v>963</v>
+        <v>1019</v>
       </c>
       <c r="D65" t="s">
-        <v>964</v>
+        <v>1020</v>
       </c>
       <c r="E65" t="s">
-        <v>965</v>
+        <v>1021</v>
       </c>
       <c r="F65" s="18">
         <v>45900</v>
       </c>
       <c r="G65" s="18">
         <v>45906</v>
       </c>
       <c r="H65">
         <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>966</v>
+        <v>1022</v>
       </c>
       <c r="B66" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C66" t="s">
-        <v>967</v>
+        <v>1023</v>
       </c>
       <c r="D66" t="s">
-        <v>968</v>
+        <v>1024</v>
       </c>
       <c r="E66" t="s">
-        <v>969</v>
+        <v>1025</v>
       </c>
       <c r="F66" s="18">
         <v>45900</v>
       </c>
       <c r="G66" s="18">
         <v>45906</v>
       </c>
       <c r="H66">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>970</v>
+        <v>1026</v>
       </c>
       <c r="B67" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C67" t="s">
-        <v>971</v>
+        <v>1027</v>
       </c>
       <c r="D67" t="s">
-        <v>972</v>
+        <v>1028</v>
       </c>
       <c r="E67" t="s">
-        <v>973</v>
+        <v>1029</v>
       </c>
       <c r="F67" s="18">
         <v>45900</v>
       </c>
       <c r="G67" s="18">
         <v>45906</v>
       </c>
       <c r="H67">
         <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>974</v>
+        <v>1030</v>
       </c>
       <c r="B68" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C68" t="s">
-        <v>975</v>
+        <v>1031</v>
       </c>
       <c r="D68" t="s">
-        <v>976</v>
+        <v>1032</v>
       </c>
       <c r="E68" t="s">
-        <v>977</v>
+        <v>1033</v>
       </c>
       <c r="F68" s="18">
         <v>45900</v>
       </c>
       <c r="G68" s="18">
         <v>45906</v>
       </c>
       <c r="H68">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>978</v>
+        <v>1034</v>
       </c>
       <c r="B69" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C69" t="s">
-        <v>979</v>
+        <v>1035</v>
       </c>
       <c r="D69" t="s">
-        <v>980</v>
+        <v>1036</v>
       </c>
       <c r="E69" t="s">
-        <v>981</v>
+        <v>1037</v>
       </c>
       <c r="F69" s="18">
         <v>45900</v>
       </c>
       <c r="G69" s="18">
         <v>45906</v>
       </c>
       <c r="H69">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>982</v>
+        <v>1038</v>
       </c>
       <c r="B70" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C70" t="s">
-        <v>983</v>
+        <v>1039</v>
       </c>
       <c r="D70" t="s">
-        <v>984</v>
+        <v>1040</v>
       </c>
       <c r="E70" t="s">
-        <v>985</v>
+        <v>1041</v>
       </c>
       <c r="F70" s="18">
         <v>45900</v>
       </c>
       <c r="G70" s="18">
         <v>45906</v>
       </c>
       <c r="H70">
         <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>986</v>
+        <v>1042</v>
       </c>
       <c r="B71" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C71" t="s">
-        <v>987</v>
+        <v>1043</v>
       </c>
       <c r="D71" t="s">
-        <v>988</v>
+        <v>1044</v>
       </c>
       <c r="E71" t="s">
-        <v>989</v>
+        <v>1045</v>
       </c>
       <c r="F71" s="18">
         <v>45900</v>
       </c>
       <c r="G71" s="18">
         <v>45906</v>
       </c>
       <c r="H71">
         <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>990</v>
+        <v>1046</v>
       </c>
       <c r="B72" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C72" t="s">
-        <v>991</v>
+        <v>1047</v>
       </c>
       <c r="D72" t="s">
-        <v>992</v>
+        <v>1048</v>
       </c>
       <c r="E72" t="s">
-        <v>993</v>
+        <v>1049</v>
       </c>
       <c r="F72" s="18">
         <v>45907</v>
       </c>
       <c r="G72" s="18">
         <v>45913</v>
       </c>
       <c r="H72">
         <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>994</v>
+        <v>1050</v>
       </c>
       <c r="B73" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C73" t="s">
-        <v>995</v>
+        <v>1051</v>
       </c>
       <c r="D73" t="s">
-        <v>996</v>
+        <v>1052</v>
       </c>
       <c r="E73" t="s">
-        <v>997</v>
+        <v>1053</v>
       </c>
       <c r="F73" s="18">
         <v>45907</v>
       </c>
       <c r="G73" s="18">
         <v>45913</v>
       </c>
       <c r="H73">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>998</v>
+        <v>1054</v>
       </c>
       <c r="B74" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C74" t="s">
-        <v>999</v>
+        <v>1055</v>
       </c>
       <c r="D74" t="s">
-        <v>1000</v>
+        <v>1056</v>
       </c>
       <c r="E74" t="s">
-        <v>1001</v>
+        <v>1057</v>
       </c>
       <c r="F74" s="18">
         <v>45907</v>
       </c>
       <c r="G74" s="18">
         <v>45913</v>
       </c>
       <c r="H74">
         <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>1002</v>
+        <v>1058</v>
       </c>
       <c r="B75" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C75" t="s">
-        <v>1003</v>
+        <v>1059</v>
       </c>
       <c r="D75" t="s">
-        <v>1004</v>
+        <v>1060</v>
       </c>
       <c r="E75" t="s">
-        <v>1005</v>
+        <v>1061</v>
       </c>
       <c r="F75" s="18">
         <v>45907</v>
       </c>
       <c r="G75" s="18">
         <v>45913</v>
       </c>
       <c r="H75">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>1006</v>
+        <v>1062</v>
       </c>
       <c r="B76" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C76" t="s">
-        <v>1007</v>
+        <v>1063</v>
       </c>
       <c r="D76" t="s">
-        <v>1008</v>
+        <v>1064</v>
       </c>
       <c r="E76" t="s">
-        <v>1009</v>
+        <v>1065</v>
       </c>
       <c r="F76" s="18">
         <v>45907</v>
       </c>
       <c r="G76" s="18">
         <v>45913</v>
       </c>
       <c r="H76">
         <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>1010</v>
+        <v>1066</v>
       </c>
       <c r="B77" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C77" t="s">
-        <v>1011</v>
+        <v>1067</v>
       </c>
       <c r="D77" t="s">
-        <v>1012</v>
+        <v>1068</v>
       </c>
       <c r="E77" t="s">
-        <v>1013</v>
+        <v>1069</v>
       </c>
       <c r="F77" s="18">
         <v>45907</v>
       </c>
       <c r="G77" s="18">
         <v>45913</v>
       </c>
       <c r="H77">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>1014</v>
+        <v>1070</v>
       </c>
       <c r="B78" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C78" t="s">
-        <v>1015</v>
+        <v>1071</v>
       </c>
       <c r="D78" t="s">
-        <v>1016</v>
+        <v>1072</v>
       </c>
       <c r="E78" t="s">
-        <v>1017</v>
+        <v>1073</v>
       </c>
       <c r="F78" s="18">
         <v>45907</v>
       </c>
       <c r="G78" s="18">
         <v>45913</v>
       </c>
       <c r="H78">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>1018</v>
+        <v>1074</v>
       </c>
       <c r="B79" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C79" t="s">
-        <v>1019</v>
+        <v>1075</v>
       </c>
       <c r="D79" t="s">
-        <v>1020</v>
+        <v>1076</v>
       </c>
       <c r="E79" t="s">
-        <v>1021</v>
+        <v>1077</v>
       </c>
       <c r="F79" s="18">
         <v>45914</v>
       </c>
       <c r="G79" s="18">
         <v>45920</v>
       </c>
       <c r="H79">
         <v>38</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>1022</v>
+        <v>1078</v>
       </c>
       <c r="B80" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C80" t="s">
-        <v>1023</v>
+        <v>1079</v>
       </c>
       <c r="D80" t="s">
-        <v>1024</v>
+        <v>1080</v>
       </c>
       <c r="E80" t="s">
-        <v>1025</v>
+        <v>1081</v>
       </c>
       <c r="F80" s="18">
         <v>45914</v>
       </c>
       <c r="G80" s="18">
         <v>45920</v>
       </c>
       <c r="H80">
         <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>1026</v>
+        <v>1082</v>
       </c>
       <c r="B81" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C81" t="s">
-        <v>1027</v>
+        <v>1083</v>
       </c>
       <c r="D81" t="s">
-        <v>1028</v>
+        <v>1084</v>
       </c>
       <c r="E81" t="s">
-        <v>1029</v>
+        <v>1085</v>
       </c>
       <c r="F81" s="18">
         <v>45914</v>
       </c>
       <c r="G81" s="18">
         <v>45920</v>
       </c>
       <c r="H81">
         <v>38</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>1030</v>
+        <v>1086</v>
       </c>
       <c r="B82" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C82" t="s">
-        <v>1031</v>
+        <v>1087</v>
       </c>
       <c r="D82" t="s">
-        <v>1032</v>
+        <v>1088</v>
       </c>
       <c r="E82" t="s">
-        <v>1033</v>
+        <v>1089</v>
       </c>
       <c r="F82" s="18">
         <v>45914</v>
       </c>
       <c r="G82" s="18">
         <v>45920</v>
       </c>
       <c r="H82">
         <v>38</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>1034</v>
+        <v>1090</v>
       </c>
       <c r="B83" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C83" t="s">
-        <v>1035</v>
+        <v>1091</v>
       </c>
       <c r="D83" t="s">
-        <v>1036</v>
+        <v>1092</v>
       </c>
       <c r="E83" t="s">
-        <v>1037</v>
+        <v>1093</v>
       </c>
       <c r="F83" s="18">
         <v>45914</v>
       </c>
       <c r="G83" s="18">
         <v>45920</v>
       </c>
       <c r="H83">
         <v>38</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>1038</v>
+        <v>1094</v>
       </c>
       <c r="B84" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C84" t="s">
-        <v>1039</v>
+        <v>1095</v>
       </c>
       <c r="D84" t="s">
-        <v>1040</v>
+        <v>1096</v>
       </c>
       <c r="E84" t="s">
-        <v>1041</v>
+        <v>1097</v>
       </c>
       <c r="F84" s="18">
         <v>45914</v>
       </c>
       <c r="G84" s="18">
         <v>45920</v>
       </c>
       <c r="H84">
         <v>38</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>1042</v>
+        <v>1098</v>
       </c>
       <c r="B85" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C85" t="s">
-        <v>1043</v>
+        <v>1099</v>
       </c>
       <c r="D85" t="s">
-        <v>1044</v>
+        <v>1100</v>
       </c>
       <c r="E85" t="s">
-        <v>1045</v>
+        <v>1101</v>
       </c>
       <c r="F85" s="18">
         <v>45914</v>
       </c>
       <c r="G85" s="18">
         <v>45920</v>
       </c>
       <c r="H85">
         <v>38</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>1046</v>
+        <v>1102</v>
       </c>
       <c r="B86" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C86" t="s">
-        <v>1047</v>
+        <v>1103</v>
       </c>
       <c r="D86" t="s">
-        <v>1048</v>
+        <v>1104</v>
       </c>
       <c r="E86" t="s">
-        <v>1049</v>
+        <v>1105</v>
       </c>
       <c r="F86" s="18">
         <v>45921</v>
       </c>
       <c r="G86" s="18">
         <v>45927</v>
       </c>
       <c r="H86">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>1050</v>
+        <v>1106</v>
       </c>
       <c r="B87" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C87" t="s">
-        <v>1051</v>
+        <v>1107</v>
       </c>
       <c r="D87" t="s">
-        <v>1052</v>
+        <v>1108</v>
       </c>
       <c r="E87" t="s">
-        <v>1053</v>
+        <v>1109</v>
       </c>
       <c r="F87" s="18">
         <v>45921</v>
       </c>
       <c r="G87" s="18">
         <v>45927</v>
       </c>
       <c r="H87">
         <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>1054</v>
+        <v>1110</v>
       </c>
       <c r="B88" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C88" t="s">
-        <v>1055</v>
+        <v>1111</v>
       </c>
       <c r="D88" t="s">
-        <v>1056</v>
+        <v>1112</v>
       </c>
       <c r="E88" t="s">
-        <v>1057</v>
+        <v>1113</v>
       </c>
       <c r="F88" s="18">
         <v>45921</v>
       </c>
       <c r="G88" s="18">
         <v>45927</v>
       </c>
       <c r="H88">
         <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>1058</v>
+        <v>1114</v>
       </c>
       <c r="B89" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C89" t="s">
-        <v>1059</v>
+        <v>1115</v>
       </c>
       <c r="D89" t="s">
-        <v>1060</v>
+        <v>1116</v>
       </c>
       <c r="E89" t="s">
-        <v>1061</v>
+        <v>1117</v>
       </c>
       <c r="F89" s="18">
         <v>45921</v>
       </c>
       <c r="G89" s="18">
         <v>45927</v>
       </c>
       <c r="H89">
         <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>1062</v>
+        <v>1118</v>
       </c>
       <c r="B90" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C90" t="s">
-        <v>1063</v>
+        <v>1119</v>
       </c>
       <c r="D90" t="s">
-        <v>1064</v>
+        <v>1120</v>
       </c>
       <c r="E90" t="s">
-        <v>1065</v>
+        <v>1121</v>
       </c>
       <c r="F90" s="18">
         <v>45921</v>
       </c>
       <c r="G90" s="18">
         <v>45927</v>
       </c>
       <c r="H90">
         <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>1066</v>
+        <v>1122</v>
       </c>
       <c r="B91" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C91" t="s">
-        <v>1067</v>
+        <v>1123</v>
       </c>
       <c r="D91" t="s">
-        <v>1068</v>
+        <v>1124</v>
       </c>
       <c r="E91" t="s">
-        <v>1069</v>
+        <v>1125</v>
       </c>
       <c r="F91" s="18">
         <v>45921</v>
       </c>
       <c r="G91" s="18">
         <v>45927</v>
       </c>
       <c r="H91">
         <v>39</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>1070</v>
+        <v>1126</v>
       </c>
       <c r="B92" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C92" t="s">
-        <v>1071</v>
+        <v>1127</v>
       </c>
       <c r="D92" t="s">
-        <v>1072</v>
+        <v>1128</v>
       </c>
       <c r="E92" t="s">
-        <v>1073</v>
+        <v>1129</v>
       </c>
       <c r="F92" s="18">
         <v>45921</v>
       </c>
       <c r="G92" s="18">
         <v>45927</v>
       </c>
       <c r="H92">
         <v>39</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>1074</v>
+        <v>1130</v>
       </c>
       <c r="B93" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C93" t="s">
-        <v>1075</v>
+        <v>1131</v>
       </c>
       <c r="D93" t="s">
-        <v>1076</v>
+        <v>1132</v>
       </c>
       <c r="E93" t="s">
-        <v>1077</v>
+        <v>1133</v>
       </c>
       <c r="F93" s="18">
         <v>45928</v>
       </c>
       <c r="G93" s="18">
         <v>45934</v>
       </c>
       <c r="H93">
         <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>1078</v>
+        <v>1134</v>
       </c>
       <c r="B94" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C94" t="s">
-        <v>1079</v>
+        <v>1135</v>
       </c>
       <c r="D94" t="s">
-        <v>1080</v>
+        <v>1136</v>
       </c>
       <c r="E94" t="s">
-        <v>1081</v>
+        <v>1137</v>
       </c>
       <c r="F94" s="18">
         <v>45928</v>
       </c>
       <c r="G94" s="18">
         <v>45934</v>
       </c>
       <c r="H94">
         <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>1082</v>
+        <v>1138</v>
       </c>
       <c r="B95" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C95" t="s">
-        <v>1083</v>
+        <v>1139</v>
       </c>
       <c r="D95" t="s">
-        <v>1084</v>
+        <v>1140</v>
       </c>
       <c r="E95" t="s">
-        <v>1085</v>
+        <v>1141</v>
       </c>
       <c r="F95" s="18">
         <v>45928</v>
       </c>
       <c r="G95" s="18">
         <v>45934</v>
       </c>
       <c r="H95">
         <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>1086</v>
+        <v>1142</v>
       </c>
       <c r="B96" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C96" t="s">
-        <v>1087</v>
+        <v>1143</v>
       </c>
       <c r="D96" t="s">
-        <v>1088</v>
+        <v>1144</v>
       </c>
       <c r="E96" t="s">
-        <v>1089</v>
+        <v>1145</v>
       </c>
       <c r="F96" s="18">
         <v>45928</v>
       </c>
       <c r="G96" s="18">
         <v>45934</v>
       </c>
       <c r="H96">
         <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>1090</v>
+        <v>1146</v>
       </c>
       <c r="B97" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C97" t="s">
-        <v>1091</v>
+        <v>1147</v>
       </c>
       <c r="D97" t="s">
-        <v>1092</v>
+        <v>1148</v>
       </c>
       <c r="E97" t="s">
-        <v>1093</v>
+        <v>1149</v>
       </c>
       <c r="F97" s="18">
         <v>45928</v>
       </c>
       <c r="G97" s="18">
         <v>45934</v>
       </c>
       <c r="H97">
         <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>1094</v>
+        <v>1150</v>
       </c>
       <c r="B98" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C98" t="s">
-        <v>1095</v>
+        <v>1151</v>
       </c>
       <c r="D98" t="s">
-        <v>1096</v>
+        <v>1152</v>
       </c>
       <c r="E98" t="s">
-        <v>1097</v>
+        <v>1153</v>
       </c>
       <c r="F98" s="18">
         <v>45928</v>
       </c>
       <c r="G98" s="18">
         <v>45934</v>
       </c>
       <c r="H98">
         <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>1098</v>
+        <v>1154</v>
       </c>
       <c r="B99" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C99" t="s">
-        <v>1099</v>
+        <v>1155</v>
       </c>
       <c r="D99" t="s">
-        <v>1100</v>
+        <v>1156</v>
       </c>
       <c r="E99" t="s">
-        <v>1101</v>
+        <v>1157</v>
       </c>
       <c r="F99" s="18">
         <v>45928</v>
       </c>
       <c r="G99" s="18">
         <v>45934</v>
       </c>
       <c r="H99">
         <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>1102</v>
+        <v>1158</v>
       </c>
       <c r="B100" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C100" t="s">
-        <v>1103</v>
+        <v>1159</v>
       </c>
       <c r="D100" t="s">
-        <v>1104</v>
+        <v>1160</v>
       </c>
       <c r="E100" t="s">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="F100" s="18">
         <v>45935</v>
       </c>
       <c r="G100" s="18">
         <v>45941</v>
       </c>
       <c r="H100">
         <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>1106</v>
+        <v>1162</v>
       </c>
       <c r="B101" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C101" t="s">
-        <v>1107</v>
+        <v>1163</v>
       </c>
       <c r="D101" t="s">
-        <v>1108</v>
+        <v>1164</v>
       </c>
       <c r="E101" t="s">
-        <v>1109</v>
+        <v>1165</v>
       </c>
       <c r="F101" s="18">
         <v>45935</v>
       </c>
       <c r="G101" s="18">
         <v>45941</v>
       </c>
       <c r="H101">
         <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>1110</v>
+        <v>1166</v>
       </c>
       <c r="B102" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C102" t="s">
-        <v>1111</v>
+        <v>1167</v>
       </c>
       <c r="D102" t="s">
-        <v>1112</v>
+        <v>1168</v>
       </c>
       <c r="E102" t="s">
-        <v>1113</v>
+        <v>1169</v>
       </c>
       <c r="F102" s="18">
         <v>45935</v>
       </c>
       <c r="G102" s="18">
         <v>45941</v>
       </c>
       <c r="H102">
         <v>41</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>1114</v>
+        <v>1170</v>
       </c>
       <c r="B103" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C103" t="s">
-        <v>1115</v>
+        <v>1171</v>
       </c>
       <c r="D103" t="s">
-        <v>1116</v>
+        <v>1172</v>
       </c>
       <c r="E103" t="s">
-        <v>1117</v>
+        <v>1173</v>
       </c>
       <c r="F103" s="18">
         <v>45935</v>
       </c>
       <c r="G103" s="18">
         <v>45941</v>
       </c>
       <c r="H103">
         <v>41</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>1118</v>
+        <v>1174</v>
       </c>
       <c r="B104" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C104" t="s">
-        <v>1119</v>
+        <v>1175</v>
       </c>
       <c r="D104" t="s">
-        <v>1120</v>
+        <v>1176</v>
       </c>
       <c r="E104" t="s">
-        <v>1121</v>
+        <v>1177</v>
       </c>
       <c r="F104" s="18">
         <v>45935</v>
       </c>
       <c r="G104" s="18">
         <v>45941</v>
       </c>
       <c r="H104">
         <v>41</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>1122</v>
+        <v>1178</v>
       </c>
       <c r="B105" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C105" t="s">
-        <v>1123</v>
+        <v>1179</v>
       </c>
       <c r="D105" t="s">
-        <v>1124</v>
+        <v>1180</v>
       </c>
       <c r="E105" t="s">
-        <v>1125</v>
+        <v>1181</v>
       </c>
       <c r="F105" s="18">
         <v>45935</v>
       </c>
       <c r="G105" s="18">
         <v>45941</v>
       </c>
       <c r="H105">
         <v>41</v>
       </c>
     </row>
     <row r="106" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>1126</v>
+        <v>1182</v>
       </c>
       <c r="B106" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C106" t="s">
-        <v>1127</v>
+        <v>1183</v>
       </c>
       <c r="D106" t="s">
-        <v>1128</v>
+        <v>1184</v>
       </c>
       <c r="E106" t="s">
-        <v>1129</v>
+        <v>1185</v>
       </c>
       <c r="F106" s="18">
         <v>45935</v>
       </c>
       <c r="G106" s="18">
         <v>45941</v>
       </c>
       <c r="H106">
         <v>41</v>
       </c>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>1130</v>
+        <v>1186</v>
       </c>
       <c r="B107" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C107" t="s">
-        <v>1131</v>
+        <v>1187</v>
       </c>
       <c r="D107" t="s">
-        <v>1132</v>
+        <v>1188</v>
       </c>
       <c r="E107" t="s">
-        <v>1133</v>
+        <v>1189</v>
       </c>
       <c r="F107" s="18">
         <v>45942</v>
       </c>
       <c r="G107" s="18">
         <v>45948</v>
       </c>
       <c r="H107">
         <v>42</v>
       </c>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>1134</v>
+        <v>1190</v>
       </c>
       <c r="B108" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C108" t="s">
-        <v>1135</v>
+        <v>1191</v>
       </c>
       <c r="D108" t="s">
-        <v>1136</v>
+        <v>1192</v>
       </c>
       <c r="E108" t="s">
-        <v>1137</v>
+        <v>1193</v>
       </c>
       <c r="F108" s="18">
         <v>45942</v>
       </c>
       <c r="G108" s="18">
         <v>45948</v>
       </c>
       <c r="H108">
         <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>1138</v>
+        <v>1194</v>
       </c>
       <c r="B109" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C109" t="s">
-        <v>1139</v>
+        <v>1195</v>
       </c>
       <c r="D109" t="s">
-        <v>1140</v>
+        <v>1196</v>
       </c>
       <c r="E109" t="s">
-        <v>1141</v>
+        <v>1197</v>
       </c>
       <c r="F109" s="18">
         <v>45942</v>
       </c>
       <c r="G109" s="18">
         <v>45948</v>
       </c>
       <c r="H109">
         <v>42</v>
       </c>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>1142</v>
+        <v>1198</v>
       </c>
       <c r="B110" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C110" t="s">
-        <v>1143</v>
+        <v>1199</v>
       </c>
       <c r="D110" t="s">
-        <v>1144</v>
+        <v>1200</v>
       </c>
       <c r="E110" t="s">
-        <v>1145</v>
+        <v>1201</v>
       </c>
       <c r="F110" s="18">
         <v>45942</v>
       </c>
       <c r="G110" s="18">
         <v>45948</v>
       </c>
       <c r="H110">
         <v>42</v>
       </c>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>1146</v>
+        <v>1202</v>
       </c>
       <c r="B111" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C111" t="s">
-        <v>1147</v>
+        <v>1203</v>
       </c>
       <c r="D111" t="s">
-        <v>1148</v>
+        <v>1204</v>
       </c>
       <c r="E111" t="s">
-        <v>1149</v>
+        <v>1205</v>
       </c>
       <c r="F111" s="18">
         <v>45942</v>
       </c>
       <c r="G111" s="18">
         <v>45948</v>
       </c>
       <c r="H111">
         <v>42</v>
       </c>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>1150</v>
+        <v>1206</v>
       </c>
       <c r="B112" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C112" t="s">
-        <v>1151</v>
+        <v>1207</v>
       </c>
       <c r="D112" t="s">
-        <v>1152</v>
+        <v>1208</v>
       </c>
       <c r="E112" t="s">
-        <v>1153</v>
+        <v>1209</v>
       </c>
       <c r="F112" s="18">
         <v>45942</v>
       </c>
       <c r="G112" s="18">
         <v>45948</v>
       </c>
       <c r="H112">
         <v>42</v>
       </c>
     </row>
     <row r="113" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>1154</v>
+        <v>1210</v>
       </c>
       <c r="B113" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C113" t="s">
-        <v>1155</v>
+        <v>1211</v>
       </c>
       <c r="D113" t="s">
-        <v>1156</v>
+        <v>1212</v>
       </c>
       <c r="E113" t="s">
-        <v>1157</v>
+        <v>1213</v>
       </c>
       <c r="F113" s="18">
         <v>45942</v>
       </c>
       <c r="G113" s="18">
         <v>45948</v>
       </c>
       <c r="H113">
         <v>42</v>
       </c>
     </row>
     <row r="114" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>1158</v>
+        <v>1214</v>
       </c>
       <c r="B114" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C114" t="s">
-        <v>1159</v>
+        <v>1215</v>
       </c>
       <c r="D114" t="s">
-        <v>1160</v>
+        <v>1216</v>
       </c>
       <c r="E114" t="s">
-        <v>1161</v>
+        <v>1217</v>
       </c>
       <c r="F114" s="18">
         <v>45949</v>
       </c>
       <c r="G114" s="18">
         <v>45955</v>
       </c>
       <c r="H114">
         <v>43</v>
       </c>
     </row>
     <row r="115" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>1162</v>
+        <v>1218</v>
       </c>
       <c r="B115" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C115" t="s">
-        <v>1163</v>
+        <v>1219</v>
       </c>
       <c r="D115" t="s">
-        <v>1164</v>
+        <v>1220</v>
       </c>
       <c r="E115" t="s">
-        <v>1165</v>
+        <v>1221</v>
       </c>
       <c r="F115" s="18">
         <v>45949</v>
       </c>
       <c r="G115" s="18">
         <v>45955</v>
       </c>
       <c r="H115">
         <v>43</v>
       </c>
     </row>
     <row r="116" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>1166</v>
+        <v>1222</v>
       </c>
       <c r="B116" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C116" t="s">
-        <v>1167</v>
+        <v>1223</v>
       </c>
       <c r="D116" t="s">
-        <v>1168</v>
+        <v>1224</v>
       </c>
       <c r="E116" t="s">
-        <v>1169</v>
+        <v>1225</v>
       </c>
       <c r="F116" s="18">
         <v>45949</v>
       </c>
       <c r="G116" s="18">
         <v>45955</v>
       </c>
       <c r="H116">
         <v>43</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>1170</v>
+        <v>1226</v>
       </c>
       <c r="B117" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C117" t="s">
-        <v>1171</v>
+        <v>1227</v>
       </c>
       <c r="D117" t="s">
-        <v>1172</v>
+        <v>1228</v>
       </c>
       <c r="E117" t="s">
-        <v>1173</v>
+        <v>1229</v>
       </c>
       <c r="F117" s="18">
         <v>45949</v>
       </c>
       <c r="G117" s="18">
         <v>45955</v>
       </c>
       <c r="H117">
         <v>43</v>
       </c>
     </row>
     <row r="118" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>1174</v>
+        <v>1230</v>
       </c>
       <c r="B118" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C118" t="s">
-        <v>1175</v>
+        <v>1231</v>
       </c>
       <c r="D118" t="s">
-        <v>1176</v>
+        <v>1232</v>
       </c>
       <c r="E118" t="s">
-        <v>1177</v>
+        <v>1233</v>
       </c>
       <c r="F118" s="18">
         <v>45949</v>
       </c>
       <c r="G118" s="18">
         <v>45955</v>
       </c>
       <c r="H118">
         <v>43</v>
       </c>
     </row>
     <row r="119" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>1178</v>
+        <v>1234</v>
       </c>
       <c r="B119" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C119" t="s">
-        <v>1179</v>
+        <v>1235</v>
       </c>
       <c r="D119" t="s">
-        <v>1180</v>
+        <v>1236</v>
       </c>
       <c r="E119" t="s">
-        <v>1181</v>
+        <v>1237</v>
       </c>
       <c r="F119" s="18">
         <v>45949</v>
       </c>
       <c r="G119" s="18">
         <v>45955</v>
       </c>
       <c r="H119">
         <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>1182</v>
+        <v>1238</v>
       </c>
       <c r="B120" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C120" t="s">
-        <v>1183</v>
+        <v>1239</v>
       </c>
       <c r="D120" t="s">
-        <v>1184</v>
+        <v>1240</v>
       </c>
       <c r="E120" t="s">
-        <v>1185</v>
+        <v>1241</v>
       </c>
       <c r="F120" s="18">
         <v>45949</v>
       </c>
       <c r="G120" s="18">
         <v>45955</v>
       </c>
       <c r="H120">
         <v>43</v>
       </c>
     </row>
     <row r="121" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>1186</v>
+        <v>1242</v>
       </c>
       <c r="B121" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C121" t="s">
-        <v>1187</v>
+        <v>1243</v>
       </c>
       <c r="D121" t="s">
-        <v>1188</v>
+        <v>1244</v>
       </c>
       <c r="E121" t="s">
-        <v>1189</v>
+        <v>1245</v>
       </c>
       <c r="F121" s="18">
         <v>45956</v>
       </c>
       <c r="G121" s="18">
         <v>45962</v>
       </c>
       <c r="H121">
         <v>44</v>
       </c>
     </row>
     <row r="122" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>1190</v>
+        <v>1246</v>
       </c>
       <c r="B122" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C122" t="s">
-        <v>1191</v>
+        <v>1247</v>
       </c>
       <c r="D122" t="s">
-        <v>1192</v>
+        <v>1248</v>
       </c>
       <c r="E122" t="s">
-        <v>1193</v>
+        <v>1249</v>
       </c>
       <c r="F122" s="18">
         <v>45956</v>
       </c>
       <c r="G122" s="18">
         <v>45962</v>
       </c>
       <c r="H122">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>1194</v>
+        <v>1250</v>
       </c>
       <c r="B123" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C123" t="s">
-        <v>1195</v>
+        <v>1251</v>
       </c>
       <c r="D123" t="s">
-        <v>1196</v>
+        <v>1252</v>
       </c>
       <c r="E123" t="s">
-        <v>1197</v>
+        <v>1253</v>
       </c>
       <c r="F123" s="18">
         <v>45956</v>
       </c>
       <c r="G123" s="18">
         <v>45962</v>
       </c>
       <c r="H123">
         <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>1198</v>
+        <v>1254</v>
       </c>
       <c r="B124" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C124" t="s">
-        <v>1199</v>
+        <v>1255</v>
       </c>
       <c r="D124" t="s">
-        <v>1200</v>
+        <v>1256</v>
       </c>
       <c r="E124" t="s">
-        <v>1201</v>
+        <v>1257</v>
       </c>
       <c r="F124" s="18">
         <v>45956</v>
       </c>
       <c r="G124" s="18">
         <v>45962</v>
       </c>
       <c r="H124">
         <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>1202</v>
+        <v>1258</v>
       </c>
       <c r="B125" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C125" t="s">
-        <v>1203</v>
+        <v>1259</v>
       </c>
       <c r="D125" t="s">
-        <v>1204</v>
+        <v>1260</v>
       </c>
       <c r="E125" t="s">
-        <v>1205</v>
+        <v>1261</v>
       </c>
       <c r="F125" s="18">
         <v>45956</v>
       </c>
       <c r="G125" s="18">
         <v>45962</v>
       </c>
       <c r="H125">
         <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>1206</v>
+        <v>1262</v>
       </c>
       <c r="B126" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C126" t="s">
-        <v>1207</v>
+        <v>1263</v>
       </c>
       <c r="D126" t="s">
-        <v>1208</v>
+        <v>1264</v>
       </c>
       <c r="E126" t="s">
-        <v>1209</v>
+        <v>1265</v>
       </c>
       <c r="F126" s="18">
         <v>45956</v>
       </c>
       <c r="G126" s="18">
         <v>45962</v>
       </c>
       <c r="H126">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>1210</v>
+        <v>1266</v>
       </c>
       <c r="B127" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C127" t="s">
-        <v>1211</v>
+        <v>1267</v>
       </c>
       <c r="D127" t="s">
-        <v>1212</v>
+        <v>1268</v>
       </c>
       <c r="E127" t="s">
-        <v>1213</v>
+        <v>1269</v>
       </c>
       <c r="F127" s="18">
         <v>45956</v>
       </c>
       <c r="G127" s="18">
         <v>45962</v>
       </c>
       <c r="H127">
         <v>44</v>
       </c>
     </row>
     <row r="128" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>1214</v>
+        <v>1270</v>
       </c>
       <c r="B128" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C128" t="s">
-        <v>1215</v>
+        <v>1271</v>
       </c>
       <c r="D128" t="s">
-        <v>1216</v>
+        <v>1272</v>
       </c>
       <c r="E128" t="s">
-        <v>1217</v>
+        <v>1273</v>
       </c>
       <c r="F128" s="18">
         <v>45963</v>
       </c>
       <c r="G128" s="18">
         <v>45969</v>
       </c>
       <c r="H128">
         <v>45</v>
       </c>
     </row>
     <row r="129" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>1218</v>
+        <v>1274</v>
       </c>
       <c r="B129" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C129" t="s">
-        <v>1219</v>
+        <v>1275</v>
       </c>
       <c r="D129" t="s">
-        <v>1220</v>
+        <v>1276</v>
       </c>
       <c r="E129" t="s">
-        <v>1221</v>
+        <v>1277</v>
       </c>
       <c r="F129" s="18">
         <v>45963</v>
       </c>
       <c r="G129" s="18">
         <v>45969</v>
       </c>
       <c r="H129">
         <v>45</v>
       </c>
     </row>
     <row r="130" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>1222</v>
+        <v>1278</v>
       </c>
       <c r="B130" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C130" t="s">
-        <v>1223</v>
+        <v>1279</v>
       </c>
       <c r="D130" t="s">
-        <v>1224</v>
+        <v>1280</v>
       </c>
       <c r="E130" t="s">
-        <v>1225</v>
+        <v>1281</v>
       </c>
       <c r="F130" s="18">
         <v>45963</v>
       </c>
       <c r="G130" s="18">
         <v>45969</v>
       </c>
       <c r="H130">
         <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>1226</v>
+        <v>1282</v>
       </c>
       <c r="B131" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C131" t="s">
-        <v>1227</v>
+        <v>1283</v>
       </c>
       <c r="D131" t="s">
-        <v>1228</v>
+        <v>1284</v>
       </c>
       <c r="E131" t="s">
-        <v>1229</v>
+        <v>1285</v>
       </c>
       <c r="F131" s="18">
         <v>45963</v>
       </c>
       <c r="G131" s="18">
         <v>45969</v>
       </c>
       <c r="H131">
         <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>1230</v>
+        <v>1286</v>
       </c>
       <c r="B132" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C132" t="s">
-        <v>1231</v>
+        <v>1287</v>
       </c>
       <c r="D132" t="s">
-        <v>1232</v>
+        <v>1288</v>
       </c>
       <c r="E132" t="s">
-        <v>1233</v>
+        <v>1289</v>
       </c>
       <c r="F132" s="18">
         <v>45963</v>
       </c>
       <c r="G132" s="18">
         <v>45969</v>
       </c>
       <c r="H132">
         <v>45</v>
       </c>
     </row>
     <row r="133" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>1234</v>
+        <v>1290</v>
       </c>
       <c r="B133" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C133" t="s">
-        <v>1235</v>
+        <v>1291</v>
       </c>
       <c r="D133" t="s">
-        <v>1236</v>
+        <v>1292</v>
       </c>
       <c r="E133" t="s">
-        <v>1237</v>
+        <v>1293</v>
       </c>
       <c r="F133" s="18">
         <v>45963</v>
       </c>
       <c r="G133" s="18">
         <v>45969</v>
       </c>
       <c r="H133">
         <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>1238</v>
+        <v>1294</v>
       </c>
       <c r="B134" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C134" t="s">
-        <v>1239</v>
+        <v>1295</v>
       </c>
       <c r="D134" t="s">
-        <v>1240</v>
+        <v>1296</v>
       </c>
       <c r="E134" t="s">
-        <v>1241</v>
+        <v>1297</v>
       </c>
       <c r="F134" s="18">
         <v>45963</v>
       </c>
       <c r="G134" s="18">
         <v>45969</v>
       </c>
       <c r="H134">
         <v>45</v>
       </c>
     </row>
     <row r="135" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>1242</v>
+        <v>1298</v>
       </c>
       <c r="B135" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C135" t="s">
-        <v>1243</v>
+        <v>1299</v>
       </c>
       <c r="D135" t="s">
-        <v>1244</v>
+        <v>1300</v>
       </c>
       <c r="E135" t="s">
-        <v>1245</v>
+        <v>1301</v>
       </c>
       <c r="F135" s="18">
         <v>45970</v>
       </c>
       <c r="G135" s="18">
         <v>45976</v>
       </c>
       <c r="H135">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>1246</v>
+        <v>1302</v>
       </c>
       <c r="B136" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C136" t="s">
-        <v>1247</v>
+        <v>1303</v>
       </c>
       <c r="D136" t="s">
-        <v>1248</v>
+        <v>1304</v>
       </c>
       <c r="E136" t="s">
-        <v>1249</v>
+        <v>1305</v>
       </c>
       <c r="F136" s="18">
         <v>45970</v>
       </c>
       <c r="G136" s="18">
         <v>45976</v>
       </c>
       <c r="H136">
         <v>46</v>
       </c>
     </row>
     <row r="137" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>1250</v>
+        <v>1306</v>
       </c>
       <c r="B137" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C137" t="s">
-        <v>1251</v>
+        <v>1307</v>
       </c>
       <c r="D137" t="s">
-        <v>1252</v>
+        <v>1308</v>
       </c>
       <c r="E137" t="s">
-        <v>1253</v>
+        <v>1309</v>
       </c>
       <c r="F137" s="18">
         <v>45970</v>
       </c>
       <c r="G137" s="18">
         <v>45976</v>
       </c>
       <c r="H137">
         <v>46</v>
       </c>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>1254</v>
+        <v>1310</v>
       </c>
       <c r="B138" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C138" t="s">
-        <v>1255</v>
+        <v>1311</v>
       </c>
       <c r="D138" t="s">
-        <v>1256</v>
+        <v>1312</v>
       </c>
       <c r="E138" t="s">
-        <v>1257</v>
+        <v>1313</v>
       </c>
       <c r="F138" s="18">
         <v>45970</v>
       </c>
       <c r="G138" s="18">
         <v>45976</v>
       </c>
       <c r="H138">
         <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>1258</v>
+        <v>1314</v>
       </c>
       <c r="B139" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C139" t="s">
-        <v>1259</v>
+        <v>1315</v>
       </c>
       <c r="D139" t="s">
-        <v>1260</v>
+        <v>1316</v>
       </c>
       <c r="E139" t="s">
-        <v>1261</v>
+        <v>1317</v>
       </c>
       <c r="F139" s="18">
         <v>45970</v>
       </c>
       <c r="G139" s="18">
         <v>45976</v>
       </c>
       <c r="H139">
         <v>46</v>
       </c>
     </row>
     <row r="140" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>1262</v>
+        <v>1318</v>
       </c>
       <c r="B140" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C140" t="s">
-        <v>1263</v>
+        <v>1319</v>
       </c>
       <c r="D140" t="s">
-        <v>1264</v>
+        <v>1320</v>
       </c>
       <c r="E140" t="s">
-        <v>1265</v>
+        <v>1321</v>
       </c>
       <c r="F140" s="18">
         <v>45970</v>
       </c>
       <c r="G140" s="18">
         <v>45976</v>
       </c>
       <c r="H140">
         <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>1266</v>
+        <v>1322</v>
       </c>
       <c r="B141" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C141" t="s">
-        <v>1267</v>
+        <v>1323</v>
       </c>
       <c r="D141" t="s">
-        <v>1268</v>
+        <v>1324</v>
       </c>
       <c r="E141" t="s">
-        <v>1269</v>
+        <v>1325</v>
       </c>
       <c r="F141" s="18">
         <v>45970</v>
       </c>
       <c r="G141" s="18">
         <v>45976</v>
       </c>
       <c r="H141">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>1270</v>
+        <v>1326</v>
       </c>
       <c r="B142" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C142" t="s">
-        <v>1271</v>
+        <v>1327</v>
       </c>
       <c r="D142" t="s">
-        <v>1272</v>
+        <v>1328</v>
       </c>
       <c r="E142" t="s">
-        <v>1273</v>
+        <v>1329</v>
       </c>
       <c r="F142" s="18">
         <v>45977</v>
       </c>
       <c r="G142" s="18">
         <v>45983</v>
       </c>
       <c r="H142">
         <v>47</v>
       </c>
     </row>
     <row r="143" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>1274</v>
+        <v>1330</v>
       </c>
       <c r="B143" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C143" t="s">
-        <v>1275</v>
+        <v>1331</v>
       </c>
       <c r="D143" t="s">
-        <v>1276</v>
+        <v>1332</v>
       </c>
       <c r="E143" t="s">
-        <v>1277</v>
+        <v>1333</v>
       </c>
       <c r="F143" s="18">
         <v>45977</v>
       </c>
       <c r="G143" s="18">
         <v>45983</v>
       </c>
       <c r="H143">
         <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>1278</v>
+        <v>1334</v>
       </c>
       <c r="B144" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C144" t="s">
-        <v>1279</v>
+        <v>1335</v>
       </c>
       <c r="D144" t="s">
-        <v>1280</v>
+        <v>1336</v>
       </c>
       <c r="E144" t="s">
-        <v>1281</v>
+        <v>1337</v>
       </c>
       <c r="F144" s="18">
         <v>45977</v>
       </c>
       <c r="G144" s="18">
         <v>45983</v>
       </c>
       <c r="H144">
         <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>1282</v>
+        <v>1338</v>
       </c>
       <c r="B145" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C145" t="s">
-        <v>1283</v>
+        <v>1339</v>
       </c>
       <c r="D145" t="s">
-        <v>1284</v>
+        <v>1340</v>
       </c>
       <c r="E145" t="s">
-        <v>1285</v>
+        <v>1341</v>
       </c>
       <c r="F145" s="18">
         <v>45977</v>
       </c>
       <c r="G145" s="18">
         <v>45983</v>
       </c>
       <c r="H145">
         <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>1286</v>
+        <v>1342</v>
       </c>
       <c r="B146" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C146" t="s">
-        <v>1287</v>
+        <v>1343</v>
       </c>
       <c r="D146" t="s">
-        <v>1288</v>
+        <v>1344</v>
       </c>
       <c r="E146" t="s">
-        <v>1289</v>
+        <v>1345</v>
       </c>
       <c r="F146" s="18">
         <v>45977</v>
       </c>
       <c r="G146" s="18">
         <v>45983</v>
       </c>
       <c r="H146">
         <v>47</v>
       </c>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>1290</v>
+        <v>1346</v>
       </c>
       <c r="B147" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C147" t="s">
-        <v>1291</v>
+        <v>1347</v>
       </c>
       <c r="D147" t="s">
-        <v>1292</v>
+        <v>1348</v>
       </c>
       <c r="E147" t="s">
-        <v>1293</v>
+        <v>1349</v>
       </c>
       <c r="F147" s="18">
         <v>45977</v>
       </c>
       <c r="G147" s="18">
         <v>45983</v>
       </c>
       <c r="H147">
         <v>47</v>
       </c>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>1294</v>
+        <v>1350</v>
       </c>
       <c r="B148" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C148" t="s">
-        <v>1295</v>
+        <v>1351</v>
       </c>
       <c r="D148" t="s">
-        <v>1296</v>
+        <v>1352</v>
       </c>
       <c r="E148" t="s">
-        <v>1297</v>
+        <v>1353</v>
       </c>
       <c r="F148" s="18">
         <v>45977</v>
       </c>
       <c r="G148" s="18">
         <v>45983</v>
       </c>
       <c r="H148">
         <v>47</v>
       </c>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>1298</v>
+        <v>1354</v>
       </c>
       <c r="B149" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C149" t="s">
-        <v>1299</v>
+        <v>1355</v>
       </c>
       <c r="D149" t="s">
-        <v>1300</v>
+        <v>1356</v>
       </c>
       <c r="E149" t="s">
-        <v>1301</v>
+        <v>1357</v>
       </c>
       <c r="F149" s="18">
         <v>45984</v>
       </c>
       <c r="G149" s="18">
         <v>45990</v>
       </c>
       <c r="H149">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>1302</v>
+        <v>1358</v>
       </c>
       <c r="B150" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C150" t="s">
-        <v>1303</v>
+        <v>1359</v>
       </c>
       <c r="D150" t="s">
-        <v>1304</v>
+        <v>1360</v>
       </c>
       <c r="E150" t="s">
-        <v>1305</v>
+        <v>1361</v>
       </c>
       <c r="F150" s="18">
         <v>45984</v>
       </c>
       <c r="G150" s="18">
         <v>45990</v>
       </c>
       <c r="H150">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>1306</v>
+        <v>1362</v>
       </c>
       <c r="B151" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C151" t="s">
-        <v>1307</v>
+        <v>1363</v>
       </c>
       <c r="D151" t="s">
-        <v>1308</v>
+        <v>1364</v>
       </c>
       <c r="E151" t="s">
-        <v>1309</v>
+        <v>1365</v>
       </c>
       <c r="F151" s="18">
         <v>45984</v>
       </c>
       <c r="G151" s="18">
         <v>45990</v>
       </c>
       <c r="H151">
         <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>1310</v>
+        <v>1366</v>
       </c>
       <c r="B152" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C152" t="s">
-        <v>1311</v>
+        <v>1367</v>
       </c>
       <c r="D152" t="s">
-        <v>1312</v>
+        <v>1368</v>
       </c>
       <c r="E152" t="s">
-        <v>1313</v>
+        <v>1369</v>
       </c>
       <c r="F152" s="18">
         <v>45984</v>
       </c>
       <c r="G152" s="18">
         <v>45990</v>
       </c>
       <c r="H152">
         <v>48</v>
       </c>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>1314</v>
+        <v>1370</v>
       </c>
       <c r="B153" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C153" t="s">
-        <v>1315</v>
+        <v>1371</v>
       </c>
       <c r="D153" t="s">
-        <v>1316</v>
+        <v>1372</v>
       </c>
       <c r="E153" t="s">
-        <v>1317</v>
+        <v>1373</v>
       </c>
       <c r="F153" s="18">
         <v>45984</v>
       </c>
       <c r="G153" s="18">
         <v>45990</v>
       </c>
       <c r="H153">
         <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>1318</v>
+        <v>1374</v>
       </c>
       <c r="B154" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C154" t="s">
-        <v>1319</v>
+        <v>1375</v>
       </c>
       <c r="D154" t="s">
-        <v>1320</v>
+        <v>1376</v>
       </c>
       <c r="E154" t="s">
-        <v>1321</v>
+        <v>1377</v>
       </c>
       <c r="F154" s="18">
         <v>45984</v>
       </c>
       <c r="G154" s="18">
         <v>45990</v>
       </c>
       <c r="H154">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>1322</v>
+        <v>1378</v>
       </c>
       <c r="B155" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C155" t="s">
-        <v>1323</v>
+        <v>1379</v>
       </c>
       <c r="D155" t="s">
-        <v>1324</v>
+        <v>1380</v>
       </c>
       <c r="E155" t="s">
-        <v>1325</v>
+        <v>1381</v>
       </c>
       <c r="F155" s="18">
         <v>45984</v>
       </c>
       <c r="G155" s="18">
         <v>45990</v>
       </c>
       <c r="H155">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>1326</v>
+        <v>1382</v>
       </c>
       <c r="B156" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C156" t="s">
-        <v>1327</v>
+        <v>1383</v>
       </c>
       <c r="D156" t="s">
-        <v>1328</v>
+        <v>1384</v>
       </c>
       <c r="E156" t="s">
-        <v>1329</v>
+        <v>1385</v>
       </c>
       <c r="F156" s="18">
         <v>45991</v>
       </c>
       <c r="G156" s="18">
         <v>45997</v>
       </c>
       <c r="H156">
         <v>49</v>
       </c>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>1330</v>
+        <v>1386</v>
       </c>
       <c r="B157" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C157" t="s">
-        <v>1331</v>
+        <v>1387</v>
       </c>
       <c r="D157" t="s">
-        <v>1332</v>
+        <v>1388</v>
       </c>
       <c r="E157" t="s">
-        <v>1333</v>
+        <v>1389</v>
       </c>
       <c r="F157" s="18">
         <v>45991</v>
       </c>
       <c r="G157" s="18">
         <v>45997</v>
       </c>
       <c r="H157">
         <v>49</v>
       </c>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>1334</v>
+        <v>1390</v>
       </c>
       <c r="B158" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C158" t="s">
-        <v>1335</v>
+        <v>1391</v>
       </c>
       <c r="D158" t="s">
-        <v>1336</v>
+        <v>1392</v>
       </c>
       <c r="E158" t="s">
-        <v>1337</v>
+        <v>1393</v>
       </c>
       <c r="F158" s="18">
         <v>45991</v>
       </c>
       <c r="G158" s="18">
         <v>45997</v>
       </c>
       <c r="H158">
         <v>49</v>
       </c>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>1338</v>
+        <v>1394</v>
       </c>
       <c r="B159" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C159" t="s">
-        <v>1339</v>
+        <v>1395</v>
       </c>
       <c r="D159" t="s">
-        <v>1340</v>
+        <v>1396</v>
       </c>
       <c r="E159" t="s">
-        <v>1341</v>
+        <v>1397</v>
       </c>
       <c r="F159" s="18">
         <v>45991</v>
       </c>
       <c r="G159" s="18">
         <v>45997</v>
       </c>
       <c r="H159">
         <v>49</v>
       </c>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>1342</v>
+        <v>1398</v>
       </c>
       <c r="B160" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C160" t="s">
-        <v>1343</v>
+        <v>1399</v>
       </c>
       <c r="D160" t="s">
-        <v>1344</v>
+        <v>1400</v>
       </c>
       <c r="E160" t="s">
-        <v>1345</v>
+        <v>1401</v>
       </c>
       <c r="F160" s="18">
         <v>45991</v>
       </c>
       <c r="G160" s="18">
         <v>45997</v>
       </c>
       <c r="H160">
         <v>49</v>
       </c>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>1346</v>
+        <v>1402</v>
       </c>
       <c r="B161" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C161" t="s">
-        <v>1347</v>
+        <v>1403</v>
       </c>
       <c r="D161" t="s">
-        <v>1348</v>
+        <v>1404</v>
       </c>
       <c r="E161" t="s">
-        <v>1349</v>
+        <v>1405</v>
       </c>
       <c r="F161" s="18">
         <v>45991</v>
       </c>
       <c r="G161" s="18">
         <v>45997</v>
       </c>
       <c r="H161">
         <v>49</v>
       </c>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>1350</v>
+        <v>1406</v>
       </c>
       <c r="B162" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C162" t="s">
-        <v>1351</v>
+        <v>1407</v>
       </c>
       <c r="D162" t="s">
-        <v>1352</v>
+        <v>1408</v>
       </c>
       <c r="E162" t="s">
-        <v>1353</v>
+        <v>1409</v>
       </c>
       <c r="F162" s="18">
         <v>45991</v>
       </c>
       <c r="G162" s="18">
         <v>45997</v>
       </c>
       <c r="H162">
         <v>49</v>
       </c>
     </row>
     <row r="163" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>1354</v>
+        <v>1410</v>
       </c>
       <c r="B163" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C163" t="s">
-        <v>1355</v>
+        <v>1411</v>
       </c>
       <c r="D163" t="s">
-        <v>1356</v>
+        <v>1412</v>
       </c>
       <c r="E163" t="s">
-        <v>1357</v>
+        <v>1413</v>
       </c>
       <c r="F163" s="18">
         <v>45998</v>
       </c>
       <c r="G163" s="18">
         <v>46004</v>
       </c>
       <c r="H163">
         <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>1358</v>
+        <v>1414</v>
       </c>
       <c r="B164" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C164" t="s">
-        <v>1359</v>
+        <v>1415</v>
       </c>
       <c r="D164" t="s">
-        <v>1360</v>
+        <v>1416</v>
       </c>
       <c r="E164" t="s">
-        <v>1361</v>
+        <v>1417</v>
       </c>
       <c r="F164" s="18">
         <v>45998</v>
       </c>
       <c r="G164" s="18">
         <v>46004</v>
       </c>
       <c r="H164">
         <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>1362</v>
+        <v>1418</v>
       </c>
       <c r="B165" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C165" t="s">
-        <v>1363</v>
+        <v>1419</v>
       </c>
       <c r="D165" t="s">
-        <v>1364</v>
+        <v>1420</v>
       </c>
       <c r="E165" t="s">
-        <v>1365</v>
+        <v>1421</v>
       </c>
       <c r="F165" s="18">
         <v>45998</v>
       </c>
       <c r="G165" s="18">
         <v>46004</v>
       </c>
       <c r="H165">
         <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>1366</v>
+        <v>1422</v>
       </c>
       <c r="B166" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C166" t="s">
-        <v>1367</v>
+        <v>1423</v>
       </c>
       <c r="D166" t="s">
-        <v>1368</v>
+        <v>1424</v>
       </c>
       <c r="E166" t="s">
-        <v>1369</v>
+        <v>1425</v>
       </c>
       <c r="F166" s="18">
         <v>45998</v>
       </c>
       <c r="G166" s="18">
         <v>46004</v>
       </c>
       <c r="H166">
         <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>1370</v>
+        <v>1426</v>
       </c>
       <c r="B167" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C167" t="s">
-        <v>1371</v>
+        <v>1427</v>
       </c>
       <c r="D167" t="s">
-        <v>1372</v>
+        <v>1428</v>
       </c>
       <c r="E167" t="s">
-        <v>1373</v>
+        <v>1429</v>
       </c>
       <c r="F167" s="18">
         <v>45998</v>
       </c>
       <c r="G167" s="18">
         <v>46004</v>
       </c>
       <c r="H167">
         <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>1374</v>
+        <v>1430</v>
       </c>
       <c r="B168" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C168" t="s">
-        <v>1375</v>
+        <v>1431</v>
       </c>
       <c r="D168" t="s">
-        <v>1376</v>
+        <v>1432</v>
       </c>
       <c r="E168" t="s">
-        <v>1377</v>
+        <v>1433</v>
       </c>
       <c r="F168" s="18">
         <v>45998</v>
       </c>
       <c r="G168" s="18">
         <v>46004</v>
       </c>
       <c r="H168">
         <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>1378</v>
+        <v>1434</v>
       </c>
       <c r="B169" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C169" t="s">
-        <v>1379</v>
+        <v>1435</v>
       </c>
       <c r="D169" t="s">
-        <v>1380</v>
+        <v>1436</v>
       </c>
       <c r="E169" t="s">
-        <v>1381</v>
+        <v>1437</v>
       </c>
       <c r="F169" s="18">
         <v>45998</v>
       </c>
       <c r="G169" s="18">
         <v>46004</v>
       </c>
       <c r="H169">
         <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>1382</v>
+        <v>1438</v>
       </c>
       <c r="B170" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C170" t="s">
-        <v>1383</v>
+        <v>1439</v>
       </c>
       <c r="D170" t="s">
-        <v>1384</v>
+        <v>1440</v>
       </c>
       <c r="E170" t="s">
-        <v>1385</v>
+        <v>1441</v>
       </c>
       <c r="F170" s="18">
         <v>46005</v>
       </c>
       <c r="G170" s="18">
         <v>46011</v>
       </c>
       <c r="H170">
         <v>51</v>
       </c>
     </row>
     <row r="171" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>1386</v>
+        <v>1442</v>
       </c>
       <c r="B171" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C171" t="s">
-        <v>1387</v>
+        <v>1443</v>
       </c>
       <c r="D171" t="s">
-        <v>1388</v>
+        <v>1444</v>
       </c>
       <c r="E171" t="s">
-        <v>1389</v>
+        <v>1445</v>
       </c>
       <c r="F171" s="18">
         <v>46005</v>
       </c>
       <c r="G171" s="18">
         <v>46011</v>
       </c>
       <c r="H171">
         <v>51</v>
       </c>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>1390</v>
+        <v>1446</v>
       </c>
       <c r="B172" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C172" t="s">
-        <v>1391</v>
+        <v>1447</v>
       </c>
       <c r="D172" t="s">
-        <v>1392</v>
+        <v>1448</v>
       </c>
       <c r="E172" t="s">
-        <v>1393</v>
+        <v>1449</v>
       </c>
       <c r="F172" s="18">
         <v>46005</v>
       </c>
       <c r="G172" s="18">
         <v>46011</v>
       </c>
       <c r="H172">
         <v>51</v>
       </c>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>1394</v>
+        <v>1450</v>
       </c>
       <c r="B173" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C173" t="s">
-        <v>1395</v>
+        <v>1451</v>
       </c>
       <c r="D173" t="s">
-        <v>1396</v>
+        <v>1452</v>
       </c>
       <c r="E173" t="s">
-        <v>1397</v>
+        <v>1453</v>
       </c>
       <c r="F173" s="18">
         <v>46005</v>
       </c>
       <c r="G173" s="18">
         <v>46011</v>
       </c>
       <c r="H173">
         <v>51</v>
       </c>
     </row>
     <row r="174" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>1398</v>
+        <v>1454</v>
       </c>
       <c r="B174" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C174" t="s">
-        <v>1399</v>
+        <v>1455</v>
       </c>
       <c r="D174" t="s">
-        <v>1400</v>
+        <v>1456</v>
       </c>
       <c r="E174" t="s">
-        <v>1401</v>
+        <v>1457</v>
       </c>
       <c r="F174" s="18">
         <v>46005</v>
       </c>
       <c r="G174" s="18">
         <v>46011</v>
       </c>
       <c r="H174">
         <v>51</v>
       </c>
     </row>
     <row r="175" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>1402</v>
+        <v>1458</v>
       </c>
       <c r="B175" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C175" t="s">
-        <v>1403</v>
+        <v>1459</v>
       </c>
       <c r="D175" t="s">
-        <v>1404</v>
+        <v>1460</v>
       </c>
       <c r="E175" t="s">
-        <v>1405</v>
+        <v>1461</v>
       </c>
       <c r="F175" s="18">
         <v>46005</v>
       </c>
       <c r="G175" s="18">
         <v>46011</v>
       </c>
       <c r="H175">
         <v>51</v>
       </c>
     </row>
     <row r="176" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>1406</v>
+        <v>1462</v>
       </c>
       <c r="B176" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C176" t="s">
-        <v>1407</v>
+        <v>1463</v>
       </c>
       <c r="D176" t="s">
-        <v>1408</v>
+        <v>1464</v>
       </c>
       <c r="E176" t="s">
-        <v>1409</v>
+        <v>1465</v>
       </c>
       <c r="F176" s="18">
         <v>46005</v>
       </c>
       <c r="G176" s="18">
         <v>46011</v>
       </c>
       <c r="H176">
         <v>51</v>
       </c>
     </row>
     <row r="177" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>1410</v>
+        <v>1466</v>
       </c>
       <c r="B177" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C177" t="s">
-        <v>1411</v>
+        <v>1467</v>
       </c>
       <c r="D177" t="s">
-        <v>1412</v>
+        <v>1468</v>
       </c>
       <c r="E177" t="s">
-        <v>1413</v>
+        <v>1469</v>
       </c>
       <c r="F177" s="18">
         <v>46012</v>
       </c>
       <c r="G177" s="18">
         <v>46018</v>
       </c>
       <c r="H177">
         <v>52</v>
       </c>
     </row>
     <row r="178" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>1414</v>
+        <v>1470</v>
       </c>
       <c r="B178" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C178" t="s">
-        <v>1415</v>
+        <v>1471</v>
       </c>
       <c r="D178" t="s">
-        <v>1416</v>
+        <v>1472</v>
       </c>
       <c r="E178" t="s">
-        <v>1417</v>
+        <v>1473</v>
       </c>
       <c r="F178" s="18">
         <v>46012</v>
       </c>
       <c r="G178" s="18">
         <v>46018</v>
       </c>
       <c r="H178">
         <v>52</v>
       </c>
     </row>
     <row r="179" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>1418</v>
+        <v>1474</v>
       </c>
       <c r="B179" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C179" t="s">
-        <v>1419</v>
+        <v>1475</v>
       </c>
       <c r="D179" t="s">
-        <v>1420</v>
+        <v>1476</v>
       </c>
       <c r="E179" t="s">
-        <v>1421</v>
+        <v>1477</v>
       </c>
       <c r="F179" s="18">
         <v>46012</v>
       </c>
       <c r="G179" s="18">
         <v>46018</v>
       </c>
       <c r="H179">
         <v>52</v>
       </c>
     </row>
     <row r="180" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>1422</v>
+        <v>1478</v>
       </c>
       <c r="B180" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C180" t="s">
-        <v>1423</v>
+        <v>1479</v>
       </c>
       <c r="D180" t="s">
-        <v>1424</v>
+        <v>1480</v>
       </c>
       <c r="E180" t="s">
-        <v>1425</v>
+        <v>1481</v>
       </c>
       <c r="F180" s="18">
         <v>46012</v>
       </c>
       <c r="G180" s="18">
         <v>46018</v>
       </c>
       <c r="H180">
         <v>52</v>
       </c>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>1426</v>
+        <v>1482</v>
       </c>
       <c r="B181" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C181" t="s">
-        <v>1427</v>
+        <v>1483</v>
       </c>
       <c r="D181" t="s">
-        <v>1428</v>
+        <v>1484</v>
       </c>
       <c r="E181" t="s">
-        <v>1429</v>
+        <v>1485</v>
       </c>
       <c r="F181" s="18">
         <v>46012</v>
       </c>
       <c r="G181" s="18">
         <v>46018</v>
       </c>
       <c r="H181">
         <v>52</v>
       </c>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>1430</v>
+        <v>1486</v>
       </c>
       <c r="B182" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C182" t="s">
-        <v>1431</v>
+        <v>1487</v>
       </c>
       <c r="D182" t="s">
-        <v>1432</v>
+        <v>1488</v>
       </c>
       <c r="E182" t="s">
-        <v>1433</v>
+        <v>1489</v>
       </c>
       <c r="F182" s="18">
         <v>46012</v>
       </c>
       <c r="G182" s="18">
         <v>46018</v>
       </c>
       <c r="H182">
         <v>52</v>
       </c>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1434</v>
+        <v>1490</v>
       </c>
       <c r="B183" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C183" t="s">
-        <v>1435</v>
+        <v>1491</v>
       </c>
       <c r="D183" t="s">
-        <v>1436</v>
+        <v>1492</v>
       </c>
       <c r="E183" t="s">
-        <v>1437</v>
+        <v>1493</v>
       </c>
       <c r="F183" s="18">
         <v>46012</v>
       </c>
       <c r="G183" s="18">
         <v>46018</v>
       </c>
       <c r="H183">
         <v>52</v>
       </c>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>1438</v>
+        <v>1494</v>
       </c>
       <c r="B184" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C184" t="s">
-        <v>1439</v>
+        <v>1495</v>
       </c>
       <c r="D184" t="s">
-        <v>1440</v>
+        <v>1496</v>
       </c>
       <c r="E184" t="s">
-        <v>1441</v>
+        <v>1497</v>
       </c>
       <c r="F184" s="18">
         <v>46019</v>
       </c>
       <c r="G184" s="18">
         <v>46025</v>
       </c>
       <c r="H184">
         <v>53</v>
       </c>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>1442</v>
+        <v>1498</v>
       </c>
       <c r="B185" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C185" t="s">
-        <v>1443</v>
+        <v>1499</v>
       </c>
       <c r="D185" t="s">
-        <v>1444</v>
+        <v>1500</v>
       </c>
       <c r="E185" t="s">
-        <v>1445</v>
+        <v>1501</v>
       </c>
       <c r="F185" s="18">
         <v>46019</v>
       </c>
       <c r="G185" s="18">
         <v>46025</v>
       </c>
       <c r="H185">
         <v>53</v>
       </c>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1446</v>
+        <v>1502</v>
       </c>
       <c r="B186" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C186" t="s">
-        <v>1447</v>
+        <v>1503</v>
       </c>
       <c r="D186" t="s">
-        <v>1448</v>
+        <v>1504</v>
       </c>
       <c r="E186" t="s">
-        <v>1449</v>
+        <v>1505</v>
       </c>
       <c r="F186" s="18">
         <v>46019</v>
       </c>
       <c r="G186" s="18">
         <v>46025</v>
       </c>
       <c r="H186">
         <v>53</v>
       </c>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>1450</v>
+        <v>1506</v>
       </c>
       <c r="B187" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C187" t="s">
-        <v>1451</v>
+        <v>1507</v>
       </c>
       <c r="D187" t="s">
-        <v>1452</v>
+        <v>1508</v>
       </c>
       <c r="E187" t="s">
-        <v>1453</v>
+        <v>1509</v>
       </c>
       <c r="F187" s="18">
         <v>46019</v>
       </c>
       <c r="G187" s="18">
         <v>46025</v>
       </c>
       <c r="H187">
         <v>53</v>
       </c>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>1454</v>
+        <v>1510</v>
       </c>
       <c r="B188" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C188" t="s">
-        <v>1455</v>
+        <v>1511</v>
       </c>
       <c r="D188" t="s">
-        <v>1456</v>
+        <v>1512</v>
       </c>
       <c r="E188" t="s">
-        <v>1457</v>
+        <v>1513</v>
       </c>
       <c r="F188" s="18">
         <v>46019</v>
       </c>
       <c r="G188" s="18">
         <v>46025</v>
       </c>
       <c r="H188">
         <v>53</v>
       </c>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>1458</v>
+        <v>1514</v>
       </c>
       <c r="B189" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C189" t="s">
-        <v>1459</v>
+        <v>1515</v>
       </c>
       <c r="D189" t="s">
-        <v>1460</v>
+        <v>1516</v>
       </c>
       <c r="E189" t="s">
-        <v>1461</v>
+        <v>1517</v>
       </c>
       <c r="F189" s="18">
         <v>46019</v>
       </c>
       <c r="G189" s="18">
         <v>46025</v>
       </c>
       <c r="H189">
         <v>53</v>
       </c>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1462</v>
+        <v>1518</v>
       </c>
       <c r="B190" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C190" t="s">
-        <v>1463</v>
+        <v>1519</v>
       </c>
       <c r="D190" t="s">
-        <v>1464</v>
+        <v>1520</v>
       </c>
       <c r="E190" t="s">
-        <v>1465</v>
+        <v>1521</v>
       </c>
       <c r="F190" s="18">
         <v>46019</v>
       </c>
       <c r="G190" s="18">
         <v>46025</v>
       </c>
       <c r="H190">
         <v>53</v>
       </c>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>1466</v>
+        <v>1522</v>
       </c>
       <c r="B191" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C191" t="s">
-        <v>1467</v>
+        <v>1523</v>
       </c>
       <c r="D191" t="s">
-        <v>1468</v>
+        <v>1524</v>
       </c>
       <c r="E191" t="s">
-        <v>1469</v>
+        <v>1525</v>
       </c>
       <c r="F191" s="18">
         <v>46026</v>
       </c>
       <c r="G191" s="18">
         <v>46032</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>1470</v>
+        <v>1526</v>
       </c>
       <c r="B192" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C192" t="s">
-        <v>1471</v>
+        <v>1527</v>
       </c>
       <c r="D192" t="s">
-        <v>1472</v>
+        <v>1528</v>
       </c>
       <c r="E192" t="s">
-        <v>1473</v>
+        <v>1529</v>
       </c>
       <c r="F192" s="18">
         <v>46026</v>
       </c>
       <c r="G192" s="18">
         <v>46032</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>1474</v>
+        <v>1530</v>
       </c>
       <c r="B193" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C193" t="s">
-        <v>1475</v>
+        <v>1531</v>
       </c>
       <c r="D193" t="s">
-        <v>1476</v>
+        <v>1532</v>
       </c>
       <c r="E193" t="s">
-        <v>1477</v>
+        <v>1533</v>
       </c>
       <c r="F193" s="18">
         <v>46026</v>
       </c>
       <c r="G193" s="18">
         <v>46032</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>1478</v>
+        <v>1534</v>
       </c>
       <c r="B194" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C194" t="s">
-        <v>1479</v>
+        <v>1535</v>
       </c>
       <c r="D194" t="s">
-        <v>1480</v>
+        <v>1536</v>
       </c>
       <c r="E194" t="s">
-        <v>1481</v>
+        <v>1537</v>
       </c>
       <c r="F194" s="18">
         <v>46026</v>
       </c>
       <c r="G194" s="18">
         <v>46032</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>1482</v>
+        <v>1538</v>
       </c>
       <c r="B195" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C195" t="s">
-        <v>1483</v>
+        <v>1539</v>
       </c>
       <c r="D195" t="s">
-        <v>1484</v>
+        <v>1540</v>
       </c>
       <c r="E195" t="s">
-        <v>1485</v>
+        <v>1541</v>
       </c>
       <c r="F195" s="18">
         <v>46026</v>
       </c>
       <c r="G195" s="18">
         <v>46032</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>1486</v>
+        <v>1542</v>
       </c>
       <c r="B196" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C196" t="s">
-        <v>1487</v>
+        <v>1543</v>
       </c>
       <c r="D196" t="s">
-        <v>1488</v>
+        <v>1544</v>
       </c>
       <c r="E196" t="s">
-        <v>1489</v>
+        <v>1545</v>
       </c>
       <c r="F196" s="18">
         <v>46026</v>
       </c>
       <c r="G196" s="18">
         <v>46032</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>1490</v>
+        <v>1546</v>
       </c>
       <c r="B197" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C197" t="s">
-        <v>1491</v>
+        <v>1547</v>
       </c>
       <c r="D197" t="s">
-        <v>1492</v>
+        <v>1548</v>
       </c>
       <c r="E197" t="s">
-        <v>1493</v>
+        <v>1549</v>
       </c>
       <c r="F197" s="18">
         <v>46026</v>
       </c>
       <c r="G197" s="18">
         <v>46032</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>1494</v>
+        <v>1550</v>
       </c>
       <c r="B198" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C198" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="D198" t="s">
-        <v>1496</v>
+        <v>1552</v>
       </c>
       <c r="E198" t="s">
-        <v>1497</v>
+        <v>1553</v>
       </c>
       <c r="F198" s="18">
         <v>46033</v>
       </c>
       <c r="G198" s="18">
         <v>46039</v>
       </c>
       <c r="H198">
         <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>1498</v>
+        <v>1554</v>
       </c>
       <c r="B199" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C199" t="s">
-        <v>1499</v>
+        <v>1555</v>
       </c>
       <c r="D199" t="s">
-        <v>1500</v>
+        <v>1556</v>
       </c>
       <c r="E199" t="s">
-        <v>1501</v>
+        <v>1557</v>
       </c>
       <c r="F199" s="18">
         <v>46033</v>
       </c>
       <c r="G199" s="18">
         <v>46039</v>
       </c>
       <c r="H199">
         <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>1502</v>
+        <v>1558</v>
       </c>
       <c r="B200" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C200" t="s">
-        <v>1503</v>
+        <v>1559</v>
       </c>
       <c r="D200" t="s">
-        <v>1504</v>
+        <v>1560</v>
       </c>
       <c r="E200" t="s">
-        <v>1505</v>
+        <v>1561</v>
       </c>
       <c r="F200" s="18">
         <v>46033</v>
       </c>
       <c r="G200" s="18">
         <v>46039</v>
       </c>
       <c r="H200">
         <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>1506</v>
+        <v>1562</v>
       </c>
       <c r="B201" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C201" t="s">
-        <v>1507</v>
+        <v>1563</v>
       </c>
       <c r="D201" t="s">
-        <v>1508</v>
+        <v>1564</v>
       </c>
       <c r="E201" t="s">
-        <v>1509</v>
+        <v>1565</v>
       </c>
       <c r="F201" s="18">
         <v>46033</v>
       </c>
       <c r="G201" s="18">
         <v>46039</v>
       </c>
       <c r="H201">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>1510</v>
+        <v>1566</v>
       </c>
       <c r="B202" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C202" t="s">
-        <v>1511</v>
+        <v>1567</v>
       </c>
       <c r="D202" t="s">
-        <v>1512</v>
+        <v>1568</v>
       </c>
       <c r="E202" t="s">
-        <v>1513</v>
+        <v>1569</v>
       </c>
       <c r="F202" s="18">
         <v>46033</v>
       </c>
       <c r="G202" s="18">
         <v>46039</v>
       </c>
       <c r="H202">
         <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>1514</v>
+        <v>1570</v>
       </c>
       <c r="B203" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C203" t="s">
-        <v>1515</v>
+        <v>1571</v>
       </c>
       <c r="D203" t="s">
-        <v>1516</v>
+        <v>1572</v>
       </c>
       <c r="E203" t="s">
-        <v>1517</v>
+        <v>1573</v>
       </c>
       <c r="F203" s="18">
         <v>46033</v>
       </c>
       <c r="G203" s="18">
         <v>46039</v>
       </c>
       <c r="H203">
         <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>1518</v>
+        <v>1574</v>
       </c>
       <c r="B204" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C204" t="s">
-        <v>1519</v>
+        <v>1575</v>
       </c>
       <c r="D204" t="s">
-        <v>1520</v>
+        <v>1576</v>
       </c>
       <c r="E204" t="s">
-        <v>1521</v>
+        <v>1577</v>
       </c>
       <c r="F204" s="18">
         <v>46033</v>
       </c>
       <c r="G204" s="18">
         <v>46039</v>
       </c>
       <c r="H204">
         <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>1522</v>
+        <v>1578</v>
       </c>
       <c r="B205" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C205" t="s">
-        <v>1523</v>
+        <v>1579</v>
       </c>
       <c r="D205" t="s">
-        <v>1524</v>
+        <v>1580</v>
       </c>
       <c r="E205" t="s">
-        <v>1525</v>
+        <v>1581</v>
       </c>
       <c r="F205" s="18">
         <v>46040</v>
       </c>
       <c r="G205" s="18">
         <v>46046</v>
       </c>
       <c r="H205">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>1526</v>
+        <v>1582</v>
       </c>
       <c r="B206" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C206" t="s">
-        <v>1527</v>
+        <v>1583</v>
       </c>
       <c r="D206" t="s">
-        <v>1528</v>
+        <v>1584</v>
       </c>
       <c r="E206" t="s">
-        <v>1529</v>
+        <v>1585</v>
       </c>
       <c r="F206" s="18">
         <v>46040</v>
       </c>
       <c r="G206" s="18">
         <v>46046</v>
       </c>
       <c r="H206">
         <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>1530</v>
+        <v>1586</v>
       </c>
       <c r="B207" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C207" t="s">
-        <v>1531</v>
+        <v>1587</v>
       </c>
       <c r="D207" t="s">
-        <v>1532</v>
+        <v>1588</v>
       </c>
       <c r="E207" t="s">
-        <v>1533</v>
+        <v>1589</v>
       </c>
       <c r="F207" s="18">
         <v>46040</v>
       </c>
       <c r="G207" s="18">
         <v>46046</v>
       </c>
       <c r="H207">
         <v>3</v>
       </c>
     </row>
     <row r="208" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>1534</v>
+        <v>1590</v>
       </c>
       <c r="B208" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C208" t="s">
-        <v>1535</v>
+        <v>1591</v>
       </c>
       <c r="D208" t="s">
-        <v>1536</v>
+        <v>1592</v>
       </c>
       <c r="E208" t="s">
-        <v>1537</v>
+        <v>1593</v>
       </c>
       <c r="F208" s="18">
         <v>46040</v>
       </c>
       <c r="G208" s="18">
         <v>46046</v>
       </c>
       <c r="H208">
         <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>1538</v>
+        <v>1594</v>
       </c>
       <c r="B209" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C209" t="s">
-        <v>1539</v>
+        <v>1595</v>
       </c>
       <c r="D209" t="s">
-        <v>1540</v>
+        <v>1596</v>
       </c>
       <c r="E209" t="s">
-        <v>1541</v>
+        <v>1597</v>
       </c>
       <c r="F209" s="18">
         <v>46040</v>
       </c>
       <c r="G209" s="18">
         <v>46046</v>
       </c>
       <c r="H209">
         <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>1542</v>
+        <v>1598</v>
       </c>
       <c r="B210" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C210" t="s">
-        <v>1543</v>
+        <v>1599</v>
       </c>
       <c r="D210" t="s">
-        <v>1544</v>
+        <v>1600</v>
       </c>
       <c r="E210" t="s">
-        <v>1545</v>
+        <v>1601</v>
       </c>
       <c r="F210" s="18">
         <v>46040</v>
       </c>
       <c r="G210" s="18">
         <v>46046</v>
       </c>
       <c r="H210">
         <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>1546</v>
+        <v>1602</v>
       </c>
       <c r="B211" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C211" t="s">
-        <v>1547</v>
+        <v>1603</v>
       </c>
       <c r="D211" t="s">
-        <v>1548</v>
+        <v>1604</v>
       </c>
       <c r="E211" t="s">
-        <v>1549</v>
+        <v>1605</v>
       </c>
       <c r="F211" s="18">
         <v>46040</v>
       </c>
       <c r="G211" s="18">
         <v>46046</v>
       </c>
       <c r="H211">
         <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>1550</v>
+        <v>1606</v>
       </c>
       <c r="B212" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C212" t="s">
-        <v>1551</v>
+        <v>1607</v>
       </c>
       <c r="D212" t="s">
-        <v>1552</v>
+        <v>1608</v>
       </c>
       <c r="E212" t="s">
-        <v>1553</v>
+        <v>1609</v>
       </c>
       <c r="F212" s="18">
         <v>46047</v>
       </c>
       <c r="G212" s="18">
         <v>46053</v>
       </c>
       <c r="H212">
         <v>4</v>
       </c>
     </row>
     <row r="213" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>1554</v>
+        <v>1610</v>
       </c>
       <c r="B213" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C213" t="s">
-        <v>1555</v>
+        <v>1611</v>
       </c>
       <c r="D213" t="s">
-        <v>1556</v>
+        <v>1612</v>
       </c>
       <c r="E213" t="s">
-        <v>1557</v>
+        <v>1613</v>
       </c>
       <c r="F213" s="18">
         <v>46047</v>
       </c>
       <c r="G213" s="18">
         <v>46053</v>
       </c>
       <c r="H213">
         <v>4</v>
       </c>
     </row>
     <row r="214" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>1558</v>
+        <v>1614</v>
       </c>
       <c r="B214" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C214" t="s">
-        <v>1559</v>
+        <v>1615</v>
       </c>
       <c r="D214" t="s">
-        <v>1560</v>
+        <v>1616</v>
       </c>
       <c r="E214" t="s">
-        <v>1561</v>
+        <v>1617</v>
       </c>
       <c r="F214" s="18">
         <v>46047</v>
       </c>
       <c r="G214" s="18">
         <v>46053</v>
       </c>
       <c r="H214">
         <v>4</v>
       </c>
     </row>
     <row r="215" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>1562</v>
+        <v>1618</v>
       </c>
       <c r="B215" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C215" t="s">
-        <v>1563</v>
+        <v>1619</v>
       </c>
       <c r="D215" t="s">
-        <v>1564</v>
+        <v>1620</v>
       </c>
       <c r="E215" t="s">
-        <v>1565</v>
+        <v>1621</v>
       </c>
       <c r="F215" s="18">
         <v>46047</v>
       </c>
       <c r="G215" s="18">
         <v>46053</v>
       </c>
       <c r="H215">
         <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>1566</v>
+        <v>1622</v>
       </c>
       <c r="B216" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C216" t="s">
-        <v>1567</v>
+        <v>1623</v>
       </c>
       <c r="D216" t="s">
-        <v>1568</v>
+        <v>1624</v>
       </c>
       <c r="E216" t="s">
-        <v>1569</v>
+        <v>1625</v>
       </c>
       <c r="F216" s="18">
         <v>46047</v>
       </c>
       <c r="G216" s="18">
         <v>46053</v>
       </c>
       <c r="H216">
         <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1570</v>
+        <v>1626</v>
       </c>
       <c r="B217" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C217" t="s">
-        <v>1571</v>
+        <v>1627</v>
       </c>
       <c r="D217" t="s">
-        <v>1572</v>
+        <v>1628</v>
       </c>
       <c r="E217" t="s">
-        <v>1573</v>
+        <v>1629</v>
       </c>
       <c r="F217" s="18">
         <v>46047</v>
       </c>
       <c r="G217" s="18">
         <v>46053</v>
       </c>
       <c r="H217">
         <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1574</v>
+        <v>1630</v>
       </c>
       <c r="B218" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C218" t="s">
-        <v>1575</v>
+        <v>1631</v>
       </c>
       <c r="D218" t="s">
-        <v>1576</v>
+        <v>1632</v>
       </c>
       <c r="E218" t="s">
-        <v>1577</v>
+        <v>1633</v>
       </c>
       <c r="F218" s="18">
         <v>46047</v>
       </c>
       <c r="G218" s="18">
         <v>46053</v>
       </c>
       <c r="H218">
         <v>4</v>
       </c>
     </row>
     <row r="219" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1578</v>
+        <v>1634</v>
       </c>
       <c r="B219" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C219" t="s">
-        <v>1579</v>
+        <v>1635</v>
       </c>
       <c r="D219" t="s">
-        <v>1580</v>
+        <v>1636</v>
       </c>
       <c r="E219" t="s">
-        <v>1581</v>
+        <v>1637</v>
       </c>
       <c r="F219" s="18">
         <v>46054</v>
       </c>
       <c r="G219" s="18">
         <v>46060</v>
       </c>
       <c r="H219">
         <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1582</v>
+        <v>1638</v>
       </c>
       <c r="B220" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C220" t="s">
-        <v>1583</v>
+        <v>1639</v>
       </c>
       <c r="D220" t="s">
-        <v>1584</v>
+        <v>1640</v>
       </c>
       <c r="E220" t="s">
-        <v>1585</v>
+        <v>1641</v>
       </c>
       <c r="F220" s="18">
         <v>46054</v>
       </c>
       <c r="G220" s="18">
         <v>46060</v>
       </c>
       <c r="H220">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1586</v>
+        <v>1642</v>
       </c>
       <c r="B221" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C221" t="s">
-        <v>1587</v>
+        <v>1643</v>
       </c>
       <c r="D221" t="s">
-        <v>1588</v>
+        <v>1644</v>
       </c>
       <c r="E221" t="s">
-        <v>1589</v>
+        <v>1645</v>
       </c>
       <c r="F221" s="18">
         <v>46054</v>
       </c>
       <c r="G221" s="18">
         <v>46060</v>
       </c>
       <c r="H221">
         <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1590</v>
+        <v>1646</v>
       </c>
       <c r="B222" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C222" t="s">
-        <v>1591</v>
+        <v>1647</v>
       </c>
       <c r="D222" t="s">
-        <v>1592</v>
+        <v>1648</v>
       </c>
       <c r="E222" t="s">
-        <v>1593</v>
+        <v>1649</v>
       </c>
       <c r="F222" s="18">
         <v>46054</v>
       </c>
       <c r="G222" s="18">
         <v>46060</v>
       </c>
       <c r="H222">
         <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1594</v>
+        <v>1650</v>
       </c>
       <c r="B223" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C223" t="s">
-        <v>1595</v>
+        <v>1651</v>
       </c>
       <c r="D223" t="s">
-        <v>1596</v>
+        <v>1652</v>
       </c>
       <c r="E223" t="s">
-        <v>1597</v>
+        <v>1653</v>
       </c>
       <c r="F223" s="18">
         <v>46054</v>
       </c>
       <c r="G223" s="18">
         <v>46060</v>
       </c>
       <c r="H223">
         <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1598</v>
+        <v>1654</v>
       </c>
       <c r="B224" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C224" t="s">
-        <v>1599</v>
+        <v>1655</v>
       </c>
       <c r="D224" t="s">
-        <v>1600</v>
+        <v>1656</v>
       </c>
       <c r="E224" t="s">
-        <v>1601</v>
+        <v>1657</v>
       </c>
       <c r="F224" s="18">
         <v>46054</v>
       </c>
       <c r="G224" s="18">
         <v>46060</v>
       </c>
       <c r="H224">
         <v>5</v>
       </c>
     </row>
     <row r="225" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1602</v>
+        <v>1658</v>
       </c>
       <c r="B225" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C225" t="s">
-        <v>1603</v>
+        <v>1659</v>
       </c>
       <c r="D225" t="s">
-        <v>1604</v>
+        <v>1660</v>
       </c>
       <c r="E225" t="s">
-        <v>1605</v>
+        <v>1661</v>
       </c>
       <c r="F225" s="18">
         <v>46054</v>
       </c>
       <c r="G225" s="18">
         <v>46060</v>
       </c>
       <c r="H225">
         <v>5</v>
       </c>
     </row>
     <row r="226" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1606</v>
+        <v>1662</v>
       </c>
       <c r="B226" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C226" t="s">
-        <v>1607</v>
+        <v>1663</v>
       </c>
       <c r="D226" t="s">
-        <v>1608</v>
+        <v>1664</v>
       </c>
       <c r="E226" t="s">
-        <v>1609</v>
+        <v>1665</v>
       </c>
       <c r="F226" s="18">
         <v>46061</v>
       </c>
       <c r="G226" s="18">
         <v>46067</v>
       </c>
       <c r="H226">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1610</v>
+        <v>1666</v>
       </c>
       <c r="B227" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C227" t="s">
-        <v>1611</v>
+        <v>1667</v>
       </c>
       <c r="D227" t="s">
-        <v>1612</v>
+        <v>1668</v>
       </c>
       <c r="E227" t="s">
-        <v>1613</v>
+        <v>1669</v>
       </c>
       <c r="F227" s="18">
         <v>46061</v>
       </c>
       <c r="G227" s="18">
         <v>46067</v>
       </c>
       <c r="H227">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1614</v>
+        <v>1670</v>
       </c>
       <c r="B228" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C228" t="s">
-        <v>1615</v>
+        <v>1671</v>
       </c>
       <c r="D228" t="s">
-        <v>1616</v>
+        <v>1672</v>
       </c>
       <c r="E228" t="s">
-        <v>1617</v>
+        <v>1673</v>
       </c>
       <c r="F228" s="18">
         <v>46061</v>
       </c>
       <c r="G228" s="18">
         <v>46067</v>
       </c>
       <c r="H228">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1618</v>
+        <v>1674</v>
       </c>
       <c r="B229" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C229" t="s">
-        <v>1619</v>
+        <v>1675</v>
       </c>
       <c r="D229" t="s">
-        <v>1620</v>
+        <v>1676</v>
       </c>
       <c r="E229" t="s">
-        <v>1621</v>
+        <v>1677</v>
       </c>
       <c r="F229" s="18">
         <v>46061</v>
       </c>
       <c r="G229" s="18">
         <v>46067</v>
       </c>
       <c r="H229">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1622</v>
+        <v>1678</v>
       </c>
       <c r="B230" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C230" t="s">
-        <v>1623</v>
+        <v>1679</v>
       </c>
       <c r="D230" t="s">
-        <v>1624</v>
+        <v>1680</v>
       </c>
       <c r="E230" t="s">
-        <v>1625</v>
+        <v>1681</v>
       </c>
       <c r="F230" s="18">
         <v>46061</v>
       </c>
       <c r="G230" s="18">
         <v>46067</v>
       </c>
       <c r="H230">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1626</v>
+        <v>1682</v>
       </c>
       <c r="B231" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C231" t="s">
-        <v>1627</v>
+        <v>1683</v>
       </c>
       <c r="D231" t="s">
-        <v>1628</v>
+        <v>1684</v>
       </c>
       <c r="E231" t="s">
-        <v>1629</v>
+        <v>1685</v>
       </c>
       <c r="F231" s="18">
         <v>46061</v>
       </c>
       <c r="G231" s="18">
         <v>46067</v>
       </c>
       <c r="H231">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1630</v>
+        <v>1686</v>
       </c>
       <c r="B232" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C232" t="s">
-        <v>1631</v>
+        <v>1687</v>
       </c>
       <c r="D232" t="s">
-        <v>1632</v>
+        <v>1688</v>
       </c>
       <c r="E232" t="s">
-        <v>1633</v>
+        <v>1689</v>
       </c>
       <c r="F232" s="18">
         <v>46061</v>
       </c>
       <c r="G232" s="18">
         <v>46067</v>
       </c>
       <c r="H232">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1634</v>
+        <v>1690</v>
       </c>
       <c r="B233" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C233" t="s">
-        <v>1635</v>
+        <v>1691</v>
       </c>
       <c r="D233" t="s">
-        <v>1636</v>
+        <v>1692</v>
       </c>
       <c r="E233" t="s">
-        <v>1637</v>
+        <v>1693</v>
       </c>
       <c r="F233" s="18">
         <v>46068</v>
       </c>
       <c r="G233" s="18">
         <v>46074</v>
       </c>
       <c r="H233">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1638</v>
+        <v>1694</v>
       </c>
       <c r="B234" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C234" t="s">
-        <v>1639</v>
+        <v>1695</v>
       </c>
       <c r="D234" t="s">
-        <v>1640</v>
+        <v>1696</v>
       </c>
       <c r="E234" t="s">
-        <v>1641</v>
+        <v>1697</v>
       </c>
       <c r="F234" s="18">
         <v>46068</v>
       </c>
       <c r="G234" s="18">
         <v>46074</v>
       </c>
       <c r="H234">
         <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1642</v>
+        <v>1698</v>
       </c>
       <c r="B235" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C235" t="s">
-        <v>1643</v>
+        <v>1699</v>
       </c>
       <c r="D235" t="s">
-        <v>1644</v>
+        <v>1700</v>
       </c>
       <c r="E235" t="s">
-        <v>1645</v>
+        <v>1701</v>
       </c>
       <c r="F235" s="18">
         <v>46068</v>
       </c>
       <c r="G235" s="18">
         <v>46074</v>
       </c>
       <c r="H235">
         <v>7</v>
       </c>
     </row>
     <row r="236" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1646</v>
+        <v>1702</v>
       </c>
       <c r="B236" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C236" t="s">
-        <v>1647</v>
+        <v>1703</v>
       </c>
       <c r="D236" t="s">
-        <v>1648</v>
+        <v>1704</v>
       </c>
       <c r="E236" t="s">
-        <v>1649</v>
+        <v>1705</v>
       </c>
       <c r="F236" s="18">
         <v>46068</v>
       </c>
       <c r="G236" s="18">
         <v>46074</v>
       </c>
       <c r="H236">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1650</v>
+        <v>1706</v>
       </c>
       <c r="B237" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C237" t="s">
-        <v>1651</v>
+        <v>1707</v>
       </c>
       <c r="D237" t="s">
-        <v>1652</v>
+        <v>1708</v>
       </c>
       <c r="E237" t="s">
-        <v>1653</v>
+        <v>1709</v>
       </c>
       <c r="F237" s="18">
         <v>46068</v>
       </c>
       <c r="G237" s="18">
         <v>46074</v>
       </c>
       <c r="H237">
         <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1654</v>
+        <v>1710</v>
       </c>
       <c r="B238" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C238" t="s">
-        <v>1655</v>
+        <v>1711</v>
       </c>
       <c r="D238" t="s">
-        <v>1656</v>
+        <v>1712</v>
       </c>
       <c r="E238" t="s">
-        <v>1657</v>
+        <v>1713</v>
       </c>
       <c r="F238" s="18">
         <v>46068</v>
       </c>
       <c r="G238" s="18">
         <v>46074</v>
       </c>
       <c r="H238">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1658</v>
+        <v>1714</v>
       </c>
       <c r="B239" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C239" t="s">
-        <v>1659</v>
+        <v>1715</v>
       </c>
       <c r="D239" t="s">
-        <v>1660</v>
+        <v>1716</v>
       </c>
       <c r="E239" t="s">
-        <v>1661</v>
+        <v>1717</v>
       </c>
       <c r="F239" s="18">
         <v>46068</v>
       </c>
       <c r="G239" s="18">
         <v>46074</v>
       </c>
       <c r="H239">
         <v>7</v>
       </c>
     </row>
     <row r="240" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1662</v>
+        <v>1718</v>
       </c>
       <c r="B240" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C240" t="s">
-        <v>1663</v>
+        <v>1719</v>
       </c>
       <c r="D240" t="s">
-        <v>1664</v>
+        <v>1720</v>
       </c>
       <c r="E240" t="s">
-        <v>1665</v>
+        <v>1721</v>
       </c>
       <c r="F240" s="18">
         <v>46075</v>
       </c>
       <c r="G240" s="18">
         <v>46081</v>
       </c>
       <c r="H240">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1666</v>
+        <v>1722</v>
       </c>
       <c r="B241" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C241" t="s">
-        <v>1667</v>
+        <v>1723</v>
       </c>
       <c r="D241" t="s">
-        <v>1668</v>
+        <v>1724</v>
       </c>
       <c r="E241" t="s">
-        <v>1669</v>
+        <v>1725</v>
       </c>
       <c r="F241" s="18">
         <v>46075</v>
       </c>
       <c r="G241" s="18">
         <v>46081</v>
       </c>
       <c r="H241">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1670</v>
+        <v>1726</v>
       </c>
       <c r="B242" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C242" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="D242" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="E242" t="s">
-        <v>1673</v>
+        <v>1729</v>
       </c>
       <c r="F242" s="18">
         <v>46075</v>
       </c>
       <c r="G242" s="18">
         <v>46081</v>
       </c>
       <c r="H242">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1674</v>
+        <v>1730</v>
       </c>
       <c r="B243" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C243" t="s">
-        <v>1675</v>
+        <v>1731</v>
       </c>
       <c r="D243" t="s">
-        <v>1676</v>
+        <v>1732</v>
       </c>
       <c r="E243" t="s">
-        <v>1677</v>
+        <v>1733</v>
       </c>
       <c r="F243" s="18">
         <v>46075</v>
       </c>
       <c r="G243" s="18">
         <v>46081</v>
       </c>
       <c r="H243">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1678</v>
+        <v>1734</v>
       </c>
       <c r="B244" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C244" t="s">
-        <v>1679</v>
+        <v>1735</v>
       </c>
       <c r="D244" t="s">
-        <v>1680</v>
+        <v>1736</v>
       </c>
       <c r="E244" t="s">
-        <v>1681</v>
+        <v>1737</v>
       </c>
       <c r="F244" s="18">
         <v>46075</v>
       </c>
       <c r="G244" s="18">
         <v>46081</v>
       </c>
       <c r="H244">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1682</v>
+        <v>1738</v>
       </c>
       <c r="B245" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C245" t="s">
-        <v>1683</v>
+        <v>1739</v>
       </c>
       <c r="D245" t="s">
-        <v>1684</v>
+        <v>1740</v>
       </c>
       <c r="E245" t="s">
-        <v>1685</v>
+        <v>1741</v>
       </c>
       <c r="F245" s="18">
         <v>46075</v>
       </c>
       <c r="G245" s="18">
         <v>46081</v>
       </c>
       <c r="H245">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1686</v>
+        <v>1742</v>
       </c>
       <c r="B246" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C246" t="s">
-        <v>1687</v>
+        <v>1743</v>
       </c>
       <c r="D246" t="s">
-        <v>1688</v>
+        <v>1744</v>
       </c>
       <c r="E246" t="s">
-        <v>1689</v>
+        <v>1745</v>
       </c>
       <c r="F246" s="18">
         <v>46075</v>
       </c>
       <c r="G246" s="18">
         <v>46081</v>
       </c>
       <c r="H246">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1690</v>
+        <v>1746</v>
       </c>
       <c r="B247" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C247" t="s">
-        <v>1691</v>
+        <v>1747</v>
       </c>
       <c r="D247" t="s">
-        <v>1692</v>
+        <v>1748</v>
       </c>
       <c r="E247" t="s">
-        <v>1693</v>
+        <v>1749</v>
       </c>
       <c r="F247" s="18">
         <v>46082</v>
       </c>
       <c r="G247" s="18">
         <v>46088</v>
       </c>
       <c r="H247">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1694</v>
+        <v>1750</v>
       </c>
       <c r="B248" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C248" t="s">
-        <v>1695</v>
+        <v>1751</v>
       </c>
       <c r="D248" t="s">
-        <v>1696</v>
+        <v>1752</v>
       </c>
       <c r="E248" t="s">
-        <v>1697</v>
+        <v>1753</v>
       </c>
       <c r="F248" s="18">
         <v>46082</v>
       </c>
       <c r="G248" s="18">
         <v>46088</v>
       </c>
       <c r="H248">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1698</v>
+        <v>1754</v>
       </c>
       <c r="B249" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C249" t="s">
-        <v>1699</v>
+        <v>1755</v>
       </c>
       <c r="D249" t="s">
-        <v>1700</v>
+        <v>1756</v>
       </c>
       <c r="E249" t="s">
-        <v>1701</v>
+        <v>1757</v>
       </c>
       <c r="F249" s="18">
         <v>46082</v>
       </c>
       <c r="G249" s="18">
         <v>46088</v>
       </c>
       <c r="H249">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1702</v>
+        <v>1758</v>
       </c>
       <c r="B250" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C250" t="s">
-        <v>1703</v>
+        <v>1759</v>
       </c>
       <c r="D250" t="s">
-        <v>1704</v>
+        <v>1760</v>
       </c>
       <c r="E250" t="s">
-        <v>1705</v>
+        <v>1761</v>
       </c>
       <c r="F250" s="18">
         <v>46082</v>
       </c>
       <c r="G250" s="18">
         <v>46088</v>
       </c>
       <c r="H250">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1706</v>
+        <v>1762</v>
       </c>
       <c r="B251" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C251" t="s">
-        <v>1707</v>
+        <v>1763</v>
       </c>
       <c r="D251" t="s">
-        <v>1708</v>
+        <v>1764</v>
       </c>
       <c r="E251" t="s">
-        <v>1709</v>
+        <v>1765</v>
       </c>
       <c r="F251" s="18">
         <v>46082</v>
       </c>
       <c r="G251" s="18">
         <v>46088</v>
       </c>
       <c r="H251">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1710</v>
+        <v>1766</v>
       </c>
       <c r="B252" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C252" t="s">
-        <v>1711</v>
+        <v>1767</v>
       </c>
       <c r="D252" t="s">
-        <v>1712</v>
+        <v>1768</v>
       </c>
       <c r="E252" t="s">
-        <v>1713</v>
+        <v>1769</v>
       </c>
       <c r="F252" s="18">
         <v>46082</v>
       </c>
       <c r="G252" s="18">
         <v>46088</v>
       </c>
       <c r="H252">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1714</v>
+        <v>1770</v>
       </c>
       <c r="B253" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C253" t="s">
-        <v>1715</v>
+        <v>1771</v>
       </c>
       <c r="D253" t="s">
-        <v>1716</v>
+        <v>1772</v>
       </c>
       <c r="E253" t="s">
-        <v>1717</v>
+        <v>1773</v>
       </c>
       <c r="F253" s="18">
         <v>46082</v>
       </c>
       <c r="G253" s="18">
         <v>46088</v>
       </c>
       <c r="H253">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1718</v>
+        <v>1774</v>
       </c>
       <c r="B254" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C254" t="s">
-        <v>1719</v>
+        <v>1775</v>
       </c>
       <c r="D254" t="s">
-        <v>1720</v>
+        <v>1776</v>
       </c>
       <c r="E254" t="s">
-        <v>1721</v>
+        <v>1777</v>
       </c>
       <c r="F254" s="18">
         <v>46089</v>
       </c>
       <c r="G254" s="18">
         <v>46095</v>
       </c>
       <c r="H254">
         <v>10</v>
       </c>
     </row>
     <row r="255" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1722</v>
+        <v>1778</v>
       </c>
       <c r="B255" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C255" t="s">
-        <v>1723</v>
+        <v>1779</v>
       </c>
       <c r="D255" t="s">
-        <v>1724</v>
+        <v>1780</v>
       </c>
       <c r="E255" t="s">
-        <v>1725</v>
+        <v>1781</v>
       </c>
       <c r="F255" s="18">
         <v>46089</v>
       </c>
       <c r="G255" s="18">
         <v>46095</v>
       </c>
       <c r="H255">
         <v>10</v>
       </c>
     </row>
     <row r="256" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1726</v>
+        <v>1782</v>
       </c>
       <c r="B256" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C256" t="s">
-        <v>1727</v>
+        <v>1783</v>
       </c>
       <c r="D256" t="s">
-        <v>1728</v>
+        <v>1784</v>
       </c>
       <c r="E256" t="s">
-        <v>1729</v>
+        <v>1785</v>
       </c>
       <c r="F256" s="18">
         <v>46089</v>
       </c>
       <c r="G256" s="18">
         <v>46095</v>
       </c>
       <c r="H256">
         <v>10</v>
       </c>
     </row>
     <row r="257" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1730</v>
+        <v>1786</v>
       </c>
       <c r="B257" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C257" t="s">
-        <v>1731</v>
+        <v>1787</v>
       </c>
       <c r="D257" t="s">
-        <v>1732</v>
+        <v>1788</v>
       </c>
       <c r="E257" t="s">
-        <v>1733</v>
+        <v>1789</v>
       </c>
       <c r="F257" s="18">
         <v>46089</v>
       </c>
       <c r="G257" s="18">
         <v>46095</v>
       </c>
       <c r="H257">
         <v>10</v>
       </c>
     </row>
     <row r="258" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1734</v>
+        <v>1790</v>
       </c>
       <c r="B258" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C258" t="s">
-        <v>1735</v>
+        <v>1791</v>
       </c>
       <c r="D258" t="s">
-        <v>1736</v>
+        <v>1792</v>
       </c>
       <c r="E258" t="s">
-        <v>1737</v>
+        <v>1793</v>
       </c>
       <c r="F258" s="18">
         <v>46089</v>
       </c>
       <c r="G258" s="18">
         <v>46095</v>
       </c>
       <c r="H258">
         <v>10</v>
       </c>
     </row>
     <row r="259" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1738</v>
+        <v>1794</v>
       </c>
       <c r="B259" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C259" t="s">
-        <v>1739</v>
+        <v>1795</v>
       </c>
       <c r="D259" t="s">
-        <v>1740</v>
+        <v>1796</v>
       </c>
       <c r="E259" t="s">
-        <v>1741</v>
+        <v>1797</v>
       </c>
       <c r="F259" s="18">
         <v>46089</v>
       </c>
       <c r="G259" s="18">
         <v>46095</v>
       </c>
       <c r="H259">
         <v>10</v>
       </c>
     </row>
     <row r="260" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1742</v>
+        <v>1798</v>
       </c>
       <c r="B260" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C260" t="s">
-        <v>1743</v>
+        <v>1799</v>
       </c>
       <c r="D260" t="s">
-        <v>1744</v>
+        <v>1800</v>
       </c>
       <c r="E260" t="s">
-        <v>1745</v>
+        <v>1801</v>
       </c>
       <c r="F260" s="18">
         <v>46089</v>
       </c>
       <c r="G260" s="18">
         <v>46095</v>
       </c>
       <c r="H260">
         <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1746</v>
+        <v>1802</v>
       </c>
       <c r="B261" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C261" t="s">
-        <v>1747</v>
+        <v>1803</v>
       </c>
       <c r="D261" t="s">
-        <v>1748</v>
+        <v>1804</v>
       </c>
       <c r="E261" t="s">
-        <v>1749</v>
+        <v>1805</v>
       </c>
       <c r="F261" s="18">
         <v>46096</v>
       </c>
       <c r="G261" s="18">
         <v>46102</v>
       </c>
       <c r="H261">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1750</v>
+        <v>1806</v>
       </c>
       <c r="B262" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C262" t="s">
-        <v>1751</v>
+        <v>1807</v>
       </c>
       <c r="D262" t="s">
-        <v>1752</v>
+        <v>1808</v>
       </c>
       <c r="E262" t="s">
-        <v>1753</v>
+        <v>1809</v>
       </c>
       <c r="F262" s="18">
         <v>46096</v>
       </c>
       <c r="G262" s="18">
         <v>46102</v>
       </c>
       <c r="H262">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1754</v>
+        <v>1810</v>
       </c>
       <c r="B263" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C263" t="s">
-        <v>1755</v>
+        <v>1811</v>
       </c>
       <c r="D263" t="s">
-        <v>1756</v>
+        <v>1812</v>
       </c>
       <c r="E263" t="s">
-        <v>1757</v>
+        <v>1813</v>
       </c>
       <c r="F263" s="18">
         <v>46096</v>
       </c>
       <c r="G263" s="18">
         <v>46102</v>
       </c>
       <c r="H263">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1758</v>
+        <v>1814</v>
       </c>
       <c r="B264" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C264" t="s">
-        <v>1759</v>
+        <v>1815</v>
       </c>
       <c r="D264" t="s">
-        <v>1760</v>
+        <v>1816</v>
       </c>
       <c r="E264" t="s">
-        <v>1761</v>
+        <v>1817</v>
       </c>
       <c r="F264" s="18">
         <v>46096</v>
       </c>
       <c r="G264" s="18">
         <v>46102</v>
       </c>
       <c r="H264">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1762</v>
+        <v>1818</v>
       </c>
       <c r="B265" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C265" t="s">
-        <v>1763</v>
+        <v>1819</v>
       </c>
       <c r="D265" t="s">
-        <v>1764</v>
+        <v>1820</v>
       </c>
       <c r="E265" t="s">
-        <v>1765</v>
+        <v>1821</v>
       </c>
       <c r="F265" s="18">
         <v>46096</v>
       </c>
       <c r="G265" s="18">
         <v>46102</v>
       </c>
       <c r="H265">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1766</v>
+        <v>1822</v>
       </c>
       <c r="B266" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C266" t="s">
-        <v>1767</v>
+        <v>1823</v>
       </c>
       <c r="D266" t="s">
-        <v>1768</v>
+        <v>1824</v>
       </c>
       <c r="E266" t="s">
-        <v>1769</v>
+        <v>1825</v>
       </c>
       <c r="F266" s="18">
         <v>46096</v>
       </c>
       <c r="G266" s="18">
         <v>46102</v>
       </c>
       <c r="H266">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1770</v>
+        <v>1826</v>
       </c>
       <c r="B267" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C267" t="s">
-        <v>1771</v>
+        <v>1827</v>
       </c>
       <c r="D267" t="s">
-        <v>1772</v>
+        <v>1828</v>
       </c>
       <c r="E267" t="s">
-        <v>1773</v>
+        <v>1829</v>
       </c>
       <c r="F267" s="18">
         <v>46096</v>
       </c>
       <c r="G267" s="18">
         <v>46102</v>
       </c>
       <c r="H267">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1774</v>
+        <v>1830</v>
       </c>
       <c r="B268" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C268" t="s">
-        <v>1775</v>
+        <v>1831</v>
       </c>
       <c r="D268" t="s">
-        <v>1776</v>
+        <v>1832</v>
       </c>
       <c r="E268" t="s">
-        <v>1777</v>
+        <v>1833</v>
       </c>
       <c r="F268" s="18">
         <v>46103</v>
       </c>
       <c r="G268" s="18">
         <v>46109</v>
       </c>
       <c r="H268">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1778</v>
+        <v>1834</v>
       </c>
       <c r="B269" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C269" t="s">
-        <v>1779</v>
+        <v>1835</v>
       </c>
       <c r="D269" t="s">
-        <v>1780</v>
+        <v>1836</v>
       </c>
       <c r="E269" t="s">
-        <v>1781</v>
+        <v>1837</v>
       </c>
       <c r="F269" s="18">
         <v>46103</v>
       </c>
       <c r="G269" s="18">
         <v>46109</v>
       </c>
       <c r="H269">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1782</v>
+        <v>1838</v>
       </c>
       <c r="B270" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C270" t="s">
-        <v>1783</v>
+        <v>1839</v>
       </c>
       <c r="D270" t="s">
-        <v>1784</v>
+        <v>1840</v>
       </c>
       <c r="E270" t="s">
-        <v>1785</v>
+        <v>1841</v>
       </c>
       <c r="F270" s="18">
         <v>46103</v>
       </c>
       <c r="G270" s="18">
         <v>46109</v>
       </c>
       <c r="H270">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1786</v>
+        <v>1842</v>
       </c>
       <c r="B271" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C271" t="s">
-        <v>1787</v>
+        <v>1843</v>
       </c>
       <c r="D271" t="s">
-        <v>1788</v>
+        <v>1844</v>
       </c>
       <c r="E271" t="s">
-        <v>1789</v>
+        <v>1845</v>
       </c>
       <c r="F271" s="18">
         <v>46103</v>
       </c>
       <c r="G271" s="18">
         <v>46109</v>
       </c>
       <c r="H271">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1790</v>
+        <v>1846</v>
       </c>
       <c r="B272" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C272" t="s">
-        <v>1791</v>
+        <v>1847</v>
       </c>
       <c r="D272" t="s">
-        <v>1792</v>
+        <v>1848</v>
       </c>
       <c r="E272" t="s">
-        <v>1793</v>
+        <v>1849</v>
       </c>
       <c r="F272" s="18">
         <v>46103</v>
       </c>
       <c r="G272" s="18">
         <v>46109</v>
       </c>
       <c r="H272">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1794</v>
+        <v>1850</v>
       </c>
       <c r="B273" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C273" t="s">
-        <v>1795</v>
+        <v>1851</v>
       </c>
       <c r="D273" t="s">
-        <v>1796</v>
+        <v>1852</v>
       </c>
       <c r="E273" t="s">
-        <v>1797</v>
+        <v>1853</v>
       </c>
       <c r="F273" s="18">
         <v>46103</v>
       </c>
       <c r="G273" s="18">
         <v>46109</v>
       </c>
       <c r="H273">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1798</v>
+        <v>1854</v>
       </c>
       <c r="B274" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C274" t="s">
-        <v>1799</v>
+        <v>1855</v>
       </c>
       <c r="D274" t="s">
-        <v>1800</v>
+        <v>1856</v>
       </c>
       <c r="E274" t="s">
-        <v>1801</v>
+        <v>1857</v>
       </c>
       <c r="F274" s="18">
         <v>46103</v>
       </c>
       <c r="G274" s="18">
         <v>46109</v>
       </c>
       <c r="H274">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1802</v>
+        <v>1858</v>
       </c>
       <c r="B275" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C275" t="s">
-        <v>1803</v>
+        <v>1859</v>
       </c>
       <c r="D275" t="s">
-        <v>1804</v>
+        <v>1860</v>
       </c>
       <c r="E275" t="s">
-        <v>1805</v>
+        <v>1861</v>
       </c>
       <c r="F275" s="18">
         <v>46110</v>
       </c>
       <c r="G275" s="18">
         <v>46116</v>
       </c>
       <c r="H275">
         <v>13</v>
       </c>
     </row>
     <row r="276" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1806</v>
+        <v>1862</v>
       </c>
       <c r="B276" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C276" t="s">
-        <v>1807</v>
+        <v>1863</v>
       </c>
       <c r="D276" t="s">
-        <v>1808</v>
+        <v>1864</v>
       </c>
       <c r="E276" t="s">
-        <v>1809</v>
+        <v>1865</v>
       </c>
       <c r="F276" s="18">
         <v>46110</v>
       </c>
       <c r="G276" s="18">
         <v>46116</v>
       </c>
       <c r="H276">
         <v>13</v>
       </c>
     </row>
     <row r="277" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1810</v>
+        <v>1866</v>
       </c>
       <c r="B277" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C277" t="s">
-        <v>1811</v>
+        <v>1867</v>
       </c>
       <c r="D277" t="s">
-        <v>1812</v>
+        <v>1868</v>
       </c>
       <c r="E277" t="s">
-        <v>1813</v>
+        <v>1869</v>
       </c>
       <c r="F277" s="18">
         <v>46110</v>
       </c>
       <c r="G277" s="18">
         <v>46116</v>
       </c>
       <c r="H277">
         <v>13</v>
       </c>
     </row>
     <row r="278" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1814</v>
+        <v>1870</v>
       </c>
       <c r="B278" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C278" t="s">
-        <v>1815</v>
+        <v>1871</v>
       </c>
       <c r="D278" t="s">
-        <v>1816</v>
+        <v>1872</v>
       </c>
       <c r="E278" t="s">
-        <v>1817</v>
+        <v>1873</v>
       </c>
       <c r="F278" s="18">
         <v>46110</v>
       </c>
       <c r="G278" s="18">
         <v>46116</v>
       </c>
       <c r="H278">
         <v>13</v>
       </c>
     </row>
     <row r="279" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1818</v>
+        <v>1874</v>
       </c>
       <c r="B279" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C279" t="s">
-        <v>1819</v>
+        <v>1875</v>
       </c>
       <c r="D279" t="s">
-        <v>1820</v>
+        <v>1876</v>
       </c>
       <c r="E279" t="s">
-        <v>1821</v>
+        <v>1877</v>
       </c>
       <c r="F279" s="18">
         <v>46110</v>
       </c>
       <c r="G279" s="18">
         <v>46116</v>
       </c>
       <c r="H279">
         <v>13</v>
       </c>
     </row>
     <row r="280" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1822</v>
+        <v>1878</v>
       </c>
       <c r="B280" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C280" t="s">
-        <v>1823</v>
+        <v>1879</v>
       </c>
       <c r="D280" t="s">
-        <v>1824</v>
+        <v>1880</v>
       </c>
       <c r="E280" t="s">
-        <v>1825</v>
+        <v>1881</v>
       </c>
       <c r="F280" s="18">
         <v>46110</v>
       </c>
       <c r="G280" s="18">
         <v>46116</v>
       </c>
       <c r="H280">
         <v>13</v>
       </c>
     </row>
     <row r="281" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1826</v>
+        <v>1882</v>
       </c>
       <c r="B281" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C281" t="s">
-        <v>1827</v>
+        <v>1883</v>
       </c>
       <c r="D281" t="s">
-        <v>1828</v>
+        <v>1884</v>
       </c>
       <c r="E281" t="s">
-        <v>1829</v>
+        <v>1885</v>
       </c>
       <c r="F281" s="18">
         <v>46110</v>
       </c>
       <c r="G281" s="18">
         <v>46116</v>
       </c>
       <c r="H281">
         <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1830</v>
+        <v>1886</v>
       </c>
       <c r="B282" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C282" t="s">
-        <v>1831</v>
+        <v>1887</v>
       </c>
       <c r="D282" t="s">
-        <v>1832</v>
+        <v>1888</v>
       </c>
       <c r="E282" t="s">
-        <v>1833</v>
+        <v>1889</v>
       </c>
       <c r="F282" s="18">
         <v>46117</v>
       </c>
       <c r="G282" s="18">
         <v>46123</v>
       </c>
       <c r="H282">
         <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1834</v>
+        <v>1890</v>
       </c>
       <c r="B283" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C283" t="s">
-        <v>1835</v>
+        <v>1891</v>
       </c>
       <c r="D283" t="s">
-        <v>1836</v>
+        <v>1892</v>
       </c>
       <c r="E283" t="s">
-        <v>1837</v>
+        <v>1893</v>
       </c>
       <c r="F283" s="18">
         <v>46117</v>
       </c>
       <c r="G283" s="18">
         <v>46123</v>
       </c>
       <c r="H283">
         <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1838</v>
+        <v>1894</v>
       </c>
       <c r="B284" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C284" t="s">
-        <v>1839</v>
+        <v>1895</v>
       </c>
       <c r="D284" t="s">
-        <v>1840</v>
+        <v>1896</v>
       </c>
       <c r="E284" t="s">
-        <v>1841</v>
+        <v>1897</v>
       </c>
       <c r="F284" s="18">
         <v>46117</v>
       </c>
       <c r="G284" s="18">
         <v>46123</v>
       </c>
       <c r="H284">
         <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1842</v>
+        <v>1898</v>
       </c>
       <c r="B285" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C285" t="s">
-        <v>1843</v>
+        <v>1899</v>
       </c>
       <c r="D285" t="s">
-        <v>1844</v>
+        <v>1900</v>
       </c>
       <c r="E285" t="s">
-        <v>1845</v>
+        <v>1901</v>
       </c>
       <c r="F285" s="18">
         <v>46117</v>
       </c>
       <c r="G285" s="18">
         <v>46123</v>
       </c>
       <c r="H285">
         <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1846</v>
+        <v>1902</v>
       </c>
       <c r="B286" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C286" t="s">
-        <v>1847</v>
+        <v>1903</v>
       </c>
       <c r="D286" t="s">
-        <v>1848</v>
+        <v>1904</v>
       </c>
       <c r="E286" t="s">
-        <v>1849</v>
+        <v>1905</v>
       </c>
       <c r="F286" s="18">
         <v>46117</v>
       </c>
       <c r="G286" s="18">
         <v>46123</v>
       </c>
       <c r="H286">
         <v>14</v>
       </c>
     </row>
     <row r="287" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1850</v>
+        <v>1906</v>
       </c>
       <c r="B287" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C287" t="s">
-        <v>1851</v>
+        <v>1907</v>
       </c>
       <c r="D287" t="s">
-        <v>1852</v>
+        <v>1908</v>
       </c>
       <c r="E287" t="s">
-        <v>1853</v>
+        <v>1909</v>
       </c>
       <c r="F287" s="18">
         <v>46117</v>
       </c>
       <c r="G287" s="18">
         <v>46123</v>
       </c>
       <c r="H287">
         <v>14</v>
       </c>
     </row>
     <row r="288" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1854</v>
+        <v>1910</v>
       </c>
       <c r="B288" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C288" t="s">
-        <v>1855</v>
+        <v>1911</v>
       </c>
       <c r="D288" t="s">
-        <v>1856</v>
+        <v>1912</v>
       </c>
       <c r="E288" t="s">
-        <v>1857</v>
+        <v>1913</v>
       </c>
       <c r="F288" s="18">
         <v>46117</v>
       </c>
       <c r="G288" s="18">
         <v>46123</v>
       </c>
       <c r="H288">
         <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1858</v>
+        <v>1914</v>
       </c>
       <c r="B289" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C289" t="s">
-        <v>1859</v>
+        <v>1915</v>
       </c>
       <c r="D289" t="s">
-        <v>1860</v>
+        <v>1916</v>
       </c>
       <c r="E289" t="s">
-        <v>1861</v>
+        <v>1917</v>
       </c>
       <c r="F289" s="18">
         <v>46124</v>
       </c>
       <c r="G289" s="18">
         <v>46130</v>
       </c>
       <c r="H289">
         <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1862</v>
+        <v>1918</v>
       </c>
       <c r="B290" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C290" t="s">
-        <v>1863</v>
+        <v>1919</v>
       </c>
       <c r="D290" t="s">
-        <v>1864</v>
+        <v>1920</v>
       </c>
       <c r="E290" t="s">
-        <v>1865</v>
+        <v>1921</v>
       </c>
       <c r="F290" s="18">
         <v>46124</v>
       </c>
       <c r="G290" s="18">
         <v>46130</v>
       </c>
       <c r="H290">
         <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1866</v>
+        <v>1922</v>
       </c>
       <c r="B291" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C291" t="s">
-        <v>1867</v>
+        <v>1923</v>
       </c>
       <c r="D291" t="s">
-        <v>1868</v>
+        <v>1924</v>
       </c>
       <c r="E291" t="s">
-        <v>1869</v>
+        <v>1925</v>
       </c>
       <c r="F291" s="18">
         <v>46124</v>
       </c>
       <c r="G291" s="18">
         <v>46130</v>
       </c>
       <c r="H291">
         <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1870</v>
+        <v>1926</v>
       </c>
       <c r="B292" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C292" t="s">
-        <v>1871</v>
+        <v>1927</v>
       </c>
       <c r="D292" t="s">
-        <v>1872</v>
+        <v>1928</v>
       </c>
       <c r="E292" t="s">
-        <v>1873</v>
+        <v>1929</v>
       </c>
       <c r="F292" s="18">
         <v>46124</v>
       </c>
       <c r="G292" s="18">
         <v>46130</v>
       </c>
       <c r="H292">
         <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1874</v>
+        <v>1930</v>
       </c>
       <c r="B293" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C293" t="s">
-        <v>1875</v>
+        <v>1931</v>
       </c>
       <c r="D293" t="s">
-        <v>1876</v>
+        <v>1932</v>
       </c>
       <c r="E293" t="s">
-        <v>1877</v>
+        <v>1933</v>
       </c>
       <c r="F293" s="18">
         <v>46124</v>
       </c>
       <c r="G293" s="18">
         <v>46130</v>
       </c>
       <c r="H293">
         <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1878</v>
+        <v>1934</v>
       </c>
       <c r="B294" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C294" t="s">
-        <v>1879</v>
+        <v>1935</v>
       </c>
       <c r="D294" t="s">
-        <v>1880</v>
+        <v>1936</v>
       </c>
       <c r="E294" t="s">
-        <v>1881</v>
+        <v>1937</v>
       </c>
       <c r="F294" s="18">
         <v>46124</v>
       </c>
       <c r="G294" s="18">
         <v>46130</v>
       </c>
       <c r="H294">
         <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1882</v>
+        <v>1938</v>
       </c>
       <c r="B295" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C295" t="s">
-        <v>1883</v>
+        <v>1939</v>
       </c>
       <c r="D295" t="s">
-        <v>1884</v>
+        <v>1940</v>
       </c>
       <c r="E295" t="s">
-        <v>1885</v>
+        <v>1941</v>
       </c>
       <c r="F295" s="18">
         <v>46124</v>
       </c>
       <c r="G295" s="18">
         <v>46130</v>
       </c>
       <c r="H295">
         <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1886</v>
+        <v>1942</v>
       </c>
       <c r="B296" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C296" t="s">
-        <v>1887</v>
+        <v>1943</v>
       </c>
       <c r="D296" t="s">
-        <v>1888</v>
+        <v>1944</v>
       </c>
       <c r="E296" t="s">
-        <v>1889</v>
+        <v>1945</v>
       </c>
       <c r="F296" s="18">
         <v>46131</v>
       </c>
       <c r="G296" s="18">
         <v>46137</v>
       </c>
       <c r="H296">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1890</v>
+        <v>1946</v>
       </c>
       <c r="B297" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C297" t="s">
-        <v>1891</v>
+        <v>1947</v>
       </c>
       <c r="D297" t="s">
-        <v>1892</v>
+        <v>1948</v>
       </c>
       <c r="E297" t="s">
-        <v>1893</v>
+        <v>1949</v>
       </c>
       <c r="F297" s="18">
         <v>46131</v>
       </c>
       <c r="G297" s="18">
         <v>46137</v>
       </c>
       <c r="H297">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1894</v>
+        <v>1950</v>
       </c>
       <c r="B298" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C298" t="s">
-        <v>1895</v>
+        <v>1951</v>
       </c>
       <c r="D298" t="s">
-        <v>1896</v>
+        <v>1952</v>
       </c>
       <c r="E298" t="s">
-        <v>1897</v>
+        <v>1953</v>
       </c>
       <c r="F298" s="18">
         <v>46131</v>
       </c>
       <c r="G298" s="18">
         <v>46137</v>
       </c>
       <c r="H298">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1898</v>
+        <v>1954</v>
       </c>
       <c r="B299" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C299" t="s">
-        <v>1899</v>
+        <v>1955</v>
       </c>
       <c r="D299" t="s">
-        <v>1900</v>
+        <v>1956</v>
       </c>
       <c r="E299" t="s">
-        <v>1901</v>
+        <v>1957</v>
       </c>
       <c r="F299" s="18">
         <v>46131</v>
       </c>
       <c r="G299" s="18">
         <v>46137</v>
       </c>
       <c r="H299">
         <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1902</v>
+        <v>1958</v>
       </c>
       <c r="B300" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C300" t="s">
-        <v>1903</v>
+        <v>1959</v>
       </c>
       <c r="D300" t="s">
-        <v>1904</v>
+        <v>1960</v>
       </c>
       <c r="E300" t="s">
-        <v>1905</v>
+        <v>1961</v>
       </c>
       <c r="F300" s="18">
         <v>46131</v>
       </c>
       <c r="G300" s="18">
         <v>46137</v>
       </c>
       <c r="H300">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1906</v>
+        <v>1962</v>
       </c>
       <c r="B301" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C301" t="s">
-        <v>1907</v>
+        <v>1963</v>
       </c>
       <c r="D301" t="s">
-        <v>1908</v>
+        <v>1964</v>
       </c>
       <c r="E301" t="s">
-        <v>1909</v>
+        <v>1965</v>
       </c>
       <c r="F301" s="18">
         <v>46131</v>
       </c>
       <c r="G301" s="18">
         <v>46137</v>
       </c>
       <c r="H301">
         <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1910</v>
+        <v>1966</v>
       </c>
       <c r="B302" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C302" t="s">
-        <v>1911</v>
+        <v>1967</v>
       </c>
       <c r="D302" t="s">
-        <v>1912</v>
+        <v>1968</v>
       </c>
       <c r="E302" t="s">
-        <v>1913</v>
+        <v>1969</v>
       </c>
       <c r="F302" s="18">
         <v>46131</v>
       </c>
       <c r="G302" s="18">
         <v>46137</v>
       </c>
       <c r="H302">
         <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1914</v>
+        <v>1970</v>
       </c>
       <c r="B303" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C303" t="s">
-        <v>1915</v>
+        <v>1971</v>
       </c>
       <c r="D303" t="s">
-        <v>1916</v>
+        <v>1972</v>
       </c>
       <c r="E303" t="s">
-        <v>1917</v>
+        <v>1973</v>
       </c>
       <c r="F303" s="18">
         <v>46138</v>
       </c>
       <c r="G303" s="18">
         <v>46144</v>
       </c>
       <c r="H303">
         <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1918</v>
+        <v>1974</v>
       </c>
       <c r="B304" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C304" t="s">
-        <v>1919</v>
+        <v>1975</v>
       </c>
       <c r="D304" t="s">
-        <v>1920</v>
+        <v>1976</v>
       </c>
       <c r="E304" t="s">
-        <v>1921</v>
+        <v>1977</v>
       </c>
       <c r="F304" s="18">
         <v>46138</v>
       </c>
       <c r="G304" s="18">
         <v>46144</v>
       </c>
       <c r="H304">
         <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1922</v>
+        <v>1978</v>
       </c>
       <c r="B305" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C305" t="s">
-        <v>1923</v>
+        <v>1979</v>
       </c>
       <c r="D305" t="s">
-        <v>1924</v>
+        <v>1980</v>
       </c>
       <c r="E305" t="s">
-        <v>1925</v>
+        <v>1981</v>
       </c>
       <c r="F305" s="18">
         <v>46138</v>
       </c>
       <c r="G305" s="18">
         <v>46144</v>
       </c>
       <c r="H305">
         <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1926</v>
+        <v>1982</v>
       </c>
       <c r="B306" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C306" t="s">
-        <v>1927</v>
+        <v>1983</v>
       </c>
       <c r="D306" t="s">
-        <v>1928</v>
+        <v>1984</v>
       </c>
       <c r="E306" t="s">
-        <v>1929</v>
+        <v>1985</v>
       </c>
       <c r="F306" s="18">
         <v>46138</v>
       </c>
       <c r="G306" s="18">
         <v>46144</v>
       </c>
       <c r="H306">
         <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1930</v>
+        <v>1986</v>
       </c>
       <c r="B307" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C307" t="s">
-        <v>1931</v>
+        <v>1987</v>
       </c>
       <c r="D307" t="s">
-        <v>1932</v>
+        <v>1988</v>
       </c>
       <c r="E307" t="s">
-        <v>1933</v>
+        <v>1989</v>
       </c>
       <c r="F307" s="18">
         <v>46138</v>
       </c>
       <c r="G307" s="18">
         <v>46144</v>
       </c>
       <c r="H307">
         <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1934</v>
+        <v>1990</v>
       </c>
       <c r="B308" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C308" t="s">
-        <v>1935</v>
+        <v>1991</v>
       </c>
       <c r="D308" t="s">
-        <v>1936</v>
+        <v>1992</v>
       </c>
       <c r="E308" t="s">
-        <v>1937</v>
+        <v>1993</v>
       </c>
       <c r="F308" s="18">
         <v>46138</v>
       </c>
       <c r="G308" s="18">
         <v>46144</v>
       </c>
       <c r="H308">
         <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1938</v>
+        <v>1994</v>
       </c>
       <c r="B309" s="18">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="C309" t="s">
-        <v>1939</v>
+        <v>1995</v>
       </c>
       <c r="D309" t="s">
-        <v>1940</v>
+        <v>1996</v>
       </c>
       <c r="E309" t="s">
-        <v>1941</v>
+        <v>1997</v>
       </c>
       <c r="F309" s="18">
         <v>46138</v>
       </c>
       <c r="G309" s="18">
         <v>46144</v>
       </c>
       <c r="H309">
         <v>17</v>
       </c>
     </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B310" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2001</v>
+      </c>
+      <c r="F310" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G310" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H310">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B311" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F311" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G311" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H311">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B312" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F312" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G312" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H312">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B313" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F313" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G313" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H313">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B314" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2017</v>
+      </c>
+      <c r="F314" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G314" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H314">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B315" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2021</v>
+      </c>
+      <c r="F315" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G315" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H315">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B316" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F316" s="18">
+        <v>46145</v>
+      </c>
+      <c r="G316" s="18">
+        <v>46151</v>
+      </c>
+      <c r="H316">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B317" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F317" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G317" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H317">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B318" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F318" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G318" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H318">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B319" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F319" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G319" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H319">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B320" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F320" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G320" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H320">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B321" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F321" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G321" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H321">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B322" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2049</v>
+      </c>
+      <c r="F322" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G322" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H322">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B323" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2053</v>
+      </c>
+      <c r="F323" s="18">
+        <v>46152</v>
+      </c>
+      <c r="G323" s="18">
+        <v>46158</v>
+      </c>
+      <c r="H323">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B324" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E324" t="s">
+        <v>2057</v>
+      </c>
+      <c r="F324" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G324" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H324">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B325" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E325" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F325" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G325" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H325">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B326" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E326" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F326" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G326" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H326">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B327" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E327" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F327" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G327" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H327">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B328" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2073</v>
+      </c>
+      <c r="F328" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G328" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H328">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B329" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2077</v>
+      </c>
+      <c r="F329" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G329" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H329">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B330" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2081</v>
+      </c>
+      <c r="F330" s="18">
+        <v>46159</v>
+      </c>
+      <c r="G330" s="18">
+        <v>46165</v>
+      </c>
+      <c r="H330">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B331" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F331" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G331" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H331">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B332" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E332" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F332" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G332" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H332">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B333" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E333" t="s">
+        <v>2093</v>
+      </c>
+      <c r="F333" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G333" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H333">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B334" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D334" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E334" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F334" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G334" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H334">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B335" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D335" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E335" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F335" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G335" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H335">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B336" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E336" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F336" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G336" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H336">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B337" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E337" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F337" s="18">
+        <v>46166</v>
+      </c>
+      <c r="G337" s="18">
+        <v>46172</v>
+      </c>
+      <c r="H337">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B338" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E338" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F338" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G338" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H338">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B339" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C339" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D339" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E339" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F339" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G339" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H339">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B340" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C340" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D340" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E340" t="s">
+        <v>2121</v>
+      </c>
+      <c r="F340" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G340" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H340">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B341" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E341" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F341" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G341" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H341">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B342" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C342" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E342" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F342" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G342" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H342">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B343" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E343" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F343" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G343" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H343">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B344" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D344" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E344" t="s">
+        <v>2137</v>
+      </c>
+      <c r="F344" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G344" s="18">
+        <v>46179</v>
+      </c>
+      <c r="H344">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B345" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E345" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F345" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G345" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H345">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B346" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E346" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F346" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G346" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H346">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B347" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E347" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F347" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G347" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H347">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B348" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E348" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F348" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G348" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H348">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B349" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D349" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E349" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F349" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G349" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H349">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B350" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E350" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F350" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G350" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H350">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B351" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D351" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E351" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F351" s="18">
+        <v>46180</v>
+      </c>
+      <c r="G351" s="18">
+        <v>46186</v>
+      </c>
+      <c r="H351">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B352" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E352" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F352" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G352" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H352">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B353" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E353" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F353" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G353" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H353">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B354" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D354" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E354" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F354" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G354" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H354">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B355" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D355" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E355" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F355" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G355" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H355">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B356" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E356" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F356" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G356" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H356">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B357" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F357" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G357" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H357">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B358" s="18">
+        <v>46198</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E358" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F358" s="18">
+        <v>46187</v>
+      </c>
+      <c r="G358" s="18">
+        <v>46193</v>
+      </c>
+      <c r="H358">
+        <v>24</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:H309" xr:uid="{00000000-0001-0000-0600-000000000000}"/>
+  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0600-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:I177"/>
+  <dimension ref="A1:I205"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="36.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>1942</v>
+        <v>2194</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1943</v>
+        <v>2195</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>1944</v>
+        <v>2196</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1945</v>
+        <v>2197</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>1946</v>
+        <v>2198</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>1947</v>
+        <v>2199</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>1948</v>
+        <v>2200</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>1949</v>
+        <v>2201</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>1950</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>1951</v>
+        <v>2203</v>
       </c>
       <c r="B2" t="s">
-        <v>1952</v>
+        <v>2204</v>
       </c>
       <c r="C2" t="s">
-        <v>1953</v>
+        <v>2205</v>
       </c>
       <c r="D2" t="s">
-        <v>1954</v>
+        <v>2206</v>
       </c>
       <c r="E2" s="19">
         <v>45837</v>
       </c>
       <c r="F2" s="19">
         <v>45843</v>
       </c>
       <c r="G2">
         <v>7272847</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1955</v>
+        <v>2207</v>
       </c>
       <c r="B3" t="s">
-        <v>1956</v>
+        <v>2208</v>
       </c>
       <c r="C3" t="s">
-        <v>1957</v>
+        <v>2209</v>
       </c>
       <c r="D3" t="s">
-        <v>1958</v>
+        <v>2210</v>
       </c>
       <c r="E3" s="19">
         <v>45837</v>
       </c>
       <c r="F3" s="19">
         <v>45850</v>
       </c>
       <c r="G3">
         <v>7272847</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>1959</v>
+        <v>2211</v>
       </c>
       <c r="B4" t="s">
-        <v>1960</v>
+        <v>2212</v>
       </c>
       <c r="C4" t="s">
-        <v>1961</v>
+        <v>2213</v>
       </c>
       <c r="D4" t="s">
-        <v>1962</v>
+        <v>2214</v>
       </c>
       <c r="E4" s="19">
         <v>45837</v>
       </c>
       <c r="F4" s="19">
         <v>45857</v>
       </c>
       <c r="G4">
         <v>7272847</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>1963</v>
+        <v>2215</v>
       </c>
       <c r="B5" t="s">
-        <v>1964</v>
+        <v>2216</v>
       </c>
       <c r="C5" t="s">
-        <v>1965</v>
+        <v>2217</v>
       </c>
       <c r="D5" t="s">
-        <v>1966</v>
+        <v>2218</v>
       </c>
       <c r="E5" s="19">
         <v>45837</v>
       </c>
       <c r="F5" s="19">
         <v>45864</v>
       </c>
       <c r="G5">
         <v>7272847</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>1967</v>
+        <v>2219</v>
       </c>
       <c r="B6" t="s">
-        <v>1968</v>
+        <v>2220</v>
       </c>
       <c r="C6" t="s">
-        <v>1969</v>
+        <v>2221</v>
       </c>
       <c r="D6" t="s">
-        <v>1970</v>
+        <v>2222</v>
       </c>
       <c r="E6" s="19">
         <v>45837</v>
       </c>
       <c r="F6" s="19">
         <v>45871</v>
       </c>
       <c r="G6">
         <v>7272847</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>1971</v>
+        <v>2223</v>
       </c>
       <c r="B7" t="s">
-        <v>1972</v>
+        <v>2224</v>
       </c>
       <c r="C7" t="s">
-        <v>1973</v>
+        <v>2225</v>
       </c>
       <c r="D7" t="s">
-        <v>1974</v>
+        <v>2226</v>
       </c>
       <c r="E7" s="19">
         <v>45837</v>
       </c>
       <c r="F7" s="19">
         <v>45878</v>
       </c>
       <c r="G7">
         <v>7272847</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>1975</v>
+        <v>2227</v>
       </c>
       <c r="B8" t="s">
-        <v>1976</v>
+        <v>2228</v>
       </c>
       <c r="C8" t="s">
-        <v>1977</v>
+        <v>2229</v>
       </c>
       <c r="D8" t="s">
-        <v>1978</v>
+        <v>2230</v>
       </c>
       <c r="E8" s="19">
         <v>45837</v>
       </c>
       <c r="F8" s="19">
         <v>45885</v>
       </c>
       <c r="G8">
         <v>7272847</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>1979</v>
+        <v>2231</v>
       </c>
       <c r="B9" t="s">
-        <v>1980</v>
+        <v>2232</v>
       </c>
       <c r="C9" t="s">
-        <v>1981</v>
+        <v>2233</v>
       </c>
       <c r="D9" t="s">
-        <v>1982</v>
+        <v>2234</v>
       </c>
       <c r="E9" s="19">
         <v>45837</v>
       </c>
       <c r="F9" s="19">
         <v>45892</v>
       </c>
       <c r="G9">
         <v>7272847</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>1983</v>
+        <v>2235</v>
       </c>
       <c r="B10" t="s">
-        <v>1984</v>
+        <v>2236</v>
       </c>
       <c r="C10" t="s">
-        <v>1985</v>
+        <v>2237</v>
       </c>
       <c r="D10" t="s">
-        <v>1986</v>
+        <v>2238</v>
       </c>
       <c r="E10" s="19">
         <v>45837</v>
       </c>
       <c r="F10" s="19">
         <v>45899</v>
       </c>
       <c r="G10">
         <v>7272847</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>1987</v>
+        <v>2239</v>
       </c>
       <c r="B11" t="s">
-        <v>1988</v>
+        <v>2240</v>
       </c>
       <c r="C11" t="s">
-        <v>1989</v>
+        <v>2241</v>
       </c>
       <c r="D11" t="s">
-        <v>1990</v>
+        <v>2242</v>
       </c>
       <c r="E11" s="19">
         <v>45837</v>
       </c>
       <c r="F11" s="19">
         <v>45906</v>
       </c>
       <c r="G11">
         <v>7272847</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>1991</v>
+        <v>2243</v>
       </c>
       <c r="B12" t="s">
-        <v>1992</v>
+        <v>2244</v>
       </c>
       <c r="C12" t="s">
-        <v>1993</v>
+        <v>2245</v>
       </c>
       <c r="D12" t="s">
-        <v>1994</v>
+        <v>2246</v>
       </c>
       <c r="E12" s="19">
         <v>45837</v>
       </c>
       <c r="F12" s="19">
         <v>45913</v>
       </c>
       <c r="G12">
         <v>7272847</v>
       </c>
       <c r="H12">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="I12" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>1995</v>
+        <v>2247</v>
       </c>
       <c r="B13" t="s">
-        <v>1996</v>
+        <v>2248</v>
       </c>
       <c r="C13" t="s">
-        <v>1997</v>
+        <v>2249</v>
       </c>
       <c r="D13" t="s">
-        <v>1998</v>
+        <v>2250</v>
       </c>
       <c r="E13" s="19">
         <v>45837</v>
       </c>
       <c r="F13" s="19">
         <v>45920</v>
       </c>
       <c r="G13">
         <v>7272847</v>
       </c>
       <c r="H13">
         <v>2.3E-2</v>
       </c>
       <c r="I13" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>1999</v>
+        <v>2251</v>
       </c>
       <c r="B14" t="s">
-        <v>2000</v>
+        <v>2252</v>
       </c>
       <c r="C14" t="s">
-        <v>2001</v>
+        <v>2253</v>
       </c>
       <c r="D14" t="s">
-        <v>2002</v>
+        <v>2254</v>
       </c>
       <c r="E14" s="19">
         <v>45837</v>
       </c>
       <c r="F14" s="19">
         <v>45927</v>
       </c>
       <c r="G14">
         <v>7272847</v>
       </c>
       <c r="H14">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="I14" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>2003</v>
+        <v>2255</v>
       </c>
       <c r="B15" t="s">
-        <v>2004</v>
+        <v>2256</v>
       </c>
       <c r="C15" t="s">
-        <v>2005</v>
+        <v>2257</v>
       </c>
       <c r="D15" t="s">
-        <v>2006</v>
+        <v>2258</v>
       </c>
       <c r="E15" s="19">
         <v>45837</v>
       </c>
       <c r="F15" s="19">
         <v>45934</v>
       </c>
       <c r="G15">
         <v>7272847</v>
       </c>
       <c r="H15">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="I15" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>2007</v>
+        <v>2259</v>
       </c>
       <c r="B16" t="s">
-        <v>2008</v>
+        <v>2260</v>
       </c>
       <c r="C16" t="s">
-        <v>2009</v>
+        <v>2261</v>
       </c>
       <c r="D16" t="s">
-        <v>2010</v>
+        <v>2262</v>
       </c>
       <c r="E16" s="19">
         <v>45837</v>
       </c>
       <c r="F16" s="19">
         <v>45941</v>
       </c>
       <c r="G16">
         <v>7272847</v>
       </c>
       <c r="H16">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="I16" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>2011</v>
+        <v>2263</v>
       </c>
       <c r="B17" t="s">
-        <v>2012</v>
+        <v>2264</v>
       </c>
       <c r="C17" t="s">
-        <v>2013</v>
+        <v>2265</v>
       </c>
       <c r="D17" t="s">
-        <v>2014</v>
+        <v>2266</v>
       </c>
       <c r="E17" s="19">
         <v>45837</v>
       </c>
       <c r="F17" s="19">
         <v>45948</v>
       </c>
       <c r="G17">
         <v>7272847</v>
       </c>
       <c r="H17">
         <v>6.2E-2</v>
       </c>
       <c r="I17" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>2015</v>
+        <v>2267</v>
       </c>
       <c r="B18" t="s">
-        <v>2016</v>
+        <v>2268</v>
       </c>
       <c r="C18" t="s">
-        <v>2017</v>
+        <v>2269</v>
       </c>
       <c r="D18" t="s">
-        <v>2018</v>
+        <v>2270</v>
       </c>
       <c r="E18" s="19">
         <v>45837</v>
       </c>
       <c r="F18" s="19">
         <v>45955</v>
       </c>
       <c r="G18">
         <v>7272847</v>
       </c>
       <c r="H18">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="I18" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>2019</v>
+        <v>2271</v>
       </c>
       <c r="B19" t="s">
-        <v>2020</v>
+        <v>2272</v>
       </c>
       <c r="C19" t="s">
-        <v>2021</v>
+        <v>2273</v>
       </c>
       <c r="D19" t="s">
-        <v>2022</v>
+        <v>2274</v>
       </c>
       <c r="E19" s="19">
         <v>45837</v>
       </c>
       <c r="F19" s="19">
         <v>45962</v>
       </c>
       <c r="G19">
         <v>7272847</v>
       </c>
       <c r="H19">
         <v>0.08</v>
       </c>
       <c r="I19" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>2023</v>
+        <v>2275</v>
       </c>
       <c r="B20" t="s">
-        <v>2024</v>
+        <v>2276</v>
       </c>
       <c r="C20" t="s">
-        <v>2025</v>
+        <v>2277</v>
       </c>
       <c r="D20" t="s">
-        <v>2026</v>
+        <v>2278</v>
       </c>
       <c r="E20" s="19">
         <v>45837</v>
       </c>
       <c r="F20" s="19">
         <v>45969</v>
       </c>
       <c r="G20">
         <v>7272847</v>
       </c>
       <c r="H20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="I20" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>2027</v>
+        <v>2279</v>
       </c>
       <c r="B21" t="s">
-        <v>2028</v>
+        <v>2280</v>
       </c>
       <c r="C21" t="s">
-        <v>2029</v>
+        <v>2281</v>
       </c>
       <c r="D21" t="s">
-        <v>2030</v>
+        <v>2282</v>
       </c>
       <c r="E21" s="19">
         <v>45837</v>
       </c>
       <c r="F21" s="19">
         <v>45976</v>
       </c>
       <c r="G21">
         <v>7272847</v>
       </c>
       <c r="H21">
         <v>9.4E-2</v>
       </c>
       <c r="I21" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>2031</v>
+        <v>2283</v>
       </c>
       <c r="B22" t="s">
-        <v>2032</v>
+        <v>2284</v>
       </c>
       <c r="C22" t="s">
-        <v>2033</v>
+        <v>2285</v>
       </c>
       <c r="D22" t="s">
-        <v>2034</v>
+        <v>2286</v>
       </c>
       <c r="E22" s="19">
         <v>45837</v>
       </c>
       <c r="F22" s="19">
         <v>45983</v>
       </c>
       <c r="G22">
         <v>7272847</v>
       </c>
       <c r="H22">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="I22" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>2035</v>
+        <v>2287</v>
       </c>
       <c r="B23" t="s">
-        <v>2036</v>
+        <v>2288</v>
       </c>
       <c r="C23" t="s">
-        <v>2037</v>
+        <v>2289</v>
       </c>
       <c r="D23" t="s">
-        <v>2038</v>
+        <v>2290</v>
       </c>
       <c r="E23" s="19">
         <v>45837</v>
       </c>
       <c r="F23" s="19">
         <v>45990</v>
       </c>
       <c r="G23">
         <v>7272847</v>
       </c>
       <c r="H23">
         <v>0.10199999999999999</v>
       </c>
       <c r="I23" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>2039</v>
+        <v>2291</v>
       </c>
       <c r="B24" t="s">
-        <v>2040</v>
+        <v>2292</v>
       </c>
       <c r="C24" t="s">
-        <v>2041</v>
+        <v>2293</v>
       </c>
       <c r="D24" t="s">
-        <v>2042</v>
+        <v>2294</v>
       </c>
       <c r="E24" s="19">
         <v>45837</v>
       </c>
       <c r="F24" s="19">
         <v>45997</v>
       </c>
       <c r="G24">
         <v>7272847</v>
       </c>
       <c r="H24">
         <v>0.106</v>
       </c>
       <c r="I24" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>2043</v>
+        <v>2295</v>
       </c>
       <c r="B25" t="s">
-        <v>2044</v>
+        <v>2296</v>
       </c>
       <c r="C25" t="s">
-        <v>2045</v>
+        <v>2297</v>
       </c>
       <c r="D25" t="s">
-        <v>2046</v>
+        <v>2298</v>
       </c>
       <c r="E25" s="19">
         <v>45837</v>
       </c>
       <c r="F25" s="19">
         <v>46004</v>
       </c>
       <c r="G25">
         <v>7272847</v>
       </c>
       <c r="H25">
         <v>0.109</v>
       </c>
       <c r="I25" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>2047</v>
+        <v>2299</v>
       </c>
       <c r="B26" t="s">
-        <v>2048</v>
+        <v>2300</v>
       </c>
       <c r="C26" t="s">
-        <v>2049</v>
+        <v>2301</v>
       </c>
       <c r="D26" t="s">
-        <v>2050</v>
+        <v>2302</v>
       </c>
       <c r="E26" s="19">
         <v>45837</v>
       </c>
       <c r="F26" s="19">
         <v>46011</v>
       </c>
       <c r="G26">
         <v>7272847</v>
       </c>
       <c r="H26">
         <v>0.112</v>
       </c>
       <c r="I26" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>2051</v>
+        <v>2303</v>
       </c>
       <c r="B27" t="s">
-        <v>2052</v>
+        <v>2304</v>
       </c>
       <c r="C27" t="s">
-        <v>2053</v>
+        <v>2305</v>
       </c>
       <c r="D27" t="s">
-        <v>2054</v>
+        <v>2306</v>
       </c>
       <c r="E27" s="19">
         <v>45837</v>
       </c>
       <c r="F27" s="19">
         <v>46018</v>
       </c>
       <c r="G27">
         <v>7272847</v>
       </c>
       <c r="H27">
         <v>0.114</v>
       </c>
       <c r="I27" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>2055</v>
+        <v>2307</v>
       </c>
       <c r="B28" t="s">
-        <v>2056</v>
+        <v>2308</v>
       </c>
       <c r="C28" t="s">
-        <v>2057</v>
+        <v>2309</v>
       </c>
       <c r="D28" t="s">
-        <v>2058</v>
+        <v>2310</v>
       </c>
       <c r="E28" s="19">
         <v>45837</v>
       </c>
       <c r="F28" s="19">
         <v>46025</v>
       </c>
       <c r="G28">
         <v>7272847</v>
       </c>
       <c r="H28">
         <v>0.115</v>
       </c>
       <c r="I28" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>2059</v>
+        <v>2311</v>
       </c>
       <c r="B29" t="s">
-        <v>2060</v>
+        <v>2312</v>
       </c>
       <c r="C29" t="s">
-        <v>2061</v>
+        <v>2313</v>
       </c>
       <c r="D29" t="s">
-        <v>2062</v>
+        <v>2314</v>
       </c>
       <c r="E29" s="19">
         <v>45837</v>
       </c>
       <c r="F29" s="19">
         <v>46032</v>
       </c>
       <c r="G29">
         <v>7272847</v>
       </c>
       <c r="H29">
         <v>0.11799999999999999</v>
       </c>
       <c r="I29" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>2063</v>
+        <v>2315</v>
       </c>
       <c r="B30" t="s">
-        <v>2064</v>
+        <v>2316</v>
       </c>
       <c r="C30" t="s">
-        <v>2065</v>
+        <v>2317</v>
       </c>
       <c r="D30" t="s">
-        <v>2066</v>
+        <v>2318</v>
       </c>
       <c r="E30" s="19">
         <v>45837</v>
       </c>
       <c r="F30" s="19">
         <v>46039</v>
       </c>
       <c r="G30">
         <v>7272847</v>
       </c>
       <c r="H30">
         <v>0.12</v>
       </c>
       <c r="I30" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>2067</v>
+        <v>2319</v>
       </c>
       <c r="B31" t="s">
-        <v>2068</v>
+        <v>2320</v>
       </c>
       <c r="C31" t="s">
-        <v>2069</v>
+        <v>2321</v>
       </c>
       <c r="D31" t="s">
-        <v>2070</v>
+        <v>2322</v>
       </c>
       <c r="E31" s="19">
         <v>45837</v>
       </c>
       <c r="F31" s="19">
         <v>46046</v>
       </c>
       <c r="G31">
         <v>7272847</v>
       </c>
       <c r="H31">
         <v>0.121</v>
       </c>
       <c r="I31" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>2071</v>
+        <v>2323</v>
       </c>
       <c r="B32" t="s">
-        <v>2072</v>
+        <v>2324</v>
       </c>
       <c r="C32" t="s">
-        <v>2073</v>
+        <v>2325</v>
       </c>
       <c r="D32" t="s">
-        <v>2074</v>
+        <v>2326</v>
       </c>
       <c r="E32" s="19">
         <v>45837</v>
       </c>
       <c r="F32" s="19">
         <v>46053</v>
       </c>
       <c r="G32">
         <v>7272847</v>
       </c>
       <c r="H32">
         <v>0.122</v>
       </c>
       <c r="I32" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>2075</v>
+        <v>2327</v>
       </c>
       <c r="B33" t="s">
-        <v>2076</v>
+        <v>2328</v>
       </c>
       <c r="C33" t="s">
-        <v>2077</v>
+        <v>2329</v>
       </c>
       <c r="D33" t="s">
-        <v>2078</v>
+        <v>2330</v>
       </c>
       <c r="E33" s="19">
         <v>45837</v>
       </c>
       <c r="F33" s="19">
         <v>46060</v>
       </c>
       <c r="G33">
         <v>7272847</v>
       </c>
       <c r="H33">
         <v>0.123</v>
       </c>
       <c r="I33" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>2079</v>
+        <v>2331</v>
       </c>
       <c r="B34" t="s">
-        <v>2080</v>
+        <v>2332</v>
       </c>
       <c r="C34" t="s">
-        <v>2081</v>
+        <v>2333</v>
       </c>
       <c r="D34" t="s">
-        <v>2082</v>
+        <v>2334</v>
       </c>
       <c r="E34" s="19">
         <v>45837</v>
       </c>
       <c r="F34" s="19">
         <v>46067</v>
       </c>
       <c r="G34">
         <v>7272847</v>
       </c>
       <c r="H34">
         <v>0.124</v>
       </c>
       <c r="I34" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>2083</v>
+        <v>2335</v>
       </c>
       <c r="B35" t="s">
-        <v>2084</v>
+        <v>2336</v>
       </c>
       <c r="C35" t="s">
-        <v>2085</v>
+        <v>2337</v>
       </c>
       <c r="D35" t="s">
-        <v>2086</v>
+        <v>2338</v>
       </c>
       <c r="E35" s="19">
         <v>45837</v>
       </c>
       <c r="F35" s="19">
         <v>46074</v>
       </c>
       <c r="G35">
         <v>7272847</v>
       </c>
       <c r="H35">
         <v>0.124</v>
       </c>
       <c r="I35" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>2087</v>
+        <v>2339</v>
       </c>
       <c r="B36" t="s">
-        <v>2088</v>
+        <v>2340</v>
       </c>
       <c r="C36" t="s">
-        <v>2089</v>
+        <v>2341</v>
       </c>
       <c r="D36" t="s">
-        <v>2090</v>
+        <v>2342</v>
       </c>
       <c r="E36" s="19">
         <v>45837</v>
       </c>
       <c r="F36" s="19">
         <v>46081</v>
       </c>
       <c r="G36">
         <v>7272847</v>
       </c>
       <c r="H36">
         <v>0.125</v>
       </c>
       <c r="I36" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>2091</v>
+        <v>2343</v>
       </c>
       <c r="B37" t="s">
-        <v>2092</v>
+        <v>2344</v>
       </c>
       <c r="C37" t="s">
-        <v>2093</v>
+        <v>2345</v>
       </c>
       <c r="D37" t="s">
-        <v>2094</v>
+        <v>2346</v>
       </c>
       <c r="E37" s="19">
         <v>45837</v>
       </c>
       <c r="F37" s="19">
         <v>46088</v>
       </c>
       <c r="G37">
         <v>7272847</v>
       </c>
       <c r="H37">
-        <v>0.125</v>
+        <v>0.126</v>
       </c>
       <c r="I37" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>2095</v>
+        <v>2347</v>
       </c>
       <c r="B38" t="s">
-        <v>2096</v>
+        <v>2348</v>
       </c>
       <c r="C38" t="s">
-        <v>2097</v>
+        <v>2349</v>
       </c>
       <c r="D38" t="s">
-        <v>2098</v>
+        <v>2350</v>
       </c>
       <c r="E38" s="19">
         <v>45837</v>
       </c>
       <c r="F38" s="19">
         <v>46095</v>
       </c>
       <c r="G38">
         <v>7272847</v>
       </c>
       <c r="H38">
         <v>0.126</v>
       </c>
       <c r="I38" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>2099</v>
+        <v>2351</v>
       </c>
       <c r="B39" t="s">
-        <v>2100</v>
+        <v>2352</v>
       </c>
       <c r="C39" t="s">
-        <v>2101</v>
+        <v>2353</v>
       </c>
       <c r="D39" t="s">
-        <v>2102</v>
+        <v>2354</v>
       </c>
       <c r="E39" s="19">
         <v>45837</v>
       </c>
       <c r="F39" s="19">
         <v>46102</v>
       </c>
       <c r="G39">
         <v>7272847</v>
       </c>
       <c r="H39">
         <v>0.127</v>
       </c>
       <c r="I39" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>2103</v>
+        <v>2355</v>
       </c>
       <c r="B40" t="s">
-        <v>2104</v>
+        <v>2356</v>
       </c>
       <c r="C40" t="s">
-        <v>2105</v>
+        <v>2357</v>
       </c>
       <c r="D40" t="s">
-        <v>2106</v>
+        <v>2358</v>
       </c>
       <c r="E40" s="19">
         <v>45837</v>
       </c>
       <c r="F40" s="19">
         <v>46109</v>
       </c>
       <c r="G40">
         <v>7272847</v>
       </c>
       <c r="H40">
         <v>0.127</v>
       </c>
       <c r="I40" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>2107</v>
+        <v>2359</v>
       </c>
       <c r="B41" t="s">
-        <v>2108</v>
+        <v>2360</v>
       </c>
       <c r="C41" t="s">
-        <v>2109</v>
+        <v>2361</v>
       </c>
       <c r="D41" t="s">
-        <v>2110</v>
+        <v>2362</v>
       </c>
       <c r="E41" s="19">
         <v>45837</v>
       </c>
       <c r="F41" s="19">
         <v>46116</v>
       </c>
       <c r="G41">
         <v>7272847</v>
       </c>
       <c r="H41">
         <v>0.128</v>
       </c>
       <c r="I41" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>2111</v>
+        <v>2363</v>
       </c>
       <c r="B42" t="s">
-        <v>2112</v>
+        <v>2364</v>
       </c>
       <c r="C42" t="s">
-        <v>2113</v>
+        <v>2365</v>
       </c>
       <c r="D42" t="s">
-        <v>2114</v>
+        <v>2366</v>
       </c>
       <c r="E42" s="19">
         <v>45837</v>
       </c>
       <c r="F42" s="19">
         <v>46123</v>
       </c>
       <c r="G42">
         <v>7272847</v>
       </c>
       <c r="H42">
         <v>0.128</v>
       </c>
       <c r="I42" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>2115</v>
+        <v>2367</v>
       </c>
       <c r="B43" t="s">
-        <v>2116</v>
+        <v>2368</v>
       </c>
       <c r="C43" t="s">
-        <v>2117</v>
+        <v>2369</v>
       </c>
       <c r="D43" t="s">
-        <v>2118</v>
+        <v>2370</v>
       </c>
       <c r="E43" s="19">
         <v>45837</v>
       </c>
       <c r="F43" s="19">
         <v>46130</v>
       </c>
       <c r="G43">
         <v>7272847</v>
       </c>
       <c r="H43">
         <v>0.129</v>
       </c>
       <c r="I43" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>2119</v>
+        <v>2371</v>
       </c>
       <c r="B44" t="s">
-        <v>2120</v>
+        <v>2372</v>
       </c>
       <c r="C44" t="s">
-        <v>2121</v>
+        <v>2373</v>
       </c>
       <c r="D44" t="s">
-        <v>2122</v>
+        <v>2374</v>
       </c>
       <c r="E44" s="19">
         <v>45837</v>
       </c>
       <c r="F44" s="19">
         <v>46137</v>
       </c>
       <c r="G44">
         <v>7272847</v>
       </c>
       <c r="H44">
         <v>0.129</v>
       </c>
       <c r="I44" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>2123</v>
+        <v>2375</v>
       </c>
       <c r="B45" t="s">
-        <v>2124</v>
+        <v>2376</v>
       </c>
       <c r="C45" t="s">
-        <v>2125</v>
+        <v>2377</v>
       </c>
       <c r="D45" t="s">
-        <v>2126</v>
+        <v>2378</v>
       </c>
       <c r="E45" s="19">
         <v>45837</v>
       </c>
       <c r="F45" s="19">
         <v>46144</v>
       </c>
       <c r="G45">
         <v>7272847</v>
       </c>
       <c r="H45">
-        <v>0.129</v>
+        <v>0.13</v>
       </c>
       <c r="I45" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>2127</v>
+        <v>2379</v>
       </c>
       <c r="B46" t="s">
-        <v>2128</v>
+        <v>2380</v>
       </c>
       <c r="C46" t="s">
-        <v>2129</v>
+        <v>2381</v>
       </c>
       <c r="D46" t="s">
-        <v>2130</v>
+        <v>2382</v>
       </c>
       <c r="E46" s="19">
         <v>45837</v>
       </c>
       <c r="F46" s="19">
-        <v>45843</v>
+        <v>46151</v>
       </c>
       <c r="G46">
         <v>7272847</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="I46" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>2131</v>
+        <v>2383</v>
       </c>
       <c r="B47" t="s">
-        <v>2132</v>
+        <v>2384</v>
       </c>
       <c r="C47" t="s">
-        <v>2133</v>
+        <v>2385</v>
       </c>
       <c r="D47" t="s">
-        <v>2134</v>
+        <v>2386</v>
       </c>
       <c r="E47" s="19">
         <v>45837</v>
       </c>
       <c r="F47" s="19">
-        <v>45850</v>
+        <v>46158</v>
       </c>
       <c r="G47">
         <v>7272847</v>
       </c>
       <c r="H47">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="I47" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>2135</v>
+        <v>2387</v>
       </c>
       <c r="B48" t="s">
-        <v>2136</v>
+        <v>2388</v>
       </c>
       <c r="C48" t="s">
-        <v>2137</v>
+        <v>2389</v>
       </c>
       <c r="D48" t="s">
-        <v>2138</v>
+        <v>2390</v>
       </c>
       <c r="E48" s="19">
         <v>45837</v>
       </c>
       <c r="F48" s="19">
-        <v>45857</v>
+        <v>46165</v>
       </c>
       <c r="G48">
         <v>7272847</v>
       </c>
       <c r="H48">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="I48" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>2139</v>
+        <v>2391</v>
       </c>
       <c r="B49" t="s">
-        <v>2140</v>
+        <v>2392</v>
       </c>
       <c r="C49" t="s">
-        <v>2141</v>
+        <v>2393</v>
       </c>
       <c r="D49" t="s">
-        <v>2142</v>
+        <v>2394</v>
       </c>
       <c r="E49" s="19">
         <v>45837</v>
       </c>
       <c r="F49" s="19">
-        <v>45864</v>
+        <v>46172</v>
       </c>
       <c r="G49">
         <v>7272847</v>
       </c>
       <c r="H49">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="I49" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>2143</v>
+        <v>2395</v>
       </c>
       <c r="B50" t="s">
-        <v>2144</v>
+        <v>2396</v>
       </c>
       <c r="C50" t="s">
-        <v>2145</v>
+        <v>2397</v>
       </c>
       <c r="D50" t="s">
-        <v>2146</v>
+        <v>2398</v>
       </c>
       <c r="E50" s="19">
         <v>45837</v>
       </c>
       <c r="F50" s="19">
-        <v>45871</v>
+        <v>46179</v>
       </c>
       <c r="G50">
         <v>7272847</v>
       </c>
       <c r="H50">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="I50" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>2147</v>
+        <v>2399</v>
       </c>
       <c r="B51" t="s">
-        <v>2148</v>
+        <v>2400</v>
       </c>
       <c r="C51" t="s">
-        <v>2149</v>
+        <v>2401</v>
       </c>
       <c r="D51" t="s">
-        <v>2150</v>
+        <v>2402</v>
       </c>
       <c r="E51" s="19">
         <v>45837</v>
       </c>
       <c r="F51" s="19">
-        <v>45878</v>
+        <v>46186</v>
       </c>
       <c r="G51">
         <v>7272847</v>
       </c>
       <c r="H51">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="I51" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>2151</v>
+        <v>2403</v>
       </c>
       <c r="B52" t="s">
-        <v>2152</v>
+        <v>2404</v>
       </c>
       <c r="C52" t="s">
-        <v>2153</v>
+        <v>2405</v>
       </c>
       <c r="D52" t="s">
-        <v>2154</v>
+        <v>2406</v>
       </c>
       <c r="E52" s="19">
         <v>45837</v>
       </c>
       <c r="F52" s="19">
-        <v>45885</v>
+        <v>46193</v>
       </c>
       <c r="G52">
         <v>7272847</v>
       </c>
       <c r="H52">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="I52" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>2155</v>
+        <v>2407</v>
       </c>
       <c r="B53" t="s">
-        <v>2156</v>
+        <v>2408</v>
       </c>
       <c r="C53" t="s">
-        <v>2157</v>
+        <v>2409</v>
       </c>
       <c r="D53" t="s">
-        <v>2158</v>
+        <v>2410</v>
       </c>
       <c r="E53" s="19">
         <v>45837</v>
       </c>
       <c r="F53" s="19">
-        <v>45892</v>
+        <v>45843</v>
       </c>
       <c r="G53">
         <v>7272847</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>2159</v>
+        <v>2411</v>
       </c>
       <c r="B54" t="s">
-        <v>2160</v>
+        <v>2412</v>
       </c>
       <c r="C54" t="s">
-        <v>2161</v>
+        <v>2413</v>
       </c>
       <c r="D54" t="s">
-        <v>2162</v>
+        <v>2414</v>
       </c>
       <c r="E54" s="19">
         <v>45837</v>
       </c>
       <c r="F54" s="19">
-        <v>45899</v>
+        <v>45850</v>
       </c>
       <c r="G54">
         <v>7272847</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>2163</v>
+        <v>2415</v>
       </c>
       <c r="B55" t="s">
-        <v>2164</v>
+        <v>2416</v>
       </c>
       <c r="C55" t="s">
-        <v>2165</v>
+        <v>2417</v>
       </c>
       <c r="D55" t="s">
-        <v>2166</v>
+        <v>2418</v>
       </c>
       <c r="E55" s="19">
         <v>45837</v>
       </c>
       <c r="F55" s="19">
-        <v>45906</v>
+        <v>45857</v>
       </c>
       <c r="G55">
         <v>7272847</v>
       </c>
       <c r="H55">
-        <v>1.9E-2</v>
+        <v>0</v>
       </c>
       <c r="I55" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>2167</v>
+        <v>2419</v>
       </c>
       <c r="B56" t="s">
-        <v>2168</v>
+        <v>2420</v>
       </c>
       <c r="C56" t="s">
-        <v>2169</v>
+        <v>2421</v>
       </c>
       <c r="D56" t="s">
-        <v>2170</v>
+        <v>2422</v>
       </c>
       <c r="E56" s="19">
         <v>45837</v>
       </c>
       <c r="F56" s="19">
-        <v>45913</v>
+        <v>45864</v>
       </c>
       <c r="G56">
         <v>7272847</v>
       </c>
       <c r="H56">
-        <v>3.6999999999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="I56" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>2171</v>
+        <v>2423</v>
       </c>
       <c r="B57" t="s">
-        <v>2172</v>
+        <v>2424</v>
       </c>
       <c r="C57" t="s">
-        <v>2173</v>
+        <v>2425</v>
       </c>
       <c r="D57" t="s">
-        <v>2174</v>
+        <v>2426</v>
       </c>
       <c r="E57" s="19">
         <v>45837</v>
       </c>
       <c r="F57" s="19">
-        <v>45920</v>
+        <v>45871</v>
       </c>
       <c r="G57">
         <v>7272847</v>
       </c>
       <c r="H57">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="I57" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>2175</v>
+        <v>2427</v>
       </c>
       <c r="B58" t="s">
-        <v>2176</v>
+        <v>2428</v>
       </c>
       <c r="C58" t="s">
-        <v>2177</v>
+        <v>2429</v>
       </c>
       <c r="D58" t="s">
-        <v>2178</v>
+        <v>2430</v>
       </c>
       <c r="E58" s="19">
         <v>45837</v>
       </c>
       <c r="F58" s="19">
-        <v>45927</v>
+        <v>45878</v>
       </c>
       <c r="G58">
         <v>7272847</v>
       </c>
       <c r="H58">
-        <v>8.7999999999999995E-2</v>
+        <v>0</v>
       </c>
       <c r="I58" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>2179</v>
+        <v>2431</v>
       </c>
       <c r="B59" t="s">
-        <v>2180</v>
+        <v>2432</v>
       </c>
       <c r="C59" t="s">
-        <v>2181</v>
+        <v>2433</v>
       </c>
       <c r="D59" t="s">
-        <v>2182</v>
+        <v>2434</v>
       </c>
       <c r="E59" s="19">
         <v>45837</v>
       </c>
       <c r="F59" s="19">
-        <v>45934</v>
+        <v>45885</v>
       </c>
       <c r="G59">
         <v>7272847</v>
       </c>
       <c r="H59">
-        <v>0.123</v>
+        <v>0</v>
       </c>
       <c r="I59" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>2183</v>
+        <v>2435</v>
       </c>
       <c r="B60" t="s">
-        <v>2184</v>
+        <v>2436</v>
       </c>
       <c r="C60" t="s">
-        <v>2185</v>
+        <v>2437</v>
       </c>
       <c r="D60" t="s">
-        <v>2186</v>
+        <v>2438</v>
       </c>
       <c r="E60" s="19">
         <v>45837</v>
       </c>
       <c r="F60" s="19">
-        <v>45941</v>
+        <v>45892</v>
       </c>
       <c r="G60">
         <v>7272847</v>
       </c>
       <c r="H60">
-        <v>0.159</v>
+        <v>0</v>
       </c>
       <c r="I60" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>2187</v>
+        <v>2439</v>
       </c>
       <c r="B61" t="s">
-        <v>2188</v>
+        <v>2440</v>
       </c>
       <c r="C61" t="s">
-        <v>2189</v>
+        <v>2441</v>
       </c>
       <c r="D61" t="s">
-        <v>2190</v>
+        <v>2442</v>
       </c>
       <c r="E61" s="19">
         <v>45837</v>
       </c>
       <c r="F61" s="19">
-        <v>45948</v>
+        <v>45899</v>
       </c>
       <c r="G61">
         <v>7272847</v>
       </c>
       <c r="H61">
-        <v>0.189</v>
+        <v>0</v>
       </c>
       <c r="I61" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>2191</v>
+        <v>2443</v>
       </c>
       <c r="B62" t="s">
-        <v>2192</v>
+        <v>2444</v>
       </c>
       <c r="C62" t="s">
-        <v>2193</v>
+        <v>2445</v>
       </c>
       <c r="D62" t="s">
-        <v>2194</v>
+        <v>2446</v>
       </c>
       <c r="E62" s="19">
         <v>45837</v>
       </c>
       <c r="F62" s="19">
-        <v>45955</v>
+        <v>45906</v>
       </c>
       <c r="G62">
         <v>7272847</v>
       </c>
       <c r="H62">
-        <v>0.22</v>
+        <v>1.9E-2</v>
       </c>
       <c r="I62" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>2195</v>
+        <v>2447</v>
       </c>
       <c r="B63" t="s">
-        <v>2196</v>
+        <v>2448</v>
       </c>
       <c r="C63" t="s">
-        <v>2197</v>
+        <v>2449</v>
       </c>
       <c r="D63" t="s">
-        <v>2198</v>
+        <v>2450</v>
       </c>
       <c r="E63" s="19">
         <v>45837</v>
       </c>
       <c r="F63" s="19">
-        <v>45962</v>
+        <v>45913</v>
       </c>
       <c r="G63">
         <v>7272847</v>
       </c>
       <c r="H63">
-        <v>0.245</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="I63" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>2199</v>
+        <v>2451</v>
       </c>
       <c r="B64" t="s">
-        <v>2200</v>
+        <v>2452</v>
       </c>
       <c r="C64" t="s">
-        <v>2201</v>
+        <v>2453</v>
       </c>
       <c r="D64" t="s">
-        <v>2202</v>
+        <v>2454</v>
       </c>
       <c r="E64" s="19">
         <v>45837</v>
       </c>
       <c r="F64" s="19">
-        <v>45969</v>
+        <v>45920</v>
       </c>
       <c r="G64">
         <v>7272847</v>
       </c>
       <c r="H64">
-        <v>0.26700000000000002</v>
+        <v>0.06</v>
       </c>
       <c r="I64" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>2203</v>
+        <v>2455</v>
       </c>
       <c r="B65" t="s">
-        <v>2204</v>
+        <v>2456</v>
       </c>
       <c r="C65" t="s">
-        <v>2205</v>
+        <v>2457</v>
       </c>
       <c r="D65" t="s">
-        <v>2206</v>
+        <v>2458</v>
       </c>
       <c r="E65" s="19">
         <v>45837</v>
       </c>
       <c r="F65" s="19">
-        <v>45976</v>
+        <v>45927</v>
       </c>
       <c r="G65">
         <v>7272847</v>
       </c>
       <c r="H65">
-        <v>0.28499999999999998</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="I65" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>2207</v>
+        <v>2459</v>
       </c>
       <c r="B66" t="s">
-        <v>2208</v>
+        <v>2460</v>
       </c>
       <c r="C66" t="s">
-        <v>2209</v>
+        <v>2461</v>
       </c>
       <c r="D66" t="s">
-        <v>2210</v>
+        <v>2462</v>
       </c>
       <c r="E66" s="19">
         <v>45837</v>
       </c>
       <c r="F66" s="19">
-        <v>45983</v>
+        <v>45934</v>
       </c>
       <c r="G66">
         <v>7272847</v>
       </c>
       <c r="H66">
-        <v>0.3</v>
+        <v>0.123</v>
       </c>
       <c r="I66" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>2211</v>
+        <v>2463</v>
       </c>
       <c r="B67" t="s">
-        <v>2212</v>
+        <v>2464</v>
       </c>
       <c r="C67" t="s">
-        <v>2213</v>
+        <v>2465</v>
       </c>
       <c r="D67" t="s">
-        <v>2214</v>
+        <v>2466</v>
       </c>
       <c r="E67" s="19">
         <v>45837</v>
       </c>
       <c r="F67" s="19">
-        <v>45990</v>
+        <v>45941</v>
       </c>
       <c r="G67">
         <v>7272847</v>
       </c>
       <c r="H67">
-        <v>0.31</v>
+        <v>0.159</v>
       </c>
       <c r="I67" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>2215</v>
+        <v>2467</v>
       </c>
       <c r="B68" t="s">
-        <v>2216</v>
+        <v>2468</v>
       </c>
       <c r="C68" t="s">
-        <v>2217</v>
+        <v>2469</v>
       </c>
       <c r="D68" t="s">
-        <v>2218</v>
+        <v>2470</v>
       </c>
       <c r="E68" s="19">
         <v>45837</v>
       </c>
       <c r="F68" s="19">
-        <v>45997</v>
+        <v>45948</v>
       </c>
       <c r="G68">
         <v>7272847</v>
       </c>
       <c r="H68">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="I68" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>2219</v>
+        <v>2471</v>
       </c>
       <c r="B69" t="s">
-        <v>2220</v>
+        <v>2472</v>
       </c>
       <c r="C69" t="s">
-        <v>2221</v>
+        <v>2473</v>
       </c>
       <c r="D69" t="s">
-        <v>2222</v>
+        <v>2474</v>
       </c>
       <c r="E69" s="19">
         <v>45837</v>
       </c>
       <c r="F69" s="19">
-        <v>46004</v>
+        <v>45955</v>
       </c>
       <c r="G69">
         <v>7272847</v>
       </c>
       <c r="H69">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="I69" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>2223</v>
+        <v>2475</v>
       </c>
       <c r="B70" t="s">
-        <v>2224</v>
+        <v>2476</v>
       </c>
       <c r="C70" t="s">
-        <v>2225</v>
+        <v>2477</v>
       </c>
       <c r="D70" t="s">
-        <v>2226</v>
+        <v>2478</v>
       </c>
       <c r="E70" s="19">
         <v>45837</v>
       </c>
       <c r="F70" s="19">
-        <v>46011</v>
+        <v>45962</v>
       </c>
       <c r="G70">
         <v>7272847</v>
       </c>
       <c r="H70">
-        <v>0.33900000000000002</v>
+        <v>0.246</v>
       </c>
       <c r="I70" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>2227</v>
+        <v>2479</v>
       </c>
       <c r="B71" t="s">
-        <v>2228</v>
+        <v>2480</v>
       </c>
       <c r="C71" t="s">
-        <v>2229</v>
+        <v>2481</v>
       </c>
       <c r="D71" t="s">
-        <v>2230</v>
+        <v>2482</v>
       </c>
       <c r="E71" s="19">
         <v>45837</v>
       </c>
       <c r="F71" s="19">
-        <v>46018</v>
+        <v>45969</v>
       </c>
       <c r="G71">
         <v>7272847</v>
       </c>
       <c r="H71">
-        <v>0.34399999999999997</v>
+        <v>0.26700000000000002</v>
       </c>
       <c r="I71" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>2231</v>
+        <v>2483</v>
       </c>
       <c r="B72" t="s">
-        <v>2232</v>
+        <v>2484</v>
       </c>
       <c r="C72" t="s">
-        <v>2233</v>
+        <v>2485</v>
       </c>
       <c r="D72" t="s">
-        <v>2234</v>
+        <v>2486</v>
       </c>
       <c r="E72" s="19">
         <v>45837</v>
       </c>
       <c r="F72" s="19">
-        <v>46025</v>
+        <v>45976</v>
       </c>
       <c r="G72">
         <v>7272847</v>
       </c>
       <c r="H72">
-        <v>0.35</v>
+        <v>0.28499999999999998</v>
       </c>
       <c r="I72" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>2235</v>
+        <v>2487</v>
       </c>
       <c r="B73" t="s">
-        <v>2236</v>
+        <v>2488</v>
       </c>
       <c r="C73" t="s">
-        <v>2237</v>
+        <v>2489</v>
       </c>
       <c r="D73" t="s">
-        <v>2238</v>
+        <v>2490</v>
       </c>
       <c r="E73" s="19">
         <v>45837</v>
       </c>
       <c r="F73" s="19">
-        <v>46032</v>
+        <v>45983</v>
       </c>
       <c r="G73">
         <v>7272847</v>
       </c>
       <c r="H73">
-        <v>0.36</v>
+        <v>0.30099999999999999</v>
       </c>
       <c r="I73" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>2239</v>
+        <v>2491</v>
       </c>
       <c r="B74" t="s">
-        <v>2240</v>
+        <v>2492</v>
       </c>
       <c r="C74" t="s">
-        <v>2241</v>
+        <v>2493</v>
       </c>
       <c r="D74" t="s">
-        <v>2242</v>
+        <v>2494</v>
       </c>
       <c r="E74" s="19">
         <v>45837</v>
       </c>
       <c r="F74" s="19">
-        <v>46039</v>
+        <v>45990</v>
       </c>
       <c r="G74">
         <v>7272847</v>
       </c>
       <c r="H74">
-        <v>0.36599999999999999</v>
+        <v>0.31</v>
       </c>
       <c r="I74" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>2243</v>
+        <v>2495</v>
       </c>
       <c r="B75" t="s">
-        <v>2244</v>
+        <v>2496</v>
       </c>
       <c r="C75" t="s">
-        <v>2245</v>
+        <v>2497</v>
       </c>
       <c r="D75" t="s">
-        <v>2246</v>
+        <v>2498</v>
       </c>
       <c r="E75" s="19">
         <v>45837</v>
       </c>
       <c r="F75" s="19">
-        <v>46046</v>
+        <v>45997</v>
       </c>
       <c r="G75">
         <v>7272847</v>
       </c>
       <c r="H75">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="I75" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>2247</v>
+        <v>2499</v>
       </c>
       <c r="B76" t="s">
-        <v>2248</v>
+        <v>2500</v>
       </c>
       <c r="C76" t="s">
-        <v>2249</v>
+        <v>2501</v>
       </c>
       <c r="D76" t="s">
-        <v>2250</v>
+        <v>2502</v>
       </c>
       <c r="E76" s="19">
         <v>45837</v>
       </c>
       <c r="F76" s="19">
-        <v>46053</v>
+        <v>46004</v>
       </c>
       <c r="G76">
         <v>7272847</v>
       </c>
       <c r="H76">
-        <v>0.373</v>
+        <v>0.33</v>
       </c>
       <c r="I76" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>2251</v>
+        <v>2503</v>
       </c>
       <c r="B77" t="s">
-        <v>2252</v>
+        <v>2504</v>
       </c>
       <c r="C77" t="s">
-        <v>2253</v>
+        <v>2505</v>
       </c>
       <c r="D77" t="s">
-        <v>2254</v>
+        <v>2506</v>
       </c>
       <c r="E77" s="19">
         <v>45837</v>
       </c>
       <c r="F77" s="19">
-        <v>46060</v>
+        <v>46011</v>
       </c>
       <c r="G77">
         <v>7272847</v>
       </c>
       <c r="H77">
-        <v>0.376</v>
+        <v>0.33900000000000002</v>
       </c>
       <c r="I77" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>2255</v>
+        <v>2507</v>
       </c>
       <c r="B78" t="s">
-        <v>2256</v>
+        <v>2508</v>
       </c>
       <c r="C78" t="s">
-        <v>2257</v>
+        <v>2509</v>
       </c>
       <c r="D78" t="s">
-        <v>2258</v>
+        <v>2510</v>
       </c>
       <c r="E78" s="19">
         <v>45837</v>
       </c>
       <c r="F78" s="19">
-        <v>46067</v>
+        <v>46018</v>
       </c>
       <c r="G78">
         <v>7272847</v>
       </c>
       <c r="H78">
-        <v>0.379</v>
+        <v>0.34399999999999997</v>
       </c>
       <c r="I78" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>2259</v>
+        <v>2511</v>
       </c>
       <c r="B79" t="s">
-        <v>2260</v>
+        <v>2512</v>
       </c>
       <c r="C79" t="s">
-        <v>2261</v>
+        <v>2513</v>
       </c>
       <c r="D79" t="s">
-        <v>2262</v>
+        <v>2514</v>
       </c>
       <c r="E79" s="19">
         <v>45837</v>
       </c>
       <c r="F79" s="19">
-        <v>46074</v>
+        <v>46025</v>
       </c>
       <c r="G79">
         <v>7272847</v>
       </c>
       <c r="H79">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="I79" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>2263</v>
+        <v>2515</v>
       </c>
       <c r="B80" t="s">
-        <v>2264</v>
+        <v>2516</v>
       </c>
       <c r="C80" t="s">
-        <v>2265</v>
+        <v>2517</v>
       </c>
       <c r="D80" t="s">
-        <v>2266</v>
+        <v>2518</v>
       </c>
       <c r="E80" s="19">
         <v>45837</v>
       </c>
       <c r="F80" s="19">
-        <v>46081</v>
+        <v>46032</v>
       </c>
       <c r="G80">
         <v>7272847</v>
       </c>
       <c r="H80">
-        <v>0.38200000000000001</v>
+        <v>0.36</v>
       </c>
       <c r="I80" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>2267</v>
+        <v>2519</v>
       </c>
       <c r="B81" t="s">
-        <v>2268</v>
+        <v>2520</v>
       </c>
       <c r="C81" t="s">
-        <v>2269</v>
+        <v>2521</v>
       </c>
       <c r="D81" t="s">
-        <v>2270</v>
+        <v>2522</v>
       </c>
       <c r="E81" s="19">
         <v>45837</v>
       </c>
       <c r="F81" s="19">
-        <v>46088</v>
+        <v>46039</v>
       </c>
       <c r="G81">
         <v>7272847</v>
       </c>
       <c r="H81">
-        <v>0.38300000000000001</v>
+        <v>0.36599999999999999</v>
       </c>
       <c r="I81" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>2271</v>
+        <v>2523</v>
       </c>
       <c r="B82" t="s">
-        <v>2272</v>
+        <v>2524</v>
       </c>
       <c r="C82" t="s">
-        <v>2273</v>
+        <v>2525</v>
       </c>
       <c r="D82" t="s">
-        <v>2274</v>
+        <v>2526</v>
       </c>
       <c r="E82" s="19">
         <v>45837</v>
       </c>
       <c r="F82" s="19">
-        <v>46095</v>
+        <v>46046</v>
       </c>
       <c r="G82">
         <v>7272847</v>
       </c>
       <c r="H82">
-        <v>0.38400000000000001</v>
+        <v>0.37</v>
       </c>
       <c r="I82" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>2275</v>
+        <v>2527</v>
       </c>
       <c r="B83" t="s">
-        <v>2276</v>
+        <v>2528</v>
       </c>
       <c r="C83" t="s">
-        <v>2277</v>
+        <v>2529</v>
       </c>
       <c r="D83" t="s">
-        <v>2278</v>
+        <v>2530</v>
       </c>
       <c r="E83" s="19">
         <v>45837</v>
       </c>
       <c r="F83" s="19">
-        <v>46102</v>
+        <v>46053</v>
       </c>
       <c r="G83">
         <v>7272847</v>
       </c>
       <c r="H83">
-        <v>0.38500000000000001</v>
+        <v>0.373</v>
       </c>
       <c r="I83" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>2279</v>
+        <v>2531</v>
       </c>
       <c r="B84" t="s">
-        <v>2280</v>
+        <v>2532</v>
       </c>
       <c r="C84" t="s">
-        <v>2281</v>
+        <v>2533</v>
       </c>
       <c r="D84" t="s">
-        <v>2282</v>
+        <v>2534</v>
       </c>
       <c r="E84" s="19">
         <v>45837</v>
       </c>
       <c r="F84" s="19">
-        <v>46109</v>
+        <v>46060</v>
       </c>
       <c r="G84">
         <v>7272847</v>
       </c>
       <c r="H84">
-        <v>0.38600000000000001</v>
+        <v>0.376</v>
       </c>
       <c r="I84" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>2283</v>
+        <v>2535</v>
       </c>
       <c r="B85" t="s">
-        <v>2284</v>
+        <v>2536</v>
       </c>
       <c r="C85" t="s">
-        <v>2285</v>
+        <v>2537</v>
       </c>
       <c r="D85" t="s">
-        <v>2286</v>
+        <v>2538</v>
       </c>
       <c r="E85" s="19">
         <v>45837</v>
       </c>
       <c r="F85" s="19">
-        <v>46116</v>
+        <v>46067</v>
       </c>
       <c r="G85">
         <v>7272847</v>
       </c>
       <c r="H85">
-        <v>0.38700000000000001</v>
+        <v>0.379</v>
       </c>
       <c r="I85" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>2287</v>
+        <v>2539</v>
       </c>
       <c r="B86" t="s">
-        <v>2288</v>
+        <v>2540</v>
       </c>
       <c r="C86" t="s">
-        <v>2289</v>
+        <v>2541</v>
       </c>
       <c r="D86" t="s">
-        <v>2290</v>
+        <v>2542</v>
       </c>
       <c r="E86" s="19">
         <v>45837</v>
       </c>
       <c r="F86" s="19">
-        <v>46123</v>
+        <v>46074</v>
       </c>
       <c r="G86">
         <v>7272847</v>
       </c>
       <c r="H86">
-        <v>0.38700000000000001</v>
+        <v>0.38100000000000001</v>
       </c>
       <c r="I86" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>2291</v>
+        <v>2543</v>
       </c>
       <c r="B87" t="s">
-        <v>2292</v>
+        <v>2544</v>
       </c>
       <c r="C87" t="s">
-        <v>2293</v>
+        <v>2545</v>
       </c>
       <c r="D87" t="s">
-        <v>2294</v>
+        <v>2546</v>
       </c>
       <c r="E87" s="19">
         <v>45837</v>
       </c>
       <c r="F87" s="19">
-        <v>46130</v>
+        <v>46081</v>
       </c>
       <c r="G87">
         <v>7272847</v>
       </c>
       <c r="H87">
-        <v>0.38800000000000001</v>
+        <v>0.38200000000000001</v>
       </c>
       <c r="I87" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>2295</v>
+        <v>2547</v>
       </c>
       <c r="B88" t="s">
-        <v>2296</v>
+        <v>2548</v>
       </c>
       <c r="C88" t="s">
-        <v>2297</v>
+        <v>2549</v>
       </c>
       <c r="D88" t="s">
-        <v>2298</v>
+        <v>2550</v>
       </c>
       <c r="E88" s="19">
         <v>45837</v>
       </c>
       <c r="F88" s="19">
-        <v>46137</v>
+        <v>46088</v>
       </c>
       <c r="G88">
         <v>7272847</v>
       </c>
       <c r="H88">
-        <v>0.38800000000000001</v>
+        <v>0.38300000000000001</v>
       </c>
       <c r="I88" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>2299</v>
+        <v>2551</v>
       </c>
       <c r="B89" t="s">
-        <v>2300</v>
+        <v>2552</v>
       </c>
       <c r="C89" t="s">
-        <v>2301</v>
+        <v>2553</v>
       </c>
       <c r="D89" t="s">
-        <v>2302</v>
+        <v>2554</v>
       </c>
       <c r="E89" s="19">
         <v>45837</v>
       </c>
       <c r="F89" s="19">
-        <v>46144</v>
+        <v>46095</v>
       </c>
       <c r="G89">
         <v>7272847</v>
       </c>
       <c r="H89">
-        <v>0.38800000000000001</v>
+        <v>0.38500000000000001</v>
       </c>
       <c r="I89" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>2303</v>
+        <v>2555</v>
       </c>
       <c r="B90" t="s">
-        <v>2304</v>
+        <v>2556</v>
       </c>
       <c r="C90" t="s">
-        <v>2305</v>
+        <v>2557</v>
       </c>
       <c r="D90" t="s">
-        <v>2306</v>
+        <v>2558</v>
       </c>
       <c r="E90" s="19">
         <v>45837</v>
       </c>
       <c r="F90" s="19">
-        <v>45843</v>
+        <v>46102</v>
       </c>
       <c r="G90">
         <v>7272847</v>
       </c>
       <c r="H90">
-        <v>0</v>
+        <v>0.38600000000000001</v>
       </c>
       <c r="I90" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>2307</v>
+        <v>2559</v>
       </c>
       <c r="B91" t="s">
-        <v>2308</v>
+        <v>2560</v>
       </c>
       <c r="C91" t="s">
-        <v>2309</v>
+        <v>2561</v>
       </c>
       <c r="D91" t="s">
-        <v>2310</v>
+        <v>2562</v>
       </c>
       <c r="E91" s="19">
         <v>45837</v>
       </c>
       <c r="F91" s="19">
-        <v>45843</v>
+        <v>46109</v>
       </c>
       <c r="G91">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H91">
-        <v>0</v>
+        <v>0.38600000000000001</v>
       </c>
       <c r="I91" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>2311</v>
+        <v>2563</v>
       </c>
       <c r="B92" t="s">
-        <v>2312</v>
+        <v>2564</v>
       </c>
       <c r="C92" t="s">
-        <v>2313</v>
+        <v>2565</v>
       </c>
       <c r="D92" t="s">
-        <v>2314</v>
+        <v>2566</v>
       </c>
       <c r="E92" s="19">
         <v>45837</v>
       </c>
       <c r="F92" s="19">
-        <v>45850</v>
+        <v>46116</v>
       </c>
       <c r="G92">
         <v>7272847</v>
       </c>
       <c r="H92">
-        <v>0</v>
+        <v>0.38700000000000001</v>
       </c>
       <c r="I92" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>2315</v>
+        <v>2567</v>
       </c>
       <c r="B93" t="s">
-        <v>2316</v>
+        <v>2568</v>
       </c>
       <c r="C93" t="s">
-        <v>2317</v>
+        <v>2569</v>
       </c>
       <c r="D93" t="s">
-        <v>2318</v>
+        <v>2570</v>
       </c>
       <c r="E93" s="19">
         <v>45837</v>
       </c>
       <c r="F93" s="19">
-        <v>45850</v>
+        <v>46123</v>
       </c>
       <c r="G93">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H93">
-        <v>0</v>
+        <v>0.38700000000000001</v>
       </c>
       <c r="I93" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>2319</v>
+        <v>2571</v>
       </c>
       <c r="B94" t="s">
-        <v>2320</v>
+        <v>2572</v>
       </c>
       <c r="C94" t="s">
-        <v>2321</v>
+        <v>2573</v>
       </c>
       <c r="D94" t="s">
-        <v>2322</v>
+        <v>2574</v>
       </c>
       <c r="E94" s="19">
         <v>45837</v>
       </c>
       <c r="F94" s="19">
-        <v>45857</v>
+        <v>46130</v>
       </c>
       <c r="G94">
         <v>7272847</v>
       </c>
       <c r="H94">
-        <v>0</v>
+        <v>0.38800000000000001</v>
       </c>
       <c r="I94" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>2323</v>
+        <v>2575</v>
       </c>
       <c r="B95" t="s">
-        <v>2324</v>
+        <v>2576</v>
       </c>
       <c r="C95" t="s">
-        <v>2325</v>
+        <v>2577</v>
       </c>
       <c r="D95" t="s">
-        <v>2326</v>
+        <v>2578</v>
       </c>
       <c r="E95" s="19">
         <v>45837</v>
       </c>
       <c r="F95" s="19">
-        <v>45857</v>
+        <v>46137</v>
       </c>
       <c r="G95">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H95">
-        <v>0</v>
+        <v>0.38800000000000001</v>
       </c>
       <c r="I95" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>2327</v>
+        <v>2579</v>
       </c>
       <c r="B96" t="s">
-        <v>2328</v>
+        <v>2580</v>
       </c>
       <c r="C96" t="s">
-        <v>2329</v>
+        <v>2581</v>
       </c>
       <c r="D96" t="s">
-        <v>2330</v>
+        <v>2582</v>
       </c>
       <c r="E96" s="19">
         <v>45837</v>
       </c>
       <c r="F96" s="19">
-        <v>45864</v>
+        <v>46144</v>
       </c>
       <c r="G96">
         <v>7272847</v>
       </c>
       <c r="H96">
-        <v>0</v>
+        <v>0.38800000000000001</v>
       </c>
       <c r="I96" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>2331</v>
+        <v>2583</v>
       </c>
       <c r="B97" t="s">
-        <v>2332</v>
+        <v>2584</v>
       </c>
       <c r="C97" t="s">
-        <v>2333</v>
+        <v>2585</v>
       </c>
       <c r="D97" t="s">
-        <v>2334</v>
+        <v>2586</v>
       </c>
       <c r="E97" s="19">
         <v>45837</v>
       </c>
       <c r="F97" s="19">
-        <v>45864</v>
+        <v>46151</v>
       </c>
       <c r="G97">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H97">
-        <v>0</v>
+        <v>0.38800000000000001</v>
       </c>
       <c r="I97" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>2335</v>
+        <v>2587</v>
       </c>
       <c r="B98" t="s">
-        <v>2336</v>
+        <v>2588</v>
       </c>
       <c r="C98" t="s">
-        <v>2337</v>
+        <v>2589</v>
       </c>
       <c r="D98" t="s">
-        <v>2338</v>
+        <v>2590</v>
       </c>
       <c r="E98" s="19">
         <v>45837</v>
       </c>
       <c r="F98" s="19">
-        <v>45871</v>
+        <v>46158</v>
       </c>
       <c r="G98">
         <v>7272847</v>
       </c>
       <c r="H98">
-        <v>0</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="I98" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>2339</v>
+        <v>2591</v>
       </c>
       <c r="B99" t="s">
-        <v>2340</v>
+        <v>2592</v>
       </c>
       <c r="C99" t="s">
-        <v>2341</v>
+        <v>2593</v>
       </c>
       <c r="D99" t="s">
-        <v>2342</v>
+        <v>2594</v>
       </c>
       <c r="E99" s="19">
         <v>45837</v>
       </c>
       <c r="F99" s="19">
-        <v>45871</v>
+        <v>46165</v>
       </c>
       <c r="G99">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H99">
-        <v>0</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="I99" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>2343</v>
+        <v>2595</v>
       </c>
       <c r="B100" t="s">
-        <v>2344</v>
+        <v>2596</v>
       </c>
       <c r="C100" t="s">
-        <v>2345</v>
+        <v>2597</v>
       </c>
       <c r="D100" t="s">
-        <v>2346</v>
+        <v>2598</v>
       </c>
       <c r="E100" s="19">
         <v>45837</v>
       </c>
       <c r="F100" s="19">
-        <v>45878</v>
+        <v>46172</v>
       </c>
       <c r="G100">
         <v>7272847</v>
       </c>
       <c r="H100">
-        <v>0</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="I100" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>2347</v>
+        <v>2599</v>
       </c>
       <c r="B101" t="s">
-        <v>2348</v>
+        <v>2600</v>
       </c>
       <c r="C101" t="s">
-        <v>2349</v>
+        <v>2601</v>
       </c>
       <c r="D101" t="s">
-        <v>2350</v>
+        <v>2602</v>
       </c>
       <c r="E101" s="19">
         <v>45837</v>
       </c>
       <c r="F101" s="19">
-        <v>45878</v>
+        <v>46179</v>
       </c>
       <c r="G101">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H101">
-        <v>0</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="I101" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>2351</v>
+        <v>2603</v>
       </c>
       <c r="B102" t="s">
-        <v>2352</v>
+        <v>2604</v>
       </c>
       <c r="C102" t="s">
-        <v>2353</v>
+        <v>2605</v>
       </c>
       <c r="D102" t="s">
-        <v>2354</v>
+        <v>2606</v>
       </c>
       <c r="E102" s="19">
         <v>45837</v>
       </c>
       <c r="F102" s="19">
-        <v>45885</v>
+        <v>46186</v>
       </c>
       <c r="G102">
         <v>7272847</v>
       </c>
       <c r="H102">
-        <v>0</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="I102" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>2355</v>
+        <v>2607</v>
       </c>
       <c r="B103" t="s">
-        <v>2356</v>
+        <v>2608</v>
       </c>
       <c r="C103" t="s">
-        <v>2357</v>
+        <v>2609</v>
       </c>
       <c r="D103" t="s">
-        <v>2358</v>
+        <v>2610</v>
       </c>
       <c r="E103" s="19">
         <v>45837</v>
       </c>
       <c r="F103" s="19">
-        <v>45885</v>
+        <v>46193</v>
       </c>
       <c r="G103">
-        <v>68723</v>
+        <v>7272847</v>
       </c>
       <c r="H103">
-        <v>0</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="I103" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>2359</v>
+        <v>2611</v>
       </c>
       <c r="B104" t="s">
-        <v>2360</v>
+        <v>2612</v>
       </c>
       <c r="C104" t="s">
-        <v>2361</v>
+        <v>2613</v>
       </c>
       <c r="D104" t="s">
-        <v>2362</v>
+        <v>2614</v>
       </c>
       <c r="E104" s="19">
         <v>45837</v>
       </c>
       <c r="F104" s="19">
-        <v>45892</v>
+        <v>45843</v>
       </c>
       <c r="G104">
         <v>7272847</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>2363</v>
+        <v>2615</v>
       </c>
       <c r="B105" t="s">
-        <v>2364</v>
+        <v>2616</v>
       </c>
       <c r="C105" t="s">
-        <v>2365</v>
+        <v>2617</v>
       </c>
       <c r="D105" t="s">
-        <v>2366</v>
+        <v>2618</v>
       </c>
       <c r="E105" s="19">
         <v>45837</v>
       </c>
       <c r="F105" s="19">
-        <v>45892</v>
+        <v>45843</v>
       </c>
       <c r="G105">
         <v>68723</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>2367</v>
+        <v>2619</v>
       </c>
       <c r="B106" t="s">
-        <v>2368</v>
+        <v>2620</v>
       </c>
       <c r="C106" t="s">
-        <v>2369</v>
+        <v>2621</v>
       </c>
       <c r="D106" t="s">
-        <v>2370</v>
+        <v>2622</v>
       </c>
       <c r="E106" s="19">
         <v>45837</v>
       </c>
       <c r="F106" s="19">
-        <v>45899</v>
+        <v>45850</v>
       </c>
       <c r="G106">
         <v>7272847</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>2371</v>
+        <v>2623</v>
       </c>
       <c r="B107" t="s">
-        <v>2372</v>
+        <v>2624</v>
       </c>
       <c r="C107" t="s">
-        <v>2373</v>
+        <v>2625</v>
       </c>
       <c r="D107" t="s">
-        <v>2374</v>
+        <v>2626</v>
       </c>
       <c r="E107" s="19">
         <v>45837</v>
       </c>
       <c r="F107" s="19">
-        <v>45899</v>
+        <v>45850</v>
       </c>
       <c r="G107">
         <v>68723</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>2375</v>
+        <v>2627</v>
       </c>
       <c r="B108" t="s">
-        <v>2376</v>
+        <v>2628</v>
       </c>
       <c r="C108" t="s">
-        <v>2377</v>
+        <v>2629</v>
       </c>
       <c r="D108" t="s">
-        <v>2378</v>
+        <v>2630</v>
       </c>
       <c r="E108" s="19">
         <v>45837</v>
       </c>
       <c r="F108" s="19">
-        <v>45906</v>
+        <v>45857</v>
       </c>
       <c r="G108">
         <v>7272847</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>2379</v>
+        <v>2631</v>
       </c>
       <c r="B109" t="s">
-        <v>2380</v>
+        <v>2632</v>
       </c>
       <c r="C109" t="s">
-        <v>2381</v>
+        <v>2633</v>
       </c>
       <c r="D109" t="s">
-        <v>2382</v>
+        <v>2634</v>
       </c>
       <c r="E109" s="19">
         <v>45837</v>
       </c>
       <c r="F109" s="19">
-        <v>45906</v>
+        <v>45857</v>
       </c>
       <c r="G109">
         <v>68723</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>2383</v>
+        <v>2635</v>
       </c>
       <c r="B110" t="s">
-        <v>2384</v>
+        <v>2636</v>
       </c>
       <c r="C110" t="s">
-        <v>2385</v>
+        <v>2637</v>
       </c>
       <c r="D110" t="s">
-        <v>2386</v>
+        <v>2638</v>
       </c>
       <c r="E110" s="19">
         <v>45837</v>
       </c>
       <c r="F110" s="19">
-        <v>45913</v>
+        <v>45864</v>
       </c>
       <c r="G110">
         <v>7272847</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>2387</v>
+        <v>2639</v>
       </c>
       <c r="B111" t="s">
-        <v>2388</v>
+        <v>2640</v>
       </c>
       <c r="C111" t="s">
-        <v>2389</v>
+        <v>2641</v>
       </c>
       <c r="D111" t="s">
-        <v>2390</v>
+        <v>2642</v>
       </c>
       <c r="E111" s="19">
         <v>45837</v>
       </c>
       <c r="F111" s="19">
-        <v>45913</v>
+        <v>45864</v>
       </c>
       <c r="G111">
         <v>68723</v>
       </c>
       <c r="H111">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="I111" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>2391</v>
+        <v>2643</v>
       </c>
       <c r="B112" t="s">
-        <v>2392</v>
+        <v>2644</v>
       </c>
       <c r="C112" t="s">
-        <v>2393</v>
+        <v>2645</v>
       </c>
       <c r="D112" t="s">
-        <v>2394</v>
+        <v>2646</v>
       </c>
       <c r="E112" s="19">
         <v>45837</v>
       </c>
       <c r="F112" s="19">
-        <v>45920</v>
+        <v>45871</v>
       </c>
       <c r="G112">
         <v>7272847</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>2395</v>
+        <v>2647</v>
       </c>
       <c r="B113" t="s">
-        <v>2396</v>
+        <v>2648</v>
       </c>
       <c r="C113" t="s">
-        <v>2397</v>
+        <v>2649</v>
       </c>
       <c r="D113" t="s">
-        <v>2398</v>
+        <v>2650</v>
       </c>
       <c r="E113" s="19">
         <v>45837</v>
       </c>
       <c r="F113" s="19">
-        <v>45920</v>
+        <v>45871</v>
       </c>
       <c r="G113">
         <v>68723</v>
       </c>
       <c r="H113">
-        <v>3.3000000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="I113" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>2399</v>
+        <v>2651</v>
       </c>
       <c r="B114" t="s">
-        <v>2400</v>
+        <v>2652</v>
       </c>
       <c r="C114" t="s">
-        <v>2401</v>
+        <v>2653</v>
       </c>
       <c r="D114" t="s">
-        <v>2402</v>
+        <v>2654</v>
       </c>
       <c r="E114" s="19">
         <v>45837</v>
       </c>
       <c r="F114" s="19">
-        <v>45927</v>
+        <v>45878</v>
       </c>
       <c r="G114">
         <v>7272847</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>2403</v>
+        <v>2655</v>
       </c>
       <c r="B115" t="s">
-        <v>2404</v>
+        <v>2656</v>
       </c>
       <c r="C115" t="s">
-        <v>2405</v>
+        <v>2657</v>
       </c>
       <c r="D115" t="s">
-        <v>2406</v>
+        <v>2658</v>
       </c>
       <c r="E115" s="19">
         <v>45837</v>
       </c>
       <c r="F115" s="19">
-        <v>45927</v>
+        <v>45878</v>
       </c>
       <c r="G115">
         <v>68723</v>
       </c>
       <c r="H115">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="I115" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>2407</v>
+        <v>2659</v>
       </c>
       <c r="B116" t="s">
-        <v>2408</v>
+        <v>2660</v>
       </c>
       <c r="C116" t="s">
-        <v>2409</v>
+        <v>2661</v>
       </c>
       <c r="D116" t="s">
-        <v>2410</v>
+        <v>2662</v>
       </c>
       <c r="E116" s="19">
         <v>45837</v>
       </c>
       <c r="F116" s="19">
-        <v>45934</v>
+        <v>45885</v>
       </c>
       <c r="G116">
         <v>7272847</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>2411</v>
+        <v>2663</v>
       </c>
       <c r="B117" t="s">
-        <v>2412</v>
+        <v>2664</v>
       </c>
       <c r="C117" t="s">
-        <v>2413</v>
+        <v>2665</v>
       </c>
       <c r="D117" t="s">
-        <v>2414</v>
+        <v>2666</v>
       </c>
       <c r="E117" s="19">
         <v>45837</v>
       </c>
       <c r="F117" s="19">
-        <v>45934</v>
+        <v>45885</v>
       </c>
       <c r="G117">
         <v>68723</v>
       </c>
       <c r="H117">
-        <v>0.109</v>
+        <v>0</v>
       </c>
       <c r="I117" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>2415</v>
+        <v>2667</v>
       </c>
       <c r="B118" t="s">
-        <v>2416</v>
+        <v>2668</v>
       </c>
       <c r="C118" t="s">
-        <v>2417</v>
+        <v>2669</v>
       </c>
       <c r="D118" t="s">
-        <v>2418</v>
+        <v>2670</v>
       </c>
       <c r="E118" s="19">
         <v>45837</v>
       </c>
       <c r="F118" s="19">
-        <v>45941</v>
+        <v>45892</v>
       </c>
       <c r="G118">
         <v>7272847</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>2419</v>
+        <v>2671</v>
       </c>
       <c r="B119" t="s">
-        <v>2420</v>
+        <v>2672</v>
       </c>
       <c r="C119" t="s">
-        <v>2421</v>
+        <v>2673</v>
       </c>
       <c r="D119" t="s">
-        <v>2422</v>
+        <v>2674</v>
       </c>
       <c r="E119" s="19">
         <v>45837</v>
       </c>
       <c r="F119" s="19">
-        <v>45941</v>
+        <v>45892</v>
       </c>
       <c r="G119">
         <v>68723</v>
       </c>
       <c r="H119">
-        <v>0.188</v>
+        <v>0</v>
       </c>
       <c r="I119" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>2423</v>
+        <v>2675</v>
       </c>
       <c r="B120" t="s">
-        <v>2424</v>
+        <v>2676</v>
       </c>
       <c r="C120" t="s">
-        <v>2425</v>
+        <v>2677</v>
       </c>
       <c r="D120" t="s">
-        <v>2426</v>
+        <v>2678</v>
       </c>
       <c r="E120" s="19">
         <v>45837</v>
       </c>
       <c r="F120" s="19">
-        <v>45948</v>
+        <v>45899</v>
       </c>
       <c r="G120">
         <v>7272847</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>2427</v>
+        <v>2679</v>
       </c>
       <c r="B121" t="s">
-        <v>2428</v>
+        <v>2680</v>
       </c>
       <c r="C121" t="s">
-        <v>2429</v>
+        <v>2681</v>
       </c>
       <c r="D121" t="s">
-        <v>2430</v>
+        <v>2682</v>
       </c>
       <c r="E121" s="19">
         <v>45837</v>
       </c>
       <c r="F121" s="19">
-        <v>45948</v>
+        <v>45899</v>
       </c>
       <c r="G121">
         <v>68723</v>
       </c>
       <c r="H121">
-        <v>0.249</v>
+        <v>0</v>
       </c>
       <c r="I121" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>2431</v>
+        <v>2683</v>
       </c>
       <c r="B122" t="s">
-        <v>2432</v>
+        <v>2684</v>
       </c>
       <c r="C122" t="s">
-        <v>2433</v>
+        <v>2685</v>
       </c>
       <c r="D122" t="s">
-        <v>2434</v>
+        <v>2686</v>
       </c>
       <c r="E122" s="19">
         <v>45837</v>
       </c>
       <c r="F122" s="19">
-        <v>45955</v>
+        <v>45906</v>
       </c>
       <c r="G122">
         <v>7272847</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>2435</v>
+        <v>2687</v>
       </c>
       <c r="B123" t="s">
-        <v>2436</v>
+        <v>2688</v>
       </c>
       <c r="C123" t="s">
-        <v>2437</v>
+        <v>2689</v>
       </c>
       <c r="D123" t="s">
-        <v>2438</v>
+        <v>2690</v>
       </c>
       <c r="E123" s="19">
         <v>45837</v>
       </c>
       <c r="F123" s="19">
-        <v>45955</v>
+        <v>45906</v>
       </c>
       <c r="G123">
         <v>68723</v>
       </c>
       <c r="H123">
-        <v>0.309</v>
+        <v>0</v>
       </c>
       <c r="I123" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>2439</v>
+        <v>2691</v>
       </c>
       <c r="B124" t="s">
-        <v>2440</v>
+        <v>2692</v>
       </c>
       <c r="C124" t="s">
-        <v>2441</v>
+        <v>2693</v>
       </c>
       <c r="D124" t="s">
-        <v>2442</v>
+        <v>2694</v>
       </c>
       <c r="E124" s="19">
         <v>45837</v>
       </c>
       <c r="F124" s="19">
-        <v>45962</v>
+        <v>45913</v>
       </c>
       <c r="G124">
         <v>7272847</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>2443</v>
+        <v>2695</v>
       </c>
       <c r="B125" t="s">
-        <v>2444</v>
+        <v>2696</v>
       </c>
       <c r="C125" t="s">
-        <v>2445</v>
+        <v>2697</v>
       </c>
       <c r="D125" t="s">
-        <v>2446</v>
+        <v>2698</v>
       </c>
       <c r="E125" s="19">
         <v>45837</v>
       </c>
       <c r="F125" s="19">
-        <v>45962</v>
+        <v>45913</v>
       </c>
       <c r="G125">
         <v>68723</v>
       </c>
       <c r="H125">
-        <v>0.35899999999999999</v>
+        <v>0.02</v>
       </c>
       <c r="I125" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>2447</v>
+        <v>2699</v>
       </c>
       <c r="B126" t="s">
-        <v>2448</v>
+        <v>2700</v>
       </c>
       <c r="C126" t="s">
-        <v>2449</v>
+        <v>2701</v>
       </c>
       <c r="D126" t="s">
-        <v>2450</v>
+        <v>2702</v>
       </c>
       <c r="E126" s="19">
         <v>45837</v>
       </c>
       <c r="F126" s="19">
-        <v>45969</v>
+        <v>45920</v>
       </c>
       <c r="G126">
         <v>7272847</v>
       </c>
       <c r="H126">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="I126" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>2451</v>
+        <v>2703</v>
       </c>
       <c r="B127" t="s">
-        <v>2452</v>
+        <v>2704</v>
       </c>
       <c r="C127" t="s">
-        <v>2453</v>
+        <v>2705</v>
       </c>
       <c r="D127" t="s">
-        <v>2454</v>
+        <v>2706</v>
       </c>
       <c r="E127" s="19">
         <v>45837</v>
       </c>
       <c r="F127" s="19">
-        <v>45969</v>
+        <v>45920</v>
       </c>
       <c r="G127">
         <v>68723</v>
       </c>
       <c r="H127">
-        <v>0.4</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="I127" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>2455</v>
+        <v>2707</v>
       </c>
       <c r="B128" t="s">
-        <v>2456</v>
+        <v>2708</v>
       </c>
       <c r="C128" t="s">
-        <v>2457</v>
+        <v>2709</v>
       </c>
       <c r="D128" t="s">
-        <v>2458</v>
+        <v>2710</v>
       </c>
       <c r="E128" s="19">
         <v>45837</v>
       </c>
       <c r="F128" s="19">
-        <v>45976</v>
+        <v>45927</v>
       </c>
       <c r="G128">
         <v>7272847</v>
       </c>
       <c r="H128">
-        <v>1.0999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="I128" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>2459</v>
+        <v>2711</v>
       </c>
       <c r="B129" t="s">
-        <v>2460</v>
+        <v>2712</v>
       </c>
       <c r="C129" t="s">
-        <v>2461</v>
+        <v>2713</v>
       </c>
       <c r="D129" t="s">
-        <v>2462</v>
+        <v>2714</v>
       </c>
       <c r="E129" s="19">
         <v>45837</v>
       </c>
       <c r="F129" s="19">
-        <v>45976</v>
+        <v>45927</v>
       </c>
       <c r="G129">
         <v>68723</v>
       </c>
       <c r="H129">
-        <v>0.435</v>
+        <v>0.05</v>
       </c>
       <c r="I129" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>2463</v>
+        <v>2715</v>
       </c>
       <c r="B130" t="s">
-        <v>2464</v>
+        <v>2716</v>
       </c>
       <c r="C130" t="s">
-        <v>2465</v>
+        <v>2717</v>
       </c>
       <c r="D130" t="s">
-        <v>2466</v>
+        <v>2718</v>
       </c>
       <c r="E130" s="19">
         <v>45837</v>
       </c>
       <c r="F130" s="19">
-        <v>45983</v>
+        <v>45934</v>
       </c>
       <c r="G130">
         <v>7272847</v>
       </c>
       <c r="H130">
-        <v>1.2E-2</v>
+        <v>0</v>
       </c>
       <c r="I130" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>2467</v>
+        <v>2719</v>
       </c>
       <c r="B131" t="s">
-        <v>2468</v>
+        <v>2720</v>
       </c>
       <c r="C131" t="s">
-        <v>2469</v>
+        <v>2721</v>
       </c>
       <c r="D131" t="s">
-        <v>2470</v>
+        <v>2722</v>
       </c>
       <c r="E131" s="19">
         <v>45837</v>
       </c>
       <c r="F131" s="19">
-        <v>45983</v>
+        <v>45934</v>
       </c>
       <c r="G131">
         <v>68723</v>
       </c>
       <c r="H131">
-        <v>0.47</v>
+        <v>0.109</v>
       </c>
       <c r="I131" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>2471</v>
+        <v>2723</v>
       </c>
       <c r="B132" t="s">
-        <v>2472</v>
+        <v>2724</v>
       </c>
       <c r="C132" t="s">
-        <v>2473</v>
+        <v>2725</v>
       </c>
       <c r="D132" t="s">
-        <v>2474</v>
+        <v>2726</v>
       </c>
       <c r="E132" s="19">
         <v>45837</v>
       </c>
       <c r="F132" s="19">
-        <v>45990</v>
+        <v>45941</v>
       </c>
       <c r="G132">
         <v>7272847</v>
       </c>
       <c r="H132">
-        <v>1.2E-2</v>
+        <v>0</v>
       </c>
       <c r="I132" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>2475</v>
+        <v>2727</v>
       </c>
       <c r="B133" t="s">
-        <v>2476</v>
+        <v>2728</v>
       </c>
       <c r="C133" t="s">
-        <v>2477</v>
+        <v>2729</v>
       </c>
       <c r="D133" t="s">
-        <v>2478</v>
+        <v>2730</v>
       </c>
       <c r="E133" s="19">
         <v>45837</v>
       </c>
       <c r="F133" s="19">
-        <v>45990</v>
+        <v>45941</v>
       </c>
       <c r="G133">
         <v>68723</v>
       </c>
       <c r="H133">
-        <v>0.49299999999999999</v>
+        <v>0.189</v>
       </c>
       <c r="I133" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>2479</v>
+        <v>2731</v>
       </c>
       <c r="B134" t="s">
-        <v>2480</v>
+        <v>2732</v>
       </c>
       <c r="C134" t="s">
-        <v>2481</v>
+        <v>2733</v>
       </c>
       <c r="D134" t="s">
-        <v>2482</v>
+        <v>2734</v>
       </c>
       <c r="E134" s="19">
         <v>45837</v>
       </c>
       <c r="F134" s="19">
-        <v>45997</v>
+        <v>45948</v>
       </c>
       <c r="G134">
         <v>7272847</v>
       </c>
       <c r="H134">
-        <v>1.2999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="I134" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>2483</v>
+        <v>2735</v>
       </c>
       <c r="B135" t="s">
-        <v>2484</v>
+        <v>2736</v>
       </c>
       <c r="C135" t="s">
-        <v>2485</v>
+        <v>2737</v>
       </c>
       <c r="D135" t="s">
-        <v>2486</v>
+        <v>2738</v>
       </c>
       <c r="E135" s="19">
         <v>45837</v>
       </c>
       <c r="F135" s="19">
-        <v>45997</v>
+        <v>45948</v>
       </c>
       <c r="G135">
         <v>68723</v>
       </c>
       <c r="H135">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="I135" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>2487</v>
+        <v>2739</v>
       </c>
       <c r="B136" t="s">
-        <v>2488</v>
+        <v>2740</v>
       </c>
       <c r="C136" t="s">
-        <v>2489</v>
+        <v>2741</v>
       </c>
       <c r="D136" t="s">
-        <v>2490</v>
+        <v>2742</v>
       </c>
       <c r="E136" s="19">
         <v>45837</v>
       </c>
       <c r="F136" s="19">
-        <v>46004</v>
+        <v>45955</v>
       </c>
       <c r="G136">
         <v>7272847</v>
       </c>
       <c r="H136">
-        <v>1.2999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="I136" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>2491</v>
+        <v>2743</v>
       </c>
       <c r="B137" t="s">
-        <v>2492</v>
+        <v>2744</v>
       </c>
       <c r="C137" t="s">
-        <v>2493</v>
+        <v>2745</v>
       </c>
       <c r="D137" t="s">
-        <v>2494</v>
+        <v>2746</v>
       </c>
       <c r="E137" s="19">
         <v>45837</v>
       </c>
       <c r="F137" s="19">
-        <v>46004</v>
+        <v>45955</v>
       </c>
       <c r="G137">
         <v>68723</v>
       </c>
       <c r="H137">
-        <v>0.54</v>
+        <v>0.31</v>
       </c>
       <c r="I137" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>2495</v>
+        <v>2747</v>
       </c>
       <c r="B138" t="s">
-        <v>2496</v>
+        <v>2748</v>
       </c>
       <c r="C138" t="s">
-        <v>2497</v>
+        <v>2749</v>
       </c>
       <c r="D138" t="s">
-        <v>2498</v>
+        <v>2750</v>
       </c>
       <c r="E138" s="19">
         <v>45837</v>
       </c>
       <c r="F138" s="19">
-        <v>46011</v>
+        <v>45962</v>
       </c>
       <c r="G138">
         <v>7272847</v>
       </c>
       <c r="H138">
-        <v>1.4E-2</v>
+        <v>0</v>
       </c>
       <c r="I138" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>2499</v>
+        <v>2751</v>
       </c>
       <c r="B139" t="s">
-        <v>2500</v>
+        <v>2752</v>
       </c>
       <c r="C139" t="s">
-        <v>2501</v>
+        <v>2753</v>
       </c>
       <c r="D139" t="s">
-        <v>2502</v>
+        <v>2754</v>
       </c>
       <c r="E139" s="19">
         <v>45837</v>
       </c>
       <c r="F139" s="19">
-        <v>46011</v>
+        <v>45962</v>
       </c>
       <c r="G139">
         <v>68723</v>
       </c>
       <c r="H139">
-        <v>0.55900000000000005</v>
+        <v>0.36</v>
       </c>
       <c r="I139" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="140" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>2503</v>
+        <v>2755</v>
       </c>
       <c r="B140" t="s">
-        <v>2504</v>
+        <v>2756</v>
       </c>
       <c r="C140" t="s">
-        <v>2505</v>
+        <v>2757</v>
       </c>
       <c r="D140" t="s">
-        <v>2506</v>
+        <v>2758</v>
       </c>
       <c r="E140" s="19">
         <v>45837</v>
       </c>
       <c r="F140" s="19">
-        <v>46018</v>
+        <v>45969</v>
       </c>
       <c r="G140">
         <v>7272847</v>
       </c>
       <c r="H140">
-        <v>1.4E-2</v>
+        <v>0.01</v>
       </c>
       <c r="I140" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>2507</v>
+        <v>2759</v>
       </c>
       <c r="B141" t="s">
-        <v>2508</v>
+        <v>2760</v>
       </c>
       <c r="C141" t="s">
-        <v>2509</v>
+        <v>2761</v>
       </c>
       <c r="D141" t="s">
-        <v>2510</v>
+        <v>2762</v>
       </c>
       <c r="E141" s="19">
         <v>45837</v>
       </c>
       <c r="F141" s="19">
-        <v>46018</v>
+        <v>45969</v>
       </c>
       <c r="G141">
         <v>68723</v>
       </c>
       <c r="H141">
-        <v>0.57199999999999995</v>
+        <v>0.4</v>
       </c>
       <c r="I141" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="142" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>2511</v>
+        <v>2763</v>
       </c>
       <c r="B142" t="s">
-        <v>2512</v>
+        <v>2764</v>
       </c>
       <c r="C142" t="s">
-        <v>2513</v>
+        <v>2765</v>
       </c>
       <c r="D142" t="s">
-        <v>2514</v>
+        <v>2766</v>
       </c>
       <c r="E142" s="19">
         <v>45837</v>
       </c>
       <c r="F142" s="19">
-        <v>46025</v>
+        <v>45976</v>
       </c>
       <c r="G142">
         <v>7272847</v>
       </c>
       <c r="H142">
-        <v>1.4E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="I142" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="143" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>2515</v>
+        <v>2767</v>
       </c>
       <c r="B143" t="s">
-        <v>2516</v>
+        <v>2768</v>
       </c>
       <c r="C143" t="s">
-        <v>2517</v>
+        <v>2769</v>
       </c>
       <c r="D143" t="s">
-        <v>2518</v>
+        <v>2770</v>
       </c>
       <c r="E143" s="19">
         <v>45837</v>
       </c>
       <c r="F143" s="19">
-        <v>46025</v>
+        <v>45976</v>
       </c>
       <c r="G143">
         <v>68723</v>
       </c>
       <c r="H143">
-        <v>0.58799999999999997</v>
+        <v>0.436</v>
       </c>
       <c r="I143" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="144" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>2519</v>
+        <v>2771</v>
       </c>
       <c r="B144" t="s">
-        <v>2520</v>
+        <v>2772</v>
       </c>
       <c r="C144" t="s">
-        <v>2521</v>
+        <v>2773</v>
       </c>
       <c r="D144" t="s">
-        <v>2522</v>
+        <v>2774</v>
       </c>
       <c r="E144" s="19">
         <v>45837</v>
       </c>
       <c r="F144" s="19">
-        <v>46032</v>
+        <v>45983</v>
       </c>
       <c r="G144">
         <v>7272847</v>
       </c>
       <c r="H144">
-        <v>1.4999999999999999E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="I144" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="145" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>2523</v>
+        <v>2775</v>
       </c>
       <c r="B145" t="s">
-        <v>2524</v>
+        <v>2776</v>
       </c>
       <c r="C145" t="s">
-        <v>2525</v>
+        <v>2777</v>
       </c>
       <c r="D145" t="s">
-        <v>2526</v>
+        <v>2778</v>
       </c>
       <c r="E145" s="19">
         <v>45837</v>
       </c>
       <c r="F145" s="19">
-        <v>46032</v>
+        <v>45983</v>
       </c>
       <c r="G145">
         <v>68723</v>
       </c>
       <c r="H145">
-        <v>0.60599999999999998</v>
+        <v>0.47</v>
       </c>
       <c r="I145" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>2527</v>
+        <v>2779</v>
       </c>
       <c r="B146" t="s">
-        <v>2528</v>
+        <v>2780</v>
       </c>
       <c r="C146" t="s">
-        <v>2529</v>
+        <v>2781</v>
       </c>
       <c r="D146" t="s">
-        <v>2530</v>
+        <v>2782</v>
       </c>
       <c r="E146" s="19">
         <v>45837</v>
       </c>
       <c r="F146" s="19">
-        <v>46039</v>
+        <v>45990</v>
       </c>
       <c r="G146">
         <v>7272847</v>
       </c>
       <c r="H146">
-        <v>1.4999999999999999E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="I146" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="147" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>2531</v>
+        <v>2783</v>
       </c>
       <c r="B147" t="s">
-        <v>2532</v>
+        <v>2784</v>
       </c>
       <c r="C147" t="s">
-        <v>2533</v>
+        <v>2785</v>
       </c>
       <c r="D147" t="s">
-        <v>2534</v>
+        <v>2786</v>
       </c>
       <c r="E147" s="19">
         <v>45837</v>
       </c>
       <c r="F147" s="19">
-        <v>46039</v>
+        <v>45990</v>
       </c>
       <c r="G147">
         <v>68723</v>
       </c>
       <c r="H147">
-        <v>0.622</v>
+        <v>0.49299999999999999</v>
       </c>
       <c r="I147" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>2535</v>
+        <v>2787</v>
       </c>
       <c r="B148" t="s">
-        <v>2536</v>
+        <v>2788</v>
       </c>
       <c r="C148" t="s">
-        <v>2537</v>
+        <v>2789</v>
       </c>
       <c r="D148" t="s">
-        <v>2538</v>
+        <v>2790</v>
       </c>
       <c r="E148" s="19">
         <v>45837</v>
       </c>
       <c r="F148" s="19">
-        <v>46046</v>
+        <v>45997</v>
       </c>
       <c r="G148">
         <v>7272847</v>
       </c>
       <c r="H148">
-        <v>1.6E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="I148" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="149" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>2539</v>
+        <v>2791</v>
       </c>
       <c r="B149" t="s">
-        <v>2540</v>
+        <v>2792</v>
       </c>
       <c r="C149" t="s">
-        <v>2541</v>
+        <v>2793</v>
       </c>
       <c r="D149" t="s">
-        <v>2542</v>
+        <v>2794</v>
       </c>
       <c r="E149" s="19">
         <v>45837</v>
       </c>
       <c r="F149" s="19">
-        <v>46046</v>
+        <v>45997</v>
       </c>
       <c r="G149">
         <v>68723</v>
       </c>
       <c r="H149">
-        <v>0.63900000000000001</v>
+        <v>0.52</v>
       </c>
       <c r="I149" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="150" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>2543</v>
+        <v>2795</v>
       </c>
       <c r="B150" t="s">
-        <v>2544</v>
+        <v>2796</v>
       </c>
       <c r="C150" t="s">
-        <v>2545</v>
+        <v>2797</v>
       </c>
       <c r="D150" t="s">
-        <v>2546</v>
+        <v>2798</v>
       </c>
       <c r="E150" s="19">
         <v>45837</v>
       </c>
       <c r="F150" s="19">
-        <v>46053</v>
+        <v>46004</v>
       </c>
       <c r="G150">
         <v>7272847</v>
       </c>
       <c r="H150">
-        <v>1.6E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="I150" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="151" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>2547</v>
+        <v>2799</v>
       </c>
       <c r="B151" t="s">
-        <v>2548</v>
+        <v>2800</v>
       </c>
       <c r="C151" t="s">
-        <v>2549</v>
+        <v>2801</v>
       </c>
       <c r="D151" t="s">
-        <v>2550</v>
+        <v>2802</v>
       </c>
       <c r="E151" s="19">
         <v>45837</v>
       </c>
       <c r="F151" s="19">
-        <v>46053</v>
+        <v>46004</v>
       </c>
       <c r="G151">
         <v>68723</v>
       </c>
       <c r="H151">
-        <v>0.65300000000000002</v>
+        <v>0.54</v>
       </c>
       <c r="I151" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="152" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>2551</v>
+        <v>2803</v>
       </c>
       <c r="B152" t="s">
-        <v>2552</v>
+        <v>2804</v>
       </c>
       <c r="C152" t="s">
-        <v>2553</v>
+        <v>2805</v>
       </c>
       <c r="D152" t="s">
-        <v>2554</v>
+        <v>2806</v>
       </c>
       <c r="E152" s="19">
         <v>45837</v>
       </c>
       <c r="F152" s="19">
-        <v>46060</v>
+        <v>46011</v>
       </c>
       <c r="G152">
         <v>7272847</v>
       </c>
       <c r="H152">
-        <v>1.6E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="I152" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="153" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>2555</v>
+        <v>2807</v>
       </c>
       <c r="B153" t="s">
-        <v>2556</v>
+        <v>2808</v>
       </c>
       <c r="C153" t="s">
-        <v>2557</v>
+        <v>2809</v>
       </c>
       <c r="D153" t="s">
-        <v>2558</v>
+        <v>2810</v>
       </c>
       <c r="E153" s="19">
         <v>45837</v>
       </c>
       <c r="F153" s="19">
-        <v>46060</v>
+        <v>46011</v>
       </c>
       <c r="G153">
         <v>68723</v>
       </c>
       <c r="H153">
-        <v>0.66300000000000003</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="I153" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="154" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>2559</v>
+        <v>2811</v>
       </c>
       <c r="B154" t="s">
-        <v>2560</v>
+        <v>2812</v>
       </c>
       <c r="C154" t="s">
-        <v>2561</v>
+        <v>2813</v>
       </c>
       <c r="D154" t="s">
-        <v>2562</v>
+        <v>2814</v>
       </c>
       <c r="E154" s="19">
         <v>45837</v>
       </c>
       <c r="F154" s="19">
-        <v>46067</v>
+        <v>46018</v>
       </c>
       <c r="G154">
         <v>7272847</v>
       </c>
       <c r="H154">
-        <v>1.6E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="I154" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="155" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>2563</v>
+        <v>2815</v>
       </c>
       <c r="B155" t="s">
-        <v>2564</v>
+        <v>2816</v>
       </c>
       <c r="C155" t="s">
-        <v>2565</v>
+        <v>2817</v>
       </c>
       <c r="D155" t="s">
-        <v>2566</v>
+        <v>2818</v>
       </c>
       <c r="E155" s="19">
         <v>45837</v>
       </c>
       <c r="F155" s="19">
-        <v>46067</v>
+        <v>46018</v>
       </c>
       <c r="G155">
         <v>68723</v>
       </c>
       <c r="H155">
-        <v>0.67</v>
+        <v>0.57299999999999995</v>
       </c>
       <c r="I155" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="156" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>2567</v>
+        <v>2819</v>
       </c>
       <c r="B156" t="s">
-        <v>2568</v>
+        <v>2820</v>
       </c>
       <c r="C156" t="s">
-        <v>2569</v>
+        <v>2821</v>
       </c>
       <c r="D156" t="s">
-        <v>2570</v>
+        <v>2822</v>
       </c>
       <c r="E156" s="19">
         <v>45837</v>
       </c>
       <c r="F156" s="19">
-        <v>46074</v>
+        <v>46025</v>
       </c>
       <c r="G156">
         <v>7272847</v>
       </c>
       <c r="H156">
-        <v>1.6E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="I156" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="157" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>2571</v>
+        <v>2823</v>
       </c>
       <c r="B157" t="s">
-        <v>2572</v>
+        <v>2824</v>
       </c>
       <c r="C157" t="s">
-        <v>2573</v>
+        <v>2825</v>
       </c>
       <c r="D157" t="s">
-        <v>2574</v>
+        <v>2826</v>
       </c>
       <c r="E157" s="19">
         <v>45837</v>
       </c>
       <c r="F157" s="19">
-        <v>46074</v>
+        <v>46025</v>
       </c>
       <c r="G157">
         <v>68723</v>
       </c>
       <c r="H157">
-        <v>0.67800000000000005</v>
+        <v>0.58799999999999997</v>
       </c>
       <c r="I157" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="158" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>2575</v>
+        <v>2827</v>
       </c>
       <c r="B158" t="s">
-        <v>2576</v>
+        <v>2828</v>
       </c>
       <c r="C158" t="s">
-        <v>2577</v>
+        <v>2829</v>
       </c>
       <c r="D158" t="s">
-        <v>2578</v>
+        <v>2830</v>
       </c>
       <c r="E158" s="19">
         <v>45837</v>
       </c>
       <c r="F158" s="19">
-        <v>46081</v>
+        <v>46032</v>
       </c>
       <c r="G158">
         <v>7272847</v>
       </c>
       <c r="H158">
-        <v>1.7000000000000001E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="I158" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="159" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>2579</v>
+        <v>2831</v>
       </c>
       <c r="B159" t="s">
-        <v>2580</v>
+        <v>2832</v>
       </c>
       <c r="C159" t="s">
-        <v>2581</v>
+        <v>2833</v>
       </c>
       <c r="D159" t="s">
-        <v>2582</v>
+        <v>2834</v>
       </c>
       <c r="E159" s="19">
         <v>45837</v>
       </c>
       <c r="F159" s="19">
-        <v>46081</v>
+        <v>46032</v>
       </c>
       <c r="G159">
         <v>68723</v>
       </c>
       <c r="H159">
-        <v>0.68500000000000005</v>
+        <v>0.60699999999999998</v>
       </c>
       <c r="I159" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="160" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>2583</v>
+        <v>2835</v>
       </c>
       <c r="B160" t="s">
-        <v>2584</v>
+        <v>2836</v>
       </c>
       <c r="C160" t="s">
-        <v>2585</v>
+        <v>2837</v>
       </c>
       <c r="D160" t="s">
-        <v>2586</v>
+        <v>2838</v>
       </c>
       <c r="E160" s="19">
         <v>45837</v>
       </c>
       <c r="F160" s="19">
-        <v>46088</v>
+        <v>46039</v>
       </c>
       <c r="G160">
         <v>7272847</v>
       </c>
       <c r="H160">
-        <v>1.7000000000000001E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="I160" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="161" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>2587</v>
+        <v>2839</v>
       </c>
       <c r="B161" t="s">
-        <v>2588</v>
+        <v>2840</v>
       </c>
       <c r="C161" t="s">
-        <v>2589</v>
+        <v>2841</v>
       </c>
       <c r="D161" t="s">
-        <v>2590</v>
+        <v>2842</v>
       </c>
       <c r="E161" s="19">
         <v>45837</v>
       </c>
       <c r="F161" s="19">
-        <v>46088</v>
+        <v>46039</v>
       </c>
       <c r="G161">
         <v>68723</v>
       </c>
       <c r="H161">
-        <v>0.69299999999999995</v>
+        <v>0.623</v>
       </c>
       <c r="I161" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="162" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>2591</v>
+        <v>2843</v>
       </c>
       <c r="B162" t="s">
-        <v>2592</v>
+        <v>2844</v>
       </c>
       <c r="C162" t="s">
-        <v>2593</v>
+        <v>2845</v>
       </c>
       <c r="D162" t="s">
-        <v>2594</v>
+        <v>2846</v>
       </c>
       <c r="E162" s="19">
         <v>45837</v>
       </c>
       <c r="F162" s="19">
-        <v>46095</v>
+        <v>46046</v>
       </c>
       <c r="G162">
         <v>7272847</v>
       </c>
       <c r="H162">
-        <v>1.7000000000000001E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="I162" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="163" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>2595</v>
+        <v>2847</v>
       </c>
       <c r="B163" t="s">
-        <v>2596</v>
+        <v>2848</v>
       </c>
       <c r="C163" t="s">
-        <v>2597</v>
+        <v>2849</v>
       </c>
       <c r="D163" t="s">
-        <v>2598</v>
+        <v>2850</v>
       </c>
       <c r="E163" s="19">
         <v>45837</v>
       </c>
       <c r="F163" s="19">
-        <v>46095</v>
+        <v>46046</v>
       </c>
       <c r="G163">
         <v>68723</v>
       </c>
       <c r="H163">
-        <v>0.7</v>
+        <v>0.63900000000000001</v>
       </c>
       <c r="I163" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="164" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>2599</v>
+        <v>2851</v>
       </c>
       <c r="B164" t="s">
-        <v>2600</v>
+        <v>2852</v>
       </c>
       <c r="C164" t="s">
-        <v>2601</v>
+        <v>2853</v>
       </c>
       <c r="D164" t="s">
-        <v>2602</v>
+        <v>2854</v>
       </c>
       <c r="E164" s="19">
         <v>45837</v>
       </c>
       <c r="F164" s="19">
-        <v>46102</v>
+        <v>46053</v>
       </c>
       <c r="G164">
         <v>7272847</v>
       </c>
       <c r="H164">
-        <v>1.7000000000000001E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="I164" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="165" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>2603</v>
+        <v>2855</v>
       </c>
       <c r="B165" t="s">
-        <v>2604</v>
+        <v>2856</v>
       </c>
       <c r="C165" t="s">
-        <v>2605</v>
+        <v>2857</v>
       </c>
       <c r="D165" t="s">
-        <v>2606</v>
+        <v>2858</v>
       </c>
       <c r="E165" s="19">
         <v>45837</v>
       </c>
       <c r="F165" s="19">
-        <v>46102</v>
+        <v>46053</v>
       </c>
       <c r="G165">
         <v>68723</v>
       </c>
       <c r="H165">
-        <v>0.70899999999999996</v>
+        <v>0.65400000000000003</v>
       </c>
       <c r="I165" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="166" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>2607</v>
+        <v>2859</v>
       </c>
       <c r="B166" t="s">
-        <v>2608</v>
+        <v>2860</v>
       </c>
       <c r="C166" t="s">
-        <v>2609</v>
+        <v>2861</v>
       </c>
       <c r="D166" t="s">
-        <v>2610</v>
+        <v>2862</v>
       </c>
       <c r="E166" s="19">
         <v>45837</v>
       </c>
       <c r="F166" s="19">
-        <v>46109</v>
+        <v>46060</v>
       </c>
       <c r="G166">
         <v>7272847</v>
       </c>
       <c r="H166">
-        <v>1.7999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="I166" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="167" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>2611</v>
+        <v>2863</v>
       </c>
       <c r="B167" t="s">
-        <v>2612</v>
+        <v>2864</v>
       </c>
       <c r="C167" t="s">
-        <v>2613</v>
+        <v>2865</v>
       </c>
       <c r="D167" t="s">
-        <v>2614</v>
+        <v>2866</v>
       </c>
       <c r="E167" s="19">
         <v>45837</v>
       </c>
       <c r="F167" s="19">
-        <v>46109</v>
+        <v>46060</v>
       </c>
       <c r="G167">
         <v>68723</v>
       </c>
       <c r="H167">
-        <v>0.71899999999999997</v>
+        <v>0.66300000000000003</v>
       </c>
       <c r="I167" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="168" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>2615</v>
+        <v>2867</v>
       </c>
       <c r="B168" t="s">
-        <v>2616</v>
+        <v>2868</v>
       </c>
       <c r="C168" t="s">
-        <v>2617</v>
+        <v>2869</v>
       </c>
       <c r="D168" t="s">
-        <v>2618</v>
+        <v>2870</v>
       </c>
       <c r="E168" s="19">
         <v>45837</v>
       </c>
       <c r="F168" s="19">
-        <v>46116</v>
+        <v>46067</v>
       </c>
       <c r="G168">
         <v>7272847</v>
       </c>
       <c r="H168">
-        <v>1.7999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="I168" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="169" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>2619</v>
+        <v>2871</v>
       </c>
       <c r="B169" t="s">
-        <v>2620</v>
+        <v>2872</v>
       </c>
       <c r="C169" t="s">
-        <v>2621</v>
+        <v>2873</v>
       </c>
       <c r="D169" t="s">
-        <v>2622</v>
+        <v>2874</v>
       </c>
       <c r="E169" s="19">
         <v>45837</v>
       </c>
       <c r="F169" s="19">
-        <v>46116</v>
+        <v>46067</v>
       </c>
       <c r="G169">
         <v>68723</v>
       </c>
       <c r="H169">
-        <v>0.72799999999999998</v>
+        <v>0.67100000000000004</v>
       </c>
       <c r="I169" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="170" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>2623</v>
+        <v>2875</v>
       </c>
       <c r="B170" t="s">
-        <v>2624</v>
+        <v>2876</v>
       </c>
       <c r="C170" t="s">
-        <v>2625</v>
+        <v>2877</v>
       </c>
       <c r="D170" t="s">
-        <v>2626</v>
+        <v>2878</v>
       </c>
       <c r="E170" s="19">
         <v>45837</v>
       </c>
       <c r="F170" s="19">
-        <v>46123</v>
+        <v>46074</v>
       </c>
       <c r="G170">
         <v>7272847</v>
       </c>
       <c r="H170">
-        <v>1.7999999999999999E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I170" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="171" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>2627</v>
+        <v>2879</v>
       </c>
       <c r="B171" t="s">
-        <v>2628</v>
+        <v>2880</v>
       </c>
       <c r="C171" t="s">
-        <v>2629</v>
+        <v>2881</v>
       </c>
       <c r="D171" t="s">
-        <v>2630</v>
+        <v>2882</v>
       </c>
       <c r="E171" s="19">
         <v>45837</v>
       </c>
       <c r="F171" s="19">
-        <v>46123</v>
+        <v>46074</v>
       </c>
       <c r="G171">
         <v>68723</v>
       </c>
       <c r="H171">
-        <v>0.73799999999999999</v>
+        <v>0.67800000000000005</v>
       </c>
       <c r="I171" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="172" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>2631</v>
+        <v>2883</v>
       </c>
       <c r="B172" t="s">
-        <v>2632</v>
+        <v>2884</v>
       </c>
       <c r="C172" t="s">
-        <v>2633</v>
+        <v>2885</v>
       </c>
       <c r="D172" t="s">
-        <v>2634</v>
+        <v>2886</v>
       </c>
       <c r="E172" s="19">
         <v>45837</v>
       </c>
       <c r="F172" s="19">
-        <v>46130</v>
+        <v>46081</v>
       </c>
       <c r="G172">
         <v>7272847</v>
       </c>
       <c r="H172">
-        <v>1.7999999999999999E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I172" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="173" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>2635</v>
+        <v>2887</v>
       </c>
       <c r="B173" t="s">
-        <v>2636</v>
+        <v>2888</v>
       </c>
       <c r="C173" t="s">
-        <v>2637</v>
+        <v>2889</v>
       </c>
       <c r="D173" t="s">
-        <v>2638</v>
+        <v>2890</v>
       </c>
       <c r="E173" s="19">
         <v>45837</v>
       </c>
       <c r="F173" s="19">
-        <v>46130</v>
+        <v>46081</v>
       </c>
       <c r="G173">
         <v>68723</v>
       </c>
       <c r="H173">
-        <v>0.747</v>
+        <v>0.68600000000000005</v>
       </c>
       <c r="I173" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="174" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>2639</v>
+        <v>2891</v>
       </c>
       <c r="B174" t="s">
-        <v>2640</v>
+        <v>2892</v>
       </c>
       <c r="C174" t="s">
-        <v>2641</v>
+        <v>2893</v>
       </c>
       <c r="D174" t="s">
-        <v>2642</v>
+        <v>2894</v>
       </c>
       <c r="E174" s="19">
         <v>45837</v>
       </c>
       <c r="F174" s="19">
-        <v>46137</v>
+        <v>46088</v>
       </c>
       <c r="G174">
         <v>7272847</v>
       </c>
       <c r="H174">
-        <v>1.9E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I174" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="175" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>2643</v>
+        <v>2895</v>
       </c>
       <c r="B175" t="s">
-        <v>2644</v>
+        <v>2896</v>
       </c>
       <c r="C175" t="s">
-        <v>2645</v>
+        <v>2897</v>
       </c>
       <c r="D175" t="s">
-        <v>2646</v>
+        <v>2898</v>
       </c>
       <c r="E175" s="19">
         <v>45837</v>
       </c>
       <c r="F175" s="19">
-        <v>46137</v>
+        <v>46088</v>
       </c>
       <c r="G175">
         <v>68723</v>
       </c>
       <c r="H175">
-        <v>0.755</v>
+        <v>0.69299999999999995</v>
       </c>
       <c r="I175" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="176" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>2647</v>
+        <v>2899</v>
       </c>
       <c r="B176" t="s">
-        <v>2648</v>
+        <v>2900</v>
       </c>
       <c r="C176" t="s">
-        <v>2649</v>
+        <v>2901</v>
       </c>
       <c r="D176" t="s">
-        <v>2650</v>
+        <v>2902</v>
       </c>
       <c r="E176" s="19">
         <v>45837</v>
       </c>
       <c r="F176" s="19">
-        <v>46144</v>
+        <v>46095</v>
       </c>
       <c r="G176">
         <v>7272847</v>
       </c>
       <c r="H176">
-        <v>1.9E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="I176" s="19">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="177" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>2651</v>
+        <v>2903</v>
       </c>
       <c r="B177" t="s">
-        <v>2652</v>
+        <v>2904</v>
       </c>
       <c r="C177" t="s">
-        <v>2653</v>
+        <v>2905</v>
       </c>
       <c r="D177" t="s">
-        <v>2654</v>
+        <v>2906</v>
       </c>
       <c r="E177" s="19">
         <v>45837</v>
       </c>
       <c r="F177" s="19">
-        <v>46144</v>
+        <v>46095</v>
       </c>
       <c r="G177">
         <v>68723</v>
       </c>
       <c r="H177">
-        <v>0.75900000000000001</v>
+        <v>0.70099999999999996</v>
       </c>
       <c r="I177" s="19">
-        <v>46149</v>
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B178" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C178" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D178" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E178" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F178" s="19">
+        <v>46102</v>
+      </c>
+      <c r="G178">
+        <v>7272847</v>
+      </c>
+      <c r="H178">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I178" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B179" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C179" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D179" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E179" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F179" s="19">
+        <v>46102</v>
+      </c>
+      <c r="G179">
+        <v>68723</v>
+      </c>
+      <c r="H179">
+        <v>0.70899999999999996</v>
+      </c>
+      <c r="I179" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B180" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C180" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D180" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E180" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F180" s="19">
+        <v>46109</v>
+      </c>
+      <c r="G180">
+        <v>7272847</v>
+      </c>
+      <c r="H180">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I180" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B181" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C181" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D181" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E181" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F181" s="19">
+        <v>46109</v>
+      </c>
+      <c r="G181">
+        <v>68723</v>
+      </c>
+      <c r="H181">
+        <v>0.72</v>
+      </c>
+      <c r="I181" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B182" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C182" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D182" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E182" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F182" s="19">
+        <v>46116</v>
+      </c>
+      <c r="G182">
+        <v>7272847</v>
+      </c>
+      <c r="H182">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I182" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B183" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C183" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D183" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E183" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F183" s="19">
+        <v>46116</v>
+      </c>
+      <c r="G183">
+        <v>68723</v>
+      </c>
+      <c r="H183">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="I183" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B184" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C184" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D184" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E184" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F184" s="19">
+        <v>46123</v>
+      </c>
+      <c r="G184">
+        <v>7272847</v>
+      </c>
+      <c r="H184">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I184" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B185" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C185" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D185" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E185" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F185" s="19">
+        <v>46123</v>
+      </c>
+      <c r="G185">
+        <v>68723</v>
+      </c>
+      <c r="H185">
+        <v>0.73899999999999999</v>
+      </c>
+      <c r="I185" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B186" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C186" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D186" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E186" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F186" s="19">
+        <v>46130</v>
+      </c>
+      <c r="G186">
+        <v>7272847</v>
+      </c>
+      <c r="H186">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="I186" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B187" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C187" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D187" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E187" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F187" s="19">
+        <v>46130</v>
+      </c>
+      <c r="G187">
+        <v>68723</v>
+      </c>
+      <c r="H187">
+        <v>0.749</v>
+      </c>
+      <c r="I187" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B188" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C188" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D188" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E188" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F188" s="19">
+        <v>46137</v>
+      </c>
+      <c r="G188">
+        <v>7272847</v>
+      </c>
+      <c r="H188">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I188" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B189" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C189" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D189" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E189" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F189" s="19">
+        <v>46137</v>
+      </c>
+      <c r="G189">
+        <v>68723</v>
+      </c>
+      <c r="H189">
+        <v>0.75600000000000001</v>
+      </c>
+      <c r="I189" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B190" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C190" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D190" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E190" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F190" s="19">
+        <v>46144</v>
+      </c>
+      <c r="G190">
+        <v>7272847</v>
+      </c>
+      <c r="H190">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I190" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B191" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C191" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D191" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E191" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F191" s="19">
+        <v>46144</v>
+      </c>
+      <c r="G191">
+        <v>68723</v>
+      </c>
+      <c r="H191">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I191" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B192" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C192" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D192" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E192" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F192" s="19">
+        <v>46151</v>
+      </c>
+      <c r="G192">
+        <v>7272847</v>
+      </c>
+      <c r="H192">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I192" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B193" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C193" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D193" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E193" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F193" s="19">
+        <v>46151</v>
+      </c>
+      <c r="G193">
+        <v>68723</v>
+      </c>
+      <c r="H193">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I193" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B194" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C194" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D194" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E194" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F194" s="19">
+        <v>46158</v>
+      </c>
+      <c r="G194">
+        <v>7272847</v>
+      </c>
+      <c r="H194">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I194" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B195" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C195" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D195" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E195" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F195" s="19">
+        <v>46158</v>
+      </c>
+      <c r="G195">
+        <v>68723</v>
+      </c>
+      <c r="H195">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I195" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B196" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C196" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D196" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E196" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F196" s="19">
+        <v>46165</v>
+      </c>
+      <c r="G196">
+        <v>7272847</v>
+      </c>
+      <c r="H196">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I196" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B197" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C197" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D197" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E197" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F197" s="19">
+        <v>46165</v>
+      </c>
+      <c r="G197">
+        <v>68723</v>
+      </c>
+      <c r="H197">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I197" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B198" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C198" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D198" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E198" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F198" s="19">
+        <v>46172</v>
+      </c>
+      <c r="G198">
+        <v>7272847</v>
+      </c>
+      <c r="H198">
+        <v>1.9E-2</v>
+      </c>
+      <c r="I198" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B199" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C199" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D199" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E199" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F199" s="19">
+        <v>46172</v>
+      </c>
+      <c r="G199">
+        <v>68723</v>
+      </c>
+      <c r="H199">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I199" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B200" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C200" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D200" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E200" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F200" s="19">
+        <v>46179</v>
+      </c>
+      <c r="G200">
+        <v>7272847</v>
+      </c>
+      <c r="H200">
+        <v>0.02</v>
+      </c>
+      <c r="I200" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B201" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C201" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D201" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E201" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F201" s="19">
+        <v>46179</v>
+      </c>
+      <c r="G201">
+        <v>68723</v>
+      </c>
+      <c r="H201">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I201" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B202" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C202" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D202" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E202" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F202" s="19">
+        <v>46186</v>
+      </c>
+      <c r="G202">
+        <v>7272847</v>
+      </c>
+      <c r="H202">
+        <v>0.02</v>
+      </c>
+      <c r="I202" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B203" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C203" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D203" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E203" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F203" s="19">
+        <v>46186</v>
+      </c>
+      <c r="G203">
+        <v>68723</v>
+      </c>
+      <c r="H203">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I203" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B204" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C204" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D204" t="s">
+        <v>3014</v>
+      </c>
+      <c r="E204" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F204" s="19">
+        <v>46193</v>
+      </c>
+      <c r="G204">
+        <v>7272847</v>
+      </c>
+      <c r="H204">
+        <v>0.02</v>
+      </c>
+      <c r="I204" s="19">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B205" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C205" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D205" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E205" s="19">
+        <v>45837</v>
+      </c>
+      <c r="F205" s="19">
+        <v>46193</v>
+      </c>
+      <c r="G205">
+        <v>68723</v>
+      </c>
+      <c r="H205">
+        <v>0.76100000000000001</v>
+      </c>
+      <c r="I205" s="19">
+        <v>46198</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I177" xr:uid="{00000000-0001-0000-0700-000000000000}"/>
+  <autoFilter ref="A1:I1" xr:uid="{00000000-0001-0000-0700-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:I245"/>
+  <dimension ref="A1:I259"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="35.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>2655</v>
+        <v>3019</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>2656</v>
+        <v>3020</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2657</v>
+        <v>3021</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>2658</v>
+        <v>3022</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>2659</v>
+        <v>3023</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>2660</v>
+        <v>3024</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>2661</v>
+        <v>3025</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>2662</v>
+        <v>3026</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>2663</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>2664</v>
+        <v>3028</v>
       </c>
       <c r="B2" t="s">
-        <v>2665</v>
+        <v>3029</v>
       </c>
       <c r="C2" t="s">
-        <v>2666</v>
+        <v>3030</v>
       </c>
       <c r="D2" t="s">
-        <v>2667</v>
+        <v>3031</v>
       </c>
       <c r="E2" s="20">
         <v>45837</v>
       </c>
       <c r="F2" s="20">
         <v>45843</v>
       </c>
       <c r="G2" t="s">
-        <v>2668</v>
+        <v>3032</v>
       </c>
       <c r="H2" t="s">
-        <v>2669</v>
+        <v>3033</v>
       </c>
       <c r="I2" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>2670</v>
+        <v>3034</v>
       </c>
       <c r="B3" t="s">
-        <v>2671</v>
+        <v>3035</v>
       </c>
       <c r="C3" t="s">
-        <v>2672</v>
+        <v>3036</v>
       </c>
       <c r="D3" t="s">
-        <v>2673</v>
+        <v>3037</v>
       </c>
       <c r="E3" s="20">
         <v>45837</v>
       </c>
       <c r="F3" s="20">
         <v>45850</v>
       </c>
       <c r="G3" t="s">
-        <v>2674</v>
+        <v>3038</v>
       </c>
       <c r="H3" t="s">
-        <v>2675</v>
+        <v>3039</v>
       </c>
       <c r="I3" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>2676</v>
+        <v>3040</v>
       </c>
       <c r="B4" t="s">
-        <v>2677</v>
+        <v>3041</v>
       </c>
       <c r="C4" t="s">
-        <v>2678</v>
+        <v>3042</v>
       </c>
       <c r="D4" t="s">
-        <v>2679</v>
+        <v>3043</v>
       </c>
       <c r="E4" s="20">
         <v>45837</v>
       </c>
       <c r="F4" s="20">
         <v>45857</v>
       </c>
       <c r="G4" t="s">
-        <v>2680</v>
+        <v>3044</v>
       </c>
       <c r="H4" t="s">
-        <v>2681</v>
+        <v>3045</v>
       </c>
       <c r="I4" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>2682</v>
+        <v>3046</v>
       </c>
       <c r="B5" t="s">
-        <v>2683</v>
+        <v>3047</v>
       </c>
       <c r="C5" t="s">
-        <v>2684</v>
+        <v>3048</v>
       </c>
       <c r="D5" t="s">
-        <v>2685</v>
+        <v>3049</v>
       </c>
       <c r="E5" s="20">
         <v>45837</v>
       </c>
       <c r="F5" s="20">
         <v>45864</v>
       </c>
       <c r="G5" t="s">
-        <v>2686</v>
+        <v>3050</v>
       </c>
       <c r="H5" t="s">
-        <v>2687</v>
+        <v>3051</v>
       </c>
       <c r="I5" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>2688</v>
+        <v>3052</v>
       </c>
       <c r="B6" t="s">
-        <v>2689</v>
+        <v>3053</v>
       </c>
       <c r="C6" t="s">
-        <v>2690</v>
+        <v>3054</v>
       </c>
       <c r="D6" t="s">
-        <v>2691</v>
+        <v>3055</v>
       </c>
       <c r="E6" s="20">
         <v>45837</v>
       </c>
       <c r="F6" s="20">
         <v>45871</v>
       </c>
       <c r="G6" t="s">
-        <v>2692</v>
+        <v>3056</v>
       </c>
       <c r="H6" t="s">
-        <v>2693</v>
+        <v>3057</v>
       </c>
       <c r="I6" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>2694</v>
+        <v>3058</v>
       </c>
       <c r="B7" t="s">
-        <v>2695</v>
+        <v>3059</v>
       </c>
       <c r="C7" t="s">
-        <v>2696</v>
+        <v>3060</v>
       </c>
       <c r="D7" t="s">
-        <v>2697</v>
+        <v>3061</v>
       </c>
       <c r="E7" s="20">
         <v>45837</v>
       </c>
       <c r="F7" s="20">
         <v>45878</v>
       </c>
       <c r="G7" t="s">
-        <v>2698</v>
+        <v>3062</v>
       </c>
       <c r="H7" t="s">
-        <v>2699</v>
+        <v>3063</v>
       </c>
       <c r="I7" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>2700</v>
+        <v>3064</v>
       </c>
       <c r="B8" t="s">
-        <v>2701</v>
+        <v>3065</v>
       </c>
       <c r="C8" t="s">
-        <v>2702</v>
+        <v>3066</v>
       </c>
       <c r="D8" t="s">
-        <v>2703</v>
+        <v>3067</v>
       </c>
       <c r="E8" s="20">
         <v>45837</v>
       </c>
       <c r="F8" s="20">
         <v>45885</v>
       </c>
       <c r="G8" t="s">
-        <v>2704</v>
+        <v>3068</v>
       </c>
       <c r="H8" t="s">
-        <v>2705</v>
+        <v>3069</v>
       </c>
       <c r="I8" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>2706</v>
+        <v>3070</v>
       </c>
       <c r="B9" t="s">
-        <v>2707</v>
+        <v>3071</v>
       </c>
       <c r="C9" t="s">
-        <v>2708</v>
+        <v>3072</v>
       </c>
       <c r="D9" t="s">
-        <v>2709</v>
+        <v>3073</v>
       </c>
       <c r="E9" s="20">
         <v>45837</v>
       </c>
       <c r="F9" s="20">
         <v>45892</v>
       </c>
       <c r="G9" t="s">
-        <v>2710</v>
+        <v>3074</v>
       </c>
       <c r="H9" t="s">
-        <v>2711</v>
+        <v>3075</v>
       </c>
       <c r="I9" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>2712</v>
+        <v>3076</v>
       </c>
       <c r="B10" t="s">
-        <v>2713</v>
+        <v>3077</v>
       </c>
       <c r="C10" t="s">
-        <v>2714</v>
+        <v>3078</v>
       </c>
       <c r="D10" t="s">
-        <v>2715</v>
+        <v>3079</v>
       </c>
       <c r="E10" s="20">
         <v>45837</v>
       </c>
       <c r="F10" s="20">
         <v>45899</v>
       </c>
       <c r="G10" t="s">
-        <v>2716</v>
+        <v>3080</v>
       </c>
       <c r="H10" t="s">
-        <v>2717</v>
+        <v>3081</v>
       </c>
       <c r="I10" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>2718</v>
+        <v>3082</v>
       </c>
       <c r="B11" t="s">
-        <v>2719</v>
+        <v>3083</v>
       </c>
       <c r="C11" t="s">
-        <v>2720</v>
+        <v>3084</v>
       </c>
       <c r="D11" t="s">
-        <v>2721</v>
+        <v>3085</v>
       </c>
       <c r="E11" s="20">
         <v>45837</v>
       </c>
       <c r="F11" s="20">
         <v>45906</v>
       </c>
       <c r="G11" t="s">
-        <v>2722</v>
+        <v>3086</v>
       </c>
       <c r="H11" t="s">
-        <v>2723</v>
+        <v>3087</v>
       </c>
       <c r="I11" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>2724</v>
+        <v>3088</v>
       </c>
       <c r="B12" t="s">
-        <v>2725</v>
+        <v>3089</v>
       </c>
       <c r="C12" t="s">
-        <v>2726</v>
+        <v>3090</v>
       </c>
       <c r="D12" t="s">
-        <v>2727</v>
+        <v>3091</v>
       </c>
       <c r="E12" s="20">
         <v>45837</v>
       </c>
       <c r="F12" s="20">
         <v>45913</v>
       </c>
       <c r="G12" t="s">
-        <v>2728</v>
+        <v>3092</v>
       </c>
       <c r="H12" t="s">
-        <v>2729</v>
+        <v>3093</v>
       </c>
       <c r="I12" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>2730</v>
+        <v>3094</v>
       </c>
       <c r="B13" t="s">
-        <v>2731</v>
+        <v>3095</v>
       </c>
       <c r="C13" t="s">
-        <v>2732</v>
+        <v>3096</v>
       </c>
       <c r="D13" t="s">
-        <v>2733</v>
+        <v>3097</v>
       </c>
       <c r="E13" s="20">
         <v>45837</v>
       </c>
       <c r="F13" s="20">
         <v>45920</v>
       </c>
       <c r="G13" t="s">
-        <v>2734</v>
+        <v>3098</v>
       </c>
       <c r="H13" t="s">
-        <v>2735</v>
+        <v>3099</v>
       </c>
       <c r="I13" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>2736</v>
+        <v>3100</v>
       </c>
       <c r="B14" t="s">
-        <v>2737</v>
+        <v>3101</v>
       </c>
       <c r="C14" t="s">
-        <v>2738</v>
+        <v>3102</v>
       </c>
       <c r="D14" t="s">
-        <v>2739</v>
+        <v>3103</v>
       </c>
       <c r="E14" s="20">
         <v>45837</v>
       </c>
       <c r="F14" s="20">
         <v>45927</v>
       </c>
       <c r="G14" t="s">
-        <v>2740</v>
+        <v>3104</v>
       </c>
       <c r="H14" t="s">
-        <v>2741</v>
+        <v>3105</v>
       </c>
       <c r="I14" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>2742</v>
+        <v>3106</v>
       </c>
       <c r="B15" t="s">
-        <v>2743</v>
+        <v>3107</v>
       </c>
       <c r="C15" t="s">
-        <v>2744</v>
+        <v>3108</v>
       </c>
       <c r="D15" t="s">
-        <v>2745</v>
+        <v>3109</v>
       </c>
       <c r="E15" s="20">
         <v>45837</v>
       </c>
       <c r="F15" s="20">
         <v>45934</v>
       </c>
       <c r="G15" t="s">
-        <v>2746</v>
+        <v>3110</v>
       </c>
       <c r="H15" t="s">
-        <v>2747</v>
+        <v>3111</v>
       </c>
       <c r="I15" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>2748</v>
+        <v>3112</v>
       </c>
       <c r="B16" t="s">
-        <v>2749</v>
+        <v>3113</v>
       </c>
       <c r="C16" t="s">
-        <v>2750</v>
+        <v>3114</v>
       </c>
       <c r="D16" t="s">
-        <v>2751</v>
+        <v>3115</v>
       </c>
       <c r="E16" s="20">
         <v>45837</v>
       </c>
       <c r="F16" s="20">
         <v>45941</v>
       </c>
       <c r="G16" t="s">
-        <v>2752</v>
+        <v>3116</v>
       </c>
       <c r="H16" t="s">
-        <v>2753</v>
+        <v>3117</v>
       </c>
       <c r="I16" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>2754</v>
+        <v>3118</v>
       </c>
       <c r="B17" t="s">
-        <v>2755</v>
+        <v>3119</v>
       </c>
       <c r="C17" t="s">
-        <v>2756</v>
+        <v>3120</v>
       </c>
       <c r="D17" t="s">
-        <v>2757</v>
+        <v>3121</v>
       </c>
       <c r="E17" s="20">
         <v>45837</v>
       </c>
       <c r="F17" s="20">
         <v>45948</v>
       </c>
       <c r="G17" t="s">
-        <v>2758</v>
+        <v>3122</v>
       </c>
       <c r="H17" t="s">
-        <v>2759</v>
+        <v>3123</v>
       </c>
       <c r="I17" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>2760</v>
+        <v>3124</v>
       </c>
       <c r="B18" t="s">
-        <v>2761</v>
+        <v>3125</v>
       </c>
       <c r="C18" t="s">
-        <v>2762</v>
+        <v>3126</v>
       </c>
       <c r="D18" t="s">
-        <v>2763</v>
+        <v>3127</v>
       </c>
       <c r="E18" s="20">
         <v>45837</v>
       </c>
       <c r="F18" s="20">
         <v>45955</v>
       </c>
       <c r="G18" t="s">
-        <v>2764</v>
+        <v>3128</v>
       </c>
       <c r="H18" t="s">
-        <v>2765</v>
+        <v>3129</v>
       </c>
       <c r="I18" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>2766</v>
+        <v>3130</v>
       </c>
       <c r="B19" t="s">
-        <v>2767</v>
+        <v>3131</v>
       </c>
       <c r="C19" t="s">
-        <v>2768</v>
+        <v>3132</v>
       </c>
       <c r="D19" t="s">
-        <v>2769</v>
+        <v>3133</v>
       </c>
       <c r="E19" s="20">
         <v>45837</v>
       </c>
       <c r="F19" s="20">
         <v>45962</v>
       </c>
       <c r="G19" t="s">
-        <v>2770</v>
+        <v>3134</v>
       </c>
       <c r="H19" t="s">
-        <v>2771</v>
+        <v>3135</v>
       </c>
       <c r="I19" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>2772</v>
+        <v>3136</v>
       </c>
       <c r="B20" t="s">
-        <v>2773</v>
+        <v>3137</v>
       </c>
       <c r="C20" t="s">
-        <v>2774</v>
+        <v>3138</v>
       </c>
       <c r="D20" t="s">
-        <v>2775</v>
+        <v>3139</v>
       </c>
       <c r="E20" s="20">
         <v>45837</v>
       </c>
       <c r="F20" s="20">
         <v>45969</v>
       </c>
       <c r="G20" t="s">
-        <v>2776</v>
+        <v>3140</v>
       </c>
       <c r="H20" t="s">
-        <v>2777</v>
+        <v>3141</v>
       </c>
       <c r="I20" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>2778</v>
+        <v>3142</v>
       </c>
       <c r="B21" t="s">
-        <v>2779</v>
+        <v>3143</v>
       </c>
       <c r="C21" t="s">
-        <v>2780</v>
+        <v>3144</v>
       </c>
       <c r="D21" t="s">
-        <v>2781</v>
+        <v>3145</v>
       </c>
       <c r="E21" s="20">
         <v>45837</v>
       </c>
       <c r="F21" s="20">
         <v>45976</v>
       </c>
       <c r="G21" t="s">
-        <v>2782</v>
+        <v>3146</v>
       </c>
       <c r="H21" t="s">
-        <v>2783</v>
+        <v>3147</v>
       </c>
       <c r="I21" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>2784</v>
+        <v>3148</v>
       </c>
       <c r="B22" t="s">
-        <v>2785</v>
+        <v>3149</v>
       </c>
       <c r="C22" t="s">
-        <v>2786</v>
+        <v>3150</v>
       </c>
       <c r="D22" t="s">
-        <v>2787</v>
+        <v>3151</v>
       </c>
       <c r="E22" s="20">
         <v>45837</v>
       </c>
       <c r="F22" s="20">
         <v>45983</v>
       </c>
       <c r="G22" t="s">
-        <v>2788</v>
+        <v>3152</v>
       </c>
       <c r="H22" t="s">
-        <v>2789</v>
+        <v>3153</v>
       </c>
       <c r="I22" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>2790</v>
+        <v>3154</v>
       </c>
       <c r="B23" t="s">
-        <v>2791</v>
+        <v>3155</v>
       </c>
       <c r="C23" t="s">
-        <v>2792</v>
+        <v>3156</v>
       </c>
       <c r="D23" t="s">
-        <v>2793</v>
+        <v>3157</v>
       </c>
       <c r="E23" s="20">
         <v>45837</v>
       </c>
       <c r="F23" s="20">
         <v>45990</v>
       </c>
       <c r="G23" t="s">
-        <v>2794</v>
+        <v>3158</v>
       </c>
       <c r="H23" t="s">
-        <v>2795</v>
+        <v>3159</v>
       </c>
       <c r="I23" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>2796</v>
+        <v>3160</v>
       </c>
       <c r="B24" t="s">
-        <v>2797</v>
+        <v>3161</v>
       </c>
       <c r="C24" t="s">
-        <v>2798</v>
+        <v>3162</v>
       </c>
       <c r="D24" t="s">
-        <v>2799</v>
+        <v>3163</v>
       </c>
       <c r="E24" s="20">
         <v>45837</v>
       </c>
       <c r="F24" s="20">
         <v>45997</v>
       </c>
       <c r="G24" t="s">
-        <v>2800</v>
+        <v>3164</v>
       </c>
       <c r="H24" t="s">
-        <v>2801</v>
+        <v>3165</v>
       </c>
       <c r="I24" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>2802</v>
+        <v>3166</v>
       </c>
       <c r="B25" t="s">
-        <v>2803</v>
+        <v>3167</v>
       </c>
       <c r="C25" t="s">
-        <v>2804</v>
+        <v>3168</v>
       </c>
       <c r="D25" t="s">
-        <v>2805</v>
+        <v>3169</v>
       </c>
       <c r="E25" s="20">
         <v>45837</v>
       </c>
       <c r="F25" s="20">
         <v>46004</v>
       </c>
       <c r="G25" t="s">
-        <v>2806</v>
+        <v>3170</v>
       </c>
       <c r="H25" t="s">
-        <v>2807</v>
+        <v>3171</v>
       </c>
       <c r="I25" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>2808</v>
+        <v>3172</v>
       </c>
       <c r="B26" t="s">
-        <v>2809</v>
+        <v>3173</v>
       </c>
       <c r="C26" t="s">
-        <v>2810</v>
+        <v>3174</v>
       </c>
       <c r="D26" t="s">
-        <v>2811</v>
+        <v>3175</v>
       </c>
       <c r="E26" s="20">
         <v>45837</v>
       </c>
       <c r="F26" s="20">
         <v>46011</v>
       </c>
       <c r="G26" t="s">
-        <v>2812</v>
+        <v>3176</v>
       </c>
       <c r="H26" t="s">
-        <v>2813</v>
+        <v>3177</v>
       </c>
       <c r="I26" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>2814</v>
+        <v>3178</v>
       </c>
       <c r="B27" t="s">
-        <v>2815</v>
+        <v>3179</v>
       </c>
       <c r="C27" t="s">
-        <v>2816</v>
+        <v>3180</v>
       </c>
       <c r="D27" t="s">
-        <v>2817</v>
+        <v>3181</v>
       </c>
       <c r="E27" s="20">
         <v>45837</v>
       </c>
       <c r="F27" s="20">
         <v>46018</v>
       </c>
       <c r="G27" t="s">
-        <v>2818</v>
+        <v>3182</v>
       </c>
       <c r="H27" t="s">
-        <v>2819</v>
+        <v>3183</v>
       </c>
       <c r="I27" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>2820</v>
+        <v>3184</v>
       </c>
       <c r="B28" t="s">
-        <v>2821</v>
+        <v>3185</v>
       </c>
       <c r="C28" t="s">
-        <v>2822</v>
+        <v>3186</v>
       </c>
       <c r="D28" t="s">
-        <v>2823</v>
+        <v>3187</v>
       </c>
       <c r="E28" s="20">
         <v>45837</v>
       </c>
       <c r="F28" s="20">
         <v>46025</v>
       </c>
       <c r="G28" t="s">
-        <v>2824</v>
+        <v>3188</v>
       </c>
       <c r="H28" t="s">
-        <v>2825</v>
+        <v>3189</v>
       </c>
       <c r="I28" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>2826</v>
+        <v>3190</v>
       </c>
       <c r="B29" t="s">
-        <v>2827</v>
+        <v>3191</v>
       </c>
       <c r="C29" t="s">
-        <v>2828</v>
+        <v>3192</v>
       </c>
       <c r="D29" t="s">
-        <v>2829</v>
+        <v>3193</v>
       </c>
       <c r="E29" s="20">
         <v>45837</v>
       </c>
       <c r="F29" s="20">
         <v>46032</v>
       </c>
       <c r="G29" t="s">
-        <v>2830</v>
+        <v>3194</v>
       </c>
       <c r="H29" t="s">
-        <v>2831</v>
+        <v>3195</v>
       </c>
       <c r="I29" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>2832</v>
+        <v>3196</v>
       </c>
       <c r="B30" t="s">
-        <v>2833</v>
+        <v>3197</v>
       </c>
       <c r="C30" t="s">
-        <v>2834</v>
+        <v>3198</v>
       </c>
       <c r="D30" t="s">
-        <v>2835</v>
+        <v>3199</v>
       </c>
       <c r="E30" s="20">
         <v>45837</v>
       </c>
       <c r="F30" s="20">
         <v>46039</v>
       </c>
       <c r="G30" t="s">
-        <v>2836</v>
+        <v>3200</v>
       </c>
       <c r="H30" t="s">
-        <v>2837</v>
+        <v>3201</v>
       </c>
       <c r="I30" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>2838</v>
+        <v>3202</v>
       </c>
       <c r="B31" t="s">
-        <v>2839</v>
+        <v>3203</v>
       </c>
       <c r="C31" t="s">
-        <v>2840</v>
+        <v>3204</v>
       </c>
       <c r="D31" t="s">
-        <v>2841</v>
+        <v>3205</v>
       </c>
       <c r="E31" s="20">
         <v>45837</v>
       </c>
       <c r="F31" s="20">
         <v>46046</v>
       </c>
       <c r="G31" t="s">
-        <v>2842</v>
+        <v>3206</v>
       </c>
       <c r="H31" t="s">
-        <v>2843</v>
+        <v>3207</v>
       </c>
       <c r="I31" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>2844</v>
+        <v>3208</v>
       </c>
       <c r="B32" t="s">
-        <v>2845</v>
+        <v>3209</v>
       </c>
       <c r="C32" t="s">
-        <v>2846</v>
+        <v>3210</v>
       </c>
       <c r="D32" t="s">
-        <v>2847</v>
+        <v>3211</v>
       </c>
       <c r="E32" s="20">
         <v>45837</v>
       </c>
       <c r="F32" s="20">
         <v>46053</v>
       </c>
       <c r="G32" t="s">
-        <v>2848</v>
+        <v>3212</v>
       </c>
       <c r="H32" t="s">
-        <v>2849</v>
+        <v>3213</v>
       </c>
       <c r="I32" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>2850</v>
+        <v>3214</v>
       </c>
       <c r="B33" t="s">
-        <v>2851</v>
+        <v>3215</v>
       </c>
       <c r="C33" t="s">
-        <v>2852</v>
+        <v>3216</v>
       </c>
       <c r="D33" t="s">
-        <v>2853</v>
+        <v>3217</v>
       </c>
       <c r="E33" s="20">
         <v>45837</v>
       </c>
       <c r="F33" s="20">
         <v>46060</v>
       </c>
       <c r="G33" t="s">
-        <v>2854</v>
+        <v>3218</v>
       </c>
       <c r="H33" t="s">
-        <v>2855</v>
+        <v>3219</v>
       </c>
       <c r="I33" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>2856</v>
+        <v>3220</v>
       </c>
       <c r="B34" t="s">
-        <v>2857</v>
+        <v>3221</v>
       </c>
       <c r="C34" t="s">
-        <v>2858</v>
+        <v>3222</v>
       </c>
       <c r="D34" t="s">
-        <v>2859</v>
+        <v>3223</v>
       </c>
       <c r="E34" s="20">
         <v>45837</v>
       </c>
       <c r="F34" s="20">
         <v>46067</v>
       </c>
       <c r="G34" t="s">
-        <v>2860</v>
+        <v>3224</v>
       </c>
       <c r="H34" t="s">
-        <v>2861</v>
+        <v>3225</v>
       </c>
       <c r="I34" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>2862</v>
+        <v>3226</v>
       </c>
       <c r="B35" t="s">
-        <v>2863</v>
+        <v>3227</v>
       </c>
       <c r="C35" t="s">
-        <v>2864</v>
+        <v>3228</v>
       </c>
       <c r="D35" t="s">
-        <v>2865</v>
+        <v>3229</v>
       </c>
       <c r="E35" s="20">
         <v>45837</v>
       </c>
       <c r="F35" s="20">
         <v>46074</v>
       </c>
       <c r="G35" t="s">
-        <v>2866</v>
+        <v>3230</v>
       </c>
       <c r="H35" t="s">
-        <v>2867</v>
+        <v>3231</v>
       </c>
       <c r="I35" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>2868</v>
+        <v>3232</v>
       </c>
       <c r="B36" t="s">
-        <v>2869</v>
+        <v>3233</v>
       </c>
       <c r="C36" t="s">
-        <v>2870</v>
+        <v>3234</v>
       </c>
       <c r="D36" t="s">
-        <v>2871</v>
+        <v>3235</v>
       </c>
       <c r="E36" s="20">
         <v>45837</v>
       </c>
       <c r="F36" s="20">
         <v>46081</v>
       </c>
       <c r="G36" t="s">
-        <v>2872</v>
+        <v>3236</v>
       </c>
       <c r="H36" t="s">
-        <v>2873</v>
+        <v>3237</v>
       </c>
       <c r="I36" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>2874</v>
+        <v>3238</v>
       </c>
       <c r="B37" t="s">
-        <v>2875</v>
+        <v>3239</v>
       </c>
       <c r="C37" t="s">
-        <v>2876</v>
+        <v>3240</v>
       </c>
       <c r="D37" t="s">
-        <v>2877</v>
+        <v>3241</v>
       </c>
       <c r="E37" s="20">
         <v>45837</v>
       </c>
       <c r="F37" s="20">
         <v>46088</v>
       </c>
       <c r="G37" t="s">
-        <v>2878</v>
+        <v>3242</v>
       </c>
       <c r="H37" t="s">
-        <v>2879</v>
+        <v>3243</v>
       </c>
       <c r="I37" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>2880</v>
+        <v>3244</v>
       </c>
       <c r="B38" t="s">
-        <v>2881</v>
+        <v>3245</v>
       </c>
       <c r="C38" t="s">
-        <v>2882</v>
+        <v>3246</v>
       </c>
       <c r="D38" t="s">
-        <v>2883</v>
+        <v>3247</v>
       </c>
       <c r="E38" s="20">
         <v>45837</v>
       </c>
       <c r="F38" s="20">
         <v>46095</v>
       </c>
       <c r="G38" t="s">
-        <v>2884</v>
+        <v>3248</v>
       </c>
       <c r="H38" t="s">
-        <v>2885</v>
+        <v>3249</v>
       </c>
       <c r="I38" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>2886</v>
+        <v>3250</v>
       </c>
       <c r="B39" t="s">
-        <v>2887</v>
+        <v>3251</v>
       </c>
       <c r="C39" t="s">
-        <v>2888</v>
+        <v>3252</v>
       </c>
       <c r="D39" t="s">
-        <v>2889</v>
+        <v>3253</v>
       </c>
       <c r="E39" s="20">
         <v>45837</v>
       </c>
       <c r="F39" s="20">
         <v>46102</v>
       </c>
       <c r="G39" t="s">
-        <v>2890</v>
+        <v>3254</v>
       </c>
       <c r="H39" t="s">
-        <v>2891</v>
+        <v>3255</v>
       </c>
       <c r="I39" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>2892</v>
+        <v>3256</v>
       </c>
       <c r="B40" t="s">
-        <v>2893</v>
+        <v>3257</v>
       </c>
       <c r="C40" t="s">
-        <v>2894</v>
+        <v>3258</v>
       </c>
       <c r="D40" t="s">
-        <v>2895</v>
+        <v>3259</v>
       </c>
       <c r="E40" s="20">
         <v>45837</v>
       </c>
       <c r="F40" s="20">
         <v>46109</v>
       </c>
       <c r="G40" t="s">
-        <v>2896</v>
+        <v>3260</v>
       </c>
       <c r="H40" t="s">
-        <v>2897</v>
+        <v>3261</v>
       </c>
       <c r="I40" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>2898</v>
+        <v>3262</v>
       </c>
       <c r="B41" t="s">
-        <v>2899</v>
+        <v>3263</v>
       </c>
       <c r="C41" t="s">
-        <v>2900</v>
+        <v>3264</v>
       </c>
       <c r="D41" t="s">
-        <v>2901</v>
+        <v>3265</v>
       </c>
       <c r="E41" s="20">
         <v>45837</v>
       </c>
       <c r="F41" s="20">
         <v>46116</v>
       </c>
       <c r="G41" t="s">
-        <v>2902</v>
+        <v>3266</v>
       </c>
       <c r="H41" t="s">
-        <v>2903</v>
+        <v>3267</v>
       </c>
       <c r="I41" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>2904</v>
+        <v>3268</v>
       </c>
       <c r="B42" t="s">
-        <v>2905</v>
+        <v>3269</v>
       </c>
       <c r="C42" t="s">
-        <v>2906</v>
+        <v>3270</v>
       </c>
       <c r="D42" t="s">
-        <v>2907</v>
+        <v>3271</v>
       </c>
       <c r="E42" s="20">
         <v>45837</v>
       </c>
       <c r="F42" s="20">
         <v>46123</v>
       </c>
       <c r="G42" t="s">
-        <v>2908</v>
+        <v>3272</v>
       </c>
       <c r="H42" t="s">
-        <v>2909</v>
+        <v>3273</v>
       </c>
       <c r="I42" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>2910</v>
+        <v>3274</v>
       </c>
       <c r="B43" t="s">
-        <v>2911</v>
+        <v>3275</v>
       </c>
       <c r="C43" t="s">
-        <v>2912</v>
+        <v>3276</v>
       </c>
       <c r="D43" t="s">
-        <v>2913</v>
+        <v>3277</v>
       </c>
       <c r="E43" s="20">
         <v>45837</v>
       </c>
       <c r="F43" s="20">
         <v>46130</v>
       </c>
       <c r="G43" t="s">
-        <v>2914</v>
+        <v>3278</v>
       </c>
       <c r="H43" t="s">
-        <v>2915</v>
+        <v>3279</v>
       </c>
       <c r="I43" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>2916</v>
+        <v>3280</v>
       </c>
       <c r="B44" t="s">
-        <v>2917</v>
+        <v>3281</v>
       </c>
       <c r="C44" t="s">
-        <v>2918</v>
+        <v>3282</v>
       </c>
       <c r="D44" t="s">
-        <v>2919</v>
+        <v>3283</v>
       </c>
       <c r="E44" s="20">
         <v>45837</v>
       </c>
       <c r="F44" s="20">
         <v>46137</v>
       </c>
       <c r="G44" t="s">
-        <v>2920</v>
+        <v>3284</v>
       </c>
       <c r="H44" t="s">
-        <v>2921</v>
+        <v>3285</v>
       </c>
       <c r="I44" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>2922</v>
+        <v>3286</v>
       </c>
       <c r="B45" t="s">
-        <v>2923</v>
+        <v>3287</v>
       </c>
       <c r="C45" t="s">
-        <v>2924</v>
+        <v>3288</v>
       </c>
       <c r="D45" t="s">
-        <v>2925</v>
+        <v>3289</v>
       </c>
       <c r="E45" s="20">
         <v>45837</v>
       </c>
       <c r="F45" s="20">
         <v>46144</v>
       </c>
       <c r="G45" t="s">
-        <v>2926</v>
+        <v>3290</v>
       </c>
       <c r="H45" t="s">
-        <v>2927</v>
+        <v>3291</v>
       </c>
       <c r="I45" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>2928</v>
+        <v>3292</v>
       </c>
       <c r="B46" t="s">
-        <v>2929</v>
+        <v>3293</v>
       </c>
       <c r="C46" t="s">
-        <v>2930</v>
+        <v>3294</v>
       </c>
       <c r="D46" t="s">
-        <v>2931</v>
+        <v>3295</v>
       </c>
       <c r="E46" s="20">
         <v>45837</v>
       </c>
       <c r="F46" s="20">
-        <v>45843</v>
+        <v>46151</v>
       </c>
       <c r="G46" t="s">
-        <v>2932</v>
+        <v>3296</v>
       </c>
       <c r="H46" t="s">
-        <v>2933</v>
+        <v>3297</v>
       </c>
       <c r="I46" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>2934</v>
+        <v>3298</v>
       </c>
       <c r="B47" t="s">
-        <v>2935</v>
+        <v>3299</v>
       </c>
       <c r="C47" t="s">
-        <v>2936</v>
+        <v>3300</v>
       </c>
       <c r="D47" t="s">
-        <v>2937</v>
+        <v>3301</v>
       </c>
       <c r="E47" s="20">
         <v>45837</v>
       </c>
       <c r="F47" s="20">
-        <v>45850</v>
+        <v>46158</v>
       </c>
       <c r="G47" t="s">
-        <v>2938</v>
+        <v>3302</v>
       </c>
       <c r="H47" t="s">
-        <v>2939</v>
+        <v>3303</v>
       </c>
       <c r="I47" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>2940</v>
+        <v>3304</v>
       </c>
       <c r="B48" t="s">
-        <v>2941</v>
+        <v>3305</v>
       </c>
       <c r="C48" t="s">
-        <v>2942</v>
+        <v>3306</v>
       </c>
       <c r="D48" t="s">
-        <v>2943</v>
+        <v>3307</v>
       </c>
       <c r="E48" s="20">
         <v>45837</v>
       </c>
       <c r="F48" s="20">
-        <v>45857</v>
+        <v>46165</v>
       </c>
       <c r="G48" t="s">
-        <v>2944</v>
+        <v>3308</v>
       </c>
       <c r="H48" t="s">
-        <v>2945</v>
+        <v>3309</v>
       </c>
       <c r="I48" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>2946</v>
+        <v>3310</v>
       </c>
       <c r="B49" t="s">
-        <v>2947</v>
+        <v>3311</v>
       </c>
       <c r="C49" t="s">
-        <v>2948</v>
+        <v>3312</v>
       </c>
       <c r="D49" t="s">
-        <v>2949</v>
+        <v>3313</v>
       </c>
       <c r="E49" s="20">
         <v>45837</v>
       </c>
       <c r="F49" s="20">
-        <v>45864</v>
+        <v>46172</v>
       </c>
       <c r="G49" t="s">
-        <v>2950</v>
+        <v>3314</v>
       </c>
       <c r="H49" t="s">
-        <v>2951</v>
+        <v>3315</v>
       </c>
       <c r="I49" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>2952</v>
+        <v>3316</v>
       </c>
       <c r="B50" t="s">
-        <v>2953</v>
+        <v>3317</v>
       </c>
       <c r="C50" t="s">
-        <v>2954</v>
+        <v>3318</v>
       </c>
       <c r="D50" t="s">
-        <v>2955</v>
+        <v>3319</v>
       </c>
       <c r="E50" s="20">
         <v>45837</v>
       </c>
       <c r="F50" s="20">
-        <v>45871</v>
+        <v>46179</v>
       </c>
       <c r="G50" t="s">
-        <v>2956</v>
+        <v>3320</v>
       </c>
       <c r="H50" t="s">
-        <v>2957</v>
+        <v>3321</v>
       </c>
       <c r="I50" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>2958</v>
+        <v>3322</v>
       </c>
       <c r="B51" t="s">
-        <v>2959</v>
+        <v>3323</v>
       </c>
       <c r="C51" t="s">
-        <v>2960</v>
+        <v>3324</v>
       </c>
       <c r="D51" t="s">
-        <v>2961</v>
+        <v>3325</v>
       </c>
       <c r="E51" s="20">
         <v>45837</v>
       </c>
       <c r="F51" s="20">
-        <v>45878</v>
+        <v>46186</v>
       </c>
       <c r="G51" t="s">
-        <v>2962</v>
+        <v>3326</v>
       </c>
       <c r="H51" t="s">
-        <v>2963</v>
+        <v>3327</v>
       </c>
       <c r="I51" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>2964</v>
+        <v>3328</v>
       </c>
       <c r="B52" t="s">
-        <v>2965</v>
+        <v>3329</v>
       </c>
       <c r="C52" t="s">
-        <v>2966</v>
+        <v>3330</v>
       </c>
       <c r="D52" t="s">
-        <v>2967</v>
+        <v>3331</v>
       </c>
       <c r="E52" s="20">
         <v>45837</v>
       </c>
       <c r="F52" s="20">
-        <v>45885</v>
+        <v>46193</v>
       </c>
       <c r="G52" t="s">
-        <v>2968</v>
+        <v>3332</v>
       </c>
       <c r="H52" t="s">
-        <v>2969</v>
+        <v>3333</v>
       </c>
       <c r="I52" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>2970</v>
+        <v>3334</v>
       </c>
       <c r="B53" t="s">
-        <v>2971</v>
+        <v>3335</v>
       </c>
       <c r="C53" t="s">
-        <v>2972</v>
+        <v>3336</v>
       </c>
       <c r="D53" t="s">
-        <v>2973</v>
+        <v>3337</v>
       </c>
       <c r="E53" s="20">
         <v>45837</v>
       </c>
       <c r="F53" s="20">
-        <v>45892</v>
+        <v>45843</v>
       </c>
       <c r="G53" t="s">
-        <v>2974</v>
+        <v>3338</v>
       </c>
       <c r="H53" t="s">
-        <v>2975</v>
+        <v>3339</v>
       </c>
       <c r="I53" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>2976</v>
+        <v>3340</v>
       </c>
       <c r="B54" t="s">
-        <v>2977</v>
+        <v>3341</v>
       </c>
       <c r="C54" t="s">
-        <v>2978</v>
+        <v>3342</v>
       </c>
       <c r="D54" t="s">
-        <v>2979</v>
+        <v>3343</v>
       </c>
       <c r="E54" s="20">
         <v>45837</v>
       </c>
       <c r="F54" s="20">
-        <v>45899</v>
+        <v>45850</v>
       </c>
       <c r="G54" t="s">
-        <v>2980</v>
+        <v>3344</v>
       </c>
       <c r="H54" t="s">
-        <v>2981</v>
+        <v>3345</v>
       </c>
       <c r="I54" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>2982</v>
+        <v>3346</v>
       </c>
       <c r="B55" t="s">
-        <v>2983</v>
+        <v>3347</v>
       </c>
       <c r="C55" t="s">
-        <v>2984</v>
+        <v>3348</v>
       </c>
       <c r="D55" t="s">
-        <v>2985</v>
+        <v>3349</v>
       </c>
       <c r="E55" s="20">
         <v>45837</v>
       </c>
       <c r="F55" s="20">
-        <v>45906</v>
+        <v>45857</v>
       </c>
       <c r="G55" t="s">
-        <v>2986</v>
+        <v>3350</v>
       </c>
       <c r="H55" t="s">
-        <v>2987</v>
+        <v>3351</v>
       </c>
       <c r="I55" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>2988</v>
+        <v>3352</v>
       </c>
       <c r="B56" t="s">
-        <v>2989</v>
+        <v>3353</v>
       </c>
       <c r="C56" t="s">
-        <v>2990</v>
+        <v>3354</v>
       </c>
       <c r="D56" t="s">
-        <v>2991</v>
+        <v>3355</v>
       </c>
       <c r="E56" s="20">
         <v>45837</v>
       </c>
       <c r="F56" s="20">
-        <v>45913</v>
+        <v>45864</v>
       </c>
       <c r="G56" t="s">
-        <v>2992</v>
+        <v>3356</v>
       </c>
       <c r="H56" t="s">
-        <v>2993</v>
+        <v>3357</v>
       </c>
       <c r="I56" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>2994</v>
+        <v>3358</v>
       </c>
       <c r="B57" t="s">
-        <v>2995</v>
+        <v>3359</v>
       </c>
       <c r="C57" t="s">
-        <v>2996</v>
+        <v>3360</v>
       </c>
       <c r="D57" t="s">
-        <v>2997</v>
+        <v>3361</v>
       </c>
       <c r="E57" s="20">
         <v>45837</v>
       </c>
       <c r="F57" s="20">
-        <v>45920</v>
+        <v>45871</v>
       </c>
       <c r="G57" t="s">
-        <v>2998</v>
+        <v>3362</v>
       </c>
       <c r="H57" t="s">
-        <v>2999</v>
+        <v>3363</v>
       </c>
       <c r="I57" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>3000</v>
+        <v>3364</v>
       </c>
       <c r="B58" t="s">
-        <v>3001</v>
+        <v>3365</v>
       </c>
       <c r="C58" t="s">
-        <v>3002</v>
+        <v>3366</v>
       </c>
       <c r="D58" t="s">
-        <v>3003</v>
+        <v>3367</v>
       </c>
       <c r="E58" s="20">
         <v>45837</v>
       </c>
       <c r="F58" s="20">
-        <v>45927</v>
+        <v>45878</v>
       </c>
       <c r="G58" t="s">
-        <v>3004</v>
+        <v>3368</v>
       </c>
       <c r="H58" t="s">
-        <v>3005</v>
+        <v>3369</v>
       </c>
       <c r="I58" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>3006</v>
+        <v>3370</v>
       </c>
       <c r="B59" t="s">
-        <v>3007</v>
+        <v>3371</v>
       </c>
       <c r="C59" t="s">
-        <v>3008</v>
+        <v>3372</v>
       </c>
       <c r="D59" t="s">
-        <v>3009</v>
+        <v>3373</v>
       </c>
       <c r="E59" s="20">
         <v>45837</v>
       </c>
       <c r="F59" s="20">
-        <v>45934</v>
+        <v>45885</v>
       </c>
       <c r="G59" t="s">
-        <v>3010</v>
+        <v>3374</v>
       </c>
       <c r="H59" t="s">
-        <v>3011</v>
+        <v>3375</v>
       </c>
       <c r="I59" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>3012</v>
+        <v>3376</v>
       </c>
       <c r="B60" t="s">
-        <v>3013</v>
+        <v>3377</v>
       </c>
       <c r="C60" t="s">
-        <v>3014</v>
+        <v>3378</v>
       </c>
       <c r="D60" t="s">
-        <v>3015</v>
+        <v>3379</v>
       </c>
       <c r="E60" s="20">
         <v>45837</v>
       </c>
       <c r="F60" s="20">
-        <v>45941</v>
+        <v>45892</v>
       </c>
       <c r="G60" t="s">
-        <v>3016</v>
+        <v>3380</v>
       </c>
       <c r="H60" t="s">
-        <v>3017</v>
+        <v>3381</v>
       </c>
       <c r="I60" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>3018</v>
+        <v>3382</v>
       </c>
       <c r="B61" t="s">
-        <v>3019</v>
+        <v>3383</v>
       </c>
       <c r="C61" t="s">
-        <v>3020</v>
+        <v>3384</v>
       </c>
       <c r="D61" t="s">
-        <v>3021</v>
+        <v>3385</v>
       </c>
       <c r="E61" s="20">
         <v>45837</v>
       </c>
       <c r="F61" s="20">
-        <v>45948</v>
+        <v>45899</v>
       </c>
       <c r="G61" t="s">
-        <v>3022</v>
+        <v>3386</v>
       </c>
       <c r="H61" t="s">
-        <v>3023</v>
+        <v>3387</v>
       </c>
       <c r="I61" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>3024</v>
+        <v>3388</v>
       </c>
       <c r="B62" t="s">
-        <v>3025</v>
+        <v>3389</v>
       </c>
       <c r="C62" t="s">
-        <v>3026</v>
+        <v>3390</v>
       </c>
       <c r="D62" t="s">
-        <v>3027</v>
+        <v>3391</v>
       </c>
       <c r="E62" s="20">
         <v>45837</v>
       </c>
       <c r="F62" s="20">
-        <v>45955</v>
+        <v>45906</v>
       </c>
       <c r="G62" t="s">
-        <v>3028</v>
+        <v>3392</v>
       </c>
       <c r="H62" t="s">
-        <v>3029</v>
+        <v>3393</v>
       </c>
       <c r="I62" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>3030</v>
+        <v>3394</v>
       </c>
       <c r="B63" t="s">
-        <v>3031</v>
+        <v>3395</v>
       </c>
       <c r="C63" t="s">
-        <v>3032</v>
+        <v>3396</v>
       </c>
       <c r="D63" t="s">
-        <v>3033</v>
+        <v>3397</v>
       </c>
       <c r="E63" s="20">
         <v>45837</v>
       </c>
       <c r="F63" s="20">
-        <v>45962</v>
+        <v>45913</v>
       </c>
       <c r="G63" t="s">
-        <v>3034</v>
+        <v>3398</v>
       </c>
       <c r="H63" t="s">
-        <v>3035</v>
+        <v>3399</v>
       </c>
       <c r="I63" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>3036</v>
+        <v>3400</v>
       </c>
       <c r="B64" t="s">
-        <v>3037</v>
+        <v>3401</v>
       </c>
       <c r="C64" t="s">
-        <v>3038</v>
+        <v>3402</v>
       </c>
       <c r="D64" t="s">
-        <v>3039</v>
+        <v>3403</v>
       </c>
       <c r="E64" s="20">
         <v>45837</v>
       </c>
       <c r="F64" s="20">
-        <v>45969</v>
+        <v>45920</v>
       </c>
       <c r="G64" t="s">
-        <v>3040</v>
+        <v>3404</v>
       </c>
       <c r="H64" t="s">
-        <v>3041</v>
+        <v>3405</v>
       </c>
       <c r="I64" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>3042</v>
+        <v>3406</v>
       </c>
       <c r="B65" t="s">
-        <v>3043</v>
+        <v>3407</v>
       </c>
       <c r="C65" t="s">
-        <v>3044</v>
+        <v>3408</v>
       </c>
       <c r="D65" t="s">
-        <v>3045</v>
+        <v>3409</v>
       </c>
       <c r="E65" s="20">
         <v>45837</v>
       </c>
       <c r="F65" s="20">
-        <v>45976</v>
+        <v>45927</v>
       </c>
       <c r="G65" t="s">
-        <v>3046</v>
+        <v>3410</v>
       </c>
       <c r="H65" t="s">
-        <v>3047</v>
+        <v>3411</v>
       </c>
       <c r="I65" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>3048</v>
+        <v>3412</v>
       </c>
       <c r="B66" t="s">
-        <v>3049</v>
+        <v>3413</v>
       </c>
       <c r="C66" t="s">
-        <v>3050</v>
+        <v>3414</v>
       </c>
       <c r="D66" t="s">
-        <v>3051</v>
+        <v>3415</v>
       </c>
       <c r="E66" s="20">
         <v>45837</v>
       </c>
       <c r="F66" s="20">
-        <v>45983</v>
+        <v>45934</v>
       </c>
       <c r="G66" t="s">
-        <v>3052</v>
+        <v>3416</v>
       </c>
       <c r="H66" t="s">
-        <v>3053</v>
+        <v>3417</v>
       </c>
       <c r="I66" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>3054</v>
+        <v>3418</v>
       </c>
       <c r="B67" t="s">
-        <v>3055</v>
+        <v>3419</v>
       </c>
       <c r="C67" t="s">
-        <v>3056</v>
+        <v>3420</v>
       </c>
       <c r="D67" t="s">
-        <v>3057</v>
+        <v>3421</v>
       </c>
       <c r="E67" s="20">
         <v>45837</v>
       </c>
       <c r="F67" s="20">
-        <v>45990</v>
+        <v>45941</v>
       </c>
       <c r="G67" t="s">
-        <v>3058</v>
+        <v>3422</v>
       </c>
       <c r="H67" t="s">
-        <v>3059</v>
+        <v>3423</v>
       </c>
       <c r="I67" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>3060</v>
+        <v>3424</v>
       </c>
       <c r="B68" t="s">
-        <v>3061</v>
+        <v>3425</v>
       </c>
       <c r="C68" t="s">
-        <v>3062</v>
+        <v>3426</v>
       </c>
       <c r="D68" t="s">
-        <v>3063</v>
+        <v>3427</v>
       </c>
       <c r="E68" s="20">
         <v>45837</v>
       </c>
       <c r="F68" s="20">
-        <v>45997</v>
+        <v>45948</v>
       </c>
       <c r="G68" t="s">
-        <v>3064</v>
+        <v>3428</v>
       </c>
       <c r="H68" t="s">
-        <v>3065</v>
+        <v>3429</v>
       </c>
       <c r="I68" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>3066</v>
+        <v>3430</v>
       </c>
       <c r="B69" t="s">
-        <v>3067</v>
+        <v>3431</v>
       </c>
       <c r="C69" t="s">
-        <v>3068</v>
+        <v>3432</v>
       </c>
       <c r="D69" t="s">
-        <v>3069</v>
+        <v>3433</v>
       </c>
       <c r="E69" s="20">
         <v>45837</v>
       </c>
       <c r="F69" s="20">
-        <v>46004</v>
+        <v>45955</v>
       </c>
       <c r="G69" t="s">
-        <v>3070</v>
+        <v>3434</v>
       </c>
       <c r="H69" t="s">
-        <v>3071</v>
+        <v>3435</v>
       </c>
       <c r="I69" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>3072</v>
+        <v>3436</v>
       </c>
       <c r="B70" t="s">
-        <v>3073</v>
+        <v>3437</v>
       </c>
       <c r="C70" t="s">
-        <v>3074</v>
+        <v>3438</v>
       </c>
       <c r="D70" t="s">
-        <v>3075</v>
+        <v>3439</v>
       </c>
       <c r="E70" s="20">
         <v>45837</v>
       </c>
       <c r="F70" s="20">
-        <v>46011</v>
+        <v>45962</v>
       </c>
       <c r="G70" t="s">
-        <v>3076</v>
+        <v>3440</v>
       </c>
       <c r="H70" t="s">
-        <v>3077</v>
+        <v>3441</v>
       </c>
       <c r="I70" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>3078</v>
+        <v>3442</v>
       </c>
       <c r="B71" t="s">
-        <v>3079</v>
+        <v>3443</v>
       </c>
       <c r="C71" t="s">
-        <v>3080</v>
+        <v>3444</v>
       </c>
       <c r="D71" t="s">
-        <v>3081</v>
+        <v>3445</v>
       </c>
       <c r="E71" s="20">
         <v>45837</v>
       </c>
       <c r="F71" s="20">
-        <v>46018</v>
+        <v>45969</v>
       </c>
       <c r="G71" t="s">
-        <v>3082</v>
+        <v>3446</v>
       </c>
       <c r="H71" t="s">
-        <v>3083</v>
+        <v>3447</v>
       </c>
       <c r="I71" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>3084</v>
+        <v>3448</v>
       </c>
       <c r="B72" t="s">
-        <v>3085</v>
+        <v>3449</v>
       </c>
       <c r="C72" t="s">
-        <v>3086</v>
+        <v>3450</v>
       </c>
       <c r="D72" t="s">
-        <v>3087</v>
+        <v>3451</v>
       </c>
       <c r="E72" s="20">
         <v>45837</v>
       </c>
       <c r="F72" s="20">
-        <v>46025</v>
+        <v>45976</v>
       </c>
       <c r="G72" t="s">
-        <v>3088</v>
+        <v>3452</v>
       </c>
       <c r="H72" t="s">
-        <v>3089</v>
+        <v>3453</v>
       </c>
       <c r="I72" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>3090</v>
+        <v>3454</v>
       </c>
       <c r="B73" t="s">
-        <v>3091</v>
+        <v>3455</v>
       </c>
       <c r="C73" t="s">
-        <v>3092</v>
+        <v>3456</v>
       </c>
       <c r="D73" t="s">
-        <v>3093</v>
+        <v>3457</v>
       </c>
       <c r="E73" s="20">
         <v>45837</v>
       </c>
       <c r="F73" s="20">
-        <v>46032</v>
+        <v>45983</v>
       </c>
       <c r="G73" t="s">
-        <v>3094</v>
+        <v>3458</v>
       </c>
       <c r="H73" t="s">
-        <v>3095</v>
+        <v>3459</v>
       </c>
       <c r="I73" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>3096</v>
+        <v>3460</v>
       </c>
       <c r="B74" t="s">
-        <v>3097</v>
+        <v>3461</v>
       </c>
       <c r="C74" t="s">
-        <v>3098</v>
+        <v>3462</v>
       </c>
       <c r="D74" t="s">
-        <v>3099</v>
+        <v>3463</v>
       </c>
       <c r="E74" s="20">
         <v>45837</v>
       </c>
       <c r="F74" s="20">
-        <v>46039</v>
+        <v>45990</v>
       </c>
       <c r="G74" t="s">
-        <v>3100</v>
+        <v>3464</v>
       </c>
       <c r="H74" t="s">
-        <v>3101</v>
+        <v>3465</v>
       </c>
       <c r="I74" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>3102</v>
+        <v>3466</v>
       </c>
       <c r="B75" t="s">
-        <v>3103</v>
+        <v>3467</v>
       </c>
       <c r="C75" t="s">
-        <v>3104</v>
+        <v>3468</v>
       </c>
       <c r="D75" t="s">
-        <v>3105</v>
+        <v>3469</v>
       </c>
       <c r="E75" s="20">
         <v>45837</v>
       </c>
       <c r="F75" s="20">
-        <v>46046</v>
+        <v>45997</v>
       </c>
       <c r="G75" t="s">
-        <v>3106</v>
+        <v>3470</v>
       </c>
       <c r="H75" t="s">
-        <v>3107</v>
+        <v>3471</v>
       </c>
       <c r="I75" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>3108</v>
+        <v>3472</v>
       </c>
       <c r="B76" t="s">
-        <v>3109</v>
+        <v>3473</v>
       </c>
       <c r="C76" t="s">
-        <v>3110</v>
+        <v>3474</v>
       </c>
       <c r="D76" t="s">
-        <v>3111</v>
+        <v>3475</v>
       </c>
       <c r="E76" s="20">
         <v>45837</v>
       </c>
       <c r="F76" s="20">
-        <v>46053</v>
+        <v>46004</v>
       </c>
       <c r="G76" t="s">
-        <v>3112</v>
+        <v>3476</v>
       </c>
       <c r="H76" t="s">
-        <v>3113</v>
+        <v>3477</v>
       </c>
       <c r="I76" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>3114</v>
+        <v>3478</v>
       </c>
       <c r="B77" t="s">
-        <v>3115</v>
+        <v>3479</v>
       </c>
       <c r="C77" t="s">
-        <v>3116</v>
+        <v>3480</v>
       </c>
       <c r="D77" t="s">
-        <v>3117</v>
+        <v>3481</v>
       </c>
       <c r="E77" s="20">
         <v>45837</v>
       </c>
       <c r="F77" s="20">
-        <v>46060</v>
+        <v>46011</v>
       </c>
       <c r="G77" t="s">
-        <v>3118</v>
+        <v>3482</v>
       </c>
       <c r="H77" t="s">
-        <v>3119</v>
+        <v>3483</v>
       </c>
       <c r="I77" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>3120</v>
+        <v>3484</v>
       </c>
       <c r="B78" t="s">
-        <v>3121</v>
+        <v>3485</v>
       </c>
       <c r="C78" t="s">
-        <v>3122</v>
+        <v>3486</v>
       </c>
       <c r="D78" t="s">
-        <v>3123</v>
+        <v>3487</v>
       </c>
       <c r="E78" s="20">
         <v>45837</v>
       </c>
       <c r="F78" s="20">
-        <v>46067</v>
+        <v>46018</v>
       </c>
       <c r="G78" t="s">
-        <v>3124</v>
+        <v>3488</v>
       </c>
       <c r="H78" t="s">
-        <v>3125</v>
+        <v>3489</v>
       </c>
       <c r="I78" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>3126</v>
+        <v>3490</v>
       </c>
       <c r="B79" t="s">
-        <v>3127</v>
+        <v>3491</v>
       </c>
       <c r="C79" t="s">
-        <v>3128</v>
+        <v>3492</v>
       </c>
       <c r="D79" t="s">
-        <v>3129</v>
+        <v>3493</v>
       </c>
       <c r="E79" s="20">
         <v>45837</v>
       </c>
       <c r="F79" s="20">
-        <v>46074</v>
+        <v>46025</v>
       </c>
       <c r="G79" t="s">
-        <v>3130</v>
+        <v>3494</v>
       </c>
       <c r="H79" t="s">
-        <v>3131</v>
+        <v>3495</v>
       </c>
       <c r="I79" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>3132</v>
+        <v>3496</v>
       </c>
       <c r="B80" t="s">
-        <v>3133</v>
+        <v>3497</v>
       </c>
       <c r="C80" t="s">
-        <v>3134</v>
+        <v>3498</v>
       </c>
       <c r="D80" t="s">
-        <v>3135</v>
+        <v>3499</v>
       </c>
       <c r="E80" s="20">
         <v>45837</v>
       </c>
       <c r="F80" s="20">
-        <v>46081</v>
+        <v>46032</v>
       </c>
       <c r="G80" t="s">
-        <v>3136</v>
+        <v>3500</v>
       </c>
       <c r="H80" t="s">
-        <v>3137</v>
+        <v>3501</v>
       </c>
       <c r="I80" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>3138</v>
+        <v>3502</v>
       </c>
       <c r="B81" t="s">
-        <v>3139</v>
+        <v>3503</v>
       </c>
       <c r="C81" t="s">
-        <v>3140</v>
+        <v>3504</v>
       </c>
       <c r="D81" t="s">
-        <v>3141</v>
+        <v>3505</v>
       </c>
       <c r="E81" s="20">
         <v>45837</v>
       </c>
       <c r="F81" s="20">
-        <v>46088</v>
+        <v>46039</v>
       </c>
       <c r="G81" t="s">
-        <v>3142</v>
+        <v>3506</v>
       </c>
       <c r="H81" t="s">
-        <v>3143</v>
+        <v>3507</v>
       </c>
       <c r="I81" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>3144</v>
+        <v>3508</v>
       </c>
       <c r="B82" t="s">
-        <v>3145</v>
+        <v>3509</v>
       </c>
       <c r="C82" t="s">
-        <v>3146</v>
+        <v>3510</v>
       </c>
       <c r="D82" t="s">
-        <v>3147</v>
+        <v>3511</v>
       </c>
       <c r="E82" s="20">
         <v>45837</v>
       </c>
       <c r="F82" s="20">
-        <v>46095</v>
+        <v>46046</v>
       </c>
       <c r="G82" t="s">
-        <v>3148</v>
+        <v>3512</v>
       </c>
       <c r="H82" t="s">
-        <v>3149</v>
+        <v>3513</v>
       </c>
       <c r="I82" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>3150</v>
+        <v>3514</v>
       </c>
       <c r="B83" t="s">
-        <v>3151</v>
+        <v>3515</v>
       </c>
       <c r="C83" t="s">
-        <v>3152</v>
+        <v>3516</v>
       </c>
       <c r="D83" t="s">
-        <v>3153</v>
+        <v>3517</v>
       </c>
       <c r="E83" s="20">
         <v>45837</v>
       </c>
       <c r="F83" s="20">
-        <v>46102</v>
+        <v>46053</v>
       </c>
       <c r="G83" t="s">
-        <v>3154</v>
+        <v>3518</v>
       </c>
       <c r="H83" t="s">
-        <v>3155</v>
+        <v>3519</v>
       </c>
       <c r="I83" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>3156</v>
+        <v>3520</v>
       </c>
       <c r="B84" t="s">
-        <v>3157</v>
+        <v>3521</v>
       </c>
       <c r="C84" t="s">
-        <v>3158</v>
+        <v>3522</v>
       </c>
       <c r="D84" t="s">
-        <v>3159</v>
+        <v>3523</v>
       </c>
       <c r="E84" s="20">
         <v>45837</v>
       </c>
       <c r="F84" s="20">
-        <v>46109</v>
+        <v>46060</v>
       </c>
       <c r="G84" t="s">
-        <v>3160</v>
+        <v>3524</v>
       </c>
       <c r="H84" t="s">
-        <v>3161</v>
+        <v>3525</v>
       </c>
       <c r="I84" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>3162</v>
+        <v>3526</v>
       </c>
       <c r="B85" t="s">
-        <v>3163</v>
+        <v>3527</v>
       </c>
       <c r="C85" t="s">
-        <v>3164</v>
+        <v>3528</v>
       </c>
       <c r="D85" t="s">
-        <v>3165</v>
+        <v>3529</v>
       </c>
       <c r="E85" s="20">
         <v>45837</v>
       </c>
       <c r="F85" s="20">
-        <v>46116</v>
+        <v>46067</v>
       </c>
       <c r="G85" t="s">
-        <v>3166</v>
+        <v>3530</v>
       </c>
       <c r="H85" t="s">
-        <v>3167</v>
+        <v>3531</v>
       </c>
       <c r="I85" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>3168</v>
+        <v>3532</v>
       </c>
       <c r="B86" t="s">
-        <v>3169</v>
+        <v>3533</v>
       </c>
       <c r="C86" t="s">
-        <v>3170</v>
+        <v>3534</v>
       </c>
       <c r="D86" t="s">
-        <v>3171</v>
+        <v>3535</v>
       </c>
       <c r="E86" s="20">
         <v>45837</v>
       </c>
       <c r="F86" s="20">
-        <v>46123</v>
+        <v>46074</v>
       </c>
       <c r="G86" t="s">
-        <v>3172</v>
+        <v>3536</v>
       </c>
       <c r="H86" t="s">
-        <v>3173</v>
+        <v>3537</v>
       </c>
       <c r="I86" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>3174</v>
+        <v>3538</v>
       </c>
       <c r="B87" t="s">
-        <v>3175</v>
+        <v>3539</v>
       </c>
       <c r="C87" t="s">
-        <v>3176</v>
+        <v>3540</v>
       </c>
       <c r="D87" t="s">
-        <v>3177</v>
+        <v>3541</v>
       </c>
       <c r="E87" s="20">
         <v>45837</v>
       </c>
       <c r="F87" s="20">
-        <v>46130</v>
+        <v>46081</v>
       </c>
       <c r="G87" t="s">
-        <v>3178</v>
+        <v>3542</v>
       </c>
       <c r="H87" t="s">
-        <v>3179</v>
+        <v>3543</v>
       </c>
       <c r="I87" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>3180</v>
+        <v>3544</v>
       </c>
       <c r="B88" t="s">
-        <v>3181</v>
+        <v>3545</v>
       </c>
       <c r="C88" t="s">
-        <v>3182</v>
+        <v>3546</v>
       </c>
       <c r="D88" t="s">
-        <v>3183</v>
+        <v>3547</v>
       </c>
       <c r="E88" s="20">
         <v>45837</v>
       </c>
       <c r="F88" s="20">
-        <v>46137</v>
+        <v>46088</v>
       </c>
       <c r="G88" t="s">
-        <v>3184</v>
+        <v>3548</v>
       </c>
       <c r="H88" t="s">
-        <v>3185</v>
+        <v>3549</v>
       </c>
       <c r="I88" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>3186</v>
+        <v>3550</v>
       </c>
       <c r="B89" t="s">
-        <v>3187</v>
+        <v>3551</v>
       </c>
       <c r="C89" t="s">
-        <v>3188</v>
+        <v>3552</v>
       </c>
       <c r="D89" t="s">
-        <v>3189</v>
+        <v>3553</v>
       </c>
       <c r="E89" s="20">
         <v>45837</v>
       </c>
       <c r="F89" s="20">
-        <v>46144</v>
+        <v>46095</v>
       </c>
       <c r="G89" t="s">
-        <v>3190</v>
+        <v>3554</v>
       </c>
       <c r="H89" t="s">
-        <v>3191</v>
+        <v>3555</v>
       </c>
       <c r="I89" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>3192</v>
+        <v>3556</v>
       </c>
       <c r="B90" t="s">
-        <v>3193</v>
+        <v>3557</v>
       </c>
       <c r="C90" t="s">
-        <v>3194</v>
+        <v>3558</v>
       </c>
       <c r="D90" t="s">
-        <v>3195</v>
+        <v>3559</v>
       </c>
       <c r="E90" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F90" s="20">
-        <v>44751</v>
+        <v>46102</v>
       </c>
       <c r="G90" t="s">
-        <v>3196</v>
+        <v>3560</v>
       </c>
       <c r="H90" t="s">
-        <v>3197</v>
+        <v>3561</v>
       </c>
       <c r="I90" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>3198</v>
+        <v>3562</v>
       </c>
       <c r="B91" t="s">
-        <v>3199</v>
+        <v>3563</v>
       </c>
       <c r="C91" t="s">
-        <v>3200</v>
+        <v>3564</v>
       </c>
       <c r="D91" t="s">
-        <v>3201</v>
+        <v>3565</v>
       </c>
       <c r="E91" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F91" s="20">
-        <v>44758</v>
+        <v>46109</v>
       </c>
       <c r="G91" t="s">
-        <v>3202</v>
+        <v>3566</v>
       </c>
       <c r="H91" t="s">
-        <v>3203</v>
+        <v>3567</v>
       </c>
       <c r="I91" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>3204</v>
+        <v>3568</v>
       </c>
       <c r="B92" t="s">
-        <v>3205</v>
+        <v>3569</v>
       </c>
       <c r="C92" t="s">
-        <v>3206</v>
+        <v>3570</v>
       </c>
       <c r="D92" t="s">
-        <v>3207</v>
+        <v>3571</v>
       </c>
       <c r="E92" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F92" s="20">
-        <v>44765</v>
+        <v>46116</v>
       </c>
       <c r="G92" t="s">
-        <v>3208</v>
+        <v>3572</v>
       </c>
       <c r="H92" t="s">
-        <v>3209</v>
+        <v>3573</v>
       </c>
       <c r="I92" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>3210</v>
+        <v>3574</v>
       </c>
       <c r="B93" t="s">
-        <v>3211</v>
+        <v>3575</v>
       </c>
       <c r="C93" t="s">
-        <v>3212</v>
+        <v>3576</v>
       </c>
       <c r="D93" t="s">
-        <v>3213</v>
+        <v>3577</v>
       </c>
       <c r="E93" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F93" s="20">
-        <v>44772</v>
+        <v>46123</v>
       </c>
       <c r="G93" t="s">
-        <v>3214</v>
+        <v>3578</v>
       </c>
       <c r="H93" t="s">
-        <v>3215</v>
+        <v>3579</v>
       </c>
       <c r="I93" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>3216</v>
+        <v>3580</v>
       </c>
       <c r="B94" t="s">
-        <v>3217</v>
+        <v>3581</v>
       </c>
       <c r="C94" t="s">
-        <v>3218</v>
+        <v>3582</v>
       </c>
       <c r="D94" t="s">
-        <v>3219</v>
+        <v>3583</v>
       </c>
       <c r="E94" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F94" s="20">
-        <v>44779</v>
+        <v>46130</v>
       </c>
       <c r="G94" t="s">
-        <v>3220</v>
+        <v>3584</v>
       </c>
       <c r="H94" t="s">
-        <v>3221</v>
+        <v>3585</v>
       </c>
       <c r="I94" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>3222</v>
+        <v>3586</v>
       </c>
       <c r="B95" t="s">
-        <v>3223</v>
+        <v>3587</v>
       </c>
       <c r="C95" t="s">
-        <v>3224</v>
+        <v>3588</v>
       </c>
       <c r="D95" t="s">
-        <v>3225</v>
+        <v>3589</v>
       </c>
       <c r="E95" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F95" s="20">
-        <v>44786</v>
+        <v>46137</v>
       </c>
       <c r="G95" t="s">
-        <v>3226</v>
+        <v>3590</v>
       </c>
       <c r="H95" t="s">
-        <v>3227</v>
+        <v>3591</v>
       </c>
       <c r="I95" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>3228</v>
+        <v>3592</v>
       </c>
       <c r="B96" t="s">
-        <v>3229</v>
+        <v>3593</v>
       </c>
       <c r="C96" t="s">
-        <v>3230</v>
+        <v>3594</v>
       </c>
       <c r="D96" t="s">
-        <v>3231</v>
+        <v>3595</v>
       </c>
       <c r="E96" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F96" s="20">
-        <v>44793</v>
+        <v>46144</v>
       </c>
       <c r="G96" t="s">
-        <v>3232</v>
+        <v>3596</v>
       </c>
       <c r="H96" t="s">
-        <v>3233</v>
+        <v>3597</v>
       </c>
       <c r="I96" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>3234</v>
+        <v>3598</v>
       </c>
       <c r="B97" t="s">
-        <v>3235</v>
+        <v>3599</v>
       </c>
       <c r="C97" t="s">
-        <v>3236</v>
+        <v>3600</v>
       </c>
       <c r="D97" t="s">
-        <v>3237</v>
+        <v>3601</v>
       </c>
       <c r="E97" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F97" s="20">
-        <v>44800</v>
+        <v>46151</v>
       </c>
       <c r="G97" t="s">
-        <v>3238</v>
+        <v>3602</v>
       </c>
       <c r="H97" t="s">
-        <v>3239</v>
+        <v>3603</v>
       </c>
       <c r="I97" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>3240</v>
+        <v>3604</v>
       </c>
       <c r="B98" t="s">
-        <v>3241</v>
+        <v>3605</v>
       </c>
       <c r="C98" t="s">
-        <v>3242</v>
+        <v>3606</v>
       </c>
       <c r="D98" t="s">
-        <v>3243</v>
+        <v>3607</v>
       </c>
       <c r="E98" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F98" s="20">
-        <v>44807</v>
+        <v>46158</v>
       </c>
       <c r="G98" t="s">
-        <v>3244</v>
+        <v>3608</v>
       </c>
       <c r="H98" t="s">
-        <v>3245</v>
+        <v>3609</v>
       </c>
       <c r="I98" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>3246</v>
+        <v>3610</v>
       </c>
       <c r="B99" t="s">
-        <v>3247</v>
+        <v>3611</v>
       </c>
       <c r="C99" t="s">
-        <v>3248</v>
+        <v>3612</v>
       </c>
       <c r="D99" t="s">
-        <v>3249</v>
+        <v>3613</v>
       </c>
       <c r="E99" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F99" s="20">
-        <v>44814</v>
+        <v>46165</v>
       </c>
       <c r="G99" t="s">
-        <v>3250</v>
+        <v>3614</v>
       </c>
       <c r="H99" t="s">
-        <v>3251</v>
+        <v>3615</v>
       </c>
       <c r="I99" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>3252</v>
+        <v>3616</v>
       </c>
       <c r="B100" t="s">
-        <v>3253</v>
+        <v>3617</v>
       </c>
       <c r="C100" t="s">
-        <v>3254</v>
+        <v>3618</v>
       </c>
       <c r="D100" t="s">
-        <v>3255</v>
+        <v>3619</v>
       </c>
       <c r="E100" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F100" s="20">
-        <v>44821</v>
+        <v>46172</v>
       </c>
       <c r="G100" t="s">
-        <v>3256</v>
+        <v>3620</v>
       </c>
       <c r="H100" t="s">
-        <v>3257</v>
+        <v>3621</v>
       </c>
       <c r="I100" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>3258</v>
+        <v>3622</v>
       </c>
       <c r="B101" t="s">
-        <v>3259</v>
+        <v>3623</v>
       </c>
       <c r="C101" t="s">
-        <v>3260</v>
+        <v>3624</v>
       </c>
       <c r="D101" t="s">
-        <v>3261</v>
+        <v>3625</v>
       </c>
       <c r="E101" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F101" s="20">
-        <v>44828</v>
+        <v>46179</v>
       </c>
       <c r="G101" t="s">
-        <v>3262</v>
+        <v>3626</v>
       </c>
       <c r="H101" t="s">
-        <v>3263</v>
+        <v>3627</v>
       </c>
       <c r="I101" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>3264</v>
+        <v>3628</v>
       </c>
       <c r="B102" t="s">
-        <v>3265</v>
+        <v>3629</v>
       </c>
       <c r="C102" t="s">
-        <v>3266</v>
+        <v>3630</v>
       </c>
       <c r="D102" t="s">
-        <v>3267</v>
+        <v>3631</v>
       </c>
       <c r="E102" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F102" s="20">
-        <v>44835</v>
+        <v>46186</v>
       </c>
       <c r="G102" t="s">
-        <v>3268</v>
+        <v>3632</v>
       </c>
       <c r="H102" t="s">
-        <v>3269</v>
+        <v>3633</v>
       </c>
       <c r="I102" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>3270</v>
+        <v>3634</v>
       </c>
       <c r="B103" t="s">
-        <v>3271</v>
+        <v>3635</v>
       </c>
       <c r="C103" t="s">
-        <v>3272</v>
+        <v>3636</v>
       </c>
       <c r="D103" t="s">
-        <v>3273</v>
+        <v>3637</v>
       </c>
       <c r="E103" s="20">
-        <v>44738</v>
+        <v>45837</v>
       </c>
       <c r="F103" s="20">
-        <v>44842</v>
+        <v>46193</v>
       </c>
       <c r="G103" t="s">
-        <v>3274</v>
+        <v>3638</v>
       </c>
       <c r="H103" t="s">
-        <v>3275</v>
+        <v>3639</v>
       </c>
       <c r="I103" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>3276</v>
+        <v>3640</v>
       </c>
       <c r="B104" t="s">
-        <v>3277</v>
+        <v>3641</v>
       </c>
       <c r="C104" t="s">
-        <v>3278</v>
+        <v>3642</v>
       </c>
       <c r="D104" t="s">
-        <v>3279</v>
+        <v>3643</v>
       </c>
       <c r="E104" s="20">
         <v>44738</v>
       </c>
       <c r="F104" s="20">
-        <v>44849</v>
+        <v>44751</v>
       </c>
       <c r="G104" t="s">
-        <v>3280</v>
+        <v>3644</v>
       </c>
       <c r="H104" t="s">
-        <v>3281</v>
+        <v>3645</v>
       </c>
       <c r="I104" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>3282</v>
+        <v>3646</v>
       </c>
       <c r="B105" t="s">
-        <v>3283</v>
+        <v>3647</v>
       </c>
       <c r="C105" t="s">
-        <v>3284</v>
+        <v>3648</v>
       </c>
       <c r="D105" t="s">
-        <v>3285</v>
+        <v>3649</v>
       </c>
       <c r="E105" s="20">
         <v>44738</v>
       </c>
       <c r="F105" s="20">
-        <v>44856</v>
+        <v>44758</v>
       </c>
       <c r="G105" t="s">
-        <v>3286</v>
+        <v>3650</v>
       </c>
       <c r="H105" t="s">
-        <v>3287</v>
+        <v>3651</v>
       </c>
       <c r="I105" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>3288</v>
+        <v>3652</v>
       </c>
       <c r="B106" t="s">
-        <v>3289</v>
+        <v>3653</v>
       </c>
       <c r="C106" t="s">
-        <v>3290</v>
+        <v>3654</v>
       </c>
       <c r="D106" t="s">
-        <v>3291</v>
+        <v>3655</v>
       </c>
       <c r="E106" s="20">
         <v>44738</v>
       </c>
       <c r="F106" s="20">
-        <v>44863</v>
+        <v>44765</v>
       </c>
       <c r="G106" t="s">
-        <v>3292</v>
+        <v>3656</v>
       </c>
       <c r="H106" t="s">
-        <v>3293</v>
+        <v>3657</v>
       </c>
       <c r="I106" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>3294</v>
+        <v>3658</v>
       </c>
       <c r="B107" t="s">
-        <v>3295</v>
+        <v>3659</v>
       </c>
       <c r="C107" t="s">
-        <v>3296</v>
+        <v>3660</v>
       </c>
       <c r="D107" t="s">
-        <v>3297</v>
+        <v>3661</v>
       </c>
       <c r="E107" s="20">
         <v>44738</v>
       </c>
       <c r="F107" s="20">
-        <v>44870</v>
+        <v>44772</v>
       </c>
       <c r="G107" t="s">
-        <v>3298</v>
+        <v>3662</v>
       </c>
       <c r="H107" t="s">
-        <v>3299</v>
+        <v>3663</v>
       </c>
       <c r="I107" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>3300</v>
+        <v>3664</v>
       </c>
       <c r="B108" t="s">
-        <v>3301</v>
+        <v>3665</v>
       </c>
       <c r="C108" t="s">
-        <v>3302</v>
+        <v>3666</v>
       </c>
       <c r="D108" t="s">
-        <v>3303</v>
+        <v>3667</v>
       </c>
       <c r="E108" s="20">
         <v>44738</v>
       </c>
       <c r="F108" s="20">
-        <v>44877</v>
+        <v>44779</v>
       </c>
       <c r="G108" t="s">
-        <v>3304</v>
+        <v>3668</v>
       </c>
       <c r="H108" t="s">
-        <v>3305</v>
+        <v>3669</v>
       </c>
       <c r="I108" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>3306</v>
+        <v>3670</v>
       </c>
       <c r="B109" t="s">
-        <v>3307</v>
+        <v>3671</v>
       </c>
       <c r="C109" t="s">
-        <v>3308</v>
+        <v>3672</v>
       </c>
       <c r="D109" t="s">
-        <v>3309</v>
+        <v>3673</v>
       </c>
       <c r="E109" s="20">
         <v>44738</v>
       </c>
       <c r="F109" s="20">
-        <v>44884</v>
+        <v>44786</v>
       </c>
       <c r="G109" t="s">
-        <v>3310</v>
+        <v>3674</v>
       </c>
       <c r="H109" t="s">
-        <v>3311</v>
+        <v>3675</v>
       </c>
       <c r="I109" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>3312</v>
+        <v>3676</v>
       </c>
       <c r="B110" t="s">
-        <v>3313</v>
+        <v>3677</v>
       </c>
       <c r="C110" t="s">
-        <v>3314</v>
+        <v>3678</v>
       </c>
       <c r="D110" t="s">
-        <v>3315</v>
+        <v>3679</v>
       </c>
       <c r="E110" s="20">
         <v>44738</v>
       </c>
       <c r="F110" s="20">
-        <v>44891</v>
+        <v>44793</v>
       </c>
       <c r="G110" t="s">
-        <v>3316</v>
+        <v>3680</v>
       </c>
       <c r="H110" t="s">
-        <v>3317</v>
+        <v>3681</v>
       </c>
       <c r="I110" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>3318</v>
+        <v>3682</v>
       </c>
       <c r="B111" t="s">
-        <v>3319</v>
+        <v>3683</v>
       </c>
       <c r="C111" t="s">
-        <v>3320</v>
+        <v>3684</v>
       </c>
       <c r="D111" t="s">
-        <v>3321</v>
+        <v>3685</v>
       </c>
       <c r="E111" s="20">
         <v>44738</v>
       </c>
       <c r="F111" s="20">
-        <v>44898</v>
+        <v>44800</v>
       </c>
       <c r="G111" t="s">
-        <v>3322</v>
+        <v>3686</v>
       </c>
       <c r="H111" t="s">
-        <v>3323</v>
+        <v>3687</v>
       </c>
       <c r="I111" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>3324</v>
+        <v>3688</v>
       </c>
       <c r="B112" t="s">
-        <v>3325</v>
+        <v>3689</v>
       </c>
       <c r="C112" t="s">
-        <v>3326</v>
+        <v>3690</v>
       </c>
       <c r="D112" t="s">
-        <v>3327</v>
+        <v>3691</v>
       </c>
       <c r="E112" s="20">
         <v>44738</v>
       </c>
       <c r="F112" s="20">
-        <v>44905</v>
+        <v>44807</v>
       </c>
       <c r="G112" t="s">
-        <v>3328</v>
+        <v>3692</v>
       </c>
       <c r="H112" t="s">
-        <v>3329</v>
+        <v>3693</v>
       </c>
       <c r="I112" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>3330</v>
+        <v>3694</v>
       </c>
       <c r="B113" t="s">
-        <v>3331</v>
+        <v>3695</v>
       </c>
       <c r="C113" t="s">
-        <v>3332</v>
+        <v>3696</v>
       </c>
       <c r="D113" t="s">
-        <v>3333</v>
+        <v>3697</v>
       </c>
       <c r="E113" s="20">
         <v>44738</v>
       </c>
       <c r="F113" s="20">
-        <v>44912</v>
+        <v>44814</v>
       </c>
       <c r="G113" t="s">
-        <v>3334</v>
+        <v>3698</v>
       </c>
       <c r="H113" t="s">
-        <v>3335</v>
+        <v>3699</v>
       </c>
       <c r="I113" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>3336</v>
+        <v>3700</v>
       </c>
       <c r="B114" t="s">
-        <v>3337</v>
+        <v>3701</v>
       </c>
       <c r="C114" t="s">
-        <v>3338</v>
+        <v>3702</v>
       </c>
       <c r="D114" t="s">
-        <v>3339</v>
+        <v>3703</v>
       </c>
       <c r="E114" s="20">
         <v>44738</v>
       </c>
       <c r="F114" s="20">
-        <v>44919</v>
+        <v>44821</v>
       </c>
       <c r="G114" t="s">
-        <v>3340</v>
+        <v>3704</v>
       </c>
       <c r="H114" t="s">
-        <v>3341</v>
+        <v>3705</v>
       </c>
       <c r="I114" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>3342</v>
+        <v>3706</v>
       </c>
       <c r="B115" t="s">
-        <v>3343</v>
+        <v>3707</v>
       </c>
       <c r="C115" t="s">
-        <v>3344</v>
+        <v>3708</v>
       </c>
       <c r="D115" t="s">
-        <v>3345</v>
+        <v>3709</v>
       </c>
       <c r="E115" s="20">
         <v>44738</v>
       </c>
       <c r="F115" s="20">
-        <v>44926</v>
+        <v>44828</v>
       </c>
       <c r="G115" t="s">
-        <v>3346</v>
+        <v>3710</v>
       </c>
       <c r="H115" t="s">
-        <v>3347</v>
+        <v>3711</v>
       </c>
       <c r="I115" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>3348</v>
+        <v>3712</v>
       </c>
       <c r="B116" t="s">
-        <v>3349</v>
+        <v>3713</v>
       </c>
       <c r="C116" t="s">
-        <v>3350</v>
+        <v>3714</v>
       </c>
       <c r="D116" t="s">
-        <v>3351</v>
+        <v>3715</v>
       </c>
       <c r="E116" s="20">
         <v>44738</v>
       </c>
       <c r="F116" s="20">
-        <v>44933</v>
+        <v>44835</v>
       </c>
       <c r="G116" t="s">
-        <v>3352</v>
+        <v>3716</v>
       </c>
       <c r="H116" t="s">
-        <v>3353</v>
+        <v>3717</v>
       </c>
       <c r="I116" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>3354</v>
+        <v>3718</v>
       </c>
       <c r="B117" t="s">
-        <v>3355</v>
+        <v>3719</v>
       </c>
       <c r="C117" t="s">
-        <v>3356</v>
+        <v>3720</v>
       </c>
       <c r="D117" t="s">
-        <v>3357</v>
+        <v>3721</v>
       </c>
       <c r="E117" s="20">
         <v>44738</v>
       </c>
       <c r="F117" s="20">
-        <v>44940</v>
+        <v>44842</v>
       </c>
       <c r="G117" t="s">
-        <v>3358</v>
+        <v>3722</v>
       </c>
       <c r="H117" t="s">
-        <v>3359</v>
+        <v>3723</v>
       </c>
       <c r="I117" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>3360</v>
+        <v>3724</v>
       </c>
       <c r="B118" t="s">
-        <v>3361</v>
+        <v>3725</v>
       </c>
       <c r="C118" t="s">
-        <v>3362</v>
+        <v>3726</v>
       </c>
       <c r="D118" t="s">
-        <v>3363</v>
+        <v>3727</v>
       </c>
       <c r="E118" s="20">
         <v>44738</v>
       </c>
       <c r="F118" s="20">
-        <v>44947</v>
+        <v>44849</v>
       </c>
       <c r="G118" t="s">
-        <v>3364</v>
+        <v>3728</v>
       </c>
       <c r="H118" t="s">
-        <v>3365</v>
+        <v>3729</v>
       </c>
       <c r="I118" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>3366</v>
+        <v>3730</v>
       </c>
       <c r="B119" t="s">
-        <v>3367</v>
+        <v>3731</v>
       </c>
       <c r="C119" t="s">
-        <v>3368</v>
+        <v>3732</v>
       </c>
       <c r="D119" t="s">
-        <v>3369</v>
+        <v>3733</v>
       </c>
       <c r="E119" s="20">
         <v>44738</v>
       </c>
       <c r="F119" s="20">
-        <v>44954</v>
+        <v>44856</v>
       </c>
       <c r="G119" t="s">
-        <v>3370</v>
+        <v>3734</v>
       </c>
       <c r="H119" t="s">
-        <v>3371</v>
+        <v>3735</v>
       </c>
       <c r="I119" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>3372</v>
+        <v>3736</v>
       </c>
       <c r="B120" t="s">
-        <v>3373</v>
+        <v>3737</v>
       </c>
       <c r="C120" t="s">
-        <v>3374</v>
+        <v>3738</v>
       </c>
       <c r="D120" t="s">
-        <v>3375</v>
+        <v>3739</v>
       </c>
       <c r="E120" s="20">
         <v>44738</v>
       </c>
       <c r="F120" s="20">
-        <v>44961</v>
+        <v>44863</v>
       </c>
       <c r="G120" t="s">
-        <v>3376</v>
+        <v>3740</v>
       </c>
       <c r="H120" t="s">
-        <v>3377</v>
+        <v>3741</v>
       </c>
       <c r="I120" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>3378</v>
+        <v>3742</v>
       </c>
       <c r="B121" t="s">
-        <v>3379</v>
+        <v>3743</v>
       </c>
       <c r="C121" t="s">
-        <v>3380</v>
+        <v>3744</v>
       </c>
       <c r="D121" t="s">
-        <v>3381</v>
+        <v>3745</v>
       </c>
       <c r="E121" s="20">
         <v>44738</v>
       </c>
       <c r="F121" s="20">
-        <v>44968</v>
+        <v>44870</v>
       </c>
       <c r="G121" t="s">
-        <v>3382</v>
+        <v>3746</v>
       </c>
       <c r="H121" t="s">
-        <v>3383</v>
+        <v>3747</v>
       </c>
       <c r="I121" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>3384</v>
+        <v>3748</v>
       </c>
       <c r="B122" t="s">
-        <v>3385</v>
+        <v>3749</v>
       </c>
       <c r="C122" t="s">
-        <v>3386</v>
+        <v>3750</v>
       </c>
       <c r="D122" t="s">
-        <v>3387</v>
+        <v>3751</v>
       </c>
       <c r="E122" s="20">
         <v>44738</v>
       </c>
       <c r="F122" s="20">
-        <v>44975</v>
+        <v>44877</v>
       </c>
       <c r="G122" t="s">
-        <v>3388</v>
+        <v>3752</v>
       </c>
       <c r="H122" t="s">
-        <v>3389</v>
+        <v>3753</v>
       </c>
       <c r="I122" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>3390</v>
+        <v>3754</v>
       </c>
       <c r="B123" t="s">
-        <v>3391</v>
+        <v>3755</v>
       </c>
       <c r="C123" t="s">
-        <v>3392</v>
+        <v>3756</v>
       </c>
       <c r="D123" t="s">
-        <v>3393</v>
+        <v>3757</v>
       </c>
       <c r="E123" s="20">
         <v>44738</v>
       </c>
       <c r="F123" s="20">
-        <v>44982</v>
+        <v>44884</v>
       </c>
       <c r="G123" t="s">
-        <v>3394</v>
+        <v>3758</v>
       </c>
       <c r="H123" t="s">
-        <v>3395</v>
+        <v>3759</v>
       </c>
       <c r="I123" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>3396</v>
+        <v>3760</v>
       </c>
       <c r="B124" t="s">
-        <v>3397</v>
+        <v>3761</v>
       </c>
       <c r="C124" t="s">
-        <v>3398</v>
+        <v>3762</v>
       </c>
       <c r="D124" t="s">
-        <v>3399</v>
+        <v>3763</v>
       </c>
       <c r="E124" s="20">
         <v>44738</v>
       </c>
       <c r="F124" s="20">
-        <v>44989</v>
+        <v>44891</v>
       </c>
       <c r="G124" t="s">
-        <v>3400</v>
+        <v>3764</v>
       </c>
       <c r="H124" t="s">
-        <v>3401</v>
+        <v>3765</v>
       </c>
       <c r="I124" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>3402</v>
+        <v>3766</v>
       </c>
       <c r="B125" t="s">
-        <v>3403</v>
+        <v>3767</v>
       </c>
       <c r="C125" t="s">
-        <v>3404</v>
+        <v>3768</v>
       </c>
       <c r="D125" t="s">
-        <v>3405</v>
+        <v>3769</v>
       </c>
       <c r="E125" s="20">
         <v>44738</v>
       </c>
       <c r="F125" s="20">
-        <v>44996</v>
+        <v>44898</v>
       </c>
       <c r="G125" t="s">
-        <v>3406</v>
+        <v>3770</v>
       </c>
       <c r="H125" t="s">
-        <v>3407</v>
+        <v>3771</v>
       </c>
       <c r="I125" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>3408</v>
+        <v>3772</v>
       </c>
       <c r="B126" t="s">
-        <v>3409</v>
+        <v>3773</v>
       </c>
       <c r="C126" t="s">
-        <v>3410</v>
+        <v>3774</v>
       </c>
       <c r="D126" t="s">
-        <v>3411</v>
+        <v>3775</v>
       </c>
       <c r="E126" s="20">
         <v>44738</v>
       </c>
       <c r="F126" s="20">
-        <v>45003</v>
+        <v>44905</v>
       </c>
       <c r="G126" t="s">
-        <v>3412</v>
+        <v>3776</v>
       </c>
       <c r="H126" t="s">
-        <v>3413</v>
+        <v>3777</v>
       </c>
       <c r="I126" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>3414</v>
+        <v>3778</v>
       </c>
       <c r="B127" t="s">
-        <v>3415</v>
+        <v>3779</v>
       </c>
       <c r="C127" t="s">
-        <v>3416</v>
+        <v>3780</v>
       </c>
       <c r="D127" t="s">
-        <v>3417</v>
+        <v>3781</v>
       </c>
       <c r="E127" s="20">
         <v>44738</v>
       </c>
       <c r="F127" s="20">
-        <v>45010</v>
+        <v>44912</v>
       </c>
       <c r="G127" t="s">
-        <v>3418</v>
+        <v>3782</v>
       </c>
       <c r="H127" t="s">
-        <v>3419</v>
+        <v>3783</v>
       </c>
       <c r="I127" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>3420</v>
+        <v>3784</v>
       </c>
       <c r="B128" t="s">
-        <v>3421</v>
+        <v>3785</v>
       </c>
       <c r="C128" t="s">
-        <v>3422</v>
+        <v>3786</v>
       </c>
       <c r="D128" t="s">
-        <v>3423</v>
+        <v>3787</v>
       </c>
       <c r="E128" s="20">
         <v>44738</v>
       </c>
       <c r="F128" s="20">
-        <v>45017</v>
+        <v>44919</v>
       </c>
       <c r="G128" t="s">
-        <v>3424</v>
+        <v>3788</v>
       </c>
       <c r="H128" t="s">
-        <v>3425</v>
+        <v>3789</v>
       </c>
       <c r="I128" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>3426</v>
+        <v>3790</v>
       </c>
       <c r="B129" t="s">
-        <v>3427</v>
+        <v>3791</v>
       </c>
       <c r="C129" t="s">
-        <v>3428</v>
+        <v>3792</v>
       </c>
       <c r="D129" t="s">
-        <v>3429</v>
+        <v>3793</v>
       </c>
       <c r="E129" s="20">
         <v>44738</v>
       </c>
       <c r="F129" s="20">
-        <v>45024</v>
+        <v>44926</v>
       </c>
       <c r="G129" t="s">
-        <v>3430</v>
+        <v>3794</v>
       </c>
       <c r="H129" t="s">
-        <v>3431</v>
+        <v>3795</v>
       </c>
       <c r="I129" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>3432</v>
+        <v>3796</v>
       </c>
       <c r="B130" t="s">
-        <v>3433</v>
+        <v>3797</v>
       </c>
       <c r="C130" t="s">
-        <v>3434</v>
+        <v>3798</v>
       </c>
       <c r="D130" t="s">
-        <v>3435</v>
+        <v>3799</v>
       </c>
       <c r="E130" s="20">
         <v>44738</v>
       </c>
       <c r="F130" s="20">
-        <v>45031</v>
+        <v>44933</v>
       </c>
       <c r="G130" t="s">
-        <v>3436</v>
+        <v>3800</v>
       </c>
       <c r="H130" t="s">
-        <v>3437</v>
+        <v>3801</v>
       </c>
       <c r="I130" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>3438</v>
+        <v>3802</v>
       </c>
       <c r="B131" t="s">
-        <v>3439</v>
+        <v>3803</v>
       </c>
       <c r="C131" t="s">
-        <v>3440</v>
+        <v>3804</v>
       </c>
       <c r="D131" t="s">
-        <v>3441</v>
+        <v>3805</v>
       </c>
       <c r="E131" s="20">
         <v>44738</v>
       </c>
       <c r="F131" s="20">
-        <v>45038</v>
+        <v>44940</v>
       </c>
       <c r="G131" t="s">
-        <v>3442</v>
+        <v>3806</v>
       </c>
       <c r="H131" t="s">
-        <v>3443</v>
+        <v>3807</v>
       </c>
       <c r="I131" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>3444</v>
+        <v>3808</v>
       </c>
       <c r="B132" t="s">
-        <v>3445</v>
+        <v>3809</v>
       </c>
       <c r="C132" t="s">
-        <v>3446</v>
+        <v>3810</v>
       </c>
       <c r="D132" t="s">
-        <v>3447</v>
+        <v>3811</v>
       </c>
       <c r="E132" s="20">
         <v>44738</v>
       </c>
       <c r="F132" s="20">
-        <v>45045</v>
+        <v>44947</v>
       </c>
       <c r="G132" t="s">
-        <v>3448</v>
+        <v>3812</v>
       </c>
       <c r="H132" t="s">
-        <v>3449</v>
+        <v>3813</v>
       </c>
       <c r="I132" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>3450</v>
+        <v>3814</v>
       </c>
       <c r="B133" t="s">
-        <v>3451</v>
+        <v>3815</v>
       </c>
       <c r="C133" t="s">
-        <v>3452</v>
+        <v>3816</v>
       </c>
       <c r="D133" t="s">
-        <v>3453</v>
+        <v>3817</v>
       </c>
       <c r="E133" s="20">
         <v>44738</v>
       </c>
       <c r="F133" s="20">
-        <v>45052</v>
+        <v>44954</v>
       </c>
       <c r="G133" t="s">
-        <v>3454</v>
+        <v>3818</v>
       </c>
       <c r="H133" t="s">
-        <v>3455</v>
+        <v>3819</v>
       </c>
       <c r="I133" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>3456</v>
+        <v>3820</v>
       </c>
       <c r="B134" t="s">
-        <v>3457</v>
+        <v>3821</v>
       </c>
       <c r="C134" t="s">
-        <v>3458</v>
+        <v>3822</v>
       </c>
       <c r="D134" t="s">
-        <v>3459</v>
+        <v>3823</v>
       </c>
       <c r="E134" s="20">
         <v>44738</v>
       </c>
       <c r="F134" s="20">
-        <v>45059</v>
+        <v>44961</v>
       </c>
       <c r="G134" t="s">
-        <v>3460</v>
+        <v>3824</v>
       </c>
       <c r="H134" t="s">
-        <v>3461</v>
+        <v>3825</v>
       </c>
       <c r="I134" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>3462</v>
+        <v>3826</v>
       </c>
       <c r="B135" t="s">
-        <v>3463</v>
+        <v>3827</v>
       </c>
       <c r="C135" t="s">
-        <v>3464</v>
+        <v>3828</v>
       </c>
       <c r="D135" t="s">
-        <v>3465</v>
+        <v>3829</v>
       </c>
       <c r="E135" s="20">
         <v>44738</v>
       </c>
       <c r="F135" s="20">
-        <v>45066</v>
+        <v>44968</v>
       </c>
       <c r="G135" t="s">
-        <v>3466</v>
+        <v>3830</v>
       </c>
       <c r="H135" t="s">
-        <v>3467</v>
+        <v>3831</v>
       </c>
       <c r="I135" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>3468</v>
+        <v>3832</v>
       </c>
       <c r="B136" t="s">
-        <v>3469</v>
+        <v>3833</v>
       </c>
       <c r="C136" t="s">
-        <v>3470</v>
+        <v>3834</v>
       </c>
       <c r="D136" t="s">
-        <v>3471</v>
+        <v>3835</v>
       </c>
       <c r="E136" s="20">
         <v>44738</v>
       </c>
       <c r="F136" s="20">
-        <v>45073</v>
+        <v>44975</v>
       </c>
       <c r="G136" t="s">
-        <v>3472</v>
+        <v>3836</v>
       </c>
       <c r="H136" t="s">
-        <v>3473</v>
+        <v>3837</v>
       </c>
       <c r="I136" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>3474</v>
+        <v>3838</v>
       </c>
       <c r="B137" t="s">
-        <v>3475</v>
+        <v>3839</v>
       </c>
       <c r="C137" t="s">
-        <v>3476</v>
+        <v>3840</v>
       </c>
       <c r="D137" t="s">
-        <v>3477</v>
+        <v>3841</v>
       </c>
       <c r="E137" s="20">
         <v>44738</v>
       </c>
       <c r="F137" s="20">
-        <v>45080</v>
+        <v>44982</v>
       </c>
       <c r="G137" t="s">
-        <v>3478</v>
+        <v>3842</v>
       </c>
       <c r="H137" t="s">
-        <v>3479</v>
+        <v>3843</v>
       </c>
       <c r="I137" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>3480</v>
+        <v>3844</v>
       </c>
       <c r="B138" t="s">
-        <v>3481</v>
+        <v>3845</v>
       </c>
       <c r="C138" t="s">
-        <v>3482</v>
+        <v>3846</v>
       </c>
       <c r="D138" t="s">
-        <v>3483</v>
+        <v>3847</v>
       </c>
       <c r="E138" s="20">
         <v>44738</v>
       </c>
       <c r="F138" s="20">
-        <v>45087</v>
+        <v>44989</v>
       </c>
       <c r="G138" t="s">
-        <v>3484</v>
+        <v>3848</v>
       </c>
       <c r="H138" t="s">
-        <v>3485</v>
+        <v>3849</v>
       </c>
       <c r="I138" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>3486</v>
+        <v>3850</v>
       </c>
       <c r="B139" t="s">
-        <v>3487</v>
+        <v>3851</v>
       </c>
       <c r="C139" t="s">
-        <v>3488</v>
+        <v>3852</v>
       </c>
       <c r="D139" t="s">
-        <v>3489</v>
+        <v>3853</v>
       </c>
       <c r="E139" s="20">
         <v>44738</v>
       </c>
       <c r="F139" s="20">
-        <v>45094</v>
+        <v>44996</v>
       </c>
       <c r="G139" t="s">
-        <v>3490</v>
+        <v>3854</v>
       </c>
       <c r="H139" t="s">
-        <v>3491</v>
+        <v>3855</v>
       </c>
       <c r="I139" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="140" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>3492</v>
+        <v>3856</v>
       </c>
       <c r="B140" t="s">
-        <v>3493</v>
+        <v>3857</v>
       </c>
       <c r="C140" t="s">
-        <v>3494</v>
+        <v>3858</v>
       </c>
       <c r="D140" t="s">
-        <v>3495</v>
+        <v>3859</v>
       </c>
       <c r="E140" s="20">
         <v>44738</v>
       </c>
       <c r="F140" s="20">
-        <v>45101</v>
+        <v>45003</v>
       </c>
       <c r="G140" t="s">
-        <v>3496</v>
+        <v>3860</v>
       </c>
       <c r="H140" t="s">
-        <v>3497</v>
+        <v>3861</v>
       </c>
       <c r="I140" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>3498</v>
+        <v>3862</v>
       </c>
       <c r="B141" t="s">
-        <v>3499</v>
+        <v>3863</v>
       </c>
       <c r="C141" t="s">
-        <v>3500</v>
+        <v>3864</v>
       </c>
       <c r="D141" t="s">
-        <v>3501</v>
+        <v>3865</v>
       </c>
       <c r="E141" s="20">
         <v>44738</v>
       </c>
       <c r="F141" s="20">
-        <v>45108</v>
+        <v>45010</v>
       </c>
       <c r="G141" t="s">
-        <v>3502</v>
+        <v>3866</v>
       </c>
       <c r="H141" t="s">
-        <v>3503</v>
+        <v>3867</v>
       </c>
       <c r="I141" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="142" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>3504</v>
+        <v>3868</v>
       </c>
       <c r="B142" t="s">
-        <v>3505</v>
+        <v>3869</v>
       </c>
       <c r="C142" t="s">
-        <v>3506</v>
+        <v>3870</v>
       </c>
       <c r="D142" t="s">
-        <v>3507</v>
+        <v>3871</v>
       </c>
       <c r="E142" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F142" s="20">
-        <v>45115</v>
+        <v>45017</v>
       </c>
       <c r="G142" t="s">
-        <v>3508</v>
+        <v>3872</v>
       </c>
       <c r="H142" t="s">
-        <v>3509</v>
+        <v>3873</v>
       </c>
       <c r="I142" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="143" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>3510</v>
+        <v>3874</v>
       </c>
       <c r="B143" t="s">
-        <v>3511</v>
+        <v>3875</v>
       </c>
       <c r="C143" t="s">
-        <v>3512</v>
+        <v>3876</v>
       </c>
       <c r="D143" t="s">
-        <v>3513</v>
+        <v>3877</v>
       </c>
       <c r="E143" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F143" s="20">
-        <v>45122</v>
+        <v>45024</v>
       </c>
       <c r="G143" t="s">
-        <v>3514</v>
+        <v>3878</v>
       </c>
       <c r="H143" t="s">
-        <v>3515</v>
+        <v>3879</v>
       </c>
       <c r="I143" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="144" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>3516</v>
+        <v>3880</v>
       </c>
       <c r="B144" t="s">
-        <v>3517</v>
+        <v>3881</v>
       </c>
       <c r="C144" t="s">
-        <v>3518</v>
+        <v>3882</v>
       </c>
       <c r="D144" t="s">
-        <v>3519</v>
+        <v>3883</v>
       </c>
       <c r="E144" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F144" s="20">
-        <v>45129</v>
+        <v>45031</v>
       </c>
       <c r="G144" t="s">
-        <v>3520</v>
+        <v>3884</v>
       </c>
       <c r="H144" t="s">
-        <v>3521</v>
+        <v>3885</v>
       </c>
       <c r="I144" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="145" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>3522</v>
+        <v>3886</v>
       </c>
       <c r="B145" t="s">
-        <v>3523</v>
+        <v>3887</v>
       </c>
       <c r="C145" t="s">
-        <v>3524</v>
+        <v>3888</v>
       </c>
       <c r="D145" t="s">
-        <v>3525</v>
+        <v>3889</v>
       </c>
       <c r="E145" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F145" s="20">
-        <v>45136</v>
+        <v>45038</v>
       </c>
       <c r="G145" t="s">
-        <v>3526</v>
+        <v>3890</v>
       </c>
       <c r="H145" t="s">
-        <v>3527</v>
+        <v>3891</v>
       </c>
       <c r="I145" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>3528</v>
+        <v>3892</v>
       </c>
       <c r="B146" t="s">
-        <v>3529</v>
+        <v>3893</v>
       </c>
       <c r="C146" t="s">
-        <v>3530</v>
+        <v>3894</v>
       </c>
       <c r="D146" t="s">
-        <v>3531</v>
+        <v>3895</v>
       </c>
       <c r="E146" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F146" s="20">
-        <v>45143</v>
+        <v>45045</v>
       </c>
       <c r="G146" t="s">
-        <v>3532</v>
+        <v>3896</v>
       </c>
       <c r="H146" t="s">
-        <v>3533</v>
+        <v>3897</v>
       </c>
       <c r="I146" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="147" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>3534</v>
+        <v>3898</v>
       </c>
       <c r="B147" t="s">
-        <v>3535</v>
+        <v>3899</v>
       </c>
       <c r="C147" t="s">
-        <v>3536</v>
+        <v>3900</v>
       </c>
       <c r="D147" t="s">
-        <v>3537</v>
+        <v>3901</v>
       </c>
       <c r="E147" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F147" s="20">
-        <v>45150</v>
+        <v>45052</v>
       </c>
       <c r="G147" t="s">
-        <v>3538</v>
+        <v>3902</v>
       </c>
       <c r="H147" t="s">
-        <v>3539</v>
+        <v>3903</v>
       </c>
       <c r="I147" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>3540</v>
+        <v>3904</v>
       </c>
       <c r="B148" t="s">
-        <v>3541</v>
+        <v>3905</v>
       </c>
       <c r="C148" t="s">
-        <v>3542</v>
+        <v>3906</v>
       </c>
       <c r="D148" t="s">
-        <v>3543</v>
+        <v>3907</v>
       </c>
       <c r="E148" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F148" s="20">
-        <v>45157</v>
+        <v>45059</v>
       </c>
       <c r="G148" t="s">
-        <v>3544</v>
+        <v>3908</v>
       </c>
       <c r="H148" t="s">
-        <v>3545</v>
+        <v>3909</v>
       </c>
       <c r="I148" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="149" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>3546</v>
+        <v>3910</v>
       </c>
       <c r="B149" t="s">
-        <v>3547</v>
+        <v>3911</v>
       </c>
       <c r="C149" t="s">
-        <v>3548</v>
+        <v>3912</v>
       </c>
       <c r="D149" t="s">
-        <v>3549</v>
+        <v>3913</v>
       </c>
       <c r="E149" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F149" s="20">
-        <v>45164</v>
+        <v>45066</v>
       </c>
       <c r="G149" t="s">
-        <v>3550</v>
+        <v>3914</v>
       </c>
       <c r="H149" t="s">
-        <v>3551</v>
+        <v>3915</v>
       </c>
       <c r="I149" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="150" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>3552</v>
+        <v>3916</v>
       </c>
       <c r="B150" t="s">
-        <v>3553</v>
+        <v>3917</v>
       </c>
       <c r="C150" t="s">
-        <v>3554</v>
+        <v>3918</v>
       </c>
       <c r="D150" t="s">
-        <v>3555</v>
+        <v>3919</v>
       </c>
       <c r="E150" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F150" s="20">
-        <v>45171</v>
+        <v>45073</v>
       </c>
       <c r="G150" t="s">
-        <v>3556</v>
+        <v>3920</v>
       </c>
       <c r="H150" t="s">
-        <v>3557</v>
+        <v>3921</v>
       </c>
       <c r="I150" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="151" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>3558</v>
+        <v>3922</v>
       </c>
       <c r="B151" t="s">
-        <v>3559</v>
+        <v>3923</v>
       </c>
       <c r="C151" t="s">
-        <v>3560</v>
+        <v>3924</v>
       </c>
       <c r="D151" t="s">
-        <v>3561</v>
+        <v>3925</v>
       </c>
       <c r="E151" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F151" s="20">
-        <v>45178</v>
+        <v>45080</v>
       </c>
       <c r="G151" t="s">
-        <v>3562</v>
+        <v>3926</v>
       </c>
       <c r="H151" t="s">
-        <v>3563</v>
+        <v>3927</v>
       </c>
       <c r="I151" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="152" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>3564</v>
+        <v>3928</v>
       </c>
       <c r="B152" t="s">
-        <v>3565</v>
+        <v>3929</v>
       </c>
       <c r="C152" t="s">
-        <v>3566</v>
+        <v>3930</v>
       </c>
       <c r="D152" t="s">
-        <v>3567</v>
+        <v>3931</v>
       </c>
       <c r="E152" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F152" s="20">
-        <v>45185</v>
+        <v>45087</v>
       </c>
       <c r="G152" t="s">
-        <v>3568</v>
+        <v>3932</v>
       </c>
       <c r="H152" t="s">
-        <v>3569</v>
+        <v>3933</v>
       </c>
       <c r="I152" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="153" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>3570</v>
+        <v>3934</v>
       </c>
       <c r="B153" t="s">
-        <v>3571</v>
+        <v>3935</v>
       </c>
       <c r="C153" t="s">
-        <v>3572</v>
+        <v>3936</v>
       </c>
       <c r="D153" t="s">
-        <v>3573</v>
+        <v>3937</v>
       </c>
       <c r="E153" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F153" s="20">
-        <v>45192</v>
+        <v>45094</v>
       </c>
       <c r="G153" t="s">
-        <v>3574</v>
+        <v>3938</v>
       </c>
       <c r="H153" t="s">
-        <v>3575</v>
+        <v>3939</v>
       </c>
       <c r="I153" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="154" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>3576</v>
+        <v>3940</v>
       </c>
       <c r="B154" t="s">
-        <v>3577</v>
+        <v>3941</v>
       </c>
       <c r="C154" t="s">
-        <v>3578</v>
+        <v>3942</v>
       </c>
       <c r="D154" t="s">
-        <v>3579</v>
+        <v>3943</v>
       </c>
       <c r="E154" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F154" s="20">
-        <v>45199</v>
+        <v>45101</v>
       </c>
       <c r="G154" t="s">
-        <v>3580</v>
+        <v>3944</v>
       </c>
       <c r="H154" t="s">
-        <v>3581</v>
+        <v>3945</v>
       </c>
       <c r="I154" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="155" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>3582</v>
+        <v>3946</v>
       </c>
       <c r="B155" t="s">
-        <v>3583</v>
+        <v>3947</v>
       </c>
       <c r="C155" t="s">
-        <v>3584</v>
+        <v>3948</v>
       </c>
       <c r="D155" t="s">
-        <v>3585</v>
+        <v>3949</v>
       </c>
       <c r="E155" s="20">
-        <v>45109</v>
+        <v>44738</v>
       </c>
       <c r="F155" s="20">
-        <v>45206</v>
+        <v>45108</v>
       </c>
       <c r="G155" t="s">
-        <v>3586</v>
+        <v>3950</v>
       </c>
       <c r="H155" t="s">
-        <v>3587</v>
+        <v>3951</v>
       </c>
       <c r="I155" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="156" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>3588</v>
+        <v>3952</v>
       </c>
       <c r="B156" t="s">
-        <v>3589</v>
+        <v>3953</v>
       </c>
       <c r="C156" t="s">
-        <v>3590</v>
+        <v>3954</v>
       </c>
       <c r="D156" t="s">
-        <v>3591</v>
+        <v>3955</v>
       </c>
       <c r="E156" s="20">
         <v>45109</v>
       </c>
       <c r="F156" s="20">
-        <v>45213</v>
+        <v>45115</v>
       </c>
       <c r="G156" t="s">
-        <v>3592</v>
+        <v>3956</v>
       </c>
       <c r="H156" t="s">
-        <v>3593</v>
+        <v>3957</v>
       </c>
       <c r="I156" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="157" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>3594</v>
+        <v>3958</v>
       </c>
       <c r="B157" t="s">
-        <v>3595</v>
+        <v>3959</v>
       </c>
       <c r="C157" t="s">
-        <v>3596</v>
+        <v>3960</v>
       </c>
       <c r="D157" t="s">
-        <v>3597</v>
+        <v>3961</v>
       </c>
       <c r="E157" s="20">
         <v>45109</v>
       </c>
       <c r="F157" s="20">
-        <v>45220</v>
+        <v>45122</v>
       </c>
       <c r="G157" t="s">
-        <v>3598</v>
+        <v>3962</v>
       </c>
       <c r="H157" t="s">
-        <v>3599</v>
+        <v>3963</v>
       </c>
       <c r="I157" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="158" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>3600</v>
+        <v>3964</v>
       </c>
       <c r="B158" t="s">
-        <v>3601</v>
+        <v>3965</v>
       </c>
       <c r="C158" t="s">
-        <v>3602</v>
+        <v>3966</v>
       </c>
       <c r="D158" t="s">
-        <v>3603</v>
+        <v>3967</v>
       </c>
       <c r="E158" s="20">
         <v>45109</v>
       </c>
       <c r="F158" s="20">
-        <v>45227</v>
+        <v>45129</v>
       </c>
       <c r="G158" t="s">
-        <v>3604</v>
+        <v>3968</v>
       </c>
       <c r="H158" t="s">
-        <v>3605</v>
+        <v>3969</v>
       </c>
       <c r="I158" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="159" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>3606</v>
+        <v>3970</v>
       </c>
       <c r="B159" t="s">
-        <v>3607</v>
+        <v>3971</v>
       </c>
       <c r="C159" t="s">
-        <v>3608</v>
+        <v>3972</v>
       </c>
       <c r="D159" t="s">
-        <v>3609</v>
+        <v>3973</v>
       </c>
       <c r="E159" s="20">
         <v>45109</v>
       </c>
       <c r="F159" s="20">
-        <v>45234</v>
+        <v>45136</v>
       </c>
       <c r="G159" t="s">
-        <v>3610</v>
+        <v>3974</v>
       </c>
       <c r="H159" t="s">
-        <v>3611</v>
+        <v>3975</v>
       </c>
       <c r="I159" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="160" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>3612</v>
+        <v>3976</v>
       </c>
       <c r="B160" t="s">
-        <v>3613</v>
+        <v>3977</v>
       </c>
       <c r="C160" t="s">
-        <v>3614</v>
+        <v>3978</v>
       </c>
       <c r="D160" t="s">
-        <v>3615</v>
+        <v>3979</v>
       </c>
       <c r="E160" s="20">
         <v>45109</v>
       </c>
       <c r="F160" s="20">
-        <v>45241</v>
+        <v>45143</v>
       </c>
       <c r="G160" t="s">
-        <v>3616</v>
+        <v>3980</v>
       </c>
       <c r="H160" t="s">
-        <v>3617</v>
+        <v>3981</v>
       </c>
       <c r="I160" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="161" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>3618</v>
+        <v>3982</v>
       </c>
       <c r="B161" t="s">
-        <v>3619</v>
+        <v>3983</v>
       </c>
       <c r="C161" t="s">
-        <v>3620</v>
+        <v>3984</v>
       </c>
       <c r="D161" t="s">
-        <v>3621</v>
+        <v>3985</v>
       </c>
       <c r="E161" s="20">
         <v>45109</v>
       </c>
       <c r="F161" s="20">
-        <v>45248</v>
+        <v>45150</v>
       </c>
       <c r="G161" t="s">
-        <v>3622</v>
+        <v>3986</v>
       </c>
       <c r="H161" t="s">
-        <v>3623</v>
+        <v>3987</v>
       </c>
       <c r="I161" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="162" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>3624</v>
+        <v>3988</v>
       </c>
       <c r="B162" t="s">
-        <v>3625</v>
+        <v>3989</v>
       </c>
       <c r="C162" t="s">
-        <v>3626</v>
+        <v>3990</v>
       </c>
       <c r="D162" t="s">
-        <v>3627</v>
+        <v>3991</v>
       </c>
       <c r="E162" s="20">
         <v>45109</v>
       </c>
       <c r="F162" s="20">
-        <v>45255</v>
+        <v>45157</v>
       </c>
       <c r="G162" t="s">
-        <v>3628</v>
+        <v>3992</v>
       </c>
       <c r="H162" t="s">
-        <v>3629</v>
+        <v>3993</v>
       </c>
       <c r="I162" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="163" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>3630</v>
+        <v>3994</v>
       </c>
       <c r="B163" t="s">
-        <v>3631</v>
+        <v>3995</v>
       </c>
       <c r="C163" t="s">
-        <v>3632</v>
+        <v>3996</v>
       </c>
       <c r="D163" t="s">
-        <v>3633</v>
+        <v>3997</v>
       </c>
       <c r="E163" s="20">
         <v>45109</v>
       </c>
       <c r="F163" s="20">
-        <v>45262</v>
+        <v>45164</v>
       </c>
       <c r="G163" t="s">
-        <v>3634</v>
+        <v>3998</v>
       </c>
       <c r="H163" t="s">
-        <v>3635</v>
+        <v>3999</v>
       </c>
       <c r="I163" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="164" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>3636</v>
+        <v>4000</v>
       </c>
       <c r="B164" t="s">
-        <v>3637</v>
+        <v>4001</v>
       </c>
       <c r="C164" t="s">
-        <v>3638</v>
+        <v>4002</v>
       </c>
       <c r="D164" t="s">
-        <v>3639</v>
+        <v>4003</v>
       </c>
       <c r="E164" s="20">
         <v>45109</v>
       </c>
       <c r="F164" s="20">
-        <v>45269</v>
+        <v>45171</v>
       </c>
       <c r="G164" t="s">
-        <v>3640</v>
+        <v>4004</v>
       </c>
       <c r="H164" t="s">
-        <v>3641</v>
+        <v>4005</v>
       </c>
       <c r="I164" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="165" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>3642</v>
+        <v>4006</v>
       </c>
       <c r="B165" t="s">
-        <v>3643</v>
+        <v>4007</v>
       </c>
       <c r="C165" t="s">
-        <v>3644</v>
+        <v>4008</v>
       </c>
       <c r="D165" t="s">
-        <v>3645</v>
+        <v>4009</v>
       </c>
       <c r="E165" s="20">
         <v>45109</v>
       </c>
       <c r="F165" s="20">
-        <v>45276</v>
+        <v>45178</v>
       </c>
       <c r="G165" t="s">
-        <v>3646</v>
+        <v>4010</v>
       </c>
       <c r="H165" t="s">
-        <v>3647</v>
+        <v>4011</v>
       </c>
       <c r="I165" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="166" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>3648</v>
+        <v>4012</v>
       </c>
       <c r="B166" t="s">
-        <v>3649</v>
+        <v>4013</v>
       </c>
       <c r="C166" t="s">
-        <v>3650</v>
+        <v>4014</v>
       </c>
       <c r="D166" t="s">
-        <v>3651</v>
+        <v>4015</v>
       </c>
       <c r="E166" s="20">
         <v>45109</v>
       </c>
       <c r="F166" s="20">
-        <v>45283</v>
+        <v>45185</v>
       </c>
       <c r="G166" t="s">
-        <v>3652</v>
+        <v>4016</v>
       </c>
       <c r="H166" t="s">
-        <v>3653</v>
+        <v>4017</v>
       </c>
       <c r="I166" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="167" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>3654</v>
+        <v>4018</v>
       </c>
       <c r="B167" t="s">
-        <v>3655</v>
+        <v>4019</v>
       </c>
       <c r="C167" t="s">
-        <v>3656</v>
+        <v>4020</v>
       </c>
       <c r="D167" t="s">
-        <v>3657</v>
+        <v>4021</v>
       </c>
       <c r="E167" s="20">
         <v>45109</v>
       </c>
       <c r="F167" s="20">
-        <v>45290</v>
+        <v>45192</v>
       </c>
       <c r="G167" t="s">
-        <v>3658</v>
+        <v>4022</v>
       </c>
       <c r="H167" t="s">
-        <v>3659</v>
+        <v>4023</v>
       </c>
       <c r="I167" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="168" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>3660</v>
+        <v>4024</v>
       </c>
       <c r="B168" t="s">
-        <v>3661</v>
+        <v>4025</v>
       </c>
       <c r="C168" t="s">
-        <v>3662</v>
+        <v>4026</v>
       </c>
       <c r="D168" t="s">
-        <v>3663</v>
+        <v>4027</v>
       </c>
       <c r="E168" s="20">
         <v>45109</v>
       </c>
       <c r="F168" s="20">
-        <v>45297</v>
+        <v>45199</v>
       </c>
       <c r="G168" t="s">
-        <v>3664</v>
+        <v>4028</v>
       </c>
       <c r="H168" t="s">
-        <v>3665</v>
+        <v>4029</v>
       </c>
       <c r="I168" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="169" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>3666</v>
+        <v>4030</v>
       </c>
       <c r="B169" t="s">
-        <v>3667</v>
+        <v>4031</v>
       </c>
       <c r="C169" t="s">
-        <v>3668</v>
+        <v>4032</v>
       </c>
       <c r="D169" t="s">
-        <v>3669</v>
+        <v>4033</v>
       </c>
       <c r="E169" s="20">
         <v>45109</v>
       </c>
       <c r="F169" s="20">
-        <v>45304</v>
+        <v>45206</v>
       </c>
       <c r="G169" t="s">
-        <v>3670</v>
+        <v>4034</v>
       </c>
       <c r="H169" t="s">
-        <v>3671</v>
+        <v>4035</v>
       </c>
       <c r="I169" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="170" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>3672</v>
+        <v>4036</v>
       </c>
       <c r="B170" t="s">
-        <v>3673</v>
+        <v>4037</v>
       </c>
       <c r="C170" t="s">
-        <v>3674</v>
+        <v>4038</v>
       </c>
       <c r="D170" t="s">
-        <v>3675</v>
+        <v>4039</v>
       </c>
       <c r="E170" s="20">
         <v>45109</v>
       </c>
       <c r="F170" s="20">
-        <v>45311</v>
+        <v>45213</v>
       </c>
       <c r="G170" t="s">
-        <v>3676</v>
+        <v>4040</v>
       </c>
       <c r="H170" t="s">
-        <v>3677</v>
+        <v>4041</v>
       </c>
       <c r="I170" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="171" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>3678</v>
+        <v>4042</v>
       </c>
       <c r="B171" t="s">
-        <v>3679</v>
+        <v>4043</v>
       </c>
       <c r="C171" t="s">
-        <v>3680</v>
+        <v>4044</v>
       </c>
       <c r="D171" t="s">
-        <v>3681</v>
+        <v>4045</v>
       </c>
       <c r="E171" s="20">
         <v>45109</v>
       </c>
       <c r="F171" s="20">
-        <v>45318</v>
+        <v>45220</v>
       </c>
       <c r="G171" t="s">
-        <v>3682</v>
+        <v>4046</v>
       </c>
       <c r="H171" t="s">
-        <v>3683</v>
+        <v>4047</v>
       </c>
       <c r="I171" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="172" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>3684</v>
+        <v>4048</v>
       </c>
       <c r="B172" t="s">
-        <v>3685</v>
+        <v>4049</v>
       </c>
       <c r="C172" t="s">
-        <v>3686</v>
+        <v>4050</v>
       </c>
       <c r="D172" t="s">
-        <v>3687</v>
+        <v>4051</v>
       </c>
       <c r="E172" s="20">
         <v>45109</v>
       </c>
       <c r="F172" s="20">
-        <v>45325</v>
+        <v>45227</v>
       </c>
       <c r="G172" t="s">
-        <v>3688</v>
+        <v>4052</v>
       </c>
       <c r="H172" t="s">
-        <v>3689</v>
+        <v>4053</v>
       </c>
       <c r="I172" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="173" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>3690</v>
+        <v>4054</v>
       </c>
       <c r="B173" t="s">
-        <v>3691</v>
+        <v>4055</v>
       </c>
       <c r="C173" t="s">
-        <v>3692</v>
+        <v>4056</v>
       </c>
       <c r="D173" t="s">
-        <v>3693</v>
+        <v>4057</v>
       </c>
       <c r="E173" s="20">
         <v>45109</v>
       </c>
       <c r="F173" s="20">
-        <v>45332</v>
+        <v>45234</v>
       </c>
       <c r="G173" t="s">
-        <v>3694</v>
+        <v>4058</v>
       </c>
       <c r="H173" t="s">
-        <v>3695</v>
+        <v>4059</v>
       </c>
       <c r="I173" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="174" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>3696</v>
+        <v>4060</v>
       </c>
       <c r="B174" t="s">
-        <v>3697</v>
+        <v>4061</v>
       </c>
       <c r="C174" t="s">
-        <v>3698</v>
+        <v>4062</v>
       </c>
       <c r="D174" t="s">
-        <v>3699</v>
+        <v>4063</v>
       </c>
       <c r="E174" s="20">
         <v>45109</v>
       </c>
       <c r="F174" s="20">
-        <v>45339</v>
+        <v>45241</v>
       </c>
       <c r="G174" t="s">
-        <v>3700</v>
+        <v>4064</v>
       </c>
       <c r="H174" t="s">
-        <v>3701</v>
+        <v>4065</v>
       </c>
       <c r="I174" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="175" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>3702</v>
+        <v>4066</v>
       </c>
       <c r="B175" t="s">
-        <v>3703</v>
+        <v>4067</v>
       </c>
       <c r="C175" t="s">
-        <v>3704</v>
+        <v>4068</v>
       </c>
       <c r="D175" t="s">
-        <v>3705</v>
+        <v>4069</v>
       </c>
       <c r="E175" s="20">
         <v>45109</v>
       </c>
       <c r="F175" s="20">
-        <v>45346</v>
+        <v>45248</v>
       </c>
       <c r="G175" t="s">
-        <v>3706</v>
+        <v>4070</v>
       </c>
       <c r="H175" t="s">
-        <v>3707</v>
+        <v>4071</v>
       </c>
       <c r="I175" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="176" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>3708</v>
+        <v>4072</v>
       </c>
       <c r="B176" t="s">
-        <v>3709</v>
+        <v>4073</v>
       </c>
       <c r="C176" t="s">
-        <v>3710</v>
+        <v>4074</v>
       </c>
       <c r="D176" t="s">
-        <v>3711</v>
+        <v>4075</v>
       </c>
       <c r="E176" s="20">
         <v>45109</v>
       </c>
       <c r="F176" s="20">
-        <v>45353</v>
+        <v>45255</v>
       </c>
       <c r="G176" t="s">
-        <v>3712</v>
+        <v>4076</v>
       </c>
       <c r="H176" t="s">
-        <v>3713</v>
+        <v>4077</v>
       </c>
       <c r="I176" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="177" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>3714</v>
+        <v>4078</v>
       </c>
       <c r="B177" t="s">
-        <v>3715</v>
+        <v>4079</v>
       </c>
       <c r="C177" t="s">
-        <v>3716</v>
+        <v>4080</v>
       </c>
       <c r="D177" t="s">
-        <v>3717</v>
+        <v>4081</v>
       </c>
       <c r="E177" s="20">
         <v>45109</v>
       </c>
       <c r="F177" s="20">
-        <v>45360</v>
+        <v>45262</v>
       </c>
       <c r="G177" t="s">
-        <v>3718</v>
+        <v>4082</v>
       </c>
       <c r="H177" t="s">
-        <v>3719</v>
+        <v>4083</v>
       </c>
       <c r="I177" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="178" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>3720</v>
+        <v>4084</v>
       </c>
       <c r="B178" t="s">
-        <v>3721</v>
+        <v>4085</v>
       </c>
       <c r="C178" t="s">
-        <v>3722</v>
+        <v>4086</v>
       </c>
       <c r="D178" t="s">
-        <v>3723</v>
+        <v>4087</v>
       </c>
       <c r="E178" s="20">
         <v>45109</v>
       </c>
       <c r="F178" s="20">
-        <v>45367</v>
+        <v>45269</v>
       </c>
       <c r="G178" t="s">
-        <v>3724</v>
+        <v>4088</v>
       </c>
       <c r="H178" t="s">
-        <v>3725</v>
+        <v>4089</v>
       </c>
       <c r="I178" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="179" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>3726</v>
+        <v>4090</v>
       </c>
       <c r="B179" t="s">
-        <v>3727</v>
+        <v>4091</v>
       </c>
       <c r="C179" t="s">
-        <v>3728</v>
+        <v>4092</v>
       </c>
       <c r="D179" t="s">
-        <v>3729</v>
+        <v>4093</v>
       </c>
       <c r="E179" s="20">
         <v>45109</v>
       </c>
       <c r="F179" s="20">
-        <v>45374</v>
+        <v>45276</v>
       </c>
       <c r="G179" t="s">
-        <v>3730</v>
+        <v>4094</v>
       </c>
       <c r="H179" t="s">
-        <v>3731</v>
+        <v>4095</v>
       </c>
       <c r="I179" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="180" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>3732</v>
+        <v>4096</v>
       </c>
       <c r="B180" t="s">
-        <v>3733</v>
+        <v>4097</v>
       </c>
       <c r="C180" t="s">
-        <v>3734</v>
+        <v>4098</v>
       </c>
       <c r="D180" t="s">
-        <v>3735</v>
+        <v>4099</v>
       </c>
       <c r="E180" s="20">
         <v>45109</v>
       </c>
       <c r="F180" s="20">
-        <v>45381</v>
+        <v>45283</v>
       </c>
       <c r="G180" t="s">
-        <v>3736</v>
+        <v>4100</v>
       </c>
       <c r="H180" t="s">
-        <v>3737</v>
+        <v>4101</v>
       </c>
       <c r="I180" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="181" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>3738</v>
+        <v>4102</v>
       </c>
       <c r="B181" t="s">
-        <v>3739</v>
+        <v>4103</v>
       </c>
       <c r="C181" t="s">
-        <v>3740</v>
+        <v>4104</v>
       </c>
       <c r="D181" t="s">
-        <v>3741</v>
+        <v>4105</v>
       </c>
       <c r="E181" s="20">
         <v>45109</v>
       </c>
       <c r="F181" s="20">
-        <v>45388</v>
+        <v>45290</v>
       </c>
       <c r="G181" t="s">
-        <v>3742</v>
+        <v>4106</v>
       </c>
       <c r="H181" t="s">
-        <v>3743</v>
+        <v>4107</v>
       </c>
       <c r="I181" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="182" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>3744</v>
+        <v>4108</v>
       </c>
       <c r="B182" t="s">
-        <v>3745</v>
+        <v>4109</v>
       </c>
       <c r="C182" t="s">
-        <v>3746</v>
+        <v>4110</v>
       </c>
       <c r="D182" t="s">
-        <v>3747</v>
+        <v>4111</v>
       </c>
       <c r="E182" s="20">
         <v>45109</v>
       </c>
       <c r="F182" s="20">
-        <v>45395</v>
+        <v>45297</v>
       </c>
       <c r="G182" t="s">
-        <v>3748</v>
+        <v>4112</v>
       </c>
       <c r="H182" t="s">
-        <v>3749</v>
+        <v>4113</v>
       </c>
       <c r="I182" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="183" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>3750</v>
+        <v>4114</v>
       </c>
       <c r="B183" t="s">
-        <v>3751</v>
+        <v>4115</v>
       </c>
       <c r="C183" t="s">
-        <v>3752</v>
+        <v>4116</v>
       </c>
       <c r="D183" t="s">
-        <v>3753</v>
+        <v>4117</v>
       </c>
       <c r="E183" s="20">
         <v>45109</v>
       </c>
       <c r="F183" s="20">
-        <v>45402</v>
+        <v>45304</v>
       </c>
       <c r="G183" t="s">
-        <v>3754</v>
+        <v>4118</v>
       </c>
       <c r="H183" t="s">
-        <v>3755</v>
+        <v>4119</v>
       </c>
       <c r="I183" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="184" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>3756</v>
+        <v>4120</v>
       </c>
       <c r="B184" t="s">
-        <v>3757</v>
+        <v>4121</v>
       </c>
       <c r="C184" t="s">
-        <v>3758</v>
+        <v>4122</v>
       </c>
       <c r="D184" t="s">
-        <v>3759</v>
+        <v>4123</v>
       </c>
       <c r="E184" s="20">
         <v>45109</v>
       </c>
       <c r="F184" s="20">
-        <v>45409</v>
+        <v>45311</v>
       </c>
       <c r="G184" t="s">
-        <v>3760</v>
+        <v>4124</v>
       </c>
       <c r="H184" t="s">
-        <v>3761</v>
+        <v>4125</v>
       </c>
       <c r="I184" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="185" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>3762</v>
+        <v>4126</v>
       </c>
       <c r="B185" t="s">
-        <v>3763</v>
+        <v>4127</v>
       </c>
       <c r="C185" t="s">
-        <v>3764</v>
+        <v>4128</v>
       </c>
       <c r="D185" t="s">
-        <v>3765</v>
+        <v>4129</v>
       </c>
       <c r="E185" s="20">
         <v>45109</v>
       </c>
       <c r="F185" s="20">
-        <v>45416</v>
+        <v>45318</v>
       </c>
       <c r="G185" t="s">
-        <v>3766</v>
+        <v>4130</v>
       </c>
       <c r="H185" t="s">
-        <v>3767</v>
+        <v>4131</v>
       </c>
       <c r="I185" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="186" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>3768</v>
+        <v>4132</v>
       </c>
       <c r="B186" t="s">
-        <v>3769</v>
+        <v>4133</v>
       </c>
       <c r="C186" t="s">
-        <v>3770</v>
+        <v>4134</v>
       </c>
       <c r="D186" t="s">
-        <v>3771</v>
+        <v>4135</v>
       </c>
       <c r="E186" s="20">
         <v>45109</v>
       </c>
       <c r="F186" s="20">
-        <v>45423</v>
+        <v>45325</v>
       </c>
       <c r="G186" t="s">
-        <v>3772</v>
+        <v>4136</v>
       </c>
       <c r="H186" t="s">
-        <v>3773</v>
+        <v>4137</v>
       </c>
       <c r="I186" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="187" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>3774</v>
+        <v>4138</v>
       </c>
       <c r="B187" t="s">
-        <v>3775</v>
+        <v>4139</v>
       </c>
       <c r="C187" t="s">
-        <v>3776</v>
+        <v>4140</v>
       </c>
       <c r="D187" t="s">
-        <v>3777</v>
+        <v>4141</v>
       </c>
       <c r="E187" s="20">
         <v>45109</v>
       </c>
       <c r="F187" s="20">
-        <v>45430</v>
+        <v>45332</v>
       </c>
       <c r="G187" t="s">
-        <v>3778</v>
+        <v>4142</v>
       </c>
       <c r="H187" t="s">
-        <v>3779</v>
+        <v>4143</v>
       </c>
       <c r="I187" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="188" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>3780</v>
+        <v>4144</v>
       </c>
       <c r="B188" t="s">
-        <v>3781</v>
+        <v>4145</v>
       </c>
       <c r="C188" t="s">
-        <v>3782</v>
+        <v>4146</v>
       </c>
       <c r="D188" t="s">
-        <v>3783</v>
+        <v>4147</v>
       </c>
       <c r="E188" s="20">
         <v>45109</v>
       </c>
       <c r="F188" s="20">
-        <v>45437</v>
+        <v>45339</v>
       </c>
       <c r="G188" t="s">
-        <v>3784</v>
+        <v>4148</v>
       </c>
       <c r="H188" t="s">
-        <v>3785</v>
+        <v>4149</v>
       </c>
       <c r="I188" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="189" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>3786</v>
+        <v>4150</v>
       </c>
       <c r="B189" t="s">
-        <v>3787</v>
+        <v>4151</v>
       </c>
       <c r="C189" t="s">
-        <v>3788</v>
+        <v>4152</v>
       </c>
       <c r="D189" t="s">
-        <v>3789</v>
+        <v>4153</v>
       </c>
       <c r="E189" s="20">
         <v>45109</v>
       </c>
       <c r="F189" s="20">
-        <v>45444</v>
+        <v>45346</v>
       </c>
       <c r="G189" t="s">
-        <v>3790</v>
+        <v>4154</v>
       </c>
       <c r="H189" t="s">
-        <v>3791</v>
+        <v>4155</v>
       </c>
       <c r="I189" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="190" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>3792</v>
+        <v>4156</v>
       </c>
       <c r="B190" t="s">
-        <v>3793</v>
+        <v>4157</v>
       </c>
       <c r="C190" t="s">
-        <v>3794</v>
+        <v>4158</v>
       </c>
       <c r="D190" t="s">
-        <v>3795</v>
+        <v>4159</v>
       </c>
       <c r="E190" s="20">
         <v>45109</v>
       </c>
       <c r="F190" s="20">
-        <v>45451</v>
+        <v>45353</v>
       </c>
       <c r="G190" t="s">
-        <v>3796</v>
+        <v>4160</v>
       </c>
       <c r="H190" t="s">
-        <v>3797</v>
+        <v>4161</v>
       </c>
       <c r="I190" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="191" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>3798</v>
+        <v>4162</v>
       </c>
       <c r="B191" t="s">
-        <v>3799</v>
+        <v>4163</v>
       </c>
       <c r="C191" t="s">
-        <v>3800</v>
+        <v>4164</v>
       </c>
       <c r="D191" t="s">
-        <v>3801</v>
+        <v>4165</v>
       </c>
       <c r="E191" s="20">
         <v>45109</v>
       </c>
       <c r="F191" s="20">
-        <v>45458</v>
+        <v>45360</v>
       </c>
       <c r="G191" t="s">
-        <v>3802</v>
+        <v>4166</v>
       </c>
       <c r="H191" t="s">
-        <v>3803</v>
+        <v>4167</v>
       </c>
       <c r="I191" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="192" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>3804</v>
+        <v>4168</v>
       </c>
       <c r="B192" t="s">
-        <v>3805</v>
+        <v>4169</v>
       </c>
       <c r="C192" t="s">
-        <v>3806</v>
+        <v>4170</v>
       </c>
       <c r="D192" t="s">
-        <v>3807</v>
+        <v>4171</v>
       </c>
       <c r="E192" s="20">
         <v>45109</v>
       </c>
       <c r="F192" s="20">
-        <v>45465</v>
+        <v>45367</v>
       </c>
       <c r="G192" t="s">
-        <v>3808</v>
+        <v>4172</v>
       </c>
       <c r="H192" t="s">
-        <v>3809</v>
+        <v>4173</v>
       </c>
       <c r="I192" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="193" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>3810</v>
+        <v>4174</v>
       </c>
       <c r="B193" t="s">
-        <v>3811</v>
+        <v>4175</v>
       </c>
       <c r="C193" t="s">
-        <v>3812</v>
+        <v>4176</v>
       </c>
       <c r="D193" t="s">
-        <v>3813</v>
+        <v>4177</v>
       </c>
       <c r="E193" s="20">
         <v>45109</v>
       </c>
       <c r="F193" s="20">
-        <v>45472</v>
+        <v>45374</v>
       </c>
       <c r="G193" t="s">
-        <v>3814</v>
+        <v>4178</v>
       </c>
       <c r="H193" t="s">
-        <v>3815</v>
+        <v>4179</v>
       </c>
       <c r="I193" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="194" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>3816</v>
+        <v>4180</v>
       </c>
       <c r="B194" t="s">
-        <v>3817</v>
+        <v>4181</v>
       </c>
       <c r="C194" t="s">
-        <v>3818</v>
+        <v>4182</v>
       </c>
       <c r="D194" t="s">
-        <v>3819</v>
+        <v>4183</v>
       </c>
       <c r="E194" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F194" s="20">
-        <v>45479</v>
+        <v>45381</v>
       </c>
       <c r="G194" t="s">
-        <v>3820</v>
+        <v>4184</v>
       </c>
       <c r="H194" t="s">
-        <v>3821</v>
+        <v>4185</v>
       </c>
       <c r="I194" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="195" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>3822</v>
+        <v>4186</v>
       </c>
       <c r="B195" t="s">
-        <v>3823</v>
+        <v>4187</v>
       </c>
       <c r="C195" t="s">
-        <v>3824</v>
+        <v>4188</v>
       </c>
       <c r="D195" t="s">
-        <v>3825</v>
+        <v>4189</v>
       </c>
       <c r="E195" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F195" s="20">
-        <v>45486</v>
+        <v>45388</v>
       </c>
       <c r="G195" t="s">
-        <v>3826</v>
+        <v>4190</v>
       </c>
       <c r="H195" t="s">
-        <v>3827</v>
+        <v>4191</v>
       </c>
       <c r="I195" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="196" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>3828</v>
+        <v>4192</v>
       </c>
       <c r="B196" t="s">
-        <v>3829</v>
+        <v>4193</v>
       </c>
       <c r="C196" t="s">
-        <v>3830</v>
+        <v>4194</v>
       </c>
       <c r="D196" t="s">
-        <v>3831</v>
+        <v>4195</v>
       </c>
       <c r="E196" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F196" s="20">
-        <v>45493</v>
+        <v>45395</v>
       </c>
       <c r="G196" t="s">
-        <v>3832</v>
+        <v>4196</v>
       </c>
       <c r="H196" t="s">
-        <v>3833</v>
+        <v>4197</v>
       </c>
       <c r="I196" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="197" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>3834</v>
+        <v>4198</v>
       </c>
       <c r="B197" t="s">
-        <v>3835</v>
+        <v>4199</v>
       </c>
       <c r="C197" t="s">
-        <v>3836</v>
+        <v>4200</v>
       </c>
       <c r="D197" t="s">
-        <v>3837</v>
+        <v>4201</v>
       </c>
       <c r="E197" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F197" s="20">
-        <v>45500</v>
+        <v>45402</v>
       </c>
       <c r="G197" t="s">
-        <v>3838</v>
+        <v>4202</v>
       </c>
       <c r="H197" t="s">
-        <v>3839</v>
+        <v>4203</v>
       </c>
       <c r="I197" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="198" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>3840</v>
+        <v>4204</v>
       </c>
       <c r="B198" t="s">
-        <v>3841</v>
+        <v>4205</v>
       </c>
       <c r="C198" t="s">
-        <v>3842</v>
+        <v>4206</v>
       </c>
       <c r="D198" t="s">
-        <v>3843</v>
+        <v>4207</v>
       </c>
       <c r="E198" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F198" s="20">
-        <v>45507</v>
+        <v>45409</v>
       </c>
       <c r="G198" t="s">
-        <v>3844</v>
+        <v>4208</v>
       </c>
       <c r="H198" t="s">
-        <v>3845</v>
+        <v>4209</v>
       </c>
       <c r="I198" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="199" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>3846</v>
+        <v>4210</v>
       </c>
       <c r="B199" t="s">
-        <v>3847</v>
+        <v>4211</v>
       </c>
       <c r="C199" t="s">
-        <v>3848</v>
+        <v>4212</v>
       </c>
       <c r="D199" t="s">
-        <v>3849</v>
+        <v>4213</v>
       </c>
       <c r="E199" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F199" s="20">
-        <v>45514</v>
+        <v>45416</v>
       </c>
       <c r="G199" t="s">
-        <v>3850</v>
+        <v>4214</v>
       </c>
       <c r="H199" t="s">
-        <v>3851</v>
+        <v>4215</v>
       </c>
       <c r="I199" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="200" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>3852</v>
+        <v>4216</v>
       </c>
       <c r="B200" t="s">
-        <v>3853</v>
+        <v>4217</v>
       </c>
       <c r="C200" t="s">
-        <v>3854</v>
+        <v>4218</v>
       </c>
       <c r="D200" t="s">
-        <v>3855</v>
+        <v>4219</v>
       </c>
       <c r="E200" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F200" s="20">
-        <v>45521</v>
+        <v>45423</v>
       </c>
       <c r="G200" t="s">
-        <v>3856</v>
+        <v>4220</v>
       </c>
       <c r="H200" t="s">
-        <v>3857</v>
+        <v>4221</v>
       </c>
       <c r="I200" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="201" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>3858</v>
+        <v>4222</v>
       </c>
       <c r="B201" t="s">
-        <v>3859</v>
+        <v>4223</v>
       </c>
       <c r="C201" t="s">
-        <v>3860</v>
+        <v>4224</v>
       </c>
       <c r="D201" t="s">
-        <v>3861</v>
+        <v>4225</v>
       </c>
       <c r="E201" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F201" s="20">
-        <v>45528</v>
+        <v>45430</v>
       </c>
       <c r="G201" t="s">
-        <v>3862</v>
+        <v>4226</v>
       </c>
       <c r="H201" t="s">
-        <v>3863</v>
+        <v>4227</v>
       </c>
       <c r="I201" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="202" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>3864</v>
+        <v>4228</v>
       </c>
       <c r="B202" t="s">
-        <v>3865</v>
+        <v>4229</v>
       </c>
       <c r="C202" t="s">
-        <v>3866</v>
+        <v>4230</v>
       </c>
       <c r="D202" t="s">
-        <v>3867</v>
+        <v>4231</v>
       </c>
       <c r="E202" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F202" s="20">
-        <v>45535</v>
+        <v>45437</v>
       </c>
       <c r="G202" t="s">
-        <v>3868</v>
+        <v>4232</v>
       </c>
       <c r="H202" t="s">
-        <v>3869</v>
+        <v>4233</v>
       </c>
       <c r="I202" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="203" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>3870</v>
+        <v>4234</v>
       </c>
       <c r="B203" t="s">
-        <v>3871</v>
+        <v>4235</v>
       </c>
       <c r="C203" t="s">
-        <v>3872</v>
+        <v>4236</v>
       </c>
       <c r="D203" t="s">
-        <v>3873</v>
+        <v>4237</v>
       </c>
       <c r="E203" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F203" s="20">
-        <v>45542</v>
+        <v>45444</v>
       </c>
       <c r="G203" t="s">
-        <v>3874</v>
+        <v>4238</v>
       </c>
       <c r="H203" t="s">
-        <v>3875</v>
+        <v>4239</v>
       </c>
       <c r="I203" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="204" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>3876</v>
+        <v>4240</v>
       </c>
       <c r="B204" t="s">
-        <v>3877</v>
+        <v>4241</v>
       </c>
       <c r="C204" t="s">
-        <v>3878</v>
+        <v>4242</v>
       </c>
       <c r="D204" t="s">
-        <v>3879</v>
+        <v>4243</v>
       </c>
       <c r="E204" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F204" s="20">
-        <v>45549</v>
+        <v>45451</v>
       </c>
       <c r="G204" t="s">
-        <v>3880</v>
+        <v>4244</v>
       </c>
       <c r="H204" t="s">
-        <v>3881</v>
+        <v>4245</v>
       </c>
       <c r="I204" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="205" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>3882</v>
+        <v>4246</v>
       </c>
       <c r="B205" t="s">
-        <v>3883</v>
+        <v>4247</v>
       </c>
       <c r="C205" t="s">
-        <v>3884</v>
+        <v>4248</v>
       </c>
       <c r="D205" t="s">
-        <v>3885</v>
+        <v>4249</v>
       </c>
       <c r="E205" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F205" s="20">
-        <v>45556</v>
+        <v>45458</v>
       </c>
       <c r="G205" t="s">
-        <v>3886</v>
+        <v>4250</v>
       </c>
       <c r="H205" t="s">
-        <v>3887</v>
+        <v>4251</v>
       </c>
       <c r="I205" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="206" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>3888</v>
+        <v>4252</v>
       </c>
       <c r="B206" t="s">
-        <v>3889</v>
+        <v>4253</v>
       </c>
       <c r="C206" t="s">
-        <v>3890</v>
+        <v>4254</v>
       </c>
       <c r="D206" t="s">
-        <v>3891</v>
+        <v>4255</v>
       </c>
       <c r="E206" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F206" s="20">
-        <v>45563</v>
+        <v>45465</v>
       </c>
       <c r="G206" t="s">
-        <v>3892</v>
+        <v>4256</v>
       </c>
       <c r="H206" t="s">
-        <v>3893</v>
+        <v>4257</v>
       </c>
       <c r="I206" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="207" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>3894</v>
+        <v>4258</v>
       </c>
       <c r="B207" t="s">
-        <v>3895</v>
+        <v>4259</v>
       </c>
       <c r="C207" t="s">
-        <v>3896</v>
+        <v>4260</v>
       </c>
       <c r="D207" t="s">
-        <v>3897</v>
+        <v>4261</v>
       </c>
       <c r="E207" s="20">
-        <v>45473</v>
+        <v>45109</v>
       </c>
       <c r="F207" s="20">
-        <v>45570</v>
+        <v>45472</v>
       </c>
       <c r="G207" t="s">
-        <v>3898</v>
+        <v>4262</v>
       </c>
       <c r="H207" t="s">
-        <v>3899</v>
+        <v>4263</v>
       </c>
       <c r="I207" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="208" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>3900</v>
+        <v>4264</v>
       </c>
       <c r="B208" t="s">
-        <v>3901</v>
+        <v>4265</v>
       </c>
       <c r="C208" t="s">
-        <v>3902</v>
+        <v>4266</v>
       </c>
       <c r="D208" t="s">
-        <v>3903</v>
+        <v>4267</v>
       </c>
       <c r="E208" s="20">
         <v>45473</v>
       </c>
       <c r="F208" s="20">
-        <v>45577</v>
+        <v>45479</v>
       </c>
       <c r="G208" t="s">
-        <v>3904</v>
+        <v>4268</v>
       </c>
       <c r="H208" t="s">
-        <v>3905</v>
+        <v>4269</v>
       </c>
       <c r="I208" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="209" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>3906</v>
+        <v>4270</v>
       </c>
       <c r="B209" t="s">
-        <v>3907</v>
+        <v>4271</v>
       </c>
       <c r="C209" t="s">
-        <v>3908</v>
+        <v>4272</v>
       </c>
       <c r="D209" t="s">
-        <v>3909</v>
+        <v>4273</v>
       </c>
       <c r="E209" s="20">
         <v>45473</v>
       </c>
       <c r="F209" s="20">
-        <v>45584</v>
+        <v>45486</v>
       </c>
       <c r="G209" t="s">
-        <v>3910</v>
+        <v>4274</v>
       </c>
       <c r="H209" t="s">
-        <v>3911</v>
+        <v>4275</v>
       </c>
       <c r="I209" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="210" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>3912</v>
+        <v>4276</v>
       </c>
       <c r="B210" t="s">
-        <v>3913</v>
+        <v>4277</v>
       </c>
       <c r="C210" t="s">
-        <v>3914</v>
+        <v>4278</v>
       </c>
       <c r="D210" t="s">
-        <v>3915</v>
+        <v>4279</v>
       </c>
       <c r="E210" s="20">
         <v>45473</v>
       </c>
       <c r="F210" s="20">
-        <v>45591</v>
+        <v>45493</v>
       </c>
       <c r="G210" t="s">
-        <v>3916</v>
+        <v>4280</v>
       </c>
       <c r="H210" t="s">
-        <v>3917</v>
+        <v>4281</v>
       </c>
       <c r="I210" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="211" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>3918</v>
+        <v>4282</v>
       </c>
       <c r="B211" t="s">
-        <v>3919</v>
+        <v>4283</v>
       </c>
       <c r="C211" t="s">
-        <v>3920</v>
+        <v>4284</v>
       </c>
       <c r="D211" t="s">
-        <v>3921</v>
+        <v>4285</v>
       </c>
       <c r="E211" s="20">
         <v>45473</v>
       </c>
       <c r="F211" s="20">
-        <v>45598</v>
+        <v>45500</v>
       </c>
       <c r="G211" t="s">
-        <v>3922</v>
+        <v>4286</v>
       </c>
       <c r="H211" t="s">
-        <v>3923</v>
+        <v>4287</v>
       </c>
       <c r="I211" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="212" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>3924</v>
+        <v>4288</v>
       </c>
       <c r="B212" t="s">
-        <v>3925</v>
+        <v>4289</v>
       </c>
       <c r="C212" t="s">
-        <v>3926</v>
+        <v>4290</v>
       </c>
       <c r="D212" t="s">
-        <v>3927</v>
+        <v>4291</v>
       </c>
       <c r="E212" s="20">
         <v>45473</v>
       </c>
       <c r="F212" s="20">
-        <v>45605</v>
+        <v>45507</v>
       </c>
       <c r="G212" t="s">
-        <v>3928</v>
+        <v>4292</v>
       </c>
       <c r="H212" t="s">
-        <v>3929</v>
+        <v>4293</v>
       </c>
       <c r="I212" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="213" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>3930</v>
+        <v>4294</v>
       </c>
       <c r="B213" t="s">
-        <v>3931</v>
+        <v>4295</v>
       </c>
       <c r="C213" t="s">
-        <v>3932</v>
+        <v>4296</v>
       </c>
       <c r="D213" t="s">
-        <v>3933</v>
+        <v>4297</v>
       </c>
       <c r="E213" s="20">
         <v>45473</v>
       </c>
       <c r="F213" s="20">
-        <v>45612</v>
+        <v>45514</v>
       </c>
       <c r="G213" t="s">
-        <v>3934</v>
+        <v>4298</v>
       </c>
       <c r="H213" t="s">
-        <v>3935</v>
+        <v>4299</v>
       </c>
       <c r="I213" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="214" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>3936</v>
+        <v>4300</v>
       </c>
       <c r="B214" t="s">
-        <v>3937</v>
+        <v>4301</v>
       </c>
       <c r="C214" t="s">
-        <v>3938</v>
+        <v>4302</v>
       </c>
       <c r="D214" t="s">
-        <v>3939</v>
+        <v>4303</v>
       </c>
       <c r="E214" s="20">
         <v>45473</v>
       </c>
       <c r="F214" s="20">
-        <v>45619</v>
+        <v>45521</v>
       </c>
       <c r="G214" t="s">
-        <v>3940</v>
+        <v>4304</v>
       </c>
       <c r="H214" t="s">
-        <v>3941</v>
+        <v>4305</v>
       </c>
       <c r="I214" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="215" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>3942</v>
+        <v>4306</v>
       </c>
       <c r="B215" t="s">
-        <v>3943</v>
+        <v>4307</v>
       </c>
       <c r="C215" t="s">
-        <v>3944</v>
+        <v>4308</v>
       </c>
       <c r="D215" t="s">
-        <v>3945</v>
+        <v>4309</v>
       </c>
       <c r="E215" s="20">
         <v>45473</v>
       </c>
       <c r="F215" s="20">
-        <v>45626</v>
+        <v>45528</v>
       </c>
       <c r="G215" t="s">
-        <v>3946</v>
+        <v>4310</v>
       </c>
       <c r="H215" t="s">
-        <v>3947</v>
+        <v>4311</v>
       </c>
       <c r="I215" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="216" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>3948</v>
+        <v>4312</v>
       </c>
       <c r="B216" t="s">
-        <v>3949</v>
+        <v>4313</v>
       </c>
       <c r="C216" t="s">
-        <v>3950</v>
+        <v>4314</v>
       </c>
       <c r="D216" t="s">
-        <v>3951</v>
+        <v>4315</v>
       </c>
       <c r="E216" s="20">
         <v>45473</v>
       </c>
       <c r="F216" s="20">
-        <v>45633</v>
+        <v>45535</v>
       </c>
       <c r="G216" t="s">
-        <v>3952</v>
+        <v>4316</v>
       </c>
       <c r="H216" t="s">
-        <v>3953</v>
+        <v>4317</v>
       </c>
       <c r="I216" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="217" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>3954</v>
+        <v>4318</v>
       </c>
       <c r="B217" t="s">
-        <v>3955</v>
+        <v>4319</v>
       </c>
       <c r="C217" t="s">
-        <v>3956</v>
+        <v>4320</v>
       </c>
       <c r="D217" t="s">
-        <v>3957</v>
+        <v>4321</v>
       </c>
       <c r="E217" s="20">
         <v>45473</v>
       </c>
       <c r="F217" s="20">
-        <v>45640</v>
+        <v>45542</v>
       </c>
       <c r="G217" t="s">
-        <v>3958</v>
+        <v>4322</v>
       </c>
       <c r="H217" t="s">
-        <v>3959</v>
+        <v>4323</v>
       </c>
       <c r="I217" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="218" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>3960</v>
+        <v>4324</v>
       </c>
       <c r="B218" t="s">
-        <v>3961</v>
+        <v>4325</v>
       </c>
       <c r="C218" t="s">
-        <v>3962</v>
+        <v>4326</v>
       </c>
       <c r="D218" t="s">
-        <v>3963</v>
+        <v>4327</v>
       </c>
       <c r="E218" s="20">
         <v>45473</v>
       </c>
       <c r="F218" s="20">
-        <v>45647</v>
+        <v>45549</v>
       </c>
       <c r="G218" t="s">
-        <v>3964</v>
+        <v>4328</v>
       </c>
       <c r="H218" t="s">
-        <v>3965</v>
+        <v>4329</v>
       </c>
       <c r="I218" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="219" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>3966</v>
+        <v>4330</v>
       </c>
       <c r="B219" t="s">
-        <v>3967</v>
+        <v>4331</v>
       </c>
       <c r="C219" t="s">
-        <v>3968</v>
+        <v>4332</v>
       </c>
       <c r="D219" t="s">
-        <v>3969</v>
+        <v>4333</v>
       </c>
       <c r="E219" s="20">
         <v>45473</v>
       </c>
       <c r="F219" s="20">
-        <v>45654</v>
+        <v>45556</v>
       </c>
       <c r="G219" t="s">
-        <v>3970</v>
+        <v>4334</v>
       </c>
       <c r="H219" t="s">
-        <v>3971</v>
+        <v>4335</v>
       </c>
       <c r="I219" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="220" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>3972</v>
+        <v>4336</v>
       </c>
       <c r="B220" t="s">
-        <v>3973</v>
+        <v>4337</v>
       </c>
       <c r="C220" t="s">
-        <v>3974</v>
+        <v>4338</v>
       </c>
       <c r="D220" t="s">
-        <v>3975</v>
+        <v>4339</v>
       </c>
       <c r="E220" s="20">
         <v>45473</v>
       </c>
       <c r="F220" s="20">
-        <v>45661</v>
+        <v>45563</v>
       </c>
       <c r="G220" t="s">
-        <v>3976</v>
+        <v>4340</v>
       </c>
       <c r="H220" t="s">
-        <v>3977</v>
+        <v>4341</v>
       </c>
       <c r="I220" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="221" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>3978</v>
+        <v>4342</v>
       </c>
       <c r="B221" t="s">
-        <v>3979</v>
+        <v>4343</v>
       </c>
       <c r="C221" t="s">
-        <v>3980</v>
+        <v>4344</v>
       </c>
       <c r="D221" t="s">
-        <v>3981</v>
+        <v>4345</v>
       </c>
       <c r="E221" s="20">
         <v>45473</v>
       </c>
       <c r="F221" s="20">
-        <v>45668</v>
+        <v>45570</v>
       </c>
       <c r="G221" t="s">
-        <v>3982</v>
+        <v>4346</v>
       </c>
       <c r="H221" t="s">
-        <v>3983</v>
+        <v>4347</v>
       </c>
       <c r="I221" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="222" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>3984</v>
+        <v>4348</v>
       </c>
       <c r="B222" t="s">
-        <v>3985</v>
+        <v>4349</v>
       </c>
       <c r="C222" t="s">
-        <v>3986</v>
+        <v>4350</v>
       </c>
       <c r="D222" t="s">
-        <v>3987</v>
+        <v>4351</v>
       </c>
       <c r="E222" s="20">
         <v>45473</v>
       </c>
       <c r="F222" s="20">
-        <v>45675</v>
+        <v>45577</v>
       </c>
       <c r="G222" t="s">
-        <v>3988</v>
+        <v>4352</v>
       </c>
       <c r="H222" t="s">
-        <v>3989</v>
+        <v>4353</v>
       </c>
       <c r="I222" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="223" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>3990</v>
+        <v>4354</v>
       </c>
       <c r="B223" t="s">
-        <v>3991</v>
+        <v>4355</v>
       </c>
       <c r="C223" t="s">
-        <v>3992</v>
+        <v>4356</v>
       </c>
       <c r="D223" t="s">
-        <v>3993</v>
+        <v>4357</v>
       </c>
       <c r="E223" s="20">
         <v>45473</v>
       </c>
       <c r="F223" s="20">
-        <v>45682</v>
+        <v>45584</v>
       </c>
       <c r="G223" t="s">
-        <v>3994</v>
+        <v>4358</v>
       </c>
       <c r="H223" t="s">
-        <v>3995</v>
+        <v>4359</v>
       </c>
       <c r="I223" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="224" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>3996</v>
+        <v>4360</v>
       </c>
       <c r="B224" t="s">
-        <v>3997</v>
+        <v>4361</v>
       </c>
       <c r="C224" t="s">
-        <v>3998</v>
+        <v>4362</v>
       </c>
       <c r="D224" t="s">
-        <v>3999</v>
+        <v>4363</v>
       </c>
       <c r="E224" s="20">
         <v>45473</v>
       </c>
       <c r="F224" s="20">
-        <v>45689</v>
+        <v>45591</v>
       </c>
       <c r="G224" t="s">
-        <v>4000</v>
+        <v>4364</v>
       </c>
       <c r="H224" t="s">
-        <v>4001</v>
+        <v>4365</v>
       </c>
       <c r="I224" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="225" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>4002</v>
+        <v>4366</v>
       </c>
       <c r="B225" t="s">
-        <v>4003</v>
+        <v>4367</v>
       </c>
       <c r="C225" t="s">
-        <v>4004</v>
+        <v>4368</v>
       </c>
       <c r="D225" t="s">
-        <v>4005</v>
+        <v>4369</v>
       </c>
       <c r="E225" s="20">
         <v>45473</v>
       </c>
       <c r="F225" s="20">
-        <v>45696</v>
+        <v>45598</v>
       </c>
       <c r="G225" t="s">
-        <v>4006</v>
+        <v>4370</v>
       </c>
       <c r="H225" t="s">
-        <v>4007</v>
+        <v>4371</v>
       </c>
       <c r="I225" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="226" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>4008</v>
+        <v>4372</v>
       </c>
       <c r="B226" t="s">
-        <v>4009</v>
+        <v>4373</v>
       </c>
       <c r="C226" t="s">
-        <v>4010</v>
+        <v>4374</v>
       </c>
       <c r="D226" t="s">
-        <v>4011</v>
+        <v>4375</v>
       </c>
       <c r="E226" s="20">
         <v>45473</v>
       </c>
       <c r="F226" s="20">
-        <v>45703</v>
+        <v>45605</v>
       </c>
       <c r="G226" t="s">
-        <v>4012</v>
+        <v>4376</v>
       </c>
       <c r="H226" t="s">
-        <v>4013</v>
+        <v>4377</v>
       </c>
       <c r="I226" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="227" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>4014</v>
+        <v>4378</v>
       </c>
       <c r="B227" t="s">
-        <v>4015</v>
+        <v>4379</v>
       </c>
       <c r="C227" t="s">
-        <v>4016</v>
+        <v>4380</v>
       </c>
       <c r="D227" t="s">
-        <v>4017</v>
+        <v>4381</v>
       </c>
       <c r="E227" s="20">
         <v>45473</v>
       </c>
       <c r="F227" s="20">
-        <v>45710</v>
+        <v>45612</v>
       </c>
       <c r="G227" t="s">
-        <v>4018</v>
+        <v>4382</v>
       </c>
       <c r="H227" t="s">
-        <v>4019</v>
+        <v>4383</v>
       </c>
       <c r="I227" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="228" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>4020</v>
+        <v>4384</v>
       </c>
       <c r="B228" t="s">
-        <v>4021</v>
+        <v>4385</v>
       </c>
       <c r="C228" t="s">
-        <v>4022</v>
+        <v>4386</v>
       </c>
       <c r="D228" t="s">
-        <v>4023</v>
+        <v>4387</v>
       </c>
       <c r="E228" s="20">
         <v>45473</v>
       </c>
       <c r="F228" s="20">
-        <v>45717</v>
+        <v>45619</v>
       </c>
       <c r="G228" t="s">
-        <v>4024</v>
+        <v>4388</v>
       </c>
       <c r="H228" t="s">
-        <v>4025</v>
+        <v>4389</v>
       </c>
       <c r="I228" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="229" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>4026</v>
+        <v>4390</v>
       </c>
       <c r="B229" t="s">
-        <v>4027</v>
+        <v>4391</v>
       </c>
       <c r="C229" t="s">
-        <v>4028</v>
+        <v>4392</v>
       </c>
       <c r="D229" t="s">
-        <v>4029</v>
+        <v>4393</v>
       </c>
       <c r="E229" s="20">
         <v>45473</v>
       </c>
       <c r="F229" s="20">
-        <v>45724</v>
+        <v>45626</v>
       </c>
       <c r="G229" t="s">
-        <v>4030</v>
+        <v>4394</v>
       </c>
       <c r="H229" t="s">
-        <v>4031</v>
+        <v>4395</v>
       </c>
       <c r="I229" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="230" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>4032</v>
+        <v>4396</v>
       </c>
       <c r="B230" t="s">
-        <v>4033</v>
+        <v>4397</v>
       </c>
       <c r="C230" t="s">
-        <v>4034</v>
+        <v>4398</v>
       </c>
       <c r="D230" t="s">
-        <v>4035</v>
+        <v>4399</v>
       </c>
       <c r="E230" s="20">
         <v>45473</v>
       </c>
       <c r="F230" s="20">
-        <v>45731</v>
+        <v>45633</v>
       </c>
       <c r="G230" t="s">
-        <v>4036</v>
+        <v>4400</v>
       </c>
       <c r="H230" t="s">
-        <v>4037</v>
+        <v>4401</v>
       </c>
       <c r="I230" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="231" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>4038</v>
+        <v>4402</v>
       </c>
       <c r="B231" t="s">
-        <v>4039</v>
+        <v>4403</v>
       </c>
       <c r="C231" t="s">
-        <v>4040</v>
+        <v>4404</v>
       </c>
       <c r="D231" t="s">
-        <v>4041</v>
+        <v>4405</v>
       </c>
       <c r="E231" s="20">
         <v>45473</v>
       </c>
       <c r="F231" s="20">
-        <v>45738</v>
+        <v>45640</v>
       </c>
       <c r="G231" t="s">
-        <v>4042</v>
+        <v>4406</v>
       </c>
       <c r="H231" t="s">
-        <v>4043</v>
+        <v>4407</v>
       </c>
       <c r="I231" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="232" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>4044</v>
+        <v>4408</v>
       </c>
       <c r="B232" t="s">
-        <v>4045</v>
+        <v>4409</v>
       </c>
       <c r="C232" t="s">
-        <v>4046</v>
+        <v>4410</v>
       </c>
       <c r="D232" t="s">
-        <v>4047</v>
+        <v>4411</v>
       </c>
       <c r="E232" s="20">
         <v>45473</v>
       </c>
       <c r="F232" s="20">
-        <v>45745</v>
+        <v>45647</v>
       </c>
       <c r="G232" t="s">
-        <v>4048</v>
+        <v>4412</v>
       </c>
       <c r="H232" t="s">
-        <v>4049</v>
+        <v>4413</v>
       </c>
       <c r="I232" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="233" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>4050</v>
+        <v>4414</v>
       </c>
       <c r="B233" t="s">
-        <v>4051</v>
+        <v>4415</v>
       </c>
       <c r="C233" t="s">
-        <v>4052</v>
+        <v>4416</v>
       </c>
       <c r="D233" t="s">
-        <v>4053</v>
+        <v>4417</v>
       </c>
       <c r="E233" s="20">
         <v>45473</v>
       </c>
       <c r="F233" s="20">
-        <v>45752</v>
+        <v>45654</v>
       </c>
       <c r="G233" t="s">
-        <v>4054</v>
+        <v>4418</v>
       </c>
       <c r="H233" t="s">
-        <v>4055</v>
+        <v>4419</v>
       </c>
       <c r="I233" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="234" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>4056</v>
+        <v>4420</v>
       </c>
       <c r="B234" t="s">
-        <v>4057</v>
+        <v>4421</v>
       </c>
       <c r="C234" t="s">
-        <v>4058</v>
+        <v>4422</v>
       </c>
       <c r="D234" t="s">
-        <v>4059</v>
+        <v>4423</v>
       </c>
       <c r="E234" s="20">
         <v>45473</v>
       </c>
       <c r="F234" s="20">
-        <v>45759</v>
+        <v>45661</v>
       </c>
       <c r="G234" t="s">
-        <v>4060</v>
+        <v>4424</v>
       </c>
       <c r="H234" t="s">
-        <v>4061</v>
+        <v>4425</v>
       </c>
       <c r="I234" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="235" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>4062</v>
+        <v>4426</v>
       </c>
       <c r="B235" t="s">
-        <v>4063</v>
+        <v>4427</v>
       </c>
       <c r="C235" t="s">
-        <v>4064</v>
+        <v>4428</v>
       </c>
       <c r="D235" t="s">
-        <v>4065</v>
+        <v>4429</v>
       </c>
       <c r="E235" s="20">
         <v>45473</v>
       </c>
       <c r="F235" s="20">
-        <v>45766</v>
+        <v>45668</v>
       </c>
       <c r="G235" t="s">
-        <v>4066</v>
+        <v>4430</v>
       </c>
       <c r="H235" t="s">
-        <v>4067</v>
+        <v>4431</v>
       </c>
       <c r="I235" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="236" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>4068</v>
+        <v>4432</v>
       </c>
       <c r="B236" t="s">
-        <v>4069</v>
+        <v>4433</v>
       </c>
       <c r="C236" t="s">
-        <v>4070</v>
+        <v>4434</v>
       </c>
       <c r="D236" t="s">
-        <v>4071</v>
+        <v>4435</v>
       </c>
       <c r="E236" s="20">
         <v>45473</v>
       </c>
       <c r="F236" s="20">
-        <v>45773</v>
+        <v>45675</v>
       </c>
       <c r="G236" t="s">
-        <v>4072</v>
+        <v>4436</v>
       </c>
       <c r="H236" t="s">
-        <v>4073</v>
+        <v>4437</v>
       </c>
       <c r="I236" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="237" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>4074</v>
+        <v>4438</v>
       </c>
       <c r="B237" t="s">
-        <v>4075</v>
+        <v>4439</v>
       </c>
       <c r="C237" t="s">
-        <v>4076</v>
+        <v>4440</v>
       </c>
       <c r="D237" t="s">
-        <v>4077</v>
+        <v>4441</v>
       </c>
       <c r="E237" s="20">
         <v>45473</v>
       </c>
       <c r="F237" s="20">
-        <v>45780</v>
+        <v>45682</v>
       </c>
       <c r="G237" t="s">
-        <v>4078</v>
+        <v>4442</v>
       </c>
       <c r="H237" t="s">
-        <v>4079</v>
+        <v>4443</v>
       </c>
       <c r="I237" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="238" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>4080</v>
+        <v>4444</v>
       </c>
       <c r="B238" t="s">
-        <v>4081</v>
+        <v>4445</v>
       </c>
       <c r="C238" t="s">
-        <v>4082</v>
+        <v>4446</v>
       </c>
       <c r="D238" t="s">
-        <v>4083</v>
+        <v>4447</v>
       </c>
       <c r="E238" s="20">
         <v>45473</v>
       </c>
       <c r="F238" s="20">
-        <v>45787</v>
+        <v>45689</v>
       </c>
       <c r="G238" t="s">
-        <v>4084</v>
+        <v>4448</v>
       </c>
       <c r="H238" t="s">
-        <v>4085</v>
+        <v>4449</v>
       </c>
       <c r="I238" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="239" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>4086</v>
+        <v>4450</v>
       </c>
       <c r="B239" t="s">
-        <v>4087</v>
+        <v>4451</v>
       </c>
       <c r="C239" t="s">
-        <v>4088</v>
+        <v>4452</v>
       </c>
       <c r="D239" t="s">
-        <v>4089</v>
+        <v>4453</v>
       </c>
       <c r="E239" s="20">
         <v>45473</v>
       </c>
       <c r="F239" s="20">
-        <v>45794</v>
+        <v>45696</v>
       </c>
       <c r="G239" t="s">
-        <v>4090</v>
+        <v>4454</v>
       </c>
       <c r="H239" t="s">
-        <v>4091</v>
+        <v>4455</v>
       </c>
       <c r="I239" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="240" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>4092</v>
+        <v>4456</v>
       </c>
       <c r="B240" t="s">
-        <v>4093</v>
+        <v>4457</v>
       </c>
       <c r="C240" t="s">
-        <v>4094</v>
+        <v>4458</v>
       </c>
       <c r="D240" t="s">
-        <v>4095</v>
+        <v>4459</v>
       </c>
       <c r="E240" s="20">
         <v>45473</v>
       </c>
       <c r="F240" s="20">
-        <v>45801</v>
+        <v>45703</v>
       </c>
       <c r="G240" t="s">
-        <v>4096</v>
+        <v>4460</v>
       </c>
       <c r="H240" t="s">
-        <v>4097</v>
+        <v>4461</v>
       </c>
       <c r="I240" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="241" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>4098</v>
+        <v>4462</v>
       </c>
       <c r="B241" t="s">
-        <v>4099</v>
+        <v>4463</v>
       </c>
       <c r="C241" t="s">
-        <v>4100</v>
+        <v>4464</v>
       </c>
       <c r="D241" t="s">
-        <v>4101</v>
+        <v>4465</v>
       </c>
       <c r="E241" s="20">
         <v>45473</v>
       </c>
       <c r="F241" s="20">
-        <v>45808</v>
+        <v>45710</v>
       </c>
       <c r="G241" t="s">
-        <v>4102</v>
+        <v>4466</v>
       </c>
       <c r="H241" t="s">
-        <v>4103</v>
+        <v>4467</v>
       </c>
       <c r="I241" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="242" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>4104</v>
+        <v>4468</v>
       </c>
       <c r="B242" t="s">
-        <v>4105</v>
+        <v>4469</v>
       </c>
       <c r="C242" t="s">
-        <v>4106</v>
+        <v>4470</v>
       </c>
       <c r="D242" t="s">
-        <v>4107</v>
+        <v>4471</v>
       </c>
       <c r="E242" s="20">
         <v>45473</v>
       </c>
       <c r="F242" s="20">
-        <v>45815</v>
+        <v>45717</v>
       </c>
       <c r="G242" t="s">
-        <v>4108</v>
+        <v>4472</v>
       </c>
       <c r="H242" t="s">
-        <v>4109</v>
+        <v>4473</v>
       </c>
       <c r="I242" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="243" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>4110</v>
+        <v>4474</v>
       </c>
       <c r="B243" t="s">
-        <v>4111</v>
+        <v>4475</v>
       </c>
       <c r="C243" t="s">
-        <v>4112</v>
+        <v>4476</v>
       </c>
       <c r="D243" t="s">
-        <v>4113</v>
+        <v>4477</v>
       </c>
       <c r="E243" s="20">
         <v>45473</v>
       </c>
       <c r="F243" s="20">
-        <v>45822</v>
+        <v>45724</v>
       </c>
       <c r="G243" t="s">
-        <v>4114</v>
+        <v>4478</v>
       </c>
       <c r="H243" t="s">
-        <v>4115</v>
+        <v>4479</v>
       </c>
       <c r="I243" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="244" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>4116</v>
+        <v>4480</v>
       </c>
       <c r="B244" t="s">
-        <v>4117</v>
+        <v>4481</v>
       </c>
       <c r="C244" t="s">
-        <v>4118</v>
+        <v>4482</v>
       </c>
       <c r="D244" t="s">
-        <v>4119</v>
+        <v>4483</v>
       </c>
       <c r="E244" s="20">
         <v>45473</v>
       </c>
       <c r="F244" s="20">
-        <v>45829</v>
+        <v>45731</v>
       </c>
       <c r="G244" t="s">
-        <v>4120</v>
+        <v>4484</v>
       </c>
       <c r="H244" t="s">
-        <v>4121</v>
+        <v>4485</v>
       </c>
       <c r="I244" s="20">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="245" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>4122</v>
+        <v>4486</v>
       </c>
       <c r="B245" t="s">
-        <v>4123</v>
+        <v>4487</v>
       </c>
       <c r="C245" t="s">
-        <v>4124</v>
+        <v>4488</v>
       </c>
       <c r="D245" t="s">
-        <v>4125</v>
+        <v>4489</v>
       </c>
       <c r="E245" s="20">
         <v>45473</v>
       </c>
       <c r="F245" s="20">
+        <v>45738</v>
+      </c>
+      <c r="G245" t="s">
+        <v>4490</v>
+      </c>
+      <c r="H245" t="s">
+        <v>4491</v>
+      </c>
+      <c r="I245" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>4492</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4493</v>
+      </c>
+      <c r="C246" t="s">
+        <v>4494</v>
+      </c>
+      <c r="D246" t="s">
+        <v>4495</v>
+      </c>
+      <c r="E246" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F246" s="20">
+        <v>45745</v>
+      </c>
+      <c r="G246" t="s">
+        <v>4496</v>
+      </c>
+      <c r="H246" t="s">
+        <v>4497</v>
+      </c>
+      <c r="I246" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>4498</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4499</v>
+      </c>
+      <c r="C247" t="s">
+        <v>4500</v>
+      </c>
+      <c r="D247" t="s">
+        <v>4501</v>
+      </c>
+      <c r="E247" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F247" s="20">
+        <v>45752</v>
+      </c>
+      <c r="G247" t="s">
+        <v>4502</v>
+      </c>
+      <c r="H247" t="s">
+        <v>4503</v>
+      </c>
+      <c r="I247" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>4504</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4505</v>
+      </c>
+      <c r="C248" t="s">
+        <v>4506</v>
+      </c>
+      <c r="D248" t="s">
+        <v>4507</v>
+      </c>
+      <c r="E248" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F248" s="20">
+        <v>45759</v>
+      </c>
+      <c r="G248" t="s">
+        <v>4508</v>
+      </c>
+      <c r="H248" t="s">
+        <v>4509</v>
+      </c>
+      <c r="I248" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>4510</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4511</v>
+      </c>
+      <c r="C249" t="s">
+        <v>4512</v>
+      </c>
+      <c r="D249" t="s">
+        <v>4513</v>
+      </c>
+      <c r="E249" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F249" s="20">
+        <v>45766</v>
+      </c>
+      <c r="G249" t="s">
+        <v>4514</v>
+      </c>
+      <c r="H249" t="s">
+        <v>4515</v>
+      </c>
+      <c r="I249" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>4516</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4517</v>
+      </c>
+      <c r="C250" t="s">
+        <v>4518</v>
+      </c>
+      <c r="D250" t="s">
+        <v>4519</v>
+      </c>
+      <c r="E250" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F250" s="20">
+        <v>45773</v>
+      </c>
+      <c r="G250" t="s">
+        <v>4520</v>
+      </c>
+      <c r="H250" t="s">
+        <v>4521</v>
+      </c>
+      <c r="I250" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>4522</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4523</v>
+      </c>
+      <c r="C251" t="s">
+        <v>4524</v>
+      </c>
+      <c r="D251" t="s">
+        <v>4525</v>
+      </c>
+      <c r="E251" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F251" s="20">
+        <v>45780</v>
+      </c>
+      <c r="G251" t="s">
+        <v>4526</v>
+      </c>
+      <c r="H251" t="s">
+        <v>4527</v>
+      </c>
+      <c r="I251" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>4528</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4529</v>
+      </c>
+      <c r="C252" t="s">
+        <v>4530</v>
+      </c>
+      <c r="D252" t="s">
+        <v>4531</v>
+      </c>
+      <c r="E252" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F252" s="20">
+        <v>45787</v>
+      </c>
+      <c r="G252" t="s">
+        <v>4532</v>
+      </c>
+      <c r="H252" t="s">
+        <v>4533</v>
+      </c>
+      <c r="I252" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>4534</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4535</v>
+      </c>
+      <c r="C253" t="s">
+        <v>4536</v>
+      </c>
+      <c r="D253" t="s">
+        <v>4537</v>
+      </c>
+      <c r="E253" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F253" s="20">
+        <v>45794</v>
+      </c>
+      <c r="G253" t="s">
+        <v>4538</v>
+      </c>
+      <c r="H253" t="s">
+        <v>4539</v>
+      </c>
+      <c r="I253" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>4540</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4541</v>
+      </c>
+      <c r="C254" t="s">
+        <v>4542</v>
+      </c>
+      <c r="D254" t="s">
+        <v>4543</v>
+      </c>
+      <c r="E254" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F254" s="20">
+        <v>45801</v>
+      </c>
+      <c r="G254" t="s">
+        <v>4544</v>
+      </c>
+      <c r="H254" t="s">
+        <v>4545</v>
+      </c>
+      <c r="I254" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>4546</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4547</v>
+      </c>
+      <c r="C255" t="s">
+        <v>4548</v>
+      </c>
+      <c r="D255" t="s">
+        <v>4549</v>
+      </c>
+      <c r="E255" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F255" s="20">
+        <v>45808</v>
+      </c>
+      <c r="G255" t="s">
+        <v>4550</v>
+      </c>
+      <c r="H255" t="s">
+        <v>4551</v>
+      </c>
+      <c r="I255" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>4552</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C256" t="s">
+        <v>4554</v>
+      </c>
+      <c r="D256" t="s">
+        <v>4555</v>
+      </c>
+      <c r="E256" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F256" s="20">
+        <v>45815</v>
+      </c>
+      <c r="G256" t="s">
+        <v>4556</v>
+      </c>
+      <c r="H256" t="s">
+        <v>4557</v>
+      </c>
+      <c r="I256" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>4558</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4559</v>
+      </c>
+      <c r="C257" t="s">
+        <v>4560</v>
+      </c>
+      <c r="D257" t="s">
+        <v>4561</v>
+      </c>
+      <c r="E257" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F257" s="20">
+        <v>45822</v>
+      </c>
+      <c r="G257" t="s">
+        <v>4562</v>
+      </c>
+      <c r="H257" t="s">
+        <v>4563</v>
+      </c>
+      <c r="I257" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>4564</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4565</v>
+      </c>
+      <c r="C258" t="s">
+        <v>4566</v>
+      </c>
+      <c r="D258" t="s">
+        <v>4567</v>
+      </c>
+      <c r="E258" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F258" s="20">
+        <v>45829</v>
+      </c>
+      <c r="G258" t="s">
+        <v>4568</v>
+      </c>
+      <c r="H258" t="s">
+        <v>4569</v>
+      </c>
+      <c r="I258" s="20">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>4570</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4571</v>
+      </c>
+      <c r="C259" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D259" t="s">
+        <v>4573</v>
+      </c>
+      <c r="E259" s="20">
+        <v>45473</v>
+      </c>
+      <c r="F259" s="20">
         <v>45836</v>
       </c>
-      <c r="G245" t="s">
-[...6 lines deleted...]
-        <v>46149</v>
+      <c r="G259" t="s">
+        <v>4574</v>
+      </c>
+      <c r="H259" t="s">
+        <v>4575</v>
+      </c>
+      <c r="I259" s="20">
+        <v>46198</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I245" xr:uid="{00000000-0001-0000-0800-000000000000}"/>
+  <autoFilter ref="A1:I1" xr:uid="{00000000-0001-0000-0800-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:E45"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="53.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>4128</v>
+        <v>4576</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>4129</v>
+        <v>4577</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>4130</v>
+        <v>4578</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>4131</v>
+        <v>4579</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4132</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="21">
         <v>46089</v>
       </c>
       <c r="B2" s="21">
         <v>46095</v>
       </c>
       <c r="C2">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D2">
-        <v>265672.07401067321</v>
+        <v>259179.03767665129</v>
       </c>
       <c r="E2" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="21">
         <v>46061</v>
       </c>
       <c r="B3" s="21">
         <v>46067</v>
       </c>
       <c r="C3">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D3">
-        <v>620280.75361649657</v>
+        <v>611661.9730976189</v>
       </c>
       <c r="E3" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="21">
         <v>46110</v>
       </c>
       <c r="B4" s="21">
         <v>46116</v>
       </c>
       <c r="C4">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="D4">
-        <v>223989.61636479592</v>
+        <v>218558.87732142856</v>
       </c>
       <c r="E4" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="21">
         <v>45851</v>
       </c>
       <c r="B5" s="21">
         <v>45857</v>
       </c>
       <c r="C5">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D5">
-        <v>161494.8231726191</v>
+        <v>163949.2809611111</v>
       </c>
       <c r="E5" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="21">
         <v>45844</v>
       </c>
       <c r="B6" s="21">
         <v>45850</v>
       </c>
       <c r="C6">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D6">
-        <v>138050.37073633156</v>
+        <v>134631.08035289115</v>
       </c>
       <c r="E6" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="21">
         <v>46103</v>
       </c>
       <c r="B7" s="21">
         <v>46109</v>
       </c>
       <c r="C7">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="D7">
-        <v>234548.30165306124</v>
+        <v>228027.95243174603</v>
       </c>
       <c r="E7" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="21">
-        <v>45837</v>
+        <v>46145</v>
       </c>
       <c r="B8" s="21">
-        <v>45843</v>
+        <v>46151</v>
       </c>
       <c r="C8">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D8">
-        <v>103688.78206043957</v>
+        <v>54282.382788461546</v>
       </c>
       <c r="E8" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="21">
-        <v>45893</v>
+        <v>45837</v>
       </c>
       <c r="B9" s="21">
-        <v>45899</v>
+        <v>45843</v>
       </c>
       <c r="C9">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D9">
-        <v>595997.79419444455</v>
+        <v>104711.04512755104</v>
       </c>
       <c r="E9" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
-        <v>45949</v>
+        <v>45893</v>
       </c>
       <c r="B10" s="21">
-        <v>45955</v>
+        <v>45899</v>
       </c>
       <c r="C10">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D10">
-        <v>287405.4660665025</v>
+        <v>608807.42563131312</v>
       </c>
       <c r="E10" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="21">
-        <v>46040</v>
+        <v>45949</v>
       </c>
       <c r="B11" s="21">
-        <v>46046</v>
+        <v>45955</v>
       </c>
       <c r="C11">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="D11">
-        <v>692433.49003858783</v>
+        <v>283906.53169761901</v>
       </c>
       <c r="E11" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="21">
-        <v>45977</v>
+        <v>46040</v>
       </c>
       <c r="B12" s="21">
-        <v>45983</v>
+        <v>46046</v>
       </c>
       <c r="C12">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="D12">
-        <v>315683.5188611112</v>
+        <v>675393.55053730158</v>
       </c>
       <c r="E12" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="21">
-        <v>45858</v>
+        <v>45977</v>
       </c>
       <c r="B13" s="21">
-        <v>45864</v>
+        <v>45983</v>
       </c>
       <c r="C13">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="D13">
-        <v>249208.77932397957</v>
+        <v>306898.58806832111</v>
       </c>
       <c r="E13" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="21">
-        <v>45935</v>
+        <v>45858</v>
       </c>
       <c r="B14" s="21">
-        <v>45941</v>
+        <v>45864</v>
       </c>
       <c r="C14">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D14">
-        <v>344309.9849603175</v>
+        <v>242267.80436904763</v>
       </c>
       <c r="E14" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="21">
-        <v>45991</v>
+        <v>45935</v>
       </c>
       <c r="B15" s="21">
-        <v>45997</v>
+        <v>45941</v>
       </c>
       <c r="C15">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="D15">
-        <v>1051544.1089522208</v>
+        <v>332587.67795386905</v>
       </c>
       <c r="E15" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="21">
-        <v>45900</v>
+        <v>45991</v>
       </c>
       <c r="B16" s="21">
-        <v>45906</v>
+        <v>45997</v>
       </c>
       <c r="C16">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="D16">
-        <v>642025.61975369451</v>
+        <v>998534.10419689515</v>
       </c>
       <c r="E16" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="21">
-        <v>46019</v>
+        <v>45900</v>
       </c>
       <c r="B17" s="21">
-        <v>46025</v>
+        <v>45906</v>
       </c>
       <c r="C17">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D17">
-        <v>1620395.3276658163</v>
+        <v>817302.19508928561</v>
       </c>
       <c r="E17" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="21">
-        <v>46068</v>
+        <v>46019</v>
       </c>
       <c r="B18" s="21">
-        <v>46074</v>
+        <v>46025</v>
       </c>
       <c r="C18">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="D18">
-        <v>492694.02955697285</v>
+        <v>1588296.4379880952</v>
       </c>
       <c r="E18" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="21">
-        <v>45886</v>
+        <v>46068</v>
       </c>
       <c r="B19" s="21">
-        <v>45892</v>
+        <v>46074</v>
       </c>
       <c r="C19">
-        <v>93</v>
+        <v>131</v>
       </c>
       <c r="D19">
-        <v>592530.95124603168</v>
+        <v>514107.28378650796</v>
       </c>
       <c r="E19" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="21">
-        <v>46033</v>
+        <v>45886</v>
       </c>
       <c r="B20" s="21">
-        <v>46039</v>
+        <v>45892</v>
       </c>
       <c r="C20">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="D20">
-        <v>820555.5490550081</v>
+        <v>572417.34398065461</v>
       </c>
       <c r="E20" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="21">
-        <v>45970</v>
+        <v>46033</v>
       </c>
       <c r="B21" s="21">
-        <v>45976</v>
+        <v>46039</v>
       </c>
       <c r="C21">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="D21">
-        <v>339408.96569603164</v>
+        <v>819095.11740120465</v>
       </c>
       <c r="E21" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="21">
-        <v>45963</v>
+        <v>45970</v>
       </c>
       <c r="B22" s="21">
-        <v>45969</v>
+        <v>45976</v>
       </c>
       <c r="C22">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D22">
-        <v>336094.82554047613</v>
+        <v>332294.38924627966</v>
       </c>
       <c r="E22" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="21">
-        <v>45921</v>
+        <v>46187</v>
       </c>
       <c r="B23" s="21">
-        <v>45927</v>
+        <v>46193</v>
       </c>
       <c r="C23">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D23">
-        <v>561799.25297534023</v>
+        <v>29855.092544642859</v>
       </c>
       <c r="E23" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="21">
-        <v>46047</v>
+        <v>45963</v>
       </c>
       <c r="B24" s="21">
-        <v>46053</v>
+        <v>45969</v>
       </c>
       <c r="C24">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="D24">
-        <v>546468.03523312602</v>
+        <v>338715.15191294637</v>
       </c>
       <c r="E24" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="21">
-        <v>46005</v>
+        <v>45921</v>
       </c>
       <c r="B25" s="21">
-        <v>46011</v>
+        <v>45927</v>
       </c>
       <c r="C25">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="D25">
-        <v>1071668.0987848933</v>
+        <v>642687.45705476205</v>
       </c>
       <c r="E25" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="21">
-        <v>46026</v>
+        <v>46047</v>
       </c>
       <c r="B26" s="21">
-        <v>46032</v>
+        <v>46053</v>
       </c>
       <c r="C26">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="D26">
-        <v>1549009.9111518881</v>
+        <v>531407.88872535515</v>
       </c>
       <c r="E26" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="21">
-        <v>46082</v>
+        <v>46005</v>
       </c>
       <c r="B27" s="21">
-        <v>46088</v>
+        <v>46011</v>
       </c>
       <c r="C27">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D27">
-        <v>353764.10784098634</v>
+        <v>1128560.0039600614</v>
       </c>
       <c r="E27" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="21">
-        <v>46054</v>
+        <v>46159</v>
       </c>
       <c r="B28" s="21">
-        <v>46060</v>
+        <v>46165</v>
       </c>
       <c r="C28">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="D28">
-        <v>760617.58725369466</v>
+        <v>27548.339774305558</v>
       </c>
       <c r="E28" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="21">
-        <v>45998</v>
+        <v>46026</v>
       </c>
       <c r="B29" s="21">
-        <v>46004</v>
+        <v>46032</v>
       </c>
       <c r="C29">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="D29">
-        <v>710962.17155158729</v>
+        <v>1541196.4718033795</v>
       </c>
       <c r="E29" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="21">
-        <v>46075</v>
+        <v>46082</v>
       </c>
       <c r="B30" s="21">
-        <v>46081</v>
+        <v>46088</v>
       </c>
       <c r="C30">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="D30">
-        <v>558784.04643315007</v>
+        <v>346220.16302338213</v>
       </c>
       <c r="E30" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="21">
-        <v>46012</v>
+        <v>46054</v>
       </c>
       <c r="B31" s="21">
-        <v>46018</v>
+        <v>46060</v>
       </c>
       <c r="C31">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="D31">
-        <v>1123496.6945361248</v>
+        <v>842631.22678571439</v>
       </c>
       <c r="E31" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="21">
-        <v>45865</v>
+        <v>46166</v>
       </c>
       <c r="B32" s="21">
-        <v>45871</v>
+        <v>46172</v>
       </c>
       <c r="C32">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="D32">
-        <v>301748.08934318559</v>
+        <v>106054.30507369612</v>
       </c>
       <c r="E32" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="21">
-        <v>45942</v>
+        <v>45998</v>
       </c>
       <c r="B33" s="21">
-        <v>45948</v>
+        <v>46004</v>
       </c>
       <c r="C33">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="D33">
-        <v>288359.92896962236</v>
+        <v>707465.64770461316</v>
       </c>
       <c r="E33" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="21">
-        <v>45928</v>
+        <v>46075</v>
       </c>
       <c r="B34" s="21">
-        <v>45934</v>
+        <v>46081</v>
       </c>
       <c r="C34">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D34">
-        <v>555579.50736288994</v>
+        <v>550370.53972363949</v>
       </c>
       <c r="E34" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="21">
-        <v>46124</v>
+        <v>46012</v>
       </c>
       <c r="B35" s="21">
-        <v>46130</v>
+        <v>46018</v>
       </c>
       <c r="C35">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="D35">
-        <v>172612.77513546802</v>
+        <v>1142346.8734370198</v>
       </c>
       <c r="E35" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="21">
-        <v>46096</v>
+        <v>45865</v>
       </c>
       <c r="B36" s="21">
-        <v>46102</v>
+        <v>45871</v>
       </c>
       <c r="C36">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D36">
-        <v>255753.4945869963</v>
+        <v>290527.54035330261</v>
       </c>
       <c r="E36" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="21">
-        <v>46131</v>
+        <v>45942</v>
       </c>
       <c r="B37" s="21">
-        <v>46137</v>
+        <v>45948</v>
       </c>
       <c r="C37">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="D37">
-        <v>140357.52830687832</v>
+        <v>315682.45645545318</v>
       </c>
       <c r="E37" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="21">
-        <v>45872</v>
+        <v>45928</v>
       </c>
       <c r="B38" s="21">
-        <v>45878</v>
+        <v>45934</v>
       </c>
       <c r="C38">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="D38">
-        <v>314168.66050903121</v>
+        <v>543074.55043625191</v>
       </c>
       <c r="E38" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="21">
-        <v>46117</v>
+        <v>46124</v>
       </c>
       <c r="B39" s="21">
-        <v>46123</v>
+        <v>46130</v>
       </c>
       <c r="C39">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D39">
-        <v>178402.216269653</v>
+        <v>180399.73629761909</v>
       </c>
       <c r="E39" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="21">
-        <v>45956</v>
+        <v>46096</v>
       </c>
       <c r="B40" s="21">
-        <v>45962</v>
+        <v>46102</v>
       </c>
       <c r="C40">
         <v>87</v>
       </c>
       <c r="D40">
-        <v>1949982.9111865077</v>
+        <v>271557.14126895939</v>
       </c>
       <c r="E40" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="21">
-        <v>45907</v>
+        <v>46152</v>
       </c>
       <c r="B41" s="21">
-        <v>45913</v>
+        <v>46158</v>
       </c>
       <c r="C41">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="D41">
-        <v>1087004.4847331692</v>
+        <v>58309.233623456785</v>
       </c>
       <c r="E41" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="21">
-        <v>45914</v>
+        <v>46131</v>
       </c>
       <c r="B42" s="21">
-        <v>45920</v>
+        <v>46137</v>
       </c>
       <c r="C42">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D42">
-        <v>606630.49362698419</v>
+        <v>133143.75894088671</v>
       </c>
       <c r="E42" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="21">
-        <v>45879</v>
+        <v>46173</v>
       </c>
       <c r="B43" s="21">
-        <v>45885</v>
+        <v>46179</v>
       </c>
       <c r="C43">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D43">
-        <v>299213.83458333334</v>
+        <v>43340.949449696971</v>
       </c>
       <c r="E43" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="21">
-        <v>45984</v>
+        <v>45872</v>
       </c>
       <c r="B44" s="21">
-        <v>45990</v>
+        <v>45878</v>
       </c>
       <c r="C44">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="D44">
-        <v>536937.6914099406</v>
+        <v>306950.90079877118</v>
       </c>
       <c r="E44" s="21">
-        <v>46149</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="21">
+        <v>46117</v>
+      </c>
+      <c r="B45" s="21">
+        <v>46123</v>
+      </c>
+      <c r="C45">
+        <v>97</v>
+      </c>
+      <c r="D45">
+        <v>185010.05174311323</v>
+      </c>
+      <c r="E45" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="21">
+        <v>45956</v>
+      </c>
+      <c r="B46" s="21">
+        <v>45962</v>
+      </c>
+      <c r="C46">
+        <v>92</v>
+      </c>
+      <c r="D46">
+        <v>1992790.2676227677</v>
+      </c>
+      <c r="E46" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="21">
+        <v>45907</v>
+      </c>
+      <c r="B47" s="21">
+        <v>45913</v>
+      </c>
+      <c r="C47">
+        <v>102</v>
+      </c>
+      <c r="D47">
+        <v>1031771.9082269345</v>
+      </c>
+      <c r="E47" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="21">
+        <v>45914</v>
+      </c>
+      <c r="B48" s="21">
+        <v>45920</v>
+      </c>
+      <c r="C48">
+        <v>91</v>
+      </c>
+      <c r="D48">
+        <v>714428.38269119756</v>
+      </c>
+      <c r="E48" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="21">
+        <v>46180</v>
+      </c>
+      <c r="B49" s="21">
+        <v>46186</v>
+      </c>
+      <c r="C49">
+        <v>82</v>
+      </c>
+      <c r="D49">
+        <v>33542.433294685994</v>
+      </c>
+      <c r="E49" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="21">
+        <v>45879</v>
+      </c>
+      <c r="B50" s="21">
+        <v>45885</v>
+      </c>
+      <c r="C50">
+        <v>92</v>
+      </c>
+      <c r="D50">
+        <v>308180.32585937495</v>
+      </c>
+      <c r="E50" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="21">
+        <v>45984</v>
+      </c>
+      <c r="B51" s="21">
+        <v>45990</v>
+      </c>
+      <c r="C51">
+        <v>89</v>
+      </c>
+      <c r="D51">
+        <v>537928.62069627584</v>
+      </c>
+      <c r="E51" s="21">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="21">
         <v>46138</v>
       </c>
-      <c r="B45" s="21">
+      <c r="B52" s="21">
         <v>46144</v>
       </c>
-      <c r="C45">
-[...6 lines deleted...]
-        <v>46149</v>
+      <c r="C52">
+        <v>86</v>
+      </c>
+      <c r="D52">
+        <v>82869.843965047301</v>
+      </c>
+      <c r="E52" s="21">
+        <v>46198</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E45" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
+  <autoFilter ref="A1:E1" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B69BF2DB-38C6-4238-8849-3392D5034DBE}">
   <sheetPr>
     <tabColor theme="4" tint="0.79995117038483843"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>8</v>
       </c>