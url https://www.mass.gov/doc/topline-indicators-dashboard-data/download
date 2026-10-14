--- v4 (2026-06-28)
+++ v5 (2026-10-14)
@@ -1,13959 +1,7423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ID-DSAI-Data-Analytics\Respiratory Dashboards\Website Files\Front Page Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E1B50629-25EC-4694-95C3-78D88F0AF56B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EB175622-D54C-4A8D-8294-771B8AF86F06}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29490" yWindow="1290" windowWidth="20835" windowHeight="14190" tabRatio="761" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Introduction" sheetId="2" r:id="rId1"/>
-[...8 lines deleted...]
-    <sheet name="Data Dictionary" sheetId="963" r:id="rId10"/>
+    <sheet name="Introduction" sheetId="7" r:id="rId1"/>
+    <sheet name="Wastewater Reporting" sheetId="8" r:id="rId2"/>
+    <sheet name="Visit Level Threshold Reference" sheetId="95" r:id="rId3"/>
+    <sheet name="Respiratory hospital visits" sheetId="96" r:id="rId4"/>
+    <sheet name="COVID-19 Reporting" sheetId="97" r:id="rId5"/>
+    <sheet name="Influenza Reporting" sheetId="98" r:id="rId6"/>
+    <sheet name="Topline Vaccination Data" sheetId="99" r:id="rId7"/>
+    <sheet name="Immunizations" sheetId="100" r:id="rId8"/>
+    <sheet name="Flu Severity Level Definitions" sheetId="11" r:id="rId9"/>
+    <sheet name="Data Dictionary" sheetId="12" r:id="rId10"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'COVID-19 Reporting'!$A$1:$F$1</definedName>
-[...7 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Wastewater Reporting'!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'COVID-19 Reporting'!$A$1:$F$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">Immunizations!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Influenza Reporting'!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Introduction!$A$1:$A$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Respiratory hospital visits'!$A$1:$AJ$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Topline Vaccination Data'!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Visit Level Threshold Reference'!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Wastewater Reporting'!$A$1:$E$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4964" uniqueCount="4581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2625" uniqueCount="2408">
+  <si>
+    <t>Visit type</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Estimated COVID-19 visit level</t>
+  </si>
+  <si>
+    <t>Estimated acute respiratory visit level</t>
+  </si>
+  <si>
+    <t>Estimated RSV visit level</t>
+  </si>
+  <si>
+    <t>Estimated influenza visit level</t>
+  </si>
+  <si>
+    <t>Percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Estimated percent of acute respiratory visits reported</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Total visits</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>Number of acute respiratory visits</t>
+  </si>
   <si>
     <t>Week Start Date</t>
   </si>
   <si>
     <t>Week End Date</t>
   </si>
   <si>
+    <t>Estimated number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>High estimated number of visits</t>
+  </si>
+  <si>
+    <t>Low estimated number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>Description of two week average acute respiratory trend</t>
+  </si>
+  <si>
+    <t>Confirmed and probable cases</t>
+  </si>
+  <si>
+    <t>Confirmed and probable deaths</t>
+  </si>
+  <si>
+    <t>Activity level</t>
+  </si>
+  <si>
+    <t>Region Name</t>
+  </si>
+  <si>
+    <t>MMWR Week</t>
+  </si>
+  <si>
+    <t>Tab Name</t>
+  </si>
+  <si>
     <t>Data column</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>Respiratory hospital visits</t>
+  </si>
+  <si>
+    <t>This field indicates if the row counts emergency department (ED) visits or hospital admissions. See the definitions tab for more information on how these two types of visits are defined in this data set. </t>
+  </si>
+  <si>
+    <t>Demographic category that the data apply to, such as age, sex, region, or race and ethnicity. </t>
+  </si>
+  <si>
+    <t>The specific age, sex, region, or race and ethnicity group. </t>
+  </si>
+  <si>
     <t>The first date of the week that the data represent.</t>
   </si>
   <si>
     <t>The last date of the week that the data represent.</t>
   </si>
   <si>
+    <t>The total number of visits (emergency department or admissions as indicated in the "visit type" field) recorded by Massachusetts hospitals for any cause during the specified week.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of visits that include either a diagnosis code for the specified group and subgroup. </t>
+  </si>
+  <si>
+    <t>The percent of visits that include either a diagnosis code for a specific respiratory infection (e.g., influenza, COVID-19), or general respiratory symptoms such as cough or pneumonia.</t>
+  </si>
+  <si>
+    <t>The nowcast estimate of the percent of visits that were related to acute respiratory disease</t>
+  </si>
+  <si>
+    <t>The possible upper range of the percent of visits that were related to acute respiratory disease, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The possible lower range of the percent of visits that were related to acute respiratory disease, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The percent of visits that include a diagnosis code related to COVID-19 infection.</t>
+  </si>
+  <si>
+    <t>The nowcast estimate of the percent of visits that were related to COVID-19 infection</t>
+  </si>
+  <si>
+    <t>The possible upper range of the percent of visits that were related to COVID-19 infection, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The possible lower range of the percent of visits that were related to COVID-19 infection, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The percent of visits that include a diagnosis code related to influenza infection.</t>
+  </si>
+  <si>
+    <t>The nowcast estimate of the percent of visits that were related to influenza infection</t>
+  </si>
+  <si>
+    <t>The possible upper range of the percent of visits that were related to influenza infection, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The possible lower range of the percent of visits that were related to influenza infection, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The percent of visits that include a diagnosis code related to RSV (Respiratory Syncytial Virus) infection.</t>
+  </si>
+  <si>
+    <t>The nowcast estimate of the percent of visits that were related to Respiratory Syncytial Virus (RSV) infection</t>
+  </si>
+  <si>
+    <t>The possible upper range of the percent of visits that were related to Respiratory Syncytial Virus (RSV) infection, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The possible lower range of the percent of visits that were related to Respiratory Syncytial Virus (RSV) infection, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The nowcast estimate of the number of visits that were related to acute respiratory disease</t>
+  </si>
+  <si>
+    <t>The possible upper range of the number of visits that were related to acute respiratory disease, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>The possible lower range of the number of visits that were related to acute respiratory disease, based on the nowcast estimate</t>
+  </si>
+  <si>
+    <t>Judges whether estimated counts appear to be rising, falling, or staying level. Each week's estimate is compared to the average of the estimates for the two weeks prior. A value 5% higher than the average suggests the count is rising, a value 5% lower suggests that the count is falling. Otherwise, counts are considered to be staying level. </t>
+  </si>
+  <si>
+    <t>Estimated completeness of respiratory visit counts for a reporting week, based on the age of the data at the time of the pull. </t>
+  </si>
+  <si>
+    <t>Estimated respiratory disease activity level (Very low, low, moderate, high, very high), based on trends seen in prior seasons using the nowcast. </t>
+  </si>
+  <si>
+    <t>Estimated COVID-19 activity level (very low, low, moderate, hight, very high) based on trends seen in prior seaons using the nowcast.</t>
+  </si>
+  <si>
+    <t>Estimated Influenza activity level (very low, low, moderate, hight, very high) based on trends seen in prior seaons using the nowcast.</t>
+  </si>
+  <si>
+    <t>Estimated RSV activity level (very low, low, moderate, hight, very high) based on trends seen in prior seaons using the nowcast.</t>
+  </si>
+  <si>
+    <t>The date these data were last updated.</t>
+  </si>
+  <si>
+    <t>COVID-19 Reporting</t>
+  </si>
+  <si>
+    <t>Number of confirmed and probable COVID-19 cases during the specified week, by test date.</t>
+  </si>
+  <si>
+    <t>Massachusetts Virtual Epidemiologic Network (MAVEN), Division of Surveillance, Analytics and Informatics, Bureau of Infectious Disease and Laboratory Services, Massachusetts Department of Public Health.</t>
+  </si>
+  <si>
+    <t>Number of confirmed and probable COVID-19 deaths attributed to the specified week, by date of death.</t>
+  </si>
+  <si>
+    <t>Registry of Vital Records and Statistics, Massachusetts Department of Public Health.</t>
+  </si>
+  <si>
+    <t>Influenza Reporting</t>
+  </si>
+  <si>
+    <t>Intensity of influenza-like illness activity.</t>
+  </si>
+  <si>
+    <t>Influenza Program, Division of Epidemiology, Bureau of Infectious Disease and Laboratory Sciences, Massachusetts Department of Public Health.</t>
+  </si>
+  <si>
+    <t>ILI activity level is based on the percent of outpatient visits due to ILI compared with the average percent of ILI visits that occur during weeks with little or no influenza virus circulation (non-influenza weeks). For more information, refer to https://www.cdc.gov/flu/weekly/overview.htm.</t>
+  </si>
+  <si>
+    <t>Activity Type</t>
+  </si>
+  <si>
+    <t>Influenza-like illness activity.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The week of the epidemiologic year for which the National Notifiable Diseases Surveillance System (NNDSS) disease report is assigned by the reporting local or state health department for the purposes of MMWR disease incidence reporting and publishing. </t>
+  </si>
+  <si>
+    <t>The name of the Massachusetts Emergency Preparedness Region that the data represent.</t>
+  </si>
+  <si>
+    <t>Topline Vaccination Data</t>
+  </si>
+  <si>
+    <t>End Date</t>
+  </si>
+  <si>
+    <t>The last day of the respiratory disease reporting season. For the current season, this is the date of the most recent Saturday.</t>
+  </si>
+  <si>
+    <t>Percent of MA total population vaccinated</t>
+  </si>
+  <si>
+    <t>The number of Massachusetts residents reported to MIIS in the Subgroup as having received the Type of vaccine divided by the Population. Proportions between 0 and 1 are shown as "&lt; 1%"</t>
+  </si>
+  <si>
+    <t>Massachusetts Immunization Information System (MIIS), Immunization Division, Bureau of Infectious Disease and Laboratory Sciences, Massachusetts Department of Public Health.</t>
+  </si>
+  <si>
+    <t>The respiratory disease reporting season that the data represent.</t>
+  </si>
+  <si>
+    <t>Start Date</t>
+  </si>
+  <si>
+    <t>The first date of the respiratory disease reporting season.</t>
+  </si>
+  <si>
+    <t>Type of vaccine</t>
+  </si>
+  <si>
+    <t>COVID-19 vaccines include the updated 2024-25 mRNA Pfizer and Moderna vaccines and the Novavax vaccine</t>
+  </si>
+  <si>
+    <t>Demographic category that the data apply to, such as age, sex, or race and ethnicity.</t>
+  </si>
+  <si>
+    <t>The specific group within the category specified in the "Group" field. For example, the 20-34 years old age groups is a Subgroup within the Group "Age".</t>
+  </si>
+  <si>
+    <t>Wastewater Reporting</t>
+  </si>
+  <si>
+    <t>Number of samples where SARS-CoV-2 was detected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of wastewater samples where SARS-CoV-2, the virus that causes COVID-19, was detected attributed to the specified week. </t>
+  </si>
+  <si>
+    <t>Biobot Analytics, for more information: https://biobot.io/data/</t>
+  </si>
+  <si>
+    <t>Statewide average effective SARS-CoV-2 concentration</t>
+  </si>
+  <si>
+    <t>For sites sampled more than once per week, concentration values are averages by week for the site, then all sites are averaged statewide. Only samples were SARS-CoV-2 were detected were included. For more information about how concentration is measured, please visit Biobot Analytics' website.</t>
+  </si>
+  <si>
+    <t>Immunizations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COVID-19 vaccines include the updated mRNA 2023-2024 Pfizer and Moderna vaccines and the Novavax vaccine. Influenza vaccines include the updated seasonal 2023-2024 influenza vaccines. </t>
+  </si>
+  <si>
+    <t>The last day of each week during the respiratory disease season. Weeks are defined as Sunday to Saturday and data presented as cumulative from the start of the season (start date) to the end of the specified week (end date).</t>
+  </si>
+  <si>
+    <t>Population</t>
+  </si>
+  <si>
+    <t>The estimated population of the subgroup in Massachusetts based on Donohue Institute Population Estimates. Population estimates do not exist for "unknown" and "other" subgroups</t>
+  </si>
+  <si>
+    <t>Small Area Population estimates 2020-2030, Massachusetts Department of Public Health, Office of Population. Developed by University of Massachusetts Donohue Institute’s Economic &amp; Public Policy Research Group using 2020 census data, including 2020 census counts for age groups and sex and in spring 2025, the modified age race census file for final estimates released August 2025 for use by DPH.</t>
+  </si>
+  <si>
+    <t>Percent of MA residents vaccinated</t>
+  </si>
+  <si>
     <t>Type of Severity Level</t>
   </si>
   <si>
-    <t>Influenza</t>
-[...1 lines deleted...]
-  <si>
     <t>Level</t>
   </si>
   <si>
+    <t>Defintion</t>
+  </si>
+  <si>
+    <t>2 of 3 indicators for the overall population peak below the respective systems’ lowest intensity thresholds</t>
+  </si>
+  <si>
+    <t>Centers for Disease Control and Prevention. How CDC Classifies Flu Severity. Atlanta, GA: U.S. Department of Health and Human Services, CDC; 2022, October 4. https://www.cdc.gov/flu/about/classifies-flu-severity.htm</t>
+  </si>
+  <si>
+    <t>At least 2 indicators for the overall population peak between the respective systems’ lowest and mid-range intensity thresholds</t>
+  </si>
+  <si>
+    <t>At least 2 indicators for the overall population peak between the respective systems’ mid-range and high intensity thresholds</t>
+  </si>
+  <si>
+    <t>At least 2 indicators for the overall population peak above the respective systems' highest intensity thresholds</t>
+  </si>
+  <si>
+    <t>Massachusetts Department of Public Health Viral Respiratory Illness Dashboards</t>
+  </si>
+  <si>
+    <t>This Excel file contains the data used to create the overall interactive dashboard as well as the data for each interactive snapshot on the Viral Respiratory Illness Reporting page</t>
+  </si>
+  <si>
+    <t>The Data Dictionary tab of this file defines every data field, contains source information, and includes any notes about that data field that are important for this interpretation of those data.</t>
+  </si>
+  <si>
+    <t>The data used in the Overall Respiratory Disease Indicators dashboard can be found in the Respiratory Hospital Visits tab and the Vaccination data tab. The Visit Level Threshold Reference tab will help explain the different levels of Visit Levels that are used in the Respiratory Hospital Visits tab.</t>
+  </si>
+  <si>
+    <t>The data used in the small graph in the Respiratory Disease Reporting section is in the Respiratory Hospital Visits tab.</t>
+  </si>
+  <si>
+    <t>The data used in the small graph in the COVID-19 Reporting section is in the COVID-19 Reporting tab.</t>
+  </si>
+  <si>
+    <t>The data used in the small graph in the Influenza Reporting section is in the Influenza Reporting tab.The Flu Severity Level Definition stab will help explain the different levels of flu severity that are used in the Influenza Reporting tab.</t>
+  </si>
+  <si>
+    <t>The data used in the small graph in the Wastewater Surveillance Reporting section is in the Wastewater Reporting tab.</t>
+  </si>
+  <si>
+    <t>The data used in the small graph in the Immunizations for Respiratory Diseases section is in the Immunizations tab.</t>
+  </si>
+  <si>
+    <t>This file and the corresponding dashboard will be updated once weekly. The file will be updated during the respiratory reporting season (July to June) and then archived at the end of the season.</t>
+  </si>
+  <si>
+    <t>Data source(s):</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Please See the data dictionary tab for the correct source attribution for specific data points and for the date the data  were last updated. When citing these data, please note the date when the data were last updated and the date that the data were downloaded from Mass.gov. </t>
+  </si>
+  <si>
+    <t>The source of data should be attributed as indicated below for all public facing reports or presentations generated from this data and include the data it was generated.</t>
+  </si>
+  <si>
+    <t>Syndromic Surveillance Program, Division of Surveillance, Analytics and Informatics, Bureau of Infectious Disease and Laboratory Services, Massachusetts Department of Public Health.</t>
+  </si>
+  <si>
+    <t>Biobot Analytics, https://biobot.io/data/</t>
+  </si>
+  <si>
+    <t>Low Value</t>
+  </si>
+  <si>
+    <t>High Value</t>
+  </si>
+  <si>
+    <t>Threshold</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
+    <t>Disease</t>
+  </si>
+  <si>
+    <t>Visit type</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
     <t>Low</t>
   </si>
   <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
     <t>Moderate</t>
   </si>
   <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
     <t>High</t>
   </si>
   <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
     <t>Very High</t>
   </si>
   <si>
-    <t>Defintion</t>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Acute respiratory disease</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Acute respiratory disease</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Acute respiratory disease</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Acute respiratory disease</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Acute respiratory disease</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Very High</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
+    <t>Percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for acute respiratory illness</t>
+  </si>
+  <si>
+    <t>Percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for COVID-19</t>
+  </si>
+  <si>
+    <t>Percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for influenza</t>
+  </si>
+  <si>
+    <t>Percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>High estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Low estimated percent of all visits for RSV</t>
+  </si>
+  <si>
+    <t>Estimated acute respiratory visit level</t>
+  </si>
+  <si>
+    <t>Estimated COVID-19 visit level</t>
+  </si>
+  <si>
+    <t>Estimated influenza visit level</t>
+  </si>
+  <si>
+    <t>Estimated RSV visit level</t>
+  </si>
+  <si>
+    <t>Estimated percent of acute respiratory visits reported</t>
+  </si>
+  <si>
+    <t>2.5%</t>
+  </si>
+  <si>
+    <t>97.5%</t>
+  </si>
+  <si>
+    <t>Estimated number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>High estimated number of visits</t>
+  </si>
+  <si>
+    <t>Low estimated number of acute respiratory visits</t>
+  </si>
+  <si>
+    <t>Description of two week average acute respiratory trend</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>Number of acute respiratory visits</t>
   </si>
   <si>
     <t>Season</t>
   </si>
   <si>
+    <t>Total visits</t>
+  </si>
+  <si>
+    <t>Visit type</t>
+  </si>
+  <si>
+    <t>Week End Date</t>
+  </si>
+  <si>
+    <t>Week Start Date</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Stable</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Decreasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Decreasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Stable</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Decreasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Stable</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Stable</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Stable</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Increasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Increasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Increasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Increasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>Very Low</t>
+  </si>
+  <si>
+    <t>Increasing</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ED visits</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Week Start Date</t>
+  </si>
+  <si>
+    <t>Week End Date</t>
+  </si>
+  <si>
+    <t>Confirmed and probable cases</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>Confirmed and probable deaths</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Activity type</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>Activity level</t>
+  </si>
+  <si>
+    <t>Region Name</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Week Start Date</t>
+  </si>
+  <si>
+    <t>Week End Date</t>
+  </si>
+  <si>
+    <t>MMWR Week</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Inner Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>Outer Metro Boston</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>ILI</t>
+  </si>
+  <si>
+    <t>Minimal</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Population</t>
+  </si>
+  <si>
+    <t>Percent of MA population vaccinated</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Type of vaccine</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>RSV</t>
+  </si>
+  <si>
+    <t>Age-Birth Cohort</t>
+  </si>
+  <si>
+    <t>Total protected infants</t>
+  </si>
+  <si>
+    <t>Population</t>
+  </si>
+  <si>
+    <t>Percent of MA residents vaccinated</t>
+  </si>
+  <si>
+    <t>Last updated</t>
+  </si>
+  <si>
+    <t>End Date</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Season</t>
+  </si>
+  <si>
+    <t>Start Date</t>
+  </si>
+  <si>
+    <t>Subgroup</t>
+  </si>
+  <si>
     <t>Type of vaccine</t>
   </si>
   <si>
-    <t>Percent of MA total population vaccinated</t>
-[...389 lines deleted...]
-    <t>Last updated</t>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>1.1%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>1.7%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>2.4%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>COVID-19</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>1.4%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>2.7%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>4.6%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>7.1%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7319897</t>
+  </si>
+  <si>
+    <t>10.4%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2026-2027</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>1.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>4.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>6.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>10.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>14.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>18.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>23.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>27.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>30.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>32.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>34.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>36.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>37.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>42.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>42.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>43.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>43.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>43.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>44.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>44.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>44.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>44.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>44.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>45.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2022-2023</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>1.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>6.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>9.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>14.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>18.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>22.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>25.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>28.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>30.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>32.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>33.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>34.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>35.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>36.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>37.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>37.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>38.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>39.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>39.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>41.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2023-2024</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>2.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>4.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>6.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>10.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>14.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>18.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>21.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>24.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>27.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>29.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>30.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>32.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>33.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>34.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>35.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>35.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>36.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>36.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>37.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>37.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>38.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>38.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>38.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>39.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>39.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>39.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>39.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7029916.997</t>
+  </si>
+  <si>
+    <t>40.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>2024-2025</t>
+  </si>
+  <si>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>Season</t>
-[...104 lines deleted...]
-    <t>97.5%</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>&lt; 1.0%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>1.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Moderate</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>3.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>6.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>8.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>12.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>15.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>19.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>22.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>24.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>26.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>28.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...5 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>30.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>31.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>32.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>33.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>33.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>34.40%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>35.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>36.00%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>36.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>37.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.10%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.20%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.30%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.50%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.60%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.70%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.80%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...5 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...17 lines deleted...]
-    <t>Moderate</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...11 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...8 lines deleted...]
-    <t>Very Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>ED visits</t>
-[...14 lines deleted...]
-    <t>Low</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
+  </si>
+  <si>
+    <t>7272847</t>
+  </si>
+  <si>
+    <t>38.90%</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>2025-2026</t>
   </si>
   <si>
-    <t>Admissions</t>
-[...12245 lines deleted...]
-    <t>Last updated</t>
+    <t>Total vaccinated individuals</t>
+  </si>
+  <si>
+    <t>Influenza</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000000"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...31 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
-[...34 lines deleted...]
-    </border>
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -13967,171 +7431,168 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="6" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="7" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="8" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="8" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="8" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{EA5B159D-9138-4E9B-A92D-E4E035F8E238}"/>
-[...6 lines deleted...]
-    <cellStyle name="Normal 4" xfId="5" xr:uid="{F58C6E73-8861-484A-9435-5AC4259A8E86}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{1DC870B5-B37E-4B14-B4C8-3DFB117D469C}"/>
+    <cellStyle name="Normal 2 2 2" xfId="3" xr:uid="{76A48638-FE35-4697-BBE6-1E23726053CD}"/>
+    <cellStyle name="Normal 2 3" xfId="2" xr:uid="{7823257A-5AC6-4E43-86CF-0C418C90549D}"/>
+    <cellStyle name="Normal 3 3" xfId="1" xr:uid="{6584CE90-9498-495D-8AF0-B319FF056B6B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14139,51 +7600,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14191,51 +7652,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -14250,65 +7711,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14329,34688 +7790,15979 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F88CF6A-256C-437C-9994-81201000AC84}">
+  <sheetPr>
+    <tabColor theme="3" tint="0.89999084444715716"/>
+  </sheetPr>
+  <dimension ref="A1:A29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="19"/>
+    <col min="2" max="16384" width="9.140625" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" s="12" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" s="19" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" s="19" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>144</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4663A447-6F76-418E-B7E9-57BEEFC41E2F}">
+  <sheetPr>
+    <tabColor theme="3" tint="0.89999084444715716"/>
+  </sheetPr>
+  <dimension ref="A1:E68"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="28.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="58.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="255.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="188.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:A29"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57B89B0F-FE6B-41AD-9CF0-1E31401F6AC4}">
+  <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="51.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="54" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.85546875" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="18.75" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="A6" t="s">
+    <row r="1" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E1" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="15">
+        <v>46089</v>
+      </c>
+      <c r="B2" s="15">
+        <v>46095</v>
+      </c>
+      <c r="C2">
+        <v>99</v>
+      </c>
+      <c r="D2">
+        <v>259179.03767665129</v>
+      </c>
+      <c r="E2" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="15">
+        <v>46061</v>
+      </c>
+      <c r="B3" s="15">
+        <v>46067</v>
+      </c>
+      <c r="C3">
         <v>90</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A12" t="s">
+      <c r="D3">
+        <v>611661.97309761902</v>
+      </c>
+      <c r="E3" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="15">
+        <v>46110</v>
+      </c>
+      <c r="B4" s="15">
+        <v>46116</v>
+      </c>
+      <c r="C4">
+        <v>97</v>
+      </c>
+      <c r="D4">
+        <v>218558.87732142856</v>
+      </c>
+      <c r="E4" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="15">
+        <v>45851</v>
+      </c>
+      <c r="B5" s="15">
+        <v>45857</v>
+      </c>
+      <c r="C5">
+        <v>88</v>
+      </c>
+      <c r="D5">
+        <v>163949.2809611111</v>
+      </c>
+      <c r="E5" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="15">
+        <v>45844</v>
+      </c>
+      <c r="B6" s="15">
+        <v>45850</v>
+      </c>
+      <c r="C6">
+        <v>78</v>
+      </c>
+      <c r="D6">
+        <v>134631.08035289115</v>
+      </c>
+      <c r="E6" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="15">
+        <v>46103</v>
+      </c>
+      <c r="B7" s="15">
+        <v>46109</v>
+      </c>
+      <c r="C7">
+        <v>98</v>
+      </c>
+      <c r="D7">
+        <v>228027.95243174603</v>
+      </c>
+      <c r="E7" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="15">
+        <v>46145</v>
+      </c>
+      <c r="B8" s="15">
+        <v>46151</v>
+      </c>
+      <c r="C8">
+        <v>71</v>
+      </c>
+      <c r="D8">
+        <v>54282.382788461546</v>
+      </c>
+      <c r="E8" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="15">
+        <v>45837</v>
+      </c>
+      <c r="B9" s="15">
+        <v>45843</v>
+      </c>
+      <c r="C9">
+        <v>70</v>
+      </c>
+      <c r="D9">
+        <v>104711.04512755104</v>
+      </c>
+      <c r="E9" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="15">
+        <v>45893</v>
+      </c>
+      <c r="B10" s="15">
+        <v>45899</v>
+      </c>
+      <c r="C10">
+        <v>89</v>
+      </c>
+      <c r="D10">
+        <v>608807.42563131312</v>
+      </c>
+      <c r="E10" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="15">
+        <v>45949</v>
+      </c>
+      <c r="B11" s="15">
+        <v>45955</v>
+      </c>
+      <c r="C11">
+        <v>86</v>
+      </c>
+      <c r="D11">
+        <v>283906.53169761901</v>
+      </c>
+      <c r="E11" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="15">
+        <v>46040</v>
+      </c>
+      <c r="B12" s="15">
+        <v>46046</v>
+      </c>
+      <c r="C12">
+        <v>110</v>
+      </c>
+      <c r="D12">
+        <v>675393.55053730158</v>
+      </c>
+      <c r="E12" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="15">
+        <v>45977</v>
+      </c>
+      <c r="B13" s="15">
+        <v>45983</v>
+      </c>
+      <c r="C13">
+        <v>116</v>
+      </c>
+      <c r="D13">
+        <v>306898.58806832111</v>
+      </c>
+      <c r="E13" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="15">
+        <v>45858</v>
+      </c>
+      <c r="B14" s="15">
+        <v>45864</v>
+      </c>
+      <c r="C14">
+        <v>89</v>
+      </c>
+      <c r="D14">
+        <v>242267.80436904763</v>
+      </c>
+      <c r="E14" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="15">
+        <v>45935</v>
+      </c>
+      <c r="B15" s="15">
+        <v>45941</v>
+      </c>
+      <c r="C15">
+        <v>102</v>
+      </c>
+      <c r="D15">
+        <v>332587.67795386905</v>
+      </c>
+      <c r="E15" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="15">
+        <v>45991</v>
+      </c>
+      <c r="B16" s="15">
+        <v>45997</v>
+      </c>
+      <c r="C16">
+        <v>90</v>
+      </c>
+      <c r="D16">
+        <v>998534.10419689515</v>
+      </c>
+      <c r="E16" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="15">
+        <v>45900</v>
+      </c>
+      <c r="B17" s="15">
+        <v>45906</v>
+      </c>
+      <c r="C17">
+        <v>83</v>
+      </c>
+      <c r="D17">
+        <v>817302.19508928561</v>
+      </c>
+      <c r="E17" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="15">
+        <v>46019</v>
+      </c>
+      <c r="B18" s="15">
+        <v>46025</v>
+      </c>
+      <c r="C18">
+        <v>85</v>
+      </c>
+      <c r="D18">
+        <v>1588296.4379880952</v>
+      </c>
+      <c r="E18" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="15">
+        <v>46194</v>
+      </c>
+      <c r="B19" s="15">
+        <v>46200</v>
+      </c>
+      <c r="C19">
+        <v>150</v>
+      </c>
+      <c r="D19">
+        <v>23347.192978237763</v>
+      </c>
+      <c r="E19" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="15">
+        <v>46068</v>
+      </c>
+      <c r="B20" s="15">
+        <v>46074</v>
+      </c>
+      <c r="C20">
+        <v>131</v>
+      </c>
+      <c r="D20">
+        <v>514107.28378650796</v>
+      </c>
+      <c r="E20" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="15">
+        <v>45886</v>
+      </c>
+      <c r="B21" s="15">
+        <v>45892</v>
+      </c>
+      <c r="C21">
+        <v>96</v>
+      </c>
+      <c r="D21">
+        <v>572417.34398065461</v>
+      </c>
+      <c r="E21" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="15">
+        <v>46033</v>
+      </c>
+      <c r="B22" s="15">
+        <v>46039</v>
+      </c>
+      <c r="C22">
+        <v>138</v>
+      </c>
+      <c r="D22">
+        <v>819095.11740120465</v>
+      </c>
+      <c r="E22" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="15">
+        <v>45970</v>
+      </c>
+      <c r="B23" s="15">
+        <v>45976</v>
+      </c>
+      <c r="C23">
+        <v>93</v>
+      </c>
+      <c r="D23">
+        <v>332294.38924627966</v>
+      </c>
+      <c r="E23" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="15">
+        <v>46208</v>
+      </c>
+      <c r="B24" s="15">
+        <v>46214</v>
+      </c>
+      <c r="C24">
+        <v>10</v>
+      </c>
+      <c r="D24">
+        <v>38713.50944444444</v>
+      </c>
+      <c r="E24" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="15">
+        <v>46187</v>
+      </c>
+      <c r="B25" s="15">
+        <v>46193</v>
+      </c>
+      <c r="C25">
+        <v>61</v>
+      </c>
+      <c r="D25">
+        <v>29200.793246642246</v>
+      </c>
+      <c r="E25" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="15">
+        <v>46201</v>
+      </c>
+      <c r="B26" s="15">
+        <v>46207</v>
+      </c>
+      <c r="C26">
+        <v>69</v>
+      </c>
+      <c r="D26">
+        <v>29700.369240215925</v>
+      </c>
+      <c r="E26" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="15">
+        <v>45963</v>
+      </c>
+      <c r="B27" s="15">
+        <v>45969</v>
+      </c>
+      <c r="C27">
+        <v>93</v>
+      </c>
+      <c r="D27">
+        <v>338715.15191294637</v>
+      </c>
+      <c r="E27" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="15">
+        <v>45921</v>
+      </c>
+      <c r="B28" s="15">
+        <v>45927</v>
+      </c>
+      <c r="C28">
+        <v>85</v>
+      </c>
+      <c r="D28">
+        <v>642687.45705476205</v>
+      </c>
+      <c r="E28" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="15">
+        <v>46047</v>
+      </c>
+      <c r="B29" s="15">
+        <v>46053</v>
+      </c>
+      <c r="C29">
+        <v>140</v>
+      </c>
+      <c r="D29">
+        <v>531407.88872535515</v>
+      </c>
+      <c r="E29" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="15">
+        <v>46005</v>
+      </c>
+      <c r="B30" s="15">
+        <v>46011</v>
+      </c>
+      <c r="C30">
+        <v>112</v>
+      </c>
+      <c r="D30">
+        <v>1128560.0039600614</v>
+      </c>
+      <c r="E30" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="15">
+        <v>46159</v>
+      </c>
+      <c r="B31" s="15">
+        <v>46165</v>
+      </c>
+      <c r="C31">
+        <v>52</v>
+      </c>
+      <c r="D31">
+        <v>27548.339774305558</v>
+      </c>
+      <c r="E31" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="15">
+        <v>46026</v>
+      </c>
+      <c r="B32" s="15">
+        <v>46032</v>
+      </c>
+      <c r="C32">
+        <v>135</v>
+      </c>
+      <c r="D32">
+        <v>1541196.4718033795</v>
+      </c>
+      <c r="E32" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="15">
+        <v>46082</v>
+      </c>
+      <c r="B33" s="15">
+        <v>46088</v>
+      </c>
+      <c r="C33">
+        <v>126</v>
+      </c>
+      <c r="D33">
+        <v>346220.16302338213</v>
+      </c>
+      <c r="E33" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="15">
+        <v>46054</v>
+      </c>
+      <c r="B34" s="15">
+        <v>46060</v>
+      </c>
+      <c r="C34">
+        <v>93</v>
+      </c>
+      <c r="D34">
+        <v>842631.22678571439</v>
+      </c>
+      <c r="E34" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="15">
+        <v>46166</v>
+      </c>
+      <c r="B35" s="15">
+        <v>46172</v>
+      </c>
+      <c r="C35">
+        <v>48</v>
+      </c>
+      <c r="D35">
+        <v>106054.30507369612</v>
+      </c>
+      <c r="E35" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="15">
+        <v>45998</v>
+      </c>
+      <c r="B36" s="15">
+        <v>46004</v>
+      </c>
+      <c r="C36">
+        <v>129</v>
+      </c>
+      <c r="D36">
+        <v>707465.64770461316</v>
+      </c>
+      <c r="E36" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="15">
+        <v>46075</v>
+      </c>
+      <c r="B37" s="15">
+        <v>46081</v>
+      </c>
+      <c r="C37">
+        <v>78</v>
+      </c>
+      <c r="D37">
+        <v>550370.53972363949</v>
+      </c>
+      <c r="E37" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="15">
+        <v>46012</v>
+      </c>
+      <c r="B38" s="15">
+        <v>46018</v>
+      </c>
+      <c r="C38">
+        <v>107</v>
+      </c>
+      <c r="D38">
+        <v>1142346.8734370198</v>
+      </c>
+      <c r="E38" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="15">
+        <v>45865</v>
+      </c>
+      <c r="B39" s="15">
+        <v>45871</v>
+      </c>
+      <c r="C39">
+        <v>92</v>
+      </c>
+      <c r="D39">
+        <v>290527.54035330261</v>
+      </c>
+      <c r="E39" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="15">
+        <v>45942</v>
+      </c>
+      <c r="B40" s="15">
+        <v>45948</v>
+      </c>
+      <c r="C40">
+        <v>83</v>
+      </c>
+      <c r="D40">
+        <v>315682.45645545318</v>
+      </c>
+      <c r="E40" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="15">
+        <v>45928</v>
+      </c>
+      <c r="B41" s="15">
+        <v>45934</v>
+      </c>
+      <c r="C41">
+        <v>97</v>
+      </c>
+      <c r="D41">
+        <v>543074.55043625191</v>
+      </c>
+      <c r="E41" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="15">
+        <v>46124</v>
+      </c>
+      <c r="B42" s="15">
+        <v>46130</v>
+      </c>
+      <c r="C42">
+        <v>83</v>
+      </c>
+      <c r="D42">
+        <v>180399.73629761909</v>
+      </c>
+      <c r="E42" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="15">
+        <v>46096</v>
+      </c>
+      <c r="B43" s="15">
+        <v>46102</v>
+      </c>
+      <c r="C43">
+        <v>87</v>
+      </c>
+      <c r="D43">
+        <v>271557.14126895939</v>
+      </c>
+      <c r="E43" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="15">
+        <v>46152</v>
+      </c>
+      <c r="B44" s="15">
+        <v>46158</v>
+      </c>
+      <c r="C44">
+        <v>73</v>
+      </c>
+      <c r="D44">
+        <v>58309.233623456785</v>
+      </c>
+      <c r="E44" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="15">
+        <v>46131</v>
+      </c>
+      <c r="B45" s="15">
+        <v>46137</v>
+      </c>
+      <c r="C45">
+        <v>76</v>
+      </c>
+      <c r="D45">
+        <v>133143.75894088671</v>
+      </c>
+      <c r="E45" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="15">
+        <v>46173</v>
+      </c>
+      <c r="B46" s="15">
+        <v>46179</v>
+      </c>
+      <c r="C46">
+        <v>81</v>
+      </c>
+      <c r="D46">
+        <v>43340.949449696971</v>
+      </c>
+      <c r="E46" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="15">
+        <v>45872</v>
+      </c>
+      <c r="B47" s="15">
+        <v>45878</v>
+      </c>
+      <c r="C47">
+        <v>94</v>
+      </c>
+      <c r="D47">
+        <v>306950.90079877118</v>
+      </c>
+      <c r="E47" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="15">
+        <v>46117</v>
+      </c>
+      <c r="B48" s="15">
+        <v>46123</v>
+      </c>
+      <c r="C48">
+        <v>97</v>
+      </c>
+      <c r="D48">
+        <v>185010.05174311323</v>
+      </c>
+      <c r="E48" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="15">
+        <v>45956</v>
+      </c>
+      <c r="B49" s="15">
+        <v>45962</v>
+      </c>
+      <c r="C49">
+        <v>92</v>
+      </c>
+      <c r="D49">
+        <v>1992790.2676227677</v>
+      </c>
+      <c r="E49" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="15">
+        <v>45907</v>
+      </c>
+      <c r="B50" s="15">
+        <v>45913</v>
+      </c>
+      <c r="C50">
+        <v>102</v>
+      </c>
+      <c r="D50">
+        <v>1031771.9082269345</v>
+      </c>
+      <c r="E50" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="15">
+        <v>45914</v>
+      </c>
+      <c r="B51" s="15">
+        <v>45920</v>
+      </c>
+      <c r="C51">
         <v>91</v>
       </c>
-    </row>
-[...57 lines deleted...]
-        <v>72</v>
+      <c r="D51">
+        <v>714428.38269119756</v>
+      </c>
+      <c r="E51" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="15">
+        <v>46180</v>
+      </c>
+      <c r="B52" s="15">
+        <v>46186</v>
+      </c>
+      <c r="C52">
+        <v>85</v>
+      </c>
+      <c r="D52">
+        <v>33099.750555555554</v>
+      </c>
+      <c r="E52" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="15">
+        <v>45879</v>
+      </c>
+      <c r="B53" s="15">
+        <v>45885</v>
+      </c>
+      <c r="C53">
+        <v>92</v>
+      </c>
+      <c r="D53">
+        <v>308180.32585937495</v>
+      </c>
+      <c r="E53" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="15">
+        <v>45984</v>
+      </c>
+      <c r="B54" s="15">
+        <v>45990</v>
+      </c>
+      <c r="C54">
+        <v>89</v>
+      </c>
+      <c r="D54">
+        <v>537928.62069627584</v>
+      </c>
+      <c r="E54" s="15">
+        <v>46212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="15">
+        <v>46138</v>
+      </c>
+      <c r="B55" s="15">
+        <v>46144</v>
+      </c>
+      <c r="C55">
+        <v>86</v>
+      </c>
+      <c r="D55">
+        <v>82869.843965047301</v>
+      </c>
+      <c r="E55" s="15">
+        <v>46212</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:E1" xr:uid="{57B89B0F-FE6B-41AD-9CF0-1E31401F6AC4}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:E68"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:H21"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.140625" style="6" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="5" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="B5" s="6" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="G1" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2">
         <v>0</v>
       </c>
-      <c r="C5" s="6" t="s">
-[...365 lines deleted...]
-      <c r="B38" s="6" t="s">
+      <c r="B2">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="C2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G2" t="s">
+        <v>156</v>
+      </c>
+      <c r="H2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>1.2E-2</v>
+      </c>
+      <c r="B3">
+        <v>1.6999999999999998E-2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H3" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="B4">
+        <v>0.03</v>
+      </c>
+      <c r="C4" t="s">
+        <v>163</v>
+      </c>
+      <c r="D4" t="s">
+        <v>164</v>
+      </c>
+      <c r="E4" t="s">
+        <v>165</v>
+      </c>
+      <c r="F4" t="s">
+        <v>165</v>
+      </c>
+      <c r="G4" t="s">
+        <v>166</v>
+      </c>
+      <c r="H4" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>3.1E-2</v>
+      </c>
+      <c r="B5">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="C5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G5" t="s">
+        <v>171</v>
+      </c>
+      <c r="H5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="B6">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="C6" t="s">
+        <v>173</v>
+      </c>
+      <c r="D6" t="s">
+        <v>174</v>
+      </c>
+      <c r="E6" t="s">
+        <v>175</v>
+      </c>
+      <c r="F6" t="s">
+        <v>175</v>
+      </c>
+      <c r="G6" t="s">
+        <v>176</v>
+      </c>
+      <c r="H6" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7">
         <v>0</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...88 lines deleted...]
-      <c r="B45" s="6" t="s">
+      <c r="B7">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="C7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F7" t="s">
+        <v>180</v>
+      </c>
+      <c r="G7" t="s">
+        <v>181</v>
+      </c>
+      <c r="H7" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="B8">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="C8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E8" t="s">
+        <v>185</v>
+      </c>
+      <c r="F8" t="s">
+        <v>185</v>
+      </c>
+      <c r="G8" t="s">
+        <v>186</v>
+      </c>
+      <c r="H8" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>0.2</v>
+      </c>
+      <c r="B9">
+        <v>0.249</v>
+      </c>
+      <c r="C9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E9" t="s">
+        <v>190</v>
+      </c>
+      <c r="F9" t="s">
+        <v>190</v>
+      </c>
+      <c r="G9" t="s">
+        <v>191</v>
+      </c>
+      <c r="H9" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>0.25</v>
+      </c>
+      <c r="B10">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="C10" t="s">
+        <v>193</v>
+      </c>
+      <c r="D10" t="s">
+        <v>194</v>
+      </c>
+      <c r="E10" t="s">
+        <v>195</v>
+      </c>
+      <c r="F10" t="s">
+        <v>195</v>
+      </c>
+      <c r="G10" t="s">
+        <v>196</v>
+      </c>
+      <c r="H10" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="B11">
+        <v>0.42150000000000004</v>
+      </c>
+      <c r="C11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D11" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" t="s">
+        <v>200</v>
+      </c>
+      <c r="F11" t="s">
+        <v>200</v>
+      </c>
+      <c r="G11" t="s">
+        <v>201</v>
+      </c>
+      <c r="H11" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12">
         <v>0</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...157 lines deleted...]
-      <c r="B58" s="6" t="s">
+      <c r="B12">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="C12" t="s">
+        <v>203</v>
+      </c>
+      <c r="D12" t="s">
+        <v>204</v>
+      </c>
+      <c r="E12" t="s">
+        <v>205</v>
+      </c>
+      <c r="F12" t="s">
+        <v>205</v>
+      </c>
+      <c r="G12" t="s">
+        <v>206</v>
+      </c>
+      <c r="H12" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="B13">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="C13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D13" t="s">
+        <v>209</v>
+      </c>
+      <c r="E13" t="s">
+        <v>210</v>
+      </c>
+      <c r="F13" t="s">
+        <v>210</v>
+      </c>
+      <c r="G13" t="s">
+        <v>211</v>
+      </c>
+      <c r="H13" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>3.9E-2</v>
+      </c>
+      <c r="B14">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="C14" t="s">
+        <v>213</v>
+      </c>
+      <c r="D14" t="s">
+        <v>214</v>
+      </c>
+      <c r="E14" t="s">
+        <v>215</v>
+      </c>
+      <c r="F14" t="s">
+        <v>215</v>
+      </c>
+      <c r="G14" t="s">
+        <v>216</v>
+      </c>
+      <c r="H14" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="B15">
+        <v>0.109</v>
+      </c>
+      <c r="C15" t="s">
+        <v>218</v>
+      </c>
+      <c r="D15" t="s">
+        <v>219</v>
+      </c>
+      <c r="E15" t="s">
+        <v>220</v>
+      </c>
+      <c r="F15" t="s">
+        <v>220</v>
+      </c>
+      <c r="G15" t="s">
+        <v>221</v>
+      </c>
+      <c r="H15" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>0.11</v>
+      </c>
+      <c r="B16">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="C16" t="s">
+        <v>223</v>
+      </c>
+      <c r="D16" t="s">
+        <v>224</v>
+      </c>
+      <c r="E16" t="s">
+        <v>225</v>
+      </c>
+      <c r="F16" t="s">
+        <v>225</v>
+      </c>
+      <c r="G16" t="s">
+        <v>226</v>
+      </c>
+      <c r="H16" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17">
         <v>0</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...116 lines deleted...]
-        <v>46</v>
+      <c r="B17">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="C17" t="s">
+        <v>228</v>
+      </c>
+      <c r="D17" t="s">
+        <v>229</v>
+      </c>
+      <c r="E17" t="s">
+        <v>230</v>
+      </c>
+      <c r="F17" t="s">
+        <v>230</v>
+      </c>
+      <c r="G17" t="s">
+        <v>231</v>
+      </c>
+      <c r="H17" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="B18">
+        <v>9.0000000000000011E-3</v>
+      </c>
+      <c r="C18" t="s">
+        <v>233</v>
+      </c>
+      <c r="D18" t="s">
+        <v>234</v>
+      </c>
+      <c r="E18" t="s">
+        <v>235</v>
+      </c>
+      <c r="F18" t="s">
+        <v>235</v>
+      </c>
+      <c r="G18" t="s">
+        <v>236</v>
+      </c>
+      <c r="H18" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>0.01</v>
+      </c>
+      <c r="B19">
+        <v>0.02</v>
+      </c>
+      <c r="C19" t="s">
+        <v>238</v>
+      </c>
+      <c r="D19" t="s">
+        <v>239</v>
+      </c>
+      <c r="E19" t="s">
+        <v>240</v>
+      </c>
+      <c r="F19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G19" t="s">
+        <v>241</v>
+      </c>
+      <c r="H19" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="B20">
+        <v>2.8999999999999998E-2</v>
+      </c>
+      <c r="C20" t="s">
+        <v>243</v>
+      </c>
+      <c r="D20" t="s">
+        <v>244</v>
+      </c>
+      <c r="E20" t="s">
+        <v>245</v>
+      </c>
+      <c r="F20" t="s">
+        <v>245</v>
+      </c>
+      <c r="G20" t="s">
+        <v>246</v>
+      </c>
+      <c r="H20" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>0.03</v>
+      </c>
+      <c r="B21">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="C21" t="s">
+        <v>248</v>
+      </c>
+      <c r="D21" t="s">
+        <v>249</v>
+      </c>
+      <c r="E21" t="s">
+        <v>250</v>
+      </c>
+      <c r="F21" t="s">
+        <v>250</v>
+      </c>
+      <c r="G21" t="s">
+        <v>251</v>
+      </c>
+      <c r="H21" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E1" xr:uid="{D5EA64C5-B415-4272-AB3F-0577F2D743A8}"/>
+  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0400-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:F51"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:AJ27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="43.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="53" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="57.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="57.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="39.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="44.140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="39.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="44.42578125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="44" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="25" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="39.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="39" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="35.140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="28.28515625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="28.140625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="23.140625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="49.42578125" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="12" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="41" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="45.28515625" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="52.140625" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="15.42578125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="G1" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="J1" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="K1" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="L1" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="M1" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="N1" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="O1" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="P1" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q1" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="R1" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="S1" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="T1" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="U1" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="V1" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="W1" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="X1" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y1" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="Z1" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA1" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB1" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="AC1" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="AD1" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="AE1" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="AF1" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="AG1" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="AH1" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="AI1" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="AJ1" s="21" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>289</v>
+      </c>
+      <c r="B2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C2">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="D2">
+        <v>6.7299999999999999E-2</v>
+      </c>
+      <c r="E2">
+        <v>6.7299999999999999E-2</v>
+      </c>
+      <c r="F2">
+        <v>6.7299999999999999E-2</v>
+      </c>
+      <c r="G2">
+        <v>1E-3</v>
+      </c>
+      <c r="H2">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="I2">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="J2">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="M2">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="N2">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>1E-4</v>
+      </c>
+      <c r="Q2">
+        <v>1E-4</v>
+      </c>
+      <c r="R2">
+        <v>1E-4</v>
+      </c>
+      <c r="S2" t="s">
+        <v>290</v>
+      </c>
+      <c r="T2" t="s">
+        <v>290</v>
+      </c>
+      <c r="U2" t="s">
+        <v>290</v>
+      </c>
+      <c r="V2" t="s">
+        <v>290</v>
+      </c>
+      <c r="W2">
+        <v>0.998</v>
+      </c>
+      <c r="X2">
+        <v>0.99473352578448104</v>
+      </c>
+      <c r="Y2">
+        <v>1</v>
+      </c>
+      <c r="Z2">
+        <v>4493</v>
+      </c>
+      <c r="AA2">
+        <v>4493</v>
+      </c>
+      <c r="AB2">
+        <v>4493</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>291</v>
+      </c>
+      <c r="AD2" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE2">
+        <v>4493</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>292</v>
+      </c>
+      <c r="AG2">
+        <v>66744</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>293</v>
+      </c>
+      <c r="AI2" s="22">
+        <v>46214</v>
+      </c>
+      <c r="AJ2" s="22">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>294</v>
+      </c>
+      <c r="B3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C3">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="D3">
+        <v>6.4600000000000005E-2</v>
+      </c>
+      <c r="E3">
+        <v>6.4600000000000005E-2</v>
+      </c>
+      <c r="F3">
+        <v>6.4600000000000005E-2</v>
+      </c>
+      <c r="G3">
+        <v>1E-3</v>
+      </c>
+      <c r="H3">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="I3">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="J3">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="M3">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="N3">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>1E-4</v>
+      </c>
+      <c r="Q3">
+        <v>1E-4</v>
+      </c>
+      <c r="R3">
+        <v>1E-4</v>
+      </c>
+      <c r="S3" t="s">
+        <v>295</v>
+      </c>
+      <c r="T3" t="s">
+        <v>295</v>
+      </c>
+      <c r="U3" t="s">
+        <v>295</v>
+      </c>
+      <c r="V3" t="s">
+        <v>295</v>
+      </c>
+      <c r="W3">
+        <v>0.997</v>
+      </c>
+      <c r="X3">
+        <v>0.99356092858400502</v>
+      </c>
+      <c r="Y3">
+        <v>1</v>
+      </c>
+      <c r="Z3">
+        <v>4250</v>
+      </c>
+      <c r="AA3">
+        <v>4250</v>
+      </c>
+      <c r="AB3">
+        <v>4250</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD3" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE3">
+        <v>4250</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>297</v>
+      </c>
+      <c r="AG3">
+        <v>65759</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>298</v>
+      </c>
+      <c r="AI3" s="22">
+        <v>46221</v>
+      </c>
+      <c r="AJ3" s="22">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>299</v>
+      </c>
+      <c r="B4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C4">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="D4">
+        <v>6.4100000000000004E-2</v>
+      </c>
+      <c r="E4">
+        <v>6.4100000000000004E-2</v>
+      </c>
+      <c r="F4">
+        <v>6.4100000000000004E-2</v>
+      </c>
+      <c r="G4">
+        <v>1E-3</v>
+      </c>
+      <c r="H4">
+        <v>1E-3</v>
+      </c>
+      <c r="I4">
+        <v>1E-3</v>
+      </c>
+      <c r="J4">
+        <v>1E-3</v>
+      </c>
+      <c r="K4">
+        <v>0</v>
+      </c>
+      <c r="L4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="M4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="N4">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="O4">
+        <v>0</v>
+      </c>
+      <c r="P4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="Q4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="R4">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="S4" t="s">
+        <v>300</v>
+      </c>
+      <c r="T4" t="s">
+        <v>300</v>
+      </c>
+      <c r="U4" t="s">
+        <v>300</v>
+      </c>
+      <c r="V4" t="s">
+        <v>300</v>
+      </c>
+      <c r="W4">
+        <v>0.997</v>
+      </c>
+      <c r="X4">
+        <v>0.99203194583019005</v>
+      </c>
+      <c r="Y4">
+        <v>1</v>
+      </c>
+      <c r="Z4">
+        <v>4127</v>
+      </c>
+      <c r="AA4">
+        <v>4127</v>
+      </c>
+      <c r="AB4">
+        <v>4127</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>301</v>
+      </c>
+      <c r="AD4" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE4">
+        <v>4127</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>302</v>
+      </c>
+      <c r="AG4">
+        <v>64377</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI4" s="22">
+        <v>46228</v>
+      </c>
+      <c r="AJ4" s="22">
+        <v>46222</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C5">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="D5">
+        <v>6.5100000000000005E-2</v>
+      </c>
+      <c r="E5">
+        <v>6.5199999999999994E-2</v>
+      </c>
+      <c r="F5">
+        <v>6.5100000000000005E-2</v>
+      </c>
+      <c r="G5">
+        <v>1E-3</v>
+      </c>
+      <c r="H5">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="I5">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="J5">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="K5">
+        <v>0</v>
+      </c>
+      <c r="L5">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="M5">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="N5">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="O5">
+        <v>0</v>
+      </c>
+      <c r="P5">
+        <v>1E-4</v>
+      </c>
+      <c r="Q5">
+        <v>1E-4</v>
+      </c>
+      <c r="R5">
+        <v>1E-4</v>
+      </c>
+      <c r="S5" t="s">
+        <v>305</v>
+      </c>
+      <c r="T5" t="s">
+        <v>305</v>
+      </c>
+      <c r="U5" t="s">
+        <v>305</v>
+      </c>
+      <c r="V5" t="s">
+        <v>305</v>
+      </c>
+      <c r="W5">
+        <v>0.997</v>
+      </c>
+      <c r="X5">
+        <v>0.99063287673040601</v>
+      </c>
+      <c r="Y5">
+        <v>1</v>
+      </c>
+      <c r="Z5">
+        <v>4183</v>
+      </c>
+      <c r="AA5">
+        <v>4189</v>
+      </c>
+      <c r="AB5">
+        <v>4183</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>306</v>
+      </c>
+      <c r="AD5" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE5">
+        <v>4183</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>307</v>
+      </c>
+      <c r="AG5">
+        <v>64217</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>308</v>
+      </c>
+      <c r="AI5" s="22">
+        <v>46235</v>
+      </c>
+      <c r="AJ5" s="22">
+        <v>46229</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>309</v>
+      </c>
+      <c r="B6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C6">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="D6">
+        <v>5.9299999999999999E-2</v>
+      </c>
+      <c r="E6">
+        <v>5.96E-2</v>
+      </c>
+      <c r="F6">
+        <v>5.9299999999999999E-2</v>
+      </c>
+      <c r="G6">
+        <v>1E-3</v>
+      </c>
+      <c r="H6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="M6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="N6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="O6">
+        <v>0</v>
+      </c>
+      <c r="P6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="Q6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="R6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="S6" t="s">
+        <v>310</v>
+      </c>
+      <c r="T6" t="s">
+        <v>310</v>
+      </c>
+      <c r="U6" t="s">
+        <v>310</v>
+      </c>
+      <c r="V6" t="s">
+        <v>310</v>
+      </c>
+      <c r="W6">
+        <v>0.997</v>
+      </c>
+      <c r="X6">
+        <v>0.98853757827510502</v>
+      </c>
+      <c r="Y6">
+        <v>1</v>
+      </c>
+      <c r="Z6">
+        <v>3912</v>
+      </c>
+      <c r="AA6">
+        <v>3930</v>
+      </c>
+      <c r="AB6">
+        <v>3910</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>311</v>
+      </c>
+      <c r="AD6" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE6">
+        <v>3910</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>312</v>
+      </c>
+      <c r="AG6">
+        <v>65944</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>313</v>
+      </c>
+      <c r="AI6" s="22">
+        <v>46242</v>
+      </c>
+      <c r="AJ6" s="22">
+        <v>46236</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C7">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="D7">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="E7">
+        <v>6.1400000000000003E-2</v>
+      </c>
+      <c r="F7">
+        <v>6.0900000000000003E-2</v>
+      </c>
+      <c r="G7">
+        <v>1E-3</v>
+      </c>
+      <c r="H7">
+        <v>1.5E-3</v>
+      </c>
+      <c r="I7">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J7">
+        <v>1.5E-3</v>
+      </c>
+      <c r="K7">
+        <v>0</v>
+      </c>
+      <c r="L7">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="M7">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="N7">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="O7">
+        <v>0</v>
+      </c>
+      <c r="P7">
+        <v>1E-4</v>
+      </c>
+      <c r="Q7">
+        <v>1E-4</v>
+      </c>
+      <c r="R7">
+        <v>1E-4</v>
+      </c>
+      <c r="S7" t="s">
+        <v>315</v>
+      </c>
+      <c r="T7" t="s">
+        <v>315</v>
+      </c>
+      <c r="U7" t="s">
+        <v>315</v>
+      </c>
+      <c r="V7" t="s">
+        <v>315</v>
+      </c>
+      <c r="W7">
+        <v>0.996</v>
+      </c>
+      <c r="X7">
+        <v>0.98442505451314999</v>
+      </c>
+      <c r="Y7">
+        <v>1</v>
+      </c>
+      <c r="Z7">
+        <v>4056</v>
+      </c>
+      <c r="AA7">
+        <v>4079</v>
+      </c>
+      <c r="AB7">
+        <v>4049</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>316</v>
+      </c>
+      <c r="AD7" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE7">
+        <v>4049</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>317</v>
+      </c>
+      <c r="AG7">
+        <v>66450</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>318</v>
+      </c>
+      <c r="AI7" s="22">
+        <v>46249</v>
+      </c>
+      <c r="AJ7" s="22">
+        <v>46243</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B8" t="s">
+        <v>319</v>
+      </c>
+      <c r="C8">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="D8">
+        <v>6.4899999999999999E-2</v>
+      </c>
+      <c r="E8">
+        <v>6.54E-2</v>
+      </c>
+      <c r="F8">
+        <v>6.4699999999999994E-2</v>
+      </c>
+      <c r="G8">
+        <v>2E-3</v>
+      </c>
+      <c r="H8">
+        <v>2E-3</v>
+      </c>
+      <c r="I8">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="J8">
+        <v>2E-3</v>
+      </c>
+      <c r="K8">
+        <v>1E-3</v>
+      </c>
+      <c r="L8">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="M8">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="N8">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="O8">
+        <v>0</v>
+      </c>
+      <c r="P8">
+        <v>1E-4</v>
+      </c>
+      <c r="Q8">
+        <v>1E-4</v>
+      </c>
+      <c r="R8">
+        <v>1E-4</v>
+      </c>
+      <c r="S8" t="s">
+        <v>320</v>
+      </c>
+      <c r="T8" t="s">
+        <v>320</v>
+      </c>
+      <c r="U8" t="s">
+        <v>320</v>
+      </c>
+      <c r="V8" t="s">
+        <v>320</v>
+      </c>
+      <c r="W8">
+        <v>0.995</v>
+      </c>
+      <c r="X8">
+        <v>0.98287737688700305</v>
+      </c>
+      <c r="Y8">
+        <v>1</v>
+      </c>
+      <c r="Z8">
+        <v>4174</v>
+      </c>
+      <c r="AA8">
+        <v>4204</v>
+      </c>
+      <c r="AB8">
+        <v>4160</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>321</v>
+      </c>
+      <c r="AD8" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE8">
+        <v>4160</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>322</v>
+      </c>
+      <c r="AG8">
+        <v>64289</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>323</v>
+      </c>
+      <c r="AI8" s="22">
+        <v>46256</v>
+      </c>
+      <c r="AJ8" s="22">
+        <v>46250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>324</v>
+      </c>
+      <c r="B9" t="s">
+        <v>324</v>
+      </c>
+      <c r="C9">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="D9">
+        <v>6.4899999999999999E-2</v>
+      </c>
+      <c r="E9">
+        <v>6.54E-2</v>
+      </c>
+      <c r="F9">
+        <v>6.4600000000000005E-2</v>
+      </c>
+      <c r="G9">
+        <v>2E-3</v>
+      </c>
+      <c r="H9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="I9">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J9">
+        <v>2.3E-3</v>
+      </c>
+      <c r="K9">
+        <v>1E-3</v>
+      </c>
+      <c r="L9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="M9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="N9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="O9">
+        <v>0</v>
+      </c>
+      <c r="P9">
+        <v>1E-4</v>
+      </c>
+      <c r="Q9">
+        <v>1E-4</v>
+      </c>
+      <c r="R9">
+        <v>1E-4</v>
+      </c>
+      <c r="S9" t="s">
+        <v>325</v>
+      </c>
+      <c r="T9" t="s">
+        <v>325</v>
+      </c>
+      <c r="U9" t="s">
+        <v>325</v>
+      </c>
+      <c r="V9" t="s">
+        <v>325</v>
+      </c>
+      <c r="W9">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="X9">
+        <v>0.97716906789953994</v>
+      </c>
+      <c r="Y9">
+        <v>1</v>
+      </c>
+      <c r="Z9">
+        <v>4145</v>
+      </c>
+      <c r="AA9">
+        <v>4180</v>
+      </c>
+      <c r="AB9">
+        <v>4125</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>326</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE9">
+        <v>4123</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>327</v>
+      </c>
+      <c r="AG9">
+        <v>63870</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>328</v>
+      </c>
+      <c r="AI9" s="22">
+        <v>46263</v>
+      </c>
+      <c r="AJ9" s="22">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>329</v>
+      </c>
+      <c r="B10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C10">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="D10">
+        <v>7.0400000000000004E-2</v>
+      </c>
+      <c r="E10">
+        <v>7.1199999999999999E-2</v>
+      </c>
+      <c r="F10">
+        <v>6.9900000000000004E-2</v>
+      </c>
+      <c r="G10">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H10">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="I10">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J10">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="K10">
+        <v>1E-3</v>
+      </c>
+      <c r="L10">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="M10">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="N10">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="O10">
+        <v>0</v>
+      </c>
+      <c r="P10">
+        <v>1E-4</v>
+      </c>
+      <c r="Q10">
+        <v>1E-4</v>
+      </c>
+      <c r="R10">
+        <v>1E-4</v>
+      </c>
+      <c r="S10" t="s">
+        <v>330</v>
+      </c>
+      <c r="T10" t="s">
+        <v>330</v>
+      </c>
+      <c r="U10" t="s">
+        <v>330</v>
+      </c>
+      <c r="V10" t="s">
+        <v>330</v>
+      </c>
+      <c r="W10">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="X10">
+        <v>0.97141753237450701</v>
+      </c>
+      <c r="Y10">
+        <v>0.999097379762525</v>
+      </c>
+      <c r="Z10">
+        <v>4506</v>
+      </c>
+      <c r="AA10">
+        <v>4555</v>
+      </c>
+      <c r="AB10">
+        <v>4476</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>331</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE10">
+        <v>4464</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>332</v>
+      </c>
+      <c r="AG10">
+        <v>64010</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>333</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>46270</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>334</v>
+      </c>
+      <c r="B11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C11">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="D11">
+        <v>7.4499999999999997E-2</v>
+      </c>
+      <c r="E11">
+        <v>7.5600000000000001E-2</v>
+      </c>
+      <c r="F11">
+        <v>7.3800000000000004E-2</v>
+      </c>
+      <c r="G11">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H11">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="I11">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="J11">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="K11">
+        <v>1E-3</v>
+      </c>
+      <c r="L11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="M11">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="N11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="O11">
+        <v>0</v>
+      </c>
+      <c r="P11">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="Q11">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="R11">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="S11" t="s">
+        <v>335</v>
+      </c>
+      <c r="T11" t="s">
+        <v>335</v>
+      </c>
+      <c r="U11" t="s">
+        <v>335</v>
+      </c>
+      <c r="V11" t="s">
+        <v>335</v>
+      </c>
+      <c r="W11">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="X11">
+        <v>0.95493684639413301</v>
+      </c>
+      <c r="Y11">
+        <v>0.99881887405409597</v>
+      </c>
+      <c r="Z11">
+        <v>4873</v>
+      </c>
+      <c r="AA11">
+        <v>4941</v>
+      </c>
+      <c r="AB11">
+        <v>4823</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>336</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE11">
+        <v>4802</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>337</v>
+      </c>
+      <c r="AG11">
+        <v>65371</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>338</v>
+      </c>
+      <c r="AI11" s="22">
+        <v>46277</v>
+      </c>
+      <c r="AJ11" s="22">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>339</v>
+      </c>
+      <c r="B12" t="s">
+        <v>339</v>
+      </c>
+      <c r="C12">
+        <v>0.08</v>
+      </c>
+      <c r="D12">
+        <v>8.2100000000000006E-2</v>
+      </c>
+      <c r="E12">
+        <v>8.3699999999999997E-2</v>
+      </c>
+      <c r="F12">
+        <v>8.09E-2</v>
+      </c>
+      <c r="G12">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H12">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="I12">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J12">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="K12">
+        <v>1E-3</v>
+      </c>
+      <c r="L12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="M12">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="N12">
+        <v>1.4E-3</v>
+      </c>
+      <c r="O12">
+        <v>0</v>
+      </c>
+      <c r="P12">
+        <v>1E-4</v>
+      </c>
+      <c r="Q12">
+        <v>1E-4</v>
+      </c>
+      <c r="R12">
+        <v>1E-4</v>
+      </c>
+      <c r="S12" t="s">
+        <v>340</v>
+      </c>
+      <c r="T12" t="s">
+        <v>340</v>
+      </c>
+      <c r="U12" t="s">
+        <v>340</v>
+      </c>
+      <c r="V12" t="s">
+        <v>340</v>
+      </c>
+      <c r="W12">
+        <v>0.97599999999999998</v>
+      </c>
+      <c r="X12">
+        <v>0.94464177044216502</v>
+      </c>
+      <c r="Y12">
+        <v>0.99724587912087903</v>
+      </c>
+      <c r="Z12">
+        <v>5387</v>
+      </c>
+      <c r="AA12">
+        <v>5495</v>
+      </c>
+      <c r="AB12">
+        <v>5310</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>341</v>
+      </c>
+      <c r="AD12" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE12">
+        <v>5248</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>342</v>
+      </c>
+      <c r="AG12">
+        <v>65628</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>343</v>
+      </c>
+      <c r="AI12" s="22">
+        <v>46284</v>
+      </c>
+      <c r="AJ12" s="22">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>344</v>
+      </c>
+      <c r="B13" t="s">
+        <v>344</v>
+      </c>
+      <c r="C13">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="D13">
+        <v>9.2100000000000001E-2</v>
+      </c>
+      <c r="E13">
+        <v>9.6299999999999997E-2</v>
+      </c>
+      <c r="F13">
+        <v>8.9200000000000002E-2</v>
+      </c>
+      <c r="G13">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H13">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="I13">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J13">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="K13">
+        <v>2E-3</v>
+      </c>
+      <c r="L13">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="M13">
+        <v>2.3E-3</v>
+      </c>
+      <c r="N13">
+        <v>2E-3</v>
+      </c>
+      <c r="O13">
+        <v>0</v>
+      </c>
+      <c r="P13">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="Q13">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="R13">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="S13" t="s">
+        <v>345</v>
+      </c>
+      <c r="T13" t="s">
+        <v>345</v>
+      </c>
+      <c r="U13" t="s">
+        <v>345</v>
+      </c>
+      <c r="V13" t="s">
+        <v>345</v>
+      </c>
+      <c r="W13">
+        <v>0.96399999999999997</v>
+      </c>
+      <c r="X13">
+        <v>0.92685029636322702</v>
+      </c>
+      <c r="Y13">
+        <v>0.99172103506041898</v>
+      </c>
+      <c r="Z13">
+        <v>5844</v>
+      </c>
+      <c r="AA13">
+        <v>6112</v>
+      </c>
+      <c r="AB13">
+        <v>5658</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>346</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE13">
+        <v>5494</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>347</v>
+      </c>
+      <c r="AG13">
+        <v>63462</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>348</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>46291</v>
+      </c>
+      <c r="AJ13" s="22">
+        <v>46285</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>349</v>
+      </c>
+      <c r="B14" t="s">
+        <v>349</v>
+      </c>
+      <c r="C14">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="D14">
+        <v>9.6699999999999994E-2</v>
+      </c>
+      <c r="E14">
+        <v>0.1031</v>
+      </c>
+      <c r="F14">
+        <v>9.1600000000000001E-2</v>
+      </c>
+      <c r="G14">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H14">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="I14">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J14">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="K14">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L14">
+        <v>2.8E-3</v>
+      </c>
+      <c r="M14">
+        <v>3.3E-3</v>
+      </c>
+      <c r="N14">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="O14">
+        <v>0</v>
+      </c>
+      <c r="P14">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="Q14">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="R14">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="S14" t="s">
+        <v>350</v>
+      </c>
+      <c r="T14" t="s">
+        <v>350</v>
+      </c>
+      <c r="U14" t="s">
+        <v>350</v>
+      </c>
+      <c r="V14" t="s">
+        <v>350</v>
+      </c>
+      <c r="W14">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="X14">
+        <v>0.88762588147964905</v>
+      </c>
+      <c r="Y14">
+        <v>0.97397910122443698</v>
+      </c>
+      <c r="Z14">
+        <v>6374</v>
+      </c>
+      <c r="AA14">
+        <v>6796</v>
+      </c>
+      <c r="AB14">
+        <v>6034</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>351</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE14">
+        <v>5348</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>352</v>
+      </c>
+      <c r="AG14">
+        <v>65908</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>353</v>
+      </c>
+      <c r="AI14" s="22">
+        <v>46298</v>
+      </c>
+      <c r="AJ14" s="22">
+        <v>46292</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>354</v>
+      </c>
+      <c r="B15" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="G15">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="K15">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O15">
+        <v>1E-3</v>
+      </c>
+      <c r="AD15" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE15">
+        <v>2060</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>355</v>
+      </c>
+      <c r="AG15">
+        <v>14161</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>356</v>
+      </c>
+      <c r="AI15" s="22">
+        <v>46298</v>
+      </c>
+      <c r="AJ15" s="22">
+        <v>46292</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>357</v>
+      </c>
+      <c r="B16" t="s">
+        <v>357</v>
+      </c>
+      <c r="C16">
+        <v>0.127</v>
+      </c>
+      <c r="G16">
+        <v>2E-3</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="O16">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE16">
+        <v>1758</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>358</v>
+      </c>
+      <c r="AG16">
+        <v>13825</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>359</v>
+      </c>
+      <c r="AI16" s="22">
+        <v>46242</v>
+      </c>
+      <c r="AJ16" s="22">
+        <v>46236</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>360</v>
+      </c>
+      <c r="B17" t="s">
+        <v>360</v>
+      </c>
+      <c r="C17">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="G17">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="K17">
+        <v>2E-3</v>
+      </c>
+      <c r="O17">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE17">
+        <v>1861</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>361</v>
+      </c>
+      <c r="AG17">
+        <v>13582</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>362</v>
+      </c>
+      <c r="AI17" s="22">
+        <v>46277</v>
+      </c>
+      <c r="AJ17" s="22">
+        <v>46271</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>363</v>
+      </c>
+      <c r="B18" t="s">
+        <v>363</v>
+      </c>
+      <c r="C18">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="G18">
+        <v>2E-3</v>
+      </c>
+      <c r="K18">
+        <v>0</v>
+      </c>
+      <c r="O18">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE18">
+        <v>1857</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>364</v>
+      </c>
+      <c r="AG18">
+        <v>13453</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>365</v>
+      </c>
+      <c r="AI18" s="22">
+        <v>46228</v>
+      </c>
+      <c r="AJ18" s="22">
+        <v>46222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>366</v>
+      </c>
+      <c r="B19" t="s">
+        <v>366</v>
+      </c>
+      <c r="C19">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="G19">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="K19">
+        <v>1E-3</v>
+      </c>
+      <c r="O19">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE19">
+        <v>1992</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>367</v>
+      </c>
+      <c r="AG19">
+        <v>13644</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>368</v>
+      </c>
+      <c r="AI19" s="22">
+        <v>46270</v>
+      </c>
+      <c r="AJ19" s="22">
+        <v>46264</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>369</v>
+      </c>
+      <c r="B20" t="s">
+        <v>369</v>
+      </c>
+      <c r="C20">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="G20">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="K20">
+        <v>1E-3</v>
+      </c>
+      <c r="O20">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE20">
+        <v>1892</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>370</v>
+      </c>
+      <c r="AG20">
+        <v>13362</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>371</v>
+      </c>
+      <c r="AI20" s="22">
+        <v>46263</v>
+      </c>
+      <c r="AJ20" s="22">
+        <v>46257</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>372</v>
+      </c>
+      <c r="B21" t="s">
+        <v>372</v>
+      </c>
+      <c r="C21">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="G21">
+        <v>1E-3</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE21">
+        <v>1971</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>373</v>
+      </c>
+      <c r="AG21">
+        <v>13675</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>374</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>46214</v>
+      </c>
+      <c r="AJ21" s="22">
+        <v>46208</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>375</v>
+      </c>
+      <c r="B22" t="s">
+        <v>375</v>
+      </c>
+      <c r="C22">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="G22">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K22">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="O22">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE22">
+        <v>1987</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>376</v>
+      </c>
+      <c r="AG22">
+        <v>13578</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>377</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>46291</v>
+      </c>
+      <c r="AJ22" s="22">
+        <v>46285</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>378</v>
+      </c>
+      <c r="B23" t="s">
+        <v>378</v>
+      </c>
+      <c r="C23">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="G23">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K23">
+        <v>2E-3</v>
+      </c>
+      <c r="O23">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE23">
+        <v>2026</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>379</v>
+      </c>
+      <c r="AG23">
+        <v>13808</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>380</v>
+      </c>
+      <c r="AI23" s="22">
+        <v>46284</v>
+      </c>
+      <c r="AJ23" s="22">
+        <v>46278</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>381</v>
+      </c>
+      <c r="B24" t="s">
+        <v>381</v>
+      </c>
+      <c r="C24">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="G24">
+        <v>1E-3</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="O24">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE24">
+        <v>1886</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>382</v>
+      </c>
+      <c r="AG24">
+        <v>13637</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>383</v>
+      </c>
+      <c r="AI24" s="22">
+        <v>46221</v>
+      </c>
+      <c r="AJ24" s="22">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>384</v>
+      </c>
+      <c r="B25" t="s">
+        <v>384</v>
+      </c>
+      <c r="C25">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="G25">
+        <v>1E-3</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="O25">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE25">
+        <v>1899</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>385</v>
+      </c>
+      <c r="AG25">
+        <v>13466</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>386</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>46235</v>
+      </c>
+      <c r="AJ25" s="22">
+        <v>46229</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>387</v>
+      </c>
+      <c r="B26" t="s">
+        <v>387</v>
+      </c>
+      <c r="C26">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="G26">
+        <v>2E-3</v>
+      </c>
+      <c r="K26">
+        <v>0</v>
+      </c>
+      <c r="O26">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE26">
+        <v>1858</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>388</v>
+      </c>
+      <c r="AG26">
+        <v>13636</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>389</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>46249</v>
+      </c>
+      <c r="AJ26" s="22">
+        <v>46243</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>390</v>
+      </c>
+      <c r="B27" t="s">
+        <v>390</v>
+      </c>
+      <c r="C27">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="G27">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="K27">
+        <v>1E-3</v>
+      </c>
+      <c r="O27">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="22">
+        <v>46303</v>
+      </c>
+      <c r="AE27">
+        <v>1885</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>391</v>
+      </c>
+      <c r="AG27">
+        <v>13292</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>392</v>
+      </c>
+      <c r="AI27" s="22">
+        <v>46256</v>
+      </c>
+      <c r="AJ27" s="22">
+        <v>46250</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:AJ1" xr:uid="{00000000-0001-0000-0500-000000000000}"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-        <v>150</v>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45850</v>
+        <v>399</v>
+      </c>
+      <c r="B2" s="23">
+        <v>46208</v>
+      </c>
+      <c r="C2" s="23">
+        <v>46214</v>
       </c>
       <c r="D2">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>128</v>
+      </c>
+      <c r="E2" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F2">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45857</v>
+        <v>399</v>
+      </c>
+      <c r="B3" s="23">
+        <v>46215</v>
+      </c>
+      <c r="C3" s="23">
+        <v>46221</v>
       </c>
       <c r="D3">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>126</v>
+      </c>
+      <c r="E3" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F3">
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45864</v>
+        <v>399</v>
+      </c>
+      <c r="B4" s="23">
+        <v>46222</v>
+      </c>
+      <c r="C4" s="23">
+        <v>46228</v>
       </c>
       <c r="D4">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>162</v>
+      </c>
+      <c r="E4" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45871</v>
+        <v>399</v>
+      </c>
+      <c r="B5" s="23">
+        <v>46229</v>
+      </c>
+      <c r="C5" s="23">
+        <v>46235</v>
       </c>
       <c r="D5">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>190</v>
+      </c>
+      <c r="E5" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45878</v>
+        <v>399</v>
+      </c>
+      <c r="B6" s="23">
+        <v>46236</v>
+      </c>
+      <c r="C6" s="23">
+        <v>46242</v>
       </c>
       <c r="D6">
-        <v>1049</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>262</v>
+      </c>
+      <c r="E6" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F6">
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45885</v>
+        <v>399</v>
+      </c>
+      <c r="B7" s="23">
+        <v>46243</v>
+      </c>
+      <c r="C7" s="23">
+        <v>46249</v>
       </c>
       <c r="D7">
-        <v>1190</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>294</v>
+      </c>
+      <c r="E7" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45892</v>
+        <v>399</v>
+      </c>
+      <c r="B8" s="23">
+        <v>46250</v>
+      </c>
+      <c r="C8" s="23">
+        <v>46256</v>
       </c>
       <c r="D8">
-        <v>1256</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>310</v>
+      </c>
+      <c r="E8" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F8">
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45899</v>
+        <v>399</v>
+      </c>
+      <c r="B9" s="23">
+        <v>46257</v>
+      </c>
+      <c r="C9" s="23">
+        <v>46263</v>
       </c>
       <c r="D9">
-        <v>1406</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>407</v>
+      </c>
+      <c r="E9" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F9">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45906</v>
+        <v>399</v>
+      </c>
+      <c r="B10" s="23">
+        <v>46264</v>
+      </c>
+      <c r="C10" s="23">
+        <v>46270</v>
       </c>
       <c r="D10">
-        <v>1655</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>424</v>
+      </c>
+      <c r="E10" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F10">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45913</v>
+        <v>399</v>
+      </c>
+      <c r="B11" s="23">
+        <v>46271</v>
+      </c>
+      <c r="C11" s="23">
+        <v>46277</v>
       </c>
       <c r="D11">
-        <v>1815</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>549</v>
+      </c>
+      <c r="E11" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F11">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45920</v>
+        <v>399</v>
+      </c>
+      <c r="B12" s="23">
+        <v>46278</v>
+      </c>
+      <c r="C12" s="23">
+        <v>46284</v>
       </c>
       <c r="D12">
-        <v>1795</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>801</v>
+      </c>
+      <c r="E12" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F12">
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45927</v>
+        <v>399</v>
+      </c>
+      <c r="B13" s="23">
+        <v>46285</v>
+      </c>
+      <c r="C13" s="23">
+        <v>46291</v>
       </c>
       <c r="D13">
-        <v>1511</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>831</v>
+      </c>
+      <c r="E13" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>45934</v>
+        <v>399</v>
+      </c>
+      <c r="B14" s="23">
+        <v>46292</v>
+      </c>
+      <c r="C14" s="23">
+        <v>46298</v>
       </c>
       <c r="D14">
-        <v>1026</v>
-[...621 lines deleted...]
-      <c r="E45">
+        <v>851</v>
+      </c>
+      <c r="E14" s="23">
+        <v>46303</v>
+      </c>
+      <c r="F14">
         <v>0</v>
       </c>
-      <c r="F45" s="16">
-[...121 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0300-000000000000}"/>
-[...17757 lines deleted...]
-  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0600-000000000000}"/>
+  <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0600-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:I205"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="G1" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>2203</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>408</v>
+      </c>
+      <c r="B2" s="24">
+        <v>46303</v>
       </c>
       <c r="C2" t="s">
-        <v>2205</v>
+        <v>409</v>
       </c>
       <c r="D2" t="s">
-        <v>2206</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>410</v>
+      </c>
+      <c r="E2" t="s">
+        <v>411</v>
+      </c>
+      <c r="F2" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G2" s="24">
+        <v>46214</v>
       </c>
       <c r="H2">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>2207</v>
-[...2 lines deleted...]
-        <v>2208</v>
+        <v>412</v>
+      </c>
+      <c r="B3" s="24">
+        <v>46303</v>
       </c>
       <c r="C3" t="s">
-        <v>2209</v>
+        <v>413</v>
       </c>
       <c r="D3" t="s">
-        <v>2210</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>414</v>
+      </c>
+      <c r="E3" t="s">
+        <v>415</v>
+      </c>
+      <c r="F3" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G3" s="24">
+        <v>46214</v>
       </c>
       <c r="H3">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>2211</v>
-[...2 lines deleted...]
-        <v>2212</v>
+        <v>416</v>
+      </c>
+      <c r="B4" s="24">
+        <v>46303</v>
       </c>
       <c r="C4" t="s">
-        <v>2213</v>
+        <v>417</v>
       </c>
       <c r="D4" t="s">
-        <v>2214</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>418</v>
+      </c>
+      <c r="E4" t="s">
+        <v>419</v>
+      </c>
+      <c r="F4" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G4" s="24">
+        <v>46214</v>
       </c>
       <c r="H4">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>2215</v>
-[...2 lines deleted...]
-        <v>2216</v>
+        <v>420</v>
+      </c>
+      <c r="B5" s="24">
+        <v>46303</v>
       </c>
       <c r="C5" t="s">
-        <v>2217</v>
+        <v>421</v>
       </c>
       <c r="D5" t="s">
-        <v>2218</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>422</v>
+      </c>
+      <c r="E5" t="s">
+        <v>423</v>
+      </c>
+      <c r="F5" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G5" s="24">
+        <v>46214</v>
       </c>
       <c r="H5">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>2219</v>
-[...2 lines deleted...]
-        <v>2220</v>
+        <v>424</v>
+      </c>
+      <c r="B6" s="24">
+        <v>46303</v>
       </c>
       <c r="C6" t="s">
-        <v>2221</v>
+        <v>425</v>
       </c>
       <c r="D6" t="s">
-        <v>2222</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>426</v>
+      </c>
+      <c r="E6" t="s">
+        <v>427</v>
+      </c>
+      <c r="F6" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G6" s="24">
+        <v>46214</v>
       </c>
       <c r="H6">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>2223</v>
-[...2 lines deleted...]
-        <v>2224</v>
+        <v>428</v>
+      </c>
+      <c r="B7" s="24">
+        <v>46303</v>
       </c>
       <c r="C7" t="s">
-        <v>2225</v>
+        <v>429</v>
       </c>
       <c r="D7" t="s">
-        <v>2226</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>430</v>
+      </c>
+      <c r="E7" t="s">
+        <v>431</v>
+      </c>
+      <c r="F7" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G7" s="24">
+        <v>46214</v>
       </c>
       <c r="H7">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>2227</v>
-[...2 lines deleted...]
-        <v>2228</v>
+        <v>432</v>
+      </c>
+      <c r="B8" s="24">
+        <v>46303</v>
       </c>
       <c r="C8" t="s">
-        <v>2229</v>
+        <v>433</v>
       </c>
       <c r="D8" t="s">
-        <v>2230</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>434</v>
+      </c>
+      <c r="E8" t="s">
+        <v>435</v>
+      </c>
+      <c r="F8" s="24">
+        <v>46208</v>
+      </c>
+      <c r="G8" s="24">
+        <v>46214</v>
       </c>
       <c r="H8">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>2231</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>436</v>
+      </c>
+      <c r="B9" s="24">
+        <v>46303</v>
       </c>
       <c r="C9" t="s">
-        <v>2233</v>
+        <v>437</v>
       </c>
       <c r="D9" t="s">
-        <v>2234</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>438</v>
+      </c>
+      <c r="E9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F9" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G9" s="24">
+        <v>46221</v>
       </c>
       <c r="H9">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>2235</v>
-[...2 lines deleted...]
-        <v>2236</v>
+        <v>440</v>
+      </c>
+      <c r="B10" s="24">
+        <v>46303</v>
       </c>
       <c r="C10" t="s">
-        <v>2237</v>
+        <v>441</v>
       </c>
       <c r="D10" t="s">
-        <v>2238</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>442</v>
+      </c>
+      <c r="E10" t="s">
+        <v>443</v>
+      </c>
+      <c r="F10" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G10" s="24">
+        <v>46221</v>
       </c>
       <c r="H10">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>2239</v>
-[...2 lines deleted...]
-        <v>2240</v>
+        <v>444</v>
+      </c>
+      <c r="B11" s="24">
+        <v>46303</v>
       </c>
       <c r="C11" t="s">
-        <v>2241</v>
+        <v>445</v>
       </c>
       <c r="D11" t="s">
-        <v>2242</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>446</v>
+      </c>
+      <c r="E11" t="s">
+        <v>447</v>
+      </c>
+      <c r="F11" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G11" s="24">
+        <v>46221</v>
       </c>
       <c r="H11">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>2243</v>
-[...2 lines deleted...]
-        <v>2244</v>
+        <v>448</v>
+      </c>
+      <c r="B12" s="24">
+        <v>46303</v>
       </c>
       <c r="C12" t="s">
-        <v>2245</v>
+        <v>449</v>
       </c>
       <c r="D12" t="s">
-        <v>2246</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>450</v>
+      </c>
+      <c r="E12" t="s">
+        <v>451</v>
+      </c>
+      <c r="F12" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G12" s="24">
+        <v>46221</v>
       </c>
       <c r="H12">
-        <v>1.4999999999999999E-2</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>2247</v>
-[...2 lines deleted...]
-        <v>2248</v>
+        <v>452</v>
+      </c>
+      <c r="B13" s="24">
+        <v>46303</v>
       </c>
       <c r="C13" t="s">
-        <v>2249</v>
+        <v>453</v>
       </c>
       <c r="D13" t="s">
-        <v>2250</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>454</v>
+      </c>
+      <c r="E13" t="s">
+        <v>455</v>
+      </c>
+      <c r="F13" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G13" s="24">
+        <v>46221</v>
       </c>
       <c r="H13">
-        <v>2.3E-2</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>2251</v>
-[...2 lines deleted...]
-        <v>2252</v>
+        <v>456</v>
+      </c>
+      <c r="B14" s="24">
+        <v>46303</v>
       </c>
       <c r="C14" t="s">
-        <v>2253</v>
+        <v>457</v>
       </c>
       <c r="D14" t="s">
-        <v>2254</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>458</v>
+      </c>
+      <c r="E14" t="s">
+        <v>459</v>
+      </c>
+      <c r="F14" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G14" s="24">
+        <v>46221</v>
       </c>
       <c r="H14">
-        <v>3.3000000000000002E-2</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>2255</v>
-[...2 lines deleted...]
-        <v>2256</v>
+        <v>460</v>
+      </c>
+      <c r="B15" s="24">
+        <v>46303</v>
       </c>
       <c r="C15" t="s">
-        <v>2257</v>
+        <v>461</v>
       </c>
       <c r="D15" t="s">
-        <v>2258</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>462</v>
+      </c>
+      <c r="E15" t="s">
+        <v>463</v>
+      </c>
+      <c r="F15" s="24">
+        <v>46215</v>
+      </c>
+      <c r="G15" s="24">
+        <v>46221</v>
       </c>
       <c r="H15">
-        <v>4.2999999999999997E-2</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>2259</v>
-[...2 lines deleted...]
-        <v>2260</v>
+        <v>464</v>
+      </c>
+      <c r="B16" s="24">
+        <v>46303</v>
       </c>
       <c r="C16" t="s">
-        <v>2261</v>
+        <v>465</v>
       </c>
       <c r="D16" t="s">
-        <v>2262</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>466</v>
+      </c>
+      <c r="E16" t="s">
+        <v>467</v>
+      </c>
+      <c r="F16" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G16" s="24">
+        <v>46228</v>
       </c>
       <c r="H16">
-        <v>5.2999999999999999E-2</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>2263</v>
-[...2 lines deleted...]
-        <v>2264</v>
+        <v>468</v>
+      </c>
+      <c r="B17" s="24">
+        <v>46303</v>
       </c>
       <c r="C17" t="s">
-        <v>2265</v>
+        <v>469</v>
       </c>
       <c r="D17" t="s">
-        <v>2266</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>470</v>
+      </c>
+      <c r="E17" t="s">
+        <v>471</v>
+      </c>
+      <c r="F17" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G17" s="24">
+        <v>46228</v>
       </c>
       <c r="H17">
-        <v>6.2E-2</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>2267</v>
-[...2 lines deleted...]
-        <v>2268</v>
+        <v>472</v>
+      </c>
+      <c r="B18" s="24">
+        <v>46303</v>
       </c>
       <c r="C18" t="s">
-        <v>2269</v>
+        <v>473</v>
       </c>
       <c r="D18" t="s">
-        <v>2270</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>474</v>
+      </c>
+      <c r="E18" t="s">
+        <v>475</v>
+      </c>
+      <c r="F18" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G18" s="24">
+        <v>46228</v>
       </c>
       <c r="H18">
-        <v>7.0999999999999994E-2</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>2271</v>
-[...2 lines deleted...]
-        <v>2272</v>
+        <v>476</v>
+      </c>
+      <c r="B19" s="24">
+        <v>46303</v>
       </c>
       <c r="C19" t="s">
-        <v>2273</v>
+        <v>477</v>
       </c>
       <c r="D19" t="s">
-        <v>2274</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>478</v>
+      </c>
+      <c r="E19" t="s">
+        <v>479</v>
+      </c>
+      <c r="F19" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G19" s="24">
+        <v>46228</v>
       </c>
       <c r="H19">
-        <v>0.08</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>2275</v>
-[...2 lines deleted...]
-        <v>2276</v>
+        <v>480</v>
+      </c>
+      <c r="B20" s="24">
+        <v>46303</v>
       </c>
       <c r="C20" t="s">
-        <v>2277</v>
+        <v>481</v>
       </c>
       <c r="D20" t="s">
-        <v>2278</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>482</v>
+      </c>
+      <c r="E20" t="s">
+        <v>483</v>
+      </c>
+      <c r="F20" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G20" s="24">
+        <v>46228</v>
       </c>
       <c r="H20">
-        <v>8.6999999999999994E-2</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>2279</v>
-[...2 lines deleted...]
-        <v>2280</v>
+        <v>484</v>
+      </c>
+      <c r="B21" s="24">
+        <v>46303</v>
       </c>
       <c r="C21" t="s">
-        <v>2281</v>
+        <v>485</v>
       </c>
       <c r="D21" t="s">
-        <v>2282</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>486</v>
+      </c>
+      <c r="E21" t="s">
+        <v>487</v>
+      </c>
+      <c r="F21" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G21" s="24">
+        <v>46228</v>
       </c>
       <c r="H21">
-        <v>9.4E-2</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>2284</v>
+        <v>488</v>
+      </c>
+      <c r="B22" s="24">
+        <v>46303</v>
       </c>
       <c r="C22" t="s">
-        <v>2285</v>
+        <v>489</v>
       </c>
       <c r="D22" t="s">
-        <v>2286</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>490</v>
+      </c>
+      <c r="E22" t="s">
+        <v>491</v>
+      </c>
+      <c r="F22" s="24">
+        <v>46222</v>
+      </c>
+      <c r="G22" s="24">
+        <v>46228</v>
       </c>
       <c r="H22">
-        <v>9.9000000000000005E-2</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>2287</v>
-[...2 lines deleted...]
-        <v>2288</v>
+        <v>492</v>
+      </c>
+      <c r="B23" s="24">
+        <v>46303</v>
       </c>
       <c r="C23" t="s">
-        <v>2289</v>
+        <v>493</v>
       </c>
       <c r="D23" t="s">
-        <v>2290</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>494</v>
+      </c>
+      <c r="E23" t="s">
+        <v>495</v>
+      </c>
+      <c r="F23" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G23" s="24">
+        <v>46235</v>
       </c>
       <c r="H23">
-        <v>0.10199999999999999</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>2291</v>
-[...2 lines deleted...]
-        <v>2292</v>
+        <v>496</v>
+      </c>
+      <c r="B24" s="24">
+        <v>46303</v>
       </c>
       <c r="C24" t="s">
-        <v>2293</v>
+        <v>497</v>
       </c>
       <c r="D24" t="s">
-        <v>2294</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>498</v>
+      </c>
+      <c r="E24" t="s">
+        <v>499</v>
+      </c>
+      <c r="F24" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G24" s="24">
+        <v>46235</v>
       </c>
       <c r="H24">
-        <v>0.106</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>2295</v>
-[...2 lines deleted...]
-        <v>2296</v>
+        <v>500</v>
+      </c>
+      <c r="B25" s="24">
+        <v>46303</v>
       </c>
       <c r="C25" t="s">
-        <v>2297</v>
+        <v>501</v>
       </c>
       <c r="D25" t="s">
-        <v>2298</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>502</v>
+      </c>
+      <c r="E25" t="s">
+        <v>503</v>
+      </c>
+      <c r="F25" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G25" s="24">
+        <v>46235</v>
       </c>
       <c r="H25">
-        <v>0.109</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>2299</v>
-[...2 lines deleted...]
-        <v>2300</v>
+        <v>504</v>
+      </c>
+      <c r="B26" s="24">
+        <v>46303</v>
       </c>
       <c r="C26" t="s">
-        <v>2301</v>
+        <v>505</v>
       </c>
       <c r="D26" t="s">
-        <v>2302</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>506</v>
+      </c>
+      <c r="E26" t="s">
+        <v>507</v>
+      </c>
+      <c r="F26" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G26" s="24">
+        <v>46235</v>
       </c>
       <c r="H26">
-        <v>0.112</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>2303</v>
-[...2 lines deleted...]
-        <v>2304</v>
+        <v>508</v>
+      </c>
+      <c r="B27" s="24">
+        <v>46303</v>
       </c>
       <c r="C27" t="s">
-        <v>2305</v>
+        <v>509</v>
       </c>
       <c r="D27" t="s">
-        <v>2306</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>510</v>
+      </c>
+      <c r="E27" t="s">
+        <v>511</v>
+      </c>
+      <c r="F27" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G27" s="24">
+        <v>46235</v>
       </c>
       <c r="H27">
-        <v>0.114</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>512</v>
+      </c>
+      <c r="B28" s="24">
+        <v>46303</v>
       </c>
       <c r="C28" t="s">
-        <v>2309</v>
+        <v>513</v>
       </c>
       <c r="D28" t="s">
-        <v>2310</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>514</v>
+      </c>
+      <c r="E28" t="s">
+        <v>515</v>
+      </c>
+      <c r="F28" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G28" s="24">
+        <v>46235</v>
       </c>
       <c r="H28">
-        <v>0.115</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>2311</v>
-[...2 lines deleted...]
-        <v>2312</v>
+        <v>516</v>
+      </c>
+      <c r="B29" s="24">
+        <v>46303</v>
       </c>
       <c r="C29" t="s">
-        <v>2313</v>
+        <v>517</v>
       </c>
       <c r="D29" t="s">
-        <v>2314</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>518</v>
+      </c>
+      <c r="E29" t="s">
+        <v>519</v>
+      </c>
+      <c r="F29" s="24">
+        <v>46229</v>
+      </c>
+      <c r="G29" s="24">
+        <v>46235</v>
       </c>
       <c r="H29">
-        <v>0.11799999999999999</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>2315</v>
-[...2 lines deleted...]
-        <v>2316</v>
+        <v>520</v>
+      </c>
+      <c r="B30" s="24">
+        <v>46303</v>
       </c>
       <c r="C30" t="s">
-        <v>2317</v>
+        <v>521</v>
       </c>
       <c r="D30" t="s">
-        <v>2318</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>522</v>
+      </c>
+      <c r="E30" t="s">
+        <v>523</v>
+      </c>
+      <c r="F30" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G30" s="24">
+        <v>46242</v>
       </c>
       <c r="H30">
-        <v>0.12</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>2319</v>
-[...2 lines deleted...]
-        <v>2320</v>
+        <v>524</v>
+      </c>
+      <c r="B31" s="24">
+        <v>46303</v>
       </c>
       <c r="C31" t="s">
-        <v>2321</v>
+        <v>525</v>
       </c>
       <c r="D31" t="s">
-        <v>2322</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>526</v>
+      </c>
+      <c r="E31" t="s">
+        <v>527</v>
+      </c>
+      <c r="F31" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G31" s="24">
+        <v>46242</v>
       </c>
       <c r="H31">
-        <v>0.121</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>2323</v>
-[...2 lines deleted...]
-        <v>2324</v>
+        <v>528</v>
+      </c>
+      <c r="B32" s="24">
+        <v>46303</v>
       </c>
       <c r="C32" t="s">
-        <v>2325</v>
+        <v>529</v>
       </c>
       <c r="D32" t="s">
-        <v>2326</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>530</v>
+      </c>
+      <c r="E32" t="s">
+        <v>531</v>
+      </c>
+      <c r="F32" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G32" s="24">
+        <v>46242</v>
       </c>
       <c r="H32">
-        <v>0.122</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>2327</v>
-[...2 lines deleted...]
-        <v>2328</v>
+        <v>532</v>
+      </c>
+      <c r="B33" s="24">
+        <v>46303</v>
       </c>
       <c r="C33" t="s">
-        <v>2329</v>
+        <v>533</v>
       </c>
       <c r="D33" t="s">
-        <v>2330</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>534</v>
+      </c>
+      <c r="E33" t="s">
+        <v>535</v>
+      </c>
+      <c r="F33" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G33" s="24">
+        <v>46242</v>
       </c>
       <c r="H33">
-        <v>0.123</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>2331</v>
-[...2 lines deleted...]
-        <v>2332</v>
+        <v>536</v>
+      </c>
+      <c r="B34" s="24">
+        <v>46303</v>
       </c>
       <c r="C34" t="s">
-        <v>2333</v>
+        <v>537</v>
       </c>
       <c r="D34" t="s">
-        <v>2334</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>538</v>
+      </c>
+      <c r="E34" t="s">
+        <v>539</v>
+      </c>
+      <c r="F34" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G34" s="24">
+        <v>46242</v>
       </c>
       <c r="H34">
-        <v>0.124</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>2336</v>
+        <v>540</v>
+      </c>
+      <c r="B35" s="24">
+        <v>46303</v>
       </c>
       <c r="C35" t="s">
-        <v>2337</v>
+        <v>541</v>
       </c>
       <c r="D35" t="s">
-        <v>2338</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>542</v>
+      </c>
+      <c r="E35" t="s">
+        <v>543</v>
+      </c>
+      <c r="F35" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G35" s="24">
+        <v>46242</v>
       </c>
       <c r="H35">
-        <v>0.124</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>2339</v>
-[...2 lines deleted...]
-        <v>2340</v>
+        <v>544</v>
+      </c>
+      <c r="B36" s="24">
+        <v>46303</v>
       </c>
       <c r="C36" t="s">
-        <v>2341</v>
+        <v>545</v>
       </c>
       <c r="D36" t="s">
-        <v>2342</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>546</v>
+      </c>
+      <c r="E36" t="s">
+        <v>547</v>
+      </c>
+      <c r="F36" s="24">
+        <v>46236</v>
+      </c>
+      <c r="G36" s="24">
+        <v>46242</v>
       </c>
       <c r="H36">
-        <v>0.125</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>2343</v>
-[...2 lines deleted...]
-        <v>2344</v>
+        <v>548</v>
+      </c>
+      <c r="B37" s="24">
+        <v>46303</v>
       </c>
       <c r="C37" t="s">
-        <v>2345</v>
+        <v>549</v>
       </c>
       <c r="D37" t="s">
-        <v>2346</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>550</v>
+      </c>
+      <c r="E37" t="s">
+        <v>551</v>
+      </c>
+      <c r="F37" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G37" s="24">
+        <v>46249</v>
       </c>
       <c r="H37">
-        <v>0.126</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>2348</v>
+        <v>552</v>
+      </c>
+      <c r="B38" s="24">
+        <v>46303</v>
       </c>
       <c r="C38" t="s">
-        <v>2349</v>
+        <v>553</v>
       </c>
       <c r="D38" t="s">
-        <v>2350</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>554</v>
+      </c>
+      <c r="E38" t="s">
+        <v>555</v>
+      </c>
+      <c r="F38" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G38" s="24">
+        <v>46249</v>
       </c>
       <c r="H38">
-        <v>0.126</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>2352</v>
+        <v>556</v>
+      </c>
+      <c r="B39" s="24">
+        <v>46303</v>
       </c>
       <c r="C39" t="s">
-        <v>2353</v>
+        <v>557</v>
       </c>
       <c r="D39" t="s">
-        <v>2354</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>558</v>
+      </c>
+      <c r="E39" t="s">
+        <v>559</v>
+      </c>
+      <c r="F39" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G39" s="24">
+        <v>46249</v>
       </c>
       <c r="H39">
-        <v>0.127</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>2355</v>
-[...2 lines deleted...]
-        <v>2356</v>
+        <v>560</v>
+      </c>
+      <c r="B40" s="24">
+        <v>46303</v>
       </c>
       <c r="C40" t="s">
-        <v>2357</v>
+        <v>561</v>
       </c>
       <c r="D40" t="s">
-        <v>2358</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>562</v>
+      </c>
+      <c r="E40" t="s">
+        <v>563</v>
+      </c>
+      <c r="F40" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G40" s="24">
+        <v>46249</v>
       </c>
       <c r="H40">
-        <v>0.127</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>2359</v>
-[...2 lines deleted...]
-        <v>2360</v>
+        <v>564</v>
+      </c>
+      <c r="B41" s="24">
+        <v>46303</v>
       </c>
       <c r="C41" t="s">
-        <v>2361</v>
+        <v>565</v>
       </c>
       <c r="D41" t="s">
-        <v>2362</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>566</v>
+      </c>
+      <c r="E41" t="s">
+        <v>567</v>
+      </c>
+      <c r="F41" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G41" s="24">
+        <v>46249</v>
       </c>
       <c r="H41">
-        <v>0.128</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>2363</v>
-[...2 lines deleted...]
-        <v>2364</v>
+        <v>568</v>
+      </c>
+      <c r="B42" s="24">
+        <v>46303</v>
       </c>
       <c r="C42" t="s">
-        <v>2365</v>
+        <v>569</v>
       </c>
       <c r="D42" t="s">
-        <v>2366</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>570</v>
+      </c>
+      <c r="E42" t="s">
+        <v>571</v>
+      </c>
+      <c r="F42" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G42" s="24">
+        <v>46249</v>
       </c>
       <c r="H42">
-        <v>0.128</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>2367</v>
-[...2 lines deleted...]
-        <v>2368</v>
+        <v>572</v>
+      </c>
+      <c r="B43" s="24">
+        <v>46303</v>
       </c>
       <c r="C43" t="s">
-        <v>2369</v>
+        <v>573</v>
       </c>
       <c r="D43" t="s">
-        <v>2370</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>574</v>
+      </c>
+      <c r="E43" t="s">
+        <v>575</v>
+      </c>
+      <c r="F43" s="24">
+        <v>46243</v>
+      </c>
+      <c r="G43" s="24">
+        <v>46249</v>
       </c>
       <c r="H43">
-        <v>0.129</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>2371</v>
-[...2 lines deleted...]
-        <v>2372</v>
+        <v>576</v>
+      </c>
+      <c r="B44" s="24">
+        <v>46303</v>
       </c>
       <c r="C44" t="s">
-        <v>2373</v>
+        <v>577</v>
       </c>
       <c r="D44" t="s">
-        <v>2374</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>578</v>
+      </c>
+      <c r="E44" t="s">
+        <v>579</v>
+      </c>
+      <c r="F44" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G44" s="24">
+        <v>46256</v>
       </c>
       <c r="H44">
-        <v>0.129</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>2375</v>
-[...2 lines deleted...]
-        <v>2376</v>
+        <v>580</v>
+      </c>
+      <c r="B45" s="24">
+        <v>46303</v>
       </c>
       <c r="C45" t="s">
-        <v>2377</v>
+        <v>581</v>
       </c>
       <c r="D45" t="s">
-        <v>2378</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>582</v>
+      </c>
+      <c r="E45" t="s">
+        <v>583</v>
+      </c>
+      <c r="F45" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G45" s="24">
+        <v>46256</v>
       </c>
       <c r="H45">
-        <v>0.13</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-        <v>2380</v>
+        <v>584</v>
+      </c>
+      <c r="B46" s="24">
+        <v>46303</v>
       </c>
       <c r="C46" t="s">
-        <v>2381</v>
+        <v>585</v>
       </c>
       <c r="D46" t="s">
-        <v>2382</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>586</v>
+      </c>
+      <c r="E46" t="s">
+        <v>587</v>
+      </c>
+      <c r="F46" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G46" s="24">
+        <v>46256</v>
       </c>
       <c r="H46">
-        <v>0.13</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>2383</v>
-[...2 lines deleted...]
-        <v>2384</v>
+        <v>588</v>
+      </c>
+      <c r="B47" s="24">
+        <v>46303</v>
       </c>
       <c r="C47" t="s">
-        <v>2385</v>
+        <v>589</v>
       </c>
       <c r="D47" t="s">
-        <v>2386</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>590</v>
+      </c>
+      <c r="E47" t="s">
+        <v>591</v>
+      </c>
+      <c r="F47" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G47" s="24">
+        <v>46256</v>
       </c>
       <c r="H47">
-        <v>0.13</v>
-[...5 lines deleted...]
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>2387</v>
-[...2 lines deleted...]
-        <v>2388</v>
+        <v>592</v>
+      </c>
+      <c r="B48" s="24">
+        <v>46303</v>
       </c>
       <c r="C48" t="s">
-        <v>2389</v>
+        <v>593</v>
       </c>
       <c r="D48" t="s">
-        <v>2390</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>594</v>
+      </c>
+      <c r="E48" t="s">
+        <v>595</v>
+      </c>
+      <c r="F48" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G48" s="24">
+        <v>46256</v>
       </c>
       <c r="H48">
-        <v>0.13100000000000001</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>2391</v>
-[...2 lines deleted...]
-        <v>2392</v>
+        <v>596</v>
+      </c>
+      <c r="B49" s="24">
+        <v>46303</v>
       </c>
       <c r="C49" t="s">
-        <v>2393</v>
+        <v>597</v>
       </c>
       <c r="D49" t="s">
-        <v>2394</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>598</v>
+      </c>
+      <c r="E49" t="s">
+        <v>599</v>
+      </c>
+      <c r="F49" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G49" s="24">
+        <v>46256</v>
       </c>
       <c r="H49">
-        <v>0.13100000000000001</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>2395</v>
-[...2 lines deleted...]
-        <v>2396</v>
+        <v>600</v>
+      </c>
+      <c r="B50" s="24">
+        <v>46303</v>
       </c>
       <c r="C50" t="s">
-        <v>2397</v>
+        <v>601</v>
       </c>
       <c r="D50" t="s">
-        <v>2398</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>602</v>
+      </c>
+      <c r="E50" t="s">
+        <v>603</v>
+      </c>
+      <c r="F50" s="24">
+        <v>46250</v>
+      </c>
+      <c r="G50" s="24">
+        <v>46256</v>
       </c>
       <c r="H50">
-        <v>0.13100000000000001</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-        <v>2400</v>
+        <v>604</v>
+      </c>
+      <c r="B51" s="24">
+        <v>46303</v>
       </c>
       <c r="C51" t="s">
-        <v>2401</v>
+        <v>605</v>
       </c>
       <c r="D51" t="s">
-        <v>2402</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>606</v>
+      </c>
+      <c r="E51" t="s">
+        <v>607</v>
+      </c>
+      <c r="F51" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G51" s="24">
+        <v>46263</v>
       </c>
       <c r="H51">
-        <v>0.13100000000000001</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>2403</v>
-[...2 lines deleted...]
-        <v>2404</v>
+        <v>608</v>
+      </c>
+      <c r="B52" s="24">
+        <v>46303</v>
       </c>
       <c r="C52" t="s">
-        <v>2405</v>
+        <v>609</v>
       </c>
       <c r="D52" t="s">
-        <v>2406</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>610</v>
+      </c>
+      <c r="E52" t="s">
+        <v>611</v>
+      </c>
+      <c r="F52" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G52" s="24">
+        <v>46263</v>
       </c>
       <c r="H52">
-        <v>0.13100000000000001</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>2407</v>
-[...2 lines deleted...]
-        <v>2408</v>
+        <v>612</v>
+      </c>
+      <c r="B53" s="24">
+        <v>46303</v>
       </c>
       <c r="C53" t="s">
-        <v>2409</v>
+        <v>613</v>
       </c>
       <c r="D53" t="s">
-        <v>2410</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>614</v>
+      </c>
+      <c r="E53" t="s">
+        <v>615</v>
+      </c>
+      <c r="F53" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G53" s="24">
+        <v>46263</v>
       </c>
       <c r="H53">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>2411</v>
-[...2 lines deleted...]
-        <v>2412</v>
+        <v>616</v>
+      </c>
+      <c r="B54" s="24">
+        <v>46303</v>
       </c>
       <c r="C54" t="s">
-        <v>2413</v>
+        <v>617</v>
       </c>
       <c r="D54" t="s">
-        <v>2414</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>618</v>
+      </c>
+      <c r="E54" t="s">
+        <v>619</v>
+      </c>
+      <c r="F54" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G54" s="24">
+        <v>46263</v>
       </c>
       <c r="H54">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>2415</v>
-[...2 lines deleted...]
-        <v>2416</v>
+        <v>620</v>
+      </c>
+      <c r="B55" s="24">
+        <v>46303</v>
       </c>
       <c r="C55" t="s">
-        <v>2417</v>
+        <v>621</v>
       </c>
       <c r="D55" t="s">
-        <v>2418</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>622</v>
+      </c>
+      <c r="E55" t="s">
+        <v>623</v>
+      </c>
+      <c r="F55" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G55" s="24">
+        <v>46263</v>
       </c>
       <c r="H55">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>2419</v>
-[...2 lines deleted...]
-        <v>2420</v>
+        <v>624</v>
+      </c>
+      <c r="B56" s="24">
+        <v>46303</v>
       </c>
       <c r="C56" t="s">
-        <v>2421</v>
+        <v>625</v>
       </c>
       <c r="D56" t="s">
-        <v>2422</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>626</v>
+      </c>
+      <c r="E56" t="s">
+        <v>627</v>
+      </c>
+      <c r="F56" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G56" s="24">
+        <v>46263</v>
       </c>
       <c r="H56">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>2423</v>
-[...2 lines deleted...]
-        <v>2424</v>
+        <v>628</v>
+      </c>
+      <c r="B57" s="24">
+        <v>46303</v>
       </c>
       <c r="C57" t="s">
-        <v>2425</v>
+        <v>629</v>
       </c>
       <c r="D57" t="s">
-        <v>2426</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>630</v>
+      </c>
+      <c r="E57" t="s">
+        <v>631</v>
+      </c>
+      <c r="F57" s="24">
+        <v>46257</v>
+      </c>
+      <c r="G57" s="24">
+        <v>46263</v>
       </c>
       <c r="H57">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>2428</v>
+        <v>632</v>
+      </c>
+      <c r="B58" s="24">
+        <v>46303</v>
       </c>
       <c r="C58" t="s">
-        <v>2429</v>
+        <v>633</v>
       </c>
       <c r="D58" t="s">
-        <v>2430</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>634</v>
+      </c>
+      <c r="E58" t="s">
+        <v>635</v>
+      </c>
+      <c r="F58" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G58" s="24">
+        <v>46270</v>
       </c>
       <c r="H58">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>2431</v>
-[...2 lines deleted...]
-        <v>2432</v>
+        <v>636</v>
+      </c>
+      <c r="B59" s="24">
+        <v>46303</v>
       </c>
       <c r="C59" t="s">
-        <v>2433</v>
+        <v>637</v>
       </c>
       <c r="D59" t="s">
-        <v>2434</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>638</v>
+      </c>
+      <c r="E59" t="s">
+        <v>639</v>
+      </c>
+      <c r="F59" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G59" s="24">
+        <v>46270</v>
       </c>
       <c r="H59">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>2435</v>
-[...2 lines deleted...]
-        <v>2436</v>
+        <v>640</v>
+      </c>
+      <c r="B60" s="24">
+        <v>46303</v>
       </c>
       <c r="C60" t="s">
-        <v>2437</v>
+        <v>641</v>
       </c>
       <c r="D60" t="s">
-        <v>2438</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>642</v>
+      </c>
+      <c r="E60" t="s">
+        <v>643</v>
+      </c>
+      <c r="F60" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G60" s="24">
+        <v>46270</v>
       </c>
       <c r="H60">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>2439</v>
-[...2 lines deleted...]
-        <v>2440</v>
+        <v>644</v>
+      </c>
+      <c r="B61" s="24">
+        <v>46303</v>
       </c>
       <c r="C61" t="s">
-        <v>2441</v>
+        <v>645</v>
       </c>
       <c r="D61" t="s">
-        <v>2442</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>646</v>
+      </c>
+      <c r="E61" t="s">
+        <v>647</v>
+      </c>
+      <c r="F61" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G61" s="24">
+        <v>46270</v>
       </c>
       <c r="H61">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>2443</v>
-[...2 lines deleted...]
-        <v>2444</v>
+        <v>648</v>
+      </c>
+      <c r="B62" s="24">
+        <v>46303</v>
       </c>
       <c r="C62" t="s">
-        <v>2445</v>
+        <v>649</v>
       </c>
       <c r="D62" t="s">
-        <v>2446</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>650</v>
+      </c>
+      <c r="E62" t="s">
+        <v>651</v>
+      </c>
+      <c r="F62" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G62" s="24">
+        <v>46270</v>
       </c>
       <c r="H62">
-        <v>1.9E-2</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>2447</v>
-[...2 lines deleted...]
-        <v>2448</v>
+        <v>652</v>
+      </c>
+      <c r="B63" s="24">
+        <v>46303</v>
       </c>
       <c r="C63" t="s">
-        <v>2449</v>
+        <v>653</v>
       </c>
       <c r="D63" t="s">
-        <v>2450</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>654</v>
+      </c>
+      <c r="E63" t="s">
+        <v>655</v>
+      </c>
+      <c r="F63" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G63" s="24">
+        <v>46270</v>
       </c>
       <c r="H63">
-        <v>3.6999999999999998E-2</v>
-[...5 lines deleted...]
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>2451</v>
-[...2 lines deleted...]
-        <v>2452</v>
+        <v>656</v>
+      </c>
+      <c r="B64" s="24">
+        <v>46303</v>
       </c>
       <c r="C64" t="s">
-        <v>2453</v>
+        <v>657</v>
       </c>
       <c r="D64" t="s">
-        <v>2454</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>658</v>
+      </c>
+      <c r="E64" t="s">
+        <v>659</v>
+      </c>
+      <c r="F64" s="24">
+        <v>46264</v>
+      </c>
+      <c r="G64" s="24">
+        <v>46270</v>
       </c>
       <c r="H64">
-        <v>0.06</v>
-[...5 lines deleted...]
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>2455</v>
-[...2 lines deleted...]
-        <v>2456</v>
+        <v>660</v>
+      </c>
+      <c r="B65" s="24">
+        <v>46303</v>
       </c>
       <c r="C65" t="s">
-        <v>2457</v>
+        <v>661</v>
       </c>
       <c r="D65" t="s">
-        <v>2458</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>662</v>
+      </c>
+      <c r="E65" t="s">
+        <v>663</v>
+      </c>
+      <c r="F65" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G65" s="24">
+        <v>46277</v>
       </c>
       <c r="H65">
-        <v>8.7999999999999995E-2</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>2459</v>
-[...2 lines deleted...]
-        <v>2460</v>
+        <v>664</v>
+      </c>
+      <c r="B66" s="24">
+        <v>46303</v>
       </c>
       <c r="C66" t="s">
-        <v>2461</v>
+        <v>665</v>
       </c>
       <c r="D66" t="s">
-        <v>2462</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>666</v>
+      </c>
+      <c r="E66" t="s">
+        <v>667</v>
+      </c>
+      <c r="F66" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G66" s="24">
+        <v>46277</v>
       </c>
       <c r="H66">
-        <v>0.123</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>2463</v>
-[...2 lines deleted...]
-        <v>2464</v>
+        <v>668</v>
+      </c>
+      <c r="B67" s="24">
+        <v>46303</v>
       </c>
       <c r="C67" t="s">
-        <v>2465</v>
+        <v>669</v>
       </c>
       <c r="D67" t="s">
-        <v>2466</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>670</v>
+      </c>
+      <c r="E67" t="s">
+        <v>671</v>
+      </c>
+      <c r="F67" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G67" s="24">
+        <v>46277</v>
       </c>
       <c r="H67">
-        <v>0.159</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>2467</v>
-[...2 lines deleted...]
-        <v>2468</v>
+        <v>672</v>
+      </c>
+      <c r="B68" s="24">
+        <v>46303</v>
       </c>
       <c r="C68" t="s">
-        <v>2469</v>
+        <v>673</v>
       </c>
       <c r="D68" t="s">
-        <v>2470</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>674</v>
+      </c>
+      <c r="E68" t="s">
+        <v>675</v>
+      </c>
+      <c r="F68" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G68" s="24">
+        <v>46277</v>
       </c>
       <c r="H68">
-        <v>0.19</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>2471</v>
-[...2 lines deleted...]
-        <v>2472</v>
+        <v>676</v>
+      </c>
+      <c r="B69" s="24">
+        <v>46303</v>
       </c>
       <c r="C69" t="s">
-        <v>2473</v>
+        <v>677</v>
       </c>
       <c r="D69" t="s">
-        <v>2474</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>678</v>
+      </c>
+      <c r="E69" t="s">
+        <v>679</v>
+      </c>
+      <c r="F69" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G69" s="24">
+        <v>46277</v>
       </c>
       <c r="H69">
-        <v>0.22</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>2475</v>
-[...2 lines deleted...]
-        <v>2476</v>
+        <v>680</v>
+      </c>
+      <c r="B70" s="24">
+        <v>46303</v>
       </c>
       <c r="C70" t="s">
-        <v>2477</v>
+        <v>681</v>
       </c>
       <c r="D70" t="s">
-        <v>2478</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>682</v>
+      </c>
+      <c r="E70" t="s">
+        <v>683</v>
+      </c>
+      <c r="F70" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G70" s="24">
+        <v>46277</v>
       </c>
       <c r="H70">
-        <v>0.246</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>2479</v>
-[...2 lines deleted...]
-        <v>2480</v>
+        <v>684</v>
+      </c>
+      <c r="B71" s="24">
+        <v>46303</v>
       </c>
       <c r="C71" t="s">
-        <v>2481</v>
+        <v>685</v>
       </c>
       <c r="D71" t="s">
-        <v>2482</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>686</v>
+      </c>
+      <c r="E71" t="s">
+        <v>687</v>
+      </c>
+      <c r="F71" s="24">
+        <v>46271</v>
+      </c>
+      <c r="G71" s="24">
+        <v>46277</v>
       </c>
       <c r="H71">
-        <v>0.26700000000000002</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>2483</v>
-[...2 lines deleted...]
-        <v>2484</v>
+        <v>688</v>
+      </c>
+      <c r="B72" s="24">
+        <v>46303</v>
       </c>
       <c r="C72" t="s">
-        <v>2485</v>
+        <v>689</v>
       </c>
       <c r="D72" t="s">
-        <v>2486</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>690</v>
+      </c>
+      <c r="E72" t="s">
+        <v>691</v>
+      </c>
+      <c r="F72" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G72" s="24">
+        <v>46284</v>
       </c>
       <c r="H72">
-        <v>0.28499999999999998</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>2487</v>
-[...2 lines deleted...]
-        <v>2488</v>
+        <v>692</v>
+      </c>
+      <c r="B73" s="24">
+        <v>46303</v>
       </c>
       <c r="C73" t="s">
-        <v>2489</v>
+        <v>693</v>
       </c>
       <c r="D73" t="s">
-        <v>2490</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>694</v>
+      </c>
+      <c r="E73" t="s">
+        <v>695</v>
+      </c>
+      <c r="F73" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G73" s="24">
+        <v>46284</v>
       </c>
       <c r="H73">
-        <v>0.30099999999999999</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>2491</v>
-[...2 lines deleted...]
-        <v>2492</v>
+        <v>696</v>
+      </c>
+      <c r="B74" s="24">
+        <v>46303</v>
       </c>
       <c r="C74" t="s">
-        <v>2493</v>
+        <v>697</v>
       </c>
       <c r="D74" t="s">
-        <v>2494</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>698</v>
+      </c>
+      <c r="E74" t="s">
+        <v>699</v>
+      </c>
+      <c r="F74" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G74" s="24">
+        <v>46284</v>
       </c>
       <c r="H74">
-        <v>0.31</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>2495</v>
-[...2 lines deleted...]
-        <v>2496</v>
+        <v>700</v>
+      </c>
+      <c r="B75" s="24">
+        <v>46303</v>
       </c>
       <c r="C75" t="s">
-        <v>2497</v>
+        <v>701</v>
       </c>
       <c r="D75" t="s">
-        <v>2498</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>702</v>
+      </c>
+      <c r="E75" t="s">
+        <v>703</v>
+      </c>
+      <c r="F75" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G75" s="24">
+        <v>46284</v>
       </c>
       <c r="H75">
-        <v>0.32</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>2499</v>
-[...2 lines deleted...]
-        <v>2500</v>
+        <v>704</v>
+      </c>
+      <c r="B76" s="24">
+        <v>46303</v>
       </c>
       <c r="C76" t="s">
-        <v>2501</v>
+        <v>705</v>
       </c>
       <c r="D76" t="s">
-        <v>2502</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>706</v>
+      </c>
+      <c r="E76" t="s">
+        <v>707</v>
+      </c>
+      <c r="F76" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G76" s="24">
+        <v>46284</v>
       </c>
       <c r="H76">
-        <v>0.33</v>
-[...5 lines deleted...]
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>2503</v>
-[...2 lines deleted...]
-        <v>2504</v>
+        <v>708</v>
+      </c>
+      <c r="B77" s="24">
+        <v>46303</v>
       </c>
       <c r="C77" t="s">
-        <v>2505</v>
+        <v>709</v>
       </c>
       <c r="D77" t="s">
-        <v>2506</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>710</v>
+      </c>
+      <c r="E77" t="s">
+        <v>711</v>
+      </c>
+      <c r="F77" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G77" s="24">
+        <v>46284</v>
       </c>
       <c r="H77">
-        <v>0.33900000000000002</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>2507</v>
-[...2 lines deleted...]
-        <v>2508</v>
+        <v>712</v>
+      </c>
+      <c r="B78" s="24">
+        <v>46303</v>
       </c>
       <c r="C78" t="s">
-        <v>2509</v>
+        <v>713</v>
       </c>
       <c r="D78" t="s">
-        <v>2510</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>714</v>
+      </c>
+      <c r="E78" t="s">
+        <v>715</v>
+      </c>
+      <c r="F78" s="24">
+        <v>46278</v>
+      </c>
+      <c r="G78" s="24">
+        <v>46284</v>
       </c>
       <c r="H78">
-        <v>0.34399999999999997</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>2511</v>
-[...2 lines deleted...]
-        <v>2512</v>
+        <v>716</v>
+      </c>
+      <c r="B79" s="24">
+        <v>46303</v>
       </c>
       <c r="C79" t="s">
-        <v>2513</v>
+        <v>717</v>
       </c>
       <c r="D79" t="s">
-        <v>2514</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>718</v>
+      </c>
+      <c r="E79" t="s">
+        <v>719</v>
+      </c>
+      <c r="F79" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G79" s="24">
+        <v>46291</v>
       </c>
       <c r="H79">
-        <v>0.35</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>2515</v>
-[...2 lines deleted...]
-        <v>2516</v>
+        <v>720</v>
+      </c>
+      <c r="B80" s="24">
+        <v>46303</v>
       </c>
       <c r="C80" t="s">
-        <v>2517</v>
+        <v>721</v>
       </c>
       <c r="D80" t="s">
-        <v>2518</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>722</v>
+      </c>
+      <c r="E80" t="s">
+        <v>723</v>
+      </c>
+      <c r="F80" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G80" s="24">
+        <v>46291</v>
       </c>
       <c r="H80">
-        <v>0.36</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-        <v>2520</v>
+        <v>724</v>
+      </c>
+      <c r="B81" s="24">
+        <v>46303</v>
       </c>
       <c r="C81" t="s">
-        <v>2521</v>
+        <v>725</v>
       </c>
       <c r="D81" t="s">
-        <v>2522</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>726</v>
+      </c>
+      <c r="E81" t="s">
+        <v>727</v>
+      </c>
+      <c r="F81" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G81" s="24">
+        <v>46291</v>
       </c>
       <c r="H81">
-        <v>0.36599999999999999</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>2523</v>
-[...2 lines deleted...]
-        <v>2524</v>
+        <v>728</v>
+      </c>
+      <c r="B82" s="24">
+        <v>46303</v>
       </c>
       <c r="C82" t="s">
-        <v>2525</v>
+        <v>729</v>
       </c>
       <c r="D82" t="s">
-        <v>2526</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>730</v>
+      </c>
+      <c r="E82" t="s">
+        <v>731</v>
+      </c>
+      <c r="F82" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G82" s="24">
+        <v>46291</v>
       </c>
       <c r="H82">
-        <v>0.37</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>2527</v>
-[...2 lines deleted...]
-        <v>2528</v>
+        <v>732</v>
+      </c>
+      <c r="B83" s="24">
+        <v>46303</v>
       </c>
       <c r="C83" t="s">
-        <v>2529</v>
+        <v>733</v>
       </c>
       <c r="D83" t="s">
-        <v>2530</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>734</v>
+      </c>
+      <c r="E83" t="s">
+        <v>735</v>
+      </c>
+      <c r="F83" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G83" s="24">
+        <v>46291</v>
       </c>
       <c r="H83">
-        <v>0.373</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>2531</v>
-[...2 lines deleted...]
-        <v>2532</v>
+        <v>736</v>
+      </c>
+      <c r="B84" s="24">
+        <v>46303</v>
       </c>
       <c r="C84" t="s">
-        <v>2533</v>
+        <v>737</v>
       </c>
       <c r="D84" t="s">
-        <v>2534</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>738</v>
+      </c>
+      <c r="E84" t="s">
+        <v>739</v>
+      </c>
+      <c r="F84" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G84" s="24">
+        <v>46291</v>
       </c>
       <c r="H84">
-        <v>0.376</v>
-[...5 lines deleted...]
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>2535</v>
-[...2 lines deleted...]
-        <v>2536</v>
+        <v>740</v>
+      </c>
+      <c r="B85" s="24">
+        <v>46303</v>
       </c>
       <c r="C85" t="s">
-        <v>2537</v>
+        <v>741</v>
       </c>
       <c r="D85" t="s">
-        <v>2538</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>742</v>
+      </c>
+      <c r="E85" t="s">
+        <v>743</v>
+      </c>
+      <c r="F85" s="24">
+        <v>46285</v>
+      </c>
+      <c r="G85" s="24">
+        <v>46291</v>
       </c>
       <c r="H85">
-        <v>0.379</v>
-[...5 lines deleted...]
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>2539</v>
-[...2 lines deleted...]
-        <v>2540</v>
+        <v>744</v>
+      </c>
+      <c r="B86" s="24">
+        <v>46303</v>
       </c>
       <c r="C86" t="s">
-        <v>2541</v>
+        <v>745</v>
       </c>
       <c r="D86" t="s">
-        <v>2542</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>746</v>
+      </c>
+      <c r="E86" t="s">
+        <v>747</v>
+      </c>
+      <c r="F86" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G86" s="24">
+        <v>46298</v>
       </c>
       <c r="H86">
-        <v>0.38100000000000001</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>2543</v>
-[...2 lines deleted...]
-        <v>2544</v>
+        <v>748</v>
+      </c>
+      <c r="B87" s="24">
+        <v>46303</v>
       </c>
       <c r="C87" t="s">
-        <v>2545</v>
+        <v>749</v>
       </c>
       <c r="D87" t="s">
-        <v>2546</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>750</v>
+      </c>
+      <c r="E87" t="s">
+        <v>751</v>
+      </c>
+      <c r="F87" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G87" s="24">
+        <v>46298</v>
       </c>
       <c r="H87">
-        <v>0.38200000000000001</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>2547</v>
-[...2 lines deleted...]
-        <v>2548</v>
+        <v>752</v>
+      </c>
+      <c r="B88" s="24">
+        <v>46303</v>
       </c>
       <c r="C88" t="s">
-        <v>2549</v>
+        <v>753</v>
       </c>
       <c r="D88" t="s">
-        <v>2550</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>754</v>
+      </c>
+      <c r="E88" t="s">
+        <v>755</v>
+      </c>
+      <c r="F88" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G88" s="24">
+        <v>46298</v>
       </c>
       <c r="H88">
-        <v>0.38300000000000001</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>2551</v>
-[...2 lines deleted...]
-        <v>2552</v>
+        <v>756</v>
+      </c>
+      <c r="B89" s="24">
+        <v>46303</v>
       </c>
       <c r="C89" t="s">
-        <v>2553</v>
+        <v>757</v>
       </c>
       <c r="D89" t="s">
-        <v>2554</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>758</v>
+      </c>
+      <c r="E89" t="s">
+        <v>759</v>
+      </c>
+      <c r="F89" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G89" s="24">
+        <v>46298</v>
       </c>
       <c r="H89">
-        <v>0.38500000000000001</v>
-[...5 lines deleted...]
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>2555</v>
-[...2 lines deleted...]
-        <v>2556</v>
+        <v>760</v>
+      </c>
+      <c r="B90" s="24">
+        <v>46303</v>
       </c>
       <c r="C90" t="s">
-        <v>2557</v>
+        <v>761</v>
       </c>
       <c r="D90" t="s">
-        <v>2558</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>762</v>
+      </c>
+      <c r="E90" t="s">
+        <v>763</v>
+      </c>
+      <c r="F90" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G90" s="24">
+        <v>46298</v>
       </c>
       <c r="H90">
-        <v>0.38600000000000001</v>
-[...5 lines deleted...]
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>2559</v>
-[...2 lines deleted...]
-        <v>2560</v>
+        <v>764</v>
+      </c>
+      <c r="B91" s="24">
+        <v>46303</v>
       </c>
       <c r="C91" t="s">
-        <v>2561</v>
+        <v>765</v>
       </c>
       <c r="D91" t="s">
-        <v>2562</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>766</v>
+      </c>
+      <c r="E91" t="s">
+        <v>767</v>
+      </c>
+      <c r="F91" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G91" s="24">
+        <v>46298</v>
       </c>
       <c r="H91">
-        <v>0.38600000000000001</v>
-[...5 lines deleted...]
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>2563</v>
-[...2 lines deleted...]
-        <v>2564</v>
+        <v>768</v>
+      </c>
+      <c r="B92" s="24">
+        <v>46303</v>
       </c>
       <c r="C92" t="s">
-        <v>2565</v>
+        <v>769</v>
       </c>
       <c r="D92" t="s">
-        <v>2566</v>
-[...8 lines deleted...]
-        <v>7272847</v>
+        <v>770</v>
+      </c>
+      <c r="E92" t="s">
+        <v>771</v>
+      </c>
+      <c r="F92" s="24">
+        <v>46292</v>
+      </c>
+      <c r="G92" s="24">
+        <v>46298</v>
       </c>
       <c r="H92">
-        <v>0.38700000000000001</v>
-[...3279 lines deleted...]
-        <v>46198</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I1" xr:uid="{00000000-0001-0000-0700-000000000000}"/>
+  <autoFilter ref="A1:H1" xr:uid="{00000000-0001-0000-0700-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:I259"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>3027</v>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>773</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>774</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>775</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>776</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="G1" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="I1" s="21" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
-[...6 lines deleted...]
-        <v>3030</v>
+      <c r="A2">
+        <v>7319897</v>
+      </c>
+      <c r="B2">
+        <v>0</v>
+      </c>
+      <c r="C2" s="25">
+        <v>46303</v>
       </c>
       <c r="D2" t="s">
-        <v>3031</v>
-[...5 lines deleted...]
-        <v>45843</v>
+        <v>781</v>
+      </c>
+      <c r="E2" t="s">
+        <v>782</v>
+      </c>
+      <c r="F2" t="s">
+        <v>783</v>
       </c>
       <c r="G2" t="s">
-        <v>3032</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>784</v>
+      </c>
+      <c r="H2" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I2" s="25">
+        <v>46214</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
-[...6 lines deleted...]
-        <v>3036</v>
+      <c r="A3">
+        <v>7319897</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3" s="25">
+        <v>46303</v>
       </c>
       <c r="D3" t="s">
-        <v>3037</v>
-[...5 lines deleted...]
-        <v>45850</v>
+        <v>785</v>
+      </c>
+      <c r="E3" t="s">
+        <v>786</v>
+      </c>
+      <c r="F3" t="s">
+        <v>787</v>
       </c>
       <c r="G3" t="s">
-        <v>3038</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>788</v>
+      </c>
+      <c r="H3" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I3" s="25">
+        <v>46221</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
-[...6 lines deleted...]
-        <v>3042</v>
+      <c r="A4">
+        <v>7319897</v>
+      </c>
+      <c r="B4">
+        <v>0</v>
+      </c>
+      <c r="C4" s="25">
+        <v>46303</v>
       </c>
       <c r="D4" t="s">
-        <v>3043</v>
-[...5 lines deleted...]
-        <v>45857</v>
+        <v>789</v>
+      </c>
+      <c r="E4" t="s">
+        <v>790</v>
+      </c>
+      <c r="F4" t="s">
+        <v>791</v>
       </c>
       <c r="G4" t="s">
-        <v>3044</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>792</v>
+      </c>
+      <c r="H4" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I4" s="25">
+        <v>46228</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
-[...6 lines deleted...]
-        <v>3048</v>
+      <c r="A5">
+        <v>7319897</v>
+      </c>
+      <c r="B5">
+        <v>0</v>
+      </c>
+      <c r="C5" s="25">
+        <v>46303</v>
       </c>
       <c r="D5" t="s">
-        <v>3049</v>
-[...5 lines deleted...]
-        <v>45864</v>
+        <v>793</v>
+      </c>
+      <c r="E5" t="s">
+        <v>794</v>
+      </c>
+      <c r="F5" t="s">
+        <v>795</v>
       </c>
       <c r="G5" t="s">
-        <v>3050</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>796</v>
+      </c>
+      <c r="H5" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I5" s="25">
+        <v>46235</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
-[...6 lines deleted...]
-        <v>3054</v>
+      <c r="A6">
+        <v>7319897</v>
+      </c>
+      <c r="B6">
+        <v>0</v>
+      </c>
+      <c r="C6" s="25">
+        <v>46303</v>
       </c>
       <c r="D6" t="s">
-        <v>3055</v>
-[...5 lines deleted...]
-        <v>45871</v>
+        <v>797</v>
+      </c>
+      <c r="E6" t="s">
+        <v>798</v>
+      </c>
+      <c r="F6" t="s">
+        <v>799</v>
       </c>
       <c r="G6" t="s">
-        <v>3056</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>800</v>
+      </c>
+      <c r="H6" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I6" s="25">
+        <v>46242</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
-[...6 lines deleted...]
-        <v>3060</v>
+      <c r="A7">
+        <v>7319897</v>
+      </c>
+      <c r="B7">
+        <v>0</v>
+      </c>
+      <c r="C7" s="25">
+        <v>46303</v>
       </c>
       <c r="D7" t="s">
-        <v>3061</v>
-[...5 lines deleted...]
-        <v>45878</v>
+        <v>801</v>
+      </c>
+      <c r="E7" t="s">
+        <v>802</v>
+      </c>
+      <c r="F7" t="s">
+        <v>803</v>
       </c>
       <c r="G7" t="s">
-        <v>3062</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>804</v>
+      </c>
+      <c r="H7" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I7" s="25">
+        <v>46249</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...6 lines deleted...]
-        <v>3066</v>
+      <c r="A8">
+        <v>7319897</v>
+      </c>
+      <c r="B8">
+        <v>0</v>
+      </c>
+      <c r="C8" s="25">
+        <v>46303</v>
       </c>
       <c r="D8" t="s">
-        <v>3067</v>
-[...5 lines deleted...]
-        <v>45885</v>
+        <v>805</v>
+      </c>
+      <c r="E8" t="s">
+        <v>806</v>
+      </c>
+      <c r="F8" t="s">
+        <v>807</v>
       </c>
       <c r="G8" t="s">
-        <v>3068</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>808</v>
+      </c>
+      <c r="H8" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I8" s="25">
+        <v>46256</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
-[...6 lines deleted...]
-        <v>3072</v>
+      <c r="A9">
+        <v>7319897</v>
+      </c>
+      <c r="B9">
+        <v>0</v>
+      </c>
+      <c r="C9" s="25">
+        <v>46303</v>
       </c>
       <c r="D9" t="s">
-        <v>3073</v>
-[...5 lines deleted...]
-        <v>45892</v>
+        <v>809</v>
+      </c>
+      <c r="E9" t="s">
+        <v>810</v>
+      </c>
+      <c r="F9" t="s">
+        <v>811</v>
       </c>
       <c r="G9" t="s">
-        <v>3074</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>812</v>
+      </c>
+      <c r="H9" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I9" s="25">
+        <v>46263</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
-[...6 lines deleted...]
-        <v>3078</v>
+      <c r="A10">
+        <v>7319897</v>
+      </c>
+      <c r="B10">
+        <v>0</v>
+      </c>
+      <c r="C10" s="25">
+        <v>46303</v>
       </c>
       <c r="D10" t="s">
-        <v>3079</v>
-[...5 lines deleted...]
-        <v>45899</v>
+        <v>813</v>
+      </c>
+      <c r="E10" t="s">
+        <v>814</v>
+      </c>
+      <c r="F10" t="s">
+        <v>815</v>
       </c>
       <c r="G10" t="s">
-        <v>3080</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>816</v>
+      </c>
+      <c r="H10" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I10" s="25">
+        <v>46270</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
-[...6 lines deleted...]
-        <v>3084</v>
+      <c r="A11">
+        <v>7319897</v>
+      </c>
+      <c r="B11">
+        <v>0</v>
+      </c>
+      <c r="C11" s="25">
+        <v>46303</v>
       </c>
       <c r="D11" t="s">
-        <v>3085</v>
-[...5 lines deleted...]
-        <v>45906</v>
+        <v>817</v>
+      </c>
+      <c r="E11" t="s">
+        <v>818</v>
+      </c>
+      <c r="F11" t="s">
+        <v>819</v>
       </c>
       <c r="G11" t="s">
-        <v>3086</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>820</v>
+      </c>
+      <c r="H11" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I11" s="25">
+        <v>46277</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
-[...6 lines deleted...]
-        <v>3090</v>
+      <c r="A12">
+        <v>7319897</v>
+      </c>
+      <c r="B12">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="C12" s="25">
+        <v>46303</v>
       </c>
       <c r="D12" t="s">
-        <v>3091</v>
-[...5 lines deleted...]
-        <v>45913</v>
+        <v>821</v>
+      </c>
+      <c r="E12" t="s">
+        <v>822</v>
+      </c>
+      <c r="F12" t="s">
+        <v>823</v>
       </c>
       <c r="G12" t="s">
-        <v>3092</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>824</v>
+      </c>
+      <c r="H12" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I12" s="25">
+        <v>46284</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
-[...6 lines deleted...]
-        <v>3096</v>
+      <c r="A13">
+        <v>7319897</v>
+      </c>
+      <c r="B13">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="C13" s="25">
+        <v>46303</v>
       </c>
       <c r="D13" t="s">
-        <v>3097</v>
-[...5 lines deleted...]
-        <v>45920</v>
+        <v>825</v>
+      </c>
+      <c r="E13" t="s">
+        <v>826</v>
+      </c>
+      <c r="F13" t="s">
+        <v>827</v>
       </c>
       <c r="G13" t="s">
-        <v>3098</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>828</v>
+      </c>
+      <c r="H13" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I13" s="25">
+        <v>46291</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A14" t="s">
-[...6 lines deleted...]
-        <v>3102</v>
+      <c r="A14">
+        <v>7319897</v>
+      </c>
+      <c r="B14">
+        <v>2.4E-2</v>
+      </c>
+      <c r="C14" s="25">
+        <v>46303</v>
       </c>
       <c r="D14" t="s">
-        <v>3103</v>
-[...5 lines deleted...]
-        <v>45927</v>
+        <v>829</v>
+      </c>
+      <c r="E14" t="s">
+        <v>830</v>
+      </c>
+      <c r="F14" t="s">
+        <v>831</v>
       </c>
       <c r="G14" t="s">
-        <v>3104</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>832</v>
+      </c>
+      <c r="H14" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I14" s="25">
+        <v>46298</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" t="s">
-[...6 lines deleted...]
-        <v>3108</v>
+      <c r="A15">
+        <v>7319897</v>
+      </c>
+      <c r="B15">
+        <v>0</v>
+      </c>
+      <c r="C15" s="25">
+        <v>46303</v>
       </c>
       <c r="D15" t="s">
-        <v>3109</v>
-[...5 lines deleted...]
-        <v>45934</v>
+        <v>833</v>
+      </c>
+      <c r="E15" t="s">
+        <v>834</v>
+      </c>
+      <c r="F15" t="s">
+        <v>835</v>
       </c>
       <c r="G15" t="s">
-        <v>3110</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>836</v>
+      </c>
+      <c r="H15" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I15" s="25">
+        <v>46214</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A16" t="s">
-[...6 lines deleted...]
-        <v>3114</v>
+      <c r="A16">
+        <v>7319897</v>
+      </c>
+      <c r="B16">
+        <v>0</v>
+      </c>
+      <c r="C16" s="25">
+        <v>46303</v>
       </c>
       <c r="D16" t="s">
-        <v>3115</v>
-[...5 lines deleted...]
-        <v>45941</v>
+        <v>837</v>
+      </c>
+      <c r="E16" t="s">
+        <v>838</v>
+      </c>
+      <c r="F16" t="s">
+        <v>839</v>
       </c>
       <c r="G16" t="s">
-        <v>3116</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>840</v>
+      </c>
+      <c r="H16" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I16" s="25">
+        <v>46221</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" t="s">
-[...6 lines deleted...]
-        <v>3120</v>
+      <c r="A17">
+        <v>7319897</v>
+      </c>
+      <c r="B17">
+        <v>0</v>
+      </c>
+      <c r="C17" s="25">
+        <v>46303</v>
       </c>
       <c r="D17" t="s">
-        <v>3121</v>
-[...5 lines deleted...]
-        <v>45948</v>
+        <v>841</v>
+      </c>
+      <c r="E17" t="s">
+        <v>842</v>
+      </c>
+      <c r="F17" t="s">
+        <v>843</v>
       </c>
       <c r="G17" t="s">
-        <v>3122</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>844</v>
+      </c>
+      <c r="H17" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I17" s="25">
+        <v>46228</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
-[...6 lines deleted...]
-        <v>3126</v>
+      <c r="A18">
+        <v>7319897</v>
+      </c>
+      <c r="B18">
+        <v>0</v>
+      </c>
+      <c r="C18" s="25">
+        <v>46303</v>
       </c>
       <c r="D18" t="s">
-        <v>3127</v>
-[...5 lines deleted...]
-        <v>45955</v>
+        <v>845</v>
+      </c>
+      <c r="E18" t="s">
+        <v>846</v>
+      </c>
+      <c r="F18" t="s">
+        <v>847</v>
       </c>
       <c r="G18" t="s">
-        <v>3128</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>848</v>
+      </c>
+      <c r="H18" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I18" s="25">
+        <v>46235</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" t="s">
-[...6 lines deleted...]
-        <v>3132</v>
+      <c r="A19">
+        <v>7319897</v>
+      </c>
+      <c r="B19">
+        <v>0</v>
+      </c>
+      <c r="C19" s="25">
+        <v>46303</v>
       </c>
       <c r="D19" t="s">
-        <v>3133</v>
-[...5 lines deleted...]
-        <v>45962</v>
+        <v>849</v>
+      </c>
+      <c r="E19" t="s">
+        <v>850</v>
+      </c>
+      <c r="F19" t="s">
+        <v>851</v>
       </c>
       <c r="G19" t="s">
-        <v>3134</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>852</v>
+      </c>
+      <c r="H19" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I19" s="25">
+        <v>46242</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" t="s">
-[...6 lines deleted...]
-        <v>3138</v>
+      <c r="A20">
+        <v>7319897</v>
+      </c>
+      <c r="B20">
+        <v>0</v>
+      </c>
+      <c r="C20" s="25">
+        <v>46303</v>
       </c>
       <c r="D20" t="s">
-        <v>3139</v>
-[...5 lines deleted...]
-        <v>45969</v>
+        <v>853</v>
+      </c>
+      <c r="E20" t="s">
+        <v>854</v>
+      </c>
+      <c r="F20" t="s">
+        <v>855</v>
       </c>
       <c r="G20" t="s">
-        <v>3140</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>856</v>
+      </c>
+      <c r="H20" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I20" s="25">
+        <v>46249</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
-[...6 lines deleted...]
-        <v>3144</v>
+      <c r="A21">
+        <v>7319897</v>
+      </c>
+      <c r="B21">
+        <v>0</v>
+      </c>
+      <c r="C21" s="25">
+        <v>46303</v>
       </c>
       <c r="D21" t="s">
-        <v>3145</v>
-[...5 lines deleted...]
-        <v>45976</v>
+        <v>857</v>
+      </c>
+      <c r="E21" t="s">
+        <v>858</v>
+      </c>
+      <c r="F21" t="s">
+        <v>859</v>
       </c>
       <c r="G21" t="s">
-        <v>3146</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>860</v>
+      </c>
+      <c r="H21" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I21" s="25">
+        <v>46256</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" t="s">
-[...6 lines deleted...]
-        <v>3150</v>
+      <c r="A22">
+        <v>7319897</v>
+      </c>
+      <c r="B22">
+        <v>0</v>
+      </c>
+      <c r="C22" s="25">
+        <v>46303</v>
       </c>
       <c r="D22" t="s">
-        <v>3151</v>
-[...5 lines deleted...]
-        <v>45983</v>
+        <v>861</v>
+      </c>
+      <c r="E22" t="s">
+        <v>862</v>
+      </c>
+      <c r="F22" t="s">
+        <v>863</v>
       </c>
       <c r="G22" t="s">
-        <v>3152</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>864</v>
+      </c>
+      <c r="H22" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I22" s="25">
+        <v>46263</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
-[...6 lines deleted...]
-        <v>3156</v>
+      <c r="A23">
+        <v>7319897</v>
+      </c>
+      <c r="B23">
+        <v>1.4E-2</v>
+      </c>
+      <c r="C23" s="25">
+        <v>46303</v>
       </c>
       <c r="D23" t="s">
-        <v>3157</v>
-[...5 lines deleted...]
-        <v>45990</v>
+        <v>865</v>
+      </c>
+      <c r="E23" t="s">
+        <v>866</v>
+      </c>
+      <c r="F23" t="s">
+        <v>867</v>
       </c>
       <c r="G23" t="s">
-        <v>3158</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>868</v>
+      </c>
+      <c r="H23" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I23" s="25">
+        <v>46270</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A24" t="s">
-[...6 lines deleted...]
-        <v>3162</v>
+      <c r="A24">
+        <v>7319897</v>
+      </c>
+      <c r="B24">
+        <v>2.7E-2</v>
+      </c>
+      <c r="C24" s="25">
+        <v>46303</v>
       </c>
       <c r="D24" t="s">
-        <v>3163</v>
-[...5 lines deleted...]
-        <v>45997</v>
+        <v>869</v>
+      </c>
+      <c r="E24" t="s">
+        <v>870</v>
+      </c>
+      <c r="F24" t="s">
+        <v>871</v>
       </c>
       <c r="G24" t="s">
-        <v>3164</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>872</v>
+      </c>
+      <c r="H24" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I24" s="25">
+        <v>46277</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A25" t="s">
-[...6 lines deleted...]
-        <v>3168</v>
+      <c r="A25">
+        <v>7319897</v>
+      </c>
+      <c r="B25">
+        <v>4.5999999999999999E-2</v>
+      </c>
+      <c r="C25" s="25">
+        <v>46303</v>
       </c>
       <c r="D25" t="s">
-        <v>3169</v>
-[...5 lines deleted...]
-        <v>46004</v>
+        <v>873</v>
+      </c>
+      <c r="E25" t="s">
+        <v>874</v>
+      </c>
+      <c r="F25" t="s">
+        <v>875</v>
       </c>
       <c r="G25" t="s">
-        <v>3170</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>876</v>
+      </c>
+      <c r="H25" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I25" s="25">
+        <v>46284</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" t="s">
-[...6 lines deleted...]
-        <v>3174</v>
+      <c r="A26">
+        <v>7319897</v>
+      </c>
+      <c r="B26">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="C26" s="25">
+        <v>46303</v>
       </c>
       <c r="D26" t="s">
-        <v>3175</v>
-[...5 lines deleted...]
-        <v>46011</v>
+        <v>877</v>
+      </c>
+      <c r="E26" t="s">
+        <v>878</v>
+      </c>
+      <c r="F26" t="s">
+        <v>879</v>
       </c>
       <c r="G26" t="s">
-        <v>3176</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>880</v>
+      </c>
+      <c r="H26" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I26" s="25">
+        <v>46291</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A27" t="s">
-[...6 lines deleted...]
-        <v>3180</v>
+      <c r="A27">
+        <v>7319897</v>
+      </c>
+      <c r="B27">
+        <v>0.104</v>
+      </c>
+      <c r="C27" s="25">
+        <v>46303</v>
       </c>
       <c r="D27" t="s">
-        <v>3181</v>
-[...5 lines deleted...]
-        <v>46018</v>
+        <v>881</v>
+      </c>
+      <c r="E27" t="s">
+        <v>882</v>
+      </c>
+      <c r="F27" t="s">
+        <v>883</v>
       </c>
       <c r="G27" t="s">
-        <v>3182</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>884</v>
+      </c>
+      <c r="H27" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I27" s="25">
+        <v>46298</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A28" t="s">
-[...6 lines deleted...]
-        <v>3186</v>
+      <c r="A28">
+        <v>7319897</v>
+      </c>
+      <c r="B28">
+        <v>0</v>
+      </c>
+      <c r="C28" s="25">
+        <v>46303</v>
       </c>
       <c r="D28" t="s">
-        <v>3187</v>
-[...5 lines deleted...]
-        <v>46025</v>
+        <v>885</v>
+      </c>
+      <c r="E28" t="s">
+        <v>886</v>
+      </c>
+      <c r="F28" t="s">
+        <v>887</v>
       </c>
       <c r="G28" t="s">
-        <v>3188</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>888</v>
+      </c>
+      <c r="H28" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I28" s="25">
+        <v>46214</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A29" t="s">
-[...6 lines deleted...]
-        <v>3192</v>
+      <c r="A29">
+        <v>69302</v>
+      </c>
+      <c r="B29">
+        <v>0</v>
+      </c>
+      <c r="C29" s="25">
+        <v>46303</v>
       </c>
       <c r="D29" t="s">
-        <v>3193</v>
-[...5 lines deleted...]
-        <v>46032</v>
+        <v>889</v>
+      </c>
+      <c r="E29" t="s">
+        <v>890</v>
+      </c>
+      <c r="F29" t="s">
+        <v>891</v>
       </c>
       <c r="G29" t="s">
-        <v>3194</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>892</v>
+      </c>
+      <c r="H29" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I29" s="25">
+        <v>46214</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" t="s">
-[...6 lines deleted...]
-        <v>3198</v>
+      <c r="A30">
+        <v>7319897</v>
+      </c>
+      <c r="B30">
+        <v>0</v>
+      </c>
+      <c r="C30" s="25">
+        <v>46303</v>
       </c>
       <c r="D30" t="s">
-        <v>3199</v>
-[...5 lines deleted...]
-        <v>46039</v>
+        <v>893</v>
+      </c>
+      <c r="E30" t="s">
+        <v>894</v>
+      </c>
+      <c r="F30" t="s">
+        <v>895</v>
       </c>
       <c r="G30" t="s">
-        <v>3200</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>896</v>
+      </c>
+      <c r="H30" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I30" s="25">
+        <v>46221</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A31" t="s">
-[...6 lines deleted...]
-        <v>3204</v>
+      <c r="A31">
+        <v>69302</v>
+      </c>
+      <c r="B31">
+        <v>0</v>
+      </c>
+      <c r="C31" s="25">
+        <v>46303</v>
       </c>
       <c r="D31" t="s">
-        <v>3205</v>
-[...5 lines deleted...]
-        <v>46046</v>
+        <v>897</v>
+      </c>
+      <c r="E31" t="s">
+        <v>898</v>
+      </c>
+      <c r="F31" t="s">
+        <v>899</v>
       </c>
       <c r="G31" t="s">
-        <v>3206</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>900</v>
+      </c>
+      <c r="H31" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I31" s="25">
+        <v>46221</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A32" t="s">
-[...6 lines deleted...]
-        <v>3210</v>
+      <c r="A32">
+        <v>7319897</v>
+      </c>
+      <c r="B32">
+        <v>0</v>
+      </c>
+      <c r="C32" s="25">
+        <v>46303</v>
       </c>
       <c r="D32" t="s">
-        <v>3211</v>
-[...5 lines deleted...]
-        <v>46053</v>
+        <v>901</v>
+      </c>
+      <c r="E32" t="s">
+        <v>902</v>
+      </c>
+      <c r="F32" t="s">
+        <v>903</v>
       </c>
       <c r="G32" t="s">
-        <v>3212</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>904</v>
+      </c>
+      <c r="H32" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I32" s="25">
+        <v>46228</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A33" t="s">
-[...6 lines deleted...]
-        <v>3216</v>
+      <c r="A33">
+        <v>69302</v>
+      </c>
+      <c r="B33">
+        <v>0</v>
+      </c>
+      <c r="C33" s="25">
+        <v>46303</v>
       </c>
       <c r="D33" t="s">
-        <v>3217</v>
-[...5 lines deleted...]
-        <v>46060</v>
+        <v>905</v>
+      </c>
+      <c r="E33" t="s">
+        <v>906</v>
+      </c>
+      <c r="F33" t="s">
+        <v>907</v>
       </c>
       <c r="G33" t="s">
-        <v>3218</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>908</v>
+      </c>
+      <c r="H33" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I33" s="25">
+        <v>46228</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A34" t="s">
-[...6 lines deleted...]
-        <v>3222</v>
+      <c r="A34">
+        <v>7319897</v>
+      </c>
+      <c r="B34">
+        <v>0</v>
+      </c>
+      <c r="C34" s="25">
+        <v>46303</v>
       </c>
       <c r="D34" t="s">
-        <v>3223</v>
-[...5 lines deleted...]
-        <v>46067</v>
+        <v>909</v>
+      </c>
+      <c r="E34" t="s">
+        <v>910</v>
+      </c>
+      <c r="F34" t="s">
+        <v>911</v>
       </c>
       <c r="G34" t="s">
-        <v>3224</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>912</v>
+      </c>
+      <c r="H34" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I34" s="25">
+        <v>46235</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A35" t="s">
-[...6 lines deleted...]
-        <v>3228</v>
+      <c r="A35">
+        <v>69302</v>
+      </c>
+      <c r="B35">
+        <v>0</v>
+      </c>
+      <c r="C35" s="25">
+        <v>46303</v>
       </c>
       <c r="D35" t="s">
-        <v>3229</v>
-[...5 lines deleted...]
-        <v>46074</v>
+        <v>913</v>
+      </c>
+      <c r="E35" t="s">
+        <v>914</v>
+      </c>
+      <c r="F35" t="s">
+        <v>915</v>
       </c>
       <c r="G35" t="s">
-        <v>3230</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>916</v>
+      </c>
+      <c r="H35" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I35" s="25">
+        <v>46235</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A36" t="s">
-[...6 lines deleted...]
-        <v>3234</v>
+      <c r="A36">
+        <v>7319897</v>
+      </c>
+      <c r="B36">
+        <v>0</v>
+      </c>
+      <c r="C36" s="25">
+        <v>46303</v>
       </c>
       <c r="D36" t="s">
-        <v>3235</v>
-[...5 lines deleted...]
-        <v>46081</v>
+        <v>917</v>
+      </c>
+      <c r="E36" t="s">
+        <v>918</v>
+      </c>
+      <c r="F36" t="s">
+        <v>919</v>
       </c>
       <c r="G36" t="s">
-        <v>3236</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>920</v>
+      </c>
+      <c r="H36" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I36" s="25">
+        <v>46242</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A37" t="s">
-[...6 lines deleted...]
-        <v>3240</v>
+      <c r="A37">
+        <v>69302</v>
+      </c>
+      <c r="B37">
+        <v>0</v>
+      </c>
+      <c r="C37" s="25">
+        <v>46303</v>
       </c>
       <c r="D37" t="s">
-        <v>3241</v>
-[...5 lines deleted...]
-        <v>46088</v>
+        <v>921</v>
+      </c>
+      <c r="E37" t="s">
+        <v>922</v>
+      </c>
+      <c r="F37" t="s">
+        <v>923</v>
       </c>
       <c r="G37" t="s">
-        <v>3242</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>924</v>
+      </c>
+      <c r="H37" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I37" s="25">
+        <v>46242</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A38" t="s">
-[...6 lines deleted...]
-        <v>3246</v>
+      <c r="A38">
+        <v>7319897</v>
+      </c>
+      <c r="B38">
+        <v>0</v>
+      </c>
+      <c r="C38" s="25">
+        <v>46303</v>
       </c>
       <c r="D38" t="s">
-        <v>3247</v>
-[...5 lines deleted...]
-        <v>46095</v>
+        <v>925</v>
+      </c>
+      <c r="E38" t="s">
+        <v>926</v>
+      </c>
+      <c r="F38" t="s">
+        <v>927</v>
       </c>
       <c r="G38" t="s">
-        <v>3248</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>928</v>
+      </c>
+      <c r="H38" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I38" s="25">
+        <v>46249</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" t="s">
-[...6 lines deleted...]
-        <v>3252</v>
+      <c r="A39">
+        <v>69302</v>
+      </c>
+      <c r="B39">
+        <v>0</v>
+      </c>
+      <c r="C39" s="25">
+        <v>46303</v>
       </c>
       <c r="D39" t="s">
-        <v>3253</v>
-[...5 lines deleted...]
-        <v>46102</v>
+        <v>929</v>
+      </c>
+      <c r="E39" t="s">
+        <v>930</v>
+      </c>
+      <c r="F39" t="s">
+        <v>931</v>
       </c>
       <c r="G39" t="s">
-        <v>3254</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>932</v>
+      </c>
+      <c r="H39" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I39" s="25">
+        <v>46249</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" t="s">
-[...6 lines deleted...]
-        <v>3258</v>
+      <c r="A40">
+        <v>7319897</v>
+      </c>
+      <c r="B40">
+        <v>0</v>
+      </c>
+      <c r="C40" s="25">
+        <v>46303</v>
       </c>
       <c r="D40" t="s">
-        <v>3259</v>
-[...5 lines deleted...]
-        <v>46109</v>
+        <v>933</v>
+      </c>
+      <c r="E40" t="s">
+        <v>934</v>
+      </c>
+      <c r="F40" t="s">
+        <v>935</v>
       </c>
       <c r="G40" t="s">
-        <v>3260</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>936</v>
+      </c>
+      <c r="H40" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I40" s="25">
+        <v>46256</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A41" t="s">
-[...6 lines deleted...]
-        <v>3264</v>
+      <c r="A41">
+        <v>69302</v>
+      </c>
+      <c r="B41">
+        <v>0</v>
+      </c>
+      <c r="C41" s="25">
+        <v>46303</v>
       </c>
       <c r="D41" t="s">
-        <v>3265</v>
-[...5 lines deleted...]
-        <v>46116</v>
+        <v>937</v>
+      </c>
+      <c r="E41" t="s">
+        <v>938</v>
+      </c>
+      <c r="F41" t="s">
+        <v>939</v>
       </c>
       <c r="G41" t="s">
-        <v>3266</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>940</v>
+      </c>
+      <c r="H41" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I41" s="25">
+        <v>46256</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A42" t="s">
-[...6 lines deleted...]
-        <v>3270</v>
+      <c r="A42">
+        <v>7319897</v>
+      </c>
+      <c r="B42">
+        <v>0</v>
+      </c>
+      <c r="C42" s="25">
+        <v>46303</v>
       </c>
       <c r="D42" t="s">
-        <v>3271</v>
-[...5 lines deleted...]
-        <v>46123</v>
+        <v>941</v>
+      </c>
+      <c r="E42" t="s">
+        <v>942</v>
+      </c>
+      <c r="F42" t="s">
+        <v>943</v>
       </c>
       <c r="G42" t="s">
-        <v>3272</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>944</v>
+      </c>
+      <c r="H42" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I42" s="25">
+        <v>46263</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A43" t="s">
-[...6 lines deleted...]
-        <v>3276</v>
+      <c r="A43">
+        <v>69302</v>
+      </c>
+      <c r="B43">
+        <v>0</v>
+      </c>
+      <c r="C43" s="25">
+        <v>46303</v>
       </c>
       <c r="D43" t="s">
-        <v>3277</v>
-[...5 lines deleted...]
-        <v>46130</v>
+        <v>945</v>
+      </c>
+      <c r="E43" t="s">
+        <v>946</v>
+      </c>
+      <c r="F43" t="s">
+        <v>947</v>
       </c>
       <c r="G43" t="s">
-        <v>3278</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>948</v>
+      </c>
+      <c r="H43" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I43" s="25">
+        <v>46263</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A44" t="s">
-[...6 lines deleted...]
-        <v>3282</v>
+      <c r="A44">
+        <v>7319897</v>
+      </c>
+      <c r="B44">
+        <v>0</v>
+      </c>
+      <c r="C44" s="25">
+        <v>46303</v>
       </c>
       <c r="D44" t="s">
-        <v>3283</v>
-[...5 lines deleted...]
-        <v>46137</v>
+        <v>949</v>
+      </c>
+      <c r="E44" t="s">
+        <v>950</v>
+      </c>
+      <c r="F44" t="s">
+        <v>951</v>
       </c>
       <c r="G44" t="s">
-        <v>3284</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>952</v>
+      </c>
+      <c r="H44" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I44" s="25">
+        <v>46270</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A45" t="s">
-[...6 lines deleted...]
-        <v>3288</v>
+      <c r="A45">
+        <v>69302</v>
+      </c>
+      <c r="B45">
+        <v>0</v>
+      </c>
+      <c r="C45" s="25">
+        <v>46303</v>
       </c>
       <c r="D45" t="s">
-        <v>3289</v>
-[...5 lines deleted...]
-        <v>46144</v>
+        <v>953</v>
+      </c>
+      <c r="E45" t="s">
+        <v>954</v>
+      </c>
+      <c r="F45" t="s">
+        <v>955</v>
       </c>
       <c r="G45" t="s">
-        <v>3290</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>956</v>
+      </c>
+      <c r="H45" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I45" s="25">
+        <v>46270</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A46" t="s">
-[...6 lines deleted...]
-        <v>3294</v>
+      <c r="A46">
+        <v>7319897</v>
+      </c>
+      <c r="B46">
+        <v>0</v>
+      </c>
+      <c r="C46" s="25">
+        <v>46303</v>
       </c>
       <c r="D46" t="s">
-        <v>3295</v>
-[...5 lines deleted...]
-        <v>46151</v>
+        <v>957</v>
+      </c>
+      <c r="E46" t="s">
+        <v>958</v>
+      </c>
+      <c r="F46" t="s">
+        <v>959</v>
       </c>
       <c r="G46" t="s">
-        <v>3296</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>960</v>
+      </c>
+      <c r="H46" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I46" s="25">
+        <v>46277</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A47" t="s">
-[...6 lines deleted...]
-        <v>3300</v>
+      <c r="A47">
+        <v>69302</v>
+      </c>
+      <c r="B47">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="C47" s="25">
+        <v>46303</v>
       </c>
       <c r="D47" t="s">
-        <v>3301</v>
-[...5 lines deleted...]
-        <v>46158</v>
+        <v>961</v>
+      </c>
+      <c r="E47" t="s">
+        <v>962</v>
+      </c>
+      <c r="F47" t="s">
+        <v>963</v>
       </c>
       <c r="G47" t="s">
-        <v>3302</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>964</v>
+      </c>
+      <c r="H47" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I47" s="25">
+        <v>46277</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" t="s">
-[...6 lines deleted...]
-        <v>3306</v>
+      <c r="A48">
+        <v>7319897</v>
+      </c>
+      <c r="B48">
+        <v>0</v>
+      </c>
+      <c r="C48" s="25">
+        <v>46303</v>
       </c>
       <c r="D48" t="s">
-        <v>3307</v>
-[...5 lines deleted...]
-        <v>46165</v>
+        <v>965</v>
+      </c>
+      <c r="E48" t="s">
+        <v>966</v>
+      </c>
+      <c r="F48" t="s">
+        <v>967</v>
       </c>
       <c r="G48" t="s">
-        <v>3308</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>968</v>
+      </c>
+      <c r="H48" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I48" s="25">
+        <v>46284</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A49" t="s">
-[...6 lines deleted...]
-        <v>3312</v>
+      <c r="A49">
+        <v>69302</v>
+      </c>
+      <c r="B49">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="C49" s="25">
+        <v>46303</v>
       </c>
       <c r="D49" t="s">
-        <v>3313</v>
-[...5 lines deleted...]
-        <v>46172</v>
+        <v>969</v>
+      </c>
+      <c r="E49" t="s">
+        <v>970</v>
+      </c>
+      <c r="F49" t="s">
+        <v>971</v>
       </c>
       <c r="G49" t="s">
-        <v>3314</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>972</v>
+      </c>
+      <c r="H49" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I49" s="25">
+        <v>46284</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A50" t="s">
-[...6 lines deleted...]
-        <v>3318</v>
+      <c r="A50">
+        <v>7319897</v>
+      </c>
+      <c r="B50">
+        <v>0</v>
+      </c>
+      <c r="C50" s="25">
+        <v>46303</v>
       </c>
       <c r="D50" t="s">
-        <v>3319</v>
-[...5 lines deleted...]
-        <v>46179</v>
+        <v>973</v>
+      </c>
+      <c r="E50" t="s">
+        <v>974</v>
+      </c>
+      <c r="F50" t="s">
+        <v>975</v>
       </c>
       <c r="G50" t="s">
-        <v>3320</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>976</v>
+      </c>
+      <c r="H50" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I50" s="25">
+        <v>46291</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A51" t="s">
-[...6 lines deleted...]
-        <v>3324</v>
+      <c r="A51">
+        <v>69302</v>
+      </c>
+      <c r="B51">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="C51" s="25">
+        <v>46303</v>
       </c>
       <c r="D51" t="s">
-        <v>3325</v>
-[...5 lines deleted...]
-        <v>46186</v>
+        <v>977</v>
+      </c>
+      <c r="E51" t="s">
+        <v>978</v>
+      </c>
+      <c r="F51" t="s">
+        <v>979</v>
       </c>
       <c r="G51" t="s">
-        <v>3326</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>980</v>
+      </c>
+      <c r="H51" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I51" s="25">
+        <v>46291</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A52" t="s">
-[...6 lines deleted...]
-        <v>3330</v>
+      <c r="A52">
+        <v>7319897</v>
+      </c>
+      <c r="B52">
+        <v>0</v>
+      </c>
+      <c r="C52" s="25">
+        <v>46303</v>
       </c>
       <c r="D52" t="s">
-        <v>3331</v>
-[...5 lines deleted...]
-        <v>46193</v>
+        <v>981</v>
+      </c>
+      <c r="E52" t="s">
+        <v>982</v>
+      </c>
+      <c r="F52" t="s">
+        <v>983</v>
       </c>
       <c r="G52" t="s">
-        <v>3332</v>
-[...5 lines deleted...]
-        <v>46198</v>
+        <v>984</v>
+      </c>
+      <c r="H52" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I52" s="25">
+        <v>46298</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A53" t="s">
-[...6 lines deleted...]
-        <v>3336</v>
+      <c r="A53">
+        <v>69302</v>
+      </c>
+      <c r="B53">
+        <v>7.8E-2</v>
+      </c>
+      <c r="C53" s="25">
+        <v>46303</v>
       </c>
       <c r="D53" t="s">
-        <v>3337</v>
-[...5 lines deleted...]
-        <v>45843</v>
+        <v>985</v>
+      </c>
+      <c r="E53" t="s">
+        <v>986</v>
+      </c>
+      <c r="F53" t="s">
+        <v>987</v>
       </c>
       <c r="G53" t="s">
-        <v>3338</v>
-[...5979 lines deleted...]
-        <v>46198</v>
+        <v>988</v>
+      </c>
+      <c r="H53" s="25">
+        <v>46208</v>
+      </c>
+      <c r="I53" s="25">
+        <v>46298</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I1" xr:uid="{00000000-0001-0000-0800-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:E52"/>
+  <dimension ref="A1:I236"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.85546875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="26" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="B2" s="21">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="21" t="s">
+        <v>989</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>990</v>
+      </c>
+      <c r="C1" s="21" t="s">
+        <v>991</v>
+      </c>
+      <c r="D1" s="21" t="s">
+        <v>992</v>
+      </c>
+      <c r="E1" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>994</v>
+      </c>
+      <c r="G1" s="21" t="s">
+        <v>995</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>996</v>
+      </c>
+      <c r="I1" s="21" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>998</v>
+      </c>
+      <c r="B2" t="s">
+        <v>999</v>
+      </c>
+      <c r="C2" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D2" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G2" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I2" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C3" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D3" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G3" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I3" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C4" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D4" s="26">
+        <v>46228</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G4" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I4" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C5" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D5" s="26">
+        <v>46235</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G5" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I5" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C6" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D6" s="26">
+        <v>46242</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G6" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I6" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C7" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D7" s="26">
+        <v>46249</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G7" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I7" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C8" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D8" s="26">
+        <v>46256</v>
+      </c>
+      <c r="E8" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G8" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I8" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C9" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D9" s="26">
+        <v>46263</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G9" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H9" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I9" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C10" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D10" s="26">
+        <v>46270</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G10" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I10" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C11" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D11" s="26">
+        <v>46277</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F11" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G11" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I11" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C12" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D12" s="26">
+        <v>46284</v>
+      </c>
+      <c r="E12" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F12" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G12" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I12" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C13" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D13" s="26">
+        <v>46291</v>
+      </c>
+      <c r="E13" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F13" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G13" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I13" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C14" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D14" s="26">
+        <v>46298</v>
+      </c>
+      <c r="E14" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G14" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H14" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I14" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C15" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D15" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E15" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F15" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G15" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H15" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I15" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C16" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D16" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E16" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F16" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G16" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H16" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I16" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C17" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D17" s="26">
+        <v>46228</v>
+      </c>
+      <c r="E17" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F17" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G17" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H17" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I17" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C18" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D18" s="26">
+        <v>46235</v>
+      </c>
+      <c r="E18" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F18" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G18" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H18" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I18" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C19" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D19" s="26">
+        <v>46242</v>
+      </c>
+      <c r="E19" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F19" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G19" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H19" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I19" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C20" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D20" s="26">
+        <v>46249</v>
+      </c>
+      <c r="E20" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F20" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G20" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H20" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I20" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C21" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D21" s="26">
+        <v>46256</v>
+      </c>
+      <c r="E21" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G21" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I21" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C22" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D22" s="26">
+        <v>46263</v>
+      </c>
+      <c r="E22" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F22" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G22" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H22" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I22" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C23" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D23" s="26">
+        <v>46270</v>
+      </c>
+      <c r="E23" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F23" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G23" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H23" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I23" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C24" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D24" s="26">
+        <v>46277</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F24" t="s">
+        <v>1133</v>
+      </c>
+      <c r="G24" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H24" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I24" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C25" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D25" s="26">
+        <v>46284</v>
+      </c>
+      <c r="E25" t="s">
+        <v>1138</v>
+      </c>
+      <c r="F25" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G25" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H25" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I25" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C26" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D26" s="26">
+        <v>46291</v>
+      </c>
+      <c r="E26" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F26" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G26" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H26" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I26" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C27" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D27" s="26">
+        <v>46298</v>
+      </c>
+      <c r="E27" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F27" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G27" s="26">
+        <v>46208</v>
+      </c>
+      <c r="H27" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I27" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C28" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D28" s="26">
+        <v>44751</v>
+      </c>
+      <c r="E28" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F28" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G28" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H28" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I28" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C29" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D29" s="26">
+        <v>44758</v>
+      </c>
+      <c r="E29" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F29" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G29" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H29" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I29" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C30" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D30" s="26">
+        <v>44765</v>
+      </c>
+      <c r="E30" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F30" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G30" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H30" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I30" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C31" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D31" s="26">
+        <v>44772</v>
+      </c>
+      <c r="E31" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F31" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G31" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H31" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I31" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C32" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D32" s="26">
+        <v>44779</v>
+      </c>
+      <c r="E32" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F32" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G32" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H32" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I32" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C33" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D33" s="26">
+        <v>44786</v>
+      </c>
+      <c r="E33" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F33" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G33" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H33" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I33" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C34" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D34" s="26">
+        <v>44793</v>
+      </c>
+      <c r="E34" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F34" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G34" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H34" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I34" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C35" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D35" s="26">
+        <v>44800</v>
+      </c>
+      <c r="E35" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F35" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G35" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H35" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I35" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C36" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D36" s="26">
+        <v>44807</v>
+      </c>
+      <c r="E36" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F36" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G36" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H36" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I36" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C37" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D37" s="26">
+        <v>44814</v>
+      </c>
+      <c r="E37" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F37" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G37" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H37" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I37" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C38" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D38" s="26">
+        <v>44821</v>
+      </c>
+      <c r="E38" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F38" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G38" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H38" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I38" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C39" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D39" s="26">
+        <v>44828</v>
+      </c>
+      <c r="E39" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F39" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G39" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H39" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I39" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C40" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D40" s="26">
+        <v>44835</v>
+      </c>
+      <c r="E40" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F40" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G40" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H40" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I40" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C41" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D41" s="26">
+        <v>44842</v>
+      </c>
+      <c r="E41" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F41" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G41" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H41" t="s">
+        <v>1236</v>
+      </c>
+      <c r="I41" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B42" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C42" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D42" s="26">
+        <v>44849</v>
+      </c>
+      <c r="E42" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F42" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G42" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H42" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I42" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C43" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D43" s="26">
+        <v>44856</v>
+      </c>
+      <c r="E43" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F43" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G43" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H43" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I43" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C44" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D44" s="26">
+        <v>44863</v>
+      </c>
+      <c r="E44" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F44" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G44" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H44" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I44" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B45" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C45" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D45" s="26">
+        <v>44870</v>
+      </c>
+      <c r="E45" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F45" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G45" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H45" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I45" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B46" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C46" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D46" s="26">
+        <v>44877</v>
+      </c>
+      <c r="E46" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F46" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G46" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H46" t="s">
+        <v>1266</v>
+      </c>
+      <c r="I46" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C47" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D47" s="26">
+        <v>44884</v>
+      </c>
+      <c r="E47" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F47" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G47" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H47" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I47" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B48" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C48" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D48" s="26">
+        <v>44891</v>
+      </c>
+      <c r="E48" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F48" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G48" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H48" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I48" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B49" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C49" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D49" s="26">
+        <v>44898</v>
+      </c>
+      <c r="E49" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F49" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G49" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H49" t="s">
+        <v>1284</v>
+      </c>
+      <c r="I49" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C50" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D50" s="26">
+        <v>44905</v>
+      </c>
+      <c r="E50" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F50" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G50" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H50" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I50" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C51" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D51" s="26">
+        <v>44912</v>
+      </c>
+      <c r="E51" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F51" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G51" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H51" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I51" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C52" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D52" s="26">
+        <v>44919</v>
+      </c>
+      <c r="E52" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F52" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G52" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H52" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I52" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B53" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C53" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D53" s="26">
+        <v>44926</v>
+      </c>
+      <c r="E53" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F53" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G53" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H53" t="s">
+        <v>1308</v>
+      </c>
+      <c r="I53" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C54" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D54" s="26">
+        <v>44933</v>
+      </c>
+      <c r="E54" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F54" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G54" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H54" t="s">
+        <v>1314</v>
+      </c>
+      <c r="I54" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B55" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C55" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D55" s="26">
+        <v>44940</v>
+      </c>
+      <c r="E55" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F55" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G55" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H55" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I55" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C56" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D56" s="26">
+        <v>44947</v>
+      </c>
+      <c r="E56" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F56" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G56" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H56" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I56" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B57" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C57" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D57" s="26">
+        <v>44954</v>
+      </c>
+      <c r="E57" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F57" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G57" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H57" t="s">
+        <v>1332</v>
+      </c>
+      <c r="I57" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B58" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C58" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D58" s="26">
+        <v>44961</v>
+      </c>
+      <c r="E58" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F58" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G58" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H58" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I58" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B59" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C59" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D59" s="26">
+        <v>44968</v>
+      </c>
+      <c r="E59" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F59" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G59" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H59" t="s">
+        <v>1344</v>
+      </c>
+      <c r="I59" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C60" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D60" s="26">
+        <v>44975</v>
+      </c>
+      <c r="E60" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F60" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G60" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H60" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I60" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B61" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C61" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D61" s="26">
+        <v>44982</v>
+      </c>
+      <c r="E61" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F61" t="s">
+        <v>1355</v>
+      </c>
+      <c r="G61" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H61" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I61" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C62" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D62" s="26">
+        <v>44989</v>
+      </c>
+      <c r="E62" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F62" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G62" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H62" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I62" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C63" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D63" s="26">
+        <v>44996</v>
+      </c>
+      <c r="E63" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F63" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G63" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H63" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I63" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C64" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D64" s="26">
+        <v>45003</v>
+      </c>
+      <c r="E64" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F64" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G64" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H64" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I64" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C65" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D65" s="26">
+        <v>45010</v>
+      </c>
+      <c r="E65" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F65" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G65" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H65" t="s">
+        <v>1380</v>
+      </c>
+      <c r="I65" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C66" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D66" s="26">
+        <v>45017</v>
+      </c>
+      <c r="E66" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F66" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G66" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H66" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I66" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B67" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C67" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D67" s="26">
+        <v>45024</v>
+      </c>
+      <c r="E67" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F67" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G67" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H67" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I67" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B68" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C68" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D68" s="26">
+        <v>45031</v>
+      </c>
+      <c r="E68" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F68" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G68" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H68" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I68" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C69" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D69" s="26">
+        <v>45038</v>
+      </c>
+      <c r="E69" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F69" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G69" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H69" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I69" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B70" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C70" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D70" s="26">
+        <v>45045</v>
+      </c>
+      <c r="E70" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F70" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G70" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H70" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I70" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C71" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D71" s="26">
+        <v>45052</v>
+      </c>
+      <c r="E71" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F71" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G71" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H71" t="s">
+        <v>1416</v>
+      </c>
+      <c r="I71" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C72" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D72" s="26">
+        <v>45059</v>
+      </c>
+      <c r="E72" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F72" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G72" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H72" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I72" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C73" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D73" s="26">
+        <v>45066</v>
+      </c>
+      <c r="E73" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F73" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G73" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H73" t="s">
+        <v>1428</v>
+      </c>
+      <c r="I73" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C74" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D74" s="26">
+        <v>45073</v>
+      </c>
+      <c r="E74" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F74" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G74" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H74" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I74" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B75" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C75" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D75" s="26">
+        <v>45080</v>
+      </c>
+      <c r="E75" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F75" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G75" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H75" t="s">
+        <v>1440</v>
+      </c>
+      <c r="I75" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C76" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D76" s="26">
+        <v>45087</v>
+      </c>
+      <c r="E76" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F76" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G76" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H76" t="s">
+        <v>1446</v>
+      </c>
+      <c r="I76" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B77" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C77" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D77" s="26">
+        <v>45094</v>
+      </c>
+      <c r="E77" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F77" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G77" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H77" t="s">
+        <v>1452</v>
+      </c>
+      <c r="I77" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C78" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D78" s="26">
+        <v>45101</v>
+      </c>
+      <c r="E78" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F78" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G78" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H78" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I78" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C79" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D79" s="26">
+        <v>45108</v>
+      </c>
+      <c r="E79" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F79" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G79" s="26">
+        <v>44738</v>
+      </c>
+      <c r="H79" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I79" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B80" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C80" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D80" s="26">
+        <v>45115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F80" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G80" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H80" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I80" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C81" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D81" s="26">
+        <v>45122</v>
+      </c>
+      <c r="E81" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F81" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G81" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H81" t="s">
+        <v>1476</v>
+      </c>
+      <c r="I81" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C82" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D82" s="26">
+        <v>45129</v>
+      </c>
+      <c r="E82" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F82" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G82" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H82" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I82" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C83" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D83" s="26">
+        <v>45136</v>
+      </c>
+      <c r="E83" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F83" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G83" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H83" t="s">
+        <v>1488</v>
+      </c>
+      <c r="I83" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B84" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C84" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D84" s="26">
+        <v>45143</v>
+      </c>
+      <c r="E84" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F84" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G84" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H84" t="s">
+        <v>1494</v>
+      </c>
+      <c r="I84" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B85" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C85" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D85" s="26">
+        <v>45150</v>
+      </c>
+      <c r="E85" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F85" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G85" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H85" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I85" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B86" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C86" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D86" s="26">
+        <v>45157</v>
+      </c>
+      <c r="E86" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F86" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G86" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H86" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I86" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B87" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C87" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D87" s="26">
+        <v>45164</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F87" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G87" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H87" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I87" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C88" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D88" s="26">
+        <v>45171</v>
+      </c>
+      <c r="E88" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F88" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G88" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H88" t="s">
+        <v>1518</v>
+      </c>
+      <c r="I88" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C89" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D89" s="26">
+        <v>45178</v>
+      </c>
+      <c r="E89" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F89" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G89" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H89" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I89" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C90" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D90" s="26">
+        <v>45185</v>
+      </c>
+      <c r="E90" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F90" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G90" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H90" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I90" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C91" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D91" s="26">
+        <v>45192</v>
+      </c>
+      <c r="E91" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F91" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G91" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H91" t="s">
+        <v>1536</v>
+      </c>
+      <c r="I91" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C92" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D92" s="26">
+        <v>45199</v>
+      </c>
+      <c r="E92" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F92" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G92" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H92" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I92" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C93" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D93" s="26">
+        <v>45206</v>
+      </c>
+      <c r="E93" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F93" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G93" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H93" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I93" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B94" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C94" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D94" s="26">
+        <v>45213</v>
+      </c>
+      <c r="E94" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F94" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G94" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H94" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I94" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C95" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D95" s="26">
+        <v>45220</v>
+      </c>
+      <c r="E95" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F95" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G95" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H95" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I95" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C96" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D96" s="26">
+        <v>45227</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F96" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G96" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H96" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I96" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C97" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D97" s="26">
+        <v>45234</v>
+      </c>
+      <c r="E97" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F97" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G97" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H97" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I97" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B98" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C98" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D98" s="26">
+        <v>45241</v>
+      </c>
+      <c r="E98" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F98" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G98" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H98" t="s">
+        <v>1578</v>
+      </c>
+      <c r="I98" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C99" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D99" s="26">
+        <v>45248</v>
+      </c>
+      <c r="E99" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F99" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G99" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H99" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I99" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B100" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C100" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D100" s="26">
+        <v>45255</v>
+      </c>
+      <c r="E100" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F100" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G100" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H100" t="s">
+        <v>1590</v>
+      </c>
+      <c r="I100" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C101" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D101" s="26">
+        <v>45262</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F101" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G101" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H101" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I101" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C102" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D102" s="26">
+        <v>45269</v>
+      </c>
+      <c r="E102" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F102" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G102" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H102" t="s">
+        <v>1602</v>
+      </c>
+      <c r="I102" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C103" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D103" s="26">
+        <v>45276</v>
+      </c>
+      <c r="E103" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F103" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G103" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H103" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I103" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C104" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D104" s="26">
+        <v>45283</v>
+      </c>
+      <c r="E104" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F104" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G104" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H104" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I104" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C105" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D105" s="26">
+        <v>45290</v>
+      </c>
+      <c r="E105" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F105" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G105" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H105" t="s">
+        <v>1620</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C106" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D106" s="26">
+        <v>45297</v>
+      </c>
+      <c r="E106" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F106" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G106" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H106" t="s">
+        <v>1626</v>
+      </c>
+      <c r="I106" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C107" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D107" s="26">
+        <v>45304</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G107" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1632</v>
+      </c>
+      <c r="I107" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C108" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D108" s="26">
+        <v>45311</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G108" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1638</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C109" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D109" s="26">
+        <v>45318</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G109" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C110" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D110" s="26">
+        <v>45325</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1649</v>
+      </c>
+      <c r="G110" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C111" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D111" s="26">
+        <v>45332</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G111" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1656</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C112" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D112" s="26">
+        <v>45339</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G112" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C113" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D113" s="26">
+        <v>45346</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G113" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1668</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C114" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D114" s="26">
+        <v>45353</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G114" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C115" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D115" s="26">
+        <v>45360</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1679</v>
+      </c>
+      <c r="G115" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C116" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D116" s="26">
+        <v>45367</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G116" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1686</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C117" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D117" s="26">
+        <v>45374</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G117" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1692</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C118" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D118" s="26">
+        <v>45381</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G118" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B119" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C119" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D119" s="26">
+        <v>45388</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1703</v>
+      </c>
+      <c r="G119" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1704</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B120" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C120" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D120" s="26">
+        <v>45395</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G120" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C121" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D121" s="26">
+        <v>45402</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G121" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1716</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C122" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D122" s="26">
+        <v>45409</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1720</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G122" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1722</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C123" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D123" s="26">
+        <v>45416</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1726</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G123" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C124" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D124" s="26">
+        <v>45423</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G124" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1734</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C125" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D125" s="26">
+        <v>45430</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F125" t="s">
+        <v>1739</v>
+      </c>
+      <c r="G125" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C126" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D126" s="26">
+        <v>45437</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1745</v>
+      </c>
+      <c r="G126" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1746</v>
+      </c>
+      <c r="I126" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C127" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D127" s="26">
+        <v>45444</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G127" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1752</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B128" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C128" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D128" s="26">
+        <v>45451</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G128" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H128" t="s">
+        <v>1758</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C129" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D129" s="26">
+        <v>45458</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G129" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H129" t="s">
+        <v>1764</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C130" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D130" s="26">
+        <v>45465</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1768</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1769</v>
+      </c>
+      <c r="G130" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C131" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D131" s="26">
+        <v>45472</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1775</v>
+      </c>
+      <c r="G131" s="26">
+        <v>45109</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C132" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D132" s="26">
+        <v>45479</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G132" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1782</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C133" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D133" s="26">
+        <v>45486</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G133" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C134" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D134" s="26">
+        <v>45493</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G134" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C135" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D135" s="26">
+        <v>45500</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G135" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C136" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D136" s="26">
+        <v>45507</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G136" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H136" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C137" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D137" s="26">
+        <v>45514</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1810</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G137" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H137" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C138" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D138" s="26">
+        <v>45521</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G138" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H138" t="s">
+        <v>1818</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C139" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D139" s="26">
+        <v>45528</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1822</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G139" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C140" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D140" s="26">
+        <v>45535</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G140" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H140" t="s">
+        <v>1830</v>
+      </c>
+      <c r="I140" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C141" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D141" s="26">
+        <v>45542</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G141" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1836</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C142" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D142" s="26">
+        <v>45549</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1841</v>
+      </c>
+      <c r="G142" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C143" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D143" s="26">
+        <v>45556</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G143" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C144" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D144" s="26">
+        <v>45563</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G144" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1854</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C145" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D145" s="26">
+        <v>45570</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G145" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1860</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C146" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D146" s="26">
+        <v>45577</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1865</v>
+      </c>
+      <c r="G146" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1866</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C147" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D147" s="26">
+        <v>45584</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1870</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G147" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1872</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C148" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D148" s="26">
+        <v>45591</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1877</v>
+      </c>
+      <c r="G148" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1878</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C149" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D149" s="26">
+        <v>45598</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G149" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1884</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C150" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D150" s="26">
+        <v>45605</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G150" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C151" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D151" s="26">
+        <v>45612</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1894</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1895</v>
+      </c>
+      <c r="G151" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B152" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C152" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D152" s="26">
+        <v>45619</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G152" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B153" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C153" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D153" s="26">
+        <v>45626</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1907</v>
+      </c>
+      <c r="G153" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H153" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C154" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D154" s="26">
+        <v>45633</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1913</v>
+      </c>
+      <c r="G154" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H154" t="s">
+        <v>1914</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C155" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D155" s="26">
+        <v>45640</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G155" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H155" t="s">
+        <v>1920</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C156" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D156" s="26">
+        <v>45647</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G156" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H156" t="s">
+        <v>1926</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B157" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C157" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D157" s="26">
+        <v>45654</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1930</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G157" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H157" t="s">
+        <v>1932</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C158" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D158" s="26">
+        <v>45661</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G158" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H158" t="s">
+        <v>1938</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C159" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D159" s="26">
+        <v>45668</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1942</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1943</v>
+      </c>
+      <c r="G159" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H159" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C160" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D160" s="26">
+        <v>45675</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1948</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1949</v>
+      </c>
+      <c r="G160" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H160" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C161" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D161" s="26">
+        <v>45682</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G161" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H161" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C162" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D162" s="26">
+        <v>45689</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G162" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1962</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C163" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D163" s="26">
+        <v>45696</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G163" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C164" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D164" s="26">
+        <v>45703</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G164" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C165" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D165" s="26">
+        <v>45710</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G165" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H165" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C166" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D166" s="26">
+        <v>45717</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1984</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1985</v>
+      </c>
+      <c r="G166" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C167" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D167" s="26">
+        <v>45724</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G167" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C168" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D168" s="26">
+        <v>45731</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G168" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B169" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C169" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D169" s="26">
+        <v>45738</v>
+      </c>
+      <c r="E169" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F169" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G169" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H169" t="s">
+        <v>2004</v>
+      </c>
+      <c r="I169" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B170" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C170" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D170" s="26">
+        <v>45745</v>
+      </c>
+      <c r="E170" t="s">
+        <v>2008</v>
+      </c>
+      <c r="F170" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G170" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H170" t="s">
+        <v>2010</v>
+      </c>
+      <c r="I170" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B171" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C171" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D171" s="26">
+        <v>45752</v>
+      </c>
+      <c r="E171" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F171" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G171" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H171" t="s">
+        <v>2016</v>
+      </c>
+      <c r="I171" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B172" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C172" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D172" s="26">
+        <v>45759</v>
+      </c>
+      <c r="E172" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F172" t="s">
+        <v>2021</v>
+      </c>
+      <c r="G172" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H172" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I172" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B173" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C173" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D173" s="26">
+        <v>45766</v>
+      </c>
+      <c r="E173" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F173" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G173" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H173" t="s">
+        <v>2028</v>
+      </c>
+      <c r="I173" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B174" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C174" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D174" s="26">
+        <v>45773</v>
+      </c>
+      <c r="E174" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F174" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G174" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H174" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I174" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B175" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C175" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D175" s="26">
+        <v>45780</v>
+      </c>
+      <c r="E175" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F175" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G175" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H175" t="s">
+        <v>2040</v>
+      </c>
+      <c r="I175" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B176" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C176" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D176" s="26">
+        <v>45787</v>
+      </c>
+      <c r="E176" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F176" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G176" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H176" t="s">
+        <v>2046</v>
+      </c>
+      <c r="I176" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B177" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C177" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D177" s="26">
+        <v>45794</v>
+      </c>
+      <c r="E177" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F177" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G177" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H177" t="s">
+        <v>2052</v>
+      </c>
+      <c r="I177" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B178" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C178" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D178" s="26">
+        <v>45801</v>
+      </c>
+      <c r="E178" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F178" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G178" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H178" t="s">
+        <v>2058</v>
+      </c>
+      <c r="I178" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B179" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C179" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D179" s="26">
+        <v>45808</v>
+      </c>
+      <c r="E179" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F179" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G179" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H179" t="s">
+        <v>2064</v>
+      </c>
+      <c r="I179" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B180" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C180" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D180" s="26">
+        <v>45815</v>
+      </c>
+      <c r="E180" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F180" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G180" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H180" t="s">
+        <v>2070</v>
+      </c>
+      <c r="I180" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B181" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C181" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D181" s="26">
+        <v>45822</v>
+      </c>
+      <c r="E181" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F181" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G181" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H181" t="s">
+        <v>2076</v>
+      </c>
+      <c r="I181" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B182" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C182" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D182" s="26">
+        <v>45829</v>
+      </c>
+      <c r="E182" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F182" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G182" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H182" t="s">
+        <v>2082</v>
+      </c>
+      <c r="I182" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B183" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C183" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D183" s="26">
+        <v>45836</v>
+      </c>
+      <c r="E183" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F183" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G183" s="26">
+        <v>45473</v>
+      </c>
+      <c r="H183" t="s">
+        <v>2088</v>
+      </c>
+      <c r="I183" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B184" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C184" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D184" s="26">
+        <v>45843</v>
+      </c>
+      <c r="E184" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F184" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G184" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H184" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I184" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B185" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C185" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D185" s="26">
+        <v>45850</v>
+      </c>
+      <c r="E185" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F185" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G185" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H185" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I185" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B186" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C186" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D186" s="26">
+        <v>45857</v>
+      </c>
+      <c r="E186" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F186" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G186" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H186" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I186" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B187" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C187" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D187" s="26">
+        <v>45864</v>
+      </c>
+      <c r="E187" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F187" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G187" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H187" t="s">
+        <v>2112</v>
+      </c>
+      <c r="I187" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B188" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C188" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D188" s="26">
+        <v>45871</v>
+      </c>
+      <c r="E188" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F188" t="s">
+        <v>2117</v>
+      </c>
+      <c r="G188" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H188" t="s">
+        <v>2118</v>
+      </c>
+      <c r="I188" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B189" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C189" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D189" s="26">
+        <v>45878</v>
+      </c>
+      <c r="E189" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F189" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G189" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H189" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I189" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B190" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C190" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D190" s="26">
+        <v>45885</v>
+      </c>
+      <c r="E190" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F190" t="s">
+        <v>2129</v>
+      </c>
+      <c r="G190" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H190" t="s">
+        <v>2130</v>
+      </c>
+      <c r="I190" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B191" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C191" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D191" s="26">
+        <v>45892</v>
+      </c>
+      <c r="E191" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F191" t="s">
+        <v>2135</v>
+      </c>
+      <c r="G191" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H191" t="s">
+        <v>2136</v>
+      </c>
+      <c r="I191" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B192" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C192" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D192" s="26">
+        <v>45899</v>
+      </c>
+      <c r="E192" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F192" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G192" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H192" t="s">
+        <v>2142</v>
+      </c>
+      <c r="I192" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B193" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C193" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D193" s="26">
+        <v>45906</v>
+      </c>
+      <c r="E193" t="s">
+        <v>2146</v>
+      </c>
+      <c r="F193" t="s">
+        <v>2147</v>
+      </c>
+      <c r="G193" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H193" t="s">
+        <v>2148</v>
+      </c>
+      <c r="I193" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B194" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C194" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D194" s="26">
+        <v>45913</v>
+      </c>
+      <c r="E194" t="s">
+        <v>2152</v>
+      </c>
+      <c r="F194" t="s">
+        <v>2153</v>
+      </c>
+      <c r="G194" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H194" t="s">
+        <v>2154</v>
+      </c>
+      <c r="I194" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B195" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C195" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D195" s="26">
+        <v>45920</v>
+      </c>
+      <c r="E195" t="s">
+        <v>2158</v>
+      </c>
+      <c r="F195" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G195" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H195" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I195" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B196" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C196" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D196" s="26">
+        <v>45927</v>
+      </c>
+      <c r="E196" t="s">
+        <v>2164</v>
+      </c>
+      <c r="F196" t="s">
+        <v>2165</v>
+      </c>
+      <c r="G196" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H196" t="s">
+        <v>2166</v>
+      </c>
+      <c r="I196" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B197" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C197" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D197" s="26">
+        <v>45934</v>
+      </c>
+      <c r="E197" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F197" t="s">
+        <v>2171</v>
+      </c>
+      <c r="G197" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H197" t="s">
+        <v>2172</v>
+      </c>
+      <c r="I197" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B198" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C198" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D198" s="26">
+        <v>45941</v>
+      </c>
+      <c r="E198" t="s">
+        <v>2176</v>
+      </c>
+      <c r="F198" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G198" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H198" t="s">
+        <v>2178</v>
+      </c>
+      <c r="I198" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B199" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C199" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D199" s="26">
+        <v>45948</v>
+      </c>
+      <c r="E199" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F199" t="s">
+        <v>2183</v>
+      </c>
+      <c r="G199" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H199" t="s">
+        <v>2184</v>
+      </c>
+      <c r="I199" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B200" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C200" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D200" s="26">
+        <v>45955</v>
+      </c>
+      <c r="E200" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F200" t="s">
+        <v>2189</v>
+      </c>
+      <c r="G200" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H200" t="s">
+        <v>2190</v>
+      </c>
+      <c r="I200" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B201" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C201" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D201" s="26">
+        <v>45962</v>
+      </c>
+      <c r="E201" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F201" t="s">
+        <v>2195</v>
+      </c>
+      <c r="G201" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H201" t="s">
+        <v>2196</v>
+      </c>
+      <c r="I201" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B202" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C202" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D202" s="26">
+        <v>45969</v>
+      </c>
+      <c r="E202" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F202" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G202" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H202" t="s">
+        <v>2202</v>
+      </c>
+      <c r="I202" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B203" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C203" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D203" s="26">
+        <v>45976</v>
+      </c>
+      <c r="E203" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F203" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G203" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H203" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I203" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B204" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C204" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D204" s="26">
+        <v>45983</v>
+      </c>
+      <c r="E204" t="s">
+        <v>2212</v>
+      </c>
+      <c r="F204" t="s">
+        <v>2213</v>
+      </c>
+      <c r="G204" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H204" t="s">
+        <v>2214</v>
+      </c>
+      <c r="I204" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B205" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C205" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D205" s="26">
+        <v>45990</v>
+      </c>
+      <c r="E205" t="s">
+        <v>2218</v>
+      </c>
+      <c r="F205" t="s">
+        <v>2219</v>
+      </c>
+      <c r="G205" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H205" t="s">
+        <v>2220</v>
+      </c>
+      <c r="I205" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B206" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C206" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D206" s="26">
+        <v>45997</v>
+      </c>
+      <c r="E206" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F206" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G206" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H206" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I206" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B207" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C207" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D207" s="26">
+        <v>46004</v>
+      </c>
+      <c r="E207" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F207" t="s">
+        <v>2231</v>
+      </c>
+      <c r="G207" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H207" t="s">
+        <v>2232</v>
+      </c>
+      <c r="I207" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B208" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C208" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D208" s="26">
+        <v>46011</v>
+      </c>
+      <c r="E208" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F208" t="s">
+        <v>2237</v>
+      </c>
+      <c r="G208" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H208" t="s">
+        <v>2238</v>
+      </c>
+      <c r="I208" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B209" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C209" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D209" s="26">
+        <v>46018</v>
+      </c>
+      <c r="E209" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F209" t="s">
+        <v>2243</v>
+      </c>
+      <c r="G209" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H209" t="s">
+        <v>2244</v>
+      </c>
+      <c r="I209" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B210" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C210" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D210" s="26">
+        <v>46025</v>
+      </c>
+      <c r="E210" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F210" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G210" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H210" t="s">
+        <v>2250</v>
+      </c>
+      <c r="I210" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B211" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C211" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D211" s="26">
+        <v>46032</v>
+      </c>
+      <c r="E211" t="s">
+        <v>2254</v>
+      </c>
+      <c r="F211" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G211" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H211" t="s">
+        <v>2256</v>
+      </c>
+      <c r="I211" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B212" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C212" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D212" s="26">
+        <v>46039</v>
+      </c>
+      <c r="E212" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F212" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G212" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H212" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I212" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B213" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C213" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D213" s="26">
+        <v>46046</v>
+      </c>
+      <c r="E213" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F213" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G213" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H213" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I213" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B214" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C214" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D214" s="26">
+        <v>46053</v>
+      </c>
+      <c r="E214" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F214" t="s">
+        <v>2273</v>
+      </c>
+      <c r="G214" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H214" t="s">
+        <v>2274</v>
+      </c>
+      <c r="I214" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B215" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C215" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D215" s="26">
+        <v>46060</v>
+      </c>
+      <c r="E215" t="s">
+        <v>2278</v>
+      </c>
+      <c r="F215" t="s">
+        <v>2279</v>
+      </c>
+      <c r="G215" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H215" t="s">
+        <v>2280</v>
+      </c>
+      <c r="I215" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B216" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C216" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D216" s="26">
+        <v>46067</v>
+      </c>
+      <c r="E216" t="s">
+        <v>2284</v>
+      </c>
+      <c r="F216" t="s">
+        <v>2285</v>
+      </c>
+      <c r="G216" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H216" t="s">
+        <v>2286</v>
+      </c>
+      <c r="I216" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B217" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C217" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D217" s="26">
+        <v>46074</v>
+      </c>
+      <c r="E217" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F217" t="s">
+        <v>2291</v>
+      </c>
+      <c r="G217" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H217" t="s">
+        <v>2292</v>
+      </c>
+      <c r="I217" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B218" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C218" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D218" s="26">
+        <v>46081</v>
+      </c>
+      <c r="E218" t="s">
+        <v>2296</v>
+      </c>
+      <c r="F218" t="s">
+        <v>2297</v>
+      </c>
+      <c r="G218" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H218" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I218" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B219" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C219" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D219" s="26">
+        <v>46088</v>
+      </c>
+      <c r="E219" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F219" t="s">
+        <v>2303</v>
+      </c>
+      <c r="G219" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H219" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I219" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B220" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C220" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D220" s="26">
         <v>46095</v>
       </c>
-      <c r="C2">
-[...30 lines deleted...]
-      <c r="B4" s="21">
+      <c r="E220" t="s">
+        <v>2308</v>
+      </c>
+      <c r="F220" t="s">
+        <v>2309</v>
+      </c>
+      <c r="G220" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H220" t="s">
+        <v>2310</v>
+      </c>
+      <c r="I220" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B221" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C221" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D221" s="26">
+        <v>46102</v>
+      </c>
+      <c r="E221" t="s">
+        <v>2314</v>
+      </c>
+      <c r="F221" t="s">
+        <v>2315</v>
+      </c>
+      <c r="G221" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H221" t="s">
+        <v>2316</v>
+      </c>
+      <c r="I221" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B222" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C222" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D222" s="26">
+        <v>46109</v>
+      </c>
+      <c r="E222" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F222" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G222" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H222" t="s">
+        <v>2322</v>
+      </c>
+      <c r="I222" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B223" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C223" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D223" s="26">
         <v>46116</v>
       </c>
-      <c r="C4">
-[...64 lines deleted...]
-      <c r="B8" s="21">
+      <c r="E223" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F223" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G223" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H223" t="s">
+        <v>2328</v>
+      </c>
+      <c r="I223" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B224" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C224" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D224" s="26">
+        <v>46123</v>
+      </c>
+      <c r="E224" t="s">
+        <v>2332</v>
+      </c>
+      <c r="F224" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G224" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H224" t="s">
+        <v>2334</v>
+      </c>
+      <c r="I224" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B225" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C225" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D225" s="26">
+        <v>46130</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2338</v>
+      </c>
+      <c r="F225" t="s">
+        <v>2339</v>
+      </c>
+      <c r="G225" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H225" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I225" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B226" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C226" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D226" s="26">
+        <v>46137</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F226" t="s">
+        <v>2345</v>
+      </c>
+      <c r="G226" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H226" t="s">
+        <v>2346</v>
+      </c>
+      <c r="I226" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B227" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C227" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D227" s="26">
+        <v>46144</v>
+      </c>
+      <c r="E227" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F227" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G227" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H227" t="s">
+        <v>2352</v>
+      </c>
+      <c r="I227" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B228" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C228" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D228" s="26">
         <v>46151</v>
       </c>
-      <c r="C8">
-[...10 lines deleted...]
-      <c r="A9" s="21">
+      <c r="E228" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F228" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G228" s="26">
         <v>45837</v>
       </c>
-      <c r="B9" s="21">
-[...237 lines deleted...]
-      <c r="B23" s="21">
+      <c r="H228" t="s">
+        <v>2358</v>
+      </c>
+      <c r="I228" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B229" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C229" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D229" s="26">
+        <v>46158</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F229" t="s">
+        <v>2363</v>
+      </c>
+      <c r="G229" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H229" t="s">
+        <v>2364</v>
+      </c>
+      <c r="I229" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B230" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C230" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D230" s="26">
+        <v>46165</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F230" t="s">
+        <v>2369</v>
+      </c>
+      <c r="G230" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H230" t="s">
+        <v>2370</v>
+      </c>
+      <c r="I230" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B231" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C231" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D231" s="26">
+        <v>46172</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F231" t="s">
+        <v>2375</v>
+      </c>
+      <c r="G231" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H231" t="s">
+        <v>2376</v>
+      </c>
+      <c r="I231" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B232" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C232" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D232" s="26">
+        <v>46179</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F232" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G232" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H232" t="s">
+        <v>2382</v>
+      </c>
+      <c r="I232" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B233" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C233" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D233" s="26">
+        <v>46186</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2386</v>
+      </c>
+      <c r="F233" t="s">
+        <v>2387</v>
+      </c>
+      <c r="G233" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H233" t="s">
+        <v>2388</v>
+      </c>
+      <c r="I233" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B234" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C234" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D234" s="26">
         <v>46193</v>
       </c>
-      <c r="C23">
-[...499 lines deleted...]
-        <v>46198</v>
+      <c r="E234" t="s">
+        <v>2392</v>
+      </c>
+      <c r="F234" t="s">
+        <v>2393</v>
+      </c>
+      <c r="G234" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H234" t="s">
+        <v>2394</v>
+      </c>
+      <c r="I234" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B235" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C235" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D235" s="26">
+        <v>46200</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F235" t="s">
+        <v>2399</v>
+      </c>
+      <c r="G235" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H235" t="s">
+        <v>2400</v>
+      </c>
+      <c r="I235" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B236" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C236" s="26">
+        <v>46303</v>
+      </c>
+      <c r="D236" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F236" t="s">
+        <v>2405</v>
+      </c>
+      <c r="G236" s="26">
+        <v>45837</v>
+      </c>
+      <c r="H236" t="s">
+        <v>2406</v>
+      </c>
+      <c r="I236" t="s">
+        <v>2407</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E1" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
+  <autoFilter ref="A1:I1" xr:uid="{00000000-0001-0000-0900-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B69BF2DB-38C6-4238-8849-3392D5034DBE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CC2E78C-F09B-407D-BF19-6054EB8C9D46}">
   <sheetPr>
-    <tabColor theme="4" tint="0.79995117038483843"/>
+    <tabColor theme="3" tint="0.89999084444715716"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:4" s="14" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="D1" s="16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="3" t="s">
+      <c r="B2" s="17" t="s">
         <v>4</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>63</v>
+      <c r="C2" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="D2" s="17" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="A3" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="4" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="A4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="4" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="A5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="4"/>
-[...2 lines deleted...]
-      <c r="D6" s="4"/>
+      <c r="A6" s="17"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="4"/>
-[...2 lines deleted...]
-      <c r="D7" s="4"/>
+      <c r="A7" s="17"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="4"/>
-[...2 lines deleted...]
-      <c r="D8" s="4"/>
+      <c r="A8" s="17"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="4"/>
-[...2 lines deleted...]
-      <c r="D9" s="4"/>
+      <c r="A9" s="17"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="4"/>
-[...2 lines deleted...]
-      <c r="D10" s="4"/>
+      <c r="A10" s="17"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="4"/>
-[...2 lines deleted...]
-      <c r="D11" s="4"/>
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="4"/>
-[...2 lines deleted...]
-      <c r="D12" s="4"/>
+      <c r="A12" s="17"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="4"/>
-[...2 lines deleted...]
-      <c r="D13" s="4"/>
+      <c r="A13" s="17"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D1" xr:uid="{574944E2-0C00-40C2-BFB2-D76B4D761DC5}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...298 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
+      <vt:lpstr>Wastewater Reporting</vt:lpstr>
+      <vt:lpstr>Visit Level Threshold Reference</vt:lpstr>
+      <vt:lpstr>Respiratory hospital visits</vt:lpstr>
       <vt:lpstr>COVID-19 Reporting</vt:lpstr>
-      <vt:lpstr>Respiratory hospital visits</vt:lpstr>
-      <vt:lpstr>Visit Level Threshold Reference</vt:lpstr>
       <vt:lpstr>Influenza Reporting</vt:lpstr>
       <vt:lpstr>Topline Vaccination Data</vt:lpstr>
       <vt:lpstr>Immunizations</vt:lpstr>
-      <vt:lpstr>Wastewater Reporting</vt:lpstr>
       <vt:lpstr>Flu Severity Level Definitions</vt:lpstr>
       <vt:lpstr>Data Dictionary</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>