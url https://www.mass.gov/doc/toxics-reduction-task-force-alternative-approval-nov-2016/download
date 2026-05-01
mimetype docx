--- v0 (2025-12-02)
+++ v1 (2026-05-01)
@@ -1,3012 +1,1638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...286 lines deleted...]
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00FC51F9" w:rsidRDefault="00FC51F9" w:rsidP="00EE3A0A">
+    <w:p w14:paraId="7309FCF7" w14:textId="095081ED" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="009A5E80">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">RE: Alternative Approval </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0CDF" w:rsidRPr="00F64DF2">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve"> Environmentally Preferable Products/Equipment for FAC85: Environmentally Preferable Cleaning Products, Programs, Equipment, and Supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C818095" w14:textId="77777777" w:rsidR="00A54684" w:rsidRPr="00F64DF2" w:rsidRDefault="00A54684" w:rsidP="00A54684">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...55 lines deleted...]
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+    </w:p>
+    <w:p w14:paraId="52690796" w14:textId="411BC229" w:rsidR="00A54684" w:rsidRPr="00F64DF2" w:rsidRDefault="00A54684" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mandatory Specifications </w:t>
-[...13 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA78DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+        <w:t>ate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
         </w:rPr>
-        <w:t>Must be EPA (FIFRA) registered as a hard surface disinfectant or non-food-contact surface sanitizer. Antimicrobial mold and mildew cleaners must be EPA-registered as a fungicide against Aspergillis niger or as a mildewstat.</w:t>
-[...13 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve"> April 5, 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2254F07E" w14:textId="77777777" w:rsidR="00A54684" w:rsidRPr="00F64DF2" w:rsidRDefault="00A54684" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9AD3F0" w14:textId="2E956DD9" w:rsidR="00A54684" w:rsidRPr="00F64DF2" w:rsidRDefault="00A54684" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA78DF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Products may not contain known, suspected, reasonably anticipated, or probable human carcinogens per IARC, NTP or the State of California. </w:t>
-[...13 lines deleted...]
-        <w:ind w:left="1080"/>
+        <w:t>rom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...480 lines deleted...]
-        </w:numPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve"> Commonwealth of Massachusetts Toxics Reduction Task Force and the FAC85: Environmentally Preferable Products, Programs, Equipment and Supplies Strategic Sourcing Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613A92DA" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F20B09B" w14:textId="77777777" w:rsidR="00115545" w:rsidRPr="00F64DF2" w:rsidRDefault="00115545" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">The Commonwealth of Massachusetts Toxics Reduction Task Force and the FAC85: Environmentally Preferable Products, Programs, Equipment and Supplies Strategic Sourcing Team (SST) has approved the following standards for use in the FAC85: Environmentally Preferable Products, Programs, Equipment and Supplies contract.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4423E401" w14:textId="77777777" w:rsidR="00115545" w:rsidRPr="00F64DF2" w:rsidRDefault="00115545" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEECEF5" w14:textId="17E92D39" w:rsidR="00115545" w:rsidRPr="00F64DF2" w:rsidRDefault="00115545" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Vendors may bid on products that meet the established criteria, and may add products </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51F9" w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">as specified by the contract, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>that meet the established criteria as referenced in the FAC85 Request For Responses.  The Operational Services Division reserve the right to determine if such products meet the specifications of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7786699D" w14:textId="77777777" w:rsidR="00115545" w:rsidRPr="00F64DF2" w:rsidRDefault="00115545" w:rsidP="00115545">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+    </w:p>
+    <w:p w14:paraId="7A8E995A" w14:textId="436AFEEE" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00CA78DF" w:rsidP="005C4395">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>All concentrated surface, disinfectants and sanitizers, must be designed and packaged as a Closed Loop Dilution-Control System, that meets the following requirements:</w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sanitizers and Disinfectants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9E127F" w14:textId="259C782A" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00084751" w:rsidP="005C4395">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">ncluding Antimicrobial Mold &amp; Mildew Cleaners and Non-Food Contact Surface Sanitizers: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A387545" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...126 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC51F9">
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve">Mandatory Specifications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F79775" w14:textId="51FD898D" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97269" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental Protection Agency (EPA) Federal Insecticide, Fungicide, and Rodenticide Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(FIFRA) registered as a hard surface disinfectant or non-food-contact surface sanitizer. Antimicrobial mold and mildew cleaners must be EPA-registered as a fungicide against Aspergillis niger or as a mildewstat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7A309B" w14:textId="1BE56CE1" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Products may not contain known, suspected, reasonably anticipated, or probable human carcinogens per </w:t>
+      </w:r>
+      <w:r w:rsidR="006B098A" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>International Agency for Research on Cancer (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>IARC</w:t>
+      </w:r>
+      <w:r w:rsidR="006B098A" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E291B" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>National Toxicology Program (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NTP</w:t>
+      </w:r>
+      <w:r w:rsidR="006E291B" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the State of California. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA780A0" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Products may not contain reproductive toxins per the State of California.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFE5D8E" w14:textId="1B87325D" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Products may not contain asthmagens per </w:t>
+      </w:r>
+      <w:r w:rsidR="00151ADD" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Association of Occupational and Environmental Clinics (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AOEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00151ADD" w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (listed with a G, Rs, Rrs or Rr designation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3257EBED" w14:textId="4471BBC5" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Products may not contain nonyl phenol ethoxylates or other alkyl phenol ethoxylates (APEs).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7202A6AE" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prohibited “Active Ingredients”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC15B44" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Chlorine Bleach (Sodium hypochlorite)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D73BDD" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Hydrogen chloride (HCl) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A203FEF" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Phenols (e.g., Ortho-phenylphenol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241ABF0" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Pine oil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6DD02E" w14:textId="62F87732" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Quaternary ammonium chloride compounds (e.g., Benzalkonium chloride)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD8652E" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Silver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AE61D7" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Thyme oil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EC3D8F" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Acceptable “Active Ingredients”:  The following “Active Ingredients” have been approved by the Massachusetts Toxics Reduction Task Force: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D028996" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Hydrogen peroxide (including Accelerated Hydrogen Peroxide) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15653C40" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Citric Acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C5275C" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Lactic acid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1183D289" w14:textId="77777777" w:rsidR="00B84194" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Caprylic acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09308AA5" w14:textId="0EED1960" w:rsidR="00B84194" w:rsidRPr="00F64DF2" w:rsidRDefault="00B84194" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Food Grade </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7262" w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Sodium </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Dichloroisocyanurate (NaDCC) with CAS#2893-79-9 (Must be able to maintain a pH from 4-6.5.  Only to be sold in tab form)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26438A40" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00023519">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>All concentrated surface, disinfectants and sanitizers, must be designed and packaged as a Closed Loop Dilution-Control System, that meets the following requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081B7678" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>No open containers are allowed. The container must have "spill-resistant packaging" that requires coupling to a specially designed device in order to dispense the product. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209C9C6F" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>The container may not be able to be "practically accessed" during routine use. The packaging must not allow for access or exposure to the concentrated product after opening a cap or lid, or before or while connecting to the dispensing system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332A02B3" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>The container must contain a backflow prevention system that meets the current American Society of Sanitary Engineering (ASSE) 1055 standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB66597" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00291E7C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">EXCEPTION: Unless it is in a portion controlled package.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09644686" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="005C4395">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:t>Food-Contact Surface Sanitizers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="66F22F1C" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="005C2A26">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mandatory Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...10 lines deleted...]
-        <w:ind w:left="1080"/>
+    <w:p w14:paraId="74063A5B" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="005C2A26">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Must be EPA (FIFRA) Registered as a Food-Contact Surface Sanitizer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
+    <w:p w14:paraId="2DF9B88F" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="602A1765" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:t xml:space="preserve">Prohibited “Active Ingredients” include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="49D0688A" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:t>Chlorine Bleach (Sodium hypochlorite)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B4750B8" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:t>Hydrogen chloride (HCL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...51 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59F093D6" w14:textId="1BCEC4E2" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Quaternary ammonium chloride compounds (e.g., Benzalkonium chloride</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4740" w:rsidRPr="00F64DF2">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D644F48" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:t>Silver</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0C42757F" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
         <w:t>Thyme oil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
+    <w:p w14:paraId="6CA231D2" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1500"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE3A0A" w:rsidRPr="00EE3A0A" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="255E3755" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Acceptable “Active Ingredients” include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7D7D0A" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Hydrogen Peroxide </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B32B536" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Peroxyacetic acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535EA485" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Lactic Acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DA5C3A" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>Citric Acid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB77874" w14:textId="0CBCF813" w:rsidR="00FC51F9" w:rsidRPr="00F37B37" w:rsidRDefault="00EE3A0A" w:rsidP="00F37B37">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">Caprylic Acid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B94E49D" w14:textId="641B46D4" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="005C4395">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
-[...15 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA78DF">
+        <w:t>pecialty Cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A133938" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">This category includes ready-to-use non-antimicrobial cleaners including: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E86FF9F" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C094E46" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">abrasive powdered cleaners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0CD9A1" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">air conditioner coil cleaners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6405B540" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>appliance cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A074831" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>bathroom cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146967E1" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>boat and bilge cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC2E1AE" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>calcium, lime and rust removers/descalers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115899DE" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">carpet spot/stain removers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F13A255" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>cleaning wipes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4751B2" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>coffee maker cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E160A0E" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">cream cleansers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8CA69B" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">deck and fence cleaners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E07B53" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>degreasers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E7F206" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>deodorizers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573CA5F9" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>descalers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB81A79" w14:textId="3BAB6610" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>dish washing</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5131" w:rsidRPr="00F64DF2">
+        <w:t>/ware</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve"> washing detergents and rinse aids (hand or automatic in liquid, gel or powder form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDC65B4" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>drain cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B368AC0" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">enzymatic cleaners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1675B1DB" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>furniture cleaners/polishes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C34EAB0" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>graffiti removers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C2A64" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">gum and adhesive removers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349330F8" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">laundry fabric softeners, anti-static products and stain removers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCA707D" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>laundry whiteners and brighteners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4A2F72" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>laundry/clothes washing detergents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0AFF8D" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>leather cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFACDF0" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">mold and mildew removers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BB6B00" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>oven/grill/BBQ cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48048763" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">stainless steel/metal cleaners/polishes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CAB721" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">stone cleaners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE068D9" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>toilet bowel and urinal cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B230A0C" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>upholstery cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A45578E" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>urinal blocks and screens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013CE3B1" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">vehicle cleaners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F7AF81" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>walkway cleaners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1414B62B" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00EE3A0A">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+    </w:p>
+    <w:p w14:paraId="799D477A" w14:textId="77777777" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">The Toxics Reduction Task Force has approved the use of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F64DF2">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>EPA’s Design for the Environment Safer Chemical Labeling Program,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve"> for products listed in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrogen Peroxide </w:t>
-[...1154 lines deleted...]
-    <w:p w:rsidR="00FC51F9" w:rsidRDefault="00EE3A0A" w:rsidP="00FC51F9">
+        <w:t>Category 4: Specialty Products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve"> for use on Statewide Contract FAC85: Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies. However, only products that have completed an on-site audit will be accepted.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51F9" w:rsidRPr="00F64DF2">
+        <w:t xml:space="preserve">No products with a double dagger will be accepted (‡). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CC1031" w14:textId="77777777" w:rsidR="00EE3A0A" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="00FC51F9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3A0A">
+      <w:r w:rsidRPr="00F64DF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...69 lines deleted...]
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC51F9" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...41 lines deleted...]
-        <w:r w:rsidR="00EE3A0A" w:rsidRPr="00FC51F9">
+    <w:p w14:paraId="0EEABB15" w14:textId="522DF370" w:rsidR="005C4395" w:rsidRPr="00F64DF2" w:rsidRDefault="005C4395" w:rsidP="005C4395">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64DF2">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA78DF">
+        <w:t>esources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3AB6C2" w14:textId="5ABF465A" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="00EE3A0A" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:anchor="Standard" w:history="1">
+        <w:r w:rsidRPr="00F64DF2">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://www.epa.gov/dfe/pubs/projects/gfcp/index.htm#Standard</w:t>
+          <w:t>DfE’s Standard for Safer Products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FC51F9" w:rsidRPr="00FC51F9" w:rsidRDefault="00EE3A0A" w:rsidP="00EE3A0A">
-[...26 lines deleted...]
-        <w:r w:rsidRPr="00FC51F9">
+    <w:p w14:paraId="2081FB08" w14:textId="332FD885" w:rsidR="00FC51F9" w:rsidRPr="00F64DF2" w:rsidRDefault="005C4395" w:rsidP="00134033">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F64DF2">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://www.epa.gov/dfe/pubs/projects/gfcp/index.htm</w:t>
+          <w:t>DfE’s Criteria for Safer Chemical Ingredients</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00701FE1" w:rsidRDefault="00701FE1"/>
+    <w:p w14:paraId="3588317B" w14:textId="77777777" w:rsidR="00701FE1" w:rsidRDefault="00701FE1"/>
     <w:sectPr w:rsidR="00701FE1">
-      <w:footerReference w:type="even" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC51F9" w:rsidRDefault="00FC51F9" w:rsidP="00FC51F9">
+    <w:p w14:paraId="3E6D11F1" w14:textId="77777777" w:rsidR="005875A7" w:rsidRPr="00F64DF2" w:rsidRDefault="005875A7" w:rsidP="00FC51F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC51F9" w:rsidRDefault="00FC51F9" w:rsidP="00FC51F9">
+    <w:p w14:paraId="7A514FE4" w14:textId="77777777" w:rsidR="005875A7" w:rsidRPr="00F64DF2" w:rsidRDefault="005875A7" w:rsidP="00FC51F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00342E92" w:rsidRDefault="00FC51F9" w:rsidP="003628D2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="186DE13A" w14:textId="77777777" w:rsidR="000E4E83" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="003628D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00342E92" w:rsidRDefault="00B84194">
+  <w:p w14:paraId="4A663EC5" w14:textId="77777777" w:rsidR="000E4E83" w:rsidRPr="00F64DF2" w:rsidRDefault="000E4E83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00342E92" w:rsidRDefault="00B84194"/>
+  <w:p w14:paraId="4F82D718" w14:textId="77777777" w:rsidR="000E4E83" w:rsidRPr="00F64DF2" w:rsidRDefault="000E4E83"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00342E92" w:rsidRDefault="00FC51F9" w:rsidP="003628D2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5107726A" w14:textId="77777777" w:rsidR="000E4E83" w:rsidRPr="00F64DF2" w:rsidRDefault="00FC51F9" w:rsidP="003628D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B84194">
+    <w:r w:rsidR="00B84194" w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F64DF2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00342E92" w:rsidRDefault="00B84194" w:rsidP="00D0191B">
+  <w:p w14:paraId="25BD1FE8" w14:textId="77777777" w:rsidR="000E4E83" w:rsidRPr="00F64DF2" w:rsidRDefault="000E4E83" w:rsidP="00D0191B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC51F9" w:rsidRDefault="00FC51F9" w:rsidP="00FC51F9">
+    <w:p w14:paraId="5F6297E7" w14:textId="77777777" w:rsidR="005875A7" w:rsidRPr="00F64DF2" w:rsidRDefault="005875A7" w:rsidP="00FC51F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC51F9" w:rsidRDefault="00FC51F9" w:rsidP="00FC51F9">
+    <w:p w14:paraId="60349448" w14:textId="77777777" w:rsidR="005875A7" w:rsidRPr="00F64DF2" w:rsidRDefault="005875A7" w:rsidP="00FC51F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F64DF2">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C601D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C20EF96"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3075,51 +1701,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07643192"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5CE4C20"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B36BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D2EF7E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3188,164 +1927,417 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C3A3844"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33581018"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230372C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2A4319C"/>
+    <w:lvl w:ilvl="0" w:tplc="8974A70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4522A084">
+      <w:start w:val="149"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="651A09F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A77848FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="07BC1792" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="886E7ED6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="73F85374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE6A46A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1792A648" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23436EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A1C9AAA"/>
+    <w:tmpl w:val="D8D267F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1380" w:hanging="360"/>
+        <w:ind w:left="3540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="360"/>
+        <w:ind w:left="4260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2820" w:hanging="360"/>
+        <w:ind w:left="4980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3540" w:hanging="360"/>
+        <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4260" w:hanging="360"/>
+        <w:ind w:left="6420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E3D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58D666C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3396,51 +2388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26D45AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AF2F9DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3485,51 +2477,390 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334407CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9140A6F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38112CF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="900CC7FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3812558D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DAA46A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43F1317E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F53CB5F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3598,51 +2929,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466B30E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35CC5FAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E041999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75420702"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3711,51 +3155,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D370A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C50ABC24"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3806,676 +3250,1308 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2011132152">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="579869638">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="401561849">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="461923039">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1679890803">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="270824691">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="942683727">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1444576560">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="118425907">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1273056715">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1938639740">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="12" w16cid:durableId="940142707">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="13" w16cid:durableId="1559366313">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="14" w16cid:durableId="1265728625">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="15" w16cid:durableId="518391874">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE3A0A"/>
+    <w:rsid w:val="00023519"/>
+    <w:rsid w:val="00084751"/>
+    <w:rsid w:val="000E4E83"/>
     <w:rsid w:val="00115545"/>
+    <w:rsid w:val="00134033"/>
+    <w:rsid w:val="00151ADD"/>
+    <w:rsid w:val="00291E7C"/>
+    <w:rsid w:val="00462B8E"/>
+    <w:rsid w:val="00481250"/>
+    <w:rsid w:val="004C5131"/>
+    <w:rsid w:val="004D27D7"/>
+    <w:rsid w:val="004F7262"/>
+    <w:rsid w:val="005875A7"/>
+    <w:rsid w:val="005C2A26"/>
+    <w:rsid w:val="005C4395"/>
+    <w:rsid w:val="00600FAB"/>
+    <w:rsid w:val="00616CA4"/>
+    <w:rsid w:val="00661340"/>
+    <w:rsid w:val="006B098A"/>
+    <w:rsid w:val="006E291B"/>
     <w:rsid w:val="00701FE1"/>
+    <w:rsid w:val="007D0CDF"/>
+    <w:rsid w:val="00973989"/>
+    <w:rsid w:val="009A4740"/>
+    <w:rsid w:val="009A5E80"/>
+    <w:rsid w:val="00A40752"/>
+    <w:rsid w:val="00A54684"/>
+    <w:rsid w:val="00AD472A"/>
     <w:rsid w:val="00B84194"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rsid w:val="00E21298"/>
     <w:rsid w:val="00EE3A0A"/>
+    <w:rsid w:val="00F37B37"/>
+    <w:rsid w:val="00F64DF2"/>
+    <w:rsid w:val="00F97269"/>
     <w:rsid w:val="00FC51F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1FC612A0"/>
+  <w15:docId w15:val="{F0116A27-07E1-447E-8085-DAA7CEFB45BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Heading4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA78DF"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA78DF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC51F9"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC51F9"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC51F9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC51F9"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC51F9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC51F9"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC51F9"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:bCs w:val="0"/>
+      <w:noProof/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC51F9"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...12 lines deleted...]
-    <w:rsid w:val="00FC51F9"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CA78DF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC51F9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OSDStyleGuide">
+    <w:name w:val="OSD Style Guide"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="OSDStyleGuideChar"/>
+    <w:rsid w:val="00CA78DF"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OSDStyleGuideChar">
+    <w:name w:val="OSD Style Guide Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="OSDStyleGuide"/>
+    <w:rsid w:val="00CA78DF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/dfe/pubs/projects/gfcp/index.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/dfe/pubs/projects/gfcp/index.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/dfe/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
 
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...15 lines deleted...]
-
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Sophie.Collins2\OneDrive%20-%20Commonwealth%20of%20Massachusetts\Documents\Custom%20Office%20Templates\OSD%20BRANDED%20TEMPLATE%20Jan%202026.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4719,70 +4795,331 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="1d7a8a5c-eeae-4917-8608-e388c3ffb236" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B8D7081CE175FA4493363E7416741DE4" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c40bc65acccfc44bb2de940409e12b36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1d7a8a5c-eeae-4917-8608-e388c3ffb236" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e74255f4c975c59fd9e4753d8006b11" ns3:_="">
+    <xsd:import namespace="1d7a8a5c-eeae-4917-8608-e388c3ffb236"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d7a8a5c-eeae-4917-8608-e388c3ffb236" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="13" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="14" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DA76C95-285C-4002-9F2B-C744001D23E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1d7a8a5c-eeae-4917-8608-e388c3ffb236"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCEF82ED-4C93-4E5D-B4A8-56E451A3F3B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7C6C1CE-6E27-4947-B502-F709D0831161}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1d7a8a5c-eeae-4917-8608-e388c3ffb236"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>OSD BRANDED TEMPLATE Jan 2026</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4661</Characters>
+  <Pages>4</Pages>
+  <Words>822</Words>
+  <Characters>4692</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5468</CharactersWithSpaces>
+  <CharactersWithSpaces>5503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Wolfe, Julia</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Wolfe, Julia</dc:creator>
-  <lastModifiedBy>ANF</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>2</revision>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B8D7081CE175FA4493363E7416741DE4</vt:lpwstr>
+  </property>
+</Properties>
+</file>