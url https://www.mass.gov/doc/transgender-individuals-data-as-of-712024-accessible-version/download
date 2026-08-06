--- v0 (2025-10-22)
+++ v1 (2026-08-06)
@@ -1,248 +1,626 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F2A63D0" w14:textId="1AE903B6" w:rsidR="00953750" w:rsidRDefault="00953750" w:rsidP="00ED0913">
+    <w:p w14:paraId="21C2EF07" w14:textId="6468F4CC" w:rsidR="005471AA" w:rsidRDefault="00E80812" w:rsidP="00ED0913">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0BC49412">
+      <w:r w:rsidRPr="00096015">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="298433EA" wp14:editId="5A6C4B1B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-90055</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7140575" cy="810895"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Group 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADBA5ACF-9AF8-A3BB-368A-A2930864F46D}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7140575" cy="810895"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="12192000" cy="1106386"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1986787292" name="Rectangle 1986787292">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CC38585-9175-5F41-B983-E626A8B41D81}"/>
+                            </a:ext>
+                            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="12192000" cy="1106386"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="032E53"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="407126730" name="TextBox 19" descr="Massachusetts Department of Public Health&#10;Bureau of Infectious Disease and Laboratory Sciences&#10;">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A57BF16A-46A2-2C4D-B679-429BA6325698}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2524888" y="106822"/>
+                            <a:ext cx="8164086" cy="923109"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1C9C7F6C" w14:textId="77777777" w:rsidR="00E80812" w:rsidRPr="00E80812" w:rsidRDefault="00E80812" w:rsidP="00E80812">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:textAlignment w:val="baseline"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:outline/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:position w:val="1"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                    <w14:solidFill>
+                                      <w14:schemeClr w14:val="tx1"/>
+                                    </w14:solidFill>
+                                    <w14:prstDash w14:val="solid"/>
+                                    <w14:round/>
+                                  </w14:textOutline>
+                                  <w14:textFill>
+                                    <w14:noFill/>
+                                  </w14:textFill>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00096015">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:position w:val="1"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>Massachusetts Department of Public Health</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="3AD12209" w14:textId="77777777" w:rsidR="00E80812" w:rsidRPr="00096015" w:rsidRDefault="00E80812" w:rsidP="00E80812">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:textAlignment w:val="baseline"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:position w:val="1"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00096015">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:position w:val="1"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="041377E8" w14:textId="77777777" w:rsidR="00E80812" w:rsidRPr="00096015" w:rsidRDefault="00E80812" w:rsidP="00E80812">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:textAlignment w:val="baseline"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:position w:val="1"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1006343240" name="Picture 1006343240" descr="Logo, DPH">
+                            <a:extLst>
+                              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12424AD9-3DDB-7449-9BD8-03E3D19E95A4}"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="403567" y="106976"/>
+                            <a:ext cx="1589132" cy="776619"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="298433EA" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-7.1pt;margin-top:0;width:562.25pt;height:63.85pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordsize="121920,11063" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDyn1lTCQQAAPsJAAAOAAAAZHJzL2Uyb0RvYy54bWy8VtuO2zYQfS/QfyBU&#10;oE/N6mJbktW1g81usgmwbYxs+gE0RVlEJJIlKV/+PsORLHsvuRbow3pFkTOcOXPmjC5f7tuGbLmx&#10;QslFEF9EAeGSqVLIzSL45+ObF3lArKOypI2SfBEcuA1eLn/95XKnC56oWjUlNwScSFvs9CKondNF&#10;GFpW85baC6W5hM1KmZY6WJpNWBq6A+9tEyZRlIY7ZUptFOPWwtubfjNYov+q4sy9ryrLHWkWAcTm&#10;8Nfg79r/hstLWmwM1bVgQxj0J6JoqZBw6ejqhjpKOiOeuGoFM8qqyl0w1YaqqgTjmANkE0ePsrk1&#10;qtOYy6bYbfQIE0D7CKefdsv+3t4afa9XBpDY6Q1ggSufy74yrf8PUZI9QnYYIeN7Rxi8zOJpNMtm&#10;AWGwl8dRPp/1mLIagH9ixurXg2GcxHMoINTEW8ZxlE7y1JuGx4vDB+HsNBDEnjCw/w2D+5pqjtDa&#10;AjBYGSJKCGOep1meJfMkIJK2wNcPwCAqNw0nZ3sIFdqNwNnCAobfi9q3k6eFNtbdctUS/7AIDASC&#10;DKPbO+t6nI5H/LVWNaJ8I5oGF2azvm4M2VJP+0nyejYZoH1wrJH+sFTerPfo3wDux2zwyR0a7s81&#10;8gOvACaoeoKRYJPy8R7KGJcu7rdqWvL++hkUGfsMCjtaYJnRofdcwf2j78GBF4Cnvvsoh/PelGOP&#10;j8bR1wLrjUcLvFlJNxq3QirznIMGshpu7s8fQeqh8SitVXkAEhnXXKteaqhktQKlYc6g8UBg32X/&#10;A5OnURYnaTaB/uqJ/BE69pXaA40DUnLLILK/qLWU1R3Io7PkhmtqXAslJKoiq27dgCK+5bRx9e+/&#10;7a/+fNUZTju/9056XRWqAyNhObWcgMCTO7pWhjplDuSeCZgC3KKhz97nDG3m24W4PcQBvXZ8/4XG&#10;SWbJNM9hfHh5iNI8SbwBVHwQkDxOpxFIBurHPJnE0RxxPsrHD3fQ2Aee6v6m8QUw95nGcPv1fkht&#10;qP4O5sgisP921PDgjAu9s6vOqUpg654YMzAJlG15qQUr4G+QeXh6InHfHodg5aBQweCk/S4fLTWf&#10;Ov0CJpKmTqxFI9wBpys0gw9KbleCeXXzizO1hPk7mU6S6UgyOOZvJ/HZzkC2O7VRf5Cb1VtfpKOf&#10;3itUSrA7xT5ZItV1DXLLr6wGig0kCR8ex+WDkICq+ih9/nlIHij+aEw+g18/gm8U6zz1+28KwxvA&#10;QUlbC22hkAVv1xzGg3lXImtByJzhjtUoIShebJDkcQOjPAXmU/gC0afRZJZmR57PM5yCJ57Hs3we&#10;T2Ag+TmZZWkKHQwQjmPyB3mOcfWR4CMEhhzELwx0O3wN+U+Y8zWeOn2zLT8DAAD//wMAUEsDBAoA&#10;AAAAAAAAIQC6JZRrCxkAAAsZAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAACIAAAAQoIBgAAACtW7tEAAAAJcEhZcwAAFxEAABcRAcom8z8AABi9SURBVHic7d3tddro&#10;1sbxa5413+FUgKYCMxVYqSCeCsxUEKeCkApOUkFwBeNUMHIFgyuIqOCYCvJ82NJIYN6RtG/d+v/W&#10;YtnBYHYSIV3cr7/8/PlTAACgFWNJD8VtJGlVfP/kWVQIfiGAAADQuKksaNzJgse2j5IWkmayMJJ3&#10;VFcwCCAAADRjJgscqXaHjn2ei+cMyq/eBQAAEIGFpPsLn5s3V0Z//J93AQAA9NyDLg8fEgEEAABc&#10;4MG7gD4igAAAcJq5pEzW3TIt7ruTNPEpp98YAwIAwGFTWei4Kf58q+u6XCACCAAAh4xl02TbbOWY&#10;Hn9IfOiCAQBgv5na72IZt/z7g0QAAQBgvy7CQdLBawSHAAIAwH55B68x0QBDCAEEAID98o5e566j&#10;1wkGS7EDAFBJZOM+pqq6X247eN2VBtYKQgABAMCMZet83Bx5XFu+akCLmtEFAwCA+SK/8CFJHzSg&#10;rhhaQABgt0TNNInnGuheHz1zJ+kv7yI0oK4YAggAvPVF9mkUlZXiCFK5dv89HiSNOq1kv98lLb2L&#10;aBsBBADeelU4FyMM05+y5d+jRQABgE1TSf94F4HBi74rhkGoALBpkPtyIDgT7T4Wp7KZOk+dVtMC&#10;NqMDgE2pdwFAIdXmWJAyfIxqf+7tWBFaQABgU+pdAFB4ULUY2kzWNVgfm5R3XE+jGAMCAJVE0g/v&#10;IoCatSxo7Fuf5FEWTnqHFhAAqKTeBQBbRjq8ONq9ejpuiQACAJXBrEIJeCOAAEAl9S4AOMOLpN/U&#10;04GojAEBAMP6H+ib/8gWzeslWkAAwKTeBQBneFSPw4dEAAGAUupdAHCitaS5dxHXIoAAgEm9CwAO&#10;WMnGfEgWPnK3ShrCSqgAYOM/2HwOIXqUbUqX+ZbRPAIIAND6gXA8yvZ5WSqCVo5DCCAAwPof8LWS&#10;tXIsFHnoqGMaLgBInAjh4Q9Z4OjlOh7XogUEwNCl3gVgkJ5lXS2DxSwYAEOXehcADBEBBMDQMf4D&#10;HgbZ7VJHAAEwZGMd3mkUaEvuXYA3AgiAIUu9C8BgZd4FeCOAABiy1LsADNJKdMEQQAAMWupdAAbn&#10;WdKDdxEhYB0QAEOVSPrhXQQGYyULvLlvGeGgBQTAUKXeBWBQvojwsYGFyAAMVepdAAbho2y8R+Zc&#10;R3DoggEwVLmkiXcRiNqjpJl3EaGiCwbAEE1F+ED7cu8CQkYAATBEqXcBGISZdwEhI4AAGKLUuwAM&#10;wkTS3LuIUDEGBGhfUtxQGcu6QZoyP/Pxr5JGDb4+sM9adrxjy6867eR4ymOGpukTaCxuvQvA4Hw/&#10;8/FTET7QnZFsw8Mn70JC86usj+qTcx0AcKnszMez+y26NhUB5A3GgADou3NP7GkbRQBb/pD0n+JW&#10;P0YTEYIlEUAA9NuLzp/qSDchupDLxhq9qtp4bi5b/v8vMTiVAAKg1xZnPp5PnuhKuuO+J9mgVMk2&#10;pBv04FQCCIA+y858fNpCDcAuc72dqLBU1R0zkh2/SWcVBYa9YAD01UpV0/ap0hbqAHYpA0Z5jObF&#10;1/vaY25kXTIvxWMHtWEdAQRAX507+DSRnfCBroxUjTk6NPboprh9kE0rX2gAs2boggHQV8x+QYze&#10;ywapRj9eiQACoI/WYvwH4vZFkQ9SJYAA6KNLmqfTposAWjSRhexoQwgBBEAfnRtAprITOtAnNzq/&#10;pa83CCAA+ig78/FpCzUAXbiRbZkSHQIIgL75Lltd8hxpC3UAXUm8C2gDAQRA3zD+A0OTeBfQBtYB&#10;AeK3UlyLG2VnPj6VrccA9NWdLITkvmU0q4kAstb5qxF2pb4J0FAtdX5zdWwy7wLgKvUuALjSSLY4&#10;WepbRrOaCCBLRfaPAiAq0S/ohEG4lQ1GXfiW0RzGgACI2Vgsv454zBXRuiAEEAAxS70LABo0kfTg&#10;XURTCCAAYkb3C2LzSZGsC8IsGAAxS70LAFrwrfi66PA1x7IVhaWGBvbTAgIgVolYfh3xSjp6nbEs&#10;6PxP0t/F7adsAsrDNXUQQADEKvUuAGhR3tHrfJF0v+P+G0n/lfRDFkZm5/5iAgiAWDH+AzHLnV9n&#10;Vfv+RtYttFTVTXMUAQRArFLvAoAWZR29zlzS49Z972RdL7/J9mYqlbv3nhRCCCAAYjQVy68jXqvj&#10;D2nUTNJz8f2zqvCTy1oa/6w9dqQTQwgBBECM6H5BzDKH13yQbb2S7/jZQlVAkaoQcnDRNAIIgBid&#10;3A8N9NAXh9dcyrpd9i2Etl3TSEd2riaAAIjR0DehRNy8ju9X7d/cdFfYuNWB1kgWIgMQo3lx2yVR&#10;d2so7DOXnZy3fdVlS20n8v879cWdpA/eRVxgLWvZC3kvmBe93Xvpi/a0hBBAAAxNru6mMO4zly3o&#10;VLfW/tB0TC7/v1Of9DGAjGTHx8y3jIN2tY5MtGcXX7pgAKB72Y77FtrfvA1ItiBYpnBbQbI99893&#10;3UkAAQB/ax0ZsAcUbmVjQFLnOs4x0Y6xIHTBAICPX7wLQG9NZF14L9oMrkuFG2Rn2qqNAAIAQD/d&#10;6O2gzz/kF0IySZ/2/Oy9bKB0Xt5BFwwAAPFYyH+MyFqbC5OVNrphCCAAgCHJvQto2Uj+M2We9tSw&#10;cR8BBAAwJLl3AR24ZC2ZJi1k/87ft+6/UW29GgIIAABxmSiM7Qh2LRn/bzcMAQQAMDRr7wI64NEK&#10;kslm5tT/vL1z76z8hgACABiasWwa9DvvQlrktSP0VJsLkuVbP79RMUiWAAIAGKrMu4AWjbwLOOBO&#10;IoAAABCjXdNgQ5FKBBAAAGK0awCoh+WO+6YSAQQAMFwhzBRpw0rhLMm+a4PFGymepdhTvd3aemjW&#10;qpLma+37bOvr0KUa7rGyUjUgLN+6LRXXTqyZbNOuEHzWnt1Ae2Cu/Utrd+1ZzW/A5r1iaFsmsr9b&#10;CO/pZM/901gCCGzAUf2E+774Wj95lBegTHbBWWoYi/LATIqbtPviXIbY8paJ4wPoq4X8ZsKUpgdq&#10;GBNAhqW8ANUvPmvZhaa87eqvwzCUIbZ+fKxUHRtPCuMTFdCU3LuAFr2XhZCZw2snxes+aP9snJQx&#10;IBjJDtT/SvpH9oZcyD85IwwTSfeSvkn6n6o9HmJtusaw5Hq7XHhM7mUfHrp4v45l54YnST9kre8H&#10;pwITQLCtvOD8Jfu0uxBhBJX32gwjHBvouwfFvTLqrSxozVr43alsnFAmOyd8U9X9fxQBBIeMVIWR&#10;XHagJX7lIDDvVR0bM9Eqgn7KZcfv9pLhMRnJwkEuC1zJhb8nkU3vXUr6KRvQ/0mXDfieEkBwqons&#10;QPsh++SbulaDkExUndzmIoigf55kAyYfvQtp2UTW3f5DFiIWskCS6vCU5HHx2B+SPqiYRnulMQEE&#10;l3gvS76ZCCKojGQhdSmfgW/ANV5lx23MY0LqbmQt3P+Vnc//kbVqlLdc1sU6lp3r75sugACCa9yK&#10;IIK3yhaRpeJd6Anxmim87pi1NneZ7cJE1sW6VDMtHm8QQNCEehDhgoPSjexTVShLQgOneJXPVvaH&#10;jGTn1t/VfTfR5PhDLkMAQZNuVV1wGAeA0gfRGoJ+eVJ4m7mlqro3f5GFkV7P3iGAoA3lBYcpmijd&#10;yFrIZr5lACebexdwxFhH1tkIHQEEbSn7DxeiNQSmnApIlwz6IFM4rSDlisR1fT+v5gQQtO1eNL9j&#10;0wdZMAVCN/cuoLBrTErI59S1LLx9lW3G+HXHYzL2gkEXJrKxIX+KCw9MOaVv5lkEcEQmu5AeWmhr&#10;rXa7Qr7KxqSE7JQ9xV5VbY76ImlBAEGXvskGUs18y0AgCCHog7lslt8uK9mFtZVpqrLwE9qMHMkC&#10;RKbN3bOPKR+zVvGepwsGXetycySE7160iiFsmXZPfS3HZbQVPtbyDR/b646sZd0pv8m6fx5k791T&#10;d1BPi6/lUu4EELi4FSEElXuF+SkPKD1oc4XUR9ksv7Zm+n2XXeQPXdybHAOylk3r/aV2m6oKIS+y&#10;fWDmshVSL1HW++8gdAIIvJTTMgkhkGw56NS7CGCPV1nYKC/Os+LP14z9+Ki3s2xeJP2n+N35kec3&#10;ee6ca3fYWcjCUCr7N7jGrezv++/vYQwIPJUhJNX1Bzf670n2KYtjAX2QXvn8pez890/tvkzdHP+f&#10;VU3rfdX+lpYvambafBmWNv5utIDAGy0hKI0U/mh/oJRf8dxV8fylNvedOSd8XHrO/Cxr8ci0f8ZK&#10;09Li68ZrEUAQAkIISrdiVgz6Ib/iuWnt+XeyMSVfdV5rw6WDXxcXPu8a5ViZvH4nAQShuBErZMKw&#10;lxBi9lmbF+Jyf5cHnd4Ckl742l91XXC6xFTVlPus/gMCCEJyr3BWHoSfkTgOEK+sgd+RXvCcr/KZ&#10;bfYgG1y7HbwYhIrgfFLVN4nh+iBrCcmd6wD2yS983lTXn9/2Tf99ltWV1+7Li9fLtx/ckdm+HxBA&#10;ECJmQ0CyVpCZcw3APvkFz1nrukGfiez8WB//8Vjc17sB3HTBIETMhoBkXXKJdxHAHud8QHqR9Ids&#10;bFN24evNZOGlHj7+LO7v5fmSFhCE6lbWdxjzwNSVmh+Rnqi6aI/V3jLRXZmJ8SAI06ktGY86b4Dp&#10;trHsPPF+6/6P6vk2BgSQ5j2rmxUdx6qWtk1rfz60a2PfzGXJPvctozW5urm4JrJjI5X1HU86eM2m&#10;PIgAgn5ayz5Aza/4HVNZyKh/kHhWtY5HrxFA+utV1QGYbf2svNjM1O9PwCPZG7it/RaGIi9uT7IL&#10;+lR2bMzU7jbiTRjJ/v972cSM6JWDPssN1qbFrTw/XzOO7U4WPsr36Ivs/Zud8NzyA2ku3w9wY9l5&#10;ZqEd/xaMAYnTUvaGmMp2LvyozdX2+uS92COkaUvZiSyRTY0LHQEUoUpVjc1Q8XUhC8zXhI+ZpL9U&#10;hY+POn32TLmPzN+SfhS1eL2HxrJ9nha7fkgAiV8uCyOJpHd6u/lRH8Q8DsTTq6wp93e93Xo7JAQQ&#10;DMlM0rfan09dIXUsCxv14CLZh7i/5DOjLJddc97ven0CyLBkssT+TmFfcLbdiOmYbVrKjotQw+lI&#10;tIIhbjPZ+fmnNsPHi04bQ1J2t2wPVK1LLimsAWX36ZsVjgkgw5TJDtjPsoFSfTD3LiByrwo7hKTe&#10;BQAtmMo+AHxTNYHgRfY+fNRpO4XfyXbUDXU8V9k9NdLWSqwEkGGbyw7wPrSGTEQrSBfuFObxkHoX&#10;ADTkQfY+m8k+DJYTBday7tD6JIJj4SPR6VNx9+2vNFW7rSPT2vcP9ToIICib3x+d6ziFxz4GQ/Oq&#10;MINeTNPLMVxL2aDMv2StHvUZLqnOXyV1odNbPmZ6G+SnstaTxZmve45Z7fuNfZ4IIJCqi07oMyJu&#10;xCfhLiwVZiCdHn8IEKyZqtaOR9nKqO9UtXqcGz4edF4wH8lmxpTn+0SnT+lNdVkryVxvl4L4UP4u&#10;Agjq5rKlfUM28y5gIObeBeyQeBcAXOFJFjh+U7V8eqbL9oZJdPl7tFxf6UmntZ5MZcFlqfNmpM1k&#10;m4vuMpcIIHhrobBbQu61vy8TzcklffcuYgstIOiL2Y77ysXJ8gZ+/0LXDTodabNl4lAIymXjU0ay&#10;rqNMVQvKLlNZuPm25+dSsc8TAQS7zBVmE3yJdSG6EdrqowRPhCyRdYvksotvW2PWZmp+TNTiwM9y&#10;bU5WuJX9/X6oClXl7adsTMmh6cClO5Zixz4zWZINcSn3colitOvYp5iu0QKCkCSqll6/09tz5VyX&#10;d7Hse51Uzb8Pvut4jeUy86ns71UGoJEuD0NjAggOuZMdeKHNL38v+zR8zVLHOO5VtoR/nzavA7oy&#10;0/4xDpKdNzPZBXuhzfNVIjuHHbvw57r+/beuvc52WHjWeePqMlkISbUZRC7xShcMDskV5mBEiW6Y&#10;ruTeBQA9NpJNu/2fqm6KXNZ90eQ5rFy47LNsoOs7Sb8Ut3IWS1q7r/x5qss+yGXFc38vXvfcBS1f&#10;JC1oAcExXxTmrrqp6IbpQqZw1uCgCwZ9dsn7aCabgbJtLRtjstRlXTzZBc/ZZamqBaXsJkqOPCdX&#10;ce4mgOAUD9r9JvBEC8jwhNYVCLQtky2NsD0WK9X1Y0uadnYYogsGp8gU3h4hI/GJGED8FrIQUnZz&#10;nDJotBdoAcGpFgqnKb50yeqBQNdm6u8Kvol3AZBk598nVQuYRYEAglMtZANSQ5oRQQsI+mCisN43&#10;6KdX2Zi8aNAFg3OElrwJIO1LvQuoCa0bEMAVCCA4x8K7gC2hdQnFiNVHAbSCAIJzLGULU4Uk8S4g&#10;cqFNvwYQCQIIzpV5F7Al8S4gYqFNdc69CwDQHAIIzhXarBPGgbSHAAKgNQQQnCu0AMIYhXaMFV4A&#10;Ce3YA3AFAgjOlXkXsCXxLiBSDwpv5dHcuwAAzSGA4BIhDURNvAuIUCILIKGhBQSICAEEl8i9C0Cr&#10;nhRe68eLdwEAmkUAAVC3UJhTbzPvAgA0iwCCS2TeBdQwC6Y5C0n33kXskXkXAKBZ7AWDvgutq6CP&#10;Elm3S4gtH6XQtgEAcCVaQIDhGss2GFwq7PDx3bsAAM2jBQQYnkQ2y2WmfrQg0foBRIgAAsQvkY2V&#10;SYtbyK0d29YigABRIoAAfhJZF0iTpqpWhx2rX2FjlydJr95FAGgeAQR9t/Yu4AoTSZ+8iwjc3LsA&#10;AO1gECouEdLUV1bHjNejWPQOiBYBBJdgAzh0Ye5dAID2EEBwicS7AESP1g8gcgQQXGLiXUBN7l0A&#10;GrcWrR9A9AggOFdI4z8kAkiM5uL/FYgeAQTnCi2AIC7Pkr54FwGgfQQQnCv1LmBL5l0AGrOWrc4K&#10;YAAIIDhX6l3AFhapisdMdL0Ag0EAwTkShTUAVWIdkFh8FkuuA4NCAME57rwL2PLiXQAa8ShmvQCD&#10;w1LsOMeDdwFbaP3ov0fFP+7jUdLCu4gLzSTdexeBOBFAcKpUdL+gWUMIH5KNa8mca7hU6l0A4kUX&#10;DE419y5gh8y7AFxsKOEDwB4EEJwilXTrXcSWtWgB6auvInwAg0cXDE4x9y5gh8y7AJxtLRtHtHCu&#10;A0AACCA45k7htX5ITNnsmxdZqwetVgAk0QWDw8YK99Nq5l0ATvZVtoQ/4QPAv2gBwSELSSPvInZ4&#10;EStm9gGtHgD2ogUE+8wlvfcuYo+FdwE4aCXpT9HqAeAAWkCwy0zSJ+8iDmD8R5jWsp1sv4g9egAc&#10;QQDBtpmkb95FHPBddL+EZiVrMXsSwQPAiQggqJsp7PAh0f0Sku+y/w9apACcjQCC0lxhd7tI9kmb&#10;i52v77L/A1o7AFyFAIJyqm2oA07r5t4FDNBKNuU5E6EDQIMIIMOWysJHaJvM7bIW3S9tK5e3X8oC&#10;x1KMtwHQEgLIMCWymQp9aPUozb0LiMCLqhaMZfF9XtyWonUDQIcIIMOSyC7k975lnG0lC0yxeRbb&#10;nQMYKALIMNzJZrj0qcWjbu5dAACgWQSQOI1ln6zviluIy6mf6lmM/QCA6BBA+i8pbtPa7caxnqY9&#10;eBcAAGgeAaR5U7W/U2uifsxcudZnsZcIAESJANK8kaRb7yIi8CLGfgBAtNgNFyFaywbNAgAiRQBB&#10;iB5E1wsARI0AgtA8ilkvABA9AghC8iK6XgBgEAggCMVKrAoKAINBAEEI1rIF09iLBAAGggACb2tZ&#10;yweDTgFgQAgg8ET4AICBIoDAC+EDAAaMAAIPLyJ8AMCgsRQ7ulaGDwacAsCA0QKCLj3KNusjfADA&#10;wBFA0IW1pD/FImMAgAJdMGjbi2yNj9y5DgBAQGgBQZs+y7pccuc6AACBoQUEbXiWdbfkvmUAAEJF&#10;CwiatJL0h2yWS+5aCQAgaAQQNGEt6aOkRNKTbykAgD6gCwbXWEv6UtyYWgsAOBkBBJdYSZpLWviW&#10;AQDoKwIIzvFd1tqROdcBAOg5AgiOeZG1dCxENwsAoCEEEOxSho4nMZsFANACAggkG9ORyQJHJlo6&#10;AAAtI4AMz0rWqpFJWorAAQBwQACJz1oWLFR8fa19zZxqAgBgQywBZCnpnXcRjjLvAnokpGOFlqf2&#10;PEgaexdRyL0LuMJC4ZxfeL9EJpYAwqd7nIpjZRiWxx+CE+Tqd4BCwFiKHQAAdI4AAgAAOkcAAQAA&#10;nSOAAACAzhFAAABA5wggAACgcwQQAADQOQIIAADoHAEEAAB0jgACAAA6RwABAACdI4AAAIDOEUAA&#10;AEDnCCAAAKBzBBAAANA5AggAAOgcAQQAAHSOAAIAADpHAAEAAJ0jgAAAgM4RQAAAQOcIIAAAoHME&#10;EAAA0DkCCAAA6BwBBAAAdI4AAgAAOkcAAQAAnSOAAACAzv3awO8YS0ob+D0AAPRF4l1A3zURQG4k&#10;/d3A7wEAAANBFwwAAOgcAQQAAHSOAAIAADpHAAEAAJ0jgAAAgM4RQAAAQOcIIAAAoHMEEAAA0DkC&#10;CAAA6BwBBAAAdI4AAgAAOkcAAQAAnSOAAACAzhFAAABA536VlEt6dq4DAIAhyb0L8Pb/UHgrCtAd&#10;6V0AAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhANPIlSzfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwVu72VStxGxKKeqpCLaCeJtmp0lodjZkt0n6792e9DaP93jzvXw12VYM&#10;1PvGsQY1T0AQl840XGn42r/NnkH4gGywdUwaLuRhVdze5JgZN/InDbtQiVjCPkMNdQhdJqUva7Lo&#10;564jjt7R9RZDlH0lTY9jLLetTJPkSVpsOH6osaNNTeVpd7Ya3kcc1wv1OmxPx83lZ//48b1VpPX9&#10;3bR+ARFoCn9huOJHdCgi08Gd2XjRapiphzRGNcRFV1upZAHiEK90uQRZ5PL/guIXAAD//wMAUEsD&#10;BBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrD&#10;MBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCI&#10;dTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnK&#10;iPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCH&#10;Xr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8p9ZUwkEAAD7CQAADgAAAAAAAAAA&#10;AAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAuiWUawsZAAALGQAAFAAAAAAA&#10;AAAAAAAAAABvBgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEA08iVLN8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAACsHwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAAAAAAAAAAAAAAAAuCAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAYABgB8AQAAqyEAAAAA&#10;">
+                <v:rect id="Rectangle 1986787292" o:spid="_x0000_s1027" alt="&quot;&quot;" style="position:absolute;width:121920;height:11063;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbS8HxyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/odlhN7sxkibNO22aGlBoR6spedhd/LA7GzMbpv4711B8Djfe1ab0bbiSr1vHCt4mCYgiLUz&#10;DVcKTh/7+xyED8gGW8ek4Js8bNa3NyssjBv4na7HUIkYwr5ABXUIXSGl1zVZ9FPXEUeudL3FEM++&#10;kqbHIYbbVqZJMpcWG44NNXa0rUl/Hi9WwfntnB3Kx2c5lONl+/qV61m100pN7sanJYhAY/gX/7lf&#10;TJy/yOdZnqWLFH5/igDI9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW0vB8ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#032e53" stroked="f" strokeweight="1pt"/>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="TextBox 19" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Massachusetts Department of Public Health&#10;Bureau of Infectious Disease and Laboratory Sciences&#10;" style="position:absolute;left:25248;top:1068;width:81641;height:9231;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVZ+8ryAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Qt9hOIXuzIxWo00dpVQKrpTaVujukDm50MyZkBlN+vbOQnD589/4VpvBNuJCna8da5gkCgRx&#10;7kzNpYbvr4/xEoQPyAYbx6Thnzxs1g+jFWbG9fxJl2MoRRxhn6GGKoQ2k9LnFVn0iWuJo1e4zmKI&#10;siul6bCP47aRU6VSabHm+FBhS+8V5X/Hs9Xwsy9+TzN1KLd23vZuUJLti9T66XF4ewURaAj38K29&#10;MxpmajGZpovnCBGRIg7I9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVZ+8ryAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="1C9C7F6C" w14:textId="77777777" w:rsidR="00E80812" w:rsidRPr="00E80812" w:rsidRDefault="00E80812" w:rsidP="00E80812">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:textAlignment w:val="baseline"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:outline/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                              <w14:solidFill>
+                                <w14:schemeClr w14:val="tx1"/>
+                              </w14:solidFill>
+                              <w14:prstDash w14:val="solid"/>
+                              <w14:round/>
+                            </w14:textOutline>
+                            <w14:textFill>
+                              <w14:noFill/>
+                            </w14:textFill>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00096015">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>Massachusetts Department of Public Health</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3AD12209" w14:textId="77777777" w:rsidR="00E80812" w:rsidRPr="00096015" w:rsidRDefault="00E80812" w:rsidP="00E80812">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:textAlignment w:val="baseline"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00096015">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="041377E8" w14:textId="77777777" w:rsidR="00E80812" w:rsidRPr="00096015" w:rsidRDefault="00E80812" w:rsidP="00E80812">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:textAlignment w:val="baseline"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 1006343240" o:spid="_x0000_s1029" type="#_x0000_t75" alt="Logo, DPH" style="position:absolute;left:4035;top:1069;width:15891;height:7766;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCuKP0iyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaMGCamriCDk0IO1HtrbkJ0mwexs2F1N+u87h0KPb96bb+Zt95Pr1YNC7DwbWC4y&#10;UMS1tx03Bq4fp5cCVEzIFnvPZOCHIux3s6ctltaP/E6PS2qUQDiWaKBNaSi1jnVLDuPCD8Tiffvg&#10;MIkMjbYBR4G7Xq+ybKMddiwXWhzo2FJ9u9ydgVDn7sjnIlSbz+ocT8Uw2rcvY57n0+EVVKIp/Yf/&#10;tisr7wtxna9XubSQTjIAvfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArij9IskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata r:id="rId12" o:title="Logo, DPH"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAA6356" w14:textId="77777777" w:rsidR="005471AA" w:rsidRDefault="005471AA" w:rsidP="00ED0913">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Massachusetts HIV Epidemiologic Profile</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78402844" w14:textId="14BFF59B" w:rsidR="00953750" w:rsidRPr="00392EAF" w:rsidRDefault="00953750" w:rsidP="00ED0913">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4567C609" w14:textId="77777777" w:rsidR="005471AA" w:rsidRDefault="005471AA" w:rsidP="00ED0913">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Data as of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C5EDF">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE7272E" w14:textId="77777777" w:rsidR="005471AA" w:rsidRDefault="005471AA" w:rsidP="00ED0913">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78402844" w14:textId="39251D70" w:rsidR="00953750" w:rsidRPr="00E80812" w:rsidRDefault="00953750" w:rsidP="00E80812">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000C5EDF">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Massachusetts HIV Epidemiologic Profile</w:t>
+      </w:r>
+      <w:r w:rsidR="005471AA" w:rsidRPr="00E80812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00953750">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B23638">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data as of </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5EDF" w:rsidRPr="00E80812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00953750">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00485955">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/1/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F6E" w:rsidRPr="00E80812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="19D71A5F" w14:textId="77777777" w:rsidR="00485955" w:rsidRPr="000F17CA" w:rsidRDefault="00485955" w:rsidP="00ED0913">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1B61D6" w14:textId="7720236C" w:rsidR="00485955" w:rsidRPr="00E80812" w:rsidRDefault="00953750" w:rsidP="00E80812">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80812">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Population Report: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23638" w:rsidRPr="00E80812">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Transgender Individuals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F1973" w14:textId="77777777" w:rsidR="00E80812" w:rsidRDefault="00E80812" w:rsidP="00953750">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F17CA">
+    </w:p>
+    <w:p w14:paraId="5B501B76" w14:textId="5B9DC86E" w:rsidR="00953750" w:rsidRPr="00953750" w:rsidRDefault="00953750" w:rsidP="00953750">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MS Word Version, optimized for screen reader use</w:t>
-[...22 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00953750">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Suggested citation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3A6007" w14:textId="6FD7CA44" w:rsidR="00953750" w:rsidRPr="00953750" w:rsidRDefault="3BCCFC16" w:rsidP="00953750">
+    <w:p w14:paraId="2B3A6007" w14:textId="7A025F4B" w:rsidR="00953750" w:rsidRPr="00953750" w:rsidRDefault="3BCCFC16" w:rsidP="00953750">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massachusetts Department of Public Health, Bureau of Infectious Disease and Laboratory Sciences. Massachusetts HIV Epidemiologic Profile: Data as of </w:t>
       </w:r>
       <w:r w:rsidR="000C5EDF">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>/1/202</w:t>
       </w:r>
-      <w:r w:rsidR="000C5EDF">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00D21F6E">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Population Report: </w:t>
       </w:r>
       <w:r w:rsidR="56DF50C5">
         <w:t>Transgender Individuals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="2C91FEC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.mass.gov/lists/hivaids-epidemiologic-profiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Published </w:t>
       </w:r>
       <w:r w:rsidR="000C5EDF">
         <w:t>December</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00467CFD">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00D21F6E">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>. Accessed [date].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7982B512" w14:textId="77777777" w:rsidR="00953750" w:rsidRPr="00953750" w:rsidRDefault="00953750" w:rsidP="00DF14D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953750">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00953750">
         <w:rPr>
           <w:b/>
@@ -426,1727 +804,2603 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166657">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HIV Data Dashboard </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610BA267" w14:textId="77777777" w:rsidR="00442333" w:rsidRPr="00166657" w:rsidRDefault="00442333" w:rsidP="00442333">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00166657">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.mass.gov/info-details/hiv-data-dashboard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00166657">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5867DB86" w14:textId="77777777" w:rsidR="00953750" w:rsidRPr="00F87FAB" w:rsidRDefault="00953750" w:rsidP="00F87FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953750">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requests for additional data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235D8610" w14:textId="77777777" w:rsidR="00953750" w:rsidRPr="00953750" w:rsidRDefault="00953750" w:rsidP="00ED0913">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F87FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.mass.gov/lists/infectious-disease-data-reports-and-requests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00953750">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55ECDA3E" w14:textId="77777777" w:rsidR="00953750" w:rsidRPr="00953750" w:rsidRDefault="00953750" w:rsidP="00F87FAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953750">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Slide sets for HIV Epidemiologic Profile Reports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C535349" w14:textId="781FB10A" w:rsidR="00D9731D" w:rsidRPr="00F87FAB" w:rsidRDefault="00953750" w:rsidP="00F87FAB">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F87FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.mass.gov/lists/hivaids-epidemiologic-profiles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B1C4806" w14:textId="77777777" w:rsidR="00D53F8E" w:rsidRDefault="00D53F8E" w:rsidP="00953750">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00D53F8E" w:rsidSect="00866440">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId16"/>
+        <w:sectPr w:rsidR="00D53F8E" w:rsidSect="00D4272E">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A923B3D" w14:textId="426EA439" w:rsidR="0D28DC32" w:rsidRPr="00493814" w:rsidRDefault="0D28DC32" w:rsidP="00EA8697">
+    <w:p w14:paraId="2506F394" w14:textId="77777777" w:rsidR="00E80812" w:rsidRDefault="00E80812" w:rsidP="00EA8697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00493814">
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="1958450643"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="182CF9CD" w:rsidRPr="00493814">
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3DDFD7DE" w14:textId="7FF6CE88" w:rsidR="00865332" w:rsidRPr="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00865332">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Table of Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="34B45706" w14:textId="4815AB1E" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc230356165" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>DATA COLLECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356165 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="057B4B23" w14:textId="2F38D14F" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356166" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>REPORTING OF TRANSGENDER IDENTITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356166 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="65FE3BE7" w14:textId="11ACC51D" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356167" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>HIV INCIDENCE AND PREVALENCE AMONG TRANSGENDER INDIVIDUALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356167 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="654D03FA" w14:textId="6204436A" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356168" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>EXPOSURE MODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356168 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="569E7FB6" w14:textId="5286B4E1" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356169" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>RACE/ETHNICITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356169 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1996468E" w14:textId="70E46D4B" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356170" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>AGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356170 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="351D7C78" w14:textId="27510594" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356171" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>PLACE OF BIRTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356171 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="473CDAFD" w14:textId="0FC61711" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="10790"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230356172" w:history="1">
+            <w:r w:rsidRPr="000A0D1D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>AREA OF RESIDENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230356172 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4F6937EA" w14:textId="3D6FAAC3" w:rsidR="00865332" w:rsidRDefault="00865332">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="16202D6C" w14:textId="77777777" w:rsidR="00E80812" w:rsidRDefault="00E80812" w:rsidP="00EA8697">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>PEOPLE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="626FDB22" w14:textId="27ABB73E" w:rsidR="50B24BC8" w:rsidRDefault="50B24BC8" w:rsidP="50B24BC8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B885715" w14:textId="77777777" w:rsidR="006211BF" w:rsidRDefault="006211BF" w:rsidP="00EA8697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9E03CC" w14:textId="77777777" w:rsidR="006211BF" w:rsidRDefault="006211BF" w:rsidP="00EA8697">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006211BF" w:rsidSect="00613BDA">
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
+          <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511EC5A0" w14:textId="35AEE02C" w:rsidR="00574F97" w:rsidRPr="006211BF" w:rsidRDefault="00794E81" w:rsidP="00FC4611">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211BF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transgender is an umbrella term for people whose current gender identity differs from the sex they were assigned at birth. Transgender can also describe people whose gender identities do not exist within a gender binary structure (e.g., people who are non-binary or gender fluid), though not all these individuals identify as transgender. Transgender woman describes a person assigned male at birth who currently identifies as a woman. This identity can also refer to someone who was surgically assigned male at birth, in the case of intersex people, but whose current gender identity is female. Transgender man describes a person assigned female at birth who currently identifies as a man. This identity can also refer to someone who was surgically assigned female at birth, in the case of intersex people, but whose current gender identity is male.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E33E8C5" w14:textId="5B5F7937" w:rsidR="14A81824" w:rsidRPr="006211BF" w:rsidRDefault="14A81824" w:rsidP="006211BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="511EC5A0" w14:textId="35AEE02C" w:rsidR="00574F97" w:rsidRPr="00794E81" w:rsidRDefault="00794E81" w:rsidP="00FC4611">
+      <w:bookmarkStart w:id="0" w:name="_Toc230356165"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DATA COLLECTION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6DC03440" w14:textId="090D0536" w:rsidR="00FC4611" w:rsidRPr="00794E81" w:rsidRDefault="3B59A72A" w:rsidP="00FC4611">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00794E81">
+        <w:t xml:space="preserve">While questions about gender identity are often missing from national population assessments such as the US Census, Massachusetts has been a leader in adding these questions to local surveys. The Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="150F939D" w:rsidRPr="00794E81">
+        <w:t>Child and Youth Violence Prevention Services Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794E81">
+        <w:t xml:space="preserve"> began collecting transgender-inclusive gender identity in 2005, as did the Massachusetts Behavioral Risk Factor Surveillance System (BRFSS) and the Massachusetts Department of Public Health (MDPH) Office of HIV/AIDS in 2007. The MDPH HIV/AIDS Surveillance Program began collecting transgender-inclusive gender identity in 2009. In 2013, the Massachusetts Youth Risk Behavior Survey (MYRBS), Youth Health Survey (YHS), and MDPH Bureau of Substance Addiction Services also began collecting transgender-inclusive gender identity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A161C2" w14:textId="77777777" w:rsidR="00FC4611" w:rsidRDefault="504E4F97" w:rsidP="00FC4611">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00794E81">
+        <w:t>These surveys, surveillance systems, and programmatic data systems provide important opportunities to monitor population health and the specific impacts of policies (e.g., marriage equality, universal health care access, anti-bullying legislation, extension of nondiscrimination protections to transgender individuals) and other macro-level changes and interventions on population health and health inequities.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E25D15" w14:paraId="71792B23" w14:textId="77777777" w:rsidTr="00E25D15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28889D86" w14:textId="77777777" w:rsidR="00E25D15" w:rsidRPr="006211BF" w:rsidRDefault="00E25D15" w:rsidP="00E25D15">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Toc230356166"/>
+            <w:r w:rsidRPr="006211BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>REPORTING OF TRANSGENDER IDENTITY</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="1C0FE025" w14:textId="77777777" w:rsidR="00E25D15" w:rsidRPr="00794E81" w:rsidRDefault="00E25D15" w:rsidP="00E25D15">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00794E81">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Massachusetts Behavioral Risk Factor Surveillance System (BRFSS):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n annual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anonymous telephone survey of adults ages 18 and older that collects data on a variety of health risk factors, preventive behaviors, chronic conditions, and emerging public health issues.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2816A357" w14:textId="77777777" w:rsidR="00E25D15" w:rsidRPr="00794E81" w:rsidRDefault="00E25D15" w:rsidP="00E25D15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cstheme="minorEastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00794E81">
+              <w:t xml:space="preserve">Reported rates of transgender identity in Massachusetts adults are higher than national estimates: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D21F6E">
+              <w:t>1.5% (about 100,000) (95% Confidence Interval [CI]=1.2%–1.7%) of Massachusetts adults reported identifying as transgender (from 2022 to 2024)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:t xml:space="preserve"> compared to 0.5% (about 1.3 million) of all US adults, as estimated by the Williams Institute.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794E81">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B3D182" w14:textId="50E3EFAE" w:rsidR="00E25D15" w:rsidRPr="00E25D15" w:rsidRDefault="00E25D15" w:rsidP="00FC4611">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230A40">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Source: Health Survey Program, Office of Data Management and Outcomes Assessment, Massachusetts Behavioral Risk Factor Surveillance System (BRFSS). For more information, see: Health Survey Program, Office of Data Management and Outcomes Assessment, Massachusetts Department of Public Health. A Profile of Health Among Massachusetts Adults, 2023, Results from the Behavioral Risk Factor Surveillance System, January 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00230A40">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/lists/brfss-statewide-reports-and-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="382C641F" w14:textId="68CE1DDD" w:rsidR="00E25D15" w:rsidRDefault="00E25D15" w:rsidP="1D5F7C61">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465CA17E" w14:textId="77777777" w:rsidR="00E25D15" w:rsidRDefault="00E25D15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D43326" w14:paraId="32A28603" w14:textId="77777777" w:rsidTr="00D43326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EFB293" w14:textId="77777777" w:rsidR="00D43326" w:rsidRPr="00C820F6" w:rsidRDefault="00D43326" w:rsidP="00D43326">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Massachusetts Youth Risk Behavior Survey (YRBS):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>An anonymous survey of public high school students conducted every odd year that collects data on health-related behaviors.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA27D27" w14:textId="77777777" w:rsidR="00D43326" w:rsidRPr="00C820F6" w:rsidRDefault="00D43326" w:rsidP="00D43326">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C820F6">
+              <w:t>Reported rates of transgender identity in Massachusetts youth are also higher than national estimates. Among public high school students in 2023, 1.2% (95% CI=0.5% - 1.8%, n=2,786) reported the gender identity transgender boy or man, 0.5% (95% CI=0.2% - 0.8%, n=2,786) transgender girl or woman, and 2.2% (95% CI=1.4% - 3.1%, n=2,786) non-binary, for a combined total of 3.9% reporting transgender/nonbinary identity.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidRPr="00C820F6">
+              <w:t xml:space="preserve"> Comparatively, 1.4% of US youth aged 13–17 years identify as transgender, as estimated by the Williams Institute.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7286A630" w14:textId="4B54BF5E" w:rsidR="00D43326" w:rsidRPr="00C820F6" w:rsidRDefault="00D43326" w:rsidP="00767B8C">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Source for Youth Risk Behavior Survey Data: Office of Data Management and Outcomes Assessment, Department of Public Health and Massachusetts Department of Elementary and Secondary Education. For more information, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00C820F6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>https://www.doe.mass.edu/sfs/yrbs/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C820F6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F606BD4" w14:textId="1016078D" w:rsidR="00EA8697" w:rsidRPr="00EA2358" w:rsidRDefault="6279C197" w:rsidP="00EA2358">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transgender people, particularly transgender women, are among the groups most disproportionately affected by HIV in the U.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA8697" w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ccurate and timely data are needed to create and evaluate HIV prevention and treatment programs to address this disparity.  Therefore, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssessing HIV incidence and prevalence in transgender populations is of critical importance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13952" w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to inform the public health response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2358">
+        <w:rPr>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25194153" w14:textId="77777777" w:rsidR="00EA2358" w:rsidRPr="00187AA1" w:rsidRDefault="00467CFD" w:rsidP="00767B8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc230356167"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HIV INCIDENCE AND PREVALENCE AMONG </w:t>
+      </w:r>
+      <w:r w:rsidR="00654099" w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TRANSGENDER INDIVIDUALS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1524"/>
+        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="2969"/>
+        <w:gridCol w:w="1586"/>
+        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="3013"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA2358" w:rsidRPr="00063430" w14:paraId="3BC39F07" w14:textId="77777777" w:rsidTr="007E51E9">
+        <w:trPr>
+          <w:trHeight w:val="1143"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1524" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EBC9D8" w14:textId="5BF9D7EB" w:rsidR="00EA2358" w:rsidRPr="000D4256" w:rsidRDefault="00EA2358" w:rsidP="00EA2358">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>N=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD5201">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AB4240" w14:textId="328B5E91" w:rsidR="00EA2358" w:rsidRPr="000D4256" w:rsidRDefault="00EA2358" w:rsidP="00EA2358">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691988D5" w14:textId="0AEF564F" w:rsidR="00EA2358" w:rsidRPr="000D4256" w:rsidRDefault="00EA2358" w:rsidP="00EA2358">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>of 1,596 new HIV diagnoses from 2022–2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00767B8C" w:rsidRPr="00295C0C">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> were among transgender individuals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A34FB0" w14:textId="200F2222" w:rsidR="00EA2358" w:rsidRPr="000D4256" w:rsidRDefault="00EA2358" w:rsidP="00EA2358">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>N=160*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B34D386" w14:textId="4EE897D6" w:rsidR="00EA2358" w:rsidRPr="000D4256" w:rsidRDefault="00EA2358" w:rsidP="00EA2358">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3013" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F8FB0C" w14:textId="7BD483C3" w:rsidR="00EA2358" w:rsidRPr="000D4256" w:rsidRDefault="00EA2358" w:rsidP="00EA2358">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4256">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:t>of 24,838 persons living with HIV infection in MA as of 12/31/2024 were transgender individuals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="595D24B0" w14:textId="77777777" w:rsidR="00BD37E3" w:rsidRPr="00EA2358" w:rsidRDefault="00BD37E3" w:rsidP="00767B8C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>* Reported numbers among transgender individuals are likely to be underestimates due to underreporting of current gender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D2FDA" w14:textId="00CE7480" w:rsidR="00BD37E3" w:rsidRPr="00FE7E49" w:rsidRDefault="08242D62" w:rsidP="00767B8C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The following data presentations include transgender women only due to small numbers among transgender men (N=</w:t>
+      </w:r>
+      <w:r w:rsidR="00287BA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="34198189" w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>transgender men</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="674C0150" w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">reported as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">living with HIV infection </w:t>
+      </w:r>
+      <w:r w:rsidR="57965EC6" w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">as of </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0F96" w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>12/31/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00287BA8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE7E49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC34A8D" w14:textId="13A12F7D" w:rsidR="00DD0234" w:rsidRPr="006211BF" w:rsidRDefault="00DD0234" w:rsidP="006211BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00794E81">
-        <w:rPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc230356168"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DATA COLLECTION</w:t>
-[...26 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>EXPOSURE MODE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="813"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3420"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F40998" w:rsidRPr="00DC266B" w14:paraId="04CE6CAD" w14:textId="77777777" w:rsidTr="00F40998">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A0E06D" w14:textId="407007F1" w:rsidR="00F40998" w:rsidRPr="00DC266B" w:rsidRDefault="00F40998" w:rsidP="00F40998">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A423AF">
+              <w:t>Sex with men was the exposure mode for the majority (8</w:t>
+            </w:r>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A423AF">
+              <w:t xml:space="preserve">%) of transgender women reported to be living with HIV infection. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72D7C7E3" w14:textId="58121B1C" w:rsidR="00D53F8E" w:rsidRPr="00FE7E49" w:rsidRDefault="00DD0234" w:rsidP="00767B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7E49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...291 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">FIGURE 1. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE7E49">
-        <w:rPr>
-[...10 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+        <w:t xml:space="preserve">Transgender women living with HIV infection by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932840">
+        <w:t>exposure</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE7E49">
-        <w:rPr>
-[...94 lines deleted...]
-      <w:r w:rsidR="00654099" w:rsidRPr="00FE7E49">
+        <w:t xml:space="preserve"> mode, Massachusetts 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00287BA8">
         <w:t>4</w:t>
-      </w:r>
-[...193 lines deleted...]
-        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00FE7E49">
         <w:t xml:space="preserve"> (N=1</w:t>
       </w:r>
-      <w:r w:rsidR="00FE7E49" w:rsidRPr="00FE7E49">
-        <w:t>22</w:t>
+      <w:r w:rsidR="00287BA8">
+        <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE7E49">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEF17B6" w14:textId="5688AD63" w:rsidR="00DD0234" w:rsidRPr="00541964" w:rsidRDefault="001F2111" w:rsidP="00953750">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="11437235" w14:textId="77777777" w:rsidR="00F40998" w:rsidRPr="00600548" w:rsidRDefault="00287BA8" w:rsidP="00626BA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5D4A9C" wp14:editId="540DA9D4">
-            <wp:extent cx="3834765" cy="1828800"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EC8AF4E" wp14:editId="4B29FDDE">
+            <wp:extent cx="3757120" cy="1530350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="95957881" name="Picture 1" descr="The figure is a bar chart displaying the distribution of transgender women by exposure mode (sex with men, sex with men and injection drug use, and all other modes).&#10;"/>
+            <wp:docPr id="1298475348" name="Picture 1" descr="The figure is a bar chart displaying the distribution of transgender women by exposure mode (sex with men, sex with men and injection drug use, and all other modes).&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="95957881" name="Picture 1" descr="The figure is a bar chart displaying the distribution of transgender women by exposure mode (sex with men, sex with men and injection drug use, and all other modes).&#10;"/>
+                    <pic:cNvPr id="1298475348" name="Picture 1" descr="The figure is a bar chart displaying the distribution of transgender women by exposure mode (sex with men, sex with men and injection drug use, and all other modes).&#10;"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="1988" b="16287"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3758537" cy="1530927"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AFA8A2" w14:textId="77777777" w:rsidR="00DD0234" w:rsidRPr="00231D56" w:rsidRDefault="00DD0234" w:rsidP="00231D56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231D56">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 1 Notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F6B286" w14:textId="14712181" w:rsidR="00DD0234" w:rsidRPr="00231D56" w:rsidRDefault="00DD0234" w:rsidP="00231D56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231D56">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sex with Men: For the purposes of categorizing sexual risk in transgender women reporting sex with men only, this exposure mode category is reported on this fact sheet as “sex with men”. For the purposes of official reporting in the MA HIV/AIDS Surveillance System and to CDC, exposure mode for transgender women is based on sex assigned at birth and therefore would be reported as male-to-male sex.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A4393A" w14:textId="3495A48B" w:rsidR="00DD0234" w:rsidRPr="00CD5201" w:rsidRDefault="00DD0234" w:rsidP="00231D56">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231D56">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sex with Men and Injection Drug Use: For the purposes of categorizing sexual risk in transgender women reporting both sex with men and injection drug use, this exposure mode category is reported on this fact sheet as “sex with men and injection drug use”. For the purposes of official reporting in the MA HIV/AIDS Surveillance System and to CDC, exposure mode for transgender women is based on sex assigned at birth and therefore would be reported as male-to-male sex/injection drug use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE696C7" w14:textId="46DEE0FF" w:rsidR="008300B1" w:rsidRPr="006211BF" w:rsidRDefault="008300B1" w:rsidP="006211BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc230356169"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>RACE/ETHNICITY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="132B0AAF" w14:textId="77777777" w:rsidR="00BC00D9" w:rsidRDefault="008300B1" w:rsidP="00BC00D9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">FIGURE 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10AC9">
+        <w:t xml:space="preserve">Persons living with HIV infection on </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00D9" w:rsidRPr="00BC00D9">
+        <w:t xml:space="preserve">December 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC00D9" w:rsidRPr="00BC00D9">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC00D9" w:rsidRPr="00BC00D9">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00D9" w:rsidRPr="00BC00D9">
+        <w:t>by race/ethnicity: transgender women (N=151), cisgender women (N=7,238), and Massachusetts total (N=24,838)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073D6688" w14:textId="208A33D1" w:rsidR="00BC00D9" w:rsidRDefault="00B51C62" w:rsidP="00CD5201">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C6BE166" wp14:editId="44382EA6">
+            <wp:extent cx="6401435" cy="2585085"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5268085" name="Picture 4" descr="The figure is a stacked bar chart displaying the distribution by race/ethnicity (White NH, Black NH, Hispanic/Latino, Other) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5268085" name="Picture 4" descr="The figure is a stacked bar chart displaying the distribution by race/ethnicity (White NH, Black NH, Hispanic/Latino, Other) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3834765" cy="1828800"/>
+                      <a:ext cx="6401435" cy="2585085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AFA8A2" w14:textId="77777777" w:rsidR="00DD0234" w:rsidRPr="00A423AF" w:rsidRDefault="00DD0234" w:rsidP="00DD0234">
-[...46 lines deleted...]
-    <w:p w14:paraId="18994B68" w14:textId="1418D961" w:rsidR="00DD0234" w:rsidRPr="00A423AF" w:rsidRDefault="00DD0234" w:rsidP="00DD0234">
+    <w:p w14:paraId="5FF29868" w14:textId="75458648" w:rsidR="00F90400" w:rsidRPr="00DD1469" w:rsidRDefault="3BE9BCD6" w:rsidP="00CD5201">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1469">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">KEY </w:t>
+      </w:r>
+      <w:r w:rsidR="01EDD906" w:rsidRPr="00DD1469">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FINDING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CDA9B7" w14:textId="0B1077DA" w:rsidR="00F90400" w:rsidRPr="00DD1469" w:rsidRDefault="003C0606" w:rsidP="00CD5201">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A423AF">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DD1469">
+        <w:t>Fifty-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1469" w:rsidRPr="00DD1469">
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1469">
+        <w:t xml:space="preserve"> percent of transgender</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90400" w:rsidRPr="00DD1469">
+        <w:t xml:space="preserve"> women living with HIV infection were Hispanic/Latin</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1469" w:rsidRPr="00DD1469">
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90400" w:rsidRPr="00DD1469">
+        <w:t>, compared to 28% of</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1469" w:rsidRPr="00DD1469">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51C62">
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90400" w:rsidRPr="00DD1469">
+        <w:t>cisgender women</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90400" w:rsidRPr="00DD1469">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00F90400" w:rsidRPr="00DD1469">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90400" w:rsidRPr="00DD1469">
+        <w:t>all persons living with HIV infection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B0B80C" w14:textId="77777777" w:rsidR="00F43E89" w:rsidRPr="006211BF" w:rsidRDefault="00F43E89" w:rsidP="006211BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc230356170"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AGE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3DE04324" w14:textId="76163CF1" w:rsidR="00DD0234" w:rsidRPr="00DD1469" w:rsidRDefault="00F43E89" w:rsidP="00953750">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1469">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D10AC9">
+        <w:t xml:space="preserve">FIGURE 3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1469">
         <w:t xml:space="preserve">Persons living with HIV infection on </w:t>
       </w:r>
-      <w:r w:rsidR="00A423AF" w:rsidRPr="00D10AC9">
-[...21 lines deleted...]
-    <w:p w14:paraId="5FF29868" w14:textId="79084E65" w:rsidR="00F90400" w:rsidRPr="00DD1469" w:rsidRDefault="0056509B" w:rsidP="305BBFB0">
+      <w:r w:rsidR="0039103A" w:rsidRPr="0039103A">
+        <w:t xml:space="preserve">December 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0039103A" w:rsidRPr="0039103A">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0039103A" w:rsidRPr="0039103A">
+        <w:t xml:space="preserve"> by age (years): transgender women (N=151), cisgender women (N=7,238), and Massachusetts total (N=24,838)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558EFEEE" w14:textId="7997B7F6" w:rsidR="00DD1469" w:rsidRPr="00600548" w:rsidRDefault="0039103A" w:rsidP="00757B51">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="177C3EB2" wp14:editId="0A846C92">
-            <wp:extent cx="6395085" cy="2585085"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62D0669D" wp14:editId="2853F2D5">
+            <wp:extent cx="6401435" cy="2639695"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="369703677" name="Picture 2" descr="The figure is a stacked bar chart displaying the distribution by race/ethnicity (White NH, Black NH, Hispanic/Latino, Other) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+            <wp:docPr id="1148861213" name="Picture 3" descr="The figure is a stacked bar chart displaying the distribution by age (&lt;30 years, 30-39 years, 40-49 years, 50-59 years, and 60+ years) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="369703677" name="Picture 2" descr="The figure is a stacked bar chart displaying the distribution by race/ethnicity (White NH, Black NH, Hispanic/Latino, Other) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+                    <pic:cNvPr id="1148861213" name="Picture 3" descr="The figure is a stacked bar chart displaying the distribution by age (&lt;30 years, 30-39 years, 40-49 years, 50-59 years, and 60+ years) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6395085" cy="2585085"/>
+                      <a:ext cx="6401435" cy="2639695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="3BE9BCD6" w:rsidRPr="00DD1469">
+    </w:p>
+    <w:p w14:paraId="104B222A" w14:textId="1BFCC1C9" w:rsidR="00F43E89" w:rsidRPr="008E3949" w:rsidRDefault="00BE5E8D" w:rsidP="00757B51">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E3949">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">KEY </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>KEY FINDING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6A70A3" w14:textId="2613CAEE" w:rsidR="00F43E89" w:rsidRPr="008E3949" w:rsidRDefault="00863AF1" w:rsidP="00757B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00863AF1">
+        <w:t>A total of 58% of transgender women were under 40 years old as of December 31, 2024, compared to 16% of cisgender women and 19% of all persons living with HIV infection in Massachusetts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A59CD3E" w14:textId="77777777" w:rsidR="00262027" w:rsidRPr="006211BF" w:rsidRDefault="00262027" w:rsidP="006211BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc230356171"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3DE04324" w14:textId="44DF2ECA" w:rsidR="00DD0234" w:rsidRPr="00DD1469" w:rsidRDefault="00F43E89" w:rsidP="00953750">
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PLACE OF BIRTH</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5642ABEC" w14:textId="77777777" w:rsidR="00D665B3" w:rsidRDefault="00262027" w:rsidP="00262027">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1469">
+      <w:r w:rsidRPr="008E3949">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">FIGURE 3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1469">
+        <w:t xml:space="preserve">FIGURE 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3949">
         <w:t xml:space="preserve">Persons living with HIV infection on </w:t>
       </w:r>
-      <w:r w:rsidR="00A423AF" w:rsidRPr="00DD1469">
+      <w:r w:rsidR="00D665B3" w:rsidRPr="00D665B3">
         <w:t xml:space="preserve">December 31, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A423AF" w:rsidRPr="00DD1469">
-        <w:t>2023</w:t>
+      <w:r w:rsidR="00D665B3" w:rsidRPr="00D665B3">
+        <w:t>2024</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DD1469">
-[...6 lines deleted...]
-    <w:p w14:paraId="558EFEEE" w14:textId="77777777" w:rsidR="00DD1469" w:rsidRDefault="00DD1469" w:rsidP="00DD25C4">
+      <w:r w:rsidR="00D665B3" w:rsidRPr="00D665B3">
+        <w:t xml:space="preserve"> by place of birth: transgender women (N=151), cisgender women (N=7,238), and Massachusetts total (N=24,838)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775E5371" w14:textId="1C305670" w:rsidR="00DD25C4" w:rsidRPr="00600548" w:rsidRDefault="00D665B3" w:rsidP="00247B34">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:color w:val="FF0000"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07BADB30" wp14:editId="23ED42B8">
-            <wp:extent cx="6151249" cy="2188028"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10509A18" wp14:editId="2A23190E">
+            <wp:extent cx="6407150" cy="2176145"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="994013743" name="Picture 3" descr="The figure is a stacked bar chart displaying the distribution by age (20-29 years, 30-39 years, 40-49 years, 50-59 years, and 60+ years) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+            <wp:docPr id="1942966433" name="Picture 5" descr="The figure is a stacked bar chart displaying the distribution by place of birth (United States, Puerto Rico/US Dependency, Non-US) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="994013743" name="Picture 3" descr="The figure is a stacked bar chart displaying the distribution by age (20-29 years, 30-39 years, 40-49 years, 50-59 years, and 60+ years) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+                    <pic:cNvPr id="1942966433" name="Picture 5" descr="The figure is a stacked bar chart displaying the distribution by place of birth (United States, Puerto Rico/US Dependency, Non-US) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6175502" cy="2196655"/>
+                      <a:ext cx="6407150" cy="2176145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512CF3F1" w14:textId="09DBEFE6" w:rsidR="00F43E89" w:rsidRPr="00DD1469" w:rsidRDefault="00F43E89" w:rsidP="00DD25C4">
+    <w:p w14:paraId="1F84B7E3" w14:textId="1F280F05" w:rsidR="00262027" w:rsidRPr="00247B34" w:rsidRDefault="00262027" w:rsidP="00262027">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00247B34">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247B34">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure 4 Note: 98% of individuals living with HIV infection on </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0F96" w:rsidRPr="00247B34">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>12/31/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D665B3" w:rsidRPr="00247B34">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247B34">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who were born in a US dependency were born in Puerto Rico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F3CDDD" w14:textId="5B5CAEA9" w:rsidR="00A272DD" w:rsidRPr="00D05A74" w:rsidRDefault="00D665B3" w:rsidP="00247B34">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D665B3">
+        <w:t xml:space="preserve">The distribution of place of birth among transgender women living with HIV infection on December 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D665B3">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D665B3">
+        <w:t xml:space="preserve"> was more </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D665B3">
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D665B3">
+        <w:t xml:space="preserve"> the distribution of all persons living with HIV infection (PLWH) in Massachusetts than to the distribution of cisgender women. Sixty percent of transgender women were born in the United States compared to 57% of all PLWH and 42% of cisgender women</w:t>
+      </w:r>
+      <w:r w:rsidR="00A272DD" w:rsidRPr="00D05A74">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6E42D3" w14:textId="6A0A9F68" w:rsidR="00337F9B" w:rsidRPr="006211BF" w:rsidRDefault="00337F9B" w:rsidP="006211BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...38 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc230356172"/>
+      <w:r w:rsidRPr="006211BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C827324" w14:textId="08713591" w:rsidR="00F43E89" w:rsidRPr="008E3949" w:rsidRDefault="00262027" w:rsidP="00953750">
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AREA OF RESIDENCE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="72406038" w14:textId="04408913" w:rsidR="00262027" w:rsidRPr="00600548" w:rsidRDefault="00337F9B" w:rsidP="00953750">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008E3949">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05A74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">FIGURE 4. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E3949">
+        <w:t xml:space="preserve">FIGURE 5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05A74">
         <w:t xml:space="preserve">Persons living with HIV infection on </w:t>
       </w:r>
-      <w:r w:rsidR="00A423AF" w:rsidRPr="008E3949">
+      <w:r w:rsidR="008553F1" w:rsidRPr="008553F1">
         <w:t xml:space="preserve">December 31, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A423AF" w:rsidRPr="008E3949">
-        <w:t>2023</w:t>
+      <w:r w:rsidR="008553F1" w:rsidRPr="008553F1">
+        <w:t>2024</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008E3949">
-[...6 lines deleted...]
-    <w:p w14:paraId="775E5371" w14:textId="0BD95D8E" w:rsidR="00DD25C4" w:rsidRPr="00541964" w:rsidRDefault="008E3949" w:rsidP="00262027">
+      <w:r w:rsidR="008553F1" w:rsidRPr="008553F1">
+        <w:t xml:space="preserve"> by Health Service Region (HSR) of residence: transgender women (N=151), cisgender women (N=7,238), and Massachusetts total (N=24,838)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECD4544" w14:textId="28E0DEDB" w:rsidR="008553F1" w:rsidRPr="00600548" w:rsidRDefault="008553F1" w:rsidP="00380485">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66A9F8F7" wp14:editId="6FB79331">
-            <wp:extent cx="6407150" cy="2407920"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D622C13" wp14:editId="3293F49E">
+            <wp:extent cx="6401435" cy="2578735"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1925005588" name="Picture 4" descr="The figure is a stacked bar chart displaying the distribution by place of birth (United States, Puerto Rico/US Dependency, Non-US) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+            <wp:docPr id="2081821425" name="Picture 6" descr="The figure is a stacked bar chart displaying the distribution by Health Service Region (HSR) of residence (Boston HSR, Central HSR, Metrowest HSR, Northeast HSR, Southeast HSR, Western HSR, and Unknown) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1925005588" name="Picture 4" descr="The figure is a stacked bar chart displaying the distribution by place of birth (United States, Puerto Rico/US Dependency, Non-US) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
+                    <pic:cNvPr id="2081821425" name="Picture 6" descr="The figure is a stacked bar chart displaying the distribution by Health Service Region (HSR) of residence (Boston HSR, Central HSR, Metrowest HSR, Northeast HSR, Southeast HSR, Western HSR, and Unknown) of three groups: transgender women, cisgender women, and Massachusetts Total.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
-[...194 lines deleted...]
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6401435" cy="2578735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C697659" w14:textId="6811D114" w:rsidR="00337F9B" w:rsidRPr="00D05A74" w:rsidRDefault="00A272DD" w:rsidP="00337F9B">
+    <w:p w14:paraId="25430016" w14:textId="27B8BB70" w:rsidR="00905204" w:rsidRDefault="00D415DE" w:rsidP="00905204">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00D05A74">
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D415DE">
+        <w:t xml:space="preserve">Forty percent of transgender women reported to be living with HIV infection in Massachusetts on December 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D415DE">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D415DE">
+        <w:t xml:space="preserve"> were living in the Boston HSR, compared to 21% of cisgender women and 26% of all persons living with HIV infection. A total of 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00157C15">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D415DE">
+        <w:t>% of transgender women were living in both the Western and Northeast HSRs, 13% in the Metrowest HSR, 8% in the Southeast HSR, and 7% in the Central HSR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A272DD" w:rsidRPr="00D05A74">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6709262B" w14:textId="3FE0168E" w:rsidR="00FC77F1" w:rsidRPr="00541964" w:rsidRDefault="00FC77F1" w:rsidP="00FC77F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C1CA190" w14:textId="77777777" w:rsidR="00905204" w:rsidRDefault="00905204" w:rsidP="00905204">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63278D35" w14:textId="4634439D" w:rsidR="00337F9B" w:rsidRPr="000F13BC" w:rsidRDefault="00FC77F1" w:rsidP="00905204">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00541964">
         <w:t xml:space="preserve">HIV Surveillance Data Source: MDPH Bureau of Infectious Disease and Laboratory Sciences, data are current as of </w:t>
       </w:r>
       <w:r w:rsidR="00541964" w:rsidRPr="00541964">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00541964">
         <w:t>/1/202</w:t>
       </w:r>
-      <w:r w:rsidR="00541964" w:rsidRPr="00541964">
-        <w:t>4</w:t>
+      <w:r w:rsidR="008553F1">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00541964">
         <w:t xml:space="preserve"> and may be subject to change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63278D35" w14:textId="77777777" w:rsidR="00337F9B" w:rsidRPr="00541964" w:rsidRDefault="00337F9B" w:rsidP="00953750">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="00337F9B" w:rsidRPr="000F13BC" w:rsidSect="001C743D">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65CD22DD" w14:textId="77777777" w:rsidR="00564DCE" w:rsidRDefault="00564DCE" w:rsidP="00954CE2">
+    <w:p w14:paraId="782ED08C" w14:textId="77777777" w:rsidR="008C3A07" w:rsidRDefault="008C3A07" w:rsidP="00954CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C34D7E" w14:textId="77777777" w:rsidR="00564DCE" w:rsidRDefault="00564DCE" w:rsidP="00954CE2">
+    <w:p w14:paraId="1C54297F" w14:textId="77777777" w:rsidR="008C3A07" w:rsidRDefault="008C3A07" w:rsidP="00954CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2167,91 +3421,170 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-413783662"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2FD944E7" w14:textId="3B2A4B2B" w:rsidR="00954CE2" w:rsidRDefault="00954CE2">
+      <w:p w14:paraId="3BD951A1" w14:textId="04D1783E" w:rsidR="00954CE2" w:rsidRDefault="00954CE2" w:rsidP="00E80812">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E80812">
           <w:rPr>
             <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00E80812">
           <w:rPr>
             <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3BD951A1" w14:textId="77777777" w:rsidR="00954CE2" w:rsidRDefault="00954CE2">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-378399804"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4553796B" w14:textId="77777777" w:rsidR="00D4272E" w:rsidRDefault="00D4272E" w:rsidP="00E80812">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E80812">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="556E7B65" w14:paraId="31812F4D" w14:textId="77777777" w:rsidTr="00AD6CA2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="547FDE3F" w14:textId="2913269A" w:rsidR="556E7B65" w:rsidRDefault="556E7B65" w:rsidP="0074370A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -2281,61 +3614,61 @@
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75ABF594" w14:textId="30895226" w:rsidR="556E7B65" w:rsidRDefault="556E7B65" w:rsidP="0074370A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AFFFE43" w14:textId="77777777" w:rsidR="00564DCE" w:rsidRDefault="00564DCE" w:rsidP="00954CE2">
+    <w:p w14:paraId="6E8A13C0" w14:textId="77777777" w:rsidR="008C3A07" w:rsidRDefault="008C3A07" w:rsidP="00954CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7790C89E" w14:textId="77777777" w:rsidR="00564DCE" w:rsidRDefault="00564DCE" w:rsidP="00954CE2">
+    <w:p w14:paraId="10BBE478" w14:textId="77777777" w:rsidR="008C3A07" w:rsidRDefault="008C3A07" w:rsidP="00954CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="53AAC36E" w14:textId="7C312092" w:rsidR="6782CE5A" w:rsidRPr="00B30EC1" w:rsidRDefault="6782CE5A" w:rsidP="6782CE5A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30EC1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -2349,501 +3682,449 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B30EC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Narrow" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Providers may use this number to report individuals newly diagnosed with a notifiable sexually transmitted infection, including HIV, or request partner services. Partner services is a free and confidential service for individuals recently diagnosed with a priority infection. The client-centered program offers counseling, linkage to other health and social services, anonymous notification of partners who were exposed and assistance with getting testing and treatment. For more information, see: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00F87FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial Narrow" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.mass.gov/service-details/partner-services-program-information-for-healthcare-providers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="79CF4A89" w14:textId="7E016AA6" w:rsidR="00F22A69" w:rsidRPr="00F22A69" w:rsidRDefault="00F22A69" w:rsidP="00F22A69">
-      <w:pPr>
+    <w:p w14:paraId="157A39F0" w14:textId="77777777" w:rsidR="00E25D15" w:rsidRPr="00231D56" w:rsidRDefault="00E25D15" w:rsidP="00E25D15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00F22A69">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Note: please interpret estimated rates of transgender identity with caution due to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> high and differential non-response rates to this question. Additionally, BRFSS estimates cannot </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F22A69">
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F22A69">
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F22A69">
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F22A69">
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a person’s decision to respond is related to their gender identity. Also, please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of data from 2020 to 2022.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="429E6277" w14:textId="4ED0822E" w:rsidR="00EA8697" w:rsidRPr="00A66FD7" w:rsidRDefault="00EA8697" w:rsidP="00F22A69">
+    <w:p w14:paraId="0D0D6A28" w14:textId="77777777" w:rsidR="00E25D15" w:rsidRPr="00A66FD7" w:rsidRDefault="00E25D15" w:rsidP="00E25D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA8697">
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EA8697">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00231D56">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Herman, J.L., Flores, A.R., O’Neill, K.K. (2022). How Many Adults and Youth Identify as Transgender in the United States? The Williams Institute, UCLA School of Law, available at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66FD7">
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
-        <w:r w:rsidRPr="00A66FD7">
+        <w:r w:rsidRPr="00231D56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://williamsinstitute.law.ucla.edu/wp-content/uploads/Trans-Pop-Update-Jun-2022.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A66FD7">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="09787F0B" w14:textId="0D8C3829" w:rsidR="00592D1B" w:rsidRDefault="00592D1B">
+    <w:p w14:paraId="08CCE343" w14:textId="77777777" w:rsidR="00D43326" w:rsidRPr="00767B8C" w:rsidRDefault="00D43326" w:rsidP="00D43326">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767B8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Please note reported percentages of transgender/nonbinary youth are likely to be underestimates. Caution should be used in the interpretation of this data, as 6.8% (95% CI= 5.5% - 8.0%) of students also reported that they did not understand the gender identity question.</w:t>
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please note reported percentages of transgender/nonbinary youth are likely to be underestimates. Caution should be used in the interpretation of this data, as 6.8% (95% CI= 5.5% - 8.0%) of students also reported that they did not understand the gender identity question.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="41DCB02F" w14:textId="77777777" w:rsidR="00794E81" w:rsidRPr="00794E81" w:rsidRDefault="00794E81" w:rsidP="00794E81">
+    <w:p w14:paraId="37373D6F" w14:textId="77777777" w:rsidR="00D43326" w:rsidRPr="00767B8C" w:rsidRDefault="00D43326" w:rsidP="00D43326">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767B8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="572D0CE5" w14:textId="63DDEB2B" w:rsidR="00794E81" w:rsidRPr="00A66FD7" w:rsidRDefault="00794E81">
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herman, J.L., Flores, A.R., O’Neill, K.K. (2022). How Many Adults and Youth Identify as Transgender in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3C98B9" w14:textId="77777777" w:rsidR="00D43326" w:rsidRPr="00767B8C" w:rsidRDefault="00D43326" w:rsidP="00D43326">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00794E81">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">the United States? The Williams Institute, UCLA School of Law, available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00A66FD7">
+        <w:r w:rsidRPr="00767B8C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://williamsinstitute.law.ucla.edu/wp-content/uploads/Trans-Pop-Update-Jun-2022.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A66FD7">
+      <w:r w:rsidRPr="00767B8C">
         <w:rPr>
           <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="253D78EE" w14:textId="301F05AA" w:rsidR="1D5F7C61" w:rsidRPr="00A66FD7" w:rsidRDefault="1D5F7C61" w:rsidP="00F22A69">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="253D78EE" w14:textId="301F05AA" w:rsidR="1D5F7C61" w:rsidRPr="00767B8C" w:rsidRDefault="1D5F7C61" w:rsidP="00767B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C73BDD">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767B8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C73BDD">
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centers for Disease Control and Prevention. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
           <w:color w:val="222222"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Issue Brief: HIV and Transgender Communities, available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00A66FD7">
+        <w:r w:rsidRPr="00767B8C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/hiv/pdf/policies/data/cdc-hiv-policy-issue-brief-transgender.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A66FD7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3C37BEE2" w14:textId="26A670CE" w:rsidR="00BD37E3" w:rsidRDefault="00BD37E3" w:rsidP="00F22A69">
+    <w:p w14:paraId="1ACEC39B" w14:textId="77777777" w:rsidR="00767B8C" w:rsidRPr="005929CA" w:rsidRDefault="00767B8C" w:rsidP="00767B8C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767B8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00767B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please consider the impact of the COVID-19 pandemic on infectious disease screening, treatment, and surveillance in the interpretation of data from 2020 to 2022.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="58956FDF" w14:textId="3CE2529F" w:rsidR="00F43E89" w:rsidRDefault="00F43E89" w:rsidP="00F43E89">
+    <w:p w14:paraId="55DE231D" w14:textId="57C28A49" w:rsidR="00F90400" w:rsidRDefault="00F90400">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00231D56">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00231D56">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cisgender describes </w:t>
+      </w:r>
+      <w:r w:rsidR="00D274C7" w:rsidRPr="00231D56">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons whose current gender identity corresponds with their sex assigned at birth</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C9B179D" w14:textId="760D48F5" w:rsidR="006F49E5" w:rsidRDefault="006F49E5">
+  <w:p w14:paraId="3FF1D824" w14:textId="77777777" w:rsidR="003E1866" w:rsidRPr="00311BE3" w:rsidRDefault="003E1866" w:rsidP="003E1866">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="6"/>
+        <w:szCs w:val="6"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3BFDBCE9" w14:textId="698E3E8E" w:rsidR="003E1866" w:rsidRPr="00311BE3" w:rsidRDefault="003E1866" w:rsidP="003E1866">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="6"/>
+        <w:szCs w:val="6"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:t>TRANSGENDER INDIVIDUALS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6D53B91F" w14:textId="7238F66A" w:rsidR="003E1866" w:rsidRPr="003E1866" w:rsidRDefault="003E1866">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B764DF">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                         </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="556E7B65" w14:paraId="4B4C1E71" w14:textId="77777777" w:rsidTr="00AD6CA2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2FD6AACF" w14:textId="1EAA77F5" w:rsidR="556E7B65" w:rsidRDefault="556E7B65" w:rsidP="0074370A">
@@ -3029,460 +4310,600 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="289E66E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EA6B9E0"/>
     <w:lvl w:ilvl="0" w:tplc="6542088E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A37EA470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C99057F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E528E700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9CA4C858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="61A8EB02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="387C478A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D026F942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EBE0974E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DE076A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="168EBF8A"/>
+    <w:lvl w:ilvl="0" w:tplc="A0E4C058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="629A11DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7D349896" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="32403A14" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="84F65446" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="986ABDCE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="07DAA308" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08B698B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="024C71EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF41973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FED857BE"/>
     <w:lvl w:ilvl="0" w:tplc="B01CD888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75E67CDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5D4211A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8C621342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="317CB3AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="44EC7E6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="65B8B506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="53DED8E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="81D2D7E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="473E611D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4600976"/>
     <w:lvl w:ilvl="0" w:tplc="42089FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F3F21D90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5FB6515A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="703C33A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D4B6090A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3184233E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="46F489BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3E441C66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C276E162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57841E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A246A94"/>
     <w:lvl w:ilvl="0" w:tplc="51BC0A28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04906DE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3578,191 +4999,191 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C542127C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62577148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71D21430"/>
     <w:lvl w:ilvl="0" w:tplc="ECC4D63A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FE5E0708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="313085C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="34448900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3522B864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="570AB462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="97449BC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="504A813C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="77B49536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73BC4CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB84B408"/>
     <w:lvl w:ilvl="0" w:tplc="43E06E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30EEA0D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3858,355 +5279,416 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="64B4ACAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B14C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B9C4CFA"/>
     <w:lvl w:ilvl="0" w:tplc="9F806D34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8AA82D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="18E43662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A7DC1FC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F4502198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0D2467F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1E341B68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B96AA1DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CF2EEEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1273896086">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="143936548">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1130896660">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="628362962">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="591478893">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2040007977">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="213779425">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="490221904">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="141897409">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE36E1"/>
+    <w:rsid w:val="0001191A"/>
     <w:rsid w:val="00022326"/>
     <w:rsid w:val="00044A72"/>
+    <w:rsid w:val="0005380E"/>
     <w:rsid w:val="0005C0BC"/>
     <w:rsid w:val="000B3296"/>
     <w:rsid w:val="000C0F2E"/>
     <w:rsid w:val="000C5EDF"/>
+    <w:rsid w:val="000D4256"/>
+    <w:rsid w:val="000F13BC"/>
+    <w:rsid w:val="000F60DB"/>
     <w:rsid w:val="00121C43"/>
     <w:rsid w:val="0014076F"/>
     <w:rsid w:val="00155387"/>
+    <w:rsid w:val="00157C15"/>
     <w:rsid w:val="001B72D5"/>
     <w:rsid w:val="001C737D"/>
+    <w:rsid w:val="001C743D"/>
     <w:rsid w:val="001F2111"/>
+    <w:rsid w:val="00230A40"/>
+    <w:rsid w:val="00231D56"/>
+    <w:rsid w:val="00247B34"/>
     <w:rsid w:val="00262027"/>
     <w:rsid w:val="00275456"/>
+    <w:rsid w:val="00287BA8"/>
     <w:rsid w:val="002A56A3"/>
     <w:rsid w:val="002A5AB1"/>
     <w:rsid w:val="002B0F96"/>
     <w:rsid w:val="002C44D9"/>
+    <w:rsid w:val="002E40F1"/>
     <w:rsid w:val="00304514"/>
     <w:rsid w:val="0032397A"/>
     <w:rsid w:val="00337F9B"/>
+    <w:rsid w:val="003575E3"/>
+    <w:rsid w:val="00380485"/>
+    <w:rsid w:val="0039103A"/>
     <w:rsid w:val="00394B72"/>
     <w:rsid w:val="00397AD3"/>
     <w:rsid w:val="003A0962"/>
     <w:rsid w:val="003B7CDA"/>
     <w:rsid w:val="003C0606"/>
     <w:rsid w:val="003C09E5"/>
     <w:rsid w:val="003D1AA7"/>
+    <w:rsid w:val="003E1866"/>
+    <w:rsid w:val="003F6651"/>
     <w:rsid w:val="00417367"/>
     <w:rsid w:val="00436724"/>
     <w:rsid w:val="00442333"/>
     <w:rsid w:val="0046628D"/>
     <w:rsid w:val="00467CFD"/>
     <w:rsid w:val="00485955"/>
     <w:rsid w:val="00493814"/>
+    <w:rsid w:val="00494FF4"/>
+    <w:rsid w:val="004A1018"/>
     <w:rsid w:val="004F0AFD"/>
     <w:rsid w:val="00502AF2"/>
     <w:rsid w:val="005123F4"/>
     <w:rsid w:val="00535B38"/>
+    <w:rsid w:val="00537826"/>
     <w:rsid w:val="00537FC1"/>
     <w:rsid w:val="00541964"/>
+    <w:rsid w:val="005471AA"/>
     <w:rsid w:val="00547ABA"/>
     <w:rsid w:val="00564DCE"/>
     <w:rsid w:val="0056509B"/>
     <w:rsid w:val="00574F97"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="00592D1B"/>
+    <w:rsid w:val="005C6E9C"/>
+    <w:rsid w:val="00600548"/>
     <w:rsid w:val="006107E3"/>
+    <w:rsid w:val="00613BDA"/>
+    <w:rsid w:val="006211BF"/>
     <w:rsid w:val="006264CB"/>
+    <w:rsid w:val="00626BA9"/>
     <w:rsid w:val="00654099"/>
+    <w:rsid w:val="006575DD"/>
     <w:rsid w:val="00677CF1"/>
     <w:rsid w:val="006934F8"/>
     <w:rsid w:val="006D2A5B"/>
     <w:rsid w:val="006E5E23"/>
     <w:rsid w:val="006F49E5"/>
     <w:rsid w:val="0074370A"/>
     <w:rsid w:val="00755BE0"/>
+    <w:rsid w:val="00757B51"/>
+    <w:rsid w:val="00767B8C"/>
     <w:rsid w:val="00794E81"/>
+    <w:rsid w:val="007E688D"/>
     <w:rsid w:val="008300B1"/>
+    <w:rsid w:val="008553F1"/>
+    <w:rsid w:val="00863AF1"/>
+    <w:rsid w:val="00865332"/>
     <w:rsid w:val="00865F20"/>
     <w:rsid w:val="00866440"/>
     <w:rsid w:val="008B1D39"/>
+    <w:rsid w:val="008C3A07"/>
+    <w:rsid w:val="008C678D"/>
     <w:rsid w:val="008E3949"/>
     <w:rsid w:val="008E60DF"/>
     <w:rsid w:val="00900280"/>
+    <w:rsid w:val="00900D62"/>
+    <w:rsid w:val="00905204"/>
     <w:rsid w:val="0092798F"/>
+    <w:rsid w:val="00932840"/>
     <w:rsid w:val="00953750"/>
     <w:rsid w:val="00954CE2"/>
+    <w:rsid w:val="009566CF"/>
     <w:rsid w:val="00957473"/>
     <w:rsid w:val="0099554D"/>
     <w:rsid w:val="009A123A"/>
+    <w:rsid w:val="009A3731"/>
     <w:rsid w:val="009B22BF"/>
     <w:rsid w:val="009D4CBC"/>
+    <w:rsid w:val="009F1CD2"/>
     <w:rsid w:val="00A272DD"/>
     <w:rsid w:val="00A423AF"/>
     <w:rsid w:val="00A66FD7"/>
     <w:rsid w:val="00AA2658"/>
     <w:rsid w:val="00AD6CA2"/>
     <w:rsid w:val="00AE29C3"/>
     <w:rsid w:val="00AE36E1"/>
     <w:rsid w:val="00B13952"/>
     <w:rsid w:val="00B23638"/>
     <w:rsid w:val="00B30EC1"/>
+    <w:rsid w:val="00B51C62"/>
     <w:rsid w:val="00B87881"/>
     <w:rsid w:val="00B937DE"/>
     <w:rsid w:val="00BA2AD2"/>
     <w:rsid w:val="00BB586A"/>
+    <w:rsid w:val="00BC00D9"/>
     <w:rsid w:val="00BD37E3"/>
     <w:rsid w:val="00BE5E8D"/>
     <w:rsid w:val="00C07134"/>
     <w:rsid w:val="00C22339"/>
     <w:rsid w:val="00C71895"/>
     <w:rsid w:val="00C73BDD"/>
+    <w:rsid w:val="00C820F6"/>
     <w:rsid w:val="00C82347"/>
+    <w:rsid w:val="00CD5201"/>
     <w:rsid w:val="00D037D0"/>
     <w:rsid w:val="00D05A74"/>
     <w:rsid w:val="00D06472"/>
     <w:rsid w:val="00D10AC9"/>
+    <w:rsid w:val="00D21F6E"/>
     <w:rsid w:val="00D274C7"/>
+    <w:rsid w:val="00D2755D"/>
+    <w:rsid w:val="00D415DE"/>
     <w:rsid w:val="00D41D33"/>
+    <w:rsid w:val="00D4272E"/>
+    <w:rsid w:val="00D43326"/>
     <w:rsid w:val="00D53F8E"/>
+    <w:rsid w:val="00D665B3"/>
     <w:rsid w:val="00D9731D"/>
     <w:rsid w:val="00DA26CD"/>
     <w:rsid w:val="00DD0234"/>
     <w:rsid w:val="00DD1469"/>
     <w:rsid w:val="00DD25C4"/>
     <w:rsid w:val="00DD8E60"/>
     <w:rsid w:val="00DF14D7"/>
+    <w:rsid w:val="00E25D15"/>
     <w:rsid w:val="00E40A11"/>
+    <w:rsid w:val="00E80812"/>
     <w:rsid w:val="00E94C0D"/>
+    <w:rsid w:val="00EA2358"/>
     <w:rsid w:val="00EA8697"/>
     <w:rsid w:val="00EC187B"/>
     <w:rsid w:val="00ED0913"/>
     <w:rsid w:val="00F22A69"/>
+    <w:rsid w:val="00F40998"/>
     <w:rsid w:val="00F435F0"/>
     <w:rsid w:val="00F43E89"/>
     <w:rsid w:val="00F73038"/>
     <w:rsid w:val="00F87FAB"/>
     <w:rsid w:val="00F90400"/>
     <w:rsid w:val="00FB09A7"/>
     <w:rsid w:val="00FC4611"/>
     <w:rsid w:val="00FC77F1"/>
     <w:rsid w:val="00FE7E49"/>
     <w:rsid w:val="00FF6BF0"/>
     <w:rsid w:val="01EDD906"/>
     <w:rsid w:val="01F4CA13"/>
     <w:rsid w:val="01F6D75C"/>
     <w:rsid w:val="0291C7EA"/>
     <w:rsid w:val="0514ED32"/>
     <w:rsid w:val="05849921"/>
     <w:rsid w:val="05BE350A"/>
     <w:rsid w:val="065FFC18"/>
     <w:rsid w:val="06804DEC"/>
     <w:rsid w:val="06E3B05D"/>
     <w:rsid w:val="06F495B1"/>
     <w:rsid w:val="0770CC81"/>
     <w:rsid w:val="07B16625"/>
     <w:rsid w:val="08242D62"/>
     <w:rsid w:val="0875EDAC"/>
@@ -4353,53 +5835,53 @@
     <w:rsid w:val="73FF8E14"/>
     <w:rsid w:val="771025A1"/>
     <w:rsid w:val="7774430D"/>
     <w:rsid w:val="7A6F3553"/>
     <w:rsid w:val="7C7B839F"/>
     <w:rsid w:val="7DE083AE"/>
     <w:rsid w:val="7E239C54"/>
     <w:rsid w:val="7EBD5A35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="619E7AAE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{88B3A911-31F3-4B1E-A456-AF19F5E6AEF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -5145,50 +6627,74 @@
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00535B38"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D4CBC"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00865332"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00865332"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="183401644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="240062838">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5581,51 +7087,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2128117141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/infectious-disease-data-reports-and-requests" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/yrbs/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/hiv-data-dashboard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/brfss-statewide-reports-and-publications" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/hivaids-epidemiologic-profiles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/hivaids-epidemiologic-profiles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/hivaids-epidemiologic-profiles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/hivaids-epidemiologic-profiles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/infectious-disease-data-reports-and-requests" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/yrbs/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/hiv-data-dashboard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/brfss-statewide-reports-and-publications" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://williamsinstitute.law.ucla.edu/wp-content/uploads/Trans-Pop-Update-Jun-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://williamsinstitute.law.ucla.edu/wp-content/uploads/Trans-Pop-Update-Jun-2022.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/partner-services-program-information-for-healthcare-providers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/hiv/pdf/policies/data/cdc-hiv-policy-issue-brief-transgender.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5900,66 +7406,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002A2D6AEBBE588B4F96BBE633A213897E" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fc9c32b4020aabb30b265de5affed2df">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ead5da63-f61f-4570-9ce5-a2087f67ed9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6280b62baad4cffead1c1b61e81fe84" ns2:_="">
     <xsd:import namespace="ead5da63-f61f-4570-9ce5-a2087f67ed9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ead5da63-f61f-4570-9ce5-a2087f67ed9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -6051,124 +7557,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7970BCA3-E51B-4C00-868B-464E04772B7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD0F7B67-3A07-4413-899D-0C5100C9F1AB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22B087FC-25A8-4279-99A7-005DFB00B302}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD0F7B67-3A07-4413-899D-0C5100C9F1AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7970BCA3-E51B-4C00-868B-464E04772B7B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AE16025-5683-4C51-9F42-1FFB84F5A619}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ead5da63-f61f-4570-9ce5-a2087f67ed9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9004</Characters>
+  <Pages>6</Pages>
+  <Words>1615</Words>
+  <Characters>9211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Massachusetts HIV Epidemiologic Profile: Data as of 1/1/2023, Population Report: Transgender Individuals</vt:lpstr>
+      <vt:lpstr>Massachusetts HIV Epidemiologic Profile: Data as of 7/1/2024, Population Report: Transgender Individuals, Accessible Version</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10562</CharactersWithSpaces>
+  <CharactersWithSpaces>10805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Massachusetts HIV Epidemiologic Profile: Data as of 7/1/2024, Population Report: Transgender Individuals, Accessible Version</dc:title>
+  <dc:title>Massachusetts HIV Epidemiologic Profile: Data as of 7/1/2025, Population Report: Transgender Individuals</dc:title>
   <dc:subject/>
   <dc:creator>Bureau of Infectious Disease and Laboratory Sciences;Massachusetts Department of Public Health</dc:creator>
   <cp:keywords>HIV, AIDS, transgender, transgender women, HIV surveillance, Massachusetts, trans</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002A2D6AEBBE588B4F96BBE633A213897E</vt:lpwstr>
   </property>
 </Properties>
 </file>