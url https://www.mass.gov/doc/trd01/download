--- v0 (2026-03-28)
+++ v1 (2026-06-27)
@@ -16,51 +16,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7E236867" w14:textId="06F8B4AD" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00D57C07">
+    <w:p w14:paraId="7E236867" w14:textId="06F8B4AD" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="7908242A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk69282909"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="26C37E8D" w:rsidR="00680B92" w:rsidRPr="00880CC9" w:rsidRDefault="00680B92" w:rsidP="00880CC9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
       <w:bookmarkStart w:id="2" w:name="_Toc219191620"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
@@ -115,124 +115,126 @@
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00C97262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="16EE9BE0" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRDefault="00880CC9" w:rsidP="00DB63A7">
+          <w:p w14:paraId="16EE9BE0" w14:textId="77777777" w:rsidR="00DB63A7" w:rsidRDefault="00880CC9" w:rsidP="00DB63A7">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="009560CB">
+              <w:r w:rsidRPr="00DB63A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Richard Levesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="16500628" w14:textId="03B020FF" w:rsidR="009560CB" w:rsidRPr="009560CB" w:rsidRDefault="00FA51D4" w:rsidP="00DB63A7">
+          <w:p w14:paraId="16500628" w14:textId="03B020FF" w:rsidR="009560CB" w:rsidRDefault="00FA51D4" w:rsidP="00DB63A7">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63A7">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00880CC9" w:rsidRPr="00DB63A7">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>617</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB63A7">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00880CC9" w:rsidRPr="00DB63A7">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>359-7269</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26E96EBB" w14:textId="77777777" w:rsidR="00DB63A7" w:rsidRPr="00DB63A7" w:rsidRDefault="00DB63A7" w:rsidP="00DB63A7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09266B6F" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRDefault="00880CC9" w:rsidP="00DB63A7">
+          <w:p w14:paraId="09266B6F" w14:textId="77777777" w:rsidR="00DB63A7" w:rsidRDefault="00880CC9" w:rsidP="00DB63A7">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="009560CB">
+              <w:r w:rsidRPr="00DB63A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Miranda Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18E36C1D" w14:textId="089CF9C3" w:rsidR="00B1168A" w:rsidRPr="00DB63A7" w:rsidRDefault="00880CC9" w:rsidP="00DB63A7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63A7">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(617) 359-7292</w:t>
             </w:r>
           </w:p>
@@ -311,255 +313,246 @@
               <w:t xml:space="preserve"> – March 31, 202</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07738D33" w14:textId="309203EB" w:rsidR="0064148A" w:rsidRPr="00880CC9" w:rsidRDefault="00880CC9" w:rsidP="79B5EDBF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="79B5EDBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum End Date: </w:t>
             </w:r>
             <w:r>
               <w:t>March 31, 2027 (no remaining renewals)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DAF315" w14:textId="7F7DE7AD" w:rsidR="0064148A" w:rsidRPr="008B1E94" w:rsidRDefault="7E863445" w:rsidP="008B1E94">
+          <w:p w14:paraId="18DAF315" w14:textId="350B5CB0" w:rsidR="0064148A" w:rsidRPr="008B1E94" w:rsidRDefault="006A5B9E" w:rsidP="008B1E94">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="70118A03">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="70118A03">
+            <w:hyperlink w:anchor="_Extend_Beyond_(Performance" w:history="1">
+              <w:r w:rsidR="7E863445" w:rsidRPr="006A5B9E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Extend Beyond Date:</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="7E863445" w:rsidRPr="70118A03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="36842C6F" w:rsidRPr="70118A03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">March </w:t>
             </w:r>
-            <w:r w:rsidRPr="70118A03">
+            <w:r w:rsidR="7E863445" w:rsidRPr="70118A03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="00470B79">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70118A03">
+            <w:r w:rsidR="7E863445" w:rsidRPr="70118A03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
             <w:r w:rsidR="36842C6F" w:rsidRPr="70118A03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="70118A03">
+            <w:r w:rsidR="7E863445" w:rsidRPr="70118A03">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="70118A03">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00C97262">
+          <w:p w14:paraId="44776E05" w14:textId="4D950E9D" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00D0541B" w:rsidP="00C97262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006626DD">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
-[...17 lines deleted...]
-              <w:t>Number</w:t>
+              <w:t>MOSAIC Master Agreement Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="5A290FBE" w14:textId="4DA75037" w:rsidR="0064148A" w:rsidRDefault="00880CC9" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TRD01*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00C97262">
+          <w:p w14:paraId="34C47EF3" w14:textId="452E5F1B" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t xml:space="preserve">*The asterisk is required when referencing the contract in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="70118A03">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -694,105 +687,98 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00C97262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="10109423" w:rsidR="0064148A" w:rsidRPr="008B1E94" w:rsidRDefault="00D52D23" w:rsidP="79C8DD3F">
+          <w:p w14:paraId="14685198" w14:textId="5CD3F7AD" w:rsidR="0064148A" w:rsidRPr="008B1E94" w:rsidRDefault="00D52D23" w:rsidP="79C8DD3F">
             <w:pPr>
               <w:ind w:left="2880" w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00704C34">
-              <w:rPr>
-[...28 lines deleted...]
-            <w:r w:rsidR="00704C34" w:rsidRPr="00704C34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00880CC9" w:rsidRPr="00704C34">
+              <w:t>January 7</w:t>
+            </w:r>
+            <w:r w:rsidR="006D764A" w:rsidRPr="00704C34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00121DB2" w:rsidRPr="00704C34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>2026 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00704C34" w:rsidRPr="00704C34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00880CC9" w:rsidRPr="79C8DD3F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Category Manager</w:t>
             </w:r>
             <w:r w:rsidR="494E64FA" w:rsidRPr="79C8DD3F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>, Solar</w:t>
             </w:r>
             <w:r w:rsidR="07E07D45" w:rsidRPr="79C8DD3F">
@@ -3125,71 +3111,85 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C32BD04" w14:textId="04EF9498" w:rsidR="00497ED6" w:rsidRDefault="00497ED6">
+        <w:p w14:paraId="6C32BD04" w14:textId="2FCEF96B" w:rsidR="00497ED6" w:rsidRDefault="00497ED6">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc219191648" w:history="1">
             <w:r w:rsidRPr="00D203CB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D203CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc219191648 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -4933,451 +4933,522 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> listed as follows:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494FC2C4" w14:textId="49B45168" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F65680">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Category 1:</w:t>
+      </w:r>
+      <w:r w:rsidR="00900CB5" w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boiler Services </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>– Servicing and maintenance of boiler system to include steam and forced hot water equipment including next-gen, high-efficiency condensing gas boiler systems.</w:t>
+        <w:t>– Servicing and maintenance of boiler system to include steam and forced hot water equipment including next-gen, high-efficiency condensing gas boiler systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EFC4BA" w14:textId="69F66D68" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 2: Drain Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– Services include, but are not limited to drain cleaning, unclogging and blockage remediation, floor drain systems, outflow pipe maintenance, and damage/problem inspections. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705AE025" w14:textId="0A784400" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>Category 3: Electrician Services</w:t>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00900CB5" w:rsidRPr="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lectrician Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Provides electrician services in a variety of areas to include but not limited to, installation of new electrical components, maintenance and repair of existing infrastructure, solar, lighting, and related devices.</w:t>
+        <w:t>– Provides electrician services in a variety of areas to include but not limited to, installation of new electrical components, maintenance and repair of existing infrastructure, solar, lighting, and related devices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6955DDB4" w14:textId="6F665AA8" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 4: Fencing Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Products and services related to the installation and maintenance of fencing and related enclosure systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2742BF" w14:textId="32D325B6" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 5: General Contracting Services</w:t>
       </w:r>
+      <w:r w:rsidRPr="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Full-service line of general contracting (GC) services related to the installation, construction, demolition or maintenance of a structure, project, and related work.</w:t>
+        <w:t>– Full-service line of general contracting (GC) services related to the installation, construction, demolition or maintenance of a structure, project, and related work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633852A1" w14:textId="66CC62D1" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Category 6: Generator/Turbine Service</w:t>
       </w:r>
       <w:r w:rsidRPr="074B99ED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="074B99ED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Services related to steam and gas turbines, turnkey outages, generators, controls systems, total turbine care </w:t>
       </w:r>
       <w:r w:rsidR="00900CB5" w:rsidRPr="074B99ED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>and repair</w:t>
       </w:r>
       <w:r w:rsidRPr="074B99ED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> repair to include running condition assessments</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> to include running condition assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C6E201" w14:textId="7123B60C" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Category 7: Glass/Window/Door Services</w:t>
       </w:r>
+      <w:r w:rsidRPr="00900CB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Providing products and services related to the purchase or replacement of glass, windows, and doors.</w:t>
+        <w:t>- Providing products and services related to the purchase or replacement of glass, windows, and doors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D8E8FA" w14:textId="2011F530" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 8: HVAC/Sheet Metal Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– Providing equipment and service to all elements of heating, ventilation, and air conditioning to include sheet metal fabrication related to HVAC.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766E8387" w14:textId="64B3F944" w:rsidR="00880CC9" w:rsidRPr="00F65680" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 9: Painting Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – All aspects of interior and exterior commercial painting services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EFD2B0" w14:textId="77777777" w:rsidR="00900CB5" w:rsidRPr="00900CB5" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 10:</w:t>
       </w:r>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plumbing Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Plumbing services not limited to, gas, drainage, backflow, water heaters (related HVAC), storage tanks, fixtures, pumps, and energy efficiency equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365801C5" w14:textId="005070D3" w:rsidR="00880CC9" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 11:</w:t>
       </w:r>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Solar Array Inspection Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Covers inspection, standard corrective maintenance and maintenance </w:t>
       </w:r>
       <w:r w:rsidR="002C5CB1" w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00F65680">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> panels and roofing areas related to the current solar equipment; software code upgrades for legacy systems and ballast block replacement are also included. This contract does not cover the installation of a new solar system or equipment</w:t>
       </w:r>
@@ -5915,62 +5986,63 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Bidder Response Form) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are accessible through public view in COMMBUYS; therefore, buyers can access the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidder Response Forms </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>without needing to sign into a COMMBUYS account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="3FFCF9AA" w14:textId="1566858B" w:rsidR="00880CC9" w:rsidRPr="00B25A0D" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
+    <w:p w14:paraId="3FFCF9AA" w14:textId="1566858B" w:rsidR="00880CC9" w:rsidRPr="00B25A0D" w:rsidRDefault="00880CC9" w:rsidP="2D124D07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vendor Price File:</w:t>
       </w:r>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each awarded TRD vendor has a Bidder Response Form (BRF) located in their individual COMMBUYS </w:t>
       </w:r>
       <w:r w:rsidR="001F3228" w:rsidRPr="2D124D07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Master Blanket Purchase Order (</w:t>
       </w:r>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MBPO</w:t>
       </w:r>
       <w:r w:rsidR="001F3228" w:rsidRPr="2D124D07">
         <w:rPr>
@@ -6051,138 +6123,235 @@
           </w:rPr>
           <w:t xml:space="preserve"> Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to get their </w:t>
       </w:r>
       <w:r w:rsidR="00AF48D4" w:rsidRPr="2D124D07">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">BRF </w:t>
       </w:r>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">added before they can sell their products on </w:t>
       </w:r>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>TRD01</w:t>
       </w:r>
       <w:r w:rsidRPr="2D124D07">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. If a vendor is not honoring their discount pricing from the price file, the customer should contact the Category Manager </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidR="5209A67F" w:rsidRPr="2D124D07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Richard Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2D124D07">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6702B783" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceiling/Not-to-Exceed:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The contract's published pricing, including discounts, is a maximum price or 'not-to-exceed' limit and can be subject to further negotiation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4704BD" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRPr="00905DF1" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
+    <w:p w14:paraId="6E4704BD" w14:textId="4131DE26" w:rsidR="00880CC9" w:rsidRPr="00905DF1" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendors provide a % markup over prevailing wage; a flat hourly rate or % markup over prevailing wage for OT (Commonwealth considers regular working hours to be M-F, 7am-5pm), holidays and emergencies; and a % markup for materials/supplies.  </w:t>
+        <w:t xml:space="preserve">Vendors provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2290">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">percentage </w:t>
+      </w:r>
+      <w:r w:rsidR="00136043">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00136043">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markup over prevailing wage; a flat hourly rate or</w:t>
+      </w:r>
+      <w:r w:rsidR="00136043">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136043">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00136043">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markup over prevailing wage for OT (Commonwealth considers regular working hours to be M-F, 7am-5pm), holidays and emergencies; and a</w:t>
+      </w:r>
+      <w:r w:rsidR="00136043">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB51B1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB51B1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markup for materials/supplies.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358DB2EF" w14:textId="371B174F" w:rsidR="00880CC9" w:rsidRPr="00D141E9" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D141E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note, “quotes” are considered an estimate of what a project may cost and required man hours.  Unforeseen or unexpected issues or conditions may dictate a change order. Change orders </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">are allowed and do not impact the original due diligence in seeking or providing quotes.  A Vendor is to bill Buyers for the time it took to do the work.   If a job took </w:t>
+        <w:t xml:space="preserve">Please note, “quotes” are considered an estimate of what a project may cost and required man hours.  Unforeseen or unexpected issues or conditions may dictate a change order. Change orders are allowed and do not impact the original due diligence in seeking or providing quotes.  A Vendor is to bill Buyers for the time it took to do the work.   If a job took </w:t>
       </w:r>
       <w:r w:rsidRPr="00D141E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>less or more time</w:t>
       </w:r>
       <w:r w:rsidRPr="00D141E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to complete, a bill should reflect those hours worked. </w:t>
       </w:r>
       <w:r w:rsidR="00AF48D4" w:rsidRPr="00AF48D4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OSD</w:t>
       </w:r>
       <w:r w:rsidR="00AF48D4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6376,79 +6545,200 @@
       <w:bookmarkStart w:id="24" w:name="_Toc219191628"/>
       <w:bookmarkStart w:id="25" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="379A6A51" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00614844" w:rsidP="00614844">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614844">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers must solicit quotes when using this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ED69C3" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
+    <w:p w14:paraId="39ED69C3" w14:textId="0B4AC5B0" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases of </w:t>
       </w:r>
       <w:r w:rsidRPr="00464727">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$10,000 and above</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Buyers are required to solicit quotations from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the Buyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
+        <w:t xml:space="preserve">, Buyers are required to solicit </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4AD7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B603B9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">three (3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1E68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quotations from eligible vendors and obtain a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00540115">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="0069434F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1E68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003B763E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1E68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) responses. </w:t>
+      </w:r>
+      <w:r w:rsidR="00540115" w:rsidRPr="00540115">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two of </w:t>
+      </w:r>
+      <w:r w:rsidR="002B654B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the responses </w:t>
+      </w:r>
+      <w:r w:rsidR="002B654B" w:rsidRPr="002B654B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00540115" w:rsidRPr="00540115">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be actual dollar quotes.  If you receive a “No thank you, we choose not to bid” response, that can count toward one of your three responses. After conducting your RFQ process and you do not receive two actual dollar quotes, contact the TRD C</w:t>
+      </w:r>
+      <w:r w:rsidR="00540115">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ategory</w:t>
+      </w:r>
+      <w:r w:rsidR="0090016A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00540115" w:rsidRPr="00540115">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="0090016A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for recommendations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1E68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FF2A7D" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases </w:t>
       </w:r>
       <w:r w:rsidRPr="00464727">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under $10,000</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
@@ -6518,95 +6808,95 @@
       </w:r>
       <w:r w:rsidR="00264128" w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are in place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8AD065" w14:textId="3401DE41" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E70D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may not</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enter into a written agreement that will go more than </w:t>
       </w:r>
       <w:r w:rsidR="00880CC9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">twelve (12) months </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beyond the maximum end date of the contract. Existing services may be completed and payments made during this period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EA506D" w14:textId="62E343C4" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00BC2619" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
       <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc219191630"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
@@ -7297,50 +7587,51 @@
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5DE19C" w14:textId="09449FB5" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
@@ -7466,51 +7757,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25607E40" w14:textId="6E2D5BD1" w:rsidR="00530D68" w:rsidRPr="00136C46" w:rsidRDefault="00D618B6" w:rsidP="79B5EDBF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9">
         <w:t xml:space="preserve">ll standard contract documents </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9">
         <w:t xml:space="preserve">within the Master Contract Record. </w:t>
       </w:r>
       <w:r w:rsidR="1A709C4A" w:rsidRPr="79B5EDBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Access them directly by selecting the Category’s</w:t>
       </w:r>
       <w:r w:rsidR="0037325F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8256,50 +8546,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31934E82" w14:textId="419C26D6" w:rsidR="004329A5" w:rsidRDefault="008F4C70" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For further information about the public construction bidding laws, please </w:t>
       </w:r>
       <w:r w:rsidR="006724F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="003978CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
@@ -8422,51 +8713,50 @@
       <w:r w:rsidR="00960D6F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E57289">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EECD24" w14:textId="706D8D12" w:rsidR="009A68A0" w:rsidRDefault="009A68A0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc219191634"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Construction Threshold</w:t>
       </w:r>
       <w:r w:rsidR="0000616D">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="45334992" w14:textId="3DBC3885" w:rsidR="009A68A0" w:rsidRPr="009E12A3" w:rsidRDefault="00A361DB" w:rsidP="009A68A0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
@@ -8699,72 +8989,72 @@
         </w:rPr>
         <w:t xml:space="preserve">Per G.L. c. 25A, §15, state agencies, building authorities or local governmental bodies may purchase solar panels, associated equipment, and installation services from </w:t>
       </w:r>
       <w:r w:rsidR="0009704B" w:rsidRPr="0009704B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Operational Service Division (OSD</w:t>
       </w:r>
       <w:r w:rsidR="0009704B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="008C3E05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>statewide contracts if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37254350" w14:textId="77777777" w:rsidR="001D6DB4" w:rsidRPr="008C3E05" w:rsidRDefault="001D6DB4" w:rsidP="001D6DB4">
+    <w:p w14:paraId="37254350" w14:textId="77777777" w:rsidR="001D6DB4" w:rsidRPr="008C3E05" w:rsidRDefault="001D6DB4" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3E05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the total cost of the project is less than $100,000, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B942E6D" w14:textId="77777777" w:rsidR="001D6DB4" w:rsidRPr="008C3E05" w:rsidRDefault="001D6DB4" w:rsidP="001D6DB4">
+    <w:p w14:paraId="2B942E6D" w14:textId="77777777" w:rsidR="001D6DB4" w:rsidRPr="008C3E05" w:rsidRDefault="001D6DB4" w:rsidP="00900CB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3E05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the project is for onsite use of the energy generated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6194BC" w14:textId="486FE301" w:rsidR="00F45C15" w:rsidRPr="00C97262" w:rsidRDefault="001D6DB4" w:rsidP="00C97262">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8799,79 +9089,79 @@
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve">Prevailing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31D64">
         <w:t>Wage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve"> Law Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="004D3A5D" w:rsidRPr="00EE4A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="2E4C2734" w14:textId="3CAC27CE" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Massachusetts prevailing wage laws require that covered employees on public works projects be paid a minimum hourly rate set by the Department of Labor Standards (DLS). The prevailing wage laws apply to both union and non-union employers and employees. The buyer has a legal obligation to request a prevailing wage schedule from the</w:t>
+        <w:t xml:space="preserve">The Massachusetts prevailing wage laws require that covered employees on public works projects be paid a minimum hourly rate set by the Department of Labor Standards (DLS). The prevailing wage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5C8D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>laws apply to both union and non-union employers and employees. The buyer has a legal obligation to request a prevailing wage schedule from the</w:t>
       </w:r>
       <w:r w:rsidR="00A6581E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00A6581E" w:rsidRPr="00DD25F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department of Labor Standards (DLS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. To get the proper rates for your region/job, you must request a determination. Questions regarding the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Prevailing Wage Law may be answered by accessing the </w:t>
+        <w:t xml:space="preserve">. To get the proper rates for your region/job, you must request a determination. Questions regarding the Prevailing Wage Law may be answered by accessing the </w:t>
       </w:r>
       <w:r w:rsidR="008704F3" w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DLS </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>website or by calling the</w:t>
       </w:r>
       <w:r w:rsidR="00C35404">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008704F3" w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DLS </w:t>
       </w:r>
@@ -11080,50 +11370,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOER’s</w:t>
       </w:r>
       <w:r w:rsidR="00D54723">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="6F52A3B1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="00900CB5">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:b/>
+            <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Compliance for Sellers and Installers page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6F52A3B1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> for detailed instructions for how to comply. </w:t>
       </w:r>
       <w:r w:rsidRPr="6F52A3B1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2976673B" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRPr="0012428C" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
@@ -11216,168 +11507,166 @@
           <w:t>Environmentally Preferable Products (EPP) Procurement Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5339949E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="5339949E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5339949E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="699B6F13" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc194066620"/>
       <w:bookmarkStart w:id="60" w:name="_Toc219191648"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0541B">
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="110FCB27" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="2032F16F" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When placing orders with a contractor,</w:t>
       </w:r>
       <w:r w:rsidR="00CD0ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
+      <w:r w:rsidR="00D0541B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>MOSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="00880CC9" w:rsidRPr="00880CC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRD01</w:t>
       </w:r>
       <w:r w:rsidR="00880CC9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in the Agreement ID field in </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0ACF">
+      <w:r w:rsidR="00D0541B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...7 lines deleted...]
-        <w:t>MARS</w:t>
+        <w:t>MOSAIC</w:t>
       </w:r>
       <w:r w:rsidR="005C38C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11385,57 +11674,57 @@
       <w:bookmarkStart w:id="62" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="63" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="64" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="65" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="66" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="67" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C38C9" w:rsidRPr="00E006A5">
+      <w:r w:rsidR="00D0541B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>MOSAIC</w:t>
       </w:r>
       <w:r w:rsidR="005C38C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11747,130 +12036,116 @@
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc1690343931"/>
       <w:bookmarkStart w:id="85" w:name="_Toc219191654"/>
       <w:r w:rsidRPr="5339949E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Other Expenses</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="286D884B" w14:textId="7B56F36F" w:rsidR="00880CC9" w:rsidRPr="00900CB5" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No meal charges, commuting expenses, fuel surcharges, lodging, incidental expenses, or other expenses can be billed to the purchaser</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">If any fees or charges are needed, those charges must be disclosed and agreed upon by the purchaser prior to work being performed. </w:t>
+        <w:t xml:space="preserve">No meal charges, commuting expenses, fuel surcharges, lodging, incidental expenses, or other expenses can be billed to the purchaser. If any fees or charges are needed, those charges must be disclosed and agreed upon by the purchaser prior to work being performed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers on the Cape and Islands should consider allowing vendors to add the cost of ferry use to their billing </w:t>
       </w:r>
       <w:r w:rsidR="00D97978" w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">invoices. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D12640A" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRPr="00016242" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc298991169"/>
       <w:bookmarkStart w:id="87" w:name="_Toc219191655"/>
       <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="5339949E">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase Order (P.O.) For One-Time Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
-    <w:p w14:paraId="15948F5B" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRPr="00016242" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
+    <w:p w14:paraId="15948F5B" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRPr="00900CB5" w:rsidRDefault="00880CC9" w:rsidP="00900CB5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00016242">
+      <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Once a</w:t>
       </w:r>
-      <w:r w:rsidR="00F24AD8">
+      <w:r w:rsidR="00F24AD8" w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00016242">
+      <w:r w:rsidRPr="00900CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>service and price are determined, the ordering process is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4C409D" w14:textId="77777777" w:rsidR="00880CC9" w:rsidRPr="00016242" w:rsidRDefault="00880CC9" w:rsidP="00880CC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016242">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12492,77 +12767,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2018EB" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="3E2018EB" w14:textId="036EB7DD" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="42698339" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF0434B" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12637,77 +12926,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="565CD523" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="565CD523" w14:textId="3E9E94DE" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="01C05752" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64DBF493" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12782,77 +13085,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6933C2AD" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="6933C2AD" w14:textId="7C994CE6" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="7CDDA037" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AE28A8D" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">TRD01- Fencing Services </w:t>
@@ -12936,86 +13253,93 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8FE1FD" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="7A8FE1FD" w14:textId="3B8536EB" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and is available in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB1880">
+            <w:r w:rsidR="00D0541B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>MMARS and on vendor’s contract form.</w:t>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="76E2F624" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D58612E" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13091,77 +13415,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352C1308" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="352C1308" w14:textId="7B2AABEF" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="776909DA" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C09B3EB" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13236,77 +13574,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44F14822" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="44F14822" w14:textId="047AFAAA" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="1227C55D" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13ABF7AB" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13381,77 +13733,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301E36C4" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="301E36C4" w14:textId="761BE57A" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="582D5F06" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ACB3131" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13526,85 +13892,92 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00D97978" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="245E7EA6" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="245E7EA6" w14:textId="47E3E9E9" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and is available in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB1880">
+            <w:r w:rsidR="00D0541B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>MMARS and on vendor’s contract form.</w:t>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="4DC7D797" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA35646" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -13679,77 +14052,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E6" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672D3E9C" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="672D3E9C" w14:textId="1FB09E67" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="0DC5749D" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A68B6F" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TRD01 – Plumbing Services</w:t>
@@ -13853,77 +14240,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E6" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47BBE177" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="47BBE177" w14:textId="49556FE8" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A810AF" w:rsidRPr="00EB1880" w14:paraId="2A1381DB" w14:textId="77777777" w:rsidTr="00C97262">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B177177" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TRD01 – Solar Array Inspection Services</w:t>
@@ -13998,77 +14399,91 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarded counties are identified in COMMBUYS </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E6" w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>line-Item</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for each individual vendor MBPO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8D4EC4" w14:textId="77777777" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
+          <w:p w14:paraId="4A8D4EC4" w14:textId="05DE982B" w:rsidR="00A810AF" w:rsidRPr="00EB1880" w:rsidRDefault="00A810AF" w:rsidP="00C97262">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PPD is applicable under this statewide contract for all </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendors</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and is available in MMARS and on vendor’s contract form.</w:t>
+              <w:t xml:space="preserve"> and is available in </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0541B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB1880">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and on vendor’s contract form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0581B6DB" w14:textId="77777777" w:rsidR="00DC2A5C" w:rsidRDefault="00DC2A5C" w:rsidP="00A810AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15E97B22" w14:textId="4D5D0B27" w:rsidR="00A810AF" w:rsidRPr="005D3BEE" w:rsidRDefault="00E02FD0" w:rsidP="00A810AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A810AF" w:rsidRPr="005D3BEE" w:rsidSect="00A810AF">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1152" w:right="125" w:bottom="1152" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
@@ -14668,70 +15083,64 @@
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E978714" w14:textId="57DA807B" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="00E51057" w:rsidP="00BC25DB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="102" w:name="_Toc219191659"/>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="00514F28">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BC25DB" w:rsidRPr="002B494E">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Truck Safety Standards Issued by RMV</w:t>
+        <w:t>Truck Safety Standards Issued by RMV</w:t>
       </w:r>
       <w:bookmarkStart w:id="103" w:name="_Hlk209618461"/>
       <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="2625ED66" w14:textId="77777777" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00AF6C1F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="104" w:name="_Toc219191660"/>
       <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidRPr="002B494E">
         <w:t>Truck Safety Standards</w:t>
       </w:r>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="6887FB29" w14:textId="0B1F0702" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RMV enacted new regulations (540 CMR 4.10 to 4.13) that apply to certain registered motor vehicles,</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -14783,339 +15192,374 @@
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>use of Heavy Vehicles in writing or by necessary implication, must be equipped with the following truck</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safety devices:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BB3035" w14:textId="45EECD5F" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
+    <w:p w14:paraId="43BB3035" w14:textId="45EECD5F" w:rsidR="00BC25DB" w:rsidRPr="00A22A2C" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B494E">
+      <w:r w:rsidRPr="00A22A2C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lateral protective devices (LPD), commonly called “Side Guards,”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3532B3" w14:textId="5731F317" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
+    <w:p w14:paraId="7F3532B3" w14:textId="5731F317" w:rsidR="00BC25DB" w:rsidRPr="00A22A2C" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B494E">
+      <w:r w:rsidRPr="00A22A2C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Convex mirrors,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E6E7E0" w14:textId="32479C56" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
+    <w:p w14:paraId="36E6E7E0" w14:textId="32479C56" w:rsidR="00BC25DB" w:rsidRPr="00A22A2C" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B494E">
+      <w:r w:rsidRPr="00A22A2C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Crossover mirrors, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535A571D" w14:textId="00456710" w:rsidR="00BC25DB" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
+    <w:p w14:paraId="535A571D" w14:textId="00456710" w:rsidR="00BC25DB" w:rsidRPr="00A22A2C" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B494E">
+      <w:r w:rsidRPr="00A22A2C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Back-up cameras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B85F581" w14:textId="0CD8C1D5" w:rsidR="00931DF2" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
+    <w:p w14:paraId="6B85F581" w14:textId="093D921A" w:rsidR="00931DF2" w:rsidRPr="002B494E" w:rsidRDefault="32AF892E" w:rsidP="00514F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For snow and ice management and removal services and towing services, these regulations apply to</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Heavy Vehicles operated under contracts with the Commonwealth that were executed on or after July 1,</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025. Heavy Vehicles affected by the RMV regulations must be certified as compliant with these</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>requirements beginning 12/31/2025 using the RMV portal. Please refer to MassDOT’s guidance here for</w:t>
+        <w:t xml:space="preserve">requirements beginning </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB51B1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B494E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB51B1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B494E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025 using the RMV portal. Please refer to MassDOT’s guidance here for</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>information about updates on truck safety devices, the certification and waiver process, and guidance for</w:t>
+        <w:t>information about updates on truck safety devices, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00102A6C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B494E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>certification and waiver process, and guidance for</w:t>
       </w:r>
       <w:r w:rsidR="00102A6C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B494E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contractors. Further guidance will soon be available on the OSD website.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="002B494E" w:rsidSect="00514F28">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6061210F" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2F878077" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093E16F7" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834"/>
+    <w:p w14:paraId="7C582E3E" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61B867FD" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="4D393F49" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7A4CDE" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834"/>
+    <w:p w14:paraId="283DA498" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="001949AD" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834">
+    <w:p w14:paraId="34B430E7" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D1D0FA7" w14:textId="77777777" w:rsidR="00836826" w:rsidRDefault="00836826" w:rsidP="00FF756C">
+  <w:p w14:paraId="3D1D0FA7" w14:textId="77777777" w:rsidR="00836826" w:rsidRDefault="00836826" w:rsidP="00AF6C1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="29EFE2C8" w14:textId="023EC520" w:rsidR="00B564C1" w:rsidRPr="00621EE2" w:rsidRDefault="00B564C1" w:rsidP="00FF756C">
+  <w:p w14:paraId="29EFE2C8" w14:textId="023EC520" w:rsidR="00B564C1" w:rsidRPr="00621EE2" w:rsidRDefault="00B564C1" w:rsidP="00AF6C1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -15238,51 +15682,51 @@
     <w:r w:rsidR="00B564C1" w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>25</w:t>
     </w:r>
     <w:r w:rsidR="00B564C1" w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="79F596D7" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRPr="003E118F" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
+  <w:p w14:paraId="79F596D7" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRPr="003E118F" w:rsidRDefault="00B564C1" w:rsidP="00AF6C1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1815"/>
         <w:tab w:val="center" w:pos="4968"/>
         <w:tab w:val="right" w:pos="9990"/>
       </w:tabs>
       <w:ind w:left="-1440" w:right="-1440"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -15307,51 +15751,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>608</w:t>
     </w:r>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Boston, MA, 02108-1552</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DA8B09D" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRPr="003E118F" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
+  <w:p w14:paraId="5DA8B09D" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRPr="003E118F" w:rsidRDefault="00B564C1" w:rsidP="00AF6C1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Tel: (617) 720 - 3300 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidRPr="003E118F">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
@@ -15472,51 +15916,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="56DF24C7" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="56549C34" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -15970,51 +16414,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="41877A1C" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="68F37E24" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -16036,51 +16480,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="21B50F06" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3A0E102E" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4279F5A4" w14:textId="4BD2EE78" w:rsidR="005851F6" w:rsidRPr="00621EE2" w:rsidRDefault="005851F6" w:rsidP="00FF756C">
+  <w:p w14:paraId="4279F5A4" w14:textId="4BD2EE78" w:rsidR="005851F6" w:rsidRPr="00621EE2" w:rsidRDefault="005851F6" w:rsidP="00102A6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED4906">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidR="008105B0" w:rsidRPr="00ED4906">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
@@ -16224,51 +16668,51 @@
     <w:r w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D6BC633" w14:textId="77777777" w:rsidR="005851F6" w:rsidRPr="003E118F" w:rsidRDefault="005851F6" w:rsidP="00B84519">
+  <w:p w14:paraId="0D6BC633" w14:textId="77777777" w:rsidR="005851F6" w:rsidRPr="003E118F" w:rsidRDefault="005851F6" w:rsidP="00102A6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1815"/>
         <w:tab w:val="center" w:pos="4968"/>
         <w:tab w:val="right" w:pos="9990"/>
       </w:tabs>
       <w:ind w:left="-1440" w:right="-1440"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -16293,121 +16737,121 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>608</w:t>
     </w:r>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Boston, MA, 02108-1552</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A9F5523" w14:textId="2EE15038" w:rsidR="005851F6" w:rsidRPr="003E118F" w:rsidRDefault="005851F6" w:rsidP="00B84519">
+  <w:p w14:paraId="7A9F5523" w14:textId="2EE15038" w:rsidR="005851F6" w:rsidRPr="003E118F" w:rsidRDefault="005851F6" w:rsidP="00102A6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Tel: (617) 720 -3300 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidRPr="003E118F">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="491C7D13" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="431BEC17" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F72BA0" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834"/>
+    <w:p w14:paraId="213D183C" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46664BE0" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="45AF36F2" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D79A15F" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834"/>
+    <w:p w14:paraId="6DDBC93D" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A99FDF5" w14:textId="77777777" w:rsidR="00541834" w:rsidRDefault="00541834">
+    <w:p w14:paraId="3479E8E1" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -16659,51 +17103,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3CD741C2" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="7A849B6C" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="14BBF1F9" w:rsidR="00886F53" w:rsidRDefault="00CD6325" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -16805,134 +17249,134 @@
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1597F477" wp14:editId="4D35014E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2540000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>41910</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3917950" cy="855345"/>
               <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1537945000" name="Text Box 1537945000"/>
+              <wp:docPr id="1311369810" name="Text Box 1311369810"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3917950" cy="855345"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="265E16C6" w14:textId="77777777" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="00880CC9">
+                        <w:p w14:paraId="06F7E207" w14:textId="5FCF950F" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="00880CC9">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>TRD01</w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3" w:rsidRPr="00256FA6">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1597F477" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1537945000" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:200pt;margin-top:3.3pt;width:308.5pt;height:67.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC59bd8DwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ47Ux4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2m2vQ3TgyCK1CF5eLS67VvDjgq9Blvy2WTKmbISKm33Jf/+bfvm&#10;hjMfhK2EAatKflKe365fv1p1rlBzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002n07fZh1g5RCk8p5u7wcnXyf8ulYyfKlrrwIzJafaQtox7bu4Z+uVKPYoXKPlWIb4hypaoS0l&#10;PUPdiyDYAfVfUK2WCB7qMJHQZlDXWqrUA3Uzm/7RzWMjnEq9EDnenWny/w9Wfj4+uq/IQv8Oehpg&#10;asK7B5A/PLOwaYTdqztE6BolKko8i5RlnfPF+DRS7QsfQXbdJ6hoyOIQIAH1NbaRFeqTEToN4HQm&#10;XfWBSbq8Ws6ulzm5JPlu8vxqkacUonh+7dCHDwpaFg8lRxpqQhfHBx9iNaJ4DonJPBhdbbUxycD9&#10;bmOQHQUJYJvWiP5bmLGsK/kyn+cJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2uZ7oauYts7aA6EV8Igx7p/9ChAfzFWUdaLLn/eRCoODMfLXG+nC0WUbzJWOTXczLw0rO79Agr&#10;CarkgbPhuAlJ8JEOC3c0m1on2l4qGUsmjSU2x/8QRXxpp6iXX7t+AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAC4DGUN4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1AyGBEKcC&#10;JFCvLf2ATbxNImI7it0m/Xu2J7jt7oxm35TrxQ7iRFPovdOQrBQIco03vWs17L8/759BhIjO4OAd&#10;aThTgHV1fVViYfzstnTaxVZwiAsFauhiHAspQ9ORxbDyIznWDn6yGHmdWmkmnDncDvJBqUxa7B1/&#10;6HCkj46an93Rajhs5runl7n+ivt8m2bv2Oe1P2t9e7O8vYKItMQ/M1zwGR0qZqr90ZkgBg2pUtwl&#10;asgyEBddJTkfap7S5BFkVcr/FapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALn1t3wP&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAuA&#10;xlDeAAAACgEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
+            <v:shape id="Text Box 1311369810" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:200pt;margin-top:3.3pt;width:308.5pt;height:67.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC59bd8DwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ47Ux4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2m2vQ3TgyCK1CF5eLS67VvDjgq9Blvy2WTKmbISKm33Jf/+bfvm&#10;hjMfhK2EAatKflKe365fv1p1rlBzaMBUChmBWF90ruRNCK7IMi8b1Qo/AacsOWvAVgQycZ9VKDpC&#10;b002n07fZh1g5RCk8p5u7wcnXyf8ulYyfKlrrwIzJafaQtox7bu4Z+uVKPYoXKPlWIb4hypaoS0l&#10;PUPdiyDYAfVfUK2WCB7qMJHQZlDXWqrUA3Uzm/7RzWMjnEq9EDnenWny/w9Wfj4+uq/IQv8Oehpg&#10;asK7B5A/PLOwaYTdqztE6BolKko8i5RlnfPF+DRS7QsfQXbdJ6hoyOIQIAH1NbaRFeqTEToN4HQm&#10;XfWBSbq8Ws6ulzm5JPlu8vxqkacUonh+7dCHDwpaFg8lRxpqQhfHBx9iNaJ4DonJPBhdbbUxycD9&#10;bmOQHQUJYJvWiP5bmLGsK/kyn+cJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2uZ7oauYts7aA6EV8Igx7p/9ChAfzFWUdaLLn/eRCoODMfLXG+nC0WUbzJWOTXczLw0rO79Agr&#10;CarkgbPhuAlJ8JEOC3c0m1on2l4qGUsmjSU2x/8QRXxpp6iXX7t+AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAC4DGUN4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1AyGBEKcC&#10;JFCvLf2ATbxNImI7it0m/Xu2J7jt7oxm35TrxQ7iRFPovdOQrBQIco03vWs17L8/759BhIjO4OAd&#10;aThTgHV1fVViYfzstnTaxVZwiAsFauhiHAspQ9ORxbDyIznWDn6yGHmdWmkmnDncDvJBqUxa7B1/&#10;6HCkj46an93Rajhs5runl7n+ivt8m2bv2Oe1P2t9e7O8vYKItMQ/M1zwGR0qZqr90ZkgBg2pUtwl&#10;asgyEBddJTkfap7S5BFkVcr/FapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALn1t3wP&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAuA&#10;xlDeAAAACgEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="265E16C6" w14:textId="77777777" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="00880CC9">
+                  <w:p w14:paraId="06F7E207" w14:textId="5FCF950F" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="00880CC9">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>TRD01</w:t>
                     </w:r>
                     <w:r w:rsidR="00DD35D3" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                       <w:rPr>
@@ -17065,51 +17509,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="07E08992" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="7E9BE4A6" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21694,51 +22138,50 @@
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C409D"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
-    <w:rsid w:val="000C7C1E"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D4E7D"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
@@ -21817,93 +22260,95 @@
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
     <w:rsid w:val="00120A10"/>
     <w:rsid w:val="00121D78"/>
+    <w:rsid w:val="00121DB2"/>
     <w:rsid w:val="001228CC"/>
     <w:rsid w:val="00122C58"/>
     <w:rsid w:val="00123283"/>
     <w:rsid w:val="00123385"/>
     <w:rsid w:val="0012351B"/>
     <w:rsid w:val="00123522"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00123B60"/>
     <w:rsid w:val="00123BF6"/>
     <w:rsid w:val="00124518"/>
     <w:rsid w:val="00124E63"/>
     <w:rsid w:val="001251D1"/>
     <w:rsid w:val="001254E0"/>
     <w:rsid w:val="00125CC1"/>
     <w:rsid w:val="0012617C"/>
     <w:rsid w:val="0012681F"/>
     <w:rsid w:val="00126ABE"/>
     <w:rsid w:val="00126ACA"/>
     <w:rsid w:val="0012705C"/>
     <w:rsid w:val="00127604"/>
     <w:rsid w:val="0012764F"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="00127723"/>
     <w:rsid w:val="00127FAE"/>
     <w:rsid w:val="00130051"/>
     <w:rsid w:val="001300B3"/>
     <w:rsid w:val="0013059C"/>
     <w:rsid w:val="00130EC2"/>
     <w:rsid w:val="0013106D"/>
     <w:rsid w:val="001311F6"/>
     <w:rsid w:val="00131381"/>
     <w:rsid w:val="00131479"/>
     <w:rsid w:val="0013165B"/>
     <w:rsid w:val="001318CC"/>
     <w:rsid w:val="00131B3A"/>
     <w:rsid w:val="00132062"/>
     <w:rsid w:val="00132F28"/>
     <w:rsid w:val="00132F2A"/>
     <w:rsid w:val="001339B6"/>
     <w:rsid w:val="00134155"/>
     <w:rsid w:val="00134A24"/>
     <w:rsid w:val="00134C65"/>
     <w:rsid w:val="00135BE1"/>
+    <w:rsid w:val="00136043"/>
     <w:rsid w:val="001361A1"/>
     <w:rsid w:val="00136526"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="0013695A"/>
     <w:rsid w:val="00136C46"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
@@ -22087,52 +22532,52 @@
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C0AD1"/>
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
     <w:rsid w:val="001C33D5"/>
     <w:rsid w:val="001C38B4"/>
     <w:rsid w:val="001C38E0"/>
     <w:rsid w:val="001C3C17"/>
     <w:rsid w:val="001C3D2F"/>
     <w:rsid w:val="001C3D49"/>
     <w:rsid w:val="001C4247"/>
     <w:rsid w:val="001C4336"/>
     <w:rsid w:val="001C4438"/>
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
-    <w:rsid w:val="001C66CD"/>
     <w:rsid w:val="001C6AE5"/>
+    <w:rsid w:val="001C6D5C"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D0CF6"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
     <w:rsid w:val="001D4EFE"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D5DA1"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D6DB4"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
@@ -22458,50 +22903,51 @@
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
     <w:rsid w:val="002B494E"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
+    <w:rsid w:val="002B654B"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C460B"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C5832"/>
     <w:rsid w:val="002C5CB1"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
     <w:rsid w:val="002C72E6"/>
     <w:rsid w:val="002C7304"/>
@@ -22554,50 +23000,51 @@
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F1886"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F3281"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3E50"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
+    <w:rsid w:val="002F5AB9"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="00304890"/>
     <w:rsid w:val="0030497D"/>
     <w:rsid w:val="00304C6F"/>
     <w:rsid w:val="00305245"/>
@@ -22824,89 +23271,91 @@
     <w:rsid w:val="00390D45"/>
     <w:rsid w:val="0039101A"/>
     <w:rsid w:val="00391DAF"/>
     <w:rsid w:val="003920F0"/>
     <w:rsid w:val="00392559"/>
     <w:rsid w:val="00392DC5"/>
     <w:rsid w:val="0039371E"/>
     <w:rsid w:val="0039398B"/>
     <w:rsid w:val="00393B8F"/>
     <w:rsid w:val="00393C0A"/>
     <w:rsid w:val="003945EC"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396849"/>
     <w:rsid w:val="0039704F"/>
     <w:rsid w:val="00397132"/>
     <w:rsid w:val="003973AC"/>
     <w:rsid w:val="003978CF"/>
     <w:rsid w:val="00397A98"/>
     <w:rsid w:val="00397AB8"/>
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
+    <w:rsid w:val="003A2290"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A2F23"/>
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A715C"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B41F9"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
+    <w:rsid w:val="003B763E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
@@ -23264,50 +23713,51 @@
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A474C"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A573D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
+    <w:rsid w:val="004B4AD7"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C10E9"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C25F0"/>
     <w:rsid w:val="004C3029"/>
     <w:rsid w:val="004C32EF"/>
     <w:rsid w:val="004C38FD"/>
     <w:rsid w:val="004C3D1C"/>
     <w:rsid w:val="004C404F"/>
@@ -23475,56 +23925,56 @@
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532330"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="00532E6D"/>
     <w:rsid w:val="005332D6"/>
     <w:rsid w:val="005339FA"/>
     <w:rsid w:val="00533B85"/>
     <w:rsid w:val="00533F7B"/>
     <w:rsid w:val="0053470F"/>
     <w:rsid w:val="00535288"/>
     <w:rsid w:val="00535A03"/>
     <w:rsid w:val="00535EBD"/>
     <w:rsid w:val="00536494"/>
     <w:rsid w:val="00536D7A"/>
     <w:rsid w:val="00537222"/>
     <w:rsid w:val="0053742F"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="005378E6"/>
     <w:rsid w:val="0053797D"/>
+    <w:rsid w:val="00540115"/>
     <w:rsid w:val="005402A0"/>
     <w:rsid w:val="00540416"/>
     <w:rsid w:val="005405EC"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540F15"/>
-    <w:rsid w:val="00541834"/>
     <w:rsid w:val="005419AD"/>
     <w:rsid w:val="00541BAD"/>
     <w:rsid w:val="0054200A"/>
     <w:rsid w:val="005425BA"/>
     <w:rsid w:val="00543C23"/>
     <w:rsid w:val="005441C3"/>
     <w:rsid w:val="005442F1"/>
     <w:rsid w:val="0054439B"/>
     <w:rsid w:val="00544519"/>
     <w:rsid w:val="00544A11"/>
     <w:rsid w:val="00544C0A"/>
     <w:rsid w:val="00544F06"/>
     <w:rsid w:val="00545746"/>
     <w:rsid w:val="005457A9"/>
     <w:rsid w:val="00545BDA"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="00546AB2"/>
     <w:rsid w:val="00550627"/>
     <w:rsid w:val="005507F7"/>
     <w:rsid w:val="00550D9E"/>
     <w:rsid w:val="00550E35"/>
     <w:rsid w:val="00550EFD"/>
     <w:rsid w:val="00551314"/>
     <w:rsid w:val="005516ED"/>
@@ -24088,93 +24538,95 @@
     <w:rsid w:val="00685BFC"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="006868D2"/>
     <w:rsid w:val="00686E6F"/>
     <w:rsid w:val="00687A17"/>
     <w:rsid w:val="00687D01"/>
     <w:rsid w:val="00687EF9"/>
     <w:rsid w:val="00690206"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069078B"/>
     <w:rsid w:val="00690E57"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="00691469"/>
     <w:rsid w:val="0069162F"/>
     <w:rsid w:val="006919A9"/>
     <w:rsid w:val="0069219E"/>
     <w:rsid w:val="00692551"/>
     <w:rsid w:val="00692813"/>
     <w:rsid w:val="00692D2C"/>
     <w:rsid w:val="00693338"/>
     <w:rsid w:val="0069357D"/>
     <w:rsid w:val="00693B8C"/>
     <w:rsid w:val="00694011"/>
     <w:rsid w:val="006940F3"/>
+    <w:rsid w:val="0069434F"/>
     <w:rsid w:val="00694493"/>
     <w:rsid w:val="00694AE3"/>
     <w:rsid w:val="006954D4"/>
     <w:rsid w:val="00695950"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="00696433"/>
     <w:rsid w:val="006964B4"/>
     <w:rsid w:val="006966BC"/>
     <w:rsid w:val="0069689C"/>
     <w:rsid w:val="00696A5E"/>
     <w:rsid w:val="00696F91"/>
     <w:rsid w:val="00696FE8"/>
     <w:rsid w:val="00697069"/>
     <w:rsid w:val="006973D1"/>
     <w:rsid w:val="0069799C"/>
     <w:rsid w:val="00697BC9"/>
     <w:rsid w:val="006A072A"/>
     <w:rsid w:val="006A0753"/>
     <w:rsid w:val="006A0936"/>
     <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006A14CE"/>
     <w:rsid w:val="006A15FA"/>
     <w:rsid w:val="006A1692"/>
     <w:rsid w:val="006A17CD"/>
     <w:rsid w:val="006A210F"/>
     <w:rsid w:val="006A2327"/>
     <w:rsid w:val="006A2926"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2B29"/>
     <w:rsid w:val="006A3129"/>
     <w:rsid w:val="006A3176"/>
     <w:rsid w:val="006A31EE"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A386C"/>
     <w:rsid w:val="006A3A90"/>
     <w:rsid w:val="006A3C83"/>
     <w:rsid w:val="006A3DBB"/>
     <w:rsid w:val="006A4017"/>
     <w:rsid w:val="006A40C5"/>
     <w:rsid w:val="006A4A2A"/>
     <w:rsid w:val="006A5505"/>
     <w:rsid w:val="006A59E5"/>
     <w:rsid w:val="006A5AE4"/>
+    <w:rsid w:val="006A5B9E"/>
     <w:rsid w:val="006A5E3A"/>
     <w:rsid w:val="006A6154"/>
     <w:rsid w:val="006A7206"/>
     <w:rsid w:val="006A75D8"/>
     <w:rsid w:val="006A7603"/>
     <w:rsid w:val="006A7FD2"/>
     <w:rsid w:val="006B007F"/>
     <w:rsid w:val="006B0893"/>
     <w:rsid w:val="006B0B2D"/>
     <w:rsid w:val="006B0E37"/>
     <w:rsid w:val="006B0FC2"/>
     <w:rsid w:val="006B1496"/>
     <w:rsid w:val="006B1756"/>
     <w:rsid w:val="006B1880"/>
     <w:rsid w:val="006B1A9D"/>
     <w:rsid w:val="006B1B80"/>
     <w:rsid w:val="006B2248"/>
     <w:rsid w:val="006B306F"/>
     <w:rsid w:val="006B3355"/>
     <w:rsid w:val="006B3494"/>
     <w:rsid w:val="006B4069"/>
     <w:rsid w:val="006B4209"/>
     <w:rsid w:val="006B4618"/>
     <w:rsid w:val="006B516B"/>
     <w:rsid w:val="006B5F31"/>
@@ -24292,51 +24744,50 @@
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00712FB4"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
-    <w:rsid w:val="007206D0"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
@@ -25068,50 +25519,51 @@
     <w:rsid w:val="008E667B"/>
     <w:rsid w:val="008E7AB5"/>
     <w:rsid w:val="008F0E15"/>
     <w:rsid w:val="008F0F89"/>
     <w:rsid w:val="008F193B"/>
     <w:rsid w:val="008F1BED"/>
     <w:rsid w:val="008F1FA3"/>
     <w:rsid w:val="008F2383"/>
     <w:rsid w:val="008F3495"/>
     <w:rsid w:val="008F4357"/>
     <w:rsid w:val="008F490B"/>
     <w:rsid w:val="008F4C70"/>
     <w:rsid w:val="008F4D1A"/>
     <w:rsid w:val="008F4FD3"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="008F5538"/>
     <w:rsid w:val="008F55FF"/>
     <w:rsid w:val="008F56F1"/>
     <w:rsid w:val="008F629C"/>
     <w:rsid w:val="008F6972"/>
     <w:rsid w:val="008F69A0"/>
     <w:rsid w:val="008F6AD4"/>
     <w:rsid w:val="008F6FBC"/>
     <w:rsid w:val="008F7B9B"/>
     <w:rsid w:val="008F7E37"/>
+    <w:rsid w:val="0090016A"/>
     <w:rsid w:val="00900251"/>
     <w:rsid w:val="009006C2"/>
     <w:rsid w:val="00900CB5"/>
     <w:rsid w:val="009017B3"/>
     <w:rsid w:val="0090235A"/>
     <w:rsid w:val="00902738"/>
     <w:rsid w:val="00902A7C"/>
     <w:rsid w:val="00902CD2"/>
     <w:rsid w:val="00903710"/>
     <w:rsid w:val="009038CA"/>
     <w:rsid w:val="00903CD7"/>
     <w:rsid w:val="00904972"/>
     <w:rsid w:val="009049E7"/>
     <w:rsid w:val="00904ED5"/>
     <w:rsid w:val="00905097"/>
     <w:rsid w:val="00905353"/>
     <w:rsid w:val="00905401"/>
     <w:rsid w:val="00905478"/>
     <w:rsid w:val="00905582"/>
     <w:rsid w:val="009055E7"/>
     <w:rsid w:val="00905EF0"/>
     <w:rsid w:val="0090649E"/>
     <w:rsid w:val="0090786C"/>
     <w:rsid w:val="00910479"/>
     <w:rsid w:val="009108E0"/>
@@ -25227,50 +25679,51 @@
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="009560CB"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="0096516B"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
+    <w:rsid w:val="00970158"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975956"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="009770D2"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
@@ -25285,51 +25738,50 @@
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="009869B9"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986F52"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00994306"/>
     <w:rsid w:val="00994456"/>
     <w:rsid w:val="009946D3"/>
     <w:rsid w:val="00994A74"/>
     <w:rsid w:val="00994C97"/>
-    <w:rsid w:val="00994FAA"/>
     <w:rsid w:val="00994FAB"/>
     <w:rsid w:val="00995A80"/>
     <w:rsid w:val="00995FEF"/>
     <w:rsid w:val="00996783"/>
     <w:rsid w:val="00997C33"/>
     <w:rsid w:val="009A0825"/>
     <w:rsid w:val="009A08D6"/>
     <w:rsid w:val="009A1361"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A1D5C"/>
     <w:rsid w:val="009A1EF8"/>
     <w:rsid w:val="009A1F86"/>
     <w:rsid w:val="009A2036"/>
     <w:rsid w:val="009A2159"/>
     <w:rsid w:val="009A2706"/>
     <w:rsid w:val="009A2798"/>
     <w:rsid w:val="009A27BF"/>
     <w:rsid w:val="009A2BCE"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A327B"/>
     <w:rsid w:val="009A36C3"/>
     <w:rsid w:val="009A3819"/>
     <w:rsid w:val="009A39CD"/>
     <w:rsid w:val="009A3CBB"/>
     <w:rsid w:val="009A3DD1"/>
@@ -25764,98 +26216,100 @@
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
     <w:rsid w:val="00AD03B1"/>
     <w:rsid w:val="00AD06A5"/>
     <w:rsid w:val="00AD0A7A"/>
     <w:rsid w:val="00AD0EA3"/>
     <w:rsid w:val="00AD1864"/>
     <w:rsid w:val="00AD1E34"/>
     <w:rsid w:val="00AD2382"/>
     <w:rsid w:val="00AD2919"/>
     <w:rsid w:val="00AD2F61"/>
     <w:rsid w:val="00AD417B"/>
     <w:rsid w:val="00AD4B04"/>
     <w:rsid w:val="00AD5B66"/>
     <w:rsid w:val="00AD5BAE"/>
     <w:rsid w:val="00AD5C4F"/>
     <w:rsid w:val="00AD600C"/>
     <w:rsid w:val="00AD6157"/>
     <w:rsid w:val="00AD62AC"/>
     <w:rsid w:val="00AD675E"/>
     <w:rsid w:val="00AD68AC"/>
     <w:rsid w:val="00AD7C67"/>
     <w:rsid w:val="00AD7E99"/>
+    <w:rsid w:val="00AE020F"/>
     <w:rsid w:val="00AE02DB"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE045D"/>
     <w:rsid w:val="00AE0CB9"/>
     <w:rsid w:val="00AE0FFC"/>
     <w:rsid w:val="00AE1544"/>
     <w:rsid w:val="00AE1E72"/>
     <w:rsid w:val="00AE2F93"/>
     <w:rsid w:val="00AE3028"/>
     <w:rsid w:val="00AE3A14"/>
     <w:rsid w:val="00AE416F"/>
     <w:rsid w:val="00AE460E"/>
     <w:rsid w:val="00AE48A2"/>
     <w:rsid w:val="00AE4D5A"/>
     <w:rsid w:val="00AE4F31"/>
     <w:rsid w:val="00AE517D"/>
     <w:rsid w:val="00AE5266"/>
     <w:rsid w:val="00AE56B2"/>
     <w:rsid w:val="00AE5D43"/>
     <w:rsid w:val="00AE68F5"/>
     <w:rsid w:val="00AE6F33"/>
     <w:rsid w:val="00AE7434"/>
     <w:rsid w:val="00AE7738"/>
     <w:rsid w:val="00AE7A1D"/>
     <w:rsid w:val="00AE7CA3"/>
     <w:rsid w:val="00AF055D"/>
     <w:rsid w:val="00AF0903"/>
     <w:rsid w:val="00AF0B4C"/>
     <w:rsid w:val="00AF190D"/>
     <w:rsid w:val="00AF1A7D"/>
     <w:rsid w:val="00AF2F85"/>
     <w:rsid w:val="00AF332B"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF41D1"/>
     <w:rsid w:val="00AF445B"/>
     <w:rsid w:val="00AF459F"/>
     <w:rsid w:val="00AF4745"/>
     <w:rsid w:val="00AF48D4"/>
     <w:rsid w:val="00AF4C61"/>
     <w:rsid w:val="00AF5593"/>
     <w:rsid w:val="00AF5834"/>
     <w:rsid w:val="00AF646A"/>
     <w:rsid w:val="00AF64F2"/>
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
     <w:rsid w:val="00AF6C1F"/>
     <w:rsid w:val="00AF7622"/>
     <w:rsid w:val="00B0005A"/>
+    <w:rsid w:val="00B0075D"/>
     <w:rsid w:val="00B00E73"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04869"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B04F9F"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
     <w:rsid w:val="00B10FB4"/>
@@ -25967,50 +26421,51 @@
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
     <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B523EE"/>
     <w:rsid w:val="00B52440"/>
     <w:rsid w:val="00B525B7"/>
     <w:rsid w:val="00B52817"/>
     <w:rsid w:val="00B536E2"/>
     <w:rsid w:val="00B537BE"/>
     <w:rsid w:val="00B54244"/>
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
+    <w:rsid w:val="00B603B9"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
     <w:rsid w:val="00B62566"/>
     <w:rsid w:val="00B63060"/>
     <w:rsid w:val="00B631EE"/>
     <w:rsid w:val="00B6325A"/>
     <w:rsid w:val="00B632E9"/>
     <w:rsid w:val="00B634C1"/>
     <w:rsid w:val="00B6354D"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
@@ -26147,59 +26602,61 @@
     <w:rsid w:val="00BB3E74"/>
     <w:rsid w:val="00BB438B"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
     <w:rsid w:val="00BB595F"/>
     <w:rsid w:val="00BB63B1"/>
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC05D2"/>
     <w:rsid w:val="00BC06A4"/>
     <w:rsid w:val="00BC0C5C"/>
     <w:rsid w:val="00BC0F18"/>
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
     <w:rsid w:val="00BC12EB"/>
     <w:rsid w:val="00BC1BA2"/>
     <w:rsid w:val="00BC1E8D"/>
+    <w:rsid w:val="00BC1F0B"/>
     <w:rsid w:val="00BC237C"/>
     <w:rsid w:val="00BC238D"/>
     <w:rsid w:val="00BC25DB"/>
     <w:rsid w:val="00BC2619"/>
     <w:rsid w:val="00BC2C4D"/>
     <w:rsid w:val="00BC2DB9"/>
     <w:rsid w:val="00BC340D"/>
     <w:rsid w:val="00BC3653"/>
     <w:rsid w:val="00BC4277"/>
+    <w:rsid w:val="00BC45E8"/>
     <w:rsid w:val="00BC4768"/>
     <w:rsid w:val="00BC4ACB"/>
     <w:rsid w:val="00BC4AF0"/>
     <w:rsid w:val="00BC517F"/>
     <w:rsid w:val="00BC56F3"/>
     <w:rsid w:val="00BC5762"/>
     <w:rsid w:val="00BC58D7"/>
     <w:rsid w:val="00BC5D65"/>
     <w:rsid w:val="00BC5DEA"/>
     <w:rsid w:val="00BC5E90"/>
     <w:rsid w:val="00BC6254"/>
     <w:rsid w:val="00BC6326"/>
     <w:rsid w:val="00BC686F"/>
     <w:rsid w:val="00BC69B5"/>
     <w:rsid w:val="00BC7097"/>
     <w:rsid w:val="00BC75E6"/>
     <w:rsid w:val="00BC75FE"/>
     <w:rsid w:val="00BC7610"/>
     <w:rsid w:val="00BC77B5"/>
     <w:rsid w:val="00BD00B0"/>
     <w:rsid w:val="00BD08FD"/>
     <w:rsid w:val="00BD1000"/>
     <w:rsid w:val="00BD171F"/>
     <w:rsid w:val="00BD19D2"/>
     <w:rsid w:val="00BD1AAA"/>
@@ -26402,50 +26859,51 @@
     <w:rsid w:val="00C55773"/>
     <w:rsid w:val="00C557F6"/>
     <w:rsid w:val="00C55864"/>
     <w:rsid w:val="00C55CE1"/>
     <w:rsid w:val="00C55ECE"/>
     <w:rsid w:val="00C5637A"/>
     <w:rsid w:val="00C567EE"/>
     <w:rsid w:val="00C56A7A"/>
     <w:rsid w:val="00C56CC6"/>
     <w:rsid w:val="00C56F96"/>
     <w:rsid w:val="00C574E6"/>
     <w:rsid w:val="00C57965"/>
     <w:rsid w:val="00C57AAD"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C61011"/>
     <w:rsid w:val="00C6177E"/>
     <w:rsid w:val="00C61A5C"/>
     <w:rsid w:val="00C622D5"/>
     <w:rsid w:val="00C62548"/>
     <w:rsid w:val="00C63BAD"/>
     <w:rsid w:val="00C63CD1"/>
     <w:rsid w:val="00C63E0C"/>
     <w:rsid w:val="00C649AB"/>
     <w:rsid w:val="00C64FAF"/>
     <w:rsid w:val="00C653B3"/>
+    <w:rsid w:val="00C66FC9"/>
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67564"/>
     <w:rsid w:val="00C67682"/>
     <w:rsid w:val="00C67AC3"/>
     <w:rsid w:val="00C67C10"/>
     <w:rsid w:val="00C708F6"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70F3C"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C75DB5"/>
     <w:rsid w:val="00C764DD"/>
@@ -26631,73 +27089,75 @@
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE363C"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
     <w:rsid w:val="00CF17EB"/>
     <w:rsid w:val="00CF17F5"/>
     <w:rsid w:val="00CF2009"/>
     <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF28C8"/>
     <w:rsid w:val="00CF2EBB"/>
     <w:rsid w:val="00CF3BFE"/>
     <w:rsid w:val="00CF4261"/>
     <w:rsid w:val="00CF47F7"/>
+    <w:rsid w:val="00CF4D7F"/>
     <w:rsid w:val="00CF4E6F"/>
     <w:rsid w:val="00CF4F58"/>
     <w:rsid w:val="00CF56DC"/>
     <w:rsid w:val="00CF5988"/>
     <w:rsid w:val="00CF5EB3"/>
     <w:rsid w:val="00CF5F24"/>
     <w:rsid w:val="00CF60CE"/>
     <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70FE"/>
     <w:rsid w:val="00CF7523"/>
     <w:rsid w:val="00CF756A"/>
     <w:rsid w:val="00D0099F"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D02042"/>
     <w:rsid w:val="00D021FA"/>
     <w:rsid w:val="00D02206"/>
     <w:rsid w:val="00D02240"/>
     <w:rsid w:val="00D022D8"/>
     <w:rsid w:val="00D0283B"/>
     <w:rsid w:val="00D02A0D"/>
     <w:rsid w:val="00D02B79"/>
     <w:rsid w:val="00D050DF"/>
     <w:rsid w:val="00D0541A"/>
+    <w:rsid w:val="00D0541B"/>
     <w:rsid w:val="00D05438"/>
     <w:rsid w:val="00D056C4"/>
     <w:rsid w:val="00D05942"/>
     <w:rsid w:val="00D0623B"/>
     <w:rsid w:val="00D063E2"/>
     <w:rsid w:val="00D06645"/>
     <w:rsid w:val="00D06B62"/>
     <w:rsid w:val="00D06C53"/>
     <w:rsid w:val="00D073D6"/>
     <w:rsid w:val="00D07902"/>
     <w:rsid w:val="00D07E26"/>
     <w:rsid w:val="00D10019"/>
     <w:rsid w:val="00D102D4"/>
     <w:rsid w:val="00D102E8"/>
     <w:rsid w:val="00D108AF"/>
     <w:rsid w:val="00D119CD"/>
     <w:rsid w:val="00D12795"/>
     <w:rsid w:val="00D128DF"/>
     <w:rsid w:val="00D129F4"/>
     <w:rsid w:val="00D132BC"/>
     <w:rsid w:val="00D13D70"/>
     <w:rsid w:val="00D14D61"/>
     <w:rsid w:val="00D1511F"/>
     <w:rsid w:val="00D15A2A"/>
     <w:rsid w:val="00D15E47"/>
@@ -26868,56 +27328,56 @@
     <w:rsid w:val="00D808F7"/>
     <w:rsid w:val="00D81110"/>
     <w:rsid w:val="00D81C7E"/>
     <w:rsid w:val="00D81D77"/>
     <w:rsid w:val="00D81E4E"/>
     <w:rsid w:val="00D82098"/>
     <w:rsid w:val="00D820B1"/>
     <w:rsid w:val="00D825E0"/>
     <w:rsid w:val="00D82A7E"/>
     <w:rsid w:val="00D82B0B"/>
     <w:rsid w:val="00D82B1B"/>
     <w:rsid w:val="00D82ED6"/>
     <w:rsid w:val="00D83279"/>
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D83FC2"/>
     <w:rsid w:val="00D843BE"/>
     <w:rsid w:val="00D845F7"/>
     <w:rsid w:val="00D8473D"/>
     <w:rsid w:val="00D84B15"/>
     <w:rsid w:val="00D84EDE"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
-    <w:rsid w:val="00D86DB1"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
+    <w:rsid w:val="00D90D74"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00D97978"/>
     <w:rsid w:val="00DA0204"/>
@@ -27022,50 +27482,51 @@
     <w:rsid w:val="00DD4AD1"/>
     <w:rsid w:val="00DD4ED1"/>
     <w:rsid w:val="00DD5236"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
     <w:rsid w:val="00DD6009"/>
     <w:rsid w:val="00DD64DA"/>
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2A0C"/>
     <w:rsid w:val="00DE34C4"/>
     <w:rsid w:val="00DE36C9"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE4515"/>
     <w:rsid w:val="00DE4DCC"/>
+    <w:rsid w:val="00DE4EA4"/>
     <w:rsid w:val="00DE584D"/>
     <w:rsid w:val="00DE5CEA"/>
     <w:rsid w:val="00DE5EA6"/>
     <w:rsid w:val="00DE6899"/>
     <w:rsid w:val="00DE7F26"/>
     <w:rsid w:val="00DF0062"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF0674"/>
     <w:rsid w:val="00DF0B69"/>
     <w:rsid w:val="00DF0E96"/>
     <w:rsid w:val="00DF10E4"/>
     <w:rsid w:val="00DF166B"/>
     <w:rsid w:val="00DF2189"/>
     <w:rsid w:val="00DF23A0"/>
     <w:rsid w:val="00DF2D65"/>
     <w:rsid w:val="00DF30A8"/>
     <w:rsid w:val="00DF3644"/>
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF662D"/>
     <w:rsid w:val="00DF6A43"/>
     <w:rsid w:val="00DF6BD4"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
@@ -27261,51 +27722,50 @@
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E85D58"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
-    <w:rsid w:val="00E90871"/>
     <w:rsid w:val="00E90C8F"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
@@ -27328,50 +27788,51 @@
     <w:rsid w:val="00EA4465"/>
     <w:rsid w:val="00EA455C"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA4F7C"/>
     <w:rsid w:val="00EA5B7E"/>
     <w:rsid w:val="00EA5E67"/>
     <w:rsid w:val="00EA6671"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
     <w:rsid w:val="00EB01C8"/>
     <w:rsid w:val="00EB246E"/>
     <w:rsid w:val="00EB27BA"/>
     <w:rsid w:val="00EB29AA"/>
     <w:rsid w:val="00EB3354"/>
     <w:rsid w:val="00EB3613"/>
     <w:rsid w:val="00EB3910"/>
     <w:rsid w:val="00EB396E"/>
     <w:rsid w:val="00EB3D2D"/>
     <w:rsid w:val="00EB461D"/>
     <w:rsid w:val="00EB4EBA"/>
+    <w:rsid w:val="00EB51B1"/>
     <w:rsid w:val="00EB5458"/>
     <w:rsid w:val="00EB551D"/>
     <w:rsid w:val="00EB5616"/>
     <w:rsid w:val="00EB5EF0"/>
     <w:rsid w:val="00EB66F5"/>
     <w:rsid w:val="00EB6774"/>
     <w:rsid w:val="00EB6967"/>
     <w:rsid w:val="00EB69E1"/>
     <w:rsid w:val="00EB6EE8"/>
     <w:rsid w:val="00EC00E9"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC0435"/>
     <w:rsid w:val="00EC04C3"/>
     <w:rsid w:val="00EC0842"/>
     <w:rsid w:val="00EC09EE"/>
     <w:rsid w:val="00EC1F0E"/>
     <w:rsid w:val="00EC215D"/>
     <w:rsid w:val="00EC21AD"/>
     <w:rsid w:val="00EC24DF"/>
     <w:rsid w:val="00EC2629"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2BCB"/>
     <w:rsid w:val="00EC3441"/>
     <w:rsid w:val="00EC3762"/>
     <w:rsid w:val="00EC4044"/>
@@ -27475,50 +27936,51 @@
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
     <w:rsid w:val="00F122F4"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F143D7"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
+    <w:rsid w:val="00F17976"/>
     <w:rsid w:val="00F17D5D"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17F5B"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
     <w:rsid w:val="00F24AD8"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
@@ -27764,51 +28226,50 @@
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC20E6"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC683A"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
-    <w:rsid w:val="00FD1462"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4BB5"/>
     <w:rsid w:val="00FD4BFB"/>
     <w:rsid w:val="00FD4E5C"/>
     <w:rsid w:val="00FD5116"/>
     <w:rsid w:val="00FD5DB3"/>
     <w:rsid w:val="00FD5DFA"/>
     <w:rsid w:val="00FD6052"/>
     <w:rsid w:val="00FD6715"/>
     <w:rsid w:val="00FD7474"/>
     <w:rsid w:val="00FD7977"/>
     <w:rsid w:val="00FD7B5F"/>
     <w:rsid w:val="00FE024B"/>
@@ -33662,65 +34123,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -33911,111 +34361,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B523DB83-32F6-4597-8328-653016430E21}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EEDC849-3C12-4742-B8D4-2E7F9F33094D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>7069</Words>
-  <Characters>40299</Characters>
+  <Words>7099</Words>
+  <Characters>40470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>335</Lines>
+  <Lines>337</Lines>
   <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47274</CharactersWithSpaces>
+  <CharactersWithSpaces>47475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>