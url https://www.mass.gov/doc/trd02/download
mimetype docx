--- v0 (2026-03-29)
+++ v1 (2026-05-16)
@@ -131,71 +131,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="35890E80" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc219191678"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc229478154"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="008A349F" w:rsidRPr="008A349F">
         <w:t>TRD02: Tradesperson Installation, Repair and Maintenance Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="4E65BC89" w:rsidR="00C9452E" w:rsidRDefault="00803BD8" w:rsidP="00D10A4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc219191679"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc229478155"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="000D5E23">
         <w:trPr>
@@ -399,232 +399,229 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>September 20, 2017 -August 31, 2027</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F79E99A" w14:textId="45D2AE81" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="008A349F" w:rsidP="4477FE2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4477FE2A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Maximum End Date: One (1) three (3) year extension to August 31, 2027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DAF315" w14:textId="5554B500" w:rsidR="0064148A" w:rsidRPr="00F948EF" w:rsidRDefault="04011E91" w:rsidP="4477FE2A">
+          <w:p w14:paraId="18DAF315" w14:textId="601469CE" w:rsidR="0064148A" w:rsidRPr="00F948EF" w:rsidRDefault="0063325F" w:rsidP="4477FE2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="4477FE2A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="4477FE2A">
+            <w:hyperlink w:anchor="_Extend_Beyond_(Performance" w:history="1">
+              <w:r w:rsidR="04011E91" w:rsidRPr="0063325F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Extend Beyond Date:</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="04011E91" w:rsidRPr="4477FE2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E1442">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>August 31</w:t>
             </w:r>
             <w:r w:rsidR="00F948EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="4477FE2A">
+            <w:r w:rsidR="04011E91" w:rsidRPr="4477FE2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
-            <w:r w:rsidRPr="4477FE2A">
+            <w:r w:rsidR="04011E91" w:rsidRPr="4477FE2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="4B32C717">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD">
+          <w:p w14:paraId="44776E05" w14:textId="25842023" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="005D224D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006626DD">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
+              <w:t>MOSAIC Master Agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25D4A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>Number</w:t>
+              <w:t xml:space="preserve"> Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="5EA9FD51" w14:textId="37F5B16B" w:rsidR="00287F65" w:rsidRDefault="6A2C7034" w:rsidP="4477FE2A">
             <w:r>
               <w:t>TRD02*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19A947D0" w14:textId="52B7A3B5" w:rsidR="4477FE2A" w:rsidRDefault="4477FE2A" w:rsidP="4477FE2A">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A">
+          <w:p w14:paraId="34C47EF3" w14:textId="7C99FFAF" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t xml:space="preserve">*The asterisk is required when referencing the contract in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25D4A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="4B32C717">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1149,2960 +1146,2909 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="3F6D13A6" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1C79D492" w14:textId="0299CC24" w:rsidR="000509C9" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="48C758BF" w14:textId="3F9177F1" w:rsidR="00BB0B66" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc219191678" w:history="1">
-            <w:r w:rsidR="000509C9" w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478154" w:history="1">
+            <w:r w:rsidR="00BB0B66" w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide TRD02: Tradesperson Installation, Repair and Maintenance Services</w:t>
             </w:r>
-            <w:r w:rsidR="000509C9">
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000509C9">
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000509C9">
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191678 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="000509C9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478154 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000509C9">
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000509C9">
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000509C9">
+            <w:r w:rsidR="00BB0B66">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08DCAA80" w14:textId="69F864E3" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="22A465EA" w14:textId="557BF0B3" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191679" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478155" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191679 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478155 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1485B297" w14:textId="27402EB6" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="17E68346" w14:textId="0D8780D4" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191680" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478156" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191680 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478156 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68210645" w14:textId="6D60A73B" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="0146CFED" w14:textId="3DEF2074" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191681" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478157" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191681 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478157 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55FA86D7" w14:textId="05DEB0F3" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="14A3731E" w14:textId="7C7E274B" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191682" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478158" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191682 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478158 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0713D707" w14:textId="1745F740" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="5D840C55" w14:textId="05D7C0B4" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191683" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478159" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191683 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478159 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F2CD0C2" w14:textId="773FA579" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="2DD9F455" w14:textId="7D30DC34" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191684" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478160" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Applicable Procurement Law</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191684 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478160 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15515235" w14:textId="4B5AB31C" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="1D7F1BC6" w14:textId="07585E9D" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191685" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478161" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191685 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478161 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BCB89C7" w14:textId="25670BA2" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="30594BEE" w14:textId="7B4E7787" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191686" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478162" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191686 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478162 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A717EEA" w14:textId="1FBE22BC" w:rsidR="000509C9" w:rsidRDefault="000509C9">
-[...64 lines deleted...]
-        <w:p w14:paraId="6F1EDF4D" w14:textId="360415A2" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="6CC2AA7F" w14:textId="69B21F77" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191688" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478163" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191688 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478163 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E697666" w14:textId="11AC39E4" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="0313BD75" w14:textId="25BAE25F" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191689" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478164" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191689 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478164 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EEFF068" w14:textId="7DC86459" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="2757D399" w14:textId="2D581A90" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191690" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478165" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191690 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478165 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55E6BF50" w14:textId="2D535380" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="6F5D60DC" w14:textId="1ADD3128" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191691" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478166" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191691 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478166 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="104651E2" w14:textId="3BCE6EBD" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="6C59C551" w14:textId="2ED0D6B9" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191692" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478167" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191692 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478167 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74BFFB34" w14:textId="03A25D48" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="4AF395C2" w14:textId="15EDA98E" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191693" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478168" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191693 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478168 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0414EB43" w14:textId="08E722FB" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="7DC50B84" w14:textId="47FC40FB" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191694" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478169" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction and Construction-Related Labor Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191694 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478169 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="31921613" w14:textId="71B34027" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="0B57B134" w14:textId="7C101F31" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191695" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478170" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction Thresholds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191695 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478170 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C659B3D" w14:textId="1803D1A4" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="3E35E13F" w14:textId="65181D9C" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191696" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478171" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Prevailing Wage Law Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191696 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478171 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71013FCF" w14:textId="1F04C581" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="340F010F" w14:textId="2D30F13B" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191697" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478172" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Labor Hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191697 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478172 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57F9E16F" w14:textId="1641208F" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="3EA867C1" w14:textId="14628E95" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191698" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478173" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Apprentice Labor Rates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191698 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478173 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="284A3545" w14:textId="772DCD1E" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="5DA11FA4" w14:textId="60FC6B05" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191699" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478174" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191699 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478174 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41EA58A8" w14:textId="5E333F06" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="0947D031" w14:textId="4E1A873D" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191700" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478175" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191700 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478175 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5657EE89" w14:textId="4773DB2B" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="230A93B6" w14:textId="5A7BD14C" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191701" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478176" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191701 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478176 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0666DEE1" w14:textId="557B7774" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="67D17186" w14:textId="6F2AF332" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191702" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478177" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191702 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478177 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="338120CD" w14:textId="0022C834" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="68FD1BA9" w14:textId="47F8D1F7" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191703" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478178" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191703 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478178 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BD421C0" w14:textId="7DEFAD8B" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="511B1782" w14:textId="08692130" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191704" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478179" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191704 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478179 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="141FB552" w14:textId="5FE05FA8" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="1761AC66" w14:textId="3AD38F12" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191705" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478180" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191705 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478180 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F7BB3ED" w14:textId="6D01ACBB" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="191F7430" w14:textId="4EE72D0A" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191706" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478181" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191706 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478181 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67B25A38" w14:textId="33C7E5E1" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="66B91294" w14:textId="4679D8C5" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191707" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478182" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product or Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191707 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478182 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="403C0F5A" w14:textId="7B46FD0E" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="650A99FF" w14:textId="37E289C1" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191708" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478183" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191708 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478183 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B25D6F2" w14:textId="23C9E2E4" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="62C2AA7E" w14:textId="0E0821E5" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191709" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478184" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E79FD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191709 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478184 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55B3E74B" w14:textId="35A8C067" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="6113A253" w14:textId="0008AB6C" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191710" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478185" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191710 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478185 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71BCF8DE" w14:textId="1CD40D46" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="49474256" w14:textId="3F25C177" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191711" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478186" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Memorandum of Understanding/Statement of Work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191711 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478186 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79A44791" w14:textId="4973DCB1" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="4DC8C491" w14:textId="7592E8BE" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191712" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478187" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191712 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478187 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E5A8DAC" w14:textId="29295C95" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="2A29DB06" w14:textId="7F2F9AA4" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191713" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478188" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mandatory Vendor Response to Buyer Request for Quotes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191713 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478188 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62F9CD09" w14:textId="2932C8A3" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="22C441AF" w14:textId="71FA43E2" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191714" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478189" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191714 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478189 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="243BAC09" w14:textId="0B2FA5DA" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="5E189B82" w14:textId="2A348F42" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191715" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478190" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D178F8">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D178F8">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D178F8">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D178F8">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191715 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478190 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20439FFA" w14:textId="4878B804" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="7112A842" w14:textId="743A34C2" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191716" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478191" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix A: Truck Safety Standards Issue to RMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191716 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478191 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D5CF0F7" w14:textId="3D3187F8" w:rsidR="000509C9" w:rsidRDefault="000509C9">
+        <w:p w14:paraId="73CDEA9A" w14:textId="3DF025DC" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219191717" w:history="1">
-            <w:r w:rsidRPr="00D178F8">
+          <w:hyperlink w:anchor="_Toc229478192" w:history="1">
+            <w:r w:rsidRPr="007E79FD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Truck Safety Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219191717 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229478192 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="519527F2" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="3DAE1540" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
@@ -4122,51 +4068,51 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc219191680"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc229478156"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3BFCF1FD" w14:textId="77777777" w:rsidR="008A349F" w:rsidRDefault="008A349F" w:rsidP="00815201">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="scxw139625227"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -4261,51 +4207,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any limitations, including for procurements involving </w:t>
       </w:r>
       <w:r w:rsidRPr="008754E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>construction</w:t>
       </w:r>
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, are outlined in this Contract User Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc219191681"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc229478157"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5DA1">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -4564,51 +4510,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008836E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Maintenance Agreements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C58FCA8" w14:textId="6F4DD622" w:rsidR="008B7D4E" w:rsidRPr="00A12C2C" w:rsidRDefault="008B7D4E" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc219191682"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc229478158"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="69ADBC6E" w14:textId="76DF8AC9" w:rsidR="008A349F" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="008836E2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4869,51 +4815,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> catch basins,</w:t>
       </w:r>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> drains, and drain fields.</w:t>
       </w:r>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc219191683"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc229478159"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
@@ -5173,51 +5119,51 @@
         <w:t xml:space="preserve"> the State Purchasing Agent</w:t>
       </w:r>
       <w:r w:rsidR="00EE0DAF" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="4477FE2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FABBC8" w14:textId="52C7B51D" w:rsidR="41535BA5" w:rsidRDefault="41535BA5" w:rsidP="000D5E23">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc219191684"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc229478160"/>
       <w:r w:rsidRPr="4477FE2A">
         <w:t>Applicable Procurement Law</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="0EE9016A" w14:textId="0E6A134B" w:rsidR="41535BA5" w:rsidRDefault="41535BA5" w:rsidP="4477FE2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5231,51 +5177,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction Materials and Services: G.L. c. 149, § 44A; G.L. c. 30, § 39M.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C57993A" w14:textId="37178E1A" w:rsidR="4477FE2A" w:rsidRDefault="4477FE2A" w:rsidP="4477FE2A"/>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc219191685"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc229478161"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -5286,112 +5232,130 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> access the price files and vendor catalogs without sign</w:t>
       </w:r>
       <w:r w:rsidR="00333FC6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a COMMBUYS account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="6138A7FD" w14:textId="51F96149" w:rsidR="008A349F" w:rsidRPr="00BC75FE" w:rsidRDefault="008A349F" w:rsidP="4477FE2A">
+    <w:p w14:paraId="6138A7FD" w14:textId="2522FB76" w:rsidR="008A349F" w:rsidRPr="00BC75FE" w:rsidRDefault="008A349F" w:rsidP="4477FE2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vendor Price File:</w:t>
       </w:r>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If a vendor does not have a manufacturer listed in their awarded price file, the vendor must contact the Category Manager </w:t>
+        <w:t xml:space="preserve"> If a vendor does not have a manufacturer listed in their awarded price file, the vendor must contact the Category Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB311E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidR="000D5E23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to get the manufacturer added before they can sell their products on </w:t>
       </w:r>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TRD02</w:t>
       </w:r>
       <w:r w:rsidR="000D5E23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a vendor is not honoring their discount pricing from the price file, then the customer should contact the Category Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB311E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="6D46A961" w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidR="000D5E23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D5E23">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55918FB7" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="00BC75FE" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
@@ -5417,291 +5381,379 @@
     <w:p w14:paraId="4C435485" w14:textId="77777777" w:rsidR="008A349F" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ceiling/Not-to-Exceed:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The contract's published pricing, including discounts, is a maximum price or 'not-to-exceed' limit and can be subject to further negotiation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0E4184" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="00190C6C" w:rsidRDefault="008A349F" w:rsidP="008A349F">
+    <w:p w14:paraId="4E0E4184" w14:textId="1C8CD1F3" w:rsidR="008A349F" w:rsidRPr="00190C6C" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Vendors provide a % markup over prevailing wage; a flat hourly rate or % markup over prevailing wage for OT (Commonwealth considers regular working hours to be M-F, 7am-5pm), holidays and emergency situations; and a % markup for materials/supplies.  Each contractor has a “Bidder Response Form” on COMMBUYS in their Vendor File Attachments.   </w:t>
+        <w:t xml:space="preserve">Vendors provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3561D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>percent</w:t>
+      </w:r>
+      <w:r w:rsidR="008D38A8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="008D38A8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markup over prevailing wage; a flat hourly rate or </w:t>
+      </w:r>
+      <w:r w:rsidR="008D38A8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3561D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markup over prevailing wage for OT (Commonwealth considers regular working hours to be M-F, 7am-5pm), holidays and emergency situations; and a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3561D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3561D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4477FE2A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markup for materials/supplies.  Each contractor has a “Bidder Response Form” on COMMBUYS in their Vendor File Attachments.   </w:t>
       </w:r>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="2F6C9A49" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Quote_Response_and"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc219191686"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc229478162"/>
       <w:bookmarkStart w:id="20" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="138005DD" w14:textId="2F3C262B" w:rsidR="008A349F" w:rsidRPr="008A349F" w:rsidRDefault="008A349F" w:rsidP="008A349F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="138005DD" w14:textId="2F3C262B" w:rsidR="008A349F" w:rsidRPr="008A349F" w:rsidRDefault="008A349F" w:rsidP="00BB0B66">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc1784322969"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc219191687"/>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please note, “quotes” are considered an estimate of what a project may cost and required man hours.  Unforeseen or unexpected issues or conditions may dictate a change order. Change orders are allowed and do not impact the original due diligence in seeking or providing quotes.  OSD strongly suggests keeping change orders filed with complete project information. Proprietary products or Sole Source Vendors: At times, a product may be proprietary to a specific vendor or only available from a select or sole vendor (</w:t>
       </w:r>
       <w:r w:rsidR="007E4155" w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>i.e.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>: a specific maker of equipment; equipment requiring certified maintenance).  If that is the case, please note your procurement files to document your due diligence.   Ordering a general product from one vendor without obtaining multiple quotes does not demonstrate “best value” or due diligence.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13343E30" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="00BC75FE" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should refer to the following when soliciting quotes from awarded vendors:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379A6A51" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00614844" w:rsidP="00614844">
+    <w:p w14:paraId="69E7E89F" w14:textId="77777777" w:rsidR="00BB0B66" w:rsidRDefault="00BB0B66" w:rsidP="00614844">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379A6A51" w14:textId="6A2D60D0" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00614844" w:rsidP="00614844">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614844">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Buyers must solicit quotes when using this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ED69C3" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
+    <w:p w14:paraId="0CEB1D98" w14:textId="77777777" w:rsidR="00854977" w:rsidRDefault="00854977" w:rsidP="00854977">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B1E68">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00464727">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$10,000 and above</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B1E68">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Buyers are required to solicit quotations from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00464727">
+        <w:t xml:space="preserve">, Buyers are required to solicit a minimum of three (3) quotations from eligible vendors and obtain a minimum of three (3) responses. Two of the responses </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be actual dollar quotes.  If you receive a “No thank you, we choose not to bid” response, that can count toward one of your three responses. After conducting your RFQ process and you do not receive two actual dollar quotes, contact the TRD Category Manager for recommendations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DAF71C" w14:textId="77777777" w:rsidR="00854977" w:rsidRDefault="00854977" w:rsidP="00854977">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For purchases </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>under $10,000</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B1E68">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, soliciting quotes is at the discretion of the Buyer. However, before making a purchase, Buyers should consult with their Chief Purchasing Officer or equivalent authority. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B1E68">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc219191688"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc194066596"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc229478163"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="4E5026CE" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="00112840" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112840">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchases made through this contract will be made on a fee for service basis. If needed, associated materials may be included in the fee for service cost. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73ED9B47" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="00112840" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112840">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
@@ -5891,142 +5943,141 @@
         </w:rPr>
         <w:t>: a specific maker of equipment; equipment requiring certified maintenance). If that is the case, please note your procurement files to document your due diligence. Ordering a general product from one vendor without obtaining multiple quotes does not demonstrate “best value” or due diligence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529C0CAF" w14:textId="0FB22208" w:rsidR="008A349F" w:rsidRPr="00542B68" w:rsidRDefault="008A349F" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00324F2C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quote Solicitation: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers can solicit quotes from multiple vendors (see the Vendor MBPO Listing</w:t>
       </w:r>
       <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00542B68">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">award vendors, and place orders through COMMBUYS. </w:t>
       </w:r>
       <w:r w:rsidRPr="00542B68">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A solicitation-enabled contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers can create a solicitation-enabled </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
+        <w:t xml:space="preserve">A solicitation-enabled contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers can create a solicitation-enabled bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479F812C" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2B4887" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
+    <w:p w14:paraId="4D2B4887" w14:textId="16411DEB" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="00221187" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B0898">
+      <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">See the </w:t>
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="003B0898">
+        <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B0898">
+      <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B0898">
+      <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74794CB0" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C7FE2F6" w14:textId="16118E44" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -6054,175 +6105,196 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ee the Vendor MBPO Listing </w:t>
       </w:r>
       <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a list of eligible vendors. The buyer can submit a request for goods and services from a Statewide Contract (SWC) or a Departmental Contract. This option is for users with Basic Purchaser or Department Access privileges in COMMBUYS. Once the requisition is approved, a Purchase Order (PO) is generated and can be sent to the vendor. Requisitions are documents used to request goods and services. A requisition is the first document used to generate a PO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0132EE48" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
+    <w:p w14:paraId="0132EE48" w14:textId="282DD9B8" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="00221187" w:rsidP="008A349F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B0898">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">See the </w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="003B0898">
+        <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B0898">
+      <w:r w:rsidR="008A349F" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D754DF1" w14:textId="3A8B74EF" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direct Purchase of Non-Fixed Price Item ($0 Line Item) on Vendor’s MBPO:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applicable to products and services may require customized quoting. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ee the Vendor MBPO Listing for a list of eligible vendors. The Buyer can create a Release Requisition in COMMBUYS, submit the requisition for approval in COMMBUYS, and then send the vendor a Release Purchase Order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683BBDB3" w14:textId="77777777" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="008A349F" w:rsidP="008A349F">
-[...1 lines deleted...]
-        <w:ind w:left="360" w:firstLine="360"/>
+    <w:p w14:paraId="683BBDB3" w14:textId="65097C3C" w:rsidR="008A349F" w:rsidRPr="003B0898" w:rsidRDefault="00221187" w:rsidP="00221187">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">See the </w:t>
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="008A349F">
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="0F0BA86D">
+        <w:r w:rsidR="008A349F" w:rsidRPr="0F0BA86D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="008A349F">
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789D6059" w14:textId="728C674D" w:rsidR="00542B68" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="789D6059" w14:textId="4364DDD3" w:rsidR="00542B68" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0F0BA86D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D4A">
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D4A">
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E32EE5" w14:textId="3FD05690" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Extend_Beyond_(Performance"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="24" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc229478164"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc194066599"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="19A07CFA" w14:textId="7D3EAF66" w:rsidR="00264128" w:rsidRPr="00136C46" w:rsidRDefault="00590190" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extend beyond, t</w:t>
       </w:r>
       <w:r w:rsidR="00264128" w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he following </w:t>
       </w:r>
@@ -6235,119 +6307,119 @@
       </w:r>
       <w:r w:rsidR="00264128" w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are in place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8AD065" w14:textId="34DE22E2" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E70D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may not</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enter into a written agreement that will go more than </w:t>
       </w:r>
       <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">twelve (12) </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beyond the maximum end date of the contract. Existing services may be completed and payments made during this period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EA506D" w14:textId="62E343C4" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00BC2619" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
       <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc219191690"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc229478165"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other </w:t>
       </w:r>
       <w:r w:rsidR="00CD31EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -6666,60 +6738,60 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc219191691"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc194066601"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc229478166"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="7DE8A861" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> view contract documents </w:t>
       </w:r>
@@ -7014,50 +7086,51 @@
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5DE19C" w14:textId="3AE74D7C" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
@@ -7187,89 +7260,88 @@
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25607E40" w14:textId="543A791A" w:rsidR="00530D68" w:rsidRPr="00136C46" w:rsidRDefault="00D618B6" w:rsidP="00542B68">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ll standard contract documents </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acing the Vendor List.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc219191692"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc194066602"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc229478167"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="1898AD00" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
@@ -7543,55 +7615,55 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C055FEA" w14:textId="34319BFD" w:rsidR="0011136C" w:rsidRDefault="0011136C" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc219191693"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc229478168"/>
       <w:r w:rsidRPr="0011136C">
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="0011136C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7845E053" w14:textId="6E39FB38" w:rsidR="0011136C" w:rsidRPr="00136C46" w:rsidRDefault="0011136C" w:rsidP="0011136C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00677B85" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7792,90 +7864,99 @@
     </w:p>
     <w:p w14:paraId="531A1D85" w14:textId="44FB1AE8" w:rsidR="0024729E" w:rsidRPr="0024729E" w:rsidRDefault="0024729E" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate(s) per hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55455757" w14:textId="3C2723F5" w:rsidR="00B50291" w:rsidRPr="009E12A3" w:rsidRDefault="000067FD" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc219191694"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc229478169"/>
       <w:r w:rsidRPr="000067FD">
         <w:t>Construction and Construction-Related Labor Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594D1BE7" w14:textId="58AA924E" w:rsidR="00181542" w:rsidRPr="009E12A3" w:rsidRDefault="00181542" w:rsidP="00B50291">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract </w:t>
       </w:r>
       <w:r w:rsidR="004626EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may include</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> construction, reconstruction, alteration, installation, demolition, maintenance, and repair work, including associated materials. The Eligible Entity is responsible for consulting with legal counsel to determine if</w:t>
+        <w:t xml:space="preserve"> construction, reconstruction, alteration, installation, demolition, maintenance, and repair work, including associated materials. The Eligible Entity is responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E12A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>consulting with legal counsel to determine if</w:t>
       </w:r>
       <w:r w:rsidR="00806296" w:rsidRPr="00806296">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> work sought under this contract</w:t>
       </w:r>
       <w:r w:rsidR="00806296">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E603E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>qualifies</w:t>
       </w:r>
@@ -7937,51 +8018,50 @@
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following construction and construction-related labor requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2E8361" w14:textId="599BBE21" w:rsidR="009358CA" w:rsidRPr="009E12A3" w:rsidRDefault="008577AF" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Purchasing entities are responsible for compliance with applicable construction </w:t>
       </w:r>
       <w:r w:rsidR="001F3901">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">procurement </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">law requirements. Information concerning specific G.L. c. 149 and c. 30 construction requirements may be found in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00162616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
@@ -8341,58 +8421,58 @@
         <w:t xml:space="preserve"> does not provide legal guidance on construction law</w:t>
       </w:r>
       <w:r w:rsidR="00960D6F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E57289">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EECD24" w14:textId="706D8D12" w:rsidR="009A68A0" w:rsidRDefault="009A68A0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc219191695"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc229478170"/>
       <w:r>
         <w:t>Construction Threshold</w:t>
       </w:r>
       <w:r w:rsidR="0000616D">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="45334992" w14:textId="3DBC3885" w:rsidR="009A68A0" w:rsidRPr="009E12A3" w:rsidRDefault="00A361DB" w:rsidP="009A68A0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following requirements:</w:t>
       </w:r>
@@ -8553,106 +8633,100 @@
         <w:t xml:space="preserve">, a Buyer may </w:t>
       </w:r>
       <w:r w:rsidR="0075112C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use sound business practices to </w:t>
       </w:r>
       <w:r w:rsidR="00D72A2A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>award the work to a vendor without seeking additional quotes. Using an OSD statewide contract satisfies the sound business practices requirement of G.L. c. 149 for jobs costing less than $10,000</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA675B2" w14:textId="449B39AE" w:rsidR="0024729E" w:rsidRDefault="00F26DFB" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc219191696"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc194066605"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc229478171"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc194066605"/>
       <w:r w:rsidRPr="006A4A2A">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prevailing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31D64">
         <w:t>Wage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve"> Law Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="004D3A5D" w:rsidRPr="00EE4A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2E4C2734" w14:textId="5A46FB36" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts prevailing wage laws require that covered employees on public works projects be paid a minimum hourly rate set by the Department of Labor Standards (DLS). The prevailing wage laws apply to both union and non-union employers and employees. The buyer has a legal obligation to request a prevailing wage schedule from the</w:t>
       </w:r>
       <w:r w:rsidR="00A6581E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00A6581E" w:rsidRPr="00DD25F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department of Labor Standards (DLS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. To get the </w:t>
-[...6 lines deleted...]
-        <w:t>proper rates for your region/job, you must request a determination. Questions regarding the Prevailing Wage Law may be answered by accessing the DLS website or by calling the DLS Prevailing Wage Program at 617</w:t>
+        <w:t>. To get the proper rates for your region/job, you must request a determination. Questions regarding the Prevailing Wage Law may be answered by accessing the DLS website or by calling the DLS Prevailing Wage Program at 617</w:t>
       </w:r>
       <w:r w:rsidR="00A44EC1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>626-6953.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A88C850" w14:textId="77777777" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If prevailing wage is required, make sure to include this information in your quotes or bids so vendors know to include prevailing wage.</w:t>
@@ -8773,55 +8847,56 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevailing Wage Enforcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B77F25" w14:textId="11C15E2F" w:rsidR="00CE4F99" w:rsidRPr="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should always refer to a vendor’s Bidder Response Form (located in their COMMBUYS file) for their mark-up over prevailing wage and materials as well as a vendor’s charge for emergency services, holidays, and non-business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C308E0" w14:textId="7DA6CF7F" w:rsidR="00C045FB" w:rsidRPr="00C045FB" w:rsidRDefault="00151AC8" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc219191697"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc229478172"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Labor Hours</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="5434897D" w14:textId="77777777" w:rsidR="00E82D9A" w:rsidRDefault="00AD0A7A" w:rsidP="00C045FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Hours (excluding holidays) are defined as Monday through Friday 7:00 a.m. to 5:00 p.m. Non-Business Hours are defined as periods outside of Business Hours</w:t>
       </w:r>
       <w:r w:rsidR="0008776A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -8851,56 +8926,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Many state facilities </w:t>
       </w:r>
       <w:r w:rsidR="003624C5" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate continuously (24/7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ADE978" w14:textId="639A2856" w:rsidR="003624C5" w:rsidRDefault="003624C5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc219191698"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc229478173"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Apprentice Labor Rates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="40308299" w14:textId="56612E33" w:rsidR="00720C80" w:rsidRPr="009E12A3" w:rsidRDefault="00720C80" w:rsidP="00720C80">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bidders may only include apprentice labor rates if they are participating in the Commonwealth's Approved Apprentice Program</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F31" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can </w:t>
       </w:r>
       <w:r w:rsidR="00384506" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
@@ -8938,69 +9012,69 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information for apprentices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc219191699"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc229478174"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
@@ -9200,55 +9274,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc219191700"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc229478175"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9343,92 +9417,86 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc219191701"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc229478176"/>
       <w:r w:rsidRPr="007418B6">
+        <w:lastRenderedPageBreak/>
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must </w:t>
-[...6 lines deleted...]
-        <w:t>be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
+        <w:t>If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACB0633" w14:textId="181C0B0C" w:rsidR="003C6101" w:rsidRDefault="008F629C" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
@@ -9483,72 +9551,72 @@
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="06DA1BE4" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc219191702"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc194066607"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc229478177"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="2330B2A8" w14:textId="77777777" w:rsidR="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc194066608"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc194066608"/>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -9579,58 +9647,58 @@
       <w:r w:rsidRPr="003B4981">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The awarded vendors’ use of subcontractors is subject to the provisions of the Commonwealth’s Terms and Conditions and Standard Contract Form, as well as other applicable terms of this Statewide Contract.  If using subcontractors, the awarded vendor must notify OSD and the buyer agency. No buyer will be billed directly by a subcontractor.  Awarded vendors must bill a buyer agency (per awarded vendor’s markup rates noted on the bidder response form located in COMMBUYS) and provide certified payroll for all work being billed even if a subcontractor performed the work. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4981">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6584F152" w14:textId="234FA4D2" w:rsidR="00F4417D" w:rsidRPr="00F4417D" w:rsidRDefault="00F52DB7" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc194066611"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc194066611"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc229478178"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer the following discounts, which </w:t>
       </w:r>
       <w:r w:rsidR="00187389">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9725,50 +9793,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00542B68" w:rsidRPr="00E56971">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the documents are provided as a COMMBUYS attachment, refer the user to the “Finding All Contract-Specific Documents…” section for guidance on how to locate them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="30AD2D1F" w:rsidR="00BC6254" w:rsidRPr="00BC6254" w:rsidRDefault="00BC6254" w:rsidP="00BC6254">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001978DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">endor discounts are detailed in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
@@ -9798,57 +9867,57 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="30F2BDCB" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc219191704"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc229478179"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9880,57 +9949,57 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc219191705"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc229478180"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10310,86 +10379,87 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc219191706"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc229478181"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="7B15A3A1" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers should inform vendors to reference </w:t>
       </w:r>
       <w:r w:rsidR="007F523B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="00542B68" w:rsidRPr="00542B68">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRD02</w:t>
       </w:r>
       <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -10476,51 +10546,50 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Special order fees must be agreed upon by both parties upfront.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62965195" w14:textId="0D0009D2" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC49F8A" w14:textId="1015F0B3" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
@@ -10607,61 +10676,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2B9C52" w14:textId="34BFB0A9" w:rsidR="00234044" w:rsidRDefault="00011590" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc219191707"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc229478182"/>
       <w:r w:rsidRPr="00011590">
         <w:t xml:space="preserve">Adding </w:t>
       </w:r>
       <w:r w:rsidR="00175EE8">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00011590">
         <w:t>Product or Service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00011590">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="5FE2D1B0" w:rsidR="00BC5DEA" w:rsidRPr="002E2D42" w:rsidRDefault="00234044" w:rsidP="00234044">
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To add a product</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or service</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the list of eligible products </w:t>
@@ -10715,76 +10784,76 @@
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requested must comply with the established specifications and scope of the contract.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B7672" w:rsidRPr="002E2D42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="1B93244E" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc219191708"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc229478183"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D13160" w14:textId="77777777" w:rsidR="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Memorandum_of_Understanding"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="57" w:name="_Memorandum_of_Understanding"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc194066619"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to request, </w:t>
       </w:r>
       <w:r w:rsidRPr="0009401A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the greatest extent possible, products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0009401A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>materials that are environmentally preferable</w:t>
       </w:r>
       <w:r>
@@ -10927,50 +10996,51 @@
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reduce waste at the end of its useful life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410EC964" w14:textId="77777777" w:rsidR="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Appliance Energy and Water Efficiency Standards</w:t>
       </w:r>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: Buyers must comply with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="5D943EE4">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Massachusetts Appliance Energy and Water Efficiency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -11028,51 +11098,50 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F50D758" w14:textId="77777777" w:rsidR="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Waste Minimization:</w:t>
       </w:r>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> To minimize environmental impact, all worksite waste should be reused, donated, or recycled to the greatest extent practicable before considering disposal. Refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="5D943EE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>MassDEP Recycling and Reuse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> website or the </w:t>
       </w:r>
       <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="5D943EE4">
@@ -11139,235 +11208,324 @@
         <w:r w:rsidRPr="5D943EE4">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="5D943EE4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="55C88F18" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc194066620"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc229478184"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D4A">
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="26677368" w14:textId="77777777" w:rsidR="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
+    <w:p w14:paraId="26677368" w14:textId="2E443640" w:rsidR="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">When placing orders with a contractor, MMARS users </w:t>
+        <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D4A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E006A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reference the contract ID number </w:t>
       </w:r>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TRD02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">n the applicable field in MMARS. For MMARS technical support and job aids, </w:t>
+        <w:t xml:space="preserve">n the applicable field in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D4A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E006A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D4A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E006A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> technical support and job aids, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact the Comptroller Help and Support Desk at 617-973-2468 or at</w:t>
       </w:r>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="00E006A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller.Info@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="_Contract_Summary"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkStart w:id="61" w:name="_Contract_Summary"/>
+      <w:bookmarkStart w:id="62" w:name="_Who_Can_Use_2"/>
+      <w:bookmarkStart w:id="63" w:name="_Find_Bid/Contract_Documents"/>
+      <w:bookmarkStart w:id="64" w:name="_Who_Can_Use_3"/>
+      <w:bookmarkStart w:id="65" w:name="_Contract_Categories_3"/>
+      <w:bookmarkStart w:id="66" w:name="_Additional_Information/FAQs_3"/>
+      <w:bookmarkStart w:id="67" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="69C33651" w14:textId="77777777" w:rsidR="00542B68" w:rsidRPr="00C176C3" w:rsidRDefault="00542B68" w:rsidP="00542B68">
+    <w:p w14:paraId="69C33651" w14:textId="65D52EC5" w:rsidR="00542B68" w:rsidRPr="00C176C3" w:rsidRDefault="00E25D4A" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C176C3">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">MMARS users must reference the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Master Agreement (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C176C3">
+        <w:t xml:space="preserve"> users must reference the </w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>MA</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Master Agreement (</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C176C3">
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> number in the proper field in MMARS when placing orders with any contractor. Contact the Comptroller Help and Support Desk at 617-973-2468 or via email at </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number in the proper field in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when placing orders with any contractor. Contact the Comptroller Help and Support Desk at 617-973-2468 or via email at </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00C176C3">
+        <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Comptroller.Info@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C176C3">
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>  for additional support. When searching in MMARS please use and see MA category:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C176C3">
+        <w:t xml:space="preserve">  for additional support. When searching in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please use and see MA category:</w:t>
+      </w:r>
+      <w:r w:rsidR="00542B68" w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0107C3F4" w14:textId="77777777" w:rsidR="00542B68" w:rsidRPr="00C176C3" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11480,183 +11638,186 @@
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>TRD02SEPTIC*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C176C3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1BC340" w14:textId="07A7ADBF" w:rsidR="00542B68" w:rsidRPr="00542B68" w:rsidRDefault="00542B68" w:rsidP="00542B68">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc219191710"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc229478185"/>
       <w:r>
         <w:t>Additional Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="1C16A826" w14:textId="62B449A5" w:rsidR="00542B68" w:rsidRPr="00C52EF3" w:rsidRDefault="00542B68" w:rsidP="00C52EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc219191711"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc229478186"/>
       <w:r w:rsidRPr="00C52EF3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Memorandum of Understanding/Statement of Work</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00C52EF3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is highly encouraged that Eligible Entities use or provide a Scope of Work (SOW) when soliciting quotes. This provides a solid base for the quoting process and allows eligible entities to provide the same information to all potential bidders. This is not intended to replace any eligible entity’s internal process. OSD has provided a SOW Template in COMMBUYS under the trade categories Conversion Vendor. </w:t>
+        <w:t xml:space="preserve">It is highly encouraged that Eligible Entities use or provide a Scope of Work (SOW) when soliciting quotes. This provides a solid base for the quoting process and allows eligible entities to provide the same information to all potential bidders. This is not intended to replace any eligible entity’s internal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24C84">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">process. OSD has provided a SOW Template in COMMBUYS under the trade categories Conversion Vendor. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please make sure all associated documents reference Statewide Contract TRD02.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3D8AA7" w14:textId="77777777" w:rsidR="00542B68" w:rsidRPr="00E24C84" w:rsidRDefault="00542B68" w:rsidP="00C52EF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="2D029A"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc219191712"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc229478187"/>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Maintenance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="365F91"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFD0222" w14:textId="77777777" w:rsidR="00542B68" w:rsidRPr="00E24C84" w:rsidRDefault="00542B68" w:rsidP="00C52EF3">
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contract users may request maintenance and repair on equipment or systems including but not limited to: routine testing, cleaning, parts replacement, tune-ups, and equipment/systems </w:t>
-[...7 lines deleted...]
-        <w:t>inspections. All Contractor work must be in accordance with the equipment Manufacturer’s latest maintenance specifications and instructions, unless otherwise indicated by the purchasing entity. The Contractor and Eligible Entity must work closely together to develop and establish the maintenance terms and conditions.</w:t>
+        <w:t>Contract users may request maintenance and repair on equipment or systems including but not limited to: routine testing, cleaning, parts replacement, tune-ups, and equipment/systems inspections. All Contractor work must be in accordance with the equipment Manufacturer’s latest maintenance specifications and instructions, unless otherwise indicated by the purchasing entity. The Contractor and Eligible Entity must work closely together to develop and establish the maintenance terms and conditions.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3847A78C" w14:textId="77777777" w:rsidR="00542B68" w:rsidRPr="00E24C84" w:rsidRDefault="00542B68" w:rsidP="00C52EF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc219191713"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc229478188"/>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mandatory Vendor Response to Buyer Request for Quotes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="00E24C84">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF36D7E" w14:textId="586B6A62" w:rsidR="00542B68" w:rsidRPr="00E24C84" w:rsidRDefault="00542B68" w:rsidP="4477FE2A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4477FE2A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -11702,74 +11863,74 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00542B68" w:rsidSect="003E7DC2">
           <w:footerReference w:type="first" r:id="rId62"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="572D18D1" w:rsidR="00E51057" w:rsidRPr="00ED150D" w:rsidRDefault="00E51057" w:rsidP="0028754C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-990"/>
         <w:rPr>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Appendix_A:_Vendor"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc219191714"/>
+      <w:bookmarkStart w:id="72" w:name="_Appendix_A:_Vendor"/>
+      <w:bookmarkStart w:id="73" w:name="_Vendor_Specific_Information"/>
+      <w:bookmarkStart w:id="74" w:name="_Vendor_Information*"/>
+      <w:bookmarkStart w:id="75" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="76" w:name="_Appendix_A:_1"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc229478189"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
-      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00B142B5">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14259" w:type="dxa"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
@@ -12770,134 +12931,134 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PPD is applicable under this statewide contract for all contractors </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B85F581" w14:textId="6D8C3170" w:rsidR="00931DF2" w:rsidRDefault="00931DF2" w:rsidP="009D59A5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Appendix_A:_[add"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkStart w:id="79" w:name="_Appendix_A:_[add"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="10FE0A1C" w14:textId="00503566" w:rsidR="00BE5843" w:rsidRPr="005D3BEE" w:rsidRDefault="00BE5843" w:rsidP="00BE5843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BE5843" w:rsidRPr="005D3BEE" w:rsidSect="00BE5843">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1152" w:right="125" w:bottom="1152" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="006348F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006348F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e Conversion Vendor file </w:t>
       </w:r>
       <w:r w:rsidRPr="006348F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is the central repository for all common contract files. The price files may be found in the individual vendor’s MBPO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6ECBD7" w14:textId="77777777" w:rsidR="008320AC" w:rsidRPr="008320AC" w:rsidRDefault="008320AC" w:rsidP="008320AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc219191715"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc194066624"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc229478190"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc194066624"/>
       <w:r w:rsidRPr="00275216">
         <w:lastRenderedPageBreak/>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidRPr="00E23F4C">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="81"/>
-      <w:r w:rsidRPr="00E23F4C">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="0E8EB42D" w14:textId="77777777" w:rsidR="008320AC" w:rsidRDefault="008320AC" w:rsidP="008320AC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D119CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNSPSC </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53E55">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00542B68">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TRD02</w:t>
@@ -13140,74 +13301,74 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00542B68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11 Septic Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6823D491" w14:textId="77777777" w:rsidR="008320AC" w:rsidRDefault="008320AC" w:rsidP="008320AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc219191716"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc229478191"/>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Appendix</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A: Truck Safety Standards Issue to RMV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="419E9CC9" w14:textId="77777777" w:rsidR="008320AC" w:rsidRPr="00EC40C8" w:rsidRDefault="008320AC" w:rsidP="00EC40C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc219191717"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc229478192"/>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Truck Safety Standards</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4276B3"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The RMV enacted new regulations (540 CMR 4.10 to 4.13) that apply to certain registered motor vehicles, trailers, semi-trailers and semi-trailer units classified as class 3 or above by the Federal Highway Administration, with a gross vehicle weight (GVW) rating of 10,001 pounds or more (“Heavy Vehicles”). Heavy Vehicles that are (1) leased or purchased by the Commonwealth on or after January 1, 2023, or (2) operated under contracts with the Commonwealth executed on or after January 1, 2025, that require the use of Heavy Vehicles in writing or by necessary implication, must be equipped with the following truck safety devices:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -13307,218 +13468,257 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Back-up cameras.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B069658" w14:textId="070110FD" w:rsidR="008320AC" w:rsidRPr="00EC40C8" w:rsidRDefault="008320AC" w:rsidP="00EC40C8">
+    <w:p w14:paraId="4B069658" w14:textId="3603504F" w:rsidR="008320AC" w:rsidRPr="00EC40C8" w:rsidRDefault="008320AC" w:rsidP="00EC40C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">For snow and ice management and removal services and towing services, these regulations apply to Heavy Vehicles operated under contracts with the Commonwealth that were executed on or after July 1, 2025. Heavy Vehicles affected by the RMV regulations must be certified as compliant with these requirements beginning 12/31/2025 using the RMV portal. Please refer to MassDOT’s guidance </w:t>
+        <w:t xml:space="preserve">For snow and ice management and removal services and towing services, these regulations apply to Heavy Vehicles operated under contracts with the Commonwealth that were executed on or after July 1, 2025. Heavy Vehicles affected by the RMV regulations must be certified as compliant with these requirements beginning </w:t>
+      </w:r>
+      <w:r w:rsidR="00E232C1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3A54">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3A54" w:rsidRPr="00EC40C8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40C8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 using the RMV portal. Please refer to MassDOT’s guidance </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EC40C8">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for information about updates on truck safety devices, the certification and waiver process, and guidance for contractors. Further guidance will soon be available on the OSD website.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C29B96" w14:textId="77777777" w:rsidR="008320AC" w:rsidRPr="00EC40C8" w:rsidRDefault="008320AC" w:rsidP="00EC40C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc1751135672"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc1751135672"/>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For “Geographical Service Areas” Appendix, summarize and provide specific vendor information in the vendor information section. Most contracts are using counties to specify areas of Massachusetts, and you may provide the map of counties that is located here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId69">
         <w:r w:rsidRPr="00EC40C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC40C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="6E6ED859" w14:textId="77777777" w:rsidR="008320AC" w:rsidRPr="00EC40C8" w:rsidRDefault="008320AC" w:rsidP="00EC40C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008320AC" w:rsidRPr="00EC40C8" w:rsidSect="00EC40C8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BCBB86B" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="409F08CF" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716E940B" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20"/>
+    <w:p w14:paraId="3021B1E9" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B7A1457" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="4931908F" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556B2845" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20"/>
+    <w:p w14:paraId="0D83959E" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="682A3C2D" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20">
+    <w:p w14:paraId="4CF2DDA5" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -13929,51 +14129,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="205A4CD9" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="32C7FE7C" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -14437,51 +14637,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="2C08B41E" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="0B570DEF" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -14808,73 +15008,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="154B231C" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="3F4BEF56" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8EAEC7" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20"/>
+    <w:p w14:paraId="5F29995F" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59DE32C0" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="0F9C78CF" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4DCBEA" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20"/>
+    <w:p w14:paraId="00D34D28" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51EC220B" w14:textId="77777777" w:rsidR="00EB6A20" w:rsidRDefault="00EB6A20">
+    <w:p w14:paraId="51742CD8" w14:textId="77777777" w:rsidR="00AD38B9" w:rsidRDefault="00AD38B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -15126,51 +15326,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3CAD4E3D" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="06C50C2C" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -15491,51 +15691,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="0EA1C07F" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="64CCCD87" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20961,51 +21161,52 @@
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1242759694">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="759526298">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="517349256">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="868949379">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1533764973">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1493331509">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="89"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -21383,50 +21584,51 @@
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4889"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F1DFC"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F3532"/>
     <w:rsid w:val="000F41C5"/>
+    <w:rsid w:val="000F4313"/>
     <w:rsid w:val="000F43F7"/>
     <w:rsid w:val="000F460B"/>
     <w:rsid w:val="000F4656"/>
     <w:rsid w:val="000F46D5"/>
     <w:rsid w:val="000F592F"/>
     <w:rsid w:val="000F5978"/>
     <w:rsid w:val="000F5FBB"/>
     <w:rsid w:val="000F62E1"/>
     <w:rsid w:val="000F64F5"/>
     <w:rsid w:val="000F68FF"/>
     <w:rsid w:val="000F6984"/>
     <w:rsid w:val="000F6D47"/>
     <w:rsid w:val="000F6F89"/>
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
@@ -21826,70 +22028,72 @@
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203A0C"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
     <w:rsid w:val="00205879"/>
     <w:rsid w:val="00205FDA"/>
     <w:rsid w:val="002060C0"/>
     <w:rsid w:val="00206E5C"/>
     <w:rsid w:val="0020710A"/>
     <w:rsid w:val="00207B7E"/>
     <w:rsid w:val="002105BE"/>
     <w:rsid w:val="00210BD7"/>
     <w:rsid w:val="00211108"/>
     <w:rsid w:val="002115FE"/>
     <w:rsid w:val="002119EF"/>
     <w:rsid w:val="00211B7F"/>
     <w:rsid w:val="00212171"/>
+    <w:rsid w:val="002124A1"/>
     <w:rsid w:val="00213045"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
+    <w:rsid w:val="00221187"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="002228E1"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
@@ -21916,50 +22120,51 @@
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="00237E7F"/>
     <w:rsid w:val="00237EFF"/>
     <w:rsid w:val="00240817"/>
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241D9B"/>
     <w:rsid w:val="00242169"/>
     <w:rsid w:val="00242685"/>
     <w:rsid w:val="002426DE"/>
     <w:rsid w:val="002428AA"/>
     <w:rsid w:val="00242AC9"/>
     <w:rsid w:val="00243276"/>
     <w:rsid w:val="00243561"/>
     <w:rsid w:val="002437F5"/>
     <w:rsid w:val="00243F9D"/>
     <w:rsid w:val="002449BE"/>
     <w:rsid w:val="00245732"/>
     <w:rsid w:val="00245B24"/>
     <w:rsid w:val="00245FDB"/>
     <w:rsid w:val="002468FF"/>
     <w:rsid w:val="00246E10"/>
     <w:rsid w:val="0024729E"/>
     <w:rsid w:val="00247454"/>
+    <w:rsid w:val="00247FE7"/>
     <w:rsid w:val="0025001F"/>
     <w:rsid w:val="00250704"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00250B29"/>
     <w:rsid w:val="002513F1"/>
     <w:rsid w:val="00251B5F"/>
     <w:rsid w:val="00251D2B"/>
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="00256475"/>
     <w:rsid w:val="00256AB8"/>
     <w:rsid w:val="00256D3D"/>
     <w:rsid w:val="00256FA6"/>
     <w:rsid w:val="0025735D"/>
     <w:rsid w:val="0026042B"/>
     <w:rsid w:val="0026103A"/>
     <w:rsid w:val="00261A40"/>
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
@@ -23337,50 +23542,51 @@
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C2F3E"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
+    <w:rsid w:val="005D224D"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E2CE6"/>
     <w:rsid w:val="005E31A5"/>
@@ -23501,50 +23707,51 @@
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
+    <w:rsid w:val="0063325F"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00644015"/>
     <w:rsid w:val="00644B19"/>
@@ -23821,50 +24028,51 @@
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5AFB"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
     <w:rsid w:val="006E1D77"/>
     <w:rsid w:val="006E22E4"/>
     <w:rsid w:val="006E23F1"/>
     <w:rsid w:val="006E292E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E2FFF"/>
     <w:rsid w:val="006E3000"/>
     <w:rsid w:val="006E35DD"/>
     <w:rsid w:val="006E3ED8"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E4CCA"/>
     <w:rsid w:val="006E574B"/>
     <w:rsid w:val="006E58B5"/>
     <w:rsid w:val="006E62D3"/>
+    <w:rsid w:val="006E7188"/>
     <w:rsid w:val="006E71B1"/>
     <w:rsid w:val="006E7E34"/>
     <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="006F096A"/>
     <w:rsid w:val="006F0A13"/>
     <w:rsid w:val="006F0F60"/>
     <w:rsid w:val="006F100E"/>
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
     <w:rsid w:val="007013E8"/>
@@ -24125,50 +24333,51 @@
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
     <w:rsid w:val="007B08B3"/>
     <w:rsid w:val="007B0B28"/>
     <w:rsid w:val="007B1158"/>
     <w:rsid w:val="007B1C7E"/>
     <w:rsid w:val="007B213A"/>
     <w:rsid w:val="007B224C"/>
     <w:rsid w:val="007B2341"/>
     <w:rsid w:val="007B253E"/>
     <w:rsid w:val="007B2D04"/>
     <w:rsid w:val="007B2FC4"/>
     <w:rsid w:val="007B33C1"/>
     <w:rsid w:val="007B36D2"/>
+    <w:rsid w:val="007B3A54"/>
     <w:rsid w:val="007B4139"/>
     <w:rsid w:val="007B4899"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B573A"/>
     <w:rsid w:val="007B5864"/>
     <w:rsid w:val="007B5CF4"/>
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3D73"/>
     <w:rsid w:val="007C44CB"/>
     <w:rsid w:val="007C4768"/>
@@ -24380,50 +24589,51 @@
     <w:rsid w:val="008466C2"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="008469EA"/>
     <w:rsid w:val="00846AAE"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847198"/>
     <w:rsid w:val="0084780C"/>
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="00851E77"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008541B0"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
+    <w:rsid w:val="00854977"/>
     <w:rsid w:val="00854BAC"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
     <w:rsid w:val="008569F8"/>
     <w:rsid w:val="008572D1"/>
     <w:rsid w:val="008577AF"/>
     <w:rsid w:val="00857F61"/>
     <w:rsid w:val="008601EA"/>
     <w:rsid w:val="0086071A"/>
     <w:rsid w:val="0086098F"/>
     <w:rsid w:val="00860BE8"/>
     <w:rsid w:val="00861069"/>
     <w:rsid w:val="00861464"/>
     <w:rsid w:val="008623DC"/>
     <w:rsid w:val="00862605"/>
     <w:rsid w:val="00862C10"/>
     <w:rsid w:val="00863A5B"/>
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
@@ -24597,50 +24807,51 @@
     <w:rsid w:val="008C5550"/>
     <w:rsid w:val="008C5E2E"/>
     <w:rsid w:val="008C6212"/>
     <w:rsid w:val="008C68B5"/>
     <w:rsid w:val="008C6A68"/>
     <w:rsid w:val="008C6EE2"/>
     <w:rsid w:val="008C70BC"/>
     <w:rsid w:val="008C71FE"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C742D"/>
     <w:rsid w:val="008C7622"/>
     <w:rsid w:val="008C7735"/>
     <w:rsid w:val="008C7951"/>
     <w:rsid w:val="008D11A7"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D28FE"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
+    <w:rsid w:val="008D38A8"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
     <w:rsid w:val="008E2535"/>
     <w:rsid w:val="008E26A5"/>
     <w:rsid w:val="008E35F9"/>
     <w:rsid w:val="008E3BEE"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E4202"/>
@@ -24793,50 +25004,51 @@
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
     <w:rsid w:val="0095264E"/>
     <w:rsid w:val="00952A39"/>
     <w:rsid w:val="00952CD9"/>
     <w:rsid w:val="00953DE7"/>
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
+    <w:rsid w:val="0096013C"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="0096516B"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
@@ -25327,50 +25539,51 @@
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
     <w:rsid w:val="00AD03B1"/>
     <w:rsid w:val="00AD06A5"/>
     <w:rsid w:val="00AD0A7A"/>
     <w:rsid w:val="00AD0EA3"/>
     <w:rsid w:val="00AD1864"/>
     <w:rsid w:val="00AD1E34"/>
     <w:rsid w:val="00AD1E83"/>
     <w:rsid w:val="00AD2382"/>
     <w:rsid w:val="00AD2919"/>
     <w:rsid w:val="00AD2F61"/>
+    <w:rsid w:val="00AD38B9"/>
     <w:rsid w:val="00AD417B"/>
     <w:rsid w:val="00AD4B04"/>
     <w:rsid w:val="00AD5B66"/>
     <w:rsid w:val="00AD5BAE"/>
     <w:rsid w:val="00AD5C4F"/>
     <w:rsid w:val="00AD600C"/>
     <w:rsid w:val="00AD6157"/>
     <w:rsid w:val="00AD62AC"/>
     <w:rsid w:val="00AD675E"/>
     <w:rsid w:val="00AD68AC"/>
     <w:rsid w:val="00AD7C67"/>
     <w:rsid w:val="00AD7E99"/>
     <w:rsid w:val="00AE02DB"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE045D"/>
     <w:rsid w:val="00AE0CB9"/>
     <w:rsid w:val="00AE0FFC"/>
     <w:rsid w:val="00AE1544"/>
     <w:rsid w:val="00AE1E72"/>
     <w:rsid w:val="00AE2F93"/>
     <w:rsid w:val="00AE3028"/>
     <w:rsid w:val="00AE3A14"/>
     <w:rsid w:val="00AE416F"/>
     <w:rsid w:val="00AE460E"/>
     <w:rsid w:val="00AE48A2"/>
@@ -25482,50 +25695,51 @@
     <w:rsid w:val="00B26332"/>
     <w:rsid w:val="00B264A7"/>
     <w:rsid w:val="00B2661C"/>
     <w:rsid w:val="00B267D5"/>
     <w:rsid w:val="00B26BDC"/>
     <w:rsid w:val="00B27F78"/>
     <w:rsid w:val="00B30371"/>
     <w:rsid w:val="00B30488"/>
     <w:rsid w:val="00B30A6A"/>
     <w:rsid w:val="00B30E0D"/>
     <w:rsid w:val="00B313CD"/>
     <w:rsid w:val="00B316C3"/>
     <w:rsid w:val="00B31CFC"/>
     <w:rsid w:val="00B32745"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32F99"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B349EE"/>
     <w:rsid w:val="00B35372"/>
+    <w:rsid w:val="00B3561D"/>
     <w:rsid w:val="00B356CF"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
     <w:rsid w:val="00B42E2A"/>
     <w:rsid w:val="00B434E5"/>
     <w:rsid w:val="00B43B26"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
     <w:rsid w:val="00B4441D"/>
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
@@ -25658,88 +25872,88 @@
     <w:rsid w:val="00B86F20"/>
     <w:rsid w:val="00B86F92"/>
     <w:rsid w:val="00B87C87"/>
     <w:rsid w:val="00B91049"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B91EE7"/>
     <w:rsid w:val="00B92292"/>
     <w:rsid w:val="00B928AC"/>
     <w:rsid w:val="00B92C81"/>
     <w:rsid w:val="00B930FD"/>
     <w:rsid w:val="00B93208"/>
     <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B933FC"/>
     <w:rsid w:val="00B93975"/>
     <w:rsid w:val="00B93B8B"/>
     <w:rsid w:val="00B93D98"/>
     <w:rsid w:val="00B93FB9"/>
     <w:rsid w:val="00B94333"/>
     <w:rsid w:val="00B948AC"/>
     <w:rsid w:val="00B94AC4"/>
     <w:rsid w:val="00B94B6C"/>
     <w:rsid w:val="00B94D0F"/>
     <w:rsid w:val="00B94D70"/>
     <w:rsid w:val="00B95364"/>
     <w:rsid w:val="00B953CA"/>
-    <w:rsid w:val="00B95EF9"/>
     <w:rsid w:val="00B9622B"/>
     <w:rsid w:val="00B9641B"/>
     <w:rsid w:val="00B96467"/>
     <w:rsid w:val="00B96974"/>
     <w:rsid w:val="00B96BA2"/>
     <w:rsid w:val="00B97145"/>
     <w:rsid w:val="00B9742A"/>
     <w:rsid w:val="00B97525"/>
     <w:rsid w:val="00B9768A"/>
     <w:rsid w:val="00B978BA"/>
     <w:rsid w:val="00B97D39"/>
     <w:rsid w:val="00B97EAD"/>
     <w:rsid w:val="00BA0322"/>
     <w:rsid w:val="00BA08A0"/>
     <w:rsid w:val="00BA0A00"/>
     <w:rsid w:val="00BA0E1C"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00BA2B98"/>
     <w:rsid w:val="00BA2F80"/>
     <w:rsid w:val="00BA30B0"/>
     <w:rsid w:val="00BA3AC3"/>
     <w:rsid w:val="00BA3BBE"/>
     <w:rsid w:val="00BA3F3B"/>
     <w:rsid w:val="00BA3F47"/>
     <w:rsid w:val="00BA405B"/>
     <w:rsid w:val="00BA479C"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA50F6"/>
     <w:rsid w:val="00BA546B"/>
     <w:rsid w:val="00BA5EB4"/>
     <w:rsid w:val="00BA623E"/>
     <w:rsid w:val="00BA63E7"/>
     <w:rsid w:val="00BA651E"/>
     <w:rsid w:val="00BA70A8"/>
     <w:rsid w:val="00BA72A2"/>
+    <w:rsid w:val="00BB0B66"/>
     <w:rsid w:val="00BB243E"/>
     <w:rsid w:val="00BB263E"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BB3E74"/>
     <w:rsid w:val="00BB438B"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
     <w:rsid w:val="00BB595F"/>
     <w:rsid w:val="00BB63B1"/>
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC05D2"/>
     <w:rsid w:val="00BC06A4"/>
     <w:rsid w:val="00BC0C5C"/>
     <w:rsid w:val="00BC0F18"/>
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
@@ -26201,50 +26415,51 @@
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE363C"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
     <w:rsid w:val="00CF17EB"/>
     <w:rsid w:val="00CF17F5"/>
     <w:rsid w:val="00CF2009"/>
     <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF28C8"/>
     <w:rsid w:val="00CF2EBB"/>
     <w:rsid w:val="00CF3BFE"/>
     <w:rsid w:val="00CF4261"/>
     <w:rsid w:val="00CF47F7"/>
+    <w:rsid w:val="00CF4D7F"/>
     <w:rsid w:val="00CF4E6F"/>
     <w:rsid w:val="00CF4F58"/>
     <w:rsid w:val="00CF56DC"/>
     <w:rsid w:val="00CF5988"/>
     <w:rsid w:val="00CF5EB3"/>
     <w:rsid w:val="00CF5F24"/>
     <w:rsid w:val="00CF60CE"/>
     <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70FE"/>
     <w:rsid w:val="00CF756A"/>
     <w:rsid w:val="00D0099F"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D02042"/>
     <w:rsid w:val="00D021FA"/>
     <w:rsid w:val="00D02206"/>
     <w:rsid w:val="00D02240"/>
     <w:rsid w:val="00D022D8"/>
     <w:rsid w:val="00D0283B"/>
     <w:rsid w:val="00D02A0D"/>
     <w:rsid w:val="00D02B79"/>
     <w:rsid w:val="00D050DF"/>
     <w:rsid w:val="00D0541A"/>
     <w:rsid w:val="00D05438"/>
     <w:rsid w:val="00D056C4"/>
     <w:rsid w:val="00D05942"/>
@@ -26341,51 +26556,50 @@
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
-    <w:rsid w:val="00D530FF"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
@@ -26661,56 +26875,58 @@
     <w:rsid w:val="00E10891"/>
     <w:rsid w:val="00E10CB0"/>
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E11E30"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E1382D"/>
     <w:rsid w:val="00E148FF"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E22441"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E22DFB"/>
+    <w:rsid w:val="00E232C1"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
+    <w:rsid w:val="00E25D4A"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
@@ -26895,51 +27111,50 @@
     <w:rsid w:val="00EA6671"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
     <w:rsid w:val="00EB01C8"/>
     <w:rsid w:val="00EB246E"/>
     <w:rsid w:val="00EB27BA"/>
     <w:rsid w:val="00EB29AA"/>
     <w:rsid w:val="00EB3354"/>
     <w:rsid w:val="00EB3613"/>
     <w:rsid w:val="00EB3910"/>
     <w:rsid w:val="00EB396E"/>
     <w:rsid w:val="00EB3D2D"/>
     <w:rsid w:val="00EB461D"/>
     <w:rsid w:val="00EB4EBA"/>
     <w:rsid w:val="00EB5458"/>
     <w:rsid w:val="00EB551D"/>
     <w:rsid w:val="00EB5616"/>
     <w:rsid w:val="00EB5EF0"/>
     <w:rsid w:val="00EB66F5"/>
     <w:rsid w:val="00EB6774"/>
     <w:rsid w:val="00EB6967"/>
     <w:rsid w:val="00EB69E1"/>
-    <w:rsid w:val="00EB6A20"/>
     <w:rsid w:val="00EB6EE8"/>
     <w:rsid w:val="00EC00E9"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC0435"/>
     <w:rsid w:val="00EC04C3"/>
     <w:rsid w:val="00EC0842"/>
     <w:rsid w:val="00EC09EE"/>
     <w:rsid w:val="00EC1F0E"/>
     <w:rsid w:val="00EC215D"/>
     <w:rsid w:val="00EC21AD"/>
     <w:rsid w:val="00EC24DF"/>
     <w:rsid w:val="00EC2629"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2BCB"/>
     <w:rsid w:val="00EC3441"/>
     <w:rsid w:val="00EC3762"/>
     <w:rsid w:val="00EC4044"/>
     <w:rsid w:val="00EC40C8"/>
     <w:rsid w:val="00EC4AE8"/>
     <w:rsid w:val="00EC4E45"/>
     <w:rsid w:val="00EC551F"/>
     <w:rsid w:val="00EC67F3"/>
     <w:rsid w:val="00EC6B4D"/>
     <w:rsid w:val="00EC6C90"/>
     <w:rsid w:val="00EC6D1C"/>
@@ -27287,50 +27502,51 @@
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
     <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FA7FB1"/>
     <w:rsid w:val="00FB04D6"/>
     <w:rsid w:val="00FB0DE8"/>
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB21CE"/>
     <w:rsid w:val="00FB227E"/>
+    <w:rsid w:val="00FB311E"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
@@ -33231,65 +33447,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -33480,111 +33690,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B35FA61C-FECD-4333-9F4A-8438FCC16BA9}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6470</Words>
-  <Characters>36883</Characters>
+  <Words>6369</Words>
+  <Characters>36304</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>307</Lines>
-  <Paragraphs>86</Paragraphs>
+  <Lines>302</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43267</CharactersWithSpaces>
+  <CharactersWithSpaces>42588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>