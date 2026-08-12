--- v0 (2026-02-05)
+++ v1 (2026-08-12)
@@ -1,95 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BOA\Automated Forms_Checklists\FY26 File Updates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/curtisj_dor_state_ma_us/Documents/I Drive/BOA/Automated Forms_Checklists/FY27 File Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89963616-AB96-4E59-A9A7-22E850AE6C17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="13_ncr:1_{AC4D3099-2F78-4FB3-9375-742E886636DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C07BC63A-29E3-4E6B-8CC0-5E9FCF488DD8}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Yr End Cash Report" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F18" i="1" l="1"/>
   <c r="F29" i="1"/>
   <c r="F40" i="1"/>
   <c r="F58" i="1"/>
   <c r="F62" i="1"/>
   <c r="F79" i="1"/>
   <c r="F63" i="1" l="1"/>
   <c r="E81" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="83">
   <si>
     <t>B.  Non - Interest Bearing Checking Accounts</t>
   </si>
   <si>
     <t>Collat</t>
   </si>
   <si>
     <t>eral'd</t>
   </si>
   <si>
     <t xml:space="preserve">Y or N </t>
   </si>
   <si>
     <t>Financial</t>
   </si>
   <si>
     <t>Institution</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Interest Rate</t>
   </si>
   <si>
@@ -344,65 +345,68 @@
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>representative.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">     filing this report as set forth below.  </t>
   </si>
   <si>
     <t>2.  Other reasons or extenuating circumstances for delinquency in</t>
   </si>
   <si>
     <t>If a problem occurs with access or submission to Gateway, please contact your BOA field</t>
   </si>
   <si>
     <t>representative.</t>
   </si>
   <si>
     <t>Updated 6/27/2025</t>
+  </si>
+  <si>
+    <t>Revised 6-22-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="###0;###0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -412,52 +416,66 @@
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FFA20000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -639,51 +657,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -760,86 +778,81 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -1114,51 +1127,53 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A26"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="112.140625" style="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="75" x14ac:dyDescent="0.2">
       <c r="A1" s="46" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="46"/>
     </row>
     <row r="3" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A3" s="47" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="30" x14ac:dyDescent="0.2">
       <c r="A4" s="46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:1" ht="45" x14ac:dyDescent="0.2">
@@ -1230,141 +1245,139 @@
     <row r="20" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="49"/>
     </row>
     <row r="21" spans="1:1" ht="45" x14ac:dyDescent="0.2">
       <c r="A21" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A22" s="46"/>
     </row>
     <row r="23" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="46" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A25" s="50"/>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A26" s="52" t="s">
+      <c r="A26" s="61" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F154"/>
+  <dimension ref="A1:F153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:C4"/>
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="56"/>
-[...3 lines deleted...]
-      <c r="F1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="56"/>
-[...3 lines deleted...]
-      <c r="F2" s="56"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="63"/>
-[...2 lines deleted...]
-      <c r="D4" s="61" t="s">
+      <c r="A4" s="59"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="E4" s="62"/>
-[...1 lines deleted...]
-        <v>2025</v>
+      <c r="E4" s="58"/>
+      <c r="F4" s="60">
+        <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="59"/>
-[...1 lines deleted...]
-      <c r="D5" s="60"/>
+      <c r="B5" s="45"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
     </row>
     <row r="6" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
-      <c r="E7" s="57"/>
-      <c r="F7" s="58"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="56"/>
     </row>
     <row r="8" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
     </row>
     <row r="9" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
     </row>
     <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>4</v>
@@ -2135,279 +2148,289 @@
     <row r="99" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A99" s="34"/>
       <c r="B99" s="34"/>
       <c r="C99" s="34"/>
       <c r="E99" s="35"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B100" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A102" s="40"/>
       <c r="B102" s="41"/>
       <c r="C102" s="41"/>
       <c r="E102" s="40"/>
       <c r="F102" s="40"/>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A103" s="39"/>
       <c r="B103" s="39" t="s">
         <v>44</v>
       </c>
       <c r="C103" s="39"/>
       <c r="D103" s="32"/>
-      <c r="E103" s="54" t="s">
+      <c r="E103" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="F103" s="54"/>
+      <c r="F103" s="52"/>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A105" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A107" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B109" s="40"/>
       <c r="D109" s="42"/>
       <c r="E109" s="42"/>
       <c r="F109" s="42"/>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A110" s="54" t="s">
+      <c r="A110" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="B110" s="54"/>
+      <c r="B110" s="52"/>
       <c r="D110" s="39"/>
       <c r="E110" s="39" t="s">
         <v>33</v>
       </c>
       <c r="F110" s="39"/>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A112" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="115" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A115" s="1" t="s">
+    <row r="114" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A116" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="2" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A118" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="120" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A121" s="54" t="s">
+    <row r="119" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="40"/>
+      <c r="D119" s="42"/>
+      <c r="E119" s="42"/>
+      <c r="F119" s="42"/>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A120" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="B121" s="54"/>
-[...1 lines deleted...]
-      <c r="E121" s="39" t="s">
+      <c r="B120" s="52"/>
+      <c r="D120" s="39"/>
+      <c r="E120" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="F121" s="39"/>
+      <c r="F120" s="39"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A122" s="2" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A123" s="2" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="A124" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A126" s="2" t="s">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A125" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="127" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="45" t="s">
+    <row r="126" spans="1:6" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="45" t="s">
         <v>79</v>
+      </c>
+      <c r="B126" s="43"/>
+      <c r="C126" s="43"/>
+      <c r="D126" s="43"/>
+      <c r="E126" s="43"/>
+      <c r="F126" s="43"/>
+    </row>
+    <row r="127" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="43" t="s">
+        <v>80</v>
       </c>
       <c r="B127" s="43"/>
       <c r="C127" s="43"/>
       <c r="D127" s="43"/>
       <c r="E127" s="43"/>
       <c r="F127" s="43"/>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A130" s="1" t="s">
+    <row r="129" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="C131" s="2" t="s">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C130" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="C133" s="2" t="s">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C132" s="2" t="s">
         <v>42</v>
       </c>
     </row>
+    <row r="134" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D134" s="38"/>
+    </row>
     <row r="135" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="38"/>
+      <c r="B135" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C135" s="34"/>
+      <c r="D135" s="37"/>
     </row>
     <row r="136" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B136" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C136" s="34"/>
-      <c r="D136" s="37"/>
-[...6 lines deleted...]
-      <c r="D137" s="36"/>
+      <c r="D136" s="36"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="C139" s="2" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.2">
       <c r="C140" s="2" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      <c r="C141" s="2" t="s">
         <v>77</v>
       </c>
     </row>
+    <row r="142" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C142" s="40"/>
+      <c r="D142" s="40"/>
+      <c r="E142" s="40"/>
+      <c r="F142" s="40"/>
+    </row>
     <row r="143" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B143" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B143" s="40"/>
       <c r="C143" s="40"/>
       <c r="D143" s="40"/>
       <c r="E143" s="40"/>
       <c r="F143" s="40"/>
     </row>
     <row r="144" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B144" s="40"/>
       <c r="C144" s="40"/>
       <c r="D144" s="40"/>
       <c r="E144" s="40"/>
       <c r="F144" s="40"/>
     </row>
     <row r="145" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B145" s="40"/>
       <c r="C145" s="40"/>
       <c r="D145" s="40"/>
       <c r="E145" s="40"/>
       <c r="F145" s="40"/>
     </row>
-    <row r="146" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="F149" s="42"/>
+    <row r="147" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="40"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A148" s="39"/>
+      <c r="B148" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D148" s="39"/>
+      <c r="E148" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="F148" s="39"/>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A150" s="39"/>
-[...7 lines deleted...]
-      <c r="F150" s="39"/>
+      <c r="A150" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A151" s="2" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A153" s="2" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="A153" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B153" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...1 lines deleted...]
-    <mergeCell ref="A121:B121"/>
+  <mergeCells count="8">
+    <mergeCell ref="A120:B120"/>
     <mergeCell ref="E103:F103"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E7:F7"/>
-    <mergeCell ref="A5:D5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A110:B110"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Yr End Cash Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA Dept of Revenue</Company>
   <LinksUpToDate>false</LinksUpToDate>