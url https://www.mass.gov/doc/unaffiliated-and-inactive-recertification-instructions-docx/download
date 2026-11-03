--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -42,106 +42,226 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10784"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA52AA" w14:paraId="1B6681EE" w14:textId="77777777" w:rsidTr="357CB575">
         <w:trPr>
           <w:trHeight w:val="2165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F487C"/>
           </w:tcPr>
-          <w:p w14:paraId="771491F0" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="771491F0" w14:textId="4BB8AF00" w:rsidR="00DA52AA" w:rsidRDefault="00C75C04" w:rsidP="00AF5FF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="399" w:lineRule="exact"/>
               <w:ind w:left="1207" w:right="1178"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="37"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="346CB65F" wp14:editId="733549FD">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="page">
+                    <wp:posOffset>5991225</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>57150</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="788670" cy="441960"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2001666242" name="Picture 1" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2001666242" name="Picture 1" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="788670" cy="441960"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00AF5FF2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56E78051" wp14:editId="29D2C016">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="page">
+                    <wp:posOffset>123825</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>49530</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="788670" cy="441960"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1244359015" name="Picture 1" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1244359015" name="Picture 1" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="788670" cy="441960"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00D879E2">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D879E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D879E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t>EMS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D879E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D879E2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t>AGENCY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFE8249" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="7FFE8249" w14:textId="1A70CBDA" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2" w:rsidP="00AF5FF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="413" w:lineRule="exact"/>
               <w:ind w:left="1207" w:right="1187"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="37"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t>UNAFFILIATED OR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="37"/>
@@ -154,156 +274,63 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t>INACTIVE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="37"/>
               </w:rPr>
               <w:t>RENEWAL?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1473471D" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="1473471D" w14:textId="1C9505DE" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2" w:rsidP="00AF5FF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="1207" w:right="1208"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...91 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Individuals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>who</w:t>
             </w:r>
@@ -574,51 +601,51 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>outlined</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>below.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0700CA0C" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="0700CA0C" w14:textId="5DD9C1FA" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2" w:rsidP="00AF5FF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="1207" w:right="1206"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>There</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="21"/>
@@ -814,210 +841,136 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>(NREMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>certification.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32DDCC42" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="32DDCC42" w14:textId="35B16EE1" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2" w:rsidP="00AF5FF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1207" w:right="1194"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Please</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>read</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>it</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00CD68E1">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
-                <w:u w:val="single" w:color="FF0000"/>
+                <w:u w:color="FF0000"/>
               </w:rPr>
               <w:t>carefully</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9999"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="098D37D7" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="098D37D7" w14:textId="26C5C669" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="634" w:lineRule="exact"/>
               <w:ind w:left="1207" w:right="1199"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="53"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFF00"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="53"/>
               </w:rPr>
               <w:t>UNAFFILIATED</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFF00"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="53"/>
@@ -1078,57 +1031,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10784" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9AC5E6"/>
           </w:tcPr>
           <w:p w14:paraId="5606948D" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>ELIGIBILITY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EE3E3A" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="4D779E66" w14:textId="3663A44C" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2" w:rsidP="00C75C04">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17" w:line="254" w:lineRule="auto"/>
               <w:ind w:right="81"/>
               <w:rPr>
                 <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">MASSACHUSETTS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">ONLY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
@@ -1426,51 +1381,72 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>agency status. These organizations should consider setting up</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>an agency.</w:t>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="56C4AB32">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>agency</w:t>
+            </w:r>
+            <w:r w:rsidR="00B11F7D">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and training officer account on NREMT.org</w:t>
+            </w:r>
+            <w:r w:rsidRPr="56C4AB32">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Discuss this option</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1516,464 +1492,461 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>with such</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">an agency before selecting </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>an agency before selecting unaffiliated</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">DO </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="5A0000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>AFFILIATE OR SUBMIT AS “</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:u w:val="single" w:color="FF0000"/>
+            <w:r w:rsidRPr="00CD68E1">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="9F0000"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:color="FF0000"/>
               </w:rPr>
               <w:t>INACTIVE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">” IF YOU </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DO NOT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> HAVE NATIONAL REGISTRY CERTIFICATION. If</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:before="5"/>
+            <w:r w:rsidR="00C75C04">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>hold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Inactive,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>significantly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>increase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>chance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="7"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B11F7D">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
-              </w:rPr>
-[...177 lines deleted...]
-                <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>you</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="1"/>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...123 lines deleted...]
-              <w:t>Audit</w:t>
+              <w:t>udit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28C6218A" w14:textId="5F3DB83C" w:rsidR="00055D5D" w:rsidRPr="00055D5D" w:rsidRDefault="00055D5D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00055D5D">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
@@ -2423,55 +2396,55 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">DO </w:t>
             </w:r>
             <w:r w:rsidRPr="357CB575">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
             <w:r w:rsidRPr="357CB575">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> SUBMIT AS “</w:t>
             </w:r>
-            <w:r w:rsidRPr="357CB575">
+            <w:r w:rsidRPr="00C45E16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="AB0000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>INACTIVE</w:t>
             </w:r>
             <w:r w:rsidRPr="357CB575">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00DA52AA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
@@ -2818,55 +2791,55 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">have NREMT certification. DO </w:t>
             </w:r>
             <w:r w:rsidRPr="0A618449">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
             <w:r w:rsidRPr="0A618449">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> SUBMIT AS “</w:t>
             </w:r>
-            <w:r w:rsidRPr="0A618449">
+            <w:r w:rsidRPr="00C45E16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="AB0000"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>INACTIVE</w:t>
             </w:r>
             <w:r w:rsidRPr="0A618449">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA52AA" w14:paraId="11E3BFEC" w14:textId="77777777" w:rsidTr="357CB575">
         <w:trPr>
           <w:trHeight w:val="2419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3147,59 +3120,57 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>upload</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>completion</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53C8F40E" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -3420,99 +3391,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>course:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1438AB" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="3E1438AB" w14:textId="5C8E4608" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="569"/>
               </w:tabs>
               <w:spacing w:before="17"/>
               <w:ind w:left="569" w:hanging="111"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Copies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007517DC">
               <w:rPr>
                 <w:spacing w:val="51"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Completion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="19"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Certificates</w:t>
@@ -3581,51 +3552,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="11"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Rosters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="122C3695" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
+          <w:p w14:paraId="122C3695" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRPr="0039381D" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="569"/>
               </w:tabs>
               <w:spacing w:before="16"/>
               <w:ind w:left="569" w:hanging="111"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Copies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
@@ -3681,62 +3652,83 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Record</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="61A1DBD8" w14:textId="77777777" w:rsidR="0039381D" w:rsidRPr="0039381D" w:rsidRDefault="0039381D" w:rsidP="0039381D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="569"/>
+              </w:tabs>
+              <w:spacing w:before="16"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="38219008">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[CPR, ACLS and other certificate courses cannot be used for recertification unless accompanied by OEMS or CAPCE approval documentation.]</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00DA52AA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A3BDF2F" w14:textId="01745E91" w:rsidR="00DA52AA" w:rsidRDefault="5E27AFF5" w:rsidP="5E27AFF5">
+          <w:p w14:paraId="3A3BDF2F" w14:textId="0682E93C" w:rsidR="00DA52AA" w:rsidRDefault="5E27AFF5" w:rsidP="5E27AFF5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
@@ -3752,72 +3744,61 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-12"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>EMS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5E27AFF5">
+              <w:t>Region</w:t>
+            </w:r>
+            <w:r w:rsidR="00B11F7D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:spacing w:val="7"/>
-[...14 lines deleted...]
-              <w:t>Region</w:t>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>al EMS Council</w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="12"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:i/>
@@ -4408,61 +4389,50 @@
                 <w:i/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>years.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00DA52AA">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="360976A2" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>STATE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4838,51 +4808,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0044537C">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="0044537C">
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="0044537C" w:rsidRPr="0044537C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0044537C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA52AA" w14:paraId="6C47AB34" w14:textId="77777777" w:rsidTr="357CB575">
         <w:trPr>
           <w:trHeight w:val="2104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10784" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5EAEF"/>
           </w:tcPr>
           <w:p w14:paraId="7948BD67" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
@@ -4989,82 +4959,82 @@
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Massachusetts:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
+            <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>http://www.wmems.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="46"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>wmems@wmems.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0959FA0E" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="522"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Region</w:t>
@@ -5106,82 +5076,82 @@
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Massachusetts:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>http://www.cmemsc.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="36"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>coned@cmemsc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5C551EB1" w14:textId="2D940B37" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2" w:rsidP="357CB575">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="522"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="357CB575">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -5251,51 +5221,51 @@
               <w:t>https://www.cmemsc.org/</w:t>
             </w:r>
             <w:r w:rsidRPr="357CB575">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="38"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="357CB575">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00030DE2" w:rsidRPr="357CB575">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00030DE2" w:rsidRPr="357CB575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>region3coned@cmemsc.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00030DE2" w:rsidRPr="357CB575">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1270E2CD" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="16"/>
               <w:ind w:left="522"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -5353,86 +5323,86 @@
               <w:t>Metro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Boston:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:w w:val="105"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>http://www.mbemsc.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-2"/>
                   <w:w w:val="105"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>RecertRegionIV@mbemsc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="663BE901" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="522"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -5475,82 +5445,82 @@
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Southeastern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="19"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Massachusetts:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18">
+            <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>http://www.semaems.com/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="54"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19">
+            <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>ems@semaems.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2301D8F4" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="522"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -5597,84 +5567,84 @@
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20">
+            <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-of-emergency-medical-service</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="17"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="2"/>
                   <w:sz w:val="17"/>
                 </w:rPr>
                 <w:t>—</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-16"/>
                   <w:sz w:val="17"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId21">
+            <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>oems.recert@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="52C753A4" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="113"/>
               <w:ind w:left="2985" w:right="2973"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5752,51 +5722,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>in?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41077A62" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00D879E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="16"/>
               <w:ind w:left="2985" w:right="2977"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22">
+            <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/ems-regions-in-</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:i/>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA52AA" w14:paraId="375CEB8A" w14:textId="77777777" w:rsidTr="357CB575">
         <w:trPr>
@@ -7295,80 +7265,80 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> unaffiliated agency. </w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Please visit </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="5E27AFF5">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:w w:val="105"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>NREMT.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5E27AFF5">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">for information regarding Inactive recertification. You may also contact them at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId23">
               <w:r w:rsidRPr="5E27AFF5">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:w w:val="105"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>support@nremt.org</w:t>
               </w:r>
               <w:r w:rsidRPr="5E27AFF5">
                 <w:rPr>
                   <w:w w:val="105"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00DA52AA" w:rsidRDefault="00DA52AA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="0"/>
@@ -7765,132 +7735,114 @@
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52150">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52150">
               <w:rPr>
                 <w:spacing w:val="14"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00A52150" w:rsidRPr="00A52150">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                 </w:rPr>
                 <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A52150">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F385FCF" w14:textId="04F5042E" w:rsidR="00DA52AA" w:rsidRDefault="00E4764D">
+    <w:p w14:paraId="4F385FCF" w14:textId="4F7652FF" w:rsidR="00DA52AA" w:rsidRDefault="00CD68E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...11 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="007A5CFA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00AA5139">
+      <w:r w:rsidR="0039381D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007A5CFA">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v1</w:t>
-[...5 lines deleted...]
-        <w:t>.1</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA52AA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="620" w:bottom="0" w:left="300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6857CB46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90F69596"/>
     <w:lvl w:ilvl="0" w:tplc="315AD22A">
@@ -8015,97 +7967,125 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="5E27AFF5"/>
     <w:rsid w:val="00030DE2"/>
     <w:rsid w:val="00055D5D"/>
+    <w:rsid w:val="00132D3B"/>
+    <w:rsid w:val="00155A6D"/>
+    <w:rsid w:val="001A1C4B"/>
+    <w:rsid w:val="00227B1E"/>
+    <w:rsid w:val="002E1B1A"/>
     <w:rsid w:val="003345E9"/>
+    <w:rsid w:val="0039381D"/>
     <w:rsid w:val="0044537C"/>
+    <w:rsid w:val="004D2872"/>
     <w:rsid w:val="00614DB6"/>
+    <w:rsid w:val="007517DC"/>
+    <w:rsid w:val="007518E8"/>
+    <w:rsid w:val="00755FFC"/>
     <w:rsid w:val="007932E2"/>
     <w:rsid w:val="007A5CFA"/>
     <w:rsid w:val="007C13CC"/>
+    <w:rsid w:val="007D02DE"/>
     <w:rsid w:val="00850078"/>
+    <w:rsid w:val="008C2654"/>
+    <w:rsid w:val="00973170"/>
     <w:rsid w:val="00983922"/>
+    <w:rsid w:val="009F7800"/>
+    <w:rsid w:val="00A03124"/>
     <w:rsid w:val="00A167F0"/>
+    <w:rsid w:val="00A26CDD"/>
     <w:rsid w:val="00A52150"/>
+    <w:rsid w:val="00A80D03"/>
     <w:rsid w:val="00AA5139"/>
     <w:rsid w:val="00AA7BA0"/>
+    <w:rsid w:val="00AF5FF2"/>
+    <w:rsid w:val="00B11F7D"/>
+    <w:rsid w:val="00C40B58"/>
+    <w:rsid w:val="00C45E16"/>
+    <w:rsid w:val="00C75C04"/>
+    <w:rsid w:val="00C8480C"/>
+    <w:rsid w:val="00C873BB"/>
+    <w:rsid w:val="00CD68E1"/>
     <w:rsid w:val="00D879E2"/>
     <w:rsid w:val="00DA52AA"/>
     <w:rsid w:val="00E3709C"/>
     <w:rsid w:val="00E4764D"/>
+    <w:rsid w:val="00ED152E"/>
     <w:rsid w:val="0A618449"/>
     <w:rsid w:val="20CA8F92"/>
     <w:rsid w:val="357CB575"/>
+    <w:rsid w:val="38219008"/>
+    <w:rsid w:val="56C4AB32"/>
     <w:rsid w:val="5E27AFF5"/>
     <w:rsid w:val="5FFA4C72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="216F10A2"/>
-  <w15:docId w15:val="{40CC2C18-DE1B-4860-B469-B6B71FCBF992}"/>
+  <w15:docId w15:val="{6DE206A4-99F3-466D-87FD-B5923986E030}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8553,89 +8533,116 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E3709C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E3709C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007518E8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007518E8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmemsc.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semaems.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmems@wmems.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recertregioniv@mbemsc.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mbemsc.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wmems.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:region3coned@cmemsc.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nremt.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semaems.com/mailtoems%40semaems.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coned@cmemsc.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/ems-regions-in-massachusetts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coned@cmemsc.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semaems.com/mailtoems%40semaems.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/ems-regions-in-massachusetts" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmemsc.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semaems.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recertregioniv@mbemsc.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmems@wmems.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mbemsc.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wmems.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:region3coned@cmemsc.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nremt.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8890,52 +8897,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFB3398FF28ED646BCA40399130C015F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e4b319f45ba4547f03432088a5ada327">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30999b87-787b-4ae8-a6ee-6bcc85ade281" xmlns:ns3="1d343228-1eec-43d1-98fd-370ae8985287" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c03e6cc555d8e01037bbcce256ceb686" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFB3398FF28ED646BCA40399130C015F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87766494787836d183d4f5dd832f3fe0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30999b87-787b-4ae8-a6ee-6bcc85ade281" xmlns:ns3="1d343228-1eec-43d1-98fd-370ae8985287" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e309faea563aa1a6f3fea1af2265b62c" ns2:_="" ns3:_="">
     <xsd:import namespace="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
     <xsd:import namespace="1d343228-1eec-43d1-98fd-370ae8985287"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9124,129 +9140,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="30999b87-787b-4ae8-a6ee-6bcc85ade281">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1d343228-1eec-43d1-98fd-370ae8985287" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCC1412-AF80-46DD-A825-06F3556C6D22}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57486347-F377-40DA-A611-5DE47F4FE07E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B763BB33-672F-4527-A548-A1C5E6F12DC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
     <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1F678DC-DA93-4B64-9CD4-4B7569DDEFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
     <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>843</Words>
-  <Characters>4808</Characters>
+  <Words>870</Words>
+  <Characters>4964</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>40</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5640</CharactersWithSpaces>
+  <CharactersWithSpaces>5823</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gettinger, Aaron (DPH)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-08-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">