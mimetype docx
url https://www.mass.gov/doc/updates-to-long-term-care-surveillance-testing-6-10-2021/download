--- v0 (2025-10-30)
+++ v1 (2026-06-28)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1D6ABFBB" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234A2CE5" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
@@ -251,51 +251,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="60D76941" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.1pt;margin-top:11.95pt;width:123.85pt;height:63.15pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdnvfg8AEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3VQjdqulq6KkJa&#10;WKSFD3AcJ7FwPGbsNilfz9hpuwVuq83B8mTsN/PePK9vh86wg0KvwRZ8NplypqyEStum4D++796t&#10;OPNB2EoYsKrgR+X57ebtm3XvcjWHFkylkBGI9XnvCt6G4PIs87JVnfATcMpSsgbsRKAQm6xC0RN6&#10;Z7L5dPo+6wErhyCV9/T3fkzyTcKvayXDY117FZgpOPUW0oppLeOabdYib1C4VstTG+IFXXRCWyp6&#10;gboXQbA96v+gOi0RPNRhIqHLoK61VIkDsZlN/2Hz1AqnEhcSx7uLTP71YOXXw5P7hiwMH2GgASYS&#10;3j2A/OmZhW0rbKPuEKFvlaio8CxKlvXO56erUWqf+whS9l+goiGLfYAENNTYRVWIJyN0GsDxIroa&#10;ApOx5PLDfHWz5ExSbjWloS5TCZGfbzv04ZOCjsVNwZGGmtDF4cGH2I3Iz0diMQ9GVzttTAqwKbcG&#10;2UGQAXbpO6H/dczYeNhCvDYixj+JZmQ2cgxDOVAy0i2hOhJhhNFQ9ABo0wL+5qwnMxXc/9oLVJyZ&#10;z5ZEu5ktFtF9KVgQYQrwOlNeZ4SVBFXwwNm43YbRsXuHummp0nlMdyT0TicNnrs69U2GSdKczB0d&#10;eR2nU89PcPMHAAD//wMAUEsDBBQABgAIAAAAIQCA/yK33wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUjsWqdGqWgap6qo2LBAokWCpRtP4gg/IttNw98zrGA5ukf3nql3s7Ns&#10;wpiG4CWslgUw9G3Qg+8lvJ+eF4/AUlZeKxs8SvjGBLvm9qZWlQ5X/4bTMfeMSnyqlAST81hxnlqD&#10;TqVlGNFT1oXoVKYz9lxHdaVyZ7koijV3avC0YNSITwbbr+PFSfhwZtCH+PrZaTsdXrp9Oc5xlPL+&#10;bt5vgWWc8x8Mv/qkDg05ncPF68SshIVYC0IliIcNMAKEWJXAzkSWhQDe1Pz/C80PAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAN2e9+DwAQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAID/IrffAAAACgEAAA8AAAAAAAAAAAAAAAAASgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.1pt;margin-top:11.95pt;width:123.85pt;height:63.15pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhQ+vp8wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3Vwm7UdLV0VYS0&#10;sEgLH+A4TmLheMzYbVK+nrGTdgvcEDlYnoz9Zt6b583d0Bl2VOg12IIvZnPOlJVQadsU/NvX/Zsb&#10;znwQthIGrCr4SXl+t339atO7XC2hBVMpZARifd67grchuDzLvGxVJ/wMnLKUrAE7ESjEJqtQ9ITe&#10;mWw5n7/NesDKIUjlPf19GJN8m/DrWsnwVNdeBWYKTr2FtGJay7hm243IGxSu1XJqQ/xDF53Qlope&#10;oB5EEOyA+i+oTksED3WYSegyqGstVeJAbBbzP9g8t8KpxIXE8e4ik/9/sPLz8dl9QRaG9zDQABMJ&#10;7x5BfvfMwq4VtlH3iNC3SlRUeBEly3rn8+lqlNrnPoKU/SeoaMjiECABDTV2URXiyQidBnC6iK6G&#10;wGQsuX63vLldcyYpdzOnoa5TCZGfbzv04YOCjsVNwZGGmtDF8dGH2I3Iz0diMQ9GV3ttTAqwKXcG&#10;2VGQAfbpm9B/O2ZsPGwhXhsR459EMzIbOYahHJiuJg0i6xKqE/FGGH1F74A2LeBPznryVMH9j4NA&#10;xZn5aEm728VqFU2YghXxpgCvM+V1RlhJUAUPnI3bXRiNe3Com5Yqnad1T3rvdZLipaupffJNUmjy&#10;eDTmdZxOvbzE7S8AAAD//wMAUEsDBBQABgAIAAAAIQCA/yK33wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWqdGqWgap6qo2LBAokWCpRtP4gg/IttNw98zrGA5ukf3nql3&#10;s7NswpiG4CWslgUw9G3Qg+8lvJ+eF4/AUlZeKxs8SvjGBLvm9qZWlQ5X/4bTMfeMSnyqlAST81hx&#10;nlqDTqVlGNFT1oXoVKYz9lxHdaVyZ7koijV3avC0YNSITwbbr+PFSfhwZtCH+PrZaTsdXrp9Oc5x&#10;lPL+bt5vgWWc8x8Mv/qkDg05ncPF68SshIVYC0IliIcNMAKEWJXAzkSWhQDe1Pz/C80PAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOFD6+nzAQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAID/IrffAAAACgEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="0205D28F" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="346B6A01" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>CHARLES D. BAKER</w:t>
                       </w:r>
@@ -531,51 +531,51 @@
                                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0318934B" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:374.65pt;margin-top:.4pt;width:142.85pt;height:89.45pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/BcvO9gEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lKO7ao6TQ6FSGN&#10;gTT2AxzHSSwSnzm7Tcqv5+ykXYG3iTxYvpz93X3ffV7fDl3LDgqdBpPzdDbnTBkJpTZ1zp+/795d&#10;c+a8MKVowaicH5Xjt5u3b9a9zdQCGmhLhYxAjMt6m/PGe5sliZON6oSbgVWGkhVgJzyFWCclip7Q&#10;uzZZzOdXSQ9YWgSpnKO/92OSbyJ+VSnpv1aVU561OafefFwxrkVYk81aZDUK22g5tSFe0UUntKGi&#10;Z6h74QXbo/4HqtMSwUHlZxK6BKpKSxU5EJt0/hebp0ZYFbmQOM6eZXL/D1Y+Hp7sN2R++AgDDTCS&#10;cPYB5A/HDGwbYWp1hwh9o0RJhdMgWdJbl01Xg9QucwGk6L9ASUMWew8RaKiwC6oQT0boNIDjWXQ1&#10;eCZDyet0md6sOJOUS9P3V/N0FWuI7HTdovOfFHQsbHKONNUILw4Pzod2RHY6Eqo5aHW5020bA6yL&#10;bYvsIMgBu/hN6H8ca004bCBcGxHDn8gzUBtJ+qEYmC4nEQLtAsojEUcYjUUPgTYN4C/OejJVzt3P&#10;vUDFWfvZkHg36XIZXBiD5erDggK8zBSXGWEkQeXcczZut3507t6irhuqdBrXHQm+01GKl66m9sk4&#10;UaHJ5MGZl3E89fIUN78BAAD//wMAUEsDBBQABgAIAAAAIQB9TQY93gAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqAOlpA1xqoqKCwekFiR6dGMnjrDXlu2m4e/ZnuC2oxnN&#10;zqvXk7Ns1DENHgXczwpgGluvBuwFfH683i2BpSxRSetRC/jRCdbN9VUtK+XPuNPjPveMSjBVUoDJ&#10;OVScp9ZoJ9PMB43kdT46mUnGnqsoz1TuLH8oiifu5ID0wcigX4xuv/cnJ+DLmUFt4/uhU3bcvnWb&#10;RZhiEOL2Zto8A8t6yn9huMyn6dDQpqM/oUrMCigfV3OKCiCAi13MF8R2pKtclcCbmv8naH4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfwXLzvYBAADSAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfU0GPd4AAAAJAQAADwAAAAAAAAAAAAAAAABQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="0318934B" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:374.65pt;margin-top:.4pt;width:142.85pt;height:89.45pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBn7zb8wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1pl92o6Wrpqghp&#10;WZAWPsBxnMTC8Zix22T5esZO2y1wQ+RgeTL2m3lvnte3Y2/YQaHXYEuez+acKSuh1rYt+bevuzfX&#10;nPkgbC0MWFXyZ+X57eb1q/XgCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsgHsRaAQ26xGMRB6&#10;b7LFfH6VDYC1Q5DKe/p7PyX5JuE3jZLhc9N4FZgpOfUW0oppreKabdaiaFG4TstjG+IfuuiFtlT0&#10;DHUvgmB71H9B9VoieGjCTEKfQdNoqRIHYpPP/2Dz1AmnEhcSx7uzTP7/wcrHw5P7giyM72GkASYS&#10;3j2A/O6ZhW0nbKvuEGHolKipcB4lywbni+PVKLUvfASphk9Q05DFPkACGhvsoyrEkxE6DeD5LLoa&#10;A5Ox5HW+zG9WnEnK5fnbq3m+SjVEcbru0IcPCnoWNyVHmmqCF4cHH2I7ojgdidU8GF3vtDEpwLba&#10;GmQHQQ7Ype+I/tsxY+NhC/HahBj/JJ6R2kQyjNVIyci3gvqZGCNMjqIXQJsO8CdnA7mp5P7HXqDi&#10;zHy0pNpNvlxG+6VguXq3oAAvM9VlRlhJUCUPnE3bbZgsu3eo244qneZ0R0rvdNLgpatj3+SYJM3R&#10;3dGSl3E69fIGN78AAAD//wMAUEsDBBQABgAIAAAAIQB9TQY93gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqAOlpA1xqoqKCwekFiR6dGMnjrDXlu2m4e/ZnuC2oxnNzqvX&#10;k7Ns1DENHgXczwpgGluvBuwFfH683i2BpSxRSetRC/jRCdbN9VUtK+XPuNPjPveMSjBVUoDJOVSc&#10;p9ZoJ9PMB43kdT46mUnGnqsoz1TuLH8oiifu5ID0wcigX4xuv/cnJ+DLmUFt4/uhU3bcvnWbRZhi&#10;EOL2Zto8A8t6yn9huMyn6dDQpqM/oUrMCigfV3OKCiCAi13MF8R2pKtclcCbmv8naH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgZ+82/MBAADLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfU0GPd4AAAAJAQAADwAAAAAAAAAAAAAAAABNBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="30BF5F9C" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="38C3BF76" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRPr="003A7AFC" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Weld"/>
                       </w:pPr>
                       <w:r>
                         <w:t>MARYLOU SUDDERS</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4894D8E6" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Secretary</w:t>
@@ -763,322 +763,106 @@
       <w:r w:rsidRPr="00480CA0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00480CA0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kevin Cranston, MDiv, Director, BIDLS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D6287D" w14:textId="6850C8A4" w:rsidR="0050717B" w:rsidRPr="00480CA0" w:rsidRDefault="0050717B" w:rsidP="60227884">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elizabeth Kelley, MBA, MPH, </w:t>
       </w:r>
       <w:r w:rsidR="00670A56">
         <w:t>Director, BHCSQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DC4051" w14:textId="59B6D089" w:rsidR="0050717B" w:rsidRPr="00480CA0" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+    <w:p w14:paraId="40DC4051" w14:textId="7DA00B43" w:rsidR="0050717B" w:rsidRPr="00480CA0" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0A40BB6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00307AEC">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005B32DC">
-        <w:t>, 2022</w:t>
+        <w:t>June 10, 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9C3565" w14:textId="3CC9CA06" w:rsidR="0050717B" w:rsidRPr="00480CA0" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+    <w:p w14:paraId="5C9C3565" w14:textId="77777777" w:rsidR="0050717B" w:rsidRPr="00480CA0" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RE:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Updates to Long-Term Care Surveillance </w:t>
       </w:r>
       <w:r w:rsidR="00806499">
         <w:t>and Outbreak</w:t>
       </w:r>
       <w:r w:rsidR="00785DE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Testing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CFD565" w14:textId="24582624" w:rsidR="00B9496E" w:rsidRDefault="00DE5471" w:rsidP="00307AEC">
-[...218 lines deleted...]
-      <w:r w:rsidR="00FA1131">
+    <w:p w14:paraId="6FB958F4" w14:textId="41402204" w:rsidR="0050717B" w:rsidRPr="00BB05B7" w:rsidRDefault="00FA1131" w:rsidP="0050717B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42EDC79E" wp14:editId="06B0A1E9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43814</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6810375" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
@@ -1092,246 +876,242 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="5A3F0417">
               <v:line id="Straight Connector 1" style="position:absolute;flip:y;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" from="0,3.45pt" to="536.25pt,3.45pt" w14:anchorId="1771614A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIe35ouwEAAGgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqukqYrr3OIlV6i&#10;NlKS3ics7KICgxjqXf99B+w4aXurugc0MPB47/F2cz17J/Y6kcXQydViKYUOCnsbhk4+Pd5+uJKC&#10;MoQeHAbdyYMmeb19/24zxVavcUTX6yQYJFA7xU6OOce2aUiN2gMtMOrATYPJQ+ZpGpo+wcTo3jXr&#10;5fKymTD1MaHSRLy6OzbltuIbo1X+ZgzpLFwnmVuuY6rjcxmb7QbaIUEcrTrRgH9g4cEGvvQMtYMM&#10;4meyf0F5qxISmrxQ6Bs0xipdNbCa1fIPNQ8jRF21sDkUzzbR/4NVX/c34T4V6moOD/EO1Q9iU5op&#10;UntulgnF47bZJC+Ms/E7v3fVzCrEXC09nC3VcxaKFy+vVsuPny6kUC+9BtoCUW6MifIXjV6UopPO&#10;hqIWWtjfUS4kXreU5YC31rn6Yi6IqZOfL9YFGTg3xkHm0se+kxQGKcANHEiVU0UkdLYvpwsOHejG&#10;JbEHzgRHqcfpkelK4YAyN1hD/Uo2mMFvRwvRHdB4PFxbp20uFGhdI3di/+paqZ6xP9ynF2v5OSv6&#10;KXolL2/nXL/9Qba/AAAA//8DAFBLAwQUAAYACAAAACEA+oQuX9kAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdSC00xKkoAokbSuADNvGSRNjrKHabwNfjcoHjzoxm3hb7&#10;xVlxoikMnjWsVwoEcevNwJ2G97fnmzsQISIbtJ5JwxcF2JeXFwXmxs9c0amOnUglHHLU0Mc45lKG&#10;tieHYeVH4uR9+MlhTOfUSTPhnMqdlZlSW+lw4LTQ40iPPbWf9dFpmF93VYXKvnyvl7p5yuTB8+ag&#10;9fXV8nAPItIS/8Jwxk/oUCamxh/ZBGE1pEeihu0OxNlUt9kGRPMryLKQ/+nLHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCIe35ouwEAAGgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD6hC5f2QAAAAUBAAAPAAAAAAAAAAAAAAAAABUEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631EEDAD" w14:textId="349100A8" w:rsidR="00B9496E" w:rsidRDefault="00B9496E" w:rsidP="00B9496E">
+    <w:p w14:paraId="34966CBF" w14:textId="77777777" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EF45A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34966CBF" w14:textId="046EA69C" w:rsidR="0050717B" w:rsidRPr="00307AEC" w:rsidRDefault="0050717B" w:rsidP="00307AEC">
-[...14 lines deleted...]
-    <w:p w14:paraId="09D6A8A4" w14:textId="571CBE7D" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+    <w:p w14:paraId="09D6A8A4" w14:textId="7B96EA12" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:bookmarkStart w:id="0" w:name="_Hlk71103562"/>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">This memorandum applies to all </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk71103664"/>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">long-term care </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00E23828" w:rsidRPr="60227884">
         <w:t>facilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF45A6">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E23828" w:rsidRPr="60227884">
         <w:t xml:space="preserve">(LTC facility) </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
-        <w:t>including nursing homes, rest homes and assisted living residences (ALRs)</w:t>
+        <w:t xml:space="preserve">including nursing homes, rest homes and assisted living residences (ALRs) and shall take effect on </w:t>
+      </w:r>
+      <w:r w:rsidR="005B32DC" w:rsidRPr="60227884">
+        <w:t>July 1, 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF45A6">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005B32DC">
         <w:t>an effort to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005B32DC" w:rsidRPr="60227884">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>a sustainable and meaningful surveillance testing program to identify cases</w:t>
+        <w:t xml:space="preserve"> implement a sustainable and meaningful surveillance testing program to identify cases</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve"> of SARS-CoV2 in Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="005B32DC" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> and mitigate the risk of facility-based outbreaks</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4EF7">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">the Department of Public Health (DPH) is updating this surveillance testing memorandum to </w:t>
       </w:r>
       <w:r w:rsidR="00735385" w:rsidRPr="60227884">
         <w:t>incorporate</w:t>
       </w:r>
       <w:r w:rsidR="00372F40" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> recent changes</w:t>
       </w:r>
       <w:r w:rsidR="00735385" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> the Centers for Disease Control and Prevention (CDC)</w:t>
       </w:r>
       <w:r w:rsidR="00372F40" w:rsidRPr="60227884">
-        <w:t xml:space="preserve"> made to </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> made to outbreak testing. </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t>Compliance with the testing program is required in nursing homes and rest homes. Compliance with the testing program is recommended</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">in ALRs.  </w:t>
       </w:r>
       <w:r w:rsidR="00A14176" w:rsidRPr="60227884">
         <w:t xml:space="preserve">This guidance replaces </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0002524E" w:rsidRPr="60227884">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Updates to Long-Term Care Surveillance Testing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F4600E" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> guidance</w:t>
       </w:r>
       <w:r w:rsidR="0002524E">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A14176">
-        <w:t xml:space="preserve">issued on </w:t>
-[...2 lines deleted...]
-        <w:t>June 10, 2022</w:t>
+        <w:t>issued on September 24, 2021</w:t>
       </w:r>
       <w:r w:rsidR="00A14176" w:rsidRPr="60227884">
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00A14176" w:rsidRPr="60227884">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Antigen Rapid Point of Care COVID-19 Testing for Long-Term Care (LTC) Facility Visitors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00882926" w:rsidRPr="60227884">
+        <w:t xml:space="preserve"> guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14176" w:rsidRPr="60227884">
+        <w:t xml:space="preserve"> issued on April 4, 2022.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B105979" w14:textId="77777777" w:rsidR="0050717B" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D452BC9" w14:textId="56904B5E" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="60227884">
+    <w:p w14:paraId="0D452BC9" w14:textId="663F8633" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="60227884">
       <w:r>
         <w:t xml:space="preserve">To protect the health and safety of </w:t>
       </w:r>
       <w:r w:rsidR="00870924">
         <w:t>LTC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> residents and staff against the spread of COVID-19, all </w:t>
       </w:r>
       <w:r w:rsidR="00870924">
         <w:t>LTC</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> settings must continue to implement the surveillance testing program in accordance with this updated memorandum and, with respect to nursing homes participating in MassHealth, with accompanying MassHealth guidance. Any test conducted in accordance with this guidance must </w:t>
+        <w:t xml:space="preserve"> settings must continue to implement the surveillance testing program that began with baseline staff testing completed no later than July 19, 2020, in accordance with this updated memorandum and, with respect to nursing homes participating in MassHealth, with accompanying MassHealth guidance. Any test conducted in accordance with this guidance must </w:t>
       </w:r>
       <w:r w:rsidR="00A14176">
         <w:t>have Food and Drug Administration (FDA) approval or emergency use authorization as a SARS-CoV-2 diagnostic test.</w:t>
       </w:r>
       <w:r w:rsidR="007D2952">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">For the purposes of a provider’s surveillance testing program, </w:t>
       </w:r>
       <w:r w:rsidR="00A14176">
         <w:t>providers may select</w:t>
       </w:r>
       <w:r w:rsidR="00C716E8">
         <w:t xml:space="preserve"> the beginning and end days of</w:t>
       </w:r>
       <w:r w:rsidR="00A14176">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="0043319D">
         <w:t xml:space="preserve">7-day period (hereafter a </w:t>
       </w:r>
@@ -1390,98 +1170,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0050717B" w:rsidRPr="00EF45A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Surveillance Testing Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8DC0F6" w14:textId="77777777" w:rsidR="00670A56" w:rsidRDefault="00670A56" w:rsidP="0050717B">
       <w:bookmarkStart w:id="2" w:name="_Hlk51657609"/>
     </w:p>
-    <w:p w14:paraId="0F307616" w14:textId="690D948D" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="005346EC" w:rsidP="60227884">
+    <w:p w14:paraId="0F307616" w14:textId="6F253CB3" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="005346EC" w:rsidP="60227884">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00870924" w:rsidRPr="60227884">
         <w:t>LTC</w:t>
       </w:r>
       <w:r w:rsidR="0050717B" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> facilit</w:t>
       </w:r>
       <w:r w:rsidR="0043319D" w:rsidRPr="60227884">
         <w:t>y staff who</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="0043319D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0043319D" w:rsidRPr="60227884">
         <w:t>up to date with COVID-19</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve"> vaccines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="60227884">
-        <w:t xml:space="preserve"> must conduct weekly </w:t>
+        <w:t xml:space="preserve"> must conduct weekly testing</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="60227884">
-        <w:t xml:space="preserve">testing </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0050717B" w:rsidRPr="00EF45A6">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000B7D53">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0043319D" w:rsidRPr="60227884">
         <w:t>Staff who</w:t>
       </w:r>
       <w:r w:rsidR="000B7D53" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> are not up to date with COVID-19 vaccines</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve"> must conduct twice-weekly testing. </w:t>
       </w:r>
@@ -1534,180 +1314,153 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F4600E" w:rsidRPr="60227884">
         <w:t>in accordance with this guidance</w:t>
       </w:r>
       <w:r w:rsidR="004467B4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="512EDFDD" w14:textId="77777777" w:rsidR="0050717B" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4F1221" w14:textId="47937797" w:rsidR="0050717B" w:rsidRPr="007D2952" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+    <w:p w14:paraId="0E4F1221" w14:textId="07C22007" w:rsidR="0050717B" w:rsidRPr="007D2952" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:bookmarkStart w:id="3" w:name="_Hlk71103793"/>
       <w:r w:rsidRPr="60227884">
         <w:t>If the staff testing results indicate a positive COVID-19 staff member(s)</w:t>
       </w:r>
       <w:r w:rsidR="007D2952" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> who worked while potentially infectious</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve">, then the provider must conduct outbreak testing of all </w:t>
       </w:r>
       <w:r w:rsidR="007D2952" w:rsidRPr="60227884">
         <w:t xml:space="preserve">potentially exposed </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t>residents and staff</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, including those who are </w:t>
       </w:r>
       <w:r w:rsidR="000B7D53" w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>up to date with COVID-19 vaccines</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and those who are not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:t xml:space="preserve"> to ensure there are no </w:t>
       </w:r>
       <w:r w:rsidR="007D2952" w:rsidRPr="60227884">
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
-        <w:t>cases and to assist in proper cohorting of residents. Testing must take place as soon as possible</w:t>
+        <w:t xml:space="preserve">cases and to assist in proper </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="60227884">
+        <w:t>cohorting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="60227884">
+        <w:t xml:space="preserve"> of residents. Testing must take place as soon as possible</w:t>
       </w:r>
       <w:r w:rsidR="00735385">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="007D2952" w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk82880403"/>
       <w:r w:rsidR="00B04D69" w:rsidRPr="60227884">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00870924" w:rsidRPr="60227884">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>LTC</w:t>
       </w:r>
       <w:r w:rsidR="00B04D69" w:rsidRPr="60227884">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facility identifies that the resident or staff member’s first exposure occurred less than </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00161664">
+        <w:t xml:space="preserve"> facility identifies that the resident or staff member’s first exposure occurred less than 2 days ago, then they should wait to test until</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2952" w:rsidRPr="60227884">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">day after </w:t>
+        <w:t xml:space="preserve"> 2 days after </w:t>
       </w:r>
       <w:r w:rsidR="00372F40" w:rsidRPr="60227884">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="007D2952" w:rsidRPr="60227884">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> exposure, if known</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="007D2952">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D2952">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1743,101 +1496,102 @@
         <w:t xml:space="preserve">while they were symptomatic or within the 48 hours before symptom onset or, if asymptomatic, the 48 hours before the </w:t>
       </w:r>
       <w:r w:rsidR="00372F40">
         <w:t>positive sample was collected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00820C99">
         <w:t>hrough</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the 10 days after</w:t>
       </w:r>
       <w:r w:rsidR="008336DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA314D">
         <w:t>symptoms began or the positive sample was collected</w:t>
       </w:r>
       <w:r>
         <w:t>. Symptoms of COVID-19 include fever or chills, cough, shortness of breath or difficulty breathing, fatigue, muscle or body aches, headache, new loss of taste or smell, sore throat, congestion or runny nose, nausea or vomiting, or diarrhea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CD517A" w14:textId="77777777" w:rsidR="008F57BB" w:rsidRDefault="008F57BB" w:rsidP="0050717B"/>
-    <w:p w14:paraId="7CBB7A1A" w14:textId="2F2770A5" w:rsidR="008F57BB" w:rsidRPr="00EF45A6" w:rsidRDefault="00870924" w:rsidP="0056150E">
+    <w:p w14:paraId="7CBB7A1A" w14:textId="77777777" w:rsidR="008F57BB" w:rsidRPr="00EF45A6" w:rsidRDefault="00870924" w:rsidP="0056150E">
       <w:r w:rsidRPr="60227884">
         <w:t>LTC</w:t>
       </w:r>
       <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> facilities must report positive </w:t>
       </w:r>
       <w:r w:rsidR="005A1FB7" w:rsidRPr="60227884">
         <w:t xml:space="preserve">antigen </w:t>
       </w:r>
       <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
         <w:t>test results</w:t>
       </w:r>
       <w:r w:rsidR="005A1FB7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A1FB7" w:rsidRPr="60227884">
-        <w:t xml:space="preserve">and </w:t>
-[...8 lines deleted...]
-        <w:t>molecular point of care test results</w:t>
+        <w:t>and all molecular point of care test results</w:t>
       </w:r>
       <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00E23828" w:rsidRPr="60227884">
         <w:t xml:space="preserve">DPH’s </w:t>
       </w:r>
       <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
-        <w:t>Bureau of Infectious Disease and Laboratory Sciences (BIDLS)</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Bureau of Infectious Disease and Laboratory Sciences (BIDLS). Results of positive tests should be reported to DPH using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
-        <w:t>. Results of positive tests should be reported to DPH using Casetivity, with “COVID</w:t>
+        <w:t>Casetivity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
+        <w:t>, with “COVID</w:t>
       </w:r>
       <w:r w:rsidR="004708D6" w:rsidRPr="60227884">
         <w:t>-19</w:t>
       </w:r>
       <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
-        <w:t>” in the “Test” field. If your facility does not have access to Casetivity, you will need to gain access by sending an email to ImmediateDiseaseReporting@mass.gov and following the instructions you receive.</w:t>
+        <w:t xml:space="preserve">” in the “Test” field. If your facility does not have access to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
+        <w:t>Casetivity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F57BB" w:rsidRPr="60227884">
+        <w:t>, you will need to gain access by sending an email to ImmediateDiseaseReporting@mass.gov and following the instructions you receive.</w:t>
       </w:r>
       <w:r w:rsidR="004708D6" w:rsidRPr="60227884">
         <w:t xml:space="preserve">  Skilled nursing facilities must also complete </w:t>
       </w:r>
       <w:r w:rsidR="00785DE2" w:rsidRPr="60227884">
         <w:t>CDC’s National Healthcare Safety Network</w:t>
       </w:r>
       <w:r w:rsidR="00785DE2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056150E" w:rsidRPr="60227884">
         <w:t>Weekly COVID-19 Vaccination Module for Healthcare Personnel</w:t>
       </w:r>
       <w:r w:rsidR="0056150E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="0056150E">
         <w:rPr>
@@ -1858,275 +1612,195 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF45A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Previously Positive Individuals Cleared from Isolation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B8E64C" w14:textId="17193A0B" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">from the date of original infection should be included in surveillance </w:t>
+    <w:p w14:paraId="19B8E64C" w14:textId="7AFA0DAA" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+      <w:r>
+        <w:t xml:space="preserve">Individuals previously diagnosed with COVID-19 infection confirmed by diagnostic testing may continue to have PCR detection of viral RNA for many weeks. This does not correlate with the presence or transmissibility of live virus. Due to evidence of local transmission of variants of concern, and limited data of the effectiveness of natural immunity from a prior infection, individuals more than 3 months from the date of original infection should be included in surveillance </w:t>
       </w:r>
       <w:r w:rsidR="00882926">
         <w:t xml:space="preserve">and outbreak </w:t>
       </w:r>
       <w:r>
         <w:t>testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6567B15F" w14:textId="77777777" w:rsidR="0050717B" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="560C7974" w14:textId="3DD47224" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
-[...13 lines deleted...]
-        <w:t>from the date of original infection do not need to be re-tested. Additionally, it is clinically recommended for individuals previously diagnosed with COVID-19 to be retested under the following circumstances:</w:t>
+    <w:p w14:paraId="560C7974" w14:textId="7137117B" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+      <w:r>
+        <w:t>Accordingly, for the purposes of the surveillance testing program, previously COVID-19 positive staff less than 3 months from the date of original infection do not need to be re-tested. Additionally, it is clinically recommended for individuals previously diagnosed with COVID-19 to be retested under the following circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379C3F38" w14:textId="17B71426" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
+    <w:p w14:paraId="379C3F38" w14:textId="3DDA043D" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Individuals who were previously diagnosed with COVID-19, and who develop clinically compatible symptoms, should be retested if they are more than 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00161664">
+        <w:t xml:space="preserve">Individuals who were previously diagnosed with COVID-19, and who develop clinically compatible symptoms, should be retested if they are more than 3 months past the date of original </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0 days</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="60227884">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">infection. If </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4708" w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> past the date of original </w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B4708" w:rsidRPr="60227884">
+        <w:t>test</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33035" w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> is positive</w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>test</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A33035" w:rsidRPr="60227884">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4708" w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is positive</w:t>
+        <w:t xml:space="preserve">individual </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t xml:space="preserve">must be isolated and considered to be possibly re-infected.  Consult the DPH epidemiologist for guidance.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A27E82D" w14:textId="70B20011" w:rsidR="0050717B" w:rsidRDefault="0050717B" w:rsidP="00307AEC">
+    <w:p w14:paraId="0032064A" w14:textId="77777777" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C267D">
+      <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Individuals who were previously diagnosed with COVID-19 and who are identified as a close contact of a confirmed case should be retested </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00307AEC">
+        <w:t xml:space="preserve">Individuals who were previously diagnosed with COVID-19 and who are identified as a close contact of a confirmed case should be retested and subject to quarantine </w:t>
+      </w:r>
+      <w:r w:rsidR="00882926" w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>if they are more than 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00161664" w:rsidRPr="00307AEC">
+        <w:t xml:space="preserve">(if not up to date with COVID-19 vaccines) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0 days</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> from their date of original infection.  </w:t>
+        <w:t>if they are more than 3 months from their date of original infection.  It may be appropriate to allow these individuals to quarantine in place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B97B24" w14:textId="77777777" w:rsidR="00DE5471" w:rsidRPr="007C267D" w:rsidRDefault="00DE5471" w:rsidP="00DE5471">
+    <w:p w14:paraId="1A27E82D" w14:textId="77777777" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0802CF09" w14:textId="77777777" w:rsidR="00254115" w:rsidRDefault="00882926" w:rsidP="60227884">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2206,122 +1880,98 @@
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">testing asymptomatic staff and residents at the LTC facility as part of outbreak testing; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0459D359" w14:textId="77777777" w:rsidR="00254115" w:rsidRDefault="00254115" w:rsidP="00254115">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">testing for staff who feel they are at increased risk of exposure.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050DBAED" w14:textId="77777777" w:rsidR="00254115" w:rsidRDefault="00254115" w:rsidP="00254115">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AC8D569" w14:textId="4A792C03" w:rsidR="00254115" w:rsidRDefault="00254115" w:rsidP="0056150E">
+    <w:p w14:paraId="7AC8D569" w14:textId="2016463F" w:rsidR="00254115" w:rsidRDefault="00254115" w:rsidP="0056150E">
       <w:bookmarkStart w:id="5" w:name="_Hlk105401699"/>
       <w:r>
         <w:t xml:space="preserve">If a LTC facility </w:t>
       </w:r>
       <w:r w:rsidR="00EA6557">
         <w:t>is experiencing a COVID-19 outbreak</w:t>
       </w:r>
       <w:r w:rsidR="001F3EB9">
         <w:t xml:space="preserve"> and needs to perform outbreak testing, DPH will supply </w:t>
       </w:r>
       <w:r w:rsidR="00EA6557">
         <w:t xml:space="preserve">additional antigen point of care testing kits </w:t>
       </w:r>
       <w:r w:rsidR="001F3EB9">
         <w:t>upon request</w:t>
       </w:r>
       <w:r w:rsidR="00EA6557">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F2791">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009F2791" w:rsidRPr="003E217C">
-        <w:t xml:space="preserve">LTC facilities should submit the request form </w:t>
-[...24 lines deleted...]
-      </w:hyperlink>
+        <w:t>LTC facilities should submit the request form in Appendix A.</w:t>
+      </w:r>
       <w:r w:rsidR="009F2791">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EA6557">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="05B009A5" w14:textId="77777777" w:rsidR="0056150E" w:rsidRPr="00254115" w:rsidRDefault="0056150E" w:rsidP="0056150E"/>
-    <w:p w14:paraId="4D6EB304" w14:textId="61461F20" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="00DE5471" w:rsidP="60227884">
+    <w:p w14:paraId="4D6EB304" w14:textId="3952ADE2" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="00254115" w:rsidP="60227884">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D</w:t>
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="0050717B" w:rsidRPr="60227884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Staff Definition: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD68383" w14:textId="704C4C73" w:rsidR="0050717B" w:rsidRPr="00EF45A6" w:rsidRDefault="0050717B" w:rsidP="0050717B">
       <w:r>
         <w:t xml:space="preserve">For purposes of conducting testing and implementing a surveillance testing program and, in accordance with CMS and CDC guidance, </w:t>
       </w:r>
       <w:r w:rsidR="00870924">
         <w:t>LTC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> staff </w:t>
       </w:r>
       <w:r w:rsidR="008336DA">
         <w:t>includes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> employees, consultants, contractors, volunteers, caregivers who provide care and services to residents on behalf of the facility, and students in the facility’s nurse aide training programs or from affiliated academic institutions reporting to the facility during the relevant testing period. For the purposes of a </w:t>
       </w:r>
@@ -2453,243 +2103,2110 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>and DPH’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="60227884">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">COVID-19 Public Health Guidance and Directives: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="60227884">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.mass.gov/info-details/covid-19-public-health-guidance-and-directives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="0050717B" w:rsidSect="00CC536F">
+    <w:p w14:paraId="5B4C4609" w14:textId="77777777" w:rsidR="00492AFE" w:rsidRDefault="00492AFE" w:rsidP="00BD61B5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AFDB21" w14:textId="1CF0C1EC" w:rsidR="00BD61B5" w:rsidRPr="00E22209" w:rsidRDefault="00BD61B5" w:rsidP="00BD61B5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22209">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22209">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Binax</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>NOW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="@Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Request Form for Outbreak Testing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03767295" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00BD61B5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11166" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2154"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="1848"/>
+        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="578"/>
+        <w:gridCol w:w="1620"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="61EC415E" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="905"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="72167FB0" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date Submitted to DPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642D80AA" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40ADF22B" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="003A1CEF" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C30317D" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OPEM 213TS –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Resource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Form – COVID19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE76866" w14:textId="0D33EA47" w:rsidR="00BD61B5" w:rsidRPr="008A2CA0" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Binax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>NOW Test Kit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Requests for Outbreak Testing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9CB865" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Page 1 of 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="065ABC08" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Version 06-08-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="419B2FF4" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F949169" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="24"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>REQUESTING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AGENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>POINT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CONTACT - Please Type ALL Answers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="0FB8052F" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="698"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4944" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="798B7010" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Requestor’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Print)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75572080" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="89"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A86D719" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F692A8" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B64EFD4" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Requestor’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5165B8" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="41EE7D9C" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="797"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21AB9E8A" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Requestor’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Organization</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FEDCC07" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="70"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4374" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B915B6" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Requestor’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0782D9E9" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="1DAC45FE" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:val="865"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7555ABD3" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. DELIVERY Address (include any special </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>instructions;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as if there is a loading dock, of if the facility needs to be contacted prior to delivery).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72ADBBE7" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0E8FAC" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4374" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FAA6B9C" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="007140B8" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007140B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DPH Facility ID number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EF2D5E" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="785AE96E" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7505E8C1" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="002863ED" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4374" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF18E3" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002863ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307C56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>24/7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contact Name and Phone number for delivery issues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042AC883" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="002863ED" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="46925FCF" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="153"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52BA28BB" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="002863ED" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4374" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB96CDE" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="002863ED" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="3CF434F3" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="911"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="787255E6" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="002863ED" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4374" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55564041" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0083262E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083262E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hours of operations to receive delivery (for example 8:00 am – 3:00 pm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> M-F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0083262E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EBE670" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00AF5067" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="exact"/>
+              <w:ind w:left="25"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="3B55B96B" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="290"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA01515" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00BF443A" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="262" w:lineRule="exact"/>
+              <w:ind w:left="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>REQUEST SPECIFICS - Please Type ALL Answers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="26A7E0AF" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="290"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B72233" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00BF443A" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="262" w:lineRule="exact"/>
+              <w:ind w:left="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Order</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Please complete all </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fields)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="21E72767" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1019"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11637178" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00BF443A" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="27"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No. Requested</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7392" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F04BE8B" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00BF443A" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Items Available:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640EABF1" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00BF443A" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="51" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="253" w:right="144" w:hanging="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF443A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Need, pending availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="26CAA297" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:val="1702"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BDF4EA5" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00D8DA93" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A45E995" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00AF5067" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7392" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="071ECB1B" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00342AB3" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="68"/>
+              <w:ind w:left="259"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Abbott BinaxNOW COVID-19 Test Kit – FOR OUTBREAK TESTING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43627ED9" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342AB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each kit contains test cards and swabs to conduct 40 tests, therefore, please request the total number of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277907">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kits </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>needed based on this quantity]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A91739" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55ECB355" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00342AB3" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74A8A49C" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04BFE19F" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="503F486F" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00AF5067" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="27B1C426" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="293"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CC53A5" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="001002F3" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001002F3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Submittal Process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD61B5" w14:paraId="3DBAFFA1" w14:textId="77777777" w:rsidTr="00C57F7C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="905"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11166" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69BEAC29" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342AB3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>To submit a request, please email completed form to:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DF903D" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00516FC8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>COVID19.Resource.Request@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="65AD4ADA" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="008A2CA0" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="441D6D1B" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37EF6B77" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FA9915" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06CFA734" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00342AB3" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="674E3102" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00342AB3" w:rsidRDefault="00BD61B5" w:rsidP="00C57F7C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="49ED9E87" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRPr="00093346" w:rsidRDefault="00BD61B5" w:rsidP="00BD61B5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE76F1E" w14:textId="77777777" w:rsidR="00BD61B5" w:rsidRDefault="00BD61B5" w:rsidP="00BD61B5"/>
+    <w:p w14:paraId="4B0A2DC7" w14:textId="77777777" w:rsidR="003E217C" w:rsidRDefault="003E217C" w:rsidP="003E217C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003E217C" w:rsidSect="00CC536F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E822C80" w14:textId="77777777" w:rsidR="00311E93" w:rsidRDefault="00311E93" w:rsidP="000B7D53">
+    <w:p w14:paraId="518B2710" w14:textId="77777777" w:rsidR="00BD3678" w:rsidRDefault="00BD3678" w:rsidP="000B7D53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B4C7BE1" w14:textId="77777777" w:rsidR="00311E93" w:rsidRDefault="00311E93" w:rsidP="000B7D53">
+    <w:p w14:paraId="119A1D54" w14:textId="77777777" w:rsidR="00BD3678" w:rsidRDefault="00BD3678" w:rsidP="000B7D53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="@Batang">
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C85FCDD" w14:textId="77777777" w:rsidR="00311E93" w:rsidRDefault="00311E93" w:rsidP="000B7D53">
+    <w:p w14:paraId="77B42EE7" w14:textId="77777777" w:rsidR="00BD3678" w:rsidRDefault="00BD3678" w:rsidP="000B7D53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E137C7E" w14:textId="77777777" w:rsidR="00311E93" w:rsidRDefault="00311E93" w:rsidP="000B7D53">
+    <w:p w14:paraId="5E51BCD6" w14:textId="77777777" w:rsidR="00BD3678" w:rsidRDefault="00BD3678" w:rsidP="000B7D53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0E7DD38F" w14:textId="77777777" w:rsidR="005346EC" w:rsidRDefault="005346EC" w:rsidP="005346EC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="48A444D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="48A444D4" w:rsidRPr="000B7D53">
         <w:t>https://www.cdc.gov/coronavirus/2019-ncov/vaccines/stay-up-to-date.html#recommendations</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3CBDEF75" w14:textId="77777777" w:rsidR="0056150E" w:rsidRDefault="0056150E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="48A444D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="48A444D4" w:rsidRPr="0056150E">
         <w:t>https://www.cdc.gov/nhsn/ltc/index.html</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20C02DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52F05256"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3143,341 +4660,209 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="728723424">
+  <w:num w:numId="1" w16cid:durableId="925193901">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1153568607">
+  <w:num w:numId="2" w16cid:durableId="2027321931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="675110799">
+  <w:num w:numId="3" w16cid:durableId="1579558056">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1474592662">
+  <w:num w:numId="4" w16cid:durableId="208692494">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1440681369">
+  <w:num w:numId="5" w16cid:durableId="651569595">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000273D"/>
     <w:rsid w:val="0002524E"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="000545A8"/>
-    <w:rsid w:val="000871AA"/>
     <w:rsid w:val="000B7D53"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="00134659"/>
     <w:rsid w:val="0015268B"/>
-    <w:rsid w:val="00161664"/>
     <w:rsid w:val="0017047F"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="00181A91"/>
     <w:rsid w:val="00182503"/>
     <w:rsid w:val="001F3EB9"/>
     <w:rsid w:val="002475A7"/>
     <w:rsid w:val="00254115"/>
     <w:rsid w:val="00262FCF"/>
-    <w:rsid w:val="002765F1"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="002D15CB"/>
-    <w:rsid w:val="00307AEC"/>
-    <w:rsid w:val="00311E93"/>
     <w:rsid w:val="00327BBB"/>
     <w:rsid w:val="003646DB"/>
     <w:rsid w:val="00372F40"/>
     <w:rsid w:val="00383872"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003C60EF"/>
     <w:rsid w:val="003E217C"/>
     <w:rsid w:val="00430180"/>
     <w:rsid w:val="0043319D"/>
     <w:rsid w:val="004467B4"/>
     <w:rsid w:val="004708D6"/>
     <w:rsid w:val="0048097B"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="00492AFE"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B763E"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="0050717B"/>
     <w:rsid w:val="005346EC"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="005470F3"/>
     <w:rsid w:val="0056150E"/>
     <w:rsid w:val="00585417"/>
     <w:rsid w:val="005A1FB7"/>
     <w:rsid w:val="005B32DC"/>
-    <w:rsid w:val="005E040B"/>
     <w:rsid w:val="00612B3D"/>
     <w:rsid w:val="006164DB"/>
     <w:rsid w:val="0063755D"/>
     <w:rsid w:val="00670A56"/>
     <w:rsid w:val="006A396C"/>
     <w:rsid w:val="006A5CA9"/>
     <w:rsid w:val="006D06D9"/>
     <w:rsid w:val="006D77A6"/>
     <w:rsid w:val="006F22DE"/>
     <w:rsid w:val="00702109"/>
     <w:rsid w:val="0072610D"/>
     <w:rsid w:val="00735385"/>
-    <w:rsid w:val="00770567"/>
     <w:rsid w:val="00785DE2"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B7347"/>
-    <w:rsid w:val="007C267D"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="007D2952"/>
-    <w:rsid w:val="007D4EF4"/>
     <w:rsid w:val="00806499"/>
     <w:rsid w:val="00820C99"/>
     <w:rsid w:val="008336DA"/>
     <w:rsid w:val="00870924"/>
     <w:rsid w:val="00882926"/>
     <w:rsid w:val="008A2D69"/>
     <w:rsid w:val="008F57BB"/>
     <w:rsid w:val="008F745B"/>
     <w:rsid w:val="00945A24"/>
     <w:rsid w:val="00965AE0"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
-    <w:rsid w:val="009958DC"/>
     <w:rsid w:val="009B4708"/>
     <w:rsid w:val="009F2791"/>
     <w:rsid w:val="00A14176"/>
-    <w:rsid w:val="00A25AA0"/>
     <w:rsid w:val="00A26158"/>
     <w:rsid w:val="00A33035"/>
     <w:rsid w:val="00A473B8"/>
-    <w:rsid w:val="00A54964"/>
     <w:rsid w:val="00A65101"/>
-    <w:rsid w:val="00A81DBB"/>
-    <w:rsid w:val="00A83537"/>
     <w:rsid w:val="00AE46E5"/>
     <w:rsid w:val="00B04D69"/>
     <w:rsid w:val="00B403BF"/>
     <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00B66332"/>
-    <w:rsid w:val="00B9496E"/>
     <w:rsid w:val="00BA1AD3"/>
     <w:rsid w:val="00BA314D"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00BD3678"/>
     <w:rsid w:val="00BD61B5"/>
     <w:rsid w:val="00BD6FF4"/>
     <w:rsid w:val="00BE551E"/>
     <w:rsid w:val="00C20BFE"/>
     <w:rsid w:val="00C24EE2"/>
     <w:rsid w:val="00C716E8"/>
     <w:rsid w:val="00C72DB4"/>
     <w:rsid w:val="00C770D7"/>
     <w:rsid w:val="00C832EB"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CC536F"/>
     <w:rsid w:val="00CE575B"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D0493F"/>
     <w:rsid w:val="00D305A3"/>
     <w:rsid w:val="00D56F91"/>
     <w:rsid w:val="00D642F2"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DC3855"/>
-    <w:rsid w:val="00DE5471"/>
     <w:rsid w:val="00DE75BC"/>
     <w:rsid w:val="00E23828"/>
     <w:rsid w:val="00E242A8"/>
     <w:rsid w:val="00E274B8"/>
     <w:rsid w:val="00E449DB"/>
     <w:rsid w:val="00E72707"/>
     <w:rsid w:val="00E828E1"/>
     <w:rsid w:val="00EA6557"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F34D4F"/>
     <w:rsid w:val="00F43932"/>
     <w:rsid w:val="00F4600E"/>
     <w:rsid w:val="00FA1131"/>
     <w:rsid w:val="00FC6B42"/>
     <w:rsid w:val="00FF67CC"/>
     <w:rsid w:val="01229D14"/>
     <w:rsid w:val="0A40BB6D"/>
     <w:rsid w:val="1ED7B6AF"/>
     <w:rsid w:val="24B91292"/>
     <w:rsid w:val="44E6C233"/>
     <w:rsid w:val="48A444D4"/>
     <w:rsid w:val="4F1287AB"/>
     <w:rsid w:val="519979FA"/>
     <w:rsid w:val="60227884"/>
     <w:rsid w:val="62A360B7"/>
@@ -4162,51 +5547,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/3fy0kXy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/updates-to-long-term-care-surveillance-testing-9-24-2021/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/covid-19-public-health-guidance-and-directives" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/2019coronavirus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/About-CMS/Agency-Information/Emergency/EPRO/Current-Emergencies/Current-Emergencies-page" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/antigen-rapid-point-of-care-covid-19-testing-for-long-term-care-facility-visitors/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/updates-to-long-term-care-surveillance-testing-9-24-2021/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COVID19.Resource.Request@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/covid-19-public-health-guidance-and-directives" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/2019coronavirus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/About-CMS/Agency-Information/Emergency/EPRO/Current-Emergencies/Current-Emergencies-page" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4481,74 +5866,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BAF16977D12A8C40BEE978808F42C318" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="50156ad3ef4f67037a98144c537d1c0b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79378399-bdd1-4e54-af2e-bf7831bd3d00" xmlns:ns3="17eb2ca1-151e-4498-8659-dcf34d506d6e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb0caa647e84266223d97aeb0960b3a4" ns2:_="" ns3:_="">
     <xsd:import namespace="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
     <xsd:import namespace="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4727,126 +6088,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="79378399-bdd1-4e54-af2e-bf7831bd3d00">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17eb2ca1-151e-4498-8659-dcf34d506d6e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91DF9E9B-C584-4559-89D1-F25E9703C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
     <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C80BA66-E519-41ED-8B35-27E27F45294C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98F3BB4B-837A-4AFD-B19A-E615A551BC9B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="79378399-bdd1-4e54-af2e-bf7831bd3d00"/>
+    <ds:schemaRef ds:uri="17eb2ca1-151e-4498-8659-dcf34d506d6e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DCB47B4-0940-4911-9B54-6EC5AF45321B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7552</Characters>
+  <Pages>4</Pages>
+  <Words>1434</Words>
+  <Characters>8951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8733</CharactersWithSpaces>
+  <CharactersWithSpaces>10365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fillo, Katherine (DPH)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BAF16977D12A8C40BEE978808F42C318</vt:lpwstr>
   </property>