--- v0 (2025-12-05)
+++ v1 (2026-07-26)
@@ -3043,52 +3043,52 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="79499340-b9cf-4458-9368-33036c1b4dc9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" xsi:nil="true"/>
     <SharedWithUsers xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b">
       <UserInfo>
         <DisplayName>Friedman, Eric (ENE)</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="353c411744954991f2b8949b593a8323">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="866e236010be8c18a48c5bce53cbd3cc" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b95d9d892339695b0067449f0ad9c324">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="773abde41dede69335bfc4bc960a174d" ns2:_="" ns3:_="">
     <xsd:import namespace="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <xsd:import namespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -3323,66 +3323,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A5926C1-EBA5-471D-B583-85C6A172FABE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7393640B-1B3E-40BF-AFD5-1BC2A6388470}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E9CA98D-FD06-43C4-91D7-FED4F4FAA567}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2339AD87-93D7-48D9-8955-77104A8B742D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>704</Words>
   <Characters>4015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">