--- v0 (2025-12-22)
+++ v1 (2026-06-30)
@@ -9,347 +9,345 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C048FAD" w14:textId="0C262EFA" w:rsidR="009670DB" w:rsidRPr="0095770F" w:rsidRDefault="00D96CC6" w:rsidP="009670DB">
+    <w:p w14:paraId="2C048FAD" w14:textId="0C262EFA" w:rsidR="009670DB" w:rsidRPr="007B0B97" w:rsidRDefault="00D96CC6" w:rsidP="009670DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095770F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C17610A" wp14:editId="0916408B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C17610A" wp14:editId="37E37F67">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-99060</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>274320</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2510208" cy="358140"/>
             <wp:effectExtent l="0" t="0" r="4445" b="3810"/>
             <wp:wrapNone/>
-            <wp:docPr id="1437804690" name="Picture 1437804690" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1437804690" name="Picture 1437804690" descr="Massachusetts department of Unemployment assistance logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1075937949" name="Picture 2" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1437804690" name="Picture 1437804690" descr="Massachusetts department of Unemployment assistance logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2510208" cy="358140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B16D01" w:rsidRPr="0095770F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66943BC6" wp14:editId="22E705EA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66943BC6" wp14:editId="23C42C48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-99060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-22860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7139940" cy="274320"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="235951048" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7139940" cy="274320"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                          </a:schemeClr>
+                          <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6F2862C5" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.8pt;margin-top:-1.8pt;width:562.2pt;height:21.6pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdjYpUgQIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hSygoVKapATJMY&#10;oMHEs3FsYsn2ebbbtPvrd3bSlPGxh2kvjn0fv7v75e5OzzZGk7XwQYGtaXVQUiIsh0bZp5r+uL/8&#10;dExJiMw2TIMVNd2KQM8WHz+cdm4uJtCCboQnCGLDvHM1bWN086IIvBWGhQNwwqJSgjcs4tM/FY1n&#10;HaIbXUzK8nPRgW+cBy5CQOlFr6SLjC+l4PFGyiAi0TXF3GI+fT4f01ksTtn8yTPXKj6kwf4hC8OU&#10;xaAj1AWLjKy8egVlFPcQQMYDDqYAKRUXuQaspipfVHPXMidyLUhOcCNN4f/B8uv1nbv1SEPnwjzg&#10;NVWxkd6kL+ZHNpms7UiW2ETCUTirDk9OpsgpR91kNj2cZDaLvbfzIX4RYEi61NTjz8gcsfVViBgR&#10;TXcmKVgArZpLpXV+pAYQ59qTNcNfxzgXNlbZXa/MN2h6+eyoLHdhc88kl4z8B5q2CdNCQu8DJ0mx&#10;Lznf4laLZKftdyGJarDISY44Ir9OJrSsEb24ejeXDJiQJcYfsftq3sHusxzsk6vIzTw6l39LrHce&#10;PXJksHF0NsqCfwtAI8VD5N5+R1JPTWLpEZrtrSce+lEKjl8q/L1XLMRb5nF2sCNwH8QbPKSGrqYw&#10;3Chpwf96S57ssaVRS0mHs1jT8HPFvKBEf7XY7CfVNDVazI/p0Qw7jfjnmsfnGrsy54A9U+HmcTxf&#10;k33Uu6v0YB5wbSxTVFQxyzF2TXn0u8d57HcELh4ulstshgPrWLyyd44n8MRqat/7zQPzbujxiNNx&#10;Dbu5ZfMXrd7bJk8Ly1UEqfIc7Hkd+MZhz008LKa0TZ6/s9V+fS5+AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAO6GOcuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbK2dlEYlxKkQ&#10;iAWVgRaGbG7sJhH2ObLdNvDruU4w3Z3e07vvVevJWXYyIQ4eJWRzAcxg6/WAnYSP3ctsBSwmhVpZ&#10;j0bCt4mwrq+vKlVqf8Z3c9qmjlEIxlJJ6FMaS85j2xun4tyPBkk7+OBUojN0XAd1pnBneS5EwZ0a&#10;kD70ajRPvWm/tkcngYfXqWly+yPGw+Zz87Z8vmvynZS3N9PjA7BkpvRnhgs+oUNNTHt/RB2ZlTDL&#10;lgVZaVnQvBgysaIyewmL+wJ4XfH/FepfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB2N&#10;ilSBAgAAhgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADuhjnLhAAAACgEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="#2e74b5 [2404]" stroked="f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="141F948A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.8pt;margin-top:-1.8pt;width:562.2pt;height:21.6pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/hjzLfAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1P3DAQvVfqf7B8L0mWpZQVWbQCUVVC&#10;sCpUnI1jk0iOxx17N7v99R07HwsU9VD1ktiemTczz298frFrDdsq9A3YkhdHOWfKSqga+1zyHw/X&#10;n75w5oOwlTBgVcn3yvOL5ccP551bqBnUYCqFjECsX3Su5HUIbpFlXtaqFf4InLJk1ICtCLTF56xC&#10;0RF6a7JZnn/OOsDKIUjlPZ1e9Ua+TPhaKxnutPYqMFNyqi2kL6bvU/xmy3OxeEbh6kYOZYh/qKIV&#10;jaWkE9SVCIJtsPkDqm0kggcdjiS0GWjdSJV6oG6K/E0397VwKvVC5Hg30eT/H6y83d67NRINnfML&#10;T8vYxU5jG/9UH9slsvYTWWoXmKTD0+L47GxOnEqyzU7nx7PEZnaIdujDVwUti4uSI11G4khsb3yg&#10;jOQ6usRkHkxTXTfGpE0UgLo0yLaCri7sinhVFPHKy9joayFG9eZ4kh1aSauwNyr6GftdadZUVPws&#10;FZJUdkgipFQ2FL2pFpXqcxcneT62NkWkWhJgRNaUf8IeAF43MGL3VQ7+MVQlkU7B+d8K64OniJQZ&#10;bJiC28YCvgdgqKshc+8/ktRTE1l6gmq/RobQj4h38rqha7sRPqwF0kzQTdOchzv6aANdyWFYcVYD&#10;/nrvPPqTVMnKWUczVnL/cyNQcWa+WRLxWTGPAgppMz85JQUxfGl5emmxm/YSSAsFvShOpmX0D2Zc&#10;aoT2kZ6DVcxKJmEl5S65DDhuLkM/+/SgSLVaJTcaRCfCjb13MoJHVqMsH3aPAt2g3UCqv4VxHsXi&#10;jYR73xhpYbUJoJuk7wOvA980xEk4w4MTX4mX++R1eBaXvwEAAP//AwBQSwMEFAAGAAgAAAAhALt7&#10;2xjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVSgRNoIprGQdDCpRco&#10;9ANMvCQR8TqKDaR/3+XUnnZXM5p9ky8G24or9r5xpCCeRCCQSmcaqhR8HzbjOQgfNBndOkIFP+hh&#10;UTw+5Doz7kZfeN2HSnAI+UwrqEPoMil9WaPVfuI6JNZOrrc68NlX0vT6xuG2ldMoSqXVDfGHWnf4&#10;XmN53l+sgsN2l643TULT7vyxfCmT1fP6c6XU02hYvoEIOIQ/M9zxGR0KZjq6CxkvWgXjOEnZysuM&#10;590QR3Muc1Qwe01BFrn8X6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD+GPMt8AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALt72xjg&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="black [3213]" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="7F4F61A7" w:rsidRPr="0095770F">
+      <w:r w:rsidR="7F4F61A7" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>User</w:t>
       </w:r>
-      <w:r w:rsidR="008F05D4" w:rsidRPr="0095770F">
+      <w:r w:rsidR="008F05D4" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Designation Form for Unemployment Services for Employers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8401AE" w14:textId="77777777" w:rsidR="00D96CC6" w:rsidRPr="00933E90" w:rsidRDefault="00D96CC6" w:rsidP="000F0F62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398C4148" w14:textId="54E87C6F" w:rsidR="00D96CC6" w:rsidRPr="00B86438" w:rsidRDefault="009670DB" w:rsidP="00933E90">
+    <w:p w14:paraId="398C4148" w14:textId="54E87C6F" w:rsidR="00D96CC6" w:rsidRPr="007B0B97" w:rsidRDefault="009670DB" w:rsidP="00933E90">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-180" w:right="-270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B86438">
+      <w:r w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All fields on this form are required. Failure to fill out this form accurately and completely will result in denial and</w:t>
       </w:r>
-      <w:r w:rsidR="000F0F62" w:rsidRPr="00B86438">
+      <w:r w:rsidR="000F0F62" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> delayed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86438">
+      <w:r w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F0F62" w:rsidRPr="00B86438">
+      <w:r w:rsidR="000F0F62" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>access</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86438">
+      <w:r w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as you will be required to submit a new </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B86438">
+      <w:r w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>User Designation Form</w:t>
       </w:r>
-      <w:r w:rsidR="000F0F62" w:rsidRPr="00B86438">
+      <w:r w:rsidR="000F0F62" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D1091" w:rsidRPr="00B86438">
+      <w:r w:rsidR="004D1091" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00950188" w:rsidRPr="00B86438">
+      <w:r w:rsidR="00950188" w:rsidRPr="007B0B97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reminder, if you have a system administrator in Unemployment Services for Employers, additional access can and should be self-serviced. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376DDFDB" w14:textId="209C803C" w:rsidR="005A2B80" w:rsidRPr="00933E90" w:rsidRDefault="005A2B80" w:rsidP="00933E90">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6390"/>
         </w:tabs>
         <w:ind w:right="-270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2708,51 +2706,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B86438">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D186D5" w14:textId="77777777" w:rsidR="00933E90" w:rsidRDefault="00933E90" w:rsidP="00D96CC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F28193" w14:textId="3A65F0BE" w:rsidR="00C4365D" w:rsidRPr="00933E90" w:rsidRDefault="00D96CC6" w:rsidP="00D96CC6">
+    <w:p w14:paraId="26F28193" w14:textId="351D077C" w:rsidR="00C4365D" w:rsidRPr="00933E90" w:rsidRDefault="00D96CC6" w:rsidP="00D96CC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933E90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F67FBB" wp14:editId="5C9F2E72">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4149090</wp:posOffset>
                 </wp:positionH>
@@ -2910,51 +2908,51 @@
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="59A978FA" w:rsidRPr="00933E90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit this form by visiting </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="59A978FA" w:rsidRPr="00933E90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://unemployment.mass.gov/Employers/</w:t>
+          <w:t>https://unemployment.mass.gov/Employers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B86438" w:rsidRPr="00933E90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="59A978FA" w:rsidRPr="00933E90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and selecting </w:t>
       </w:r>
       <w:r w:rsidR="00B86438" w:rsidRPr="00933E90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3062,115 +3060,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>menu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C4365D" w:rsidRPr="00933E90" w:rsidSect="00933E90">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="720" w:bottom="720" w:left="720" w:header="547" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC6C124" w14:textId="77777777" w:rsidR="000E0D02" w:rsidRDefault="000E0D02">
+    <w:p w14:paraId="69CF0080" w14:textId="77777777" w:rsidR="00470CAA" w:rsidRDefault="00470CAA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27DD0B93" w14:textId="77777777" w:rsidR="000E0D02" w:rsidRDefault="000E0D02">
+    <w:p w14:paraId="2244EBCC" w14:textId="77777777" w:rsidR="00470CAA" w:rsidRDefault="00470CAA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="524B3071" w14:textId="77777777" w:rsidR="000E0D02" w:rsidRDefault="000E0D02"/>
+    <w:p w14:paraId="09E7C44A" w14:textId="77777777" w:rsidR="00470CAA" w:rsidRDefault="00470CAA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
       <w:gridCol w:w="3600"/>
     </w:tblGrid>
     <w:tr w:rsidR="461395ED" w14:paraId="73AC6555" w14:textId="77777777" w:rsidTr="461395ED">
       <w:trPr>
         <w:trHeight w:val="300"/>
@@ -3200,65 +3196,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3600" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="591619E1" w14:textId="03F9D97F" w:rsidR="461395ED" w:rsidRDefault="461395ED" w:rsidP="461395ED">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B865892" w14:textId="7051CB75" w:rsidR="461395ED" w:rsidRDefault="461395ED" w:rsidP="461395ED">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29B222C7" w14:textId="77777777" w:rsidR="000E0D02" w:rsidRDefault="000E0D02">
+    <w:p w14:paraId="01BDAFFF" w14:textId="77777777" w:rsidR="00470CAA" w:rsidRDefault="00470CAA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6981E104" w14:textId="77777777" w:rsidR="000E0D02" w:rsidRDefault="000E0D02">
+    <w:p w14:paraId="036DBEB9" w14:textId="77777777" w:rsidR="00470CAA" w:rsidRDefault="00470CAA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D1F99FE" w14:textId="77777777" w:rsidR="000E0D02" w:rsidRDefault="000E0D02"/>
+    <w:p w14:paraId="7228EB6A" w14:textId="77777777" w:rsidR="00470CAA" w:rsidRDefault="00470CAA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CE1F33B" w14:textId="13D269DB" w:rsidR="00020ECA" w:rsidRPr="0076209C" w:rsidRDefault="00020ECA" w:rsidP="00977A54">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1300"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
@@ -3321,120 +3317,123 @@
     <w:rsid w:val="001E0226"/>
     <w:rsid w:val="001E59CC"/>
     <w:rsid w:val="001F1B5C"/>
     <w:rsid w:val="001F4819"/>
     <w:rsid w:val="001F552A"/>
     <w:rsid w:val="001F595F"/>
     <w:rsid w:val="0020287E"/>
     <w:rsid w:val="00204D00"/>
     <w:rsid w:val="00205116"/>
     <w:rsid w:val="00211673"/>
     <w:rsid w:val="0022412F"/>
     <w:rsid w:val="002254A5"/>
     <w:rsid w:val="00225F58"/>
     <w:rsid w:val="00233AC8"/>
     <w:rsid w:val="002366EF"/>
     <w:rsid w:val="0024023D"/>
     <w:rsid w:val="0024055D"/>
     <w:rsid w:val="00274185"/>
     <w:rsid w:val="002B1ACC"/>
     <w:rsid w:val="002B6FD2"/>
     <w:rsid w:val="002C1122"/>
     <w:rsid w:val="002C1282"/>
     <w:rsid w:val="002C4825"/>
     <w:rsid w:val="002C655C"/>
     <w:rsid w:val="002F076C"/>
+    <w:rsid w:val="002F3804"/>
     <w:rsid w:val="00303107"/>
     <w:rsid w:val="0034246C"/>
     <w:rsid w:val="00351C1B"/>
     <w:rsid w:val="00366D5F"/>
     <w:rsid w:val="00371D7B"/>
     <w:rsid w:val="00382965"/>
     <w:rsid w:val="00387077"/>
     <w:rsid w:val="00387129"/>
     <w:rsid w:val="003B6B22"/>
     <w:rsid w:val="003B7FCC"/>
     <w:rsid w:val="003C7312"/>
     <w:rsid w:val="003D705C"/>
     <w:rsid w:val="003E6042"/>
     <w:rsid w:val="003E6EC9"/>
     <w:rsid w:val="003F0180"/>
     <w:rsid w:val="003F1841"/>
     <w:rsid w:val="003F1BD6"/>
     <w:rsid w:val="003F6692"/>
     <w:rsid w:val="00405EAD"/>
     <w:rsid w:val="00425D2E"/>
     <w:rsid w:val="00427AD2"/>
     <w:rsid w:val="00442C34"/>
     <w:rsid w:val="00445EF7"/>
     <w:rsid w:val="0045034A"/>
+    <w:rsid w:val="00470CAA"/>
     <w:rsid w:val="004714F9"/>
     <w:rsid w:val="00494BE7"/>
     <w:rsid w:val="004960DA"/>
     <w:rsid w:val="004A35DB"/>
     <w:rsid w:val="004B78DA"/>
     <w:rsid w:val="004D1091"/>
     <w:rsid w:val="004D2C44"/>
     <w:rsid w:val="004D5837"/>
     <w:rsid w:val="00516BF4"/>
     <w:rsid w:val="00522305"/>
     <w:rsid w:val="005252FB"/>
     <w:rsid w:val="005340B8"/>
     <w:rsid w:val="00544C84"/>
     <w:rsid w:val="00547C02"/>
     <w:rsid w:val="00566D08"/>
     <w:rsid w:val="00580315"/>
     <w:rsid w:val="00592D7A"/>
     <w:rsid w:val="005A2B80"/>
     <w:rsid w:val="005D0D42"/>
     <w:rsid w:val="005D6B54"/>
     <w:rsid w:val="005F6C6B"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="00662E77"/>
     <w:rsid w:val="00665417"/>
     <w:rsid w:val="00666DA5"/>
     <w:rsid w:val="006677D3"/>
     <w:rsid w:val="006848BC"/>
     <w:rsid w:val="00695CF7"/>
     <w:rsid w:val="006A17F9"/>
     <w:rsid w:val="006C090B"/>
     <w:rsid w:val="006D0708"/>
     <w:rsid w:val="006D1C1B"/>
     <w:rsid w:val="006F3637"/>
     <w:rsid w:val="006F7E8F"/>
     <w:rsid w:val="00702D43"/>
     <w:rsid w:val="007176AB"/>
     <w:rsid w:val="00735BB2"/>
     <w:rsid w:val="0073735C"/>
     <w:rsid w:val="00742813"/>
     <w:rsid w:val="00747CDB"/>
     <w:rsid w:val="00757C2C"/>
     <w:rsid w:val="0076209C"/>
     <w:rsid w:val="00764D53"/>
     <w:rsid w:val="00774D2A"/>
     <w:rsid w:val="00777ABB"/>
     <w:rsid w:val="0079254E"/>
+    <w:rsid w:val="007B0B97"/>
     <w:rsid w:val="007C4F77"/>
     <w:rsid w:val="0081286D"/>
     <w:rsid w:val="00812A8A"/>
     <w:rsid w:val="00814F66"/>
     <w:rsid w:val="00816B27"/>
     <w:rsid w:val="00824054"/>
     <w:rsid w:val="0082700D"/>
     <w:rsid w:val="0083561C"/>
     <w:rsid w:val="00856E9F"/>
     <w:rsid w:val="00865A08"/>
     <w:rsid w:val="00896E80"/>
     <w:rsid w:val="008A2CF7"/>
     <w:rsid w:val="008B1F92"/>
     <w:rsid w:val="008C46F6"/>
     <w:rsid w:val="008D2933"/>
     <w:rsid w:val="008D5057"/>
     <w:rsid w:val="008D57F3"/>
     <w:rsid w:val="008D6B92"/>
     <w:rsid w:val="008F05D4"/>
     <w:rsid w:val="008F210B"/>
     <w:rsid w:val="009022D3"/>
     <w:rsid w:val="0090559E"/>
     <w:rsid w:val="00914497"/>
     <w:rsid w:val="00915C54"/>
     <w:rsid w:val="0091754A"/>
@@ -4408,98 +4407,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...46 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B096D1DC1B362C459D9E273FC20FAAD5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aa4d8c97373bbcaac147249c67ab1867">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71085b7c-cb20-4505-a375-8beb496d863d" xmlns:ns3="ae1b4f37-20a8-4eb6-945f-4871f4b45939" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cfe2d37e19fcc093e05e19c7e5b8f7e6" ns2:_="" ns3:_="">
     <xsd:import namespace="71085b7c-cb20-4505-a375-8beb496d863d"/>
     <xsd:import namespace="ae1b4f37-20a8-4eb6-945f-4871f4b45939"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:NOTES" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4686,124 +4637,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ae1b4f37-20a8-4eb6-945f-4871f4b45939" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="71085b7c-cb20-4505-a375-8beb496d863d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <NOTES xmlns="71085b7c-cb20-4505-a375-8beb496d863d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="ae1b4f37-20a8-4eb6-945f-4871f4b45939">
+      <UserInfo>
+        <DisplayName>Ruggiero, Nicolas (EOL)</DisplayName>
+        <AccountId>615</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Simon, Daniel (DUA)</DisplayName>
+        <AccountId>103</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jeffers, Richard (EOL)</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Santiago, Laura (EOL)</DisplayName>
+        <AccountId>73</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pinkham, Laurie (EOL)</DisplayName>
+        <AccountId>1259</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49F46CF0-6086-4D01-B453-EBEACF7E544C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71085b7c-cb20-4505-a375-8beb496d863d"/>
     <ds:schemaRef ds:uri="ae1b4f37-20a8-4eb6-945f-4871f4b45939"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B533CEFB-2117-4A8E-A19C-E0E64A0DF29C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ae1b4f37-20a8-4eb6-945f-4871f4b45939"/>
+    <ds:schemaRef ds:uri="71085b7c-cb20-4505-a375-8beb496d863d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE1FFC34-0C89-4534-B817-1425C31EFC99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>493</Words>
-  <Characters>2625</Characters>
+  <Words>465</Words>
+  <Characters>2652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hi Ira,</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DET</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3090</CharactersWithSpaces>
+  <CharactersWithSpaces>3111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hi Ira,</dc:title>
   <dc:subject/>
   <dc:creator>rrodriguez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B096D1DC1B362C459D9E273FC20FAAD5</vt:lpwstr>