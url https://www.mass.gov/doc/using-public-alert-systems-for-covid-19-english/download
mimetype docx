--- v0 (2025-11-01)
+++ v1 (2026-06-08)
@@ -10,92 +10,104 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1008981207"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="470ED866" w14:textId="6323BAE3" w:rsidR="003879E0" w:rsidRDefault="003879E0"/>
         <w:p w14:paraId="4E8C23E9" w14:textId="11A87979" w:rsidR="003879E0" w:rsidRDefault="00184644" w:rsidP="007A6E7A">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="577247DB" wp14:editId="10DC71E5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="577247DB" wp14:editId="30B59601">
                 <wp:extent cx="6122502" cy="7925896"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1" name="Picture 1" descr="A picture containing person, holding, using, cellphone&#10;&#10;Description automatically generated"/>
+                <wp:docPr id="1" name="Picture 1" descr="Using Public Alert Systems for COVID-19">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPr id="1" name="Picture 1" descr="Using Public Alert Systems for COVID-19">
+                          <a:extLst>
+                            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId11" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6122502" cy="7925896"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
@@ -202,875 +214,875 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00457F0D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00457F0D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00457F0D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11CDE92E" w14:textId="4A723893" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="11CDE92E" w14:textId="4A723893" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375015" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Public alerting systems advantages:</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375015 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23773CAA" w14:textId="5E428368" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="23773CAA" w14:textId="5E428368" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375016" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tips for delivering effective public alerts:</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375016 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="305F0D04" w14:textId="79FEC52D" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="305F0D04" w14:textId="79FEC52D" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375017" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Option 1: Regularly Scheduled Community Risk Updates</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375017 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49832254" w14:textId="420F54CE" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="49832254" w14:textId="420F54CE" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375018" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introductory High-Risk Level (red – level or worsening trend)</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375018 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46C8BC1E" w14:textId="07C39F8F" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="46C8BC1E" w14:textId="07C39F8F" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375019" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>High-Risk level (red - but improving trend)</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375019 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DE5AF4E" w14:textId="046D1D89" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="1DE5AF4E" w14:textId="046D1D89" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375020" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Moderate Risk Level (yellow – improved trend from red)</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375020 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F83061A" w14:textId="5AB6039A" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="0F83061A" w14:textId="5AB6039A" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375021" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Moderate Risk Level (yellow – worsening trend from low-risk category)</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375021 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="308DC0DA" w14:textId="4085E0F3" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="308DC0DA" w14:textId="4085E0F3" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375022" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Option 2: Regularly Scheduled Tips &amp; Resource Messaging</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375022 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="492C47E2" w14:textId="0B4266D6" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="492C47E2" w14:textId="0B4266D6" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375023" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introductory High-Risk Level (red – level or worsening trend)</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375023 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42CE7707" w14:textId="0B639133" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="42CE7707" w14:textId="0B639133" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375024" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Promoting your Public Alert System:</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375024 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05B91DCA" w14:textId="49A11C09" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="05B91DCA" w14:textId="49A11C09" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375025" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Useful Messages &amp; Social Graphics</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375025 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29B8847C" w14:textId="0294CF5D" w:rsidR="00457F0D" w:rsidRDefault="0080169A">
+        <w:p w14:paraId="29B8847C" w14:textId="0294CF5D" w:rsidR="00457F0D" w:rsidRDefault="00457F0D">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52375026" w:history="1">
-            <w:r w:rsidR="00457F0D" w:rsidRPr="008B6CCA">
+            <w:r w:rsidRPr="008B6CCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>COVID-19 Communications Resources</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52375026 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00457F0D">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="595C4702" w14:textId="26BF4212" w:rsidR="00155708" w:rsidRDefault="00B76D3E">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0E6652BE" w14:textId="77777777" w:rsidR="00CD4BEA" w:rsidRDefault="00B76D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
@@ -1751,55 +1763,55 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dangerously</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00886A50" w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>high</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="1CBB7BAB">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> protect yourself &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00214C96" w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>your family</w:t>
       </w:r>
       <w:r w:rsidR="00875408" w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C6994" w:rsidRPr="1CBB7BAB">
@@ -1840,55 +1852,55 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is </w:t>
       </w:r>
       <w:r w:rsidR="00993AF0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">dangerously </w:t>
       </w:r>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C03">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Wear a mask, clean your hands, stay home </w:t>
       </w:r>
       <w:r w:rsidR="0021730D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sick, get tested. </w:t>
       </w:r>
       <w:r w:rsidR="008C6994">
@@ -1942,81 +1954,81 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ACTION Required: COVID</w:t>
       </w:r>
       <w:r w:rsidR="00A61722">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">19 risk is high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C03">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00716829">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>You can save a life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DF82BF" w14:textId="128500DB" w:rsidR="00A004B3" w:rsidRDefault="00A004B3"/>
     <w:p w14:paraId="137E7A3F" w14:textId="3FE24040" w:rsidR="00A004B3" w:rsidRDefault="00B76D3E">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C03">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C7AFD0" w14:textId="38B0B33A" w:rsidR="00A004B3" w:rsidRDefault="00A004B3"/>
     <w:p w14:paraId="3A725B01" w14:textId="54DBEDB8" w:rsidR="00550FEF" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and it shows that our residents are </w:t>
       </w:r>
       <w:r w:rsidR="51E08671" w:rsidRPr="003D62E9">
         <w:t>currently</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00993AF0">
         <w:t xml:space="preserve"> a dangerously</w:t>
       </w:r>
       <w:r>
@@ -2029,139 +2041,121 @@
         <w:t xml:space="preserve">COVID cases </w:t>
       </w:r>
       <w:r w:rsidR="0084724D">
         <w:t>locally</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00845710">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00845710">
         <w:t>much higher than t</w:t>
       </w:r>
       <w:r>
         <w:t>he state’s average. We need to do more to protect our families, loved ones, and community.</w:t>
       </w:r>
       <w:r w:rsidR="00716829">
         <w:t xml:space="preserve"> You can save a life by taking action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3096EFFC" w14:textId="29815BB5" w:rsidR="00C4148E" w:rsidRDefault="00C4148E" w:rsidP="00550FEF"/>
-    <w:p w14:paraId="62A7FB54" w14:textId="143BA0CF" w:rsidR="00C4148E" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="62A7FB54" w14:textId="143BA0CF" w:rsidR="00C4148E" w:rsidRPr="00690513" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Add a sentence with information about</w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> what is known</w:t>
       </w:r>
-      <w:r w:rsidR="008C0458">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008C0458" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from your public health team</w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> about</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">the spread of cases in </w:t>
       </w:r>
-      <w:r w:rsidR="008C0458">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008C0458" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Cases involving close contact with individuals such as carpooling?) </w:t>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community. Large private gatherings among family and friends without taking proper precautions? Public gatherings of residents not following public health guidance? Cases related to recent travel? Cases involving close contact with individuals such as carpooling?) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501A0B9B" w14:textId="77777777" w:rsidR="00550FEF" w:rsidRDefault="00550FEF" w:rsidP="00550FEF"/>
     <w:p w14:paraId="123C15C6" w14:textId="728E9010" w:rsidR="00550FEF" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
       <w:r>
         <w:t xml:space="preserve">Please take </w:t>
       </w:r>
       <w:r w:rsidR="00716829">
         <w:t>steps</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> now:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEB1DD5" w14:textId="77777777" w:rsidR="00550FEF" w:rsidRDefault="00550FEF" w:rsidP="00550FEF"/>
     <w:p w14:paraId="763D003A" w14:textId="3BF91249" w:rsidR="00550FEF" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wear a mask when outside, </w:t>
@@ -2331,65 +2325,57 @@
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="364589DE" w14:textId="5D4672E4" w:rsidR="003344A5" w:rsidRDefault="003344A5" w:rsidP="003344A5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>~</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13133">
         <w:t>90 Character Message</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0D0CA2E2" w:rsidRPr="007C4FFB">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0D0CA2E2" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidR="0D0CA2E2" w:rsidRPr="1733B56F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566D1E" w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>making progress</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
@@ -2404,55 +2390,55 @@
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C6DE78" w14:textId="77777777" w:rsidR="003344A5" w:rsidRPr="003D62E9" w:rsidRDefault="003344A5" w:rsidP="003344A5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C516CBE" w14:textId="77777777" w:rsidR="003344A5" w:rsidRDefault="003344A5" w:rsidP="003344A5">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5BC58" w14:textId="77777777" w:rsidR="003344A5" w:rsidRDefault="003344A5" w:rsidP="003344A5"/>
     <w:p w14:paraId="0F891712" w14:textId="32016C02" w:rsidR="00CB1900" w:rsidRPr="00FD14A4" w:rsidRDefault="003344A5" w:rsidP="00716829">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">has made progress on COVID19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Let’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>keep our progress going in the right direction</w:t>
       </w:r>
       <w:r>
@@ -2524,153 +2510,153 @@
           <w:iCs/>
         </w:rPr>
         <w:t>high</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidR="004943F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> improved in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>– Stop the Spread</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B55F4E6" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="0BA110BF" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0C2629" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="1620C445" w14:textId="522FE756" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and it shows that </w:t>
       </w:r>
       <w:r w:rsidR="47DE7F45">
         <w:t xml:space="preserve">while </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">our residents are still at high-risk from COVID-19the situation is </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t>improving</w:t>
       </w:r>
       <w:r>
         <w:t>. The local level COVID</w:t>
       </w:r>
       <w:r w:rsidR="54A66A79">
         <w:t>-19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cases in our community </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t xml:space="preserve">have gone down </w:t>
       </w:r>
       <w:r w:rsidR="00400AC4">
         <w:t>recently but</w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t xml:space="preserve"> are still higher than</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the state’s average. We need to </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t>continue our efforts to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> protect our families, loved ones, and community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02164896" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
-    <w:p w14:paraId="2BEB5AD7" w14:textId="75A3AAAC" w:rsidR="00716829" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="2BEB5AD7" w14:textId="75A3AAAC" w:rsidR="00716829" w:rsidRPr="00690513" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Add a sentence with information about what is known about the spread of cases in the community. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB10C0">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00DB10C0" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>If there has been good progress, let residents know what is working and how they can continue to help stop the spread.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F08B45C" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="0BFC1E7E" w14:textId="5AF0BF11" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t>continue to take these steps</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622A7EFE" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="1356D175" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
@@ -2825,106 +2811,106 @@
       </w:r>
       <w:r w:rsidRPr="00A13133">
         <w:t>90 Character Message</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7A0292" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Good work! </w:t>
       </w:r>
-      <w:r w:rsidRPr="1CBB7BAB">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is still high but improved Mass.gov/StopCOVID19 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C177F2" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRPr="003D62E9" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A23881C" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60296420" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRDefault="00CB1900" w:rsidP="00CB1900"/>
     <w:p w14:paraId="2EF3042E" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRPr="00716829" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716829" w:rsidDel="00026B58">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00026B58">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID-19 risk is still high but improved in </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D62E9">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00026B58">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Keep up the good work protecting yourself &amp; others Mass.gov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133E5677" w14:textId="5987C098" w:rsidR="00D35016" w:rsidRDefault="00D35016">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -2969,95 +2955,95 @@
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>19 risk is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> improving</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>How we</w:t>
       </w:r>
       <w:r w:rsidR="00EB0455">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> continue our progress</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C894F6" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="7B074960" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6196E7ED" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="754C5945" w14:textId="47DE78C3" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and it shows </w:t>
       </w:r>
       <w:r w:rsidR="00F05ADB">
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> efforts have </w:t>
       </w:r>
       <w:r w:rsidR="04874B64">
         <w:t>had</w:t>
       </w:r>
       <w:r w:rsidR="53C29D0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
@@ -3112,113 +3098,97 @@
         <w:t xml:space="preserve"> than the state’s average. </w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t>Our efforts</w:t>
       </w:r>
       <w:r w:rsidR="00F05ADB">
         <w:t xml:space="preserve"> to protect</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> our family</w:t>
       </w:r>
       <w:r w:rsidR="00B6674F">
         <w:t xml:space="preserve"> and friends</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> are having an impact, but we need to </w:t>
       </w:r>
       <w:r w:rsidR="39096638">
         <w:t>continue the work to stop COVID-19.</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> keep improving and keep our guard up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0994AB" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
-    <w:p w14:paraId="43992D7A" w14:textId="090CDC77" w:rsidR="00DB10C0" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="43992D7A" w14:textId="090CDC77" w:rsidR="00DB10C0" w:rsidRPr="00690513" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Add a sentence with </w:t>
       </w:r>
-      <w:r w:rsidR="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B6674F" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>the latest update</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...19 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about the spread of cases in the community. If there has been good progress</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6674F" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>, or something new learned through contact tracing</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, let residents know.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6672747D" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="4FEBD113" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:r>
         <w:t>Please continue to take these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C0B4CC" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="0FE4C95C" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wear a mask when outside, or inside shared spaces where you can’t keep a safe distance from others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570D7A54" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3358,55 +3328,55 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6527E7B8" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t>~</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13133">
         <w:t>90 Character Message</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F1695E" w14:textId="7070452E" w:rsidR="0013375B" w:rsidRPr="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB10C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> COVID19</w:t>
       </w:r>
       <w:r w:rsidR="003B7627">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> cases are RISING</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB10C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A91FC1">
@@ -3423,63 +3393,63 @@
         </w:rPr>
         <w:t>Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366407BA" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="36893679" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FB99DF" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="774AD8A6" w14:textId="1E1AFC36" w:rsidR="0013375B" w:rsidRPr="00DD7FF3" w:rsidRDefault="00246E4F" w:rsidP="0013375B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6674F" w:rsidDel="00246E4F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513" w:rsidDel="00246E4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00246E4F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>COVID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>19 cases are RISING. Stop the spread and protect yourself, family, and community Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
@@ -3530,81 +3500,81 @@
           <w:iCs/>
         </w:rPr>
         <w:t>: COVID19 risk is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C54DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>rising</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00C54DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Let’s stop the spread</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73200954" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="2F12DA12" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:color w:val="A90000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0144B671" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="4417AE9E" w14:textId="78C0C0AA" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and </w:t>
       </w:r>
       <w:r w:rsidR="004C79F6">
         <w:t>our risk level has increased from low to moderate (yellow)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006229AE">
         <w:t>This means our residents are now a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00A07C48">
@@ -3665,103 +3635,87 @@
         <w:t xml:space="preserve"> stop the spread and protect our</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> family and friends </w:t>
       </w:r>
       <w:r w:rsidR="57A26433">
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidR="00D8666A">
         <w:t xml:space="preserve"> each</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A11846">
         <w:t>do our part</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B92CBA0" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
-    <w:p w14:paraId="299A9178" w14:textId="24B5A4BB" w:rsidR="0013375B" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
-[...35 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="299A9178" w14:textId="24B5A4BB" w:rsidR="0013375B" w:rsidRPr="00690513" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Add a sentence with the latest update about </w:t>
+      </w:r>
+      <w:r w:rsidR="006E64FF" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>what is known about the recent rise in cases</w:t>
       </w:r>
-      <w:r w:rsidR="00AD249F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00AD249F" w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CB61FE" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="7A7B05FE" w14:textId="5BE23A0E" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t>Please take these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA1CE5E" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="4676D7F8" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wear a mask when outside, or inside shared spaces where you can’t keep a safe distance from others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58482D8B" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:pPr>
@@ -3942,224 +3896,206 @@
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B098546" w14:textId="11FB1806" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>~90 Character Message:</w:t>
       </w:r>
       <w:r w:rsidR="00061BBF">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CB36DE" w14:textId="02DD23D5" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is dangerously high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> protect yourself &amp; your family Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED38709" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="40A6D0E7" w14:textId="57F648C8" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E715CD0" w14:textId="425DB264" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="43DAF987" w14:textId="78B4516E" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is dangerously high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Wear a mask, clean your hands, stay home if sick, get tested. Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1841F258" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="4716F32E" w14:textId="4F589556" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>Sample Email:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2895519F" w14:textId="21A6ED15" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="4ECF22E8" w14:textId="77777777" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t xml:space="preserve">Subject Line: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE85DD9" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="4F73F003" w14:textId="7EE5EF40" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ACTION Required: COVID-19 risk is high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – You can save a life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3338B0" w14:textId="128500DB" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="1A642D87" w14:textId="3FE24040" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D6F894" w14:textId="38B0B33A" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="1A97E169" w14:textId="54DBEDB8" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>Yesterday, the Commonwealth released its weekly public health report, and it shows that our residents are currently at a dangerously high-risk from COVID-19. The rate of COVID cases locally is</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>much higher than the state’s average. We need to do more to protect our families, loved ones, and community. You can save a life by taking action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541CAAA0" w14:textId="29815BB5" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
-    <w:p w14:paraId="5AAF4334" w14:textId="143BA0CF" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Cases involving close contact with individuals such as carpooling?) </w:t>
+    <w:p w14:paraId="5AAF4334" w14:textId="143BA0CF" w:rsidR="3051BF6D" w:rsidRPr="00690513" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Add a sentence with information about what is known from your public health team about the spread of cases in your community. Large private gatherings among family and friends without taking proper precautions? Public gatherings of residents not following public health guidance? Cases related to recent travel? Cases involving close contact with individuals such as carpooling?) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CA76A2" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="04B8ACBE" w14:textId="728E9010" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>Please take steps now:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CFB9AE" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="60483F0E" w14:textId="3BF91249" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wear a mask when outside, or inside shared spaces where you can’t keep a safe distance from others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B90F01E" w14:textId="52AC8BE1" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5086,62 +5022,62 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F3899" w:rsidRPr="008F3899">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mass.gov/compliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="292BC1ED" w14:textId="548BAD02" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
           <w:p w14:paraId="0EBB7C37" w14:textId="77777777" w:rsidR="006A2253" w:rsidRPr="00467019" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4998F8A9" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59BD2F0A" wp14:editId="362BB7EC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59BD2F0A" wp14:editId="7BF7EDF5">
                   <wp:extent cx="2768600" cy="1384300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                  <wp:docPr id="5" name="Picture 5" descr="A close up of a sign&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="5" name="Picture 5" descr="COVID-19 Health &amp; Safety Standards, Help Ensure Compliance: https://mass.gov/COVIDcompliance"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPr id="5" name="Picture 5" descr="COVID-19 Health &amp; Safety Standards, Help Ensure Compliance: https://mass.gov/COVIDcompliance"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2768600" cy="1384300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5167,62 +5103,62 @@
             <w:r w:rsidR="00700149">
               <w:t>sign-up</w:t>
             </w:r>
             <w:r w:rsidR="00C83848">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C1CEB">
               <w:t>page</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D3EE86A" w14:textId="77777777" w:rsidR="00166891" w:rsidRDefault="00166891" w:rsidP="00796FD4"/>
           <w:p w14:paraId="368503EA" w14:textId="77777777" w:rsidR="00166891" w:rsidRDefault="27E7E3AB" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B034D1" wp14:editId="643BF484">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B034D1" wp14:editId="78AAEF37">
                   <wp:extent cx="2838450" cy="1596628"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-                  <wp:docPr id="4" name="Picture 4" descr="A close up of a blue background&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="4" name="Picture 4" descr="Sign up for our COVID-19 alerts"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="4" name="Picture 4" descr="Sign up for our COVID-19 alerts"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2838450" cy="1596628"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5251,62 +5187,62 @@
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Have you been told you’re a “close contact” of someone with #COVID19? Download our 10 Tips on how to safely monitor your health at home </w:t>
             </w:r>
             <w:r w:rsidR="00C401D9" w:rsidRPr="00C401D9">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mass.gov/10tips</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B1D43BA" w14:textId="0D79123A" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="657BA449" w14:textId="77777777" w:rsidR="00475885" w:rsidRDefault="00475885" w:rsidP="00796FD4"/>
           <w:p w14:paraId="6ABD0952" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="43029221" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37209218" wp14:editId="27F8902C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37209218" wp14:editId="037D9E3D">
                   <wp:extent cx="2914650" cy="1639492"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="7" name="Picture 7" descr="A close up of a blue background&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="7" name="Picture 7" descr="10 tips for home quarntine or self-monitoring"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPr id="7" name="Picture 7" descr="10 tips for home quarntine or self-monitoring"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2914650" cy="1639492"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5365,62 +5301,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>maskup</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57716053" w14:textId="2FABD564" w:rsidR="006B63F7" w:rsidRDefault="00E36EE4" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD63D98" wp14:editId="0E0B23A2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD63D98" wp14:editId="3CC303CF">
                   <wp:extent cx="2956760" cy="1662545"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Picture 3"/>
+                  <wp:docPr id="3" name="Picture 3" descr="Wear a mask or face covering in public"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPr id="3" name="Picture 3" descr="Wear a mask or face covering in public"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2956760" cy="1662545"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5455,62 +5391,62 @@
             <w:r w:rsidR="00821C1A">
               <w:t xml:space="preserve">19MA </w:t>
             </w:r>
             <w:r w:rsidR="00171D6E">
               <w:t>visit this website</w:t>
             </w:r>
             <w:r w:rsidR="0002114B">
               <w:t xml:space="preserve"> to locate a testing site near </w:t>
             </w:r>
             <w:r w:rsidR="00883810">
               <w:t>you www.mass.gov/GetTested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="054D3455" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
           <w:p w14:paraId="24B32414" w14:textId="77777777" w:rsidR="008971F8" w:rsidRDefault="008971F8" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0093320C" wp14:editId="4498F777">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0093320C" wp14:editId="0EDFCAB8">
                   <wp:extent cx="3020120" cy="1698172"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
-                  <wp:docPr id="8" name="Picture 8"/>
+                  <wp:docPr id="8" name="Picture 8" descr="Testing for COVID-19 is widely available in MA"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPr id="8" name="Picture 8" descr="Testing for COVID-19 is widely available in MA"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3020120" cy="1698172"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5545,62 +5481,62 @@
             </w:r>
             <w:r w:rsidR="00E105AC">
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidR="00CF6F72">
               <w:t>mass.gov/</w:t>
             </w:r>
             <w:r w:rsidR="00883810">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00CF6F72">
               <w:t>raveler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A27E4D" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="00DB2E7F" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CDD84C" wp14:editId="7601B252">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CDD84C" wp14:editId="336C8B45">
                   <wp:extent cx="3039860" cy="1711199"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="3810"/>
-                  <wp:docPr id="10" name="Picture 10"/>
+                  <wp:docPr id="10" name="Picture 10" descr="Visiting MA?  Returning from a trip? You may be required to quarantine."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPr id="10" name="Picture 10" descr="Visiting MA?  Returning from a trip? You may be required to quarantine."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3039860" cy="1711199"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5668,62 +5604,62 @@
             <w:r w:rsidR="001A4F4B">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00FE7D91">
               <w:t>ood</w:t>
             </w:r>
             <w:r w:rsidR="001A4F4B">
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidR="00FE7D91">
               <w:t>elp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D16892" w14:textId="2C7595ED" w:rsidR="006A2253" w:rsidRDefault="00242368" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B60FC4C" wp14:editId="6166BB3B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B60FC4C" wp14:editId="765A802C">
                   <wp:extent cx="3022270" cy="1699381"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
-                  <wp:docPr id="9" name="Picture 9"/>
+                  <wp:docPr id="9" name="Picture 9" descr="New help with food?  You’re not alone."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPr id="9" name="Picture 9" descr="New help with food?  You’re not alone."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3022270" cy="1699381"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5855,67 +5791,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form </w:t>
       </w:r>
       <w:r w:rsidR="002D497C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is where residents can </w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>report concerns about non-compliance with the Commonwealth’s travel advisory quarantine, face covering, gathering, or other public health rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027B078D" w14:textId="2DDB32AB" w:rsidR="002F5676" w:rsidRPr="003D62E9" w:rsidRDefault="0080169A" w:rsidP="003D62E9">
+    <w:p w14:paraId="027B078D" w14:textId="2DDB32AB" w:rsidR="002F5676" w:rsidRPr="003D62E9" w:rsidRDefault="002A5B15" w:rsidP="003D62E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="002A5B15" w:rsidRPr="00570937">
+        <w:r w:rsidRPr="00570937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>COVID Safe Practices Concern Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="674A514E" w14:textId="77777777" w:rsidR="00983106" w:rsidRDefault="00983106" w:rsidP="00BB2E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43AE2784" w14:textId="674BF030" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
@@ -5933,66 +5869,66 @@
       <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Infographics</w:t>
       </w:r>
       <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2ED291" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="0B2ED291" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Stop the Spread of Germs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E50AF76" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6019,77 +5955,77 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>general audience</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="186810D8" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="186810D8" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Coping</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with stress or fear</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5AF32D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00794F95">
@@ -6274,717 +6210,717 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>How to Safely Cover Your Face Outside of Home</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D7A2A76" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB2E63" w14:paraId="39AAB4E6" w14:textId="77777777" w:rsidTr="10DC71E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AA6E48D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4"/>
-          <w:p w14:paraId="4F9AE76A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="4F9AE76A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="04ACA075" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="04ACA075" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6D945EE6" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="6D945EE6" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="700998CF" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="700998CF" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Simplified Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3B3835C2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="3B3835C2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Traditional Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7673375A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="7673375A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3D1F7CC5" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="3D1F7CC5" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7C025BD1" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0189615B" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E68A06D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="0E68A06D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5EDF2A32" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="5EDF2A32" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3262B923" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="3262B923" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="10654457" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="10654457" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Simplified Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="17FB822B" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="17FB822B" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Traditional Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="26BD66D1" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="26BD66D1" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4B1E266F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="4B1E266F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5EB5473D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7AE3F9" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56622793" w14:textId="454BB6A6" w:rsidR="2DF4FC42" w:rsidRDefault="0080169A" w:rsidP="10DC71E5">
+          <w:p w14:paraId="56622793" w14:textId="454BB6A6" w:rsidR="2DF4FC42" w:rsidRDefault="2DF4FC42" w:rsidP="10DC71E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40">
-              <w:r w:rsidR="2DF4FC42" w:rsidRPr="10DC71E5">
+              <w:r w:rsidRPr="10DC71E5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6488A81D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="6488A81D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="69A646A9" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="69A646A9" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2AF1B157" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="2AF1B157" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Simplified Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="152D1852" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="152D1852" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Traditional Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7E0AC0BA" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="7E0AC0BA" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7D908F96" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+          <w:p w14:paraId="7D908F96" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BB2E63">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE15C9D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64EAA86E" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194C6BBD" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="194C6BBD" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00B73F9C">
+        <w:r w:rsidRPr="00B73F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>10 Tips for at home quarantine or self-monitoring</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00B73F9C">
+      <w:r w:rsidRPr="00B73F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CDFB18" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="23CDFB18" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Stop the Spread of Germs like Seasonal Flu and COVID-19</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (:30) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30267B7F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="30267B7F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Help Prevent COVID-19 with Social Distancing (:30)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F5C7E51" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="4F5C7E51" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>How Young People Can Help Prevent COVID-19 with Social Distancing</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (:30)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A66D8B2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="2A66D8B2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Coping with Stress and Fear from COVID-19</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (:30)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4693F463" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00FE1FEC" w:rsidRDefault="0080169A" w:rsidP="00BB2E63">
+    <w:p w14:paraId="4693F463" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00FE1FEC" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Stay Home - Save Lives </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(:06)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2E63">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35135DFF" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00FE1FEC" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1FEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7173,223 +7109,211 @@
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>John.Jacob@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6051CE02" w14:textId="1D2922A8" w:rsidR="00732523" w:rsidRDefault="00732523"/>
     <w:sectPr w:rsidR="00732523" w:rsidSect="00CC49A2">
       <w:footerReference w:type="even" r:id="rId54"/>
       <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="758E158D" w14:textId="77777777" w:rsidR="0080169A" w:rsidRDefault="0080169A">
+    <w:p w14:paraId="61FBB46D" w14:textId="77777777" w:rsidR="00086C51" w:rsidRDefault="00086C51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="654D57C6" w14:textId="77777777" w:rsidR="0080169A" w:rsidRDefault="0080169A">
+    <w:p w14:paraId="58B19BCC" w14:textId="77777777" w:rsidR="00086C51" w:rsidRDefault="00086C51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5693C8A0" w14:textId="77777777" w:rsidR="0080169A" w:rsidRDefault="0080169A"/>
+    <w:p w14:paraId="55DA1581" w14:textId="77777777" w:rsidR="00086C51" w:rsidRDefault="00086C51"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1233744281"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1F8AE8AB" w14:textId="14A28CC3" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00012A70">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1C2DAE78" w14:textId="77777777" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00B6674F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1768454565"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47DD1B46" w14:textId="4F56FAE1" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00012A70">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -7399,73 +7323,73 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="120AEAC4" w14:textId="77777777" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00B6674F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FE7C30" w14:textId="77777777" w:rsidR="0080169A" w:rsidRDefault="0080169A">
+    <w:p w14:paraId="3D73FDB1" w14:textId="77777777" w:rsidR="00086C51" w:rsidRDefault="00086C51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DE415E5" w14:textId="77777777" w:rsidR="0080169A" w:rsidRDefault="0080169A">
+    <w:p w14:paraId="72B1DBD2" w14:textId="77777777" w:rsidR="00086C51" w:rsidRDefault="00086C51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6507FF8B" w14:textId="77777777" w:rsidR="0080169A" w:rsidRDefault="0080169A"/>
+    <w:p w14:paraId="53491717" w14:textId="77777777" w:rsidR="00086C51" w:rsidRDefault="00086C51"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B770177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9D87710"/>
     <w:lvl w:ilvl="0" w:tplc="F5E4C93A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49222304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8851,169 +8775,171 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1875147648">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="239800622">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2070613332">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2070414704">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="419496314">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1188562850">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="124931108">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1258947342">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="164563647">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="16931714">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="299573868">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="466436087">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275071"/>
     <w:rsid w:val="00007470"/>
     <w:rsid w:val="00012A70"/>
     <w:rsid w:val="0002114B"/>
     <w:rsid w:val="00026B58"/>
     <w:rsid w:val="000279A9"/>
     <w:rsid w:val="00030546"/>
     <w:rsid w:val="0003194F"/>
     <w:rsid w:val="00036A97"/>
     <w:rsid w:val="000538D8"/>
     <w:rsid w:val="00053BEB"/>
     <w:rsid w:val="0005657B"/>
     <w:rsid w:val="000573DC"/>
     <w:rsid w:val="00061BB6"/>
     <w:rsid w:val="00061BBF"/>
     <w:rsid w:val="00067734"/>
     <w:rsid w:val="00071F02"/>
     <w:rsid w:val="000729EF"/>
     <w:rsid w:val="00080478"/>
     <w:rsid w:val="00081299"/>
+    <w:rsid w:val="00086C51"/>
     <w:rsid w:val="00090CEC"/>
     <w:rsid w:val="0009322E"/>
     <w:rsid w:val="00095149"/>
     <w:rsid w:val="00097765"/>
     <w:rsid w:val="000A73CB"/>
     <w:rsid w:val="000B24A9"/>
     <w:rsid w:val="000B3BAC"/>
     <w:rsid w:val="000B5158"/>
     <w:rsid w:val="000B5EF5"/>
     <w:rsid w:val="000B771D"/>
     <w:rsid w:val="000C2529"/>
     <w:rsid w:val="000C4126"/>
     <w:rsid w:val="000C54FC"/>
     <w:rsid w:val="000C6A80"/>
     <w:rsid w:val="000C7032"/>
     <w:rsid w:val="000D18F8"/>
     <w:rsid w:val="000D258A"/>
     <w:rsid w:val="000D51FD"/>
     <w:rsid w:val="000F3AB1"/>
     <w:rsid w:val="00107E67"/>
     <w:rsid w:val="00120B61"/>
     <w:rsid w:val="0013375B"/>
     <w:rsid w:val="001339F2"/>
     <w:rsid w:val="00134923"/>
     <w:rsid w:val="0013692A"/>
     <w:rsid w:val="0014065F"/>
     <w:rsid w:val="001475C5"/>
     <w:rsid w:val="00152C91"/>
     <w:rsid w:val="00155708"/>
     <w:rsid w:val="0015732F"/>
     <w:rsid w:val="00160BBE"/>
     <w:rsid w:val="00161BB8"/>
     <w:rsid w:val="001640BF"/>
     <w:rsid w:val="00166891"/>
     <w:rsid w:val="00171D6E"/>
+    <w:rsid w:val="0017332B"/>
     <w:rsid w:val="00176230"/>
     <w:rsid w:val="00176749"/>
     <w:rsid w:val="00184644"/>
     <w:rsid w:val="00195BAA"/>
     <w:rsid w:val="001A0277"/>
     <w:rsid w:val="001A4F4B"/>
     <w:rsid w:val="001B7AF3"/>
     <w:rsid w:val="001C308E"/>
     <w:rsid w:val="001D628B"/>
     <w:rsid w:val="001E1C9E"/>
     <w:rsid w:val="001F09BC"/>
     <w:rsid w:val="001F4C03"/>
     <w:rsid w:val="00202D7B"/>
     <w:rsid w:val="00214C96"/>
     <w:rsid w:val="00215BEB"/>
     <w:rsid w:val="0021730D"/>
     <w:rsid w:val="002210E7"/>
     <w:rsid w:val="002255F7"/>
     <w:rsid w:val="002338B1"/>
     <w:rsid w:val="00234F21"/>
     <w:rsid w:val="0023687D"/>
     <w:rsid w:val="00242368"/>
     <w:rsid w:val="00246AF4"/>
     <w:rsid w:val="00246E4F"/>
     <w:rsid w:val="00250EDE"/>
@@ -9035,76 +8961,78 @@
     <w:rsid w:val="00292578"/>
     <w:rsid w:val="00293804"/>
     <w:rsid w:val="0029452F"/>
     <w:rsid w:val="00295FD1"/>
     <w:rsid w:val="002A2159"/>
     <w:rsid w:val="002A2534"/>
     <w:rsid w:val="002A5B15"/>
     <w:rsid w:val="002B1E6B"/>
     <w:rsid w:val="002B2403"/>
     <w:rsid w:val="002C4A6B"/>
     <w:rsid w:val="002C6E4E"/>
     <w:rsid w:val="002C766B"/>
     <w:rsid w:val="002D4408"/>
     <w:rsid w:val="002D497C"/>
     <w:rsid w:val="002D5DF1"/>
     <w:rsid w:val="002D6135"/>
     <w:rsid w:val="002E02B3"/>
     <w:rsid w:val="002E3FB9"/>
     <w:rsid w:val="002E5F5E"/>
     <w:rsid w:val="002E7133"/>
     <w:rsid w:val="002F5676"/>
     <w:rsid w:val="002F76D3"/>
     <w:rsid w:val="003021B2"/>
     <w:rsid w:val="0030696E"/>
     <w:rsid w:val="003137CE"/>
+    <w:rsid w:val="0032625D"/>
     <w:rsid w:val="00332C74"/>
     <w:rsid w:val="003344A5"/>
     <w:rsid w:val="00347DEC"/>
     <w:rsid w:val="0036556D"/>
     <w:rsid w:val="003656AB"/>
     <w:rsid w:val="00375D76"/>
     <w:rsid w:val="003769AC"/>
     <w:rsid w:val="003808B6"/>
     <w:rsid w:val="003879E0"/>
     <w:rsid w:val="003901B0"/>
     <w:rsid w:val="00394D4C"/>
     <w:rsid w:val="003968B2"/>
     <w:rsid w:val="003B2344"/>
     <w:rsid w:val="003B27BF"/>
     <w:rsid w:val="003B2E97"/>
     <w:rsid w:val="003B455E"/>
     <w:rsid w:val="003B6272"/>
     <w:rsid w:val="003B7627"/>
     <w:rsid w:val="003C72D5"/>
     <w:rsid w:val="003D0648"/>
     <w:rsid w:val="003D14F4"/>
     <w:rsid w:val="003D570A"/>
     <w:rsid w:val="003D62E9"/>
     <w:rsid w:val="003E0380"/>
     <w:rsid w:val="003E5869"/>
     <w:rsid w:val="00400AC4"/>
+    <w:rsid w:val="00401A0E"/>
     <w:rsid w:val="00405603"/>
     <w:rsid w:val="004057F9"/>
     <w:rsid w:val="00424C91"/>
     <w:rsid w:val="00426B7E"/>
     <w:rsid w:val="004317FF"/>
     <w:rsid w:val="0044398F"/>
     <w:rsid w:val="0045092F"/>
     <w:rsid w:val="00453056"/>
     <w:rsid w:val="00457F0D"/>
     <w:rsid w:val="0046390D"/>
     <w:rsid w:val="004644D9"/>
     <w:rsid w:val="0046551C"/>
     <w:rsid w:val="00466F54"/>
     <w:rsid w:val="00470F89"/>
     <w:rsid w:val="004722C3"/>
     <w:rsid w:val="00473080"/>
     <w:rsid w:val="00475885"/>
     <w:rsid w:val="00476C89"/>
     <w:rsid w:val="0047724D"/>
     <w:rsid w:val="00477F77"/>
     <w:rsid w:val="004857D4"/>
     <w:rsid w:val="0049219A"/>
     <w:rsid w:val="00492EF0"/>
     <w:rsid w:val="004943F0"/>
     <w:rsid w:val="00497E0E"/>
@@ -9166,83 +9094,87 @@
     <w:rsid w:val="005F2FC1"/>
     <w:rsid w:val="005F464E"/>
     <w:rsid w:val="00613BD0"/>
     <w:rsid w:val="00613D9E"/>
     <w:rsid w:val="006178F0"/>
     <w:rsid w:val="006208FC"/>
     <w:rsid w:val="006229AE"/>
     <w:rsid w:val="00623C63"/>
     <w:rsid w:val="0063321E"/>
     <w:rsid w:val="0063503F"/>
     <w:rsid w:val="0063C7BB"/>
     <w:rsid w:val="006417BF"/>
     <w:rsid w:val="00642432"/>
     <w:rsid w:val="00642B4A"/>
     <w:rsid w:val="00643120"/>
     <w:rsid w:val="00643DD8"/>
     <w:rsid w:val="00647A0A"/>
     <w:rsid w:val="00661BE7"/>
     <w:rsid w:val="00670621"/>
     <w:rsid w:val="00672707"/>
     <w:rsid w:val="00676BB2"/>
     <w:rsid w:val="006770A2"/>
     <w:rsid w:val="00677395"/>
     <w:rsid w:val="00680C64"/>
     <w:rsid w:val="0068267F"/>
+    <w:rsid w:val="00683163"/>
     <w:rsid w:val="00686878"/>
+    <w:rsid w:val="00690513"/>
     <w:rsid w:val="00695859"/>
     <w:rsid w:val="00695A23"/>
     <w:rsid w:val="006A2253"/>
     <w:rsid w:val="006B04E1"/>
     <w:rsid w:val="006B4F54"/>
     <w:rsid w:val="006B63F7"/>
     <w:rsid w:val="006C29E7"/>
     <w:rsid w:val="006C3AB5"/>
     <w:rsid w:val="006C3C78"/>
     <w:rsid w:val="006C51CB"/>
     <w:rsid w:val="006C7EC6"/>
     <w:rsid w:val="006D04EC"/>
     <w:rsid w:val="006D1BDF"/>
     <w:rsid w:val="006E1F26"/>
     <w:rsid w:val="006E64FF"/>
     <w:rsid w:val="006F0722"/>
+    <w:rsid w:val="006F11A2"/>
     <w:rsid w:val="006F17ED"/>
     <w:rsid w:val="00700149"/>
     <w:rsid w:val="007015D5"/>
     <w:rsid w:val="00702981"/>
     <w:rsid w:val="00704156"/>
     <w:rsid w:val="00706A00"/>
     <w:rsid w:val="007121C1"/>
     <w:rsid w:val="00716829"/>
     <w:rsid w:val="007217C0"/>
     <w:rsid w:val="00723CCA"/>
     <w:rsid w:val="00732523"/>
     <w:rsid w:val="00740357"/>
     <w:rsid w:val="00740BD5"/>
     <w:rsid w:val="007519F9"/>
     <w:rsid w:val="00754B08"/>
     <w:rsid w:val="007559CB"/>
+    <w:rsid w:val="00756A6B"/>
     <w:rsid w:val="0076006E"/>
     <w:rsid w:val="00765FEA"/>
     <w:rsid w:val="00780490"/>
     <w:rsid w:val="00785482"/>
     <w:rsid w:val="0078746F"/>
     <w:rsid w:val="00796FD4"/>
     <w:rsid w:val="0079768C"/>
     <w:rsid w:val="007A1F89"/>
     <w:rsid w:val="007A3142"/>
     <w:rsid w:val="007A6E7A"/>
     <w:rsid w:val="007A6F7D"/>
     <w:rsid w:val="007A6FB1"/>
     <w:rsid w:val="007B733E"/>
     <w:rsid w:val="007C47E4"/>
     <w:rsid w:val="007C4FFB"/>
     <w:rsid w:val="007E3A6A"/>
     <w:rsid w:val="007E56DF"/>
     <w:rsid w:val="007F0872"/>
     <w:rsid w:val="007F4EA0"/>
     <w:rsid w:val="0080169A"/>
     <w:rsid w:val="00801FF1"/>
     <w:rsid w:val="00803811"/>
     <w:rsid w:val="00821C1A"/>
     <w:rsid w:val="00825CE7"/>
     <w:rsid w:val="0082685A"/>
@@ -9268,50 +9200,51 @@
     <w:rsid w:val="00882E98"/>
     <w:rsid w:val="00883810"/>
     <w:rsid w:val="00883C91"/>
     <w:rsid w:val="00886A50"/>
     <w:rsid w:val="00887D12"/>
     <w:rsid w:val="00894254"/>
     <w:rsid w:val="00895447"/>
     <w:rsid w:val="008971F8"/>
     <w:rsid w:val="008B3D4B"/>
     <w:rsid w:val="008C0458"/>
     <w:rsid w:val="008C36C4"/>
     <w:rsid w:val="008C6994"/>
     <w:rsid w:val="008D2D25"/>
     <w:rsid w:val="008F3899"/>
     <w:rsid w:val="008F6854"/>
     <w:rsid w:val="0090509B"/>
     <w:rsid w:val="0091214A"/>
     <w:rsid w:val="00913637"/>
     <w:rsid w:val="00916F00"/>
     <w:rsid w:val="009338D8"/>
     <w:rsid w:val="00943A51"/>
     <w:rsid w:val="00945C14"/>
     <w:rsid w:val="00953A40"/>
     <w:rsid w:val="009558B5"/>
     <w:rsid w:val="00964C09"/>
+    <w:rsid w:val="009653D6"/>
     <w:rsid w:val="009707C3"/>
     <w:rsid w:val="0097463D"/>
     <w:rsid w:val="00974E1B"/>
     <w:rsid w:val="00976919"/>
     <w:rsid w:val="00983106"/>
     <w:rsid w:val="00984907"/>
     <w:rsid w:val="00993AF0"/>
     <w:rsid w:val="00997C14"/>
     <w:rsid w:val="009A0168"/>
     <w:rsid w:val="009A253B"/>
     <w:rsid w:val="009A52CC"/>
     <w:rsid w:val="009C1CEB"/>
     <w:rsid w:val="009C5BC3"/>
     <w:rsid w:val="009C7773"/>
     <w:rsid w:val="009D4DDB"/>
     <w:rsid w:val="009D5C81"/>
     <w:rsid w:val="009E2062"/>
     <w:rsid w:val="009E3212"/>
     <w:rsid w:val="009E4C1A"/>
     <w:rsid w:val="009E4CF6"/>
     <w:rsid w:val="009E51C7"/>
     <w:rsid w:val="009E5510"/>
     <w:rsid w:val="009F072D"/>
     <w:rsid w:val="00A004B3"/>
     <w:rsid w:val="00A01BB2"/>
@@ -9638,51 +9571,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60B2FE8B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{742BF328-DE48-734A-98B1-8D8A6C6297A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10465,51 +10398,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0076006E"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00566D1E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="222986219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1094592004">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11033,151 +10966,174 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100971A094C1E87654C80941658A2FF528F" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f34aa8236719bfe574b2064169211c3">
-[...2 lines deleted...]
-    <xsd:import namespace="a919506c-b8f4-4ca8-ac1a-eb7ea2ec2762"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4835b941-895e-47ae-a81a-d8acf327664e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a919506c-b8f4-4ca8-ac1a-eb7ea2ec2762" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -11235,144 +11191,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9C68F30-9A9E-49A4-A5D7-48EEF29EE0FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C582A00D-6CDE-408B-AFA3-1D045F311BD8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C582A00D-6CDE-408B-AFA3-1D045F311BD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197CAEAC-6AA4-497A-A6EA-ADEA535BB337}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD573ACF-8A1C-4DDF-9544-E56E3983DCE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197CAEAC-6AA4-497A-A6EA-ADEA535BB337}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09F2E05F-81DF-48BE-9936-62E85390CCC6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2802</Words>
-  <Characters>15972</Characters>
+  <Words>2863</Words>
+  <Characters>15862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>566</Lines>
+  <Paragraphs>302</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18737</CharactersWithSpaces>
+  <CharactersWithSpaces>18423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Lyons</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100971A094C1E87654C80941658A2FF528F</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>