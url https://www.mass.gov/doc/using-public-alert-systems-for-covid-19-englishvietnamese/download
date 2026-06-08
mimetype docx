--- v0 (2025-11-01)
+++ v1 (2026-06-08)
@@ -10,92 +10,92 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1008981207"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="470ED866" w14:textId="6323BAE3" w:rsidR="003879E0" w:rsidRDefault="003879E0"/>
         <w:p w14:paraId="4E8C23E9" w14:textId="11A87979" w:rsidR="003879E0" w:rsidRDefault="00184644" w:rsidP="007A6E7A">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="577247DB" wp14:editId="10DC71E5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="577247DB" wp14:editId="51202BAE">
                 <wp:extent cx="6122502" cy="7925896"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1" name="Picture 1" descr="A picture containing person, holding, using, cellphone&#10;&#10;Description automatically generated"/>
+                <wp:docPr id="1" name="Picture 1" descr="Using Public Alert Systems for COVID-19&#10;COVID-19 Enforcement &amp; Intervention Team&#10;Mass.gov/StopCOVID19"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPr id="1" name="Picture 1" descr="Using Public Alert Systems for COVID-19&#10;COVID-19 Enforcement &amp; Intervention Team&#10;Mass.gov/StopCOVID19"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId11" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6122502" cy="7925896"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
@@ -204,1542 +204,1542 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0079607F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0079607F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0079607F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04C29980" w14:textId="4D31D49D" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="04C29980" w14:textId="4D31D49D" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377362" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Public alerting systems advantages:</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377362 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="388780B8" w14:textId="26342299" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="388780B8" w14:textId="26342299" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377363" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tips for delivering effective public alerts:</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377363 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4161D5AE" w14:textId="25EDFAEE" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="4161D5AE" w14:textId="25EDFAEE" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377364" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Option 1: Regularly Scheduled Community Risk Updates</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377364 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="614F4EF3" w14:textId="0C2E32BE" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="614F4EF3" w14:textId="0C2E32BE" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377365" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introductory High-Risk Level (red – level or worsening trend)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377365 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A9498D8" w14:textId="2C6EBA60" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="3A9498D8" w14:textId="2C6EBA60" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377366" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>High-Risk level (red - but improving trend)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377366 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71B864C4" w14:textId="54DB591E" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="71B864C4" w14:textId="54DB591E" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377367" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Moderate Risk Level (yellow – improved trend from red)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377367 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49FEAC49" w14:textId="49704B96" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="49FEAC49" w14:textId="49704B96" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377368" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Moderate Risk Level (yellow – worsening trend from low-risk category)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377368 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A245ABD" w14:textId="2809986B" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="4A245ABD" w14:textId="2809986B" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377369" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Option 2: Regularly Scheduled Tips &amp; Resource Messaging</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377369 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FB9E5EA" w14:textId="6BDBBC3E" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="6FB9E5EA" w14:textId="6BDBBC3E" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377370" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introductory High-Risk Level (red – level or worsening trend)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377370 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49B6395E" w14:textId="429D03A0" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="49B6395E" w14:textId="429D03A0" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377371" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Promoting your Public Alert System:</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377371 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EC3B29F" w14:textId="0204563E" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="6EC3B29F" w14:textId="0204563E" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377372" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Useful Messages &amp; Social Graphics</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377372 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64A8780B" w14:textId="5F664A94" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="64A8780B" w14:textId="5F664A94" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377373" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>COVID-19 Communications Resources</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377373 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E12289F" w14:textId="160AF73F" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="2E12289F" w14:textId="160AF73F" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377374" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Translated Messages</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377374 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09AD2173" w14:textId="089DF942" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="09AD2173" w14:textId="089DF942" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377375" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vietnamese:</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377375 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51E8E968" w14:textId="01F0AFC7" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="51E8E968" w14:textId="01F0AFC7" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377376" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Option 1: Regularly Scheduled Community Risk Updates</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377376 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F4F1032" w14:textId="6A24B76C" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="6F4F1032" w14:textId="6A24B76C" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377377" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introductory High-Risk Level (red – level or worsening trend)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377377 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="472D5110" w14:textId="189FD49C" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="472D5110" w14:textId="189FD49C" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377378" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>High-Risk level (red - but improving trend)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377378 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="308BB93E" w14:textId="7697A686" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="308BB93E" w14:textId="7697A686" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377379" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Moderate Risk Level (yellow – improved trend from red)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377379 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B4E3E9C" w14:textId="4E763F6E" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="7B4E3E9C" w14:textId="4E763F6E" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377380" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Moderate Risk Level (yellow – worsening trend from low-risk category)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377380 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03C4E4A1" w14:textId="04A40CE5" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="03C4E4A1" w14:textId="04A40CE5" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377381" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Option 2: Regularly Scheduled Tips &amp; Resource Messaging</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377381 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3383B501" w14:textId="2758B20E" w:rsidR="0079607F" w:rsidRDefault="006A25B8">
+        <w:p w14:paraId="3383B501" w14:textId="2758B20E" w:rsidR="0079607F" w:rsidRDefault="0079607F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc52377382" w:history="1">
-            <w:r w:rsidR="0079607F" w:rsidRPr="0083078B">
+            <w:r w:rsidRPr="0083078B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introductory High-Risk Level (red – level or worsening trend)</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc52377382 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="0079607F">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="595C4702" w14:textId="5EC3A9E6" w:rsidR="00155708" w:rsidRDefault="00B76D3E">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0E6652BE" w14:textId="77777777" w:rsidR="00CD4BEA" w:rsidRDefault="00B76D3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
@@ -2420,55 +2420,55 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dangerously</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00886A50" w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>high</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="1CBB7BAB">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> protect yourself &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00214C96" w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>your family</w:t>
       </w:r>
       <w:r w:rsidR="00875408" w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C6994" w:rsidRPr="1CBB7BAB">
@@ -2509,55 +2509,55 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is </w:t>
       </w:r>
       <w:r w:rsidR="00993AF0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">dangerously </w:t>
       </w:r>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C03">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Wear a mask, clean your hands, stay home </w:t>
       </w:r>
       <w:r w:rsidR="0021730D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="0049219A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sick, get tested. </w:t>
       </w:r>
       <w:r w:rsidR="008C6994">
@@ -2611,81 +2611,81 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ACTION Required: COVID</w:t>
       </w:r>
       <w:r w:rsidR="00A61722">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">19 risk is high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C03">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00716829">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>You can save a life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DF82BF" w14:textId="128500DB" w:rsidR="00A004B3" w:rsidRDefault="00A004B3"/>
     <w:p w14:paraId="137E7A3F" w14:textId="3FE24040" w:rsidR="00A004B3" w:rsidRDefault="00B76D3E">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4C03">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C7AFD0" w14:textId="38B0B33A" w:rsidR="00A004B3" w:rsidRDefault="00A004B3"/>
     <w:p w14:paraId="3A725B01" w14:textId="54DBEDB8" w:rsidR="00550FEF" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and it shows that our residents are </w:t>
       </w:r>
       <w:r w:rsidR="51E08671" w:rsidRPr="003D62E9">
         <w:t>currently</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00993AF0">
         <w:t xml:space="preserve"> a dangerously</w:t>
       </w:r>
       <w:r>
@@ -2698,139 +2698,121 @@
         <w:t xml:space="preserve">COVID cases </w:t>
       </w:r>
       <w:r w:rsidR="0084724D">
         <w:t>locally</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00845710">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00845710">
         <w:t>much higher than t</w:t>
       </w:r>
       <w:r>
         <w:t>he state’s average. We need to do more to protect our families, loved ones, and community.</w:t>
       </w:r>
       <w:r w:rsidR="00716829">
         <w:t xml:space="preserve"> You can save a life by taking action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3096EFFC" w14:textId="29815BB5" w:rsidR="00C4148E" w:rsidRDefault="00C4148E" w:rsidP="00550FEF"/>
-    <w:p w14:paraId="62A7FB54" w14:textId="143BA0CF" w:rsidR="00C4148E" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="62A7FB54" w14:textId="143BA0CF" w:rsidR="00C4148E" w:rsidRPr="00D4301B" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Add a sentence with information about</w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> what is known</w:t>
       </w:r>
-      <w:r w:rsidR="008C0458">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008C0458" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from your public health team</w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> about</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">the spread of cases in </w:t>
       </w:r>
-      <w:r w:rsidR="008C0458">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008C0458" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidR="00295FD1" w:rsidRPr="00295FD1">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Cases involving close contact with individuals such as carpooling?) </w:t>
+      <w:r w:rsidR="00295FD1" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community. Large private gatherings among family and friends without taking proper precautions? Public gatherings of residents not following public health guidance? Cases related to recent travel? Cases involving close contact with individuals such as carpooling?) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501A0B9B" w14:textId="77777777" w:rsidR="00550FEF" w:rsidRDefault="00550FEF" w:rsidP="00550FEF"/>
     <w:p w14:paraId="123C15C6" w14:textId="728E9010" w:rsidR="00550FEF" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
       <w:r>
         <w:t xml:space="preserve">Please take </w:t>
       </w:r>
       <w:r w:rsidR="00716829">
         <w:t>steps</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> now:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEB1DD5" w14:textId="77777777" w:rsidR="00550FEF" w:rsidRDefault="00550FEF" w:rsidP="00550FEF"/>
     <w:p w14:paraId="763D003A" w14:textId="3BF91249" w:rsidR="00550FEF" w:rsidRDefault="00B76D3E" w:rsidP="00550FEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wear a mask when outside, </w:t>
@@ -3000,65 +2982,57 @@
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="364589DE" w14:textId="5D4672E4" w:rsidR="003344A5" w:rsidRDefault="003344A5" w:rsidP="003344A5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>~</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13133">
         <w:t>90 Character Message</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0D0CA2E2" w:rsidRPr="007C4FFB">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0D0CA2E2" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidR="0D0CA2E2" w:rsidRPr="1733B56F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566D1E" w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>making progress</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
@@ -3073,55 +3047,55 @@
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C6DE78" w14:textId="77777777" w:rsidR="003344A5" w:rsidRPr="003D62E9" w:rsidRDefault="003344A5" w:rsidP="003344A5">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C516CBE" w14:textId="77777777" w:rsidR="003344A5" w:rsidRDefault="003344A5" w:rsidP="003344A5">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC5BC58" w14:textId="77777777" w:rsidR="003344A5" w:rsidRDefault="003344A5" w:rsidP="003344A5"/>
     <w:p w14:paraId="0F891712" w14:textId="32016C02" w:rsidR="00CB1900" w:rsidRPr="00FD14A4" w:rsidRDefault="003344A5" w:rsidP="00716829">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">has made progress on COVID19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Let’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>keep our progress going in the right direction</w:t>
       </w:r>
       <w:r>
@@ -3193,153 +3167,153 @@
           <w:iCs/>
         </w:rPr>
         <w:t>high</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidR="004943F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> improved in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>– Stop the Spread</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B55F4E6" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="0BA110BF" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0C2629" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="1620C445" w14:textId="522FE756" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and it shows that </w:t>
       </w:r>
       <w:r w:rsidR="47DE7F45">
         <w:t xml:space="preserve">while </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">our residents are still at high-risk from COVID-19the situation is </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t>improving</w:t>
       </w:r>
       <w:r>
         <w:t>. The local level COVID</w:t>
       </w:r>
       <w:r w:rsidR="54A66A79">
         <w:t>-19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cases in our community </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t xml:space="preserve">have gone down </w:t>
       </w:r>
       <w:r w:rsidR="00400AC4">
         <w:t>recently but</w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t xml:space="preserve"> are still higher than</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the state’s average. We need to </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t>continue our efforts to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> protect our families, loved ones, and community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02164896" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
-    <w:p w14:paraId="2BEB5AD7" w14:textId="75A3AAAC" w:rsidR="00716829" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="2BEB5AD7" w14:textId="75A3AAAC" w:rsidR="00716829" w:rsidRPr="00D4301B" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Add a sentence with information about what is known about the spread of cases in the community. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB10C0">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00DB10C0" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>If there has been good progress, let residents know what is working and how they can continue to help stop the spread.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F08B45C" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="0BFC1E7E" w14:textId="5AF0BF11" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00DB10C0">
         <w:t>continue to take these steps</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622A7EFE" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00716829" w:rsidP="00716829"/>
     <w:p w14:paraId="1356D175" w14:textId="77777777" w:rsidR="00716829" w:rsidRDefault="00B76D3E" w:rsidP="00716829">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
@@ -3494,106 +3468,106 @@
       </w:r>
       <w:r w:rsidRPr="00A13133">
         <w:t>90 Character Message</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7A0292" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Good work! </w:t>
       </w:r>
-      <w:r w:rsidRPr="1CBB7BAB">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="1CBB7BAB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is still high but improved Mass.gov/StopCOVID19 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C177F2" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRPr="003D62E9" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A23881C" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60296420" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRDefault="00CB1900" w:rsidP="00CB1900"/>
     <w:p w14:paraId="2EF3042E" w14:textId="77777777" w:rsidR="00CB1900" w:rsidRPr="00716829" w:rsidRDefault="00CB1900" w:rsidP="00CB1900">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716829" w:rsidDel="00026B58">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00026B58">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID-19 risk is still high but improved in </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D62E9">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00026B58">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Keep up the good work protecting yourself &amp; others Mass.gov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133E5677" w14:textId="5987C098" w:rsidR="00D35016" w:rsidRDefault="00D35016">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -3638,95 +3612,95 @@
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>19 risk is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> improving</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>How we</w:t>
       </w:r>
       <w:r w:rsidR="00EB0455">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> continue our progress</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C894F6" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="7B074960" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6196E7ED" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="754C5945" w14:textId="2573BB39" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and it shows </w:t>
       </w:r>
       <w:r w:rsidR="00F05ADB">
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> efforts have </w:t>
       </w:r>
       <w:r w:rsidR="04874B64">
         <w:t>had</w:t>
       </w:r>
       <w:r w:rsidR="53C29D0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
@@ -3789,113 +3763,97 @@
         <w:t xml:space="preserve"> than the state’s average. </w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t>Our efforts</w:t>
       </w:r>
       <w:r w:rsidR="00F05ADB">
         <w:t xml:space="preserve"> to protect</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> our family</w:t>
       </w:r>
       <w:r w:rsidR="00B6674F">
         <w:t xml:space="preserve"> and friends</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> are having an impact, but we need to </w:t>
       </w:r>
       <w:r w:rsidR="39096638">
         <w:t>continue the work to stop COVID-19.</w:t>
       </w:r>
       <w:r w:rsidR="00DD7FF3">
         <w:t xml:space="preserve"> keep improving and keep our guard up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0994AB" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
-    <w:p w14:paraId="43992D7A" w14:textId="090CDC77" w:rsidR="00DB10C0" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="43992D7A" w14:textId="090CDC77" w:rsidR="00DB10C0" w:rsidRPr="00D4301B" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Add a sentence with </w:t>
       </w:r>
-      <w:r w:rsidR="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00B6674F" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>the latest update</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...19 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about the spread of cases in the community. If there has been good progress</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6674F" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>, or something new learned through contact tracing</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, let residents know.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6672747D" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="4FEBD113" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:r>
         <w:t>Please continue to take these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C0B4CC" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00DB10C0" w:rsidP="00DB10C0"/>
     <w:p w14:paraId="0FE4C95C" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wear a mask when outside, or inside shared spaces where you can’t keep a safe distance from others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570D7A54" w14:textId="77777777" w:rsidR="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="00DB10C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -4035,55 +3993,55 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6527E7B8" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t>~</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13133">
         <w:t>90 Character Message</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F1695E" w14:textId="7070452E" w:rsidR="0013375B" w:rsidRPr="00DB10C0" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB10C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> COVID19</w:t>
       </w:r>
       <w:r w:rsidR="003B7627">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> cases are RISING</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB10C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A91FC1">
@@ -4100,63 +4058,63 @@
         </w:rPr>
         <w:t>Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366407BA" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="36893679" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FB99DF" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="774AD8A6" w14:textId="1E1AFC36" w:rsidR="0013375B" w:rsidRPr="00DD7FF3" w:rsidRDefault="00246E4F" w:rsidP="0013375B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6674F" w:rsidDel="00246E4F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B" w:rsidDel="00246E4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00246E4F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>COVID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>19 cases are RISING. Stop the spread and protect yourself, family, and community Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
@@ -4207,81 +4165,81 @@
           <w:iCs/>
         </w:rPr>
         <w:t>: COVID19 risk is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C54DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>rising</w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A004B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00C54DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Let’s stop the spread</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73200954" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="2F12DA12" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6674F">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0144B671" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="4417AE9E" w14:textId="78C0C0AA" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t xml:space="preserve">Yesterday, the Commonwealth released its weekly public health report, and </w:t>
       </w:r>
       <w:r w:rsidR="004C79F6">
         <w:t>our risk level has increased from low to moderate (yellow)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006229AE">
         <w:t>This means our residents are now a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00A07C48">
@@ -4342,103 +4300,87 @@
         <w:t xml:space="preserve"> stop the spread and protect our</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> family and friends </w:t>
       </w:r>
       <w:r w:rsidR="57A26433">
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidR="00D8666A">
         <w:t xml:space="preserve"> each</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A11846">
         <w:t>do our part</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B92CBA0" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
-    <w:p w14:paraId="299A9178" w14:textId="24B5A4BB" w:rsidR="0013375B" w:rsidRPr="00295FD1" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
-[...35 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="299A9178" w14:textId="24B5A4BB" w:rsidR="0013375B" w:rsidRPr="00D4301B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Add a sentence with the latest update about </w:t>
+      </w:r>
+      <w:r w:rsidR="006E64FF" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>what is known about the recent rise in cases</w:t>
       </w:r>
-      <w:r w:rsidR="00AD249F">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00AD249F" w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295FD1">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CB61FE" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="7A7B05FE" w14:textId="5BE23A0E" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:r>
         <w:t>Please take these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA1CE5E" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="0013375B" w:rsidP="0013375B"/>
     <w:p w14:paraId="4676D7F8" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wear a mask when outside, or inside shared spaces where you can’t keep a safe distance from others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58482D8B" w14:textId="77777777" w:rsidR="0013375B" w:rsidRDefault="00B76D3E" w:rsidP="0013375B">
       <w:pPr>
@@ -4619,224 +4561,206 @@
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B098546" w14:textId="11FB1806" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>~90 Character Message:</w:t>
       </w:r>
       <w:r w:rsidR="00061BBF">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CB36DE" w14:textId="02DD23D5" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is dangerously high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> protect yourself &amp; your family Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED38709" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="40A6D0E7" w14:textId="57F648C8" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E715CD0" w14:textId="425DB264" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="43DAF987" w14:textId="78B4516E" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID19 risk is dangerously high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Wear a mask, clean your hands, stay home if sick, get tested. Mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="002C4A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1841F258" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="4716F32E" w14:textId="4F589556" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>Sample Email:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2895519F" w14:textId="21A6ED15" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="4ECF22E8" w14:textId="77777777" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t xml:space="preserve">Subject Line: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE85DD9" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="4F73F003" w14:textId="7EE5EF40" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ACTION Required: COVID-19 risk is high in </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – You can save a life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3338B0" w14:textId="128500DB" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="1A642D87" w14:textId="3FE24040" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t xml:space="preserve">Dear Residents of </w:t>
       </w:r>
-      <w:r w:rsidRPr="5A352C10">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D6F894" w14:textId="38B0B33A" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="1A97E169" w14:textId="54DBEDB8" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>Yesterday, the Commonwealth released its weekly public health report, and it shows that our residents are currently at a dangerously high-risk from COVID-19. The rate of COVID cases locally is</w:t>
       </w:r>
       <w:r w:rsidRPr="5A352C10">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>much higher than the state’s average. We need to do more to protect our families, loved ones, and community. You can save a life by taking action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541CAAA0" w14:textId="29815BB5" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
-    <w:p w14:paraId="5AAF4334" w14:textId="143BA0CF" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Cases involving close contact with individuals such as carpooling?) </w:t>
+    <w:p w14:paraId="5AAF4334" w14:textId="143BA0CF" w:rsidR="3051BF6D" w:rsidRPr="00D4301B" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Add a sentence with information about what is known from your public health team about the spread of cases in your community. Large private gatherings among family and friends without taking proper precautions? Public gatherings of residents not following public health guidance? Cases related to recent travel? Cases involving close contact with individuals such as carpooling?) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CA76A2" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="04B8ACBE" w14:textId="728E9010" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D">
       <w:r>
         <w:t>Please take steps now:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CFB9AE" w14:textId="77777777" w:rsidR="5A352C10" w:rsidRDefault="5A352C10"/>
     <w:p w14:paraId="60483F0E" w14:textId="3BF91249" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wear a mask when outside, or inside shared spaces where you can’t keep a safe distance from others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B90F01E" w14:textId="52AC8BE1" w:rsidR="3051BF6D" w:rsidRDefault="3051BF6D" w:rsidP="5A352C10">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5763,62 +5687,62 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F3899" w:rsidRPr="008F3899">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mass.gov/compliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="292BC1ED" w14:textId="548BAD02" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
           <w:p w14:paraId="0EBB7C37" w14:textId="77777777" w:rsidR="006A2253" w:rsidRPr="00467019" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4998F8A9" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59BD2F0A" wp14:editId="362BB7EC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59BD2F0A" wp14:editId="35507D43">
                   <wp:extent cx="2768600" cy="1384300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                  <wp:docPr id="5" name="Picture 5" descr="A close up of a sign&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="5" name="Picture 5" descr="COVID-19 Health &amp; Safety Standards&#10;Help Ensure Compliance:&#10;mass.gov/COVIDcompliance"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPr id="5" name="Picture 5" descr="COVID-19 Health &amp; Safety Standards&#10;Help Ensure Compliance:&#10;mass.gov/COVIDcompliance"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2768600" cy="1384300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5844,62 +5768,62 @@
             <w:r w:rsidR="00700149">
               <w:t>sign-up</w:t>
             </w:r>
             <w:r w:rsidR="00C83848">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C1CEB">
               <w:t>page</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D3EE86A" w14:textId="77777777" w:rsidR="00166891" w:rsidRDefault="00166891" w:rsidP="00796FD4"/>
           <w:p w14:paraId="368503EA" w14:textId="77777777" w:rsidR="00166891" w:rsidRDefault="27E7E3AB" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B034D1" wp14:editId="643BF484">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33B034D1" wp14:editId="5E2F08CA">
                   <wp:extent cx="2838450" cy="1596628"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-                  <wp:docPr id="4" name="Picture 4" descr="A close up of a blue background&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="4" name="Picture 4" descr="Sign up for our COVID-19 alerts"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="4" name="Picture 4" descr="Sign up for our COVID-19 alerts"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2838450" cy="1596628"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -5928,62 +5852,62 @@
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Have you been told you’re a “close contact” of someone with #COVID19? Download our 10 Tips on how to safely monitor your health at home </w:t>
             </w:r>
             <w:r w:rsidR="00C401D9" w:rsidRPr="00C401D9">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mass.gov/10tips</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B1D43BA" w14:textId="0D79123A" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="657BA449" w14:textId="77777777" w:rsidR="00475885" w:rsidRDefault="00475885" w:rsidP="00796FD4"/>
           <w:p w14:paraId="6ABD0952" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="43029221" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37209218" wp14:editId="27F8902C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37209218" wp14:editId="68DEA695">
                   <wp:extent cx="2914650" cy="1639492"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="7" name="Picture 7" descr="A close up of a blue background&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="7" name="Picture 7" descr="10 tips for home quarantine or self-monitoring"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPr id="7" name="Picture 7" descr="10 tips for home quarantine or self-monitoring"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2914650" cy="1639492"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -6042,62 +5966,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>maskup</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57716053" w14:textId="2FABD564" w:rsidR="006B63F7" w:rsidRDefault="00E36EE4" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD63D98" wp14:editId="0E0B23A2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD63D98" wp14:editId="3A23DFB9">
                   <wp:extent cx="2956760" cy="1662545"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Picture 3"/>
+                  <wp:docPr id="3" name="Picture 3" descr="Wear a mask or face covering in public"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPr id="3" name="Picture 3" descr="Wear a mask or face covering in public"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2956760" cy="1662545"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -6132,62 +6056,62 @@
             <w:r w:rsidR="00821C1A">
               <w:t xml:space="preserve">19MA </w:t>
             </w:r>
             <w:r w:rsidR="00171D6E">
               <w:t>visit this website</w:t>
             </w:r>
             <w:r w:rsidR="0002114B">
               <w:t xml:space="preserve"> to locate a testing site near </w:t>
             </w:r>
             <w:r w:rsidR="00883810">
               <w:t>you www.mass.gov/GetTested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="054D3455" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="006A2253" w:rsidP="00796FD4"/>
           <w:p w14:paraId="24B32414" w14:textId="77777777" w:rsidR="008971F8" w:rsidRDefault="008971F8" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0093320C" wp14:editId="4498F777">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0093320C" wp14:editId="50F59E0B">
                   <wp:extent cx="3020120" cy="1698172"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
-                  <wp:docPr id="8" name="Picture 8"/>
+                  <wp:docPr id="8" name="Picture 8" descr="Testing for COVID-19 is widely available in MA!"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPr id="8" name="Picture 8" descr="Testing for COVID-19 is widely available in MA!"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3020120" cy="1698172"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -6222,62 +6146,62 @@
             </w:r>
             <w:r w:rsidR="00E105AC">
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidR="00CF6F72">
               <w:t>mass.gov/</w:t>
             </w:r>
             <w:r w:rsidR="00883810">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00CF6F72">
               <w:t>raveler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A27E4D" w14:textId="77777777" w:rsidR="006A2253" w:rsidRDefault="00DB2E7F" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CDD84C" wp14:editId="7601B252">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CDD84C" wp14:editId="22F0EB83">
                   <wp:extent cx="3039860" cy="1711199"/>
                   <wp:effectExtent l="0" t="0" r="8255" b="3810"/>
-                  <wp:docPr id="10" name="Picture 10"/>
+                  <wp:docPr id="10" name="Picture 10" descr="Visiting MA?&#10;Returning from a trip?&#10;You may be required to quarantine."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 10"/>
+                          <pic:cNvPr id="10" name="Picture 10" descr="Visiting MA?&#10;Returning from a trip?&#10;You may be required to quarantine."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3039860" cy="1711199"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -6345,62 +6269,62 @@
             <w:r w:rsidR="001A4F4B">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00FE7D91">
               <w:t>ood</w:t>
             </w:r>
             <w:r w:rsidR="001A4F4B">
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidR="00FE7D91">
               <w:t>elp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D16892" w14:textId="2C7595ED" w:rsidR="006A2253" w:rsidRDefault="00242368" w:rsidP="00796FD4">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B60FC4C" wp14:editId="6166BB3B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B60FC4C" wp14:editId="334895FF">
                   <wp:extent cx="3022270" cy="1699381"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
-                  <wp:docPr id="9" name="Picture 9"/>
+                  <wp:docPr id="9" name="Picture 9" descr="Need help with food?&#10;You’re not alone."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPr id="9" name="Picture 9" descr="Need help with food?&#10;You’re not alone."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3022270" cy="1699381"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -6532,67 +6456,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form </w:t>
       </w:r>
       <w:r w:rsidR="002D497C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is where residents can </w:t>
       </w:r>
       <w:r w:rsidRPr="003D62E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>report concerns about non-compliance with the Commonwealth’s travel advisory quarantine, face covering, gathering, or other public health rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027B078D" w14:textId="2DDB32AB" w:rsidR="002F5676" w:rsidRPr="003D62E9" w:rsidRDefault="006A25B8" w:rsidP="003D62E9">
+    <w:p w14:paraId="027B078D" w14:textId="2DDB32AB" w:rsidR="002F5676" w:rsidRPr="003D62E9" w:rsidRDefault="002A5B15" w:rsidP="003D62E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="002A5B15" w:rsidRPr="00570937">
+        <w:r w:rsidRPr="00570937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>COVID Safe Practices Concern Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="674A514E" w14:textId="77777777" w:rsidR="00983106" w:rsidRDefault="00983106" w:rsidP="00BB2E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43AE2784" w14:textId="674BF030" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
@@ -6610,66 +6534,66 @@
       <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Infographics</w:t>
       </w:r>
       <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2ED291" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="0B2ED291" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Stop the Spread of Germs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E50AF76" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6696,77 +6620,77 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>general audience</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="186810D8" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="186810D8" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Coping</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with stress or fear</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5AF32D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00794F95">
@@ -6951,717 +6875,717 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>How to Safely Cover Your Face Outside of Home</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D7A2A76" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB2E63" w14:paraId="39AAB4E6" w14:textId="77777777" w:rsidTr="10DC71E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AA6E48D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4"/>
-          <w:p w14:paraId="4F9AE76A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="4F9AE76A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="04ACA075" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="04ACA075" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6D945EE6" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="6D945EE6" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="700998CF" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="700998CF" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Simplified Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3B3835C2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="3B3835C2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Traditional Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7673375A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="7673375A" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3D1F7CC5" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="3D1F7CC5" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7C025BD1" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0189615B" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E68A06D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="0E68A06D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5EDF2A32" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="5EDF2A32" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3262B923" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="3262B923" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="10654457" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="10654457" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Simplified Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="17FB822B" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="17FB822B" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Traditional Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="26BD66D1" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="26BD66D1" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4B1E266F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="4B1E266F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63" w:rsidRPr="00393C69">
+              <w:r w:rsidRPr="00393C69">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5EB5473D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7AE3F9" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00393C69" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56622793" w14:textId="454BB6A6" w:rsidR="2DF4FC42" w:rsidRDefault="006A25B8" w:rsidP="10DC71E5">
+          <w:p w14:paraId="56622793" w14:textId="454BB6A6" w:rsidR="2DF4FC42" w:rsidRDefault="2DF4FC42" w:rsidP="10DC71E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40">
-              <w:r w:rsidR="2DF4FC42" w:rsidRPr="10DC71E5">
+              <w:r w:rsidRPr="10DC71E5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6488A81D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="6488A81D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="69A646A9" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="69A646A9" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2AF1B157" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="2AF1B157" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Simplified Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="152D1852" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="152D1852" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Traditional Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7E0AC0BA" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="7E0AC0BA" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Haitian Creole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7D908F96" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+          <w:p w14:paraId="7D908F96" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00BB2E63">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BB2E63">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE15C9D" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRDefault="00BB2E63" w:rsidP="00796FD4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64EAA86E" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194C6BBD" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="194C6BBD" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00B73F9C" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00B73F9C">
+        <w:r w:rsidRPr="00B73F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>10 Tips for at home quarantine or self-monitoring</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00B73F9C">
+      <w:r w:rsidRPr="00B73F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CDFB18" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="23CDFB18" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Stop the Spread of Germs like Seasonal Flu and COVID-19</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (:30) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30267B7F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="30267B7F" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Help Prevent COVID-19 with Social Distancing (:30)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F5C7E51" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="4F5C7E51" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>How Young People Can Help Prevent COVID-19 with Social Distancing</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (:30)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A66D8B2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="2A66D8B2" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00794F95" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Coping with Stress and Fear from COVID-19</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (:30)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4693F463" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00FE1FEC" w:rsidRDefault="006A25B8" w:rsidP="00BB2E63">
+    <w:p w14:paraId="4693F463" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00FE1FEC" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+        <w:r w:rsidRPr="00794F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Stay Home - Save Lives </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB2E63" w:rsidRPr="00794F95">
+      <w:r w:rsidRPr="00794F95">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(:06)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2E63">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35135DFF" w14:textId="77777777" w:rsidR="00BB2E63" w:rsidRPr="00FE1FEC" w:rsidRDefault="00BB2E63" w:rsidP="00BB2E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1FEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8040,63 +7964,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0F4A79" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="2BA8FAF2" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nguy cơ nhiễm COVID19 rất cao tại</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Bảo vệ mình &amp; gia đình</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -8104,55 +8028,55 @@
         <w:t>Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAFDA7A" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="515D3583" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDACF75" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="0855B8CA" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguy cơ nhiễm COVID19 rất cao tại </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(community). </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hãy đeo khẩu trang, rửa tay, ở nhà nếu bệnh, đi xét nghiệm</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9EC578" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="750A6D40" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>Sample Email:</w:t>
@@ -8164,197 +8088,161 @@
         <w:t xml:space="preserve">Subject Line: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D085618" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="13DB90CB" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>LƯU Ý</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>: Nguy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cơ nhiễm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COVID-19 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nguy</w:t>
+        <w:t>đang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cơ nhiễm </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> rất cao ở </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> – Quý</w:t>
+      </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> vị có thể cứu giúp mọi người</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694E6674" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="7FBD5E82" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Kính</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> gửi cư dân của </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDF906C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="01B447FE" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hôm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> qua, tiểu bang đã phát hành báo cáo hàng tuần về y tế công cộng và trong báo cáo cho biết hiện nay cư dân của chúng ta đang có nguy cơ nhiễm COVID-19 rất cao. Tỷ lệ số ca nhiễm COVID-19 tại địa phương cao hơn mức trung bình của cả tiểu bang. Chúng ta cần phải thực hiện các biện pháp phòng ngừa để bảo vệ gia đình, những người thân yêu và cộng đồng mình. Quý vị có thể cứu giúp mọi người bằng cách thực hiện ngay. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3A9D0F" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
-    <w:p w14:paraId="6FA834B8" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Cases involving close contact with individuals such as carpooling?) </w:t>
+    <w:p w14:paraId="6FA834B8" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00D4301B" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Add a sentence with information about what is known from your public health team about the spread of cases in your community. Large private gatherings among family and friends without taking proper precautions? Public gatherings of residents not following public health guidance? Cases related to recent travel? Cases involving close contact with individuals such as carpooling?) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FB79BF" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="247A5474" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thực hiện các bước sau đây</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0406A53C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="0DFDA007" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8446,55 +8334,53 @@
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ở nhà, nếu quý vị có triệu chứng bị bệnh</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EEC09E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Tuân</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thủ theo hướng dẫn cách ly khi du hành</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47603C73" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
@@ -8560,101 +8446,101 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BF11F3" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412076F6" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~90 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1580937C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="00A6C6E8" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>đang có tiến triển tốt. Tiếp tục ngăn chặn sự lây lan</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19295101" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="611558F9" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0323FC" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="12883C56" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>đã có tiến triển tốt về COVID-19. Cùng hướng đến tiến triển tốt hơn!</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7F7527" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="27BE1EB4" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>Sample Email:</w:t>
       </w:r>
@@ -8665,152 +8551,143 @@
         <w:t xml:space="preserve">Subject Line: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599AE3B0" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="261DC456" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>LƯU Ý</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>: Nguy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cơ nhiễm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COVID-19 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nguy</w:t>
+        <w:t>vẫn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cơ nhiễm </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> rất cao nhưng có giảm tại</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ngăn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sự Lây Lan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F01D236" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="63EA3995" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Kính</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> gửi cư dân của</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAFEC69" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="170D4579" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hôm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> qua, tiểu bang đã phát hành báo cáo hàng tuần về y tế công cộng và trong báo cáo cho biết</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
@@ -8824,63 +8701,63 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>nhưng</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> tình hình có giảm. Những ca nhiễm COVID-19 tại địa phương trong cộng đồng của chúng ta có giảm bớt nhưng vẫn cáo hơn mức trung bình của cả tiểu bang</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chúng ta phải tiếp tục thực hiện các biện pháp phòng ngừa để bảo vệ gia đình, những người thân yêu và cộng đồng mình</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732EF7D0" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
-    <w:p w14:paraId="6BE5E3FD" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="6BE5E3FD" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00D4301B" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Add a sentence with information about what is known about the spread of cases in the community. If there has been good progress, let residents know what is working and how they can continue to help stop the spread.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6863CF" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="58C9E2A0" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:lastRenderedPageBreak/>
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiếp tục thực hiện các bước sau đây</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5407F9A7" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="51015A3A" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
@@ -8975,55 +8852,53 @@
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ở nhà, nếu quý vị có triệu chứng bị bệnh</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EA0D76" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Tuân</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thủ theo hướng dẫn cách ly khi du hành</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79134BAB" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
@@ -9098,55 +8973,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D1BE8ED" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~90 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C3AD81" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="07E40CCD" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tin vui cho </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>! Nguy cơ nhiễm COVID-19 cao nhưng đã giảm</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov/StopCOVID19  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CBCD44" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
@@ -9161,55 +9036,55 @@
     </w:p>
     <w:p w14:paraId="4D474FE7" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="43D139BE" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nguy cơ nhiễm COVID-19 vẫn cao nhưng đã giảm tại</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Tiếp tục bảo vệ bản thân &amp; người khác</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov/StopCOVID19</w:t>
@@ -9241,151 +9116,142 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>THÔNG</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TIN MỚI</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>: Nguy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cơ nhiễm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COVID-19 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nguy</w:t>
+        <w:t>đang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cơ nhiễm</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> có giảm ở </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cách</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thức để chúng ta tiếp tục tiến triển tốt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FC3033" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="20D1FBDB" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Kính</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> gửi cư dân của</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B7C69E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="4F4B6EDE" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hôm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> qua, tiểu bang đã phát hành báo cáo hàng tuần về y tế công cộng và trong báo cáo cho biết</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
@@ -9406,63 +9272,63 @@
         <w:t>số</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ca nhiễm trung bình trong cộng đồng của chúng ta vẫn cao hơn mức trung bình của cả tiểu bang. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Những</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> cố gắng để bảo vệ gia đình và bạn bè của chúng ta đã có hiệu quả, nhưng chúng ta vẫn phải tiếp tục thực hiện những biện pháp ngăn chặn COVID-19</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE921D4" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
-    <w:p w14:paraId="59C37A10" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="59C37A10" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00D4301B" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(Add a sentence with the latest update about the spread of cases in the community. If there has been good progress, or something new learned through contact tracing, let residents know.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2E8C8F" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="03D30E23" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiếp tục thực hiện các bước sau đây</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D2136E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="60403E12" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
@@ -9557,55 +9423,53 @@
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ở nhà, nếu quý vị có triệu chứng bị bệnh</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549B3C33" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Tuân</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thủ theo hướng dẫn cách ly khi du hành</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62614AE4" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
@@ -9671,101 +9535,101 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BAAA5F" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C26EC82" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~90 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4C0394" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="4B322220" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số ca COVID-19 đang TĂNG. Cùng ngăn sự lây lan</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D540BE7" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="7C59746E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED4A629" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="0EF732A9" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Số ca COVID-19 đang TĂNG. Hãy ngăn sự lây lan và bảo vệ bản thân, gia đình và cộng đồng</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov/StopCOVID19</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7" w:rsidDel="00246E4F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9789,209 +9653,195 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>THÔNG</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> TIN MỚI</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>: Nguy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cơ nhiễm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540DF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COVID19 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nguy</w:t>
+        <w:t>đang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cơ nhiễm </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> tăng cao ở </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(community) </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>– Chung</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> tay ngăn chặn sự lây lan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559E2B54" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="2FF118F2" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Kính</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> gửi cư dân của </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F56D72D" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="5189BC54" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hôm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> qua, tiểu bang đã phát hành báo cáo hàng tuần về y tế công cộng và trong báo cáo cho biết</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>khả năng mắc bệnh của cộng đồng chúng ta đã tăng từ thấp đến vừa (màu vàng)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. Nghĩa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> là các cư dân của chúng ta đang ở mức nhiễm COVID-19 vừa phải và số ca nhiễm COVID-19 trong cộng đồng đã tăng hơn mức trung bình của cả tiểu bang. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> cùng nhau chung tay ngăn chặn </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>sự lây lan và bảo vệ gia đình và bạn bè bằng cách góp phần thực hiện các biện pháp phòng ngừa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0ABA55" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
-    <w:p w14:paraId="329B2439" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="329B2439" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00D4301B" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(Add a sentence with the latest update about what is known about the recent rise in cases.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C97447" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="3F7E8BE7" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thực hiện các bước sau đây</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C9FB06" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="03B01AC8" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -10085,55 +9935,53 @@
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ở nhà, nếu quý vị có triệu chứng bị bệnh</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6513615D" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Tuân</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thủ theo hướng dẫn cách ly khi du hành</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338B0CD8" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
@@ -10237,99 +10085,99 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76A0F233" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~90 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17789374" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="07BD859D" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguy cơ nhiễm COVID19 rất cao tại </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">, bảo vệ mình &amp; gia đình </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBB7B8E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="0F7FADD0" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>~130 Character Message:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303BB305" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="7D4F91F7" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nguy cơ nhiễm COVID19 rất cao tại </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">(community). </w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Hãy đeo khẩu trang, rửa tay, ở nhà nếu bệnh, đi xét nghiệm</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Mass.gov/StopCOVID19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709FB80C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="3A64A65C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:r w:rsidRPr="00540DF7">
         <w:t>Sample Email:</w:t>
@@ -10391,102 +10239,93 @@
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">COVID-19 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>đang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> rất cao tại </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> – Quý</w:t>
+      </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> vị có thể cứu người</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F792B72" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="368460EC" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Kính</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> gửi cư dân của</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540DF7">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>(Community)</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F871388" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="4C04FB0F" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:lastRenderedPageBreak/>
         <w:t>Hôm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> qua, tiểu bang đã phát hành báo cáo hàng tuần về y tế công cộng và trong báo cáo cho biết</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10497,83 +10336,65 @@
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> dân của chúng ta đang có nguy cơ nhiễm COVID-19 rất cao. Tỷ lệ số ca nhiễm COVID-19 tại địa phương cao hơn mức trung bình của cả tiểu bang nhiều</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Chúng</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ta cần phải thực hiện các biện pháp phòng ngừa nhiều hơn nữa để bảo vệ gia đình, những người thân và cộng động mình. Quý vị có thể cứu giúp mọi người bằng cách thực hiện ngay.</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76204031" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
-    <w:p w14:paraId="4E4B9E85" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Cases involving close contact with individuals such as carpooling?) </w:t>
+    <w:p w14:paraId="4E4B9E85" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00D4301B" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4301B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Add a sentence with information about what is known from your public health team about the spread of cases in your community. Large private gatherings among family and friends without taking proper precautions? Public gatherings of residents not following public health guidance? Cases related to recent travel? Cases involving close contact with individuals such as carpooling?) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460D44EF" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="061A5EE4" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thực hiện các bước sau đây</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB7110B" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA"/>
     <w:p w14:paraId="5615A005" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10665,55 +10486,53 @@
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ở nhà, nếu quý vị có triệu chứng bị bệnh</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7F6E1E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Tuân</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thủ theo hướng dẫn cách ly khi du hành</w:t>
       </w:r>
       <w:r w:rsidRPr="00540DF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB06EBB" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:t>Hãy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
@@ -11262,62 +11081,62 @@
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mass.gov/compliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7645E8EF" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB"/>
           <w:p w14:paraId="73060D1C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A31E7C7" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="727046C0" wp14:editId="58572318">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="727046C0" wp14:editId="22C496D9">
                   <wp:extent cx="2768600" cy="1384300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                  <wp:docPr id="21" name="Picture 21" descr="A close up of a sign&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="21" name="Picture 21" descr="COVID-19 Heath &amp; Safety Standards&#10;Help Ensure Compliance:&#10;mass.gov/COVIDcompliance"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPr id="21" name="Picture 21" descr="COVID-19 Heath &amp; Safety Standards&#10;Help Ensure Compliance:&#10;mass.gov/COVIDcompliance"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2768600" cy="1384300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -11330,67 +11149,51 @@
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="413B405E" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00A03401" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Tiêu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Chuẩn Bảo Vệ Sức Khỏe &amp; </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Toàn Trong Đại Dịch </w:t>
+              <w:t xml:space="preserve"> Chuẩn Bảo Vệ Sức Khỏe &amp; An Toàn Trong Đại Dịch </w:t>
             </w:r>
             <w:r w:rsidRPr="00A03401">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>COVID-19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192134C9" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB">
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Cùn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>g nhau tuân thủ</w:t>
             </w:r>
             <w:r w:rsidRPr="00A03401">
@@ -11407,95 +11210,90 @@
               <w:t>COVIDcompliance</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F55272" w14:paraId="6490C4C9" w14:textId="77777777" w:rsidTr="00A918DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61AE7C85" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
               <w:lastRenderedPageBreak/>
               <w:t>Nhận</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> ngay thông tin và cảnh báo mới nhất về COVID-19 tại địa phương</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
-              <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>. Vui</w:t>
+            </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> lòng đăng ký tại </w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t>[link to your sign-up page]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66B231B5" w14:textId="7B45BBCE" w:rsidR="00AA2AEA" w:rsidRDefault="00A918DB" w:rsidP="00A918DB">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19939863" wp14:editId="70C61CA4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19939863" wp14:editId="539645E0">
                   <wp:extent cx="2889958" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="0"/>
-                  <wp:docPr id="48" name="Picture 48"/>
+                  <wp:docPr id="48" name="Picture 48" descr="Đăng ký nhận cảnh báo COVID-19 của chúng tôi"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 25"/>
+                          <pic:cNvPr id="48" name="Picture 48" descr="Đăng ký nhận cảnh báo COVID-19 của chúng tôi"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId54" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2912820" cy="1638460"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11505,55 +11303,53 @@
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="28E7ED8B" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F55272" w14:paraId="5D1CBAFE" w14:textId="77777777" w:rsidTr="00A918DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DA4450" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
               <w:t>Quý</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> vị có nghe ai bảo mình đã tiếp xúc gần với người nhiễm </w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t>#COVID19</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> chưa</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
               <w:t>Tải</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
@@ -11568,62 +11364,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mass.gov/10tips</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="707B7D1D" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C7BA963" w14:textId="20D47865" w:rsidR="00AA2AEA" w:rsidRDefault="00F55272" w:rsidP="00A918DB">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF71D2D" wp14:editId="2BD8297A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF71D2D" wp14:editId="12738306">
                   <wp:extent cx="2933278" cy="1649968"/>
                   <wp:effectExtent l="0" t="0" r="635" b="7620"/>
-                  <wp:docPr id="49" name="Picture 49"/>
+                  <wp:docPr id="49" name="Picture 49" descr="10 lời khuyên để cách ly tại nhà hoặc tự theo dõi"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 27"/>
+                          <pic:cNvPr id="49" name="Picture 49" descr="10 lời khuyên để cách ly tại nhà hoặc tự theo dõi"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId55" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2947132" cy="1657761"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11696,62 +11492,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>maskup</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22EFAD6A" w14:textId="6F44163E" w:rsidR="00AA2AEA" w:rsidRDefault="00F55272" w:rsidP="00A918DB">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C7F71F2" wp14:editId="3853EB06">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C7F71F2" wp14:editId="7363484F">
                   <wp:extent cx="2958253" cy="1664017"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="50" name="Picture 50"/>
+                  <wp:docPr id="50" name="Picture 50" descr="Đeo khẩu trang hoặc khăn che mặt ở nơi công cộng"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 29"/>
+                          <pic:cNvPr id="50" name="Picture 50" descr="Đeo khẩu trang hoặc khăn che mặt ở nơi công cộng"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId56" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2969709" cy="1670461"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11788,62 +11584,62 @@
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t>#COVID19MA</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>, hãy vào trang web này để tìm địa điểm xét nghiệm gần nhất</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t xml:space="preserve"> www.mass.gov/GetTested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="654509D3" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRDefault="00F55272" w:rsidP="00A918DB">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20DD998E" wp14:editId="1F406B06">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20DD998E" wp14:editId="63B0C5F2">
                   <wp:extent cx="3048002" cy="1714500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="51" name="Picture 51"/>
+                  <wp:docPr id="51" name="Picture 51" descr="Xét nghiệm COVID-19 được phổ biến rộng rãi ở MA!"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 31"/>
+                          <pic:cNvPr id="51" name="Picture 51" descr="Xét nghiệm COVID-19 được phổ biến rộng rãi ở MA!"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId57" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3066664" cy="1724997"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -11887,113 +11683,111 @@
             <w:r w:rsidRPr="00540DF7">
               <w:t>Tìm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> hiểu thêm</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t xml:space="preserve"> mass.gov/traveler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E6B486C" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRDefault="00F55272" w:rsidP="00A918DB">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD1B913" wp14:editId="4ADBD763">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD1B913" wp14:editId="3F9ECCE2">
                   <wp:extent cx="3085111" cy="1735376"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
-                  <wp:docPr id="52" name="Picture 52"/>
+                  <wp:docPr id="52" name="Picture 52" descr="Ghé thăm MA? Trở về từ một chuyến đi? Bạn có thể được yêu cầu cách ly."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 33"/>
+                          <pic:cNvPr id="52" name="Picture 52" descr="Ghé thăm MA? Trở về từ một chuyến đi? Bạn có thể được yêu cầu cách ly."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId58" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3101655" cy="1744682"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="65073D8E" w14:textId="6EE2D0A5" w:rsidR="00F55272" w:rsidRDefault="00F55272" w:rsidP="00A918DB"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F55272" w14:paraId="02FBB41F" w14:textId="77777777" w:rsidTr="00A918DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36B3772A" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00A918DB">
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
               <w:t>Quý</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> vị cần thức ăn không? Đừng lo</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
               <w:t>Nhiều</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00540DF7">
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> cư dân và gia đình cũng đang cần được trợ giúp để nhận thức ăn trong đại dịch</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t xml:space="preserve"> #COVID19MA. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
@@ -12004,62 +11798,62 @@
               <w:rPr>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> sự trợ giúp</w:t>
             </w:r>
             <w:r w:rsidRPr="00540DF7">
               <w:t xml:space="preserve"> mass.gov/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00540DF7">
               <w:t>FindFoodHelp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DEF5E27" w14:textId="485D3041" w:rsidR="00AA2AEA" w:rsidRDefault="00F55272" w:rsidP="00A918DB">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="476D606B" wp14:editId="5BCE9456">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="476D606B" wp14:editId="0428B8EE">
                   <wp:extent cx="3123353" cy="1756886"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
-                  <wp:docPr id="53" name="Picture 53"/>
+                  <wp:docPr id="53" name="Picture 53" descr="Cần giúp đỡ về thức ăn? Bạn không đơn độc."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 35"/>
+                          <pic:cNvPr id="53" name="Picture 53" descr="Cần giúp đỡ về thức ăn? Bạn không đơn độc."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1" noCrop="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId59" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3133334" cy="1762501"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -12117,239 +11911,239 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Đây</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00540DF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> là mẫu đơn dành cho các cư dân muốn báo cáo về những trường hợp không tuân thủ theo hướng dẫn cách ly sau khi du hành, không đeo khẩu trang, tụ họp và những quy định về y tế công cộng khác. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD611A9" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="006A25B8" w:rsidP="00AA2AEA">
+    <w:p w14:paraId="1FD611A9" w14:textId="77777777" w:rsidR="00AA2AEA" w:rsidRPr="00540DF7" w:rsidRDefault="00AA2AEA" w:rsidP="00AA2AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00AA2AEA" w:rsidRPr="00540DF7">
+        <w:r w:rsidRPr="00540DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Mẫu</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00AA2AEA" w:rsidRPr="00540DF7">
+        <w:r w:rsidRPr="00540DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t xml:space="preserve"> đơn báo cáo về những hành động không an toàn trong dịch C</w:t>
         </w:r>
-        <w:r w:rsidR="00AA2AEA" w:rsidRPr="00540DF7">
+        <w:r w:rsidRPr="00540DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>OVID</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23058325" w14:textId="01AFB177" w:rsidR="00AA2AEA" w:rsidRDefault="00AA2AEA" w:rsidP="005E4302"/>
     <w:p w14:paraId="159B6A4B" w14:textId="77777777" w:rsidR="0058687B" w:rsidRDefault="0058687B" w:rsidP="0058687B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BDAC7F7" w14:textId="77777777" w:rsidR="00466F54" w:rsidRPr="0023195B" w:rsidRDefault="00466F54" w:rsidP="00466F54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-EG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CCB9890" w14:textId="77777777" w:rsidR="005938F8" w:rsidRPr="00AF0554" w:rsidRDefault="005938F8" w:rsidP="005E4302"/>
     <w:sectPr w:rsidR="005938F8" w:rsidRPr="00AF0554" w:rsidSect="00CC49A2">
       <w:footerReference w:type="even" r:id="rId61"/>
       <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D38C474" w14:textId="77777777" w:rsidR="006A25B8" w:rsidRDefault="006A25B8">
+    <w:p w14:paraId="4E795421" w14:textId="77777777" w:rsidR="00D0646A" w:rsidRDefault="00D0646A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C2F5426" w14:textId="77777777" w:rsidR="006A25B8" w:rsidRDefault="006A25B8">
+    <w:p w14:paraId="704312BD" w14:textId="77777777" w:rsidR="00D0646A" w:rsidRDefault="00D0646A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4082D52C" w14:textId="77777777" w:rsidR="006A25B8" w:rsidRDefault="006A25B8"/>
+    <w:p w14:paraId="2F7B7CA0" w14:textId="77777777" w:rsidR="00D0646A" w:rsidRDefault="00D0646A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1233744281"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1F8AE8AB" w14:textId="14A28CC3" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00012A70">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -12362,51 +12156,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1C2DAE78" w14:textId="77777777" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00B6674F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1768454565"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47DD1B46" w14:textId="4F56FAE1" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00012A70">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -12432,73 +12226,73 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="120AEAC4" w14:textId="77777777" w:rsidR="00A918DB" w:rsidRDefault="00A918DB" w:rsidP="00B6674F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="479A1F22" w14:textId="77777777" w:rsidR="006A25B8" w:rsidRDefault="006A25B8">
+    <w:p w14:paraId="12597179" w14:textId="77777777" w:rsidR="00D0646A" w:rsidRDefault="00D0646A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B61F65F" w14:textId="77777777" w:rsidR="006A25B8" w:rsidRDefault="006A25B8">
+    <w:p w14:paraId="47D216CA" w14:textId="77777777" w:rsidR="00D0646A" w:rsidRDefault="00D0646A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75057AA4" w14:textId="77777777" w:rsidR="006A25B8" w:rsidRDefault="006A25B8"/>
+    <w:p w14:paraId="4A3A11FB" w14:textId="77777777" w:rsidR="00D0646A" w:rsidRDefault="00D0646A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B770177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9D87710"/>
     <w:lvl w:ilvl="0" w:tplc="F5E4C93A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49222304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13884,132 +13678,133 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1329795981">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="393744345">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2131510094">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="848636502">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1401950284">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1287662817">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="814225399">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="239751226">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="369695708">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="61761250">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="319384850">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="319428729">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275071"/>
     <w:rsid w:val="00007470"/>
     <w:rsid w:val="00012A70"/>
     <w:rsid w:val="0002114B"/>
     <w:rsid w:val="00026B58"/>
     <w:rsid w:val="000279A9"/>
     <w:rsid w:val="00030546"/>
     <w:rsid w:val="0003194F"/>
     <w:rsid w:val="00036A97"/>
     <w:rsid w:val="000538D8"/>
     <w:rsid w:val="00053BEB"/>
     <w:rsid w:val="0005657B"/>
     <w:rsid w:val="000573DC"/>
     <w:rsid w:val="00061BB6"/>
     <w:rsid w:val="00061BBF"/>
     <w:rsid w:val="00067734"/>
     <w:rsid w:val="00071F02"/>
     <w:rsid w:val="000729EF"/>
+    <w:rsid w:val="0007479B"/>
     <w:rsid w:val="00080478"/>
     <w:rsid w:val="00081299"/>
     <w:rsid w:val="00090CEC"/>
     <w:rsid w:val="0009322E"/>
     <w:rsid w:val="00095149"/>
     <w:rsid w:val="00097765"/>
     <w:rsid w:val="000A73CB"/>
     <w:rsid w:val="000B24A9"/>
     <w:rsid w:val="000B3BAC"/>
     <w:rsid w:val="000B5158"/>
     <w:rsid w:val="000B5EF5"/>
     <w:rsid w:val="000B771D"/>
     <w:rsid w:val="000C2529"/>
     <w:rsid w:val="000C4126"/>
     <w:rsid w:val="000C54FC"/>
     <w:rsid w:val="000C6A80"/>
     <w:rsid w:val="000C7032"/>
     <w:rsid w:val="000D18F8"/>
     <w:rsid w:val="000D258A"/>
     <w:rsid w:val="000D51FD"/>
     <w:rsid w:val="000F3AB1"/>
     <w:rsid w:val="00107E67"/>
     <w:rsid w:val="00120B61"/>
     <w:rsid w:val="0013375B"/>
     <w:rsid w:val="001339F2"/>
@@ -14035,70 +13830,72 @@
     <w:rsid w:val="001C308E"/>
     <w:rsid w:val="001D628B"/>
     <w:rsid w:val="001E1C9E"/>
     <w:rsid w:val="001F09BC"/>
     <w:rsid w:val="001F4C03"/>
     <w:rsid w:val="00202D7B"/>
     <w:rsid w:val="00214C96"/>
     <w:rsid w:val="00215BEB"/>
     <w:rsid w:val="0021730D"/>
     <w:rsid w:val="002210E7"/>
     <w:rsid w:val="002255F7"/>
     <w:rsid w:val="002338B1"/>
     <w:rsid w:val="00234F21"/>
     <w:rsid w:val="0023687D"/>
     <w:rsid w:val="00242368"/>
     <w:rsid w:val="00246AF4"/>
     <w:rsid w:val="00246E4F"/>
     <w:rsid w:val="00250EDE"/>
     <w:rsid w:val="002530DB"/>
     <w:rsid w:val="00253610"/>
     <w:rsid w:val="00254F8D"/>
     <w:rsid w:val="002557EA"/>
     <w:rsid w:val="002601C8"/>
     <w:rsid w:val="00261B14"/>
     <w:rsid w:val="00262EF4"/>
+    <w:rsid w:val="00263DA0"/>
     <w:rsid w:val="00266A22"/>
     <w:rsid w:val="00271628"/>
     <w:rsid w:val="00273C6F"/>
     <w:rsid w:val="00275071"/>
     <w:rsid w:val="00276837"/>
     <w:rsid w:val="00280113"/>
     <w:rsid w:val="00281960"/>
     <w:rsid w:val="00281E85"/>
     <w:rsid w:val="0028603A"/>
     <w:rsid w:val="00292578"/>
     <w:rsid w:val="00293804"/>
     <w:rsid w:val="0029452F"/>
     <w:rsid w:val="00295FD1"/>
     <w:rsid w:val="002A2159"/>
     <w:rsid w:val="002A2534"/>
     <w:rsid w:val="002A5B15"/>
     <w:rsid w:val="002B1E6B"/>
     <w:rsid w:val="002B2403"/>
     <w:rsid w:val="002C4A6B"/>
     <w:rsid w:val="002C6E4E"/>
+    <w:rsid w:val="002C754E"/>
     <w:rsid w:val="002C766B"/>
     <w:rsid w:val="002D4408"/>
     <w:rsid w:val="002D497C"/>
     <w:rsid w:val="002D5DF1"/>
     <w:rsid w:val="002D6135"/>
     <w:rsid w:val="002E02B3"/>
     <w:rsid w:val="002E3FB9"/>
     <w:rsid w:val="002E5F5E"/>
     <w:rsid w:val="002E7133"/>
     <w:rsid w:val="002F5676"/>
     <w:rsid w:val="002F76D3"/>
     <w:rsid w:val="003021B2"/>
     <w:rsid w:val="0030696E"/>
     <w:rsid w:val="003137CE"/>
     <w:rsid w:val="00332C74"/>
     <w:rsid w:val="003344A5"/>
     <w:rsid w:val="00347DEC"/>
     <w:rsid w:val="0036556D"/>
     <w:rsid w:val="003656AB"/>
     <w:rsid w:val="00375D76"/>
     <w:rsid w:val="003769AC"/>
     <w:rsid w:val="003808B6"/>
     <w:rsid w:val="003879E0"/>
     <w:rsid w:val="003901B0"/>
     <w:rsid w:val="00394D4C"/>
@@ -14138,50 +13935,51 @@
     <w:rsid w:val="004857D4"/>
     <w:rsid w:val="0049219A"/>
     <w:rsid w:val="00492EF0"/>
     <w:rsid w:val="004943F0"/>
     <w:rsid w:val="00497E0E"/>
     <w:rsid w:val="004A0CE0"/>
     <w:rsid w:val="004A170E"/>
     <w:rsid w:val="004A3A0E"/>
     <w:rsid w:val="004A49DE"/>
     <w:rsid w:val="004B2D04"/>
     <w:rsid w:val="004C280F"/>
     <w:rsid w:val="004C37B3"/>
     <w:rsid w:val="004C79F6"/>
     <w:rsid w:val="004D2C46"/>
     <w:rsid w:val="004D519E"/>
     <w:rsid w:val="004D6C7E"/>
     <w:rsid w:val="004E67ED"/>
     <w:rsid w:val="004F18F5"/>
     <w:rsid w:val="00501A6C"/>
     <w:rsid w:val="00506619"/>
     <w:rsid w:val="00511126"/>
     <w:rsid w:val="00512BD0"/>
     <w:rsid w:val="00513003"/>
     <w:rsid w:val="00515ECE"/>
     <w:rsid w:val="00524CAB"/>
+    <w:rsid w:val="00531367"/>
     <w:rsid w:val="005339E4"/>
     <w:rsid w:val="005370B9"/>
     <w:rsid w:val="00540E36"/>
     <w:rsid w:val="00541E09"/>
     <w:rsid w:val="00547207"/>
     <w:rsid w:val="0055022D"/>
     <w:rsid w:val="00550FEF"/>
     <w:rsid w:val="00551960"/>
     <w:rsid w:val="00553CFC"/>
     <w:rsid w:val="00562674"/>
     <w:rsid w:val="00562AC1"/>
     <w:rsid w:val="00563E55"/>
     <w:rsid w:val="0056445C"/>
     <w:rsid w:val="00565669"/>
     <w:rsid w:val="00566D1E"/>
     <w:rsid w:val="00570937"/>
     <w:rsid w:val="00573598"/>
     <w:rsid w:val="0057389E"/>
     <w:rsid w:val="00573F3D"/>
     <w:rsid w:val="00584F59"/>
     <w:rsid w:val="0058687B"/>
     <w:rsid w:val="0058737D"/>
     <w:rsid w:val="00587F4B"/>
     <w:rsid w:val="00592BCF"/>
     <w:rsid w:val="005938F8"/>
@@ -14229,156 +14027,163 @@
     <w:rsid w:val="006B4F54"/>
     <w:rsid w:val="006B63F7"/>
     <w:rsid w:val="006C29E7"/>
     <w:rsid w:val="006C3AB5"/>
     <w:rsid w:val="006C3C78"/>
     <w:rsid w:val="006C51CB"/>
     <w:rsid w:val="006C7EC6"/>
     <w:rsid w:val="006D04EC"/>
     <w:rsid w:val="006D1BDF"/>
     <w:rsid w:val="006E1F26"/>
     <w:rsid w:val="006E64FF"/>
     <w:rsid w:val="006F0722"/>
     <w:rsid w:val="006F17ED"/>
     <w:rsid w:val="00700149"/>
     <w:rsid w:val="007015D5"/>
     <w:rsid w:val="00702981"/>
     <w:rsid w:val="00704156"/>
     <w:rsid w:val="00706A00"/>
     <w:rsid w:val="007121C1"/>
     <w:rsid w:val="00716829"/>
     <w:rsid w:val="007217C0"/>
     <w:rsid w:val="00723CCA"/>
     <w:rsid w:val="00732523"/>
     <w:rsid w:val="00740357"/>
     <w:rsid w:val="00740BD5"/>
+    <w:rsid w:val="00741070"/>
     <w:rsid w:val="007519F9"/>
     <w:rsid w:val="00754B08"/>
     <w:rsid w:val="007559CB"/>
     <w:rsid w:val="0076006E"/>
     <w:rsid w:val="00780490"/>
     <w:rsid w:val="00785482"/>
     <w:rsid w:val="0078746F"/>
     <w:rsid w:val="0079607F"/>
     <w:rsid w:val="00796FD4"/>
     <w:rsid w:val="0079768C"/>
     <w:rsid w:val="007A1F89"/>
     <w:rsid w:val="007A3142"/>
     <w:rsid w:val="007A6E7A"/>
     <w:rsid w:val="007A6F7D"/>
     <w:rsid w:val="007A6FB1"/>
     <w:rsid w:val="007B733E"/>
     <w:rsid w:val="007C47E4"/>
     <w:rsid w:val="007C4FFB"/>
     <w:rsid w:val="007E3A6A"/>
     <w:rsid w:val="007E56DF"/>
     <w:rsid w:val="007F0872"/>
     <w:rsid w:val="007F4EA0"/>
     <w:rsid w:val="00801FF1"/>
     <w:rsid w:val="00803811"/>
     <w:rsid w:val="00805048"/>
     <w:rsid w:val="00821C1A"/>
+    <w:rsid w:val="00823669"/>
     <w:rsid w:val="00825CE7"/>
     <w:rsid w:val="0082685A"/>
     <w:rsid w:val="00826FB1"/>
     <w:rsid w:val="00831803"/>
     <w:rsid w:val="00831F3B"/>
     <w:rsid w:val="008373BC"/>
     <w:rsid w:val="008406F1"/>
     <w:rsid w:val="00844C1E"/>
     <w:rsid w:val="0084546F"/>
     <w:rsid w:val="00845710"/>
     <w:rsid w:val="0084724D"/>
     <w:rsid w:val="00853A3D"/>
     <w:rsid w:val="00860F17"/>
     <w:rsid w:val="0086286E"/>
     <w:rsid w:val="00863743"/>
     <w:rsid w:val="0086497C"/>
     <w:rsid w:val="00864E89"/>
     <w:rsid w:val="0086779E"/>
     <w:rsid w:val="00874A88"/>
     <w:rsid w:val="00875408"/>
     <w:rsid w:val="00877477"/>
     <w:rsid w:val="00882E98"/>
     <w:rsid w:val="00883810"/>
     <w:rsid w:val="00883C91"/>
     <w:rsid w:val="00886A50"/>
     <w:rsid w:val="00887D12"/>
     <w:rsid w:val="00894254"/>
     <w:rsid w:val="00895447"/>
     <w:rsid w:val="008971F8"/>
     <w:rsid w:val="008B3D4B"/>
     <w:rsid w:val="008C0458"/>
+    <w:rsid w:val="008C23BD"/>
     <w:rsid w:val="008C36C4"/>
     <w:rsid w:val="008C6994"/>
     <w:rsid w:val="008D2D25"/>
     <w:rsid w:val="008F3899"/>
     <w:rsid w:val="008F6854"/>
     <w:rsid w:val="0091214A"/>
     <w:rsid w:val="00913637"/>
     <w:rsid w:val="00916F00"/>
     <w:rsid w:val="009338D8"/>
     <w:rsid w:val="00943A51"/>
     <w:rsid w:val="00945C14"/>
     <w:rsid w:val="00953A40"/>
     <w:rsid w:val="009558B5"/>
     <w:rsid w:val="00964C09"/>
     <w:rsid w:val="009707C3"/>
     <w:rsid w:val="0097463D"/>
     <w:rsid w:val="00974E1B"/>
     <w:rsid w:val="00976919"/>
     <w:rsid w:val="00983106"/>
+    <w:rsid w:val="0098479E"/>
     <w:rsid w:val="00984907"/>
     <w:rsid w:val="00993AF0"/>
     <w:rsid w:val="00997C14"/>
     <w:rsid w:val="009A0168"/>
     <w:rsid w:val="009A253B"/>
     <w:rsid w:val="009A52CC"/>
+    <w:rsid w:val="009B7DD7"/>
     <w:rsid w:val="009C1CEB"/>
     <w:rsid w:val="009C5BC3"/>
     <w:rsid w:val="009C7773"/>
     <w:rsid w:val="009D4DDB"/>
     <w:rsid w:val="009D5C81"/>
     <w:rsid w:val="009E2062"/>
     <w:rsid w:val="009E3212"/>
     <w:rsid w:val="009E4C1A"/>
     <w:rsid w:val="009E4CF6"/>
     <w:rsid w:val="009E51C7"/>
     <w:rsid w:val="009E5510"/>
     <w:rsid w:val="009F072D"/>
     <w:rsid w:val="00A004B3"/>
     <w:rsid w:val="00A01BB2"/>
     <w:rsid w:val="00A0405D"/>
     <w:rsid w:val="00A0451C"/>
     <w:rsid w:val="00A07C48"/>
     <w:rsid w:val="00A11846"/>
+    <w:rsid w:val="00A122FE"/>
     <w:rsid w:val="00A13133"/>
     <w:rsid w:val="00A161E3"/>
     <w:rsid w:val="00A177F3"/>
     <w:rsid w:val="00A17F5E"/>
     <w:rsid w:val="00A25AC3"/>
     <w:rsid w:val="00A32103"/>
+    <w:rsid w:val="00A330F9"/>
     <w:rsid w:val="00A33CA0"/>
     <w:rsid w:val="00A37DB4"/>
     <w:rsid w:val="00A417DC"/>
     <w:rsid w:val="00A448C1"/>
     <w:rsid w:val="00A47D00"/>
     <w:rsid w:val="00A55C89"/>
     <w:rsid w:val="00A61722"/>
     <w:rsid w:val="00A64A21"/>
     <w:rsid w:val="00A6552A"/>
     <w:rsid w:val="00A735C5"/>
     <w:rsid w:val="00A76CD7"/>
     <w:rsid w:val="00A84E52"/>
     <w:rsid w:val="00A871CF"/>
     <w:rsid w:val="00A90323"/>
     <w:rsid w:val="00A918DB"/>
     <w:rsid w:val="00A91FC1"/>
     <w:rsid w:val="00A95821"/>
     <w:rsid w:val="00A96033"/>
     <w:rsid w:val="00A96F62"/>
     <w:rsid w:val="00A97946"/>
     <w:rsid w:val="00AA2959"/>
     <w:rsid w:val="00AA2AEA"/>
     <w:rsid w:val="00AA42E0"/>
     <w:rsid w:val="00AB2858"/>
     <w:rsid w:val="00AB29F1"/>
@@ -14438,75 +14243,79 @@
     <w:rsid w:val="00C32EEC"/>
     <w:rsid w:val="00C34B2A"/>
     <w:rsid w:val="00C401D9"/>
     <w:rsid w:val="00C4148E"/>
     <w:rsid w:val="00C42F4C"/>
     <w:rsid w:val="00C54DAC"/>
     <w:rsid w:val="00C57D91"/>
     <w:rsid w:val="00C74F61"/>
     <w:rsid w:val="00C76E10"/>
     <w:rsid w:val="00C83848"/>
     <w:rsid w:val="00CA5364"/>
     <w:rsid w:val="00CB0B7C"/>
     <w:rsid w:val="00CB1900"/>
     <w:rsid w:val="00CB3C84"/>
     <w:rsid w:val="00CC49A2"/>
     <w:rsid w:val="00CC7922"/>
     <w:rsid w:val="00CD2A5F"/>
     <w:rsid w:val="00CD4BEA"/>
     <w:rsid w:val="00CD593F"/>
     <w:rsid w:val="00CD76D6"/>
     <w:rsid w:val="00CD7A1D"/>
     <w:rsid w:val="00CF6F72"/>
     <w:rsid w:val="00D0012A"/>
     <w:rsid w:val="00D05574"/>
     <w:rsid w:val="00D05DC6"/>
+    <w:rsid w:val="00D0646A"/>
     <w:rsid w:val="00D07DB4"/>
     <w:rsid w:val="00D10790"/>
     <w:rsid w:val="00D12D49"/>
     <w:rsid w:val="00D166FF"/>
     <w:rsid w:val="00D35016"/>
     <w:rsid w:val="00D3609A"/>
     <w:rsid w:val="00D405C0"/>
     <w:rsid w:val="00D41D20"/>
     <w:rsid w:val="00D41F5F"/>
     <w:rsid w:val="00D429AB"/>
+    <w:rsid w:val="00D4301B"/>
     <w:rsid w:val="00D47B61"/>
     <w:rsid w:val="00D517E1"/>
     <w:rsid w:val="00D51880"/>
     <w:rsid w:val="00D56198"/>
     <w:rsid w:val="00D621C1"/>
     <w:rsid w:val="00D6789E"/>
     <w:rsid w:val="00D727EC"/>
     <w:rsid w:val="00D72D9D"/>
+    <w:rsid w:val="00D73327"/>
     <w:rsid w:val="00D752A4"/>
     <w:rsid w:val="00D76813"/>
     <w:rsid w:val="00D800D0"/>
     <w:rsid w:val="00D83E73"/>
     <w:rsid w:val="00D8666A"/>
     <w:rsid w:val="00D907D4"/>
     <w:rsid w:val="00D91504"/>
+    <w:rsid w:val="00D92B53"/>
     <w:rsid w:val="00DA2784"/>
     <w:rsid w:val="00DA6581"/>
     <w:rsid w:val="00DA795B"/>
     <w:rsid w:val="00DB10C0"/>
     <w:rsid w:val="00DB2E7F"/>
     <w:rsid w:val="00DB3D06"/>
     <w:rsid w:val="00DC0E77"/>
     <w:rsid w:val="00DC7C0C"/>
     <w:rsid w:val="00DD7FF3"/>
     <w:rsid w:val="00DE1BEC"/>
     <w:rsid w:val="00DE320B"/>
     <w:rsid w:val="00DE51AA"/>
     <w:rsid w:val="00DE53E6"/>
     <w:rsid w:val="00DF5795"/>
     <w:rsid w:val="00DF6392"/>
     <w:rsid w:val="00E05049"/>
     <w:rsid w:val="00E105AC"/>
     <w:rsid w:val="00E157BC"/>
     <w:rsid w:val="00E161F1"/>
     <w:rsid w:val="00E22A02"/>
     <w:rsid w:val="00E36EE4"/>
     <w:rsid w:val="00E42F82"/>
     <w:rsid w:val="00E44254"/>
     <w:rsid w:val="00E446FC"/>
     <w:rsid w:val="00E45625"/>
@@ -14517,50 +14326,51 @@
     <w:rsid w:val="00E71FA4"/>
     <w:rsid w:val="00E82BE6"/>
     <w:rsid w:val="00E831D5"/>
     <w:rsid w:val="00E91BCC"/>
     <w:rsid w:val="00EA2BBC"/>
     <w:rsid w:val="00EA3273"/>
     <w:rsid w:val="00EA7390"/>
     <w:rsid w:val="00EA7620"/>
     <w:rsid w:val="00EB0455"/>
     <w:rsid w:val="00EB5691"/>
     <w:rsid w:val="00EB792B"/>
     <w:rsid w:val="00EC17EC"/>
     <w:rsid w:val="00EC5153"/>
     <w:rsid w:val="00EC5A78"/>
     <w:rsid w:val="00EF1CE9"/>
     <w:rsid w:val="00EF57C6"/>
     <w:rsid w:val="00F013F0"/>
     <w:rsid w:val="00F04556"/>
     <w:rsid w:val="00F05ADB"/>
     <w:rsid w:val="00F13F26"/>
     <w:rsid w:val="00F154A9"/>
     <w:rsid w:val="00F158B3"/>
     <w:rsid w:val="00F23651"/>
     <w:rsid w:val="00F24049"/>
     <w:rsid w:val="00F27A97"/>
+    <w:rsid w:val="00F373EC"/>
     <w:rsid w:val="00F5036F"/>
     <w:rsid w:val="00F517BC"/>
     <w:rsid w:val="00F527F7"/>
     <w:rsid w:val="00F55272"/>
     <w:rsid w:val="00F61D36"/>
     <w:rsid w:val="00F62B57"/>
     <w:rsid w:val="00F6427F"/>
     <w:rsid w:val="00F91FCE"/>
     <w:rsid w:val="00FB13F0"/>
     <w:rsid w:val="00FB66F6"/>
     <w:rsid w:val="00FB7721"/>
     <w:rsid w:val="00FB79FA"/>
     <w:rsid w:val="00FC17D1"/>
     <w:rsid w:val="00FD0B4F"/>
     <w:rsid w:val="00FD14A4"/>
     <w:rsid w:val="00FD3B94"/>
     <w:rsid w:val="00FE0B62"/>
     <w:rsid w:val="00FE0C4A"/>
     <w:rsid w:val="00FE528E"/>
     <w:rsid w:val="00FE78FB"/>
     <w:rsid w:val="00FE7D91"/>
     <w:rsid w:val="00FF27AF"/>
     <w:rsid w:val="02884567"/>
     <w:rsid w:val="03B38627"/>
     <w:rsid w:val="04874B64"/>
@@ -14671,51 +14481,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60B2FE8B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{742BF328-DE48-734A-98B1-8D8A6C6297A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15498,51 +15308,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0076006E"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00566D1E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="222986219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1094592004">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -16066,151 +15876,170 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100971A094C1E87654C80941658A2FF528F" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f34aa8236719bfe574b2064169211c3">
-[...2 lines deleted...]
-    <xsd:import namespace="a919506c-b8f4-4ca8-ac1a-eb7ea2ec2762"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4835b941-895e-47ae-a81a-d8acf327664e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a919506c-b8f4-4ca8-ac1a-eb7ea2ec2762" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -16268,144 +16097,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9C68F30-9A9E-49A4-A5D7-48EEF29EE0FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197CAEAC-6AA4-497A-A6EA-ADEA535BB337}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="4835b941-895e-47ae-a81a-d8acf327664e"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197CAEAC-6AA4-497A-A6EA-ADEA535BB337}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C582A00D-6CDE-408B-AFA3-1D045F311BD8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11DB4871-87F0-4FF4-808A-1B06F1677CC2}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD573ACF-8A1C-4DDF-9544-E56E3983DCE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4699</Words>
-  <Characters>26789</Characters>
+  <Words>4690</Words>
+  <Characters>26739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>223</Lines>
+  <Lines>222</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31426</CharactersWithSpaces>
+  <CharactersWithSpaces>31367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Lyons</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100971A094C1E87654C80941658A2FF528F</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>