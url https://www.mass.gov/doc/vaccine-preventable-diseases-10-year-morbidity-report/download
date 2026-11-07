--- v5 (2026-09-12)
+++ v6 (2026-11-07)
@@ -3302,73 +3302,73 @@
             <w:r w:rsidR="00430713">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799B6016" w14:textId="0F147479" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00261172" w:rsidP="00FB2084">
-[...21 lines deleted...]
-              <w:t>87</w:t>
+          <w:p w14:paraId="799B6016" w14:textId="0737B9EA" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="0083796F" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58C222D4" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4492DB4D" w14:textId="77777777" w:rsidTr="004C03E7">
@@ -4202,69 +4202,78 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C0E535" w14:textId="2E923A1E" w:rsidR="00FB2084" w:rsidRDefault="00482BB5" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w14:paraId="10C0E535" w14:textId="5E92CD11" w:rsidR="00FB2084" w:rsidRDefault="00482BB5" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0039325D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5325E4F0" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="595CB767" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -4661,69 +4670,78 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032830">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477E5378" w14:textId="4E74DB8C" w:rsidR="00FB2084" w:rsidRPr="00032830" w:rsidRDefault="00D039A1" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>20</w:t>
+          <w:p w14:paraId="477E5378" w14:textId="34687420" w:rsidR="00FB2084" w:rsidRPr="00032830" w:rsidRDefault="00D039A1" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0039325D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5454EEDF" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="08D8DAC6" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -6417,69 +6435,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D71B36C" w14:textId="1CB4EFF1" w:rsidR="00FB2084" w:rsidRDefault="00E24547" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="1D71B36C" w14:textId="6970AA00" w:rsidR="00FB2084" w:rsidRDefault="0083796F" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFD0942" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="62DA6269" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -6865,275 +6883,262 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65932DF7" w14:textId="4176F5B1" w:rsidR="00FB2084" w:rsidRDefault="00E24547" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>93</w:t>
+          <w:p w14:paraId="65932DF7" w14:textId="4AAD8C60" w:rsidR="00FB2084" w:rsidRDefault="003638D7" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0083796F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A575164" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4FF1F8E0" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14406" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBD2543" w14:textId="551D686F" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+          <w:p w14:paraId="1BBD2543" w14:textId="6CD56F06" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Data are current as of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003638D7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E24547">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/0</w:t>
             </w:r>
-            <w:r w:rsidR="00E24547">
+            <w:r w:rsidR="00E11FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">and include yearly case counts through </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E11FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E24547">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00965DEF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...21 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
@@ -7385,158 +7390,167 @@
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="76"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432AAD"/>
     <w:rsid w:val="00003184"/>
     <w:rsid w:val="00032830"/>
     <w:rsid w:val="00044295"/>
+    <w:rsid w:val="000B4E95"/>
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="00141A68"/>
     <w:rsid w:val="00147ABA"/>
     <w:rsid w:val="00182057"/>
     <w:rsid w:val="001A5D75"/>
     <w:rsid w:val="001D7813"/>
     <w:rsid w:val="00223DBE"/>
     <w:rsid w:val="00243729"/>
     <w:rsid w:val="00261172"/>
     <w:rsid w:val="00290CF1"/>
     <w:rsid w:val="00295EDF"/>
     <w:rsid w:val="002C3749"/>
     <w:rsid w:val="00311F22"/>
     <w:rsid w:val="003342EF"/>
+    <w:rsid w:val="003638D7"/>
     <w:rsid w:val="0037488F"/>
     <w:rsid w:val="0037733C"/>
     <w:rsid w:val="00392C3F"/>
+    <w:rsid w:val="0039325D"/>
     <w:rsid w:val="003C2D65"/>
     <w:rsid w:val="003D35C9"/>
+    <w:rsid w:val="004242E1"/>
     <w:rsid w:val="004244AA"/>
     <w:rsid w:val="00430713"/>
     <w:rsid w:val="00432AAD"/>
     <w:rsid w:val="00477B9A"/>
     <w:rsid w:val="00482BB5"/>
     <w:rsid w:val="00484708"/>
     <w:rsid w:val="004B1C07"/>
     <w:rsid w:val="004B3D5A"/>
     <w:rsid w:val="004C03E7"/>
     <w:rsid w:val="004D0A58"/>
     <w:rsid w:val="004E36FA"/>
     <w:rsid w:val="004F50FB"/>
     <w:rsid w:val="0054516C"/>
     <w:rsid w:val="005A5D3B"/>
     <w:rsid w:val="005C27E9"/>
     <w:rsid w:val="006131E4"/>
     <w:rsid w:val="00622455"/>
     <w:rsid w:val="00634862"/>
     <w:rsid w:val="00641BA0"/>
     <w:rsid w:val="00641FB6"/>
     <w:rsid w:val="006733E7"/>
     <w:rsid w:val="006D4110"/>
     <w:rsid w:val="007319A5"/>
     <w:rsid w:val="00781043"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="00791A23"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007B6277"/>
     <w:rsid w:val="007F59F1"/>
     <w:rsid w:val="00825771"/>
+    <w:rsid w:val="0083796F"/>
     <w:rsid w:val="0086535E"/>
     <w:rsid w:val="00874C86"/>
     <w:rsid w:val="00894CFB"/>
     <w:rsid w:val="008C5CAE"/>
     <w:rsid w:val="008E72D7"/>
     <w:rsid w:val="009018AC"/>
     <w:rsid w:val="009350B9"/>
     <w:rsid w:val="00945928"/>
     <w:rsid w:val="009538DB"/>
     <w:rsid w:val="009572BE"/>
     <w:rsid w:val="00965DEF"/>
     <w:rsid w:val="009A67B2"/>
     <w:rsid w:val="009B3A60"/>
     <w:rsid w:val="009B782A"/>
     <w:rsid w:val="009C21CC"/>
     <w:rsid w:val="00A13BF0"/>
     <w:rsid w:val="00A364A0"/>
     <w:rsid w:val="00A426F1"/>
     <w:rsid w:val="00A7423A"/>
     <w:rsid w:val="00AA5B1B"/>
-    <w:rsid w:val="00B31A0D"/>
+    <w:rsid w:val="00AE6D1B"/>
+    <w:rsid w:val="00B22041"/>
     <w:rsid w:val="00B90A2C"/>
+    <w:rsid w:val="00BE77A4"/>
     <w:rsid w:val="00BF7B8D"/>
     <w:rsid w:val="00C06FD8"/>
     <w:rsid w:val="00C16F84"/>
     <w:rsid w:val="00C5188A"/>
     <w:rsid w:val="00C70E20"/>
     <w:rsid w:val="00D039A1"/>
     <w:rsid w:val="00D12F56"/>
-    <w:rsid w:val="00DA4A78"/>
     <w:rsid w:val="00DA7E3D"/>
+    <w:rsid w:val="00E11FB1"/>
     <w:rsid w:val="00E137EB"/>
     <w:rsid w:val="00E24547"/>
     <w:rsid w:val="00E374AC"/>
     <w:rsid w:val="00E75412"/>
     <w:rsid w:val="00E77C80"/>
     <w:rsid w:val="00E8727D"/>
     <w:rsid w:val="00E97C00"/>
     <w:rsid w:val="00EE7404"/>
     <w:rsid w:val="00F3354D"/>
+    <w:rsid w:val="00F52085"/>
     <w:rsid w:val="00F65783"/>
     <w:rsid w:val="00F866BE"/>
+    <w:rsid w:val="00FA71AA"/>
     <w:rsid w:val="00FB2084"/>
     <w:rsid w:val="00FE1DCF"/>
     <w:rsid w:val="00FE663A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8764,68 +8778,68 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>218</Words>
-  <Characters>1247</Characters>
+  <Characters>1249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1463</CharactersWithSpaces>
+  <CharactersWithSpaces>1465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Perez, Carley W. (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>