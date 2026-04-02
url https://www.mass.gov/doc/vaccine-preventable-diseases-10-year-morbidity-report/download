--- v2 (2026-01-28)
+++ v3 (2026-04-02)
@@ -77,161 +77,195 @@
             <w:tblGrid>
               <w:gridCol w:w="13380"/>
               <w:gridCol w:w="222"/>
             </w:tblGrid>
             <w:tr w:rsidR="006D4110" w:rsidRPr="006D4110" w14:paraId="4BEC1ECB" w14:textId="77777777" w:rsidTr="006D4110">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="6" w:type="dxa"/>
                 <w:trHeight w:val="499"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="13380" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7B0362A4" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+                <w:p w14:paraId="7B0362A4" w14:textId="1E71CE2F" w:rsidR="006D4110" w:rsidRPr="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:xAlign="center" w:y="525"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
-                      <w:lang/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D4110">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
-                      <w:lang/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
-                    <w:t>VACCINE-PREVENTABLE DISEASES REPORTED IN MASSACHUSETTS, 2015 - 2025</w:t>
+                    <w:t>VACCINE-PREVENTABLE DISEASES REPORTED IN MASSACHUSETTS, 201</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FB2084">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006D4110">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - 202</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FB2084">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="32"/>
+                      <w:szCs w:val="32"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006D4110">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
                       <w:vertAlign w:val="superscript"/>
-                      <w:lang/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="006D4110" w:rsidRPr="006D4110" w14:paraId="4C0E21D8" w14:textId="77777777" w:rsidTr="006D4110">
               <w:trPr>
                 <w:trHeight w:val="315"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="13380" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3C663D45" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:xAlign="center" w:y="525"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
-                      <w:lang/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="39494CA5" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:xAlign="center" w:y="525"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="32"/>
                       <w:szCs w:val="32"/>
-                      <w:lang/>
                       <w14:ligatures w14:val="none"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="78A62326" w14:textId="6BDC3C54" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="003342EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -278,622 +312,648 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01786114" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432AAD" w:rsidRPr="00432AAD" w14:paraId="575B4345" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="575B4345" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AB4DA56" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="2AB4DA56" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disease </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7728DBB5" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="7728DBB5" w14:textId="5D316DE2" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2015</w:t>
+              <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7581A4BA" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="7581A4BA" w14:textId="67AEF2CE" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2016</w:t>
+              <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09996072" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="09996072" w14:textId="1A412BC6" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2017</w:t>
+              <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C15A60B" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="5C15A60B" w14:textId="173BF724" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2018</w:t>
+              <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="458FC96A" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="458FC96A" w14:textId="6BF708CA" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2019</w:t>
+              <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="382EC40C" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="382EC40C" w14:textId="0469A012" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2020</w:t>
+              <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7523C058" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="7523C058" w14:textId="0A202168" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2021</w:t>
+              <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7796F4D0" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="7796F4D0" w14:textId="7100ECB3" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2022</w:t>
+              <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="753AD1B6" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="753AD1B6" w14:textId="5B003CC5" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2023</w:t>
+              <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C8C2096" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="6C8C2096" w14:textId="2583A932" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="281"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2024</w:t>
+              <w:t xml:space="preserve">2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56CB02DE" w14:textId="581B9A56" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="009572BE">
+          <w:p w14:paraId="56CB02DE" w14:textId="4EF73B9D" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2025 YTD</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00432AAD">
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YTD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4539D989" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="4539D989" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="2B2DDBAC" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="2B2DDBAC" w14:textId="77777777" w:rsidTr="00FB2084">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63309A7C" w14:textId="6779BF78" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="63309A7C" w14:textId="6779BF78" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Measles</w:t>
             </w:r>
@@ -902,483 +962,484 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AA380E1" w14:textId="2D0F8EE6" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5AA380E1" w14:textId="7441DD92" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D941EEA" w14:textId="6B3EA9ED" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D941EEA" w14:textId="4F538B64" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="4672D56B" w14:textId="3AB5BE69" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E723E9E" w14:textId="3A630774" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD8F795" w14:textId="1CFB5275" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4672D56B" w14:textId="410B85B7" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="019EF436" w14:textId="6C62E4A3" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E723E9E" w14:textId="42550B36" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4A0B705E" w14:textId="3DA8B9F2" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33E29B32" w14:textId="47F5E0EE" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17689253" w14:textId="576F3C1D" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21C246BB" w14:textId="0BD227BA" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35203FD6" w14:textId="7DD7E8E5" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00141A68" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
-            </w:r>
-[...257 lines deleted...]
-              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="313DCEA8" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="313DCEA8" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="566A5CB8" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="566A5CB8" w14:textId="77777777" w:rsidTr="00FB2084">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19512AC1" w14:textId="2C5B9488" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="19512AC1" w14:textId="2C5B9488" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mumps</w:t>
             </w:r>
@@ -1387,485 +1448,486 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59E1FCB6" w14:textId="3E3BC668" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="59E1FCB6" w14:textId="0519532B" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DA8C0B6" w14:textId="66A1DC53" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>258</w:t>
+          <w:p w14:paraId="4DA8C0B6" w14:textId="661FAA1C" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DF5E3DA" w14:textId="722F2417" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>192</w:t>
+          <w:p w14:paraId="5DF5E3DA" w14:textId="5F8A220F" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D3304F4" w14:textId="305CFC2F" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>44</w:t>
+          <w:p w14:paraId="3D3304F4" w14:textId="0C8D7064" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6951C78D" w14:textId="03B7E794" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>64</w:t>
+          <w:p w14:paraId="6951C78D" w14:textId="6783CCE9" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01614DEF" w14:textId="2DA9FD1C" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>19</w:t>
+          <w:p w14:paraId="01614DEF" w14:textId="5D9704F7" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF777E9" w14:textId="15AEC11C" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="0CF777E9" w14:textId="584C42F1" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CBFCDF6" w14:textId="7CB163B2" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0CBFCDF6" w14:textId="23090E62" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="354D0AB5" w14:textId="2D7C3403" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A083A7" w14:textId="034A374B" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="002C3749" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...97 lines deleted...]
-              <w:t>8</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="13E78137" w14:textId="168A1E65" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00E374AC" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3354C730" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="3354C730" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="44F1B358" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="44F1B358" w14:textId="77777777" w:rsidTr="00FB2084">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4973E858" w14:textId="64626828" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="4973E858" w14:textId="64626828" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Rubella</w:t>
             </w:r>
@@ -1874,971 +1936,962 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EA54837" w14:textId="4EC6FA65" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="7EA54837" w14:textId="5A830438" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25D0546D" w14:textId="65AD847A" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="25D0546D" w14:textId="624B5A31" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4443A98C" w14:textId="66934E48" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4443A98C" w14:textId="03802DA5" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...25 lines deleted...]
-            <w:tcW w:w="1127" w:type="dxa"/>
+          <w:p w14:paraId="72CC326D" w14:textId="73786371" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72CC326D" w14:textId="77C2FF6E" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="1EB7863F" w14:textId="4B32FE35" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EB7863F" w14:textId="14913FCE" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="01A5E21A" w14:textId="3CF03921" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01A5E21A" w14:textId="5376F79F" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="53DFB04C" w14:textId="4D9CA084" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53DFB04C" w14:textId="1203E9CC" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="477B3DEF" w14:textId="40E59055" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="477B3DEF" w14:textId="46865EC6" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5E03D576" w14:textId="1D070C62" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E03D576" w14:textId="7F6E48A8" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5420EF53" w14:textId="79D0D4A3" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-                <w:szCs w:val="28"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8A2CBB" w14:textId="6BEC1C49" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00E137EB" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65E2B2C9" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="65E2B2C9" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="7C17DDE8" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="7C17DDE8" w14:textId="77777777" w:rsidTr="00FB2084">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="077A0725" w14:textId="61B5AB3A" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="077A0725" w14:textId="61B5AB3A" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Meningococcal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F70D78D" w14:textId="152C8A19" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>12</w:t>
+          <w:p w14:paraId="6F70D78D" w14:textId="03526824" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570A3681" w14:textId="59915BBB" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="570A3681" w14:textId="287333C6" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD9DD7D" w14:textId="23357122" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A12CA17" w14:textId="7D366E0A" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDFD1B5" w14:textId="2415A8E8" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7D0889" w14:textId="34318396" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBD4C4E" w14:textId="77D35204" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="422532B0" w14:textId="3BDFE328" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2816686D" w14:textId="65AC006F" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DD9DD7D" w14:textId="14EDF6C4" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...25 lines deleted...]
-            <w:tcW w:w="1127" w:type="dxa"/>
+          <w:p w14:paraId="7EB0D2F1" w14:textId="26795AB5" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...284 lines deleted...]
-            <w:r w:rsidR="004E36FA">
+          </w:tcPr>
+          <w:p w14:paraId="60997457" w14:textId="6B3AF448" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="002C3749" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A111321" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="7A111321" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="2ABEFC27" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="2ABEFC27" w14:textId="77777777" w:rsidTr="00FB2084">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AA9167A" w14:textId="6D5DCC21" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="3AA9167A" w14:textId="6D5DCC21" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Pertussis</w:t>
             </w:r>
@@ -2847,493 +2900,505 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D01047" w14:textId="680EF5DD" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>255</w:t>
+          <w:p w14:paraId="03D01047" w14:textId="5595EEB9" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="600D31FB" w14:textId="58DA9F49" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>204</w:t>
+          <w:p w14:paraId="600D31FB" w14:textId="771F7F98" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7543613E" w14:textId="47E72708" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>393</w:t>
+          <w:p w14:paraId="7543613E" w14:textId="4D94A078" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34F6796A" w14:textId="3B2082E1" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>265</w:t>
+          <w:p w14:paraId="34F6796A" w14:textId="0ACF2B5F" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E9CB4F1" w14:textId="4B67C8BA" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>286</w:t>
+          <w:p w14:paraId="6E9CB4F1" w14:textId="7B278BB0" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CD66ECD" w14:textId="102B6330" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>43</w:t>
+          <w:p w14:paraId="0CD66ECD" w14:textId="667F7A1A" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19655BA8" w14:textId="0026A69E" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="19655BA8" w14:textId="0A428899" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="607A03D0" w14:textId="5FCD8A90" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="607A03D0" w14:textId="4F7F32CD" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A364A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43F11CDA" w14:textId="0214A3DC" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...19 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w14:paraId="43F11CDA" w14:textId="28E6E5D1" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13ECAC51" w14:textId="433D22FC" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...28 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="13ECAC51" w14:textId="592D9367" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5B1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...23 lines deleted...]
-              <w:t>203</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="799B6016" w14:textId="38182980" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00AA5B1B" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58C222D4" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="58C222D4" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="4492DB4D" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4492DB4D" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F318EE6" w14:textId="4BE3CCA3" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="3F318EE6" w14:textId="4BE3CCA3" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Hib</w:t>
             </w:r>
             <w:r w:rsidRPr="006D4110">
               <w:rPr>
@@ -3350,885 +3415,885 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t> &lt; 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B43D63C" w14:textId="7D2E5CFB" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="6B43D63C" w14:textId="66A2D9B7" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247E9CFB" w14:textId="2C0FF4DD" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2859134A" w14:textId="39872610" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C45CA02" w14:textId="00F4FD2B" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="247E9CFB" w14:textId="76B20C3B" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C639D8C" w14:textId="2BF9D77F" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349FD036" w14:textId="12D5CE3B" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720384FA" w14:textId="7B8D2421" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2859134A" w14:textId="278C27CD" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C11511A" w14:textId="2B57BE12" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="1C639D8C" w14:textId="0B32F401" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6103AD" w14:textId="4CA58816" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="349FD036" w14:textId="3CC77FA3" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D6C44A" w14:textId="3218A858" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
-[...134 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25350674" w14:textId="0B2D9EE1" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="25350674" w14:textId="144875D9" w:rsidR="00FB2084" w:rsidRDefault="00E77C80" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E45531F" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="7E45531F" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="6FCCBE5A" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="6FCCBE5A" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27161288" w14:textId="7034E5E4" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="27161288" w14:textId="7034E5E4" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Hepatitis A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D1C0D4" w14:textId="386458F6" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w14:paraId="14D1C0D4" w14:textId="30109E41" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDF3B30" w14:textId="7CB59607" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>64</w:t>
+          <w:p w14:paraId="4DDF3B30" w14:textId="2FE52305" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07EE86CB" w14:textId="5D498161" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>53</w:t>
+          <w:p w14:paraId="07EE86CB" w14:textId="5760C522" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B5D1DE" w14:textId="67F5435F" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>373</w:t>
+          <w:p w14:paraId="64B5D1DE" w14:textId="222A3DE3" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E410D5D" w14:textId="47268B3F" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>193</w:t>
+          <w:p w14:paraId="2E410D5D" w14:textId="745A579C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10AA68DA" w14:textId="2CB8D3C5" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>31</w:t>
+          <w:p w14:paraId="10AA68DA" w14:textId="52A39F92" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74853248" w14:textId="49A0E4EA" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>19</w:t>
+          <w:p w14:paraId="74853248" w14:textId="7039FBC7" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E6F21D" w14:textId="3C7AAF43" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>27</w:t>
+          <w:p w14:paraId="34E6F21D" w14:textId="01064C7C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE3030D" w14:textId="49A27767" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>41</w:t>
+          <w:p w14:paraId="1AE3030D" w14:textId="3FC356CE" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11F8CC43" w14:textId="78CB90FE" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>32</w:t>
+          <w:p w14:paraId="11F8CC43" w14:textId="57A4A1BC" w:rsidR="00FB2084" w:rsidRDefault="00A364A0" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C0E535" w14:textId="07385B51" w:rsidR="006D4110" w:rsidRDefault="00A7423A" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>32</w:t>
+          <w:p w14:paraId="10C0E535" w14:textId="2B65F155" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5325E4F0" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5325E4F0" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="595CB767" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="595CB767" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212AA614" w14:textId="2044701C" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="212AA614" w14:textId="2044701C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Hepatitis B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4245,2865 +4310,2889 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Acute)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C320E3A" w14:textId="7C8DA35B" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="7C320E3A" w14:textId="37C05CAB" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2758B36B" w14:textId="60C0DB4F" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>33</w:t>
+          <w:p w14:paraId="2758B36B" w14:textId="189DA801" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E7DC87" w14:textId="61AA4C46" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>53</w:t>
+          <w:p w14:paraId="10E7DC87" w14:textId="68EA1ABF" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A03D38D" w14:textId="5D3D0CD1" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>47</w:t>
+          <w:p w14:paraId="2A03D38D" w14:textId="41DC9F87" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD79E03" w14:textId="0A21A3A4" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>38</w:t>
+          <w:p w14:paraId="6FD79E03" w14:textId="17BB4B4B" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD5D878" w14:textId="478F8BC4" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>16</w:t>
+          <w:p w14:paraId="3DD5D878" w14:textId="604EC234" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDE4557" w14:textId="68F1B917" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>14</w:t>
+          <w:p w14:paraId="4FDE4557" w14:textId="0310BD9C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D16FAF7" w14:textId="1C568DDC" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>24</w:t>
+          <w:p w14:paraId="1D16FAF7" w14:textId="18C1ED42" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15A69FD6" w14:textId="3F8CF6FB" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>36</w:t>
+          <w:p w14:paraId="15A69FD6" w14:textId="3D4F346C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344EA0DF" w14:textId="1DEBCEA8" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>44</w:t>
+          <w:p w14:paraId="344EA0DF" w14:textId="55651C71" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77C80">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477E5378" w14:textId="68C38532" w:rsidR="006D4110" w:rsidRDefault="00FE1DCF" w:rsidP="006D4110">
-[...26 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="477E5378" w14:textId="61A41E90" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5454EEDF" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5454EEDF" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="08D8DAC6" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="08D8DAC6" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61038758" w14:textId="605D13E0" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="61038758" w14:textId="605D13E0" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tetanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6C31BA" w14:textId="6DD0737B" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5F6C31BA" w14:textId="31609A43" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54BCA8F3" w14:textId="70EB203B" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="54BCA8F3" w14:textId="54BED4C5" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AA6032" w14:textId="07405CAA" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="64AA6032" w14:textId="5DBC69E4" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773949E8" w14:textId="4B2FA885" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="773949E8" w14:textId="7EBF3CDE" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD55120" w14:textId="50BCEA8F" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71961E9A" w14:textId="0207A77F" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2720DC07" w14:textId="02362CAA" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1125" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6BD55120" w14:textId="7E60CA15" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A5C98B" w14:textId="2EF4D383" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="71961E9A" w14:textId="62358AAD" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D319A89" w14:textId="4F8F1146" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130246B9" w14:textId="32B001EC" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="32A5C98B" w14:textId="56860BD4" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="595FEF96" w14:textId="3ADDAF6B" w:rsidR="00FB2084" w:rsidRDefault="00E77C80" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
-            </w:r>
-[...100 lines deleted...]
-              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5077392A" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5077392A" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="30EF2FEA" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="30EF2FEA" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10FF50FB" w14:textId="1C93E491" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="10FF50FB" w14:textId="1C93E491" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Diphtheria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD26C46" w14:textId="70B44BE4" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="2DD26C46" w14:textId="1FA4BE3E" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C909104" w14:textId="4FD05307" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="7C909104" w14:textId="701B28A5" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5118539E" w14:textId="060E0E49" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5118539E" w14:textId="78211B15" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4CB655" w14:textId="6446B8B8" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="2D4CB655" w14:textId="3E137A17" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72FB9DDD" w14:textId="08295F83" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="72FB9DDD" w14:textId="7C717AB1" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39E40FF6" w14:textId="3641D0F3" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="39E40FF6" w14:textId="564318CA" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4520C3" w14:textId="15F9C223" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="7D4520C3" w14:textId="0A91A4F6" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6006D538" w14:textId="2999739C" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="6006D538" w14:textId="0786126D" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="012EB345" w14:textId="7EF4F8AA" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="012EB345" w14:textId="170F9F9A" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779FFD15" w14:textId="16F49F86" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="779FFD15" w14:textId="0BA07F29" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBD1679" w14:textId="4198A4A2" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="4FBD1679" w14:textId="659F6E71" w:rsidR="00FB2084" w:rsidRDefault="00E77C80" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2414117A" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="2414117A" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="4845466B" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4845466B" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C787C13" w14:textId="17F0A33C" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="4C787C13" w14:textId="17F0A33C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Polio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="453CC1BD" w14:textId="05B2FA1C" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="453CC1BD" w14:textId="1C0F6598" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E14B86" w14:textId="3E31B853" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="46E14B86" w14:textId="7BA2FF46" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1B21AE" w14:textId="14790BD1" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="4C1B21AE" w14:textId="172B7330" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E7ED6C" w14:textId="02C7053B" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="47E7ED6C" w14:textId="796B08FA" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="278C2094" w14:textId="282053AB" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="278C2094" w14:textId="48F61DD8" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45CA8729" w14:textId="7B36998B" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="45CA8729" w14:textId="517B99DC" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B00EFB" w14:textId="78AD52D8" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="05B00EFB" w14:textId="2B4A9C31" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3B79EA" w14:textId="2C50114C" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="4E3B79EA" w14:textId="646B31D0" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC0F1D4" w14:textId="16B44895" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5AC0F1D4" w14:textId="1039880C" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370A3A77" w14:textId="1D5149E8" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="370A3A77" w14:textId="442C966F" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E71C904" w14:textId="528D1196" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="1E71C904" w14:textId="305CC556" w:rsidR="00FB2084" w:rsidRDefault="00E77C80" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E395381" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="0E395381" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="5F58E657" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="5F58E657" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47801FE2" w14:textId="08E88C33" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="47801FE2" w14:textId="08E88C33" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Pneumococcal Disease &lt; 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="195403EF" w14:textId="5C5738CC" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>20</w:t>
+          <w:p w14:paraId="195403EF" w14:textId="2EEB8636" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4727B1B4" w14:textId="192AD3C3" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>31</w:t>
+          <w:p w14:paraId="4727B1B4" w14:textId="3C7D49AA" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58D923FA" w14:textId="1B0A97AA" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w14:paraId="58D923FA" w14:textId="1C4EFB23" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4602A4" w14:textId="0069149A" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>26</w:t>
+          <w:p w14:paraId="1D4602A4" w14:textId="6A0D9881" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E018BC" w14:textId="5A480221" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w14:paraId="21E018BC" w14:textId="74C9FF74" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D219EE4" w14:textId="17868FF2" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>14</w:t>
+          <w:p w14:paraId="2D219EE4" w14:textId="0AEDE558" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD96C50" w14:textId="204D049E" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>19</w:t>
+          <w:p w14:paraId="7DD96C50" w14:textId="5AFD6303" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="191D30F3" w14:textId="45B6E2BC" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="191D30F3" w14:textId="478ABC51" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEBA5BC" w14:textId="14252F20" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>18</w:t>
+          <w:p w14:paraId="0FEBA5BC" w14:textId="033C40DB" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E41CD66" w14:textId="718D9685" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w14:paraId="5E41CD66" w14:textId="02C111FD" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D71B36C" w14:textId="5628952E" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...26 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="1D71B36C" w14:textId="7589515A" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFD0942" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="2DFD0942" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4110" w:rsidRPr="00432AAD" w14:paraId="62DA6269" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="62DA6269" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5845CAB6" w14:textId="7079DCE9" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5845CAB6" w14:textId="7079DCE9" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Varicella</w:t>
             </w:r>
             <w:r w:rsidRPr="006D4110">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087E96F1" w14:textId="0E1CC1F2" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>356</w:t>
+          <w:p w14:paraId="087E96F1" w14:textId="63C1B4B0" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B714176" w14:textId="00491897" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>290</w:t>
+          <w:p w14:paraId="7B714176" w14:textId="6CEBC0AD" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E9489F" w14:textId="0F410AC3" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>380</w:t>
+          <w:p w14:paraId="42E9489F" w14:textId="0FFB8BC1" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>293</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A93E63D" w14:textId="4D468D44" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>293</w:t>
+          <w:p w14:paraId="0A93E63D" w14:textId="1D79FE59" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>299</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F469E8" w14:textId="26A65B47" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>299</w:t>
+          <w:p w14:paraId="66F469E8" w14:textId="0CFFB36E" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498FC884" w14:textId="57087C39" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>93</w:t>
+          <w:p w14:paraId="498FC884" w14:textId="514347E1" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0C44A0" w14:textId="7B9270D8" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>99</w:t>
+          <w:p w14:paraId="2C0C44A0" w14:textId="561F3374" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB16B57" w14:textId="3BFFFC04" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>100</w:t>
+          <w:p w14:paraId="6DB16B57" w14:textId="29D03DEC" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6FD1CE" w14:textId="6673EE82" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>153</w:t>
+          <w:p w14:paraId="4A6FD1CE" w14:textId="347725D2" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED0A693" w14:textId="0891CEE4" w:rsidR="006D4110" w:rsidRDefault="006D4110" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>168</w:t>
+          <w:p w14:paraId="3ED0A693" w14:textId="521A9050" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65932DF7" w14:textId="0A63CEBD" w:rsidR="006D4110" w:rsidRDefault="00C5188A" w:rsidP="006D4110">
-[...17 lines deleted...]
-              <w:t>105</w:t>
+          <w:p w14:paraId="65932DF7" w14:textId="156F7BE2" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A575164" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00432AAD" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="5A575164" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432AAD" w:rsidRPr="00432AAD" w14:paraId="4FF1F8E0" w14:textId="77777777" w:rsidTr="004C03E7">
+      <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4FF1F8E0" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14406" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBD2543" w14:textId="34073D56" w:rsidR="006D4110" w:rsidRPr="00965DEF" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="1BBD2543" w14:textId="57B332D2" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Data are current as of </w:t>
             </w:r>
-            <w:r w:rsidR="003C2D65">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>01</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00965DEF">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3749">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>/0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C2D65">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00965DEF">
+              <w:t>/0</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3749">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>/202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00785946">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00965DEF">
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">and include yearly case counts through </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004B1C07">
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C2D65">
+              <w:t xml:space="preserve">and include yearly case counts through </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00965DEF">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3749">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>/3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C2D65">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00965DEF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3749">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">/2025. Data are preliminary and subject to change. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="424B303D" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00965DEF" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00965DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Data are preliminary and subject to change. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424B303D" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Measles, Mumps, Rubella and Varicella counts include confirmed and probable cases to better reflect disease burden. Tetanus cases are probable cases only. All other diseases include confirmed cases only, including hepatitis B (acute confirmed only). An update to the hepatitis B case definition in 2024 may lead to higher case counts in 2024 and 2025.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59867724" w14:textId="77777777" w:rsidR="006D4110" w:rsidRPr="00965DEF" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="59867724" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
@@ -7143,133 +7232,133 @@
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>b. pertussis</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> cases were reclassified, producing higher case counts from 2015 to 2018 than previously published. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15480C9C" w14:textId="3AF3A2EB" w:rsidR="00825771" w:rsidRPr="00965DEF" w:rsidRDefault="006D4110" w:rsidP="006D4110">
+          <w:p w14:paraId="15480C9C" w14:textId="3AF3A2EB" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Haemophilus influenzae </w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type b</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272267A6" w14:textId="77777777" w:rsidR="00825771" w:rsidRPr="00965DEF" w:rsidRDefault="00825771" w:rsidP="006D4110">
+          <w:p w14:paraId="272267A6" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BDC3589" w14:textId="169577E6" w:rsidR="00825771" w:rsidRPr="00965DEF" w:rsidRDefault="00825771" w:rsidP="006D4110">
+          <w:p w14:paraId="7BDC3589" w14:textId="169577E6" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49FED303" w14:textId="77777777" w:rsidR="00432AAD" w:rsidRPr="00432AAD" w:rsidRDefault="00432AAD" w:rsidP="00432AAD">
+          <w:p w14:paraId="49FED303" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B39C23F" w14:textId="1C962922" w:rsidR="005C27E9" w:rsidRDefault="005C27E9"/>
     <w:sectPr w:rsidR="005C27E9" w:rsidSect="00432AAD">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -7283,135 +7372,155 @@
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="85"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432AAD"/>
     <w:rsid w:val="00003184"/>
+    <w:rsid w:val="00044295"/>
+    <w:rsid w:val="00141A68"/>
+    <w:rsid w:val="00147ABA"/>
     <w:rsid w:val="00182057"/>
     <w:rsid w:val="001D7813"/>
+    <w:rsid w:val="00217098"/>
     <w:rsid w:val="00290CF1"/>
+    <w:rsid w:val="002C3749"/>
     <w:rsid w:val="003342EF"/>
     <w:rsid w:val="00392C3F"/>
     <w:rsid w:val="003C2D65"/>
     <w:rsid w:val="00432AAD"/>
+    <w:rsid w:val="00484708"/>
     <w:rsid w:val="004B1C07"/>
     <w:rsid w:val="004C03E7"/>
+    <w:rsid w:val="004D0A58"/>
     <w:rsid w:val="004E36FA"/>
     <w:rsid w:val="0054516C"/>
     <w:rsid w:val="005C27E9"/>
     <w:rsid w:val="006131E4"/>
     <w:rsid w:val="00622455"/>
+    <w:rsid w:val="00634862"/>
     <w:rsid w:val="00641BA0"/>
     <w:rsid w:val="00641FB6"/>
+    <w:rsid w:val="006733E7"/>
     <w:rsid w:val="006D4110"/>
+    <w:rsid w:val="007319A5"/>
     <w:rsid w:val="00781043"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007B6277"/>
     <w:rsid w:val="007F59F1"/>
-    <w:rsid w:val="008122C0"/>
     <w:rsid w:val="00825771"/>
+    <w:rsid w:val="0086535E"/>
+    <w:rsid w:val="00874C86"/>
+    <w:rsid w:val="00894CFB"/>
     <w:rsid w:val="008E72D7"/>
     <w:rsid w:val="009018AC"/>
     <w:rsid w:val="009350B9"/>
     <w:rsid w:val="00945928"/>
     <w:rsid w:val="009572BE"/>
     <w:rsid w:val="00965DEF"/>
     <w:rsid w:val="009A67B2"/>
+    <w:rsid w:val="009C21CC"/>
+    <w:rsid w:val="00A13BF0"/>
+    <w:rsid w:val="00A364A0"/>
     <w:rsid w:val="00A426F1"/>
     <w:rsid w:val="00A7423A"/>
+    <w:rsid w:val="00AA5B1B"/>
+    <w:rsid w:val="00BC0C15"/>
     <w:rsid w:val="00BF7B8D"/>
     <w:rsid w:val="00C16F84"/>
     <w:rsid w:val="00C5188A"/>
     <w:rsid w:val="00DA7E3D"/>
+    <w:rsid w:val="00E137EB"/>
+    <w:rsid w:val="00E374AC"/>
+    <w:rsid w:val="00E77C80"/>
     <w:rsid w:val="00E8727D"/>
-    <w:rsid w:val="00E964B7"/>
     <w:rsid w:val="00EE7404"/>
     <w:rsid w:val="00F65783"/>
+    <w:rsid w:val="00FB2084"/>
     <w:rsid w:val="00FE1DCF"/>
     <w:rsid w:val="00FE663A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66C26822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ED9564ED-596D-4DD6-945D-DB7FDD33557A}"/>
+  <w15:docId w15:val="{4B818329-30EC-4EA7-827B-279370B78748}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8608,69 +8717,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>219</Words>
-  <Characters>1249</Characters>
+  <Words>218</Words>
+  <Characters>1246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1466</CharactersWithSpaces>
+  <CharactersWithSpaces>1462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Perez, Carley W. (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>