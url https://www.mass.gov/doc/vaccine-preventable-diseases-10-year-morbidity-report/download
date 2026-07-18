--- v3 (2026-04-02)
+++ v4 (2026-07-18)
@@ -1781,73 +1781,73 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A083A7" w14:textId="034A374B" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="002C3749" w:rsidP="00FB2084">
-[...21 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w14:paraId="67A083A7" w14:textId="034EAB63" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00477B9A" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E78137" w14:textId="168A1E65" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00E374AC" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2783,73 +2783,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60997457" w14:textId="6B3AF448" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="002C3749" w:rsidP="00FB2084">
-[...21 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="60997457" w14:textId="615C27E6" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="000F7115" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A111321" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="2ABEFC27" w14:textId="77777777" w:rsidTr="00FB2084">
@@ -3242,122 +3242,144 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13ECAC51" w14:textId="592D9367" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+          <w:p w14:paraId="13ECAC51" w14:textId="00D5787F" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AA5B1B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00430713">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799B6016" w14:textId="38182980" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00AA5B1B" w:rsidP="00FB2084">
-[...21 lines deleted...]
-              <w:t>27</w:t>
+          <w:p w14:paraId="799B6016" w14:textId="146C80E2" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="009B782A" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="000F7115">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58C222D4" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4492DB4D" w14:textId="77777777" w:rsidTr="004C03E7">
@@ -3653,69 +3675,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C11511A" w14:textId="2B57BE12" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="0C11511A" w14:textId="7E8F6B01" w:rsidR="00FB2084" w:rsidRDefault="004244AA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F6103AD" w14:textId="4CA58816" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4191,69 +4213,78 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C0E535" w14:textId="2B65F155" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w14:paraId="10C0E535" w14:textId="44CC687B" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032830">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0037733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5325E4F0" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="595CB767" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -4616,112 +4647,112 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344EA0DF" w14:textId="55651C71" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
-[...26 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="344EA0DF" w14:textId="4A25BF56" w:rsidR="00FB2084" w:rsidRPr="00032830" w:rsidRDefault="00F3354D" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032830">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477E5378" w14:textId="61A41E90" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w14:paraId="477E5378" w14:textId="7556E2F6" w:rsidR="00FB2084" w:rsidRPr="00032830" w:rsidRDefault="00F3354D" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032830">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0037733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5454EEDF" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="08D8DAC6" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -6415,69 +6446,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D71B36C" w14:textId="7589515A" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="1D71B36C" w14:textId="75198099" w:rsidR="00FB2084" w:rsidRDefault="004244AA" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFD0942" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="62DA6269" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -6863,178 +6894,178 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65932DF7" w14:textId="156F7BE2" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>34</w:t>
+          <w:p w14:paraId="65932DF7" w14:textId="371528DB" w:rsidR="00FB2084" w:rsidRDefault="0037733C" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A575164" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4FF1F8E0" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14406" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBD2543" w14:textId="57B332D2" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+          <w:p w14:paraId="1BBD2543" w14:textId="58A0D376" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Data are current as of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="002C3749">
+            <w:r w:rsidR="0037733C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/0</w:t>
             </w:r>
-            <w:r w:rsidR="002C3749">
+            <w:r w:rsidR="0037733C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -7045,82 +7076,93 @@
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">and include yearly case counts through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="002C3749">
+            <w:r w:rsidR="0037733C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="002C3749">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0037733C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
@@ -7387,111 +7429,134 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432AAD"/>
     <w:rsid w:val="00003184"/>
+    <w:rsid w:val="00032830"/>
     <w:rsid w:val="00044295"/>
+    <w:rsid w:val="000F7115"/>
     <w:rsid w:val="00141A68"/>
     <w:rsid w:val="00147ABA"/>
     <w:rsid w:val="00182057"/>
     <w:rsid w:val="001D7813"/>
-    <w:rsid w:val="00217098"/>
+    <w:rsid w:val="00223DBE"/>
+    <w:rsid w:val="00243729"/>
     <w:rsid w:val="00290CF1"/>
+    <w:rsid w:val="00295EDF"/>
     <w:rsid w:val="002C3749"/>
+    <w:rsid w:val="00311F22"/>
     <w:rsid w:val="003342EF"/>
+    <w:rsid w:val="0037488F"/>
+    <w:rsid w:val="0037733C"/>
     <w:rsid w:val="00392C3F"/>
     <w:rsid w:val="003C2D65"/>
+    <w:rsid w:val="004244AA"/>
+    <w:rsid w:val="00430713"/>
     <w:rsid w:val="00432AAD"/>
+    <w:rsid w:val="00477B9A"/>
     <w:rsid w:val="00484708"/>
     <w:rsid w:val="004B1C07"/>
     <w:rsid w:val="004C03E7"/>
     <w:rsid w:val="004D0A58"/>
     <w:rsid w:val="004E36FA"/>
+    <w:rsid w:val="004F50FB"/>
     <w:rsid w:val="0054516C"/>
+    <w:rsid w:val="005A5D3B"/>
     <w:rsid w:val="005C27E9"/>
     <w:rsid w:val="006131E4"/>
     <w:rsid w:val="00622455"/>
     <w:rsid w:val="00634862"/>
     <w:rsid w:val="00641BA0"/>
     <w:rsid w:val="00641FB6"/>
     <w:rsid w:val="006733E7"/>
     <w:rsid w:val="006D4110"/>
     <w:rsid w:val="007319A5"/>
     <w:rsid w:val="00781043"/>
     <w:rsid w:val="00785946"/>
+    <w:rsid w:val="00791A23"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007B6277"/>
     <w:rsid w:val="007F59F1"/>
     <w:rsid w:val="00825771"/>
     <w:rsid w:val="0086535E"/>
     <w:rsid w:val="00874C86"/>
     <w:rsid w:val="00894CFB"/>
     <w:rsid w:val="008E72D7"/>
     <w:rsid w:val="009018AC"/>
     <w:rsid w:val="009350B9"/>
     <w:rsid w:val="00945928"/>
+    <w:rsid w:val="009538DB"/>
     <w:rsid w:val="009572BE"/>
     <w:rsid w:val="00965DEF"/>
     <w:rsid w:val="009A67B2"/>
+    <w:rsid w:val="009B3A60"/>
+    <w:rsid w:val="009B782A"/>
     <w:rsid w:val="009C21CC"/>
     <w:rsid w:val="00A13BF0"/>
     <w:rsid w:val="00A364A0"/>
     <w:rsid w:val="00A426F1"/>
     <w:rsid w:val="00A7423A"/>
     <w:rsid w:val="00AA5B1B"/>
-    <w:rsid w:val="00BC0C15"/>
     <w:rsid w:val="00BF7B8D"/>
+    <w:rsid w:val="00C06FD8"/>
     <w:rsid w:val="00C16F84"/>
     <w:rsid w:val="00C5188A"/>
+    <w:rsid w:val="00C70E20"/>
+    <w:rsid w:val="00D12F56"/>
     <w:rsid w:val="00DA7E3D"/>
+    <w:rsid w:val="00DC5081"/>
     <w:rsid w:val="00E137EB"/>
     <w:rsid w:val="00E374AC"/>
     <w:rsid w:val="00E77C80"/>
     <w:rsid w:val="00E8727D"/>
+    <w:rsid w:val="00E97C00"/>
     <w:rsid w:val="00EE7404"/>
+    <w:rsid w:val="00F3354D"/>
     <w:rsid w:val="00F65783"/>
+    <w:rsid w:val="00F866BE"/>
     <w:rsid w:val="00FB2084"/>
+    <w:rsid w:val="00FC57B8"/>
     <w:rsid w:val="00FE1DCF"/>
     <w:rsid w:val="00FE663A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -8718,68 +8783,68 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>218</Words>
-  <Characters>1246</Characters>
+  <Characters>1247</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1462</CharactersWithSpaces>
+  <CharactersWithSpaces>1463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Perez, Carley W. (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>