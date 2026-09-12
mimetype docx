--- v4 (2026-07-18)
+++ v5 (2026-09-12)
@@ -1819,73 +1819,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E7EAED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13E78137" w14:textId="168A1E65" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00E374AC" w:rsidP="00FB2084">
-[...21 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="13E78137" w14:textId="39BD8145" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00261172" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3354C730" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="44F1B358" w14:textId="77777777" w:rsidTr="00FB2084">
@@ -3302,84 +3302,73 @@
             <w:r w:rsidR="00430713">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799B6016" w14:textId="146C80E2" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="009B782A" w:rsidP="00FB2084">
-[...32 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="799B6016" w14:textId="0F147479" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00261172" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58C222D4" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4492DB4D" w14:textId="77777777" w:rsidTr="004C03E7">
@@ -3675,69 +3664,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C11511A" w14:textId="7E8F6B01" w:rsidR="00FB2084" w:rsidRDefault="004244AA" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="0C11511A" w14:textId="7CC26607" w:rsidR="00FB2084" w:rsidRDefault="00B90A2C" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F6103AD" w14:textId="4CA58816" w:rsidR="00FB2084" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -4213,78 +4202,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C0E535" w14:textId="44CC687B" w:rsidR="00FB2084" w:rsidRDefault="00147ABA" w:rsidP="00FB2084">
-[...26 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w14:paraId="10C0E535" w14:textId="2E923A1E" w:rsidR="00FB2084" w:rsidRDefault="00482BB5" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5325E4F0" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="595CB767" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -4681,78 +4661,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032830">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477E5378" w14:textId="7556E2F6" w:rsidR="00FB2084" w:rsidRPr="00032830" w:rsidRDefault="00F3354D" w:rsidP="00FB2084">
-[...26 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="477E5378" w14:textId="4E74DB8C" w:rsidR="00FB2084" w:rsidRPr="00032830" w:rsidRDefault="00D039A1" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5454EEDF" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="08D8DAC6" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -6446,69 +6417,69 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D71B36C" w14:textId="75198099" w:rsidR="00FB2084" w:rsidRDefault="004244AA" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="1D71B36C" w14:textId="1CB4EFF1" w:rsidR="00FB2084" w:rsidRDefault="00E24547" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DFD0942" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="62DA6269" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
@@ -6894,178 +6865,178 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCD2D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65932DF7" w14:textId="371528DB" w:rsidR="00FB2084" w:rsidRDefault="0037733C" w:rsidP="00FB2084">
-[...17 lines deleted...]
-              <w:t>72</w:t>
+          <w:p w14:paraId="65932DF7" w14:textId="4176F5B1" w:rsidR="00FB2084" w:rsidRDefault="00E24547" w:rsidP="00FB2084">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A575164" w14:textId="77777777" w:rsidR="00FB2084" w:rsidRPr="00432AAD" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB2084" w:rsidRPr="00432AAD" w14:paraId="4FF1F8E0" w14:textId="77777777" w:rsidTr="004C03E7">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14406" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBD2543" w14:textId="58A0D376" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
+          <w:p w14:paraId="1BBD2543" w14:textId="551D686F" w:rsidR="00FB2084" w:rsidRPr="00965DEF" w:rsidRDefault="00FB2084" w:rsidP="00FB2084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Data are current as of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="0037733C">
+            <w:r w:rsidR="00E24547">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/0</w:t>
             </w:r>
-            <w:r w:rsidR="0037733C">
+            <w:r w:rsidR="00E24547">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -7076,93 +7047,93 @@
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">and include yearly case counts through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="0037733C">
+            <w:r w:rsidR="00E24547">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="002C3749">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="0037733C">
+            <w:r w:rsidR="003D35C9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00965DEF">
               <w:rPr>
@@ -7435,128 +7406,138 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432AAD"/>
     <w:rsid w:val="00003184"/>
     <w:rsid w:val="00032830"/>
     <w:rsid w:val="00044295"/>
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="00141A68"/>
     <w:rsid w:val="00147ABA"/>
     <w:rsid w:val="00182057"/>
+    <w:rsid w:val="001A5D75"/>
     <w:rsid w:val="001D7813"/>
     <w:rsid w:val="00223DBE"/>
     <w:rsid w:val="00243729"/>
+    <w:rsid w:val="00261172"/>
     <w:rsid w:val="00290CF1"/>
     <w:rsid w:val="00295EDF"/>
     <w:rsid w:val="002C3749"/>
     <w:rsid w:val="00311F22"/>
     <w:rsid w:val="003342EF"/>
     <w:rsid w:val="0037488F"/>
     <w:rsid w:val="0037733C"/>
     <w:rsid w:val="00392C3F"/>
     <w:rsid w:val="003C2D65"/>
+    <w:rsid w:val="003D35C9"/>
     <w:rsid w:val="004244AA"/>
     <w:rsid w:val="00430713"/>
     <w:rsid w:val="00432AAD"/>
     <w:rsid w:val="00477B9A"/>
+    <w:rsid w:val="00482BB5"/>
     <w:rsid w:val="00484708"/>
     <w:rsid w:val="004B1C07"/>
+    <w:rsid w:val="004B3D5A"/>
     <w:rsid w:val="004C03E7"/>
     <w:rsid w:val="004D0A58"/>
     <w:rsid w:val="004E36FA"/>
     <w:rsid w:val="004F50FB"/>
     <w:rsid w:val="0054516C"/>
     <w:rsid w:val="005A5D3B"/>
     <w:rsid w:val="005C27E9"/>
     <w:rsid w:val="006131E4"/>
     <w:rsid w:val="00622455"/>
     <w:rsid w:val="00634862"/>
     <w:rsid w:val="00641BA0"/>
     <w:rsid w:val="00641FB6"/>
     <w:rsid w:val="006733E7"/>
     <w:rsid w:val="006D4110"/>
     <w:rsid w:val="007319A5"/>
     <w:rsid w:val="00781043"/>
     <w:rsid w:val="00785946"/>
     <w:rsid w:val="00791A23"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007B6277"/>
     <w:rsid w:val="007F59F1"/>
     <w:rsid w:val="00825771"/>
     <w:rsid w:val="0086535E"/>
     <w:rsid w:val="00874C86"/>
     <w:rsid w:val="00894CFB"/>
+    <w:rsid w:val="008C5CAE"/>
     <w:rsid w:val="008E72D7"/>
     <w:rsid w:val="009018AC"/>
     <w:rsid w:val="009350B9"/>
     <w:rsid w:val="00945928"/>
     <w:rsid w:val="009538DB"/>
     <w:rsid w:val="009572BE"/>
     <w:rsid w:val="00965DEF"/>
     <w:rsid w:val="009A67B2"/>
     <w:rsid w:val="009B3A60"/>
     <w:rsid w:val="009B782A"/>
     <w:rsid w:val="009C21CC"/>
     <w:rsid w:val="00A13BF0"/>
     <w:rsid w:val="00A364A0"/>
     <w:rsid w:val="00A426F1"/>
     <w:rsid w:val="00A7423A"/>
     <w:rsid w:val="00AA5B1B"/>
+    <w:rsid w:val="00B31A0D"/>
+    <w:rsid w:val="00B90A2C"/>
     <w:rsid w:val="00BF7B8D"/>
     <w:rsid w:val="00C06FD8"/>
     <w:rsid w:val="00C16F84"/>
     <w:rsid w:val="00C5188A"/>
     <w:rsid w:val="00C70E20"/>
+    <w:rsid w:val="00D039A1"/>
     <w:rsid w:val="00D12F56"/>
+    <w:rsid w:val="00DA4A78"/>
     <w:rsid w:val="00DA7E3D"/>
-    <w:rsid w:val="00DC5081"/>
     <w:rsid w:val="00E137EB"/>
+    <w:rsid w:val="00E24547"/>
     <w:rsid w:val="00E374AC"/>
+    <w:rsid w:val="00E75412"/>
     <w:rsid w:val="00E77C80"/>
     <w:rsid w:val="00E8727D"/>
     <w:rsid w:val="00E97C00"/>
     <w:rsid w:val="00EE7404"/>
     <w:rsid w:val="00F3354D"/>
     <w:rsid w:val="00F65783"/>
     <w:rsid w:val="00F866BE"/>
     <w:rsid w:val="00FB2084"/>
-    <w:rsid w:val="00FC57B8"/>
     <w:rsid w:val="00FE1DCF"/>
     <w:rsid w:val="00FE663A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>