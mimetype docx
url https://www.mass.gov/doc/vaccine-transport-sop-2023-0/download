--- v0 (2025-12-16)
+++ v1 (2026-05-25)
@@ -16,53 +16,53 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="080FB2B2" w14:textId="2B4389F7" w:rsidR="00D97F8C" w:rsidRDefault="00D97F8C" w:rsidP="0D21B822">
+    <w:p w14:paraId="080FB2B2" w14:textId="2B4389F7" w:rsidR="00D97F8C" w:rsidRDefault="00D97F8C" w:rsidP="390D2AB3">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="2160" w:right="3633" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CB26F24" wp14:editId="7CDC2B6C">
                 <wp:simplePos x="1200150" y="723900"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
@@ -83,201 +83,201 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5162843" cy="752621"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2FC46E34" w14:textId="71533D26" w:rsidR="00D97F8C" w:rsidRPr="006B7C7B" w:rsidRDefault="00D97F8C" w:rsidP="00A251F0">
+                          <w:p w14:paraId="2FC46E34" w14:textId="39AC54CE" w:rsidR="00D97F8C" w:rsidRPr="006B7C7B" w:rsidRDefault="00D97F8C" w:rsidP="00A251F0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="0" w:name="_Hlk154071227"/>
                             <w:bookmarkEnd w:id="0"/>
                             <w:r w:rsidRPr="006B7C7B">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">MDPH </w:t>
                             </w:r>
                             <w:r w:rsidR="00A60446">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vaccine Management Unit </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006B7C7B">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="002A6A19">
+                            <w:r w:rsidR="00A9546E">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1DC48B26" w14:textId="77777777" w:rsidR="00D97F8C" w:rsidRPr="006B7C7B" w:rsidRDefault="00D97F8C" w:rsidP="00A251F0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006B7C7B">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Vaccine Transport SOP</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5CB26F24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:406.5pt;height:59.25pt;z-index:251742720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9VUkFVgIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5146WNBnCJr0WFA&#10;0RZrh54VWUqMyaImMbGzXz9KfqToih2GXWRK5MfnRy8u29qwvfKhAlvw6cmEM2UllJXdFPz7082H&#10;C84CClsKA1YV/KACv1y+f7do3FzlsAVTKs/IiQ3zxhV8i+jmWRbkVtUinIBTlpQafC2Qrn6TlV40&#10;5L02WT6ZnGUN+NJ5kCoEer3ulHyZ/GutJN5rHRQyU3DKDdPp07mOZ7ZciPnGC7etZJ+G+IcsalFZ&#10;Cjq6uhYo2M5Xf7iqK+khgMYTCXUGWldSpRqomunkVTWPW+FUqoWaE9zYpvD/3Mq7/aN78Azbz9DS&#10;AGNDGhfmgR5jPa32dfxSpoz01MLD2DbVIpP0eDo9yy9mHzmTpDs/zc/y5CY7op0P+EVBzaJQcE9j&#10;Sd0S+9uAFJFMB5MYzNj4dkwjSXgwqlN+U5pVJQXOk5PEFXVlPNsLmnL5Y4huLFlGiK6MGUHTt0AG&#10;B1BvG2Eq8WcETt4CHqON1ikiWByBdWXB/x2sO/uh6q7WWDa267YfyRrKA03KQ0fi4ORNRe28FQEf&#10;hCfW0nBoE/GeDm2gKTj0Emdb8L/eeo/2RCbSctbQFhQ8/NwJrzgzXy3R7NN0Notrky6z0/OcLv6l&#10;Zv1SY3f1FdAIprTzTiYx2qMZRO2hfqaFXcWopBJWUuyC4yBeYbebtPBSrVbJiBbFCby1j05G17G9&#10;kSxP7bPwrmcUEhfvYNgXMX9FrM42Ii2sdgi6SqyLDe662jeeliyRsf8hxC1+eU9Wx9/W8jcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAU2cUP3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXv&#10;gt9hGcGL2E38U0LMppRCD0JFrEU8TrJrNrg7G7LbNvbTO3rRy8DjPd78XrWYvBMHM8Y+kIJ8loEw&#10;1AbdU6dg97q+LkDEhKTRBTIKvkyERX1+VmGpw5FezGGbOsElFEtUYFMaSilja43HOAuDIfY+wugx&#10;sRw7qUc8crl38ibL5tJjT/zB4mBW1rSf271XgM+26ePpyZ1W77RcP95t8O1qo9TlxbR8AJHMlP7C&#10;8IPP6FAzUxP2pKNwCnhI+r3sFfkty4ZDeXEPsq7kf/r6GwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAP1VSQVWAgAA/gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABTZxQ/cAAAABQEAAA8AAAAAAAAAAAAAAAAAsAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2FC46E34" w14:textId="71533D26" w:rsidR="00D97F8C" w:rsidRPr="006B7C7B" w:rsidRDefault="00D97F8C" w:rsidP="00A251F0">
+                    <w:p w14:paraId="2FC46E34" w14:textId="39AC54CE" w:rsidR="00D97F8C" w:rsidRPr="006B7C7B" w:rsidRDefault="00D97F8C" w:rsidP="00A251F0">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="1" w:name="_Hlk154071227"/>
                       <w:bookmarkEnd w:id="1"/>
                       <w:r w:rsidRPr="006B7C7B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">MDPH </w:t>
                       </w:r>
                       <w:r w:rsidR="00A60446">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vaccine Management Unit </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006B7C7B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="002A6A19">
+                      <w:r w:rsidR="00A9546E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1DC48B26" w14:textId="77777777" w:rsidR="00D97F8C" w:rsidRPr="006B7C7B" w:rsidRDefault="00D97F8C" w:rsidP="00A251F0">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B7C7B">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Vaccine Transport SOP</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -395,69 +395,81 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F47329A" w14:textId="76379695" w:rsidR="00BA3481" w:rsidRDefault="00BA3481" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="260030AE" w14:textId="77777777" w:rsidR="00BA3481" w:rsidRDefault="00BA3481" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08CD1F38" w14:textId="396D025B" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="08CD1F38" w14:textId="71362AD3" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="5493AA30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5493AA30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>: To ensure that the vaccine cold chain during vaccine transport is maintained for optimum potency. This document ensures that each site has a plan and materials to move vaccines in the circumstances of a planned transport of vaccines or an emergency event.</w:t>
+      <w:r w:rsidRPr="5493AA30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>: To ensure that the vaccine cold chain during vaccine trans</w:t>
+      </w:r>
+      <w:r w:rsidR="1CAED490" w:rsidRPr="5493AA30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5493AA30">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>ort is maintained for optimum potency. This document ensures that each site has a plan and materials to move vaccines in the circumstances of a planned transport of vaccines or an emergency event.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4033689B" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F40E42B" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00212E0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transport SOP Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -558,122 +570,149 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Introduction to Vaccine Transport</w:t>
       </w:r>
       <w:r w:rsidR="00D26112" w:rsidRPr="000516E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BF3D4C" w14:textId="20E7FB9D" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="1E9BF3F5">
+    <w:p w14:paraId="26BF3D4C" w14:textId="3E24753F" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="390D2AB3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="64BA7319">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anytime state-supplied vaccines are moved off-site, the vaccines must be monitored by an external digital data logger device, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="64BA7319">
+        <w:t>Anytime state-supplied vaccines are moved off-site, the vaccines must be monitored by an external digital data logger device</w:t>
+      </w:r>
+      <w:r w:rsidR="3F09D57B" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (device must meet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="3F09D57B" w:rsidRPr="004F7512">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>Vaccine Program DDL Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3F09D57B" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>regardless of the transport unit method you are using</w:t>
       </w:r>
-      <w:r w:rsidRPr="64BA7319">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Do not add vaccines </w:t>
       </w:r>
-      <w:r w:rsidR="2E1E9BAD" w:rsidRPr="64BA7319">
+      <w:r w:rsidR="2E1E9BAD" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">to the transport cooler </w:t>
       </w:r>
-      <w:r w:rsidRPr="64BA7319">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>until the external data logger device is reading in-range temperatures</w:t>
       </w:r>
-      <w:r w:rsidR="745ABE5D" w:rsidRPr="64BA7319">
+      <w:r w:rsidR="745ABE5D" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ensure refrigerated vaccines are </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028544B">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>never transport</w:t>
       </w:r>
-      <w:r w:rsidR="2B11AE70" w:rsidRPr="0028544B">
+      <w:r w:rsidR="2B11AE70" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028544B">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> on frozen/refrigerated ice packs</w:t>
       </w:r>
-      <w:r w:rsidRPr="64BA7319">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119F54C5" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2883B9F9" w14:textId="37DFB22F" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="0028544B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64BA7319">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vaccine </w:t>
@@ -692,50 +731,58 @@
       </w:r>
       <w:r w:rsidR="005F5675" w:rsidRPr="64BA7319">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="64BA7319">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> conducting off-site and mobile clinics have portable vaccine storage units to transport and store their </w:t>
       </w:r>
       <w:r w:rsidR="7E1D2273" w:rsidRPr="64BA7319">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">state-supplied </w:t>
       </w:r>
       <w:r w:rsidRPr="64BA7319">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>vaccines. For any other transport of vaccines, emergency or planned, it is recommended to utilize a qualified container/pack-out or have all materials available to follow the CDC Conditioned Water Bottle Transport System.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3E479262" w14:textId="77777777" w:rsidR="004F7512" w:rsidRDefault="004F7512" w:rsidP="0028544B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5948AC80" w14:textId="77777777" w:rsidR="00514E35" w:rsidRPr="000516E5" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000516E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transport Types</w:t>
       </w:r>
       <w:r w:rsidRPr="000516E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -762,172 +809,172 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70657433" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00212E0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Emergency Transport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F27ABBB" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7F27ABBB" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="390D2AB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Emergency transport is defined as the transport of vaccines off-site due to an unforeseen circumstance. All sites must have an emergency transport plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF411A8" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41562316" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Emergency transport requires the use of one of the three approved types of packing methods:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208CE0A8" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Portable Vaccine Storage Units (portable vaccine refrigerator/freezer)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57934274" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Qualified Containers and Pack-Outs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47694989" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CDC Pack-Out for Emergency Transport (conditioned water bottle transport system)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D36EE1A" w14:textId="2CE91032" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="5F228510">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5F228510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>For step-by-step guidance on packing a cooler for emergenc</w:t>
       </w:r>
       <w:r w:rsidR="00C53118" w:rsidRPr="5F228510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="5F228510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">es using the conditioned water bottle method, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="5F228510">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>CDC’s Packing for Emergency Transport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5F228510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794378F4" w14:textId="08927017" w:rsidR="000516E5" w:rsidRDefault="7DC7BC66" w:rsidP="3CDAB23E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64FD49D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
@@ -1021,51 +1068,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or planned re-location of vaccine stock. A portable refrigerator/freeze</w:t>
       </w:r>
       <w:r w:rsidR="005F5675">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> is always the preferred method for any site hosting mobile or off-site clinics. </w:t>
       </w:r>
       <w:r w:rsidRPr="00212E0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Sites that are not planning on hosting mobile or off-site clinics should utilize qualified containers/pack-outs or follow the CDC conditioned water bottle transport system</w:t>
+        <w:t xml:space="preserve">Sites that are not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00212E0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>planning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00212E0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00212E0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00212E0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hosting mobile or off-site clinics should utilize qualified containers/pack-outs or follow the CDC conditioned water bottle transport system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Sites that have regular planned transfer</w:t>
       </w:r>
       <w:r w:rsidR="00C53118">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, mobile clinics, etc. must have a planned transport plan in addition to their emergency transport plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC08842" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00D26112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1661,78 +1748,78 @@
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7CC2C283" id="Text Box 24" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-6.5pt;margin-top:9.5pt;width:185pt;height:26.5pt;z-index:-251540226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKh67oVwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51n1wZ1iqxFhwFB&#10;WywdelZkqTEgi5rExM5+/SjZcYIulw27yJT4/vjRN7dNZdhO+VCCzfnwYsCZshKK0r7l/MfLw6cr&#10;zgIKWwgDVuV8rwK/nX/8cFO7mRrBBkyhPKMgNsxql/MNoptlWZAbVYlwAU5ZUmrwlUC6+res8KKm&#10;6JXJRoPBZVaDL5wHqUKg1/tWyecpvtZK4pPWQSEzOafaMJ0+net4ZvMbMXvzwm1K2ZUh/qGKSpSW&#10;kvah7gUKtvXlH6GqUnoIoPFCQpWB1qVUqQfqZjh4181qI5xKvRA4wfUwhf8XVj7uVu7ZM2y+QEMD&#10;jIDULswCPcZ+Gu2r+KVKGekJwn0Pm2qQSXocjSfX0wGpJOnG48vpNOGaHb2dD/hVQcWikHNPY0lo&#10;id0yIGUk04NJTGZsfDuWkSTcG9UqvyvNyoISj1OQxBV1ZzzbCZqywdQEhTSWLKOLLo3pnYbnnISU&#10;yvaOnX10VYlDf+Pce6TMYLF3rkoL/lz2Y8m6tT903/Yc28dm3VDTJxNaQ7GnwXloOR2cfCgJ3aUI&#10;+Cw8kZgGQouJT3RoA3XOoZM424D/de492hO3SMtZTUuR8/BzK7zizHyzxLrr4WQStyhdJtPPI7r4&#10;U836VGO31R3QRIb0C3AyidEezUHUHqpX2t9FzEoqYSXlzjkexDtsV5X2X6rFIhnR3jiBS7tyMoaO&#10;KEfuvDSvwruOYEjUfITD+ojZO561ttHTwmKLoMtEwohzi2qHP+1c4mb3f4hLfXpPVse/2Pw3AAAA&#10;//8DAFBLAwQUAAYACAAAACEADR50590AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j9B2srcWudtkBLiFMhUD+AlEOPbuzaVuN1ZDtp4OtZTnDaXc1o9k21n3zHRh2TCyhgtSyAaWyD&#10;cmgEfB4Pix2wlCUq2QXUAr50gn09u6tkqcINP/TYZMMoBFMpBdic+5Lz1FrtZVqGXiNplxC9zHRG&#10;w1WUNwr3HV8XxRP30iF9sLLXb1a312bwAuJhNzycEK35VqfrpTHufXROiPv59PoCLOsp/5nhF5/Q&#10;oSamcxhQJdYJWKw21CWT8EyTDJvHLS1nAdt1Abyu+P8G9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAioeu6FcCAAANBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEADR50590AAAAJAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="white [3201]" strokeweight="3pt">
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00832E0E" w:rsidR="00264220" w:rsidP="00D26112" w:rsidRDefault="00264220" w14:paraId="5002E6BB" w14:textId="77777777">
+                    <w:p w14:paraId="5ABD0F70" w14:textId="77777777" w:rsidR="00264220" w:rsidRPr="00832E0E" w:rsidRDefault="00264220" w:rsidP="00D26112">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00832E0E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Portable Storage Units</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00264220" w:rsidR="00913E72" w:rsidP="00832E0E" w:rsidRDefault="00913E72" w14:paraId="672A6659" w14:textId="77777777">
+                    <w:p w14:paraId="22062F14" w14:textId="77777777" w:rsidR="00913E72" w:rsidRPr="00264220" w:rsidRDefault="00913E72" w:rsidP="00832E0E">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251753471" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48B9FBCF" wp14:editId="21FE0546">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
@@ -1955,68 +2042,68 @@
                             <w:r w:rsidRPr="005C6393">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>manufacturer instructions.</w:t>
                             </w:r>
                             <w:r w:rsidR="00B24257" w:rsidRPr="005C6393">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                                                                                                     </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4A9413BD" w14:textId="77777777" w:rsidR="00FE2AAD" w:rsidRDefault="006B7C7B" w:rsidP="00E46B3E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A61FF01" wp14:editId="1C80B9AF">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A61FF01" wp14:editId="35F27B0E">
                                   <wp:extent cx="1123315" cy="1451747"/>
                                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                  <wp:docPr id="1070941529" name="Picture 1070941529" descr="A picture containing bin&#10;&#10;Description automatically generated"/>
+                                  <wp:docPr id="1070941529" name="Picture 1070941529" descr="Picture of a portable storage unit"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="1" name="Picture 1" descr="A picture containing bin&#10;&#10;Description automatically generated"/>
+                                          <pic:cNvPr id="1070941529" name="Picture 1070941529" descr="Picture of a portable storage unit"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId12">
+                                          <a:blip r:embed="rId13">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1165800" cy="1506654"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
@@ -2031,66 +2118,66 @@
                           <w:p w14:paraId="25AFC71A" w14:textId="77777777" w:rsidR="00E46B3E" w:rsidRDefault="00FE2AAD" w:rsidP="00FE2AAD">
                             <w:r w:rsidRPr="00FE2AAD">
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="00A73320" w:rsidRPr="00A73320">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 1" style="position:absolute;margin-left:48.75pt;margin-top:24.65pt;width:495.3pt;height:220.5pt;rotation:180;flip:y;z-index:-251563009;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt" w14:anchorId="48B9FBCF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC84d2UBgIAAH0FAAAOAAAAZHJzL2Uyb0RvYy54bWzElE1v3CAQhu+V+h8Q9669jhol1nqjqlF7&#10;qdqoSXtnMaxR+Sqwa++/7zA4TpPmVPXDB2QGeHlmeGFzNRlNjiJE5WxH16uaEmG565Xdd/TL3btX&#10;F5TExGzPtLOioycR6dX25YvN6FvRuMHpXgQCIja2o+/okJJvqyryQRgWV84LC4PSBcMSdMO+6gMb&#10;Qd3oqqnr82p0offBcREjRK/LIN2ivpSCp09SRpGI7iiwJWwDtrvcVtsNa/eB+UHxGYP9BoVhysKm&#10;i9Q1S4wcgvpFyigeXHQyrbgzlZNScYE5QDbr+kk2twPzAnOB4kS/lCn+OVn+8XjrbwKUYfSxjfCb&#10;s5hkMCQ4qNa6vqjzR4nUyn+FAKYJ4GTCKp6WKoopEQ7B8+ayPlvDCg5jDSw/e411ropu1vchpvfC&#10;GZJ/OhrgmFCWHT/EBCww9X4KdB7I8C+dtMgi2n4WkqgetmxwNZpGvNWBHBkcN+Nc2FR4h4MAH5T4&#10;fOiRZWs8CumDeRpi2g/scRDglp0QFUEykVRaL0xl42Vm2UjPPChbQpdYXvThX6Wc4TKnwIuxkNbP&#10;Ve8/ki54WFNn00JqlHXhOdr+2z84Z1lQ7h1ZfJgtmabdBEbMPpwv0s71p5tARnhYOhq/H1jI95i1&#10;1r05JCcVmjwvLRNnSbjjaKj5PcqPyM99nPXwam5/AAAA//8DAFBLAwQUAAYACAAAACEA7dPZQN8A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdP3BCnApRcYIDFDhwc+Ml&#10;jojXIXbalKfHOcFxdkYz3xab0bXsgH1oPCmYzwQwpMqbhmoFb68PVxJYiJqMbj2hghMG2JTnZ4XO&#10;jT/SCx52sWaphEKuFdgYu5zzUFl0Osx8h5S8T987HZPsa256fUzlruULIa650w2lBas7vLdYfe0G&#10;p2BYyO9sFezpaftDjXx/flx/bHulLi/Gu1tgEcf4F4YJP6FDmZj2fiATWKsgu1mnpIJVtgQ2+ULK&#10;ObD9dBFL4GXB/79Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC84d2UBgIAAH0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDt09lA3wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="48B9FBCF" id="Rectangle 1" o:spid="_x0000_s1028" style="position:absolute;margin-left:48.75pt;margin-top:24.65pt;width:495.3pt;height:220.5pt;rotation:180;flip:y;z-index:-251563009;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC84d2UBgIAAH0FAAAOAAAAZHJzL2Uyb0RvYy54bWzElE1v3CAQhu+V+h8Q9669jhol1nqjqlF7&#10;qdqoSXtnMaxR+Sqwa++/7zA4TpPmVPXDB2QGeHlmeGFzNRlNjiJE5WxH16uaEmG565Xdd/TL3btX&#10;F5TExGzPtLOioycR6dX25YvN6FvRuMHpXgQCIja2o+/okJJvqyryQRgWV84LC4PSBcMSdMO+6gMb&#10;Qd3oqqnr82p0offBcREjRK/LIN2ivpSCp09SRpGI7iiwJWwDtrvcVtsNa/eB+UHxGYP9BoVhysKm&#10;i9Q1S4wcgvpFyigeXHQyrbgzlZNScYE5QDbr+kk2twPzAnOB4kS/lCn+OVn+8XjrbwKUYfSxjfCb&#10;s5hkMCQ4qNa6vqjzR4nUyn+FAKYJ4GTCKp6WKoopEQ7B8+ayPlvDCg5jDSw/e411ropu1vchpvfC&#10;GZJ/OhrgmFCWHT/EBCww9X4KdB7I8C+dtMgi2n4WkqgetmxwNZpGvNWBHBkcN+Nc2FR4h4MAH5T4&#10;fOiRZWs8CumDeRpi2g/scRDglp0QFUEykVRaL0xl42Vm2UjPPChbQpdYXvThX6Wc4TKnwIuxkNbP&#10;Ve8/ki54WFNn00JqlHXhOdr+2z84Z1lQ7h1ZfJgtmabdBEbMPpwv0s71p5tARnhYOhq/H1jI95i1&#10;1r05JCcVmjwvLRNnSbjjaKj5PcqPyM99nPXwam5/AAAA//8DAFBLAwQUAAYACAAAACEA7dPZQN8A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdP3BCnApRcYIDFDhwc+Ml&#10;jojXIXbalKfHOcFxdkYz3xab0bXsgH1oPCmYzwQwpMqbhmoFb68PVxJYiJqMbj2hghMG2JTnZ4XO&#10;jT/SCx52sWaphEKuFdgYu5zzUFl0Osx8h5S8T987HZPsa256fUzlruULIa650w2lBas7vLdYfe0G&#10;p2BYyO9sFezpaftDjXx/flx/bHulLi/Gu1tgEcf4F4YJP6FDmZj2fiATWKsgu1mnpIJVtgQ2+ULK&#10;ObD9dBFL4GXB/79Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC84d2UBgIAAH0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDt09lA3wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:fill opacity="59110f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C7231F" w:rsidP="006D602D" w:rsidRDefault="00C7231F" w14:paraId="0A37501D" w14:textId="77777777">
+                    <w:p w14:paraId="21042B97" w14:textId="77777777" w:rsidR="00C7231F" w:rsidRDefault="00C7231F" w:rsidP="006D602D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="005C6393" w:rsidR="00FE2AAD" w:rsidP="005C6393" w:rsidRDefault="005C6393" w14:paraId="4A58832D" w14:textId="2E1A6ED2">
+                    <w:p w14:paraId="3808F462" w14:textId="2E1A6ED2" w:rsidR="00FE2AAD" w:rsidRPr="005C6393" w:rsidRDefault="005C6393" w:rsidP="005C6393">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005C6393">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>A type of powered refrigerator, freezer</w:t>
                       </w:r>
                       <w:r w:rsidR="005F5675">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="005C6393">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> or</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -2190,142 +2277,142 @@
                       </w:r>
                       <w:r w:rsidR="005F5675">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005C6393">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve">directions stated in </w:t>
                       </w:r>
                       <w:r w:rsidR="005F5675">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005C6393">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>manufacturer instructions.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005C6393" w:rsidR="00B24257">
+                      <w:r w:rsidR="00B24257" w:rsidRPr="005C6393">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                                                                                                     </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FE2AAD" w:rsidP="00E46B3E" w:rsidRDefault="006B7C7B" w14:paraId="5DAB6C7B" w14:textId="77777777">
+                    <w:p w14:paraId="4A9413BD" w14:textId="77777777" w:rsidR="00FE2AAD" w:rsidRDefault="006B7C7B" w:rsidP="00E46B3E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E1BC29E" wp14:editId="1C80B9AF">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A61FF01" wp14:editId="35F27B0E">
                             <wp:extent cx="1123315" cy="1451747"/>
                             <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                            <wp:docPr id="1237797524" name="Picture 1070941529" descr="A picture containing bin&#10;&#10;Description automatically generated"/>
+                            <wp:docPr id="1070941529" name="Picture 1070941529" descr="Picture of a portable storage unit"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="1" name="Picture 1" descr="A picture containing bin&#10;&#10;Description automatically generated"/>
+                                    <pic:cNvPr id="1070941529" name="Picture 1070941529" descr="Picture of a portable storage unit"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId17">
+                                    <a:blip r:embed="rId13">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1165800" cy="1506654"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FE2AAD" w:rsidP="00E46B3E" w:rsidRDefault="00FE2AAD" w14:paraId="02EB378F" w14:textId="77777777">
+                    <w:p w14:paraId="2DC62615" w14:textId="77777777" w:rsidR="00FE2AAD" w:rsidRDefault="00FE2AAD" w:rsidP="00E46B3E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00E46B3E" w:rsidP="00FE2AAD" w:rsidRDefault="00FE2AAD" w14:paraId="040FE8D3" w14:textId="77777777">
+                    <w:p w14:paraId="25AFC71A" w14:textId="77777777" w:rsidR="00E46B3E" w:rsidRDefault="00FE2AAD" w:rsidP="00FE2AAD">
                       <w:r w:rsidRPr="00FE2AAD">
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A73320" w:rsidR="00A73320">
+                      <w:r w:rsidR="00A73320" w:rsidRPr="00A73320">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7A0545" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="00EE297B">
+    <w:p w14:paraId="3E7A0545" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="390D2AB3">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A291024" w14:textId="77777777" w:rsidR="00F6218D" w:rsidRDefault="00913E72" w:rsidP="00EE297B">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -2393,57 +2480,57 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Qualified Container and Pack-outs</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="291D1670" id="Text Box 25" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-4.95pt;margin-top:12.3pt;width:203.6pt;height:33.25pt;z-index:251774206;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBD6VLcWgIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYoKQliiShRqkoo&#10;iZJUORuvDSt5Pe7YsEt/fcfeZUFpLq168Wue38w3nt00lWF7hb4Em/PhxYAzZSUUpd3k/MfL3acr&#10;znwQthAGrMr5QXl+M//4YVa7qRrBFkyhkJET66e1y/k2BDfNMi+3qhL+ApyyJNSAlQh0xU1WoKjJ&#10;e2Wy0WDwJasBC4cglff0etsK+Tz511rJ8KC1V4GZnFNuIa2Y1nVcs/lMTDco3LaUXRriH7KoRGkp&#10;aO/qVgTBdlj+4aoqJYIHHS4kVBloXUqVMBCa4eANmuetcCphoeJ415fJ/z+38n7/7B6RheYrNNTA&#10;WJDa+amnx4in0VjFnTJlJKcSHvqyqSYwSY+jy6vL68mEM0my8Yjach3dZCdrhz58U1CxeMg5UltS&#10;tcR+5UOrelSJwYyNb6c00ikcjGqFT0qzsqDAn5OTxBW1NMj2grpsQgJB0Y0lzWiiS2N6o+F7RkJK&#10;ZXvDTj+aqsShvzHuLVJksKE3rkoL+F70U8q61T+ibzFH+KFZNwQ6Yu46tIbiQI1DaDntnbwrqbor&#10;4cOjQCIx9YoGMzzQog3UOYfuxNkW8Nd771GfuEVSzmoaipz7nzuBijPz3RLrrofjcZyidBlfTkZ0&#10;wXPJ+lxid9USqCND+gKcTMeoH8zxqBGqV5rfRYxKImElxc65DHi8LEM7rPQDSLVYJDWaHCfCyj47&#10;GZ3HOkf2vDSvAl1HsUDkvIfjAInpG6a1utHSwmIXQJeJhrHSbV27DtDUJSJ3P0Qc6/N70jr9Y/Pf&#10;AAAA//8DAFBLAwQUAAYACAAAACEA8bzygN8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3FonLRQc4lRQ0RMSiMKB4zZe4pR4ncZuG/4ec4LjaEYzb8rl6DpxpCG0njXk0wwE&#10;ce1Ny42G97f15BZEiMgGO8+k4ZsCLKvzsxIL40/8SsdNbEQq4VCgBhtjX0gZaksOw9T3xMn79IPD&#10;mOTQSDPgKZW7Ts6ybCEdtpwWLPa0slR/bQ5Og8lWD2v7uH+6fnEDPu926sPuo9aXF+P9HYhIY/wL&#10;wy9+QocqMW39gU0QnYaJUimpYXa1AJH8ubqZg9hqUHkOsirl/wPVDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBD6VLcWgIAAA8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDxvPKA3wAAAAgBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="#4f81bd [3204]" strokecolor="white [3201]" strokeweight="3pt">
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00832E0E" w:rsidR="00264220" w:rsidP="00F6218D" w:rsidRDefault="00264220" w14:paraId="46B17632" w14:textId="77777777">
+                    <w:p w14:paraId="3EB54F63" w14:textId="77777777" w:rsidR="00264220" w:rsidRPr="00832E0E" w:rsidRDefault="00264220" w:rsidP="00F6218D">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00832E0E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Qualified Container and Pack-outs</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
@@ -2512,56 +2599,56 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="181ED34E" w14:textId="77777777" w:rsidR="005A00FC" w:rsidRDefault="005A00FC"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape id="Text Box 16" style="position:absolute;margin-left:-21.4pt;margin-top:10.95pt;width:493.55pt;height:262.05pt;z-index:251586047;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6+xudYAIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gbCh0VKeqKmCYh&#10;QIOJZ9ex22iOz7OvTbq/nrPTBMb6NO0lOft+f/edL6/a2rCd8qECW/DxyYgzZSWUlV0X/MfTzafP&#10;nAUUthQGrCr4XgV+Nf/44bJxM5XDBkypPKMgNswaV/ANoptlWZAbVYtwAk5ZUmrwtUA6+nVWetFQ&#10;9Npk+Wh0njXgS+dBqhDo9rpT8nmKr7WSeK91UMhMwak2TF+fvqv4zeaXYrb2wm0qeShD/EMVtags&#10;JR1CXQsUbOurv0LVlfQQQOOJhDoDrSupUg/UzXj0rpvHjXAq9ULgBDfAFP5fWHm3e3QPnmH7BVoa&#10;YASkcWEW6DL202pfxz9VykhPEO4H2FSLTNLleX4+nV6ccSZJd3qaT6d5ipO9ujsf8KuCmkWh4J7m&#10;kuASu9uAlJJMe5OYzdh491pHknBvVKf8rjSrSsqcpyCJLGppPNsJGrOQUlnsKzCWrKObrowZHMfH&#10;HM3gdLCNbiqRaHAcHXP8M+PgkbKCxcG5riz4YwHKn325urPvu+96ju1ju2qp6YJP+hGtoNzT5Dx0&#10;pA5O3lSE7q0I+CA8sZiGRZuJ9/TRBpqCw0HibAP+97H7aE/kIi1nDW1FwcOvrfCKM/PNEu0uxpNJ&#10;XKN0mJxNczr4t5rVW43d1kugiYzpDXAyidEeTS9qD/UzLfAiZiWVsJJyFxx7cYndrtIDINVikYxo&#10;cZzAW/voZAwdUY7ceWqfhXcHgiFx8w76/RGzdzzrbKOnhcUWQVeJhBHnDtUD/rR0iZuHByJu9dtz&#10;snp9xuYvAAAA//8DAFBLAwQUAAYACAAAACEA9S0cP98AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBSE7yb+h80z8dYuIJIWeTSG2PRmYms8L+wTSNm3hN1S+u9dT3qczGTmm2K3mEHMNLne&#10;MkK8jkAQN1b33CJ8nvarDQjnFWs1WCaEGznYlfd3hcq1vfIHzUffilDCLlcInfdjLqVrOjLKre1I&#10;HLxvOxnlg5xaqSd1DeVmkEkUZdKonsNCp0aqOmrOx4tBqKJq7+ZDXGc325+/Nm/8PjYHxMeH5fUF&#10;hKfF/4XhFz+gQxmYanth7cSAsEqTgO4RkngLIgS2afoEokZ4TrMIZFnI/xfKHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB6+xudYAIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD1LRw/3wAAAAoBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" w14:anchorId="0378AA13">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0378AA13" id="Text Box 16" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-21.4pt;margin-top:10.95pt;width:493.55pt;height:262.05pt;z-index:251586047;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6+xudYAIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gbCh0VKeqKmCYh&#10;QIOJZ9ex22iOz7OvTbq/nrPTBMb6NO0lOft+f/edL6/a2rCd8qECW/DxyYgzZSWUlV0X/MfTzafP&#10;nAUUthQGrCr4XgV+Nf/44bJxM5XDBkypPKMgNswaV/ANoptlWZAbVYtwAk5ZUmrwtUA6+nVWetFQ&#10;9Npk+Wh0njXgS+dBqhDo9rpT8nmKr7WSeK91UMhMwak2TF+fvqv4zeaXYrb2wm0qeShD/EMVtags&#10;JR1CXQsUbOurv0LVlfQQQOOJhDoDrSupUg/UzXj0rpvHjXAq9ULgBDfAFP5fWHm3e3QPnmH7BVoa&#10;YASkcWEW6DL202pfxz9VykhPEO4H2FSLTNLleX4+nV6ccSZJd3qaT6d5ipO9ujsf8KuCmkWh4J7m&#10;kuASu9uAlJJMe5OYzdh491pHknBvVKf8rjSrSsqcpyCJLGppPNsJGrOQUlnsKzCWrKObrowZHMfH&#10;HM3gdLCNbiqRaHAcHXP8M+PgkbKCxcG5riz4YwHKn325urPvu+96ju1ju2qp6YJP+hGtoNzT5Dx0&#10;pA5O3lSE7q0I+CA8sZiGRZuJ9/TRBpqCw0HibAP+97H7aE/kIi1nDW1FwcOvrfCKM/PNEu0uxpNJ&#10;XKN0mJxNczr4t5rVW43d1kugiYzpDXAyidEeTS9qD/UzLfAiZiWVsJJyFxx7cYndrtIDINVikYxo&#10;cZzAW/voZAwdUY7ceWqfhXcHgiFx8w76/RGzdzzrbKOnhcUWQVeJhBHnDtUD/rR0iZuHByJu9dtz&#10;snp9xuYvAAAA//8DAFBLAwQUAAYACAAAACEA9S0cP98AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBSE7yb+h80z8dYuIJIWeTSG2PRmYms8L+wTSNm3hN1S+u9dT3qczGTmm2K3mEHMNLne&#10;MkK8jkAQN1b33CJ8nvarDQjnFWs1WCaEGznYlfd3hcq1vfIHzUffilDCLlcInfdjLqVrOjLKre1I&#10;HLxvOxnlg5xaqSd1DeVmkEkUZdKonsNCp0aqOmrOx4tBqKJq7+ZDXGc325+/Nm/8PjYHxMeH5fUF&#10;hKfF/4XhFz+gQxmYanth7cSAsEqTgO4RkngLIgS2afoEokZ4TrMIZFnI/xfKHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQB6+xudYAIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD1LRw/3wAAAAoBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="005A00FC" w:rsidRDefault="005A00FC" w14:paraId="6A05A809" w14:textId="77777777"/>
+                    <w:p w14:paraId="181ED34E" w14:textId="77777777" w:rsidR="005A00FC" w:rsidRDefault="005A00FC"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C9EB42" w14:textId="77777777" w:rsidR="00EE297B" w:rsidRDefault="00913E72" w:rsidP="00EE297B">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="39"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -2690,92 +2777,136 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> Cool Cube™ 96 at Refrigerated Temps</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="56D7F014" w14:textId="77777777" w:rsidR="009E4925" w:rsidRDefault="009E4925"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape id="Text Box 15" style="position:absolute;margin-left:-11.85pt;margin-top:18.55pt;width:349.95pt;height:208.25pt;z-index:-251560706;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1031" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPUdDiNwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykTtoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o5bNdT8N8kCmRfiIfHz257xpNdsJ5Baakg16fEmE4VMpsSvrzZfHl&#10;jhIfmKmYBiNKuhee3k8/f5q0thBDqEFXwhEEMb5obUnrEGyRZZ7XomG+B1YYdEpwDQu4dZuscqxF&#10;9EZnw35/nLXgKuuAC+/x9OHgpNOEL6Xg4UlKLwLRJcXcQlpdWtdxzaYTVmwcs7XixzTYP2TRMGXw&#10;0jPUAwuMbJ36C6pR3IEHGXocmgykVFykGrCaQf9dNauaWZFqQXK8PdPk/x8sf9yt7LMjofsGHTYw&#10;EtJaX3g8jPV00jXxjZkS9COF+zNtoguE42GOz814RAlH33Cc57e3o4iTXT63zofvAhoSjZI67Eui&#10;i+2WPhxCTyHxNg9aVQulddpELYi5dmTHsIs6pCQR/E2UNqQt6fhm1E/Ab3xJTReE9eYDBMTTBnO+&#10;FB+t0K07oqqSpoLiyRqqPfLl4CAlb/lCYU1L5sMzc6gdpAjnITzhIjVgTnC0KKnB/f7oPMZjS9FL&#10;SYtaLKn/tWVOUKJ/GGz210GeR/GmTT66HeLGXXvW1x6zbeaARA1w8ixPZowP+mRKB80rjs0s3oou&#10;ZjjeXdJwMufhMCE4dlzMZikI5WpZWJqV5RE6NiZ27KV7Zc4e2xpQEY9wUi0r3nX3EBu/NDDbBpAq&#10;tf7C6pF+lHoSz3Es4yxd71PU5ecx/QMAAP//AwBQSwMEFAAGAAgAAAAhAPfbWejgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7aRKTEjMpQRHBCmL14m2bHZNgdjZkt236&#10;711P9Ti8j/e+KTezGcSRJtdbRlgtIxDEjdU9twifH0+LNQjnFWs1WCaEMznYVNdXpSq0PfE7HXe+&#10;FaGEXaEQOu/HQkrXdGSUW9qROGTfdjLKh3NqpZ7UKZSbQcZRlEmjeg4LnRrpoaPmZ3cwCC/pl3pM&#10;/JbOnue3un5ej6l7Rby9met7EJ5mf4HhTz+oQxWc9vbA2okBYREneUARknwFIgBZnsUg9gjpXZKB&#10;rEr5/4XqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9R0OI3AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPfbWejgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" w14:anchorId="65EDB835">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="65EDB835" id="Text Box 15" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-11.85pt;margin-top:18.55pt;width:349.95pt;height:208.25pt;z-index:-251560706;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPUdDiNwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykTtoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o5bNdT8N8kCmRfiIfHz257xpNdsJ5Baakg16fEmE4VMpsSvrzZfHl&#10;jhIfmKmYBiNKuhee3k8/f5q0thBDqEFXwhEEMb5obUnrEGyRZZ7XomG+B1YYdEpwDQu4dZuscqxF&#10;9EZnw35/nLXgKuuAC+/x9OHgpNOEL6Xg4UlKLwLRJcXcQlpdWtdxzaYTVmwcs7XixzTYP2TRMGXw&#10;0jPUAwuMbJ36C6pR3IEHGXocmgykVFykGrCaQf9dNauaWZFqQXK8PdPk/x8sf9yt7LMjofsGHTYw&#10;EtJaX3g8jPV00jXxjZkS9COF+zNtoguE42GOz814RAlH33Cc57e3o4iTXT63zofvAhoSjZI67Eui&#10;i+2WPhxCTyHxNg9aVQulddpELYi5dmTHsIs6pCQR/E2UNqQt6fhm1E/Ab3xJTReE9eYDBMTTBnO+&#10;FB+t0K07oqqSpoLiyRqqPfLl4CAlb/lCYU1L5sMzc6gdpAjnITzhIjVgTnC0KKnB/f7oPMZjS9FL&#10;SYtaLKn/tWVOUKJ/GGz210GeR/GmTT66HeLGXXvW1x6zbeaARA1w8ixPZowP+mRKB80rjs0s3oou&#10;ZjjeXdJwMufhMCE4dlzMZikI5WpZWJqV5RE6NiZ27KV7Zc4e2xpQEY9wUi0r3nX3EBu/NDDbBpAq&#10;tf7C6pF+lHoSz3Es4yxd71PU5ecx/QMAAP//AwBQSwMEFAAGAAgAAAAhAPfbWejgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7aRKTEjMpQRHBCmL14m2bHZNgdjZkt236&#10;711P9Ti8j/e+KTezGcSRJtdbRlgtIxDEjdU9twifH0+LNQjnFWs1WCaEMznYVNdXpSq0PfE7HXe+&#10;FaGEXaEQOu/HQkrXdGSUW9qROGTfdjLKh3NqpZ7UKZSbQcZRlEmjeg4LnRrpoaPmZ3cwCC/pl3pM&#10;/JbOnue3un5ej6l7Rby9met7EJ5mf4HhTz+oQxWc9vbA2okBYREneUARknwFIgBZnsUg9gjpXZKB&#10;rEr5/4XqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9R0OI3AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPfbWejgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00AF7CFC" w:rsidR="00DF5771" w:rsidP="00DF5AD0" w:rsidRDefault="00DF5771" w14:paraId="2A14BC16" w14:textId="77777777">
+                    <w:p w14:paraId="3263CBD6" w14:textId="77777777" w:rsidR="00DF5771" w:rsidRPr="00AF7CFC" w:rsidRDefault="00DF5771" w:rsidP="00DF5AD0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF7CFC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>A type of container and supplies specifically designed and purpose built for use when packing vaccines for transport. They are passive containers that do not require a power source and are “qualified” through laboratory testing under controlled conditions to ensure they achieve and maintain desired temperatures for a set amount of time (traditionally 3-5 days) without the use of electricity, ice, or buffering materials. For proper use, follow directions stated in manufacturer instructions. *Please note that these units are not recommended for sites completing off-site clinics, but only for planned transport.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00AF7CFC" w:rsidR="00DF5771" w:rsidP="00DF5771" w:rsidRDefault="00DF5771" w14:paraId="5D377C81" w14:textId="77777777">
+                    <w:p w14:paraId="398FA5C9" w14:textId="77777777" w:rsidR="00DF5771" w:rsidRPr="00AF7CFC" w:rsidRDefault="00DF5771" w:rsidP="00DF5771">
                       <w:pPr>
                         <w:pStyle w:val="NormalWeb"/>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF7CFC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>*While the MDPH Immunization Division does not recommend or endorse a specific qualified container or pack-out, here are a few brands that meet MDPH qualifications: The TempArmour™ Vaccine Carrier; Vericor Cool Cube™ 96 at Refrigerated Temps</w:t>
+                        <w:t xml:space="preserve">*While the MDPH Immunization Division does not recommend or endorse a specific qualified container or pack-out, here are a few brands that meet MDPH qualifications: The </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00AF7CFC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>TempArmour</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00AF7CFC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">™ Vaccine Carrier; </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00AF7CFC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Vericor</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00AF7CFC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Cool Cube™ 96 at Refrigerated Temps</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="009E4925" w:rsidRDefault="009E4925" w14:paraId="5A39BBE3" w14:textId="77777777"/>
+                    <w:p w14:paraId="56D7F014" w14:textId="77777777" w:rsidR="009E4925" w:rsidRDefault="009E4925"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="57530BA8" w14:textId="77777777" w:rsidR="00EE297B" w:rsidRDefault="00EE297B" w:rsidP="00EE297B">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27F30D37" w14:textId="77777777" w:rsidR="00EE297B" w:rsidRDefault="00EE297B" w:rsidP="00EE297B">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2797,84 +2928,84 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="124F5540" w14:textId="77777777" w:rsidR="00EE297B" w:rsidRDefault="00913E72" w:rsidP="00EE297B">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757822" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF26239" wp14:editId="1FAF0272">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757822" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AF26239" wp14:editId="682145F5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4202543</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>361323</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1701800" cy="1673860"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21387"/>
                 <wp:lineTo x="21278" y="21387"/>
                 <wp:lineTo x="21278" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="275776153" name="Picture 275776153" descr="Diagram&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="275776153" name="Picture 275776153" descr="Picture of a Qualified Container and Pack-Out"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="850086589" name="Picture 5" descr="Diagram&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="275776153" name="Picture 275776153" descr="Picture of a Qualified Container and Pack-Out"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1701800" cy="1673860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
@@ -3213,51 +3344,51 @@
                           </w:p>
                           <w:p w14:paraId="347ACAF4" w14:textId="77777777" w:rsidR="0018638E" w:rsidRPr="00AF7CFC" w:rsidRDefault="0018638E" w:rsidP="0018638E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="65C8C223" w14:textId="77777777" w:rsidR="00396690" w:rsidRPr="00AF7CFC" w:rsidRDefault="0018638E" w:rsidP="0018638E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF7CFC">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">Always follow the </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+                            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
                               <w:r w:rsidRPr="00AF7CFC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
                                 <w:t>CDC’s Packing for Emergency Transport</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00AF7CFC">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AF7CFC">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>guidelines</w:t>
                             </w:r>
                             <w:r w:rsidR="00280893" w:rsidRPr="00AF7CFC">
@@ -3542,51 +3673,51 @@
                     </w:p>
                     <w:p w14:paraId="347ACAF4" w14:textId="77777777" w:rsidR="0018638E" w:rsidRPr="00AF7CFC" w:rsidRDefault="0018638E" w:rsidP="0018638E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="65C8C223" w14:textId="77777777" w:rsidR="00396690" w:rsidRPr="00AF7CFC" w:rsidRDefault="0018638E" w:rsidP="0018638E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF7CFC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Always follow the </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+                      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
                         <w:r w:rsidRPr="00AF7CFC">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
                           <w:t>CDC’s Packing for Emergency Transport</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00AF7CFC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AF7CFC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>guidelines</w:t>
                       </w:r>
                       <w:r w:rsidR="00280893" w:rsidRPr="00AF7CFC">
@@ -3691,66 +3822,66 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="294A5AF2" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="003B22DD" w:rsidP="00AC52DD">
                             <w:pPr>
                               <w:ind w:left="7200"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11602CD8" wp14:editId="31A50BC6">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11602CD8" wp14:editId="7CCC9DC5">
                                   <wp:extent cx="1686560" cy="3728012"/>
                                   <wp:effectExtent l="0" t="0" r="8890" b="6350"/>
-                                  <wp:docPr id="2089952407" name="Picture 2089952407" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                                  <wp:docPr id="2089952407" name="Picture 2089952407" descr="Bubblewrap, cardboard, cooler, glycol bottle, conditioned water bottle and digital data logger used for vaccine transport"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="220713895" name="Picture 220713895" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                                          <pic:cNvPr id="2089952407" name="Picture 2089952407" descr="Bubblewrap, cardboard, cooler, glycol bottle, conditioned water bottle and digital data logger used for vaccine transport"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId21"/>
+                                          <a:blip r:embed="rId17"/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1800226" cy="3979262"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                             <w:r w:rsidR="00282563">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
@@ -3793,66 +3924,78 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="248FB11C" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                             <w:pPr>
                               <w:ind w:left="7200"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="378A45AE" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                             <w:pPr>
                               <w:ind w:left="7200"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C17257" wp14:editId="4F4C2B0D">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C17257" wp14:editId="20AC82D5">
                                   <wp:extent cx="1776713" cy="475806"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="635"/>
-                                  <wp:docPr id="2012160661" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+                                  <wp:docPr id="2012160661" name="Picture 1">
+                                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="2012160661" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+                                          <pic:cNvPr id="2012160661" name="Picture 1">
+                                            <a:extLst>
+                                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </pic:cNvPr>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId22"/>
+                                          <a:blip r:embed="rId18"/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2774866" cy="743113"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4E9FFB21" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                             <w:pPr>
                               <w:ind w:left="7200"/>
                               <w:rPr>
                                 <w:noProof/>
@@ -3899,83 +4042,83 @@
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve">               </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape id="Text Box 17" style="position:absolute;margin-left:-20.55pt;margin-top:21pt;width:516.95pt;height:376.85pt;z-index:251581947;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1033" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGGrtYAIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpgQDtEqFirTpOq&#10;thqd+mwcu0RzfJ59kLC/fmeHBNbxNO0lOft+f/ed59dNZdhO+VCCzfnwYsCZshKK0r7m/Pvz3Ycr&#10;zgIKWwgDVuV8rwK/Xrx/N6/dTI1gA6ZQnlEQG2a1y/kG0c2yLMiNqkS4AKcsKTX4SiAd/WtWeFFT&#10;9Mpko8FgmtXgC+dBqhDo9rZV8kWKr7WS+Kh1UMhMzqk2TF+fvuv4zRZzMXv1wm1KeShD/EMVlSgt&#10;Je1D3QoUbOvLv0JVpfQQQOOFhCoDrUupUg/UzXDwppvVRjiVeiFwguthCv8vrHzYrdyTZ9h8hoYG&#10;GAGpXZgFuoz9NNpX8U+VMtIThPseNtUgk3Q5nUwno+mEM0m68eXVdPgxxcmO7s4H/KKgYlHIuae5&#10;JLjE7j4gpSTTziRmMzbeHetIEu6NapXflGZlQZlHKUgii7oxnu0EjVlIqSx2FRhL1tFNl8b0jsNz&#10;jqZ3OthGN5VI1DsOzjn+mbH3SFnBYu9clRb8uQDFj65c3dp33bc9x/axWTfUdM4vuxGtodjT5Dy0&#10;pA5O3pWE7r0I+CQ8sZiGRZuJj/TRBuqcw0HibAP+17n7aE/kIi1nNW1FzsPPrfCKM/PVEu0+Dcfj&#10;uEbpMJ5cjujgTzXrU43dVjdAExnSG+BkEqM9mk7UHqoXWuBlzEoqYSXlzjl24g22u0oPgFTLZTKi&#10;xXEC7+3KyRg6ohy589y8CO8OBEPi5gN0+yNmb3jW2kZPC8stgi4TCSPOLaoH/GnpEjcPD0Tc6tNz&#10;sjo+Y4vfAAAA//8DAFBLAwQUAAYACAAAACEAN7JcZd8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWuDQBCF74X+h2UCvSWrkibRuIYiDbkVmpaeV3eqEndW3I0x/77TU3sc5vHe9+WH2fZiwtF3&#10;jhTEqwgEUu1MR42Cz4/jcgfCB01G945QwR09HIrHh1xnxt3oHadzaASXkM+0gjaEIZPS1y1a7Vdu&#10;QOLftxutDnyOjTSjvnG57WUSRRtpdUe80OoByxbry/lqFZRRefTTKa42d9ddvnav9DbUJ6WeFvPL&#10;HkTAOfyF4Ref0aFgpspdyXjRK1iu45ijCtYJO3EgTRN2qRRs0+ctyCKX/xWKHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAKGGrtYAIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA3slxl3wAAAAoBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" w14:anchorId="3459DEE1">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3459DEE1" id="Text Box 17" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-20.55pt;margin-top:21pt;width:516.95pt;height:376.85pt;z-index:251581947;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKGGrtYAIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpgQDtEqFirTpOq&#10;thqd+mwcu0RzfJ59kLC/fmeHBNbxNO0lOft+f/ed59dNZdhO+VCCzfnwYsCZshKK0r7m/Pvz3Ycr&#10;zgIKWwgDVuV8rwK/Xrx/N6/dTI1gA6ZQnlEQG2a1y/kG0c2yLMiNqkS4AKcsKTX4SiAd/WtWeFFT&#10;9Mpko8FgmtXgC+dBqhDo9rZV8kWKr7WS+Kh1UMhMzqk2TF+fvuv4zRZzMXv1wm1KeShD/EMVlSgt&#10;Je1D3QoUbOvLv0JVpfQQQOOFhCoDrUupUg/UzXDwppvVRjiVeiFwguthCv8vrHzYrdyTZ9h8hoYG&#10;GAGpXZgFuoz9NNpX8U+VMtIThPseNtUgk3Q5nUwno+mEM0m68eXVdPgxxcmO7s4H/KKgYlHIuae5&#10;JLjE7j4gpSTTziRmMzbeHetIEu6NapXflGZlQZlHKUgii7oxnu0EjVlIqSx2FRhL1tFNl8b0jsNz&#10;jqZ3OthGN5VI1DsOzjn+mbH3SFnBYu9clRb8uQDFj65c3dp33bc9x/axWTfUdM4vuxGtodjT5Dy0&#10;pA5O3pWE7r0I+CQ8sZiGRZuJj/TRBuqcw0HibAP+17n7aE/kIi1nNW1FzsPPrfCKM/PVEu0+Dcfj&#10;uEbpMJ5cjujgTzXrU43dVjdAExnSG+BkEqM9mk7UHqoXWuBlzEoqYSXlzjl24g22u0oPgFTLZTKi&#10;xXEC7+3KyRg6ohy589y8CO8OBEPi5gN0+yNmb3jW2kZPC8stgi4TCSPOLaoH/GnpEjcPD0Tc6tNz&#10;sjo+Y4vfAAAA//8DAFBLAwQUAAYACAAAACEAN7JcZd8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWuDQBCF74X+h2UCvSWrkibRuIYiDbkVmpaeV3eqEndW3I0x/77TU3sc5vHe9+WH2fZiwtF3&#10;jhTEqwgEUu1MR42Cz4/jcgfCB01G945QwR09HIrHh1xnxt3oHadzaASXkM+0gjaEIZPS1y1a7Vdu&#10;QOLftxutDnyOjTSjvnG57WUSRRtpdUe80OoByxbry/lqFZRRefTTKa42d9ddvnav9DbUJ6WeFvPL&#10;HkTAOfyF4Ref0aFgpspdyXjRK1iu45ijCtYJO3EgTRN2qRRs0+ctyCKX/xWKHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAKGGrtYAIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA3slxl3wAAAAoBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00AC52DD" w:rsidP="00AC52DD" w:rsidRDefault="003B22DD" w14:paraId="78ED280F" w14:textId="77777777">
+                    <w:p w14:paraId="294A5AF2" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="003B22DD" w:rsidP="00AC52DD">
                       <w:pPr>
                         <w:ind w:left="7200"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FADB270" wp14:editId="31A50BC6">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11602CD8" wp14:editId="7CCC9DC5">
                             <wp:extent cx="1686560" cy="3728012"/>
                             <wp:effectExtent l="0" t="0" r="8890" b="6350"/>
-                            <wp:docPr id="386597535" name="Picture 2089952407" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                            <wp:docPr id="2089952407" name="Picture 2089952407" descr="Bubblewrap, cardboard, cooler, glycol bottle, conditioned water bottle and digital data logger used for vaccine transport"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="220713895" name="Picture 220713895" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                                    <pic:cNvPr id="2089952407" name="Picture 2089952407" descr="Bubblewrap, cardboard, cooler, glycol bottle, conditioned water bottle and digital data logger used for vaccine transport"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId23"/>
+                                    <a:blip r:embed="rId17"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1800226" cy="3979262"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                       <w:r w:rsidR="00282563">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
@@ -3998,156 +4141,159 @@
                         <w:t xml:space="preserve">               </w:t>
                       </w:r>
                       <w:r w:rsidR="00F93F2A">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00AC52DD">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AC52DD" w:rsidP="00AC52DD" w:rsidRDefault="00AC52DD" w14:paraId="3DEEC669" w14:textId="77777777">
+                    <w:p w14:paraId="248FB11C" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                       <w:pPr>
                         <w:ind w:left="7200"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00AC52DD" w:rsidP="00AC52DD" w:rsidRDefault="00AC52DD" w14:paraId="3656B9AB" w14:textId="77777777">
+                    <w:p w14:paraId="378A45AE" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                       <w:pPr>
                         <w:ind w:left="7200"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02AD2151" wp14:editId="4F4C2B0D">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C17257" wp14:editId="20AC82D5">
                             <wp:extent cx="1776713" cy="475806"/>
                             <wp:effectExtent l="0" t="0" r="0" b="635"/>
-                            <wp:docPr id="706120004" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+                            <wp:docPr id="2012160661" name="Picture 1">
+                              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="2012160661" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+                                    <pic:cNvPr id="2012160661" name="Picture 1">
+                                      <a:extLst>
+                                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </pic:cNvPr>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId24"/>
+                                    <a:blip r:embed="rId18"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2774866" cy="743113"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AC52DD" w:rsidP="00AC52DD" w:rsidRDefault="00AC52DD" w14:paraId="45FB0818" w14:textId="77777777">
+                    <w:p w14:paraId="4E9FFB21" w14:textId="77777777" w:rsidR="00AC52DD" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                       <w:pPr>
                         <w:ind w:left="7200"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="003F3319" w:rsidP="00AC52DD" w:rsidRDefault="00AC52DD" w14:paraId="33C97A2D" w14:textId="77777777">
+                    <w:p w14:paraId="6A71EF70" w14:textId="77777777" w:rsidR="003F3319" w:rsidRDefault="00AC52DD" w:rsidP="00AC52DD">
                       <w:pPr>
                         <w:ind w:left="7200"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
-                      </w:r>
-[...7 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve">               </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251778302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="793A03BF" wp14:editId="41AEAC19">
@@ -4205,57 +4351,57 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Conditioned Water Bottle Transport System</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="793A03BF" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:.1pt;margin-top:5.95pt;width:266.5pt;height:34.25pt;z-index:251778302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaWX7wWQIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5vAUmjEBqUgqkqo&#10;oELF2fHaZCWvxx1Pspv++o69yQZRLq16sT3v1ze+uOxbJzYGYwO+ktOjiRTGa6gb/1zJH483H86l&#10;iKR8rRx4U8mtifJy/v7dRRdm5hhW4GqDgp34OOtCJVdEYVYUUa9Mq+IRBONZaAFbRUzic1Gj6th7&#10;64rjyeRj0QHWAUGbGJl7PQjlPPu31mi6szYaEq6SnBvlE/O5TGcxv1CzZ1Rh1ehdGuofsmhV4zno&#10;6OpakRJrbP5w1TYaIYKlIw1tAdY22uQauJrp5FU1DysVTK6FmxPD2Kb4/9zqb5uHcI+C+s/Q8wBT&#10;Q7oQZ5GZqZ7eYptuzlSwnFu4HdtmehKamScn5+XpKYs0y8qT8uysTG6Kg3XASF8MtCI9Kok8ltwt&#10;tbmNNKjuVVIw5xPvkEZ+0daZQfjdWNHUKXB2krFirhyKjeIpO8pFcHTnWTOZ2Ma50Wj6lpHS2vjR&#10;cKefTE3G0N8YjxY5MngajdvGA74V/ZCyHfT31Q81p/KpX/ZcdCXP9xNaQr3lwSEMmI5B3zTc3VsV&#10;6V4hg5gHwotJd3xYB10lYfeSYgX46y1+0mdssVSKjpeikvHnWqGRwn31jLpP07JMW5SJ8vTsmAl8&#10;KVm+lPh1ewU8kSl/AUHnZ9Int39ahPaJ93eRorJIec2xK6kJ98QVDcvKP4A2i0VW480Jim79Q9DJ&#10;eepzQs9j/6Qw7CBGDM5vsF8gNXuFtEE3WXpYrAlsk2GYOj30dTcB3roM5N0Pkdb6JZ21Dv/Y/DcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPFM532wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTgIx&#10;FIX3Jr5Dc03cSQuIgXE6RImsTCSiC5eXaZ0OTm+HtsD49l5Xujw/Oecrl4PvxMnG1AbSMB4pEJbq&#10;YFpqNLy/rW/mIFJGMtgFshq+bYJldXlRYmHCmV7taZsbwSOUCtTgcu4LKVPtrMc0Cr0lzj5D9JhZ&#10;xkaaiGce952cKHUnPbbEDw57u3K2/toevQajVo9r93R4nm18xJf9fvHhDlnr66vh4R5EtkP+K8Mv&#10;PqNDxUy7cCSTRKdhwj12xwsQnM6mUzZ2GubqFmRVyv/41Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA2ll+8FkCAAAPBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAjxTOd9sAAAAGAQAADwAAAAAAAAAAAAAAAACzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="white [3201]" strokeweight="3pt">
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00264220" w:rsidP="00264220" w:rsidRDefault="00264220" w14:paraId="7B723383" w14:textId="77777777">
+                    <w:p w14:paraId="5DDE21F2" w14:textId="77777777" w:rsidR="00264220" w:rsidRDefault="00264220" w:rsidP="00264220">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Conditioned Water Bottle Transport System</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="043DE129" w14:textId="77777777" w:rsidR="00511B5E" w:rsidRDefault="00511B5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -4470,82 +4616,82 @@
                               </w:rPr>
                               <w:t>GUIDANCE SPECIFIC TO FROZEN VACCINE (EXCLUDING ULTRA-COLD FROZEN VACCINE)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7075217D" w14:textId="77777777" w:rsidR="00DB5FFA" w:rsidRDefault="00DB5FFA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="650D22B5" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:14.5pt;width:266.5pt;height:37.5pt;z-index:251773182;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnGfvhVwIAAA0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxYI5IFYIkqUqlKU&#10;RCFVzsZrw0pej2sP7NJf37EXFpRyadWLd+x5f/PNTu6ayrCt8qEEm/P+RY8zZSUUpV3l/Mfbw5cb&#10;zgIKWwgDVuV8pwK/m37+NKndWA1gDaZQnlEQG8a1y/ka0Y2zLMi1qkS4AKcsKTX4SiBd/SorvKgp&#10;emWyQa93ldXgC+dBqhDo9b5V8mmKr7WS+Kx1UMhMzqk2TKdP5zKe2XQixisv3LqU+zLEP1RRidJS&#10;0i7UvUDBNr78I1RVSg8BNF5IqDLQupQq9UDd9HsfulmshVOpFwInuA6m8P/Cyqftwr14hs1XaGiA&#10;EZDahXGgx9hPo30Vv1QpIz1BuOtgUw0ySY+XlzfD0YhUknTD66sByRQmO3o7H/CbgopFIeeexpLQ&#10;EtvHgK3pwSQmMza+HctIEu6MapWvSrOyiIlTkMQVNTeebQVN2WBqgrIbS5bRRZfGdE79c05CSmU7&#10;x719dFWJQ3/j3HmkzGCxc65KC/5c9mPJurU/dN/2HNvHZtlQ0zm/PUxoCcWOBueh5XRw8qEkdB9F&#10;wBfhicQ0EFpMfKZDG6hzDnuJszX4X+feoz1xi7Sc1bQUOQ8/N8Irzsx3S6y77Q+HcYvSZTi6HtDF&#10;n2qWpxq7qeZAE+nTL8DJJEZ7NAdRe6jeaX9nMSuphJWUO+d4EOfYrirtv1SzWTKivXECH+3CyRg6&#10;ohy589a8C+/2BEOi5hMc1keMP/CstY2eFmYbBF0mEkacW1T3+NPOJRrv/w9xqU/vyer4F5v+BgAA&#10;//8DAFBLAwQUAAYACAAAACEAgAwI19oAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7WVuFG7P6AS4lQI1AcgcOjRjV3baryObCcNPD3LCU67qxnNflPv59CzyaTsI0pYLQUwg13U&#10;Hq2Ez4/D/Q5YLgq16iMaCV8mw765valVpeMV383UFssoBHOlJLhShorz3DkTVF7GwSBp55iCKnQm&#10;y3VSVwoPPV8L8ciD8kgfnBrMqzPdpR2DhHTYjdsjorPf+ng5t9a/Td5LebeYX56BFTOXPzP84hM6&#10;NMR0iiPqzHoJVKRIWD/RJPVhs6HlRDaxFcCbmv/nb34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA5xn74VcCAAANBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgAwI19oAAAAHAQAADwAAAAAAAAAAAAAAAACxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="#4f81bd [3204]" strokecolor="white [3201]" strokeweight="3pt">
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00743D4D" w:rsidR="00DB5FFA" w:rsidP="00DB5FFA" w:rsidRDefault="00DB5FFA" w14:paraId="1FCC25AE" w14:textId="77777777">
+                    <w:p w14:paraId="184D81B1" w14:textId="77777777" w:rsidR="00DB5FFA" w:rsidRPr="00743D4D" w:rsidRDefault="00DB5FFA" w:rsidP="00DB5FFA">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00743D4D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="110"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>GUIDANCE SPECIFIC TO FROZEN VACCINE (EXCLUDING ULTRA-COLD FROZEN VACCINE)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00DB5FFA" w:rsidRDefault="00DB5FFA" w14:paraId="049F31CB" w14:textId="77777777"/>
+                    <w:p w14:paraId="7075217D" w14:textId="77777777" w:rsidR="00DB5FFA" w:rsidRDefault="00DB5FFA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EF3EDC" w14:textId="77777777" w:rsidR="00D26112" w:rsidRDefault="00D26112" w:rsidP="009542A0">
       <w:pPr>
         <w:ind w:left="170"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C4B3A16" w14:textId="77777777" w:rsidR="009542A0" w:rsidRDefault="00832E0E" w:rsidP="009542A0">
       <w:pPr>
         <w:ind w:left="170"/>
         <w:rPr>
@@ -4610,117 +4756,123 @@
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0E628090" w14:textId="77777777" w:rsidR="004E7517" w:rsidRDefault="004E7517"/>
                           <w:p w14:paraId="73EAD25A" w14:textId="77777777" w:rsidR="00280893" w:rsidRDefault="00280893"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape id="Text Box 23" style="position:absolute;left:0;text-align:left;margin-left:-20.9pt;margin-top:8.35pt;width:517.35pt;height:168.15pt;z-index:-251732483;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1036" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXAL40YAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8uSkDQoS0QTpaqE&#10;kqikytl47bCq1+PaA7v012fshYWmnKpe7PG8H9/4+qatDdsoHyqwBc8HQ86UlVBW9rXgP57vP33m&#10;LKCwpTBgVcG3KvCb6ccP142bqBGswJTKM3Jiw6RxBV8hukmWBblStQgDcMqSUIOvBdLTv2alFw15&#10;r002Gg4vsgZ86TxIFQJx7zohnyb/WiuJj1oHhcwUnHLDdPp0LuOZTa/F5NULt6rkLg3xD1nUorIU&#10;tHd1J1Cwta/+clVX0kMAjQMJdQZaV1KlGqiafPiumsVKOJVqoeYE17cp/D+38mGzcE+eYfsFWhpg&#10;bEjjwiQQM9bTal/HmzJlJKcWbvu2qRaZJObF+HKYX405kyQb5Wfj8VlqbHYwdz7gVwU1i0TBPc0l&#10;tUts5gEpJKnuVWI0YyPvkEeicGtUJ/yuNKtKijxKThJY1K3xbCNozEJKZTFVQm6NJe1opitjesP8&#10;lKHpjXa60UwlEPWGw1OGf0bsLVJUsNgb15UFf8pB+XOfru7099V3NcfysV22VDSNKPU2spZQbml0&#10;HjpUByfvK2rvXAR8Ep5gTNOi1cRHOrSBpuCwozhbgf99ih/1CV0k5ayhtSh4+LUWXnFmvlnC3VV+&#10;fh73KD3Ox5cjevhjyfJYYtf1LdBIcvoEnExk1EezJ7WH+oU2eBajkkhYSbELjnvyFrtlpR9Aqtks&#10;KdHmOIFzu3Ayuo5tjuB5bl+EdzuEIYHzAfYLJCbvgNbpRksLszWCrhIKD13dDYC2LoFz90PEtT5+&#10;J63DPzZ9AwAA//8DAFBLAwQUAAYACAAAACEASglwvt8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBSE7yb+h80z8dYutIoFWRpDbHprYjWeF/YJpOxbwm4p/fc+T/U4mcnMN/l2tr2YcPSd&#10;IwXxMgKBVDvTUaPg63O32IDwQZPRvSNUcEUP2+L+LteZcRf6wOkYGsEl5DOtoA1hyKT0dYtW+6Ub&#10;kNj7caPVgeXYSDPqC5fbXq6iKJFWd8QLrR6wbLE+Hc9WQRmVOz/t4yq5uu70vXmnw1DvlXp8mN9e&#10;QQScwy0Mf/iMDgUzVe5MxoteweIpZvTARvICggNpukpBVArWz+sIZJHL/xeKXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBXAL40YAIAAA8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBKCXC+3wAAAAoBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" w14:anchorId="503C520D">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="503C520D" id="Text Box 23" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-20.9pt;margin-top:8.35pt;width:517.35pt;height:168.15pt;z-index:-251732483;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXAL40YAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8uSkDQoS0QTpaqE&#10;kqikytl47bCq1+PaA7v012fshYWmnKpe7PG8H9/4+qatDdsoHyqwBc8HQ86UlVBW9rXgP57vP33m&#10;LKCwpTBgVcG3KvCb6ccP142bqBGswJTKM3Jiw6RxBV8hukmWBblStQgDcMqSUIOvBdLTv2alFw15&#10;r002Gg4vsgZ86TxIFQJx7zohnyb/WiuJj1oHhcwUnHLDdPp0LuOZTa/F5NULt6rkLg3xD1nUorIU&#10;tHd1J1Cwta/+clVX0kMAjQMJdQZaV1KlGqiafPiumsVKOJVqoeYE17cp/D+38mGzcE+eYfsFWhpg&#10;bEjjwiQQM9bTal/HmzJlJKcWbvu2qRaZJObF+HKYX405kyQb5Wfj8VlqbHYwdz7gVwU1i0TBPc0l&#10;tUts5gEpJKnuVWI0YyPvkEeicGtUJ/yuNKtKijxKThJY1K3xbCNozEJKZTFVQm6NJe1opitjesP8&#10;lKHpjXa60UwlEPWGw1OGf0bsLVJUsNgb15UFf8pB+XOfru7099V3NcfysV22VDSNKPU2spZQbml0&#10;HjpUByfvK2rvXAR8Ep5gTNOi1cRHOrSBpuCwozhbgf99ih/1CV0k5ayhtSh4+LUWXnFmvlnC3VV+&#10;fh73KD3Ox5cjevhjyfJYYtf1LdBIcvoEnExk1EezJ7WH+oU2eBajkkhYSbELjnvyFrtlpR9Aqtks&#10;KdHmOIFzu3Ayuo5tjuB5bl+EdzuEIYHzAfYLJCbvgNbpRksLszWCrhIKD13dDYC2LoFz90PEtT5+&#10;J63DPzZ9AwAA//8DAFBLAwQUAAYACAAAACEASglwvt8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBSE7yb+h80z8dYutIoFWRpDbHprYjWeF/YJpOxbwm4p/fc+T/U4mcnMN/l2tr2YcPSd&#10;IwXxMgKBVDvTUaPg63O32IDwQZPRvSNUcEUP2+L+LteZcRf6wOkYGsEl5DOtoA1hyKT0dYtW+6Ub&#10;kNj7caPVgeXYSDPqC5fbXq6iKJFWd8QLrR6wbLE+Hc9WQRmVOz/t4yq5uu70vXmnw1DvlXp8mN9e&#10;QQScwy0Mf/iMDgUzVe5MxoteweIpZvTARvICggNpukpBVArWz+sIZJHL/xeKXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBXAL40YAIAAA8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBKCXC+3wAAAAoBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="004E7517" w:rsidRDefault="004E7517" w14:paraId="53128261" w14:textId="77777777"/>
-                    <w:p w:rsidR="00280893" w:rsidRDefault="00280893" w14:paraId="62486C05" w14:textId="77777777"/>
+                    <w:p w14:paraId="0E628090" w14:textId="77777777" w:rsidR="004E7517" w:rsidRDefault="004E7517"/>
+                    <w:p w14:paraId="73EAD25A" w14:textId="77777777" w:rsidR="00280893" w:rsidRDefault="00280893"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="41589F6D" w14:textId="56BBED0B" w:rsidR="00F6218D" w:rsidRDefault="009542A0" w:rsidP="64FD49D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64FD49D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F6218D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE8F9ED" w14:textId="02819B50" w:rsidR="009542A0" w:rsidRPr="00743D4D" w:rsidRDefault="0028544B" w:rsidP="00AF7CFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C54513">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251768062" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A882343" wp14:editId="40057979">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251768062" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A882343" wp14:editId="267C421D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5581650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67332</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="636905" cy="1007088"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1127819287" name="Group 1127819287"/>
+                <wp:docPr id="1127819287" name="Group 1127819287">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="636905" cy="1007088"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="487680" cy="759460"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1213895017" name="Graphic 23"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="223078" y="355432"/>
                             <a:ext cx="214629" cy="354330"/>
                           </a:xfrm>
@@ -5131,107 +5283,107 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="250609" y="727852"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="0A1C3F"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="553180135" name="Image 25"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25" cstate="print"/>
+                          <a:blip r:embed="rId19" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="113628"/>
                             <a:ext cx="209279" cy="209127"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="32ECAF0C" id="Group 1127819287" o:spid="_x0000_s1026" style="position:absolute;margin-left:439.5pt;margin-top:5.3pt;width:50.15pt;height:79.3pt;z-index:251768062;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="4876,7594" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBz/o5J4QcAAMgfAAAOAAAAZHJzL2Uyb0RvYy54bWzUWW1v20YS/n5A/wOh&#10;7432fZdCnCJNmiBA0QuuKfqZpiiJqCTySNpy/v09+0KTsU+7dO9QoB9sr8yHo9nZmWdmZ17/8HA6&#10;ZvdV19fN+WZFX5FVVp3LZluf9zer3758+N6ssn4oztvi2Jyrm9XXql/98Oa7f7y+tJuKNYfmuK26&#10;DELO/ebS3qwOw9Bu1uu+PFSnon/VtNUZD3dNdyoGfOz2621XXCD9dFwzQtT60nTbtmvKqu/x3/f+&#10;4eqNk7/bVeXwz92ur4bseLOCboP73bnft/b3+s3rYrPvivZQl0GN4k9ocSrqM770UdT7Yiiyu65+&#10;JupUl13TN7vhVdmc1s1uV5eV2wN2Q8mT3XzsmrvW7WW/uezbRzPBtE/s9KfFlr/cf+zaX9vPndce&#10;y5+b8o8edllf2v1m/tx+3k/gh113si9hE9mDs+jXR4tWD0NW4p+Kq5zIVVbiESVEE2O8ycsDzuXZ&#10;a+Xhp/CiMFoZHJh9UctcKHdU62Ljv9Xp9qjLpYXz9JN9+v/NPr8eirZyZu/t/j93Wb2F+oxyk0tC&#10;9So7Fyf48sfgNozbPVklgLamDJ/6YNUnhmKME42wwM64lIIzb5HRZIwKxXK/c47H/NudF5vyrh8+&#10;Vo2zfXH/cz94H96Oq+IwrsqH87jsEAk2Bo4uBoZVhhjoVhli4NZ/fVsM9j17oHaZXW5WoyYHq6hT&#10;xD49NffVl8bhBnuAlGiGPfjtCPqo7oQ7nud4JSWHR9jdC6lyZb8e5zqCxr+tE86pEAHMGLwnCjZC&#10;wGMgmBmjhDuUq4IDUKhcy6hQwXIcuBVKNYUuMW2pklQ5MM0JgTIxMJdKCA9Wmqm4uooo7VWmkggW&#10;l6xzk1MvWVAqnH9dNcQEjgulOFrppS4GUjhNHv96Kk3OfDBQibiIuwM1jMiA1oSxBDrP4bbhPJjQ&#10;NHoejBJlqcodtRF5/EAQG0IFdNqJGERD2YW+SQ0nzLsGT3s9FSZfHlDXonUMu/LY9JV3W0sDLjQf&#10;qQFONCefvjnW2w/18WjJoO/2t++OXXZfgGX4j2/VT6MBZzDQdr/xtGhXt832K9j1Ah69WfX/viu6&#10;apUdP53B33D2YVx04+J2XHTD8V3jMrrjoa4fvjz8XnRt1mJ5sxrApb80I40Xm5Elob8FeKx989y8&#10;vRuaXW0p1OnmNQofkFI8rf8FuYXk3CgNLnqaW4R12sW5hWqOJOUczUVpsRnTCpiUM4i/klC/PdnR&#10;YKhn/v9pZdQEaSVkdnsUU7rwzE+RG5hPK0Ax8Kr3ygk3umzAE82t+RC+WlKWSBVID8RHmGYgoDgz&#10;cMIDratc5FJHacQQ6ikHuSCn8YTlGR3UIEhcqFRBKBYUVvGmGA0w/vWGgKkC1UjkZWSNGFgojQxs&#10;jSZyYkDEMTBShS3JLFhJnaDqCWwIypyoYKMY9alF5GDhKJYSLpQ/OoYUGj85ynKcnVNZcVBqbHdU&#10;ER74P24zHKsM9VtSaCgaHPEntWUMjhAKQyTbkT/H4x3/Bn+f1OVpsKCMh4wira2jhmCPlYmQOmU1&#10;imDzHgQfJQmd4bzKg9NOQSewMJQlsjfymqGe+ASINFFOaU5D+EuSk1QNqkQIf6m0SNQzOAsTzJEO&#10;a5yK8sUlyIKCt2PHorC/ALZBEg9VSgwNzqypzuGuMdFzrmXayATBSFQz3tR6ARqMyUd0kmpRKKGa&#10;Wsric73nOWKMlGfFzHS3WZaE2JWtXk1Cs6S1wDRE6nAFWHBIDLclGVwr7QBMM2kW+xYzTMCjLE0t&#10;yEZMa+RBh8Z+U67IlCTEpw2J2EjQO8N9L9wmQSwSbBFzXNCrkJ7XEJhIYQk0pPtdomZG4o+jUZKF&#10;24PAzdLESZNN6DS14RIjTKgS0qQJW4ebxgI61jlHYrYHydNE/5IU8qLkhGTDc+8h6Yxuqx/b8IDO&#10;C0w3gUFwIuVNMIfyReQStFHceG9C7hG+rXP14sxmaPQIEtdsNtOEo9BPeOpsly9Dgz5FImZmmixA&#10;z3apqUrk1blNjMlNIpHMNMkV2p/xeJzZ5EVo9NsMqDDKI5MmS9CTTdDKy1FJRGXP0MJAfBw900RK&#10;ho5LVPZkE/YytOEoqeKyZ5osQM92mRM0R+KyJzR6PiLlVZMmth+IO8hCm7wQjYhPXO5mUcwXoGe7&#10;RD/JxC9Bs9jhCt2+hAVnNsHFN3GDnVEsfxFaECpRdUbtPWmyBD3ZBHcdhY5EVPYMzSTycRw904Sz&#10;PHE3nNkEnZGXoBWILVE7aESXb0ag/CU8gc4FC+WAxP0o0d3lxGCfofpikB61ib2PhBpzQWWHCzBC&#10;3cle0L6A0hIk4qrGdGPkWi19tVi33bpxKLG480je0nf8QzDJ37vz2NblBj9h6ofVs6lWejqKt4Y7&#10;21X1E9bTIhmnovvjrv0eA0rYv76tj/Xw1Q1bMROzSp3vP9elHRjaD9OADHMdartf8Hs/H/t0KvZV&#10;5kN8hNoXbcQ/k3N7rNuxl2zXQWOMqZ6MOv/Lpv0Y9X1T3p2q8+Dnwl11hPLNuT/UbY9x16Y63VYY&#10;43WftnDwEjPpASO8tqvPg/UWNLCHrhpKdLyLzQ497X9hYOap6fGBU3rS027B97LHqeSTWSilKD5d&#10;6E9tWNwTkER8GxbrKQmPQ0LboLbTvdDKtnM7mP1ZD9sPAJ1GXge3hEqud+3GxVh9M4+ef3aoaQD/&#10;5j8AAAD//wMAUEsDBAoAAAAAAAAAIQCpshrpagkAAGoJAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAALAAAACwIBgAAAB6EWgEAAAAGYktHRAD/AP8A/6C9p5MAAAAJ&#10;cEhZcwAADsQAAA7EAZUrDhsAAAkKSURBVFiF5ZhpdBPXFcfvLBpJlmStlvFCwEY1xoAxmNWYJW5Z&#10;Q0wD5JQAJSS4STgQKBACBAphCTgkcA6BNlCWEggEEkIbFwI4BbMYsDG02GYxeGHxApasxdo1az8Y&#10;kbGikUXrkqb9f9K79777fjOaN/fdQTiOg/YSzXKi5YXmw4X13mwAgMw4Sd7aTO0kHEWo9loDba9E&#10;AABVNirVDwsAUFjvza6yUantuUa7Aj8L/W8D20lW/Z8CCVe4kMPqZfSrL1k+d1GccnF/dU5elfON&#10;rytdc1RitGlwnCRv6QDNzGcJ6ldQYLOH6TD3tKngvp1OBgCYd9p0yk6yWgAAm4/VHatxvz6yc8T+&#10;9GjJ6X914SobmbrwTNMJB8mq1WLM+OEw7YuPnEzn8iYyI+s56ZddNcTfwwYuNfmG+mEfQ0YFxkRJ&#10;sXr/73onnbi73L6K5bgfPGIn7rqnH6125UxMkm9NUIpu+O1f3Xb+1uxhYwAAGt3McysvWA7VOugk&#10;lgP0aLUrZ8vPo4YnqkTXwwI2qESlCgKxOkgu6DMrxRFXvAKvBACotJJp8wua8oNdFADA4TvOuQAA&#10;Vxt9WbtH6/tIcdQFAIAhrd/N/BvUTLLaj0qs2z4doc8MzBd006nEmKmbhigJ5gMASFSKylEEYQEA&#10;LtZ7xwnB8lXroJMO326BBwCIjsBqQ8UrCNQazB4UeHtZ87rLj3wjhZLZfEyU1ctEAQD0jhYXiFAg&#10;2wIGANBJsYYnwDLsvlCcPgKrXTZQPSNs4EorlRZq4Xon02XBmaZ8O8mqU6PEF9YN0b4USaAWoXgx&#10;hngWpKvmjEmUfQYAwHEccs3oGyYUb3QzHT8osu4JG1gjQRtDAQO0XNTCAtNJF8VGDoqVfvun0fq0&#10;njriYmCcQSUq3TlK33dCkvz3AAAMy2Fri6yfHa1xh3wtFj/0jiEZThxoR4IdfqxeJupYjWum0c3E&#10;a6XYw1gZftdNs4pNV2xbGa71Rk2NIgo3DteNluKoq8JCpuecNF7h+3eO0vdN1hBXAQAohiPev2j5&#10;4mydZ0JbNyRRiV/fO7ZDz0B70LeEWoKZpqVE5gbaZSK0efUly36W+/6fKTORmUvOmfM2DNO9EArA&#10;S7MRywrNR4of+kYF+p7vKD2slqCNd6xUnxob1YMDQIKtLwgspF90ijhIMpxkfbF1NweA+O1XG31Z&#10;y86bj8zooVgTbJ6LYiPfPdt0tNREDgn0TUqSb5nXRzkPQZCwzrlhAVdaybQL9d4XB8RIToxNlO3x&#10;MZx04xXbH/gxRQ+9Y4xuumPgXLuP1c4rMW2rsFB9A32/TlGsf7OX8r1So2/INZNvaEas5NjP1MS1&#10;UCxBn2G+rF4m6tXjjeUWLxuNIUAvH6h5dUTniAMHKxwLtv6jeWNbF6skUHPz47LO11u9IpdOS4nM&#10;vdTgGfveefOfKRYIlRg1bR+hHxSnwKuF8rV5WvuiwrHI4mWjAQAYDvANJdY/3rdTyZOTFZt+kxq5&#10;vK35gbAIALcgXTVnWkpkbqOLfm7NJes+igUCoOUIsLO8eXWofDjNcqJQXYGH4uStxjQnW3HBcmhp&#10;f/XMATGSExVmst/5eu/4tsD9mpgk35qiI4oqLGT65qu2zXaS1fD9HABSYSHTg801qERlyOKzpm/4&#10;bc1/szLjJHnI4AO17deFPgP99FqkzDhJ3o8NEa4y4yR5CMWwITddYZ1n/J4bjt/xbXFyrPr9DO0r&#10;CAJswQPPy/tvORaHs2B2F9mObINsu3+cW2zdVWWjevFjJiXJPxmdELE32HyDSlSG4yhC+Wt9MJ2r&#10;87zEH2MI0CsGaaZ20xIlx2pcrx2scLwTDiwAwF+rXTk9dMTFsYmyPQAAKzM0U3JOGq/4GE7qj6FZ&#10;jgjF0+YzPC5RtquLSlTmH7/eI3JVd524+PAd59u5xdZdDAdYuMAcAJJ72brrb/fdkwEAEpSim7N7&#10;K59ccEcFfmdiknxrqBxtVjqAllNWeZNvsARHXSla4vK+G/al28vs6wLjVGK0yeZjdXybPgKrNbqZ&#10;ViUbQ4Bek6l9eWi89C8AAHcsZG8Hxaq7a4kiCY66/21gvraVNq///KZjSaC9m0ZU8kYv5bL5BU35&#10;fPsnWbqsT681f3jLQvXj20UokOuH6H45MFZy/GnWFwQ+ec817fJD3ygFgVoTlXh5okp0Pf+ee+qR&#10;StfswNi0KOLchmG6cQ/sdNecfGOrXnDHSH3/OAVeNfeUqSBwgxEYeGenqRa5KVZR66CTHjjorh1k&#10;2L13+qpnyQm0OWzgahvVc8bxxlL+EVJIA2LEJ9Zl6iY8ctOdVhRavqxuploduuPleNWKDM3UGBl2&#10;9+1TprP37HS3tnIuSFfN8XcogQq66VwUGxkO7PCO0q9zh+jGn63zTMg5abwSCAsAUOekDbO+M17I&#10;q3K9uel53ch4OV7VVt4HDrqrkC8osFqCGjEEmFBJRydE7F2VoflVrYNO+qDIssdDczKhWIYDfEe5&#10;fU1Rg3fM5ixdllaCPgqVWydFG4R8QYE7KkSVKzM0U1AEWKGJ01MU6zAUYc7UeiYG9nlCclGcMlqG&#10;10aIULtQzCvJ8o8nJysEz9lBge0kqz5Y4VzI790CVeegDQAAGXGSowoCCfrRgy+DSlQ6MUm+hWQ4&#10;cYOT7iIUl3/fPfWRi+kk5A96Z9Zesuy7aSb7hwKod7YAJ2uIqwde6ND12xr3axYv0+HQbed8ftyM&#10;7oo1LAA6LlG2i8AQX42N6hGq2Jg9bMz8AtN3X2XHJIQN7CBZFX+MAHAyEWJ3UpzSb2twMk8SqiWY&#10;aWqKYkOFhUwPBM6Ml37DL7X8MgzQUkSkOOLi5w4sPnwF/csX9VO/pSRQ8+OEzJIB6pmz0pTvIgAc&#10;QMvHwGyDbIdQ0lDqohKVDYz5vlhM6ab46OPhujFSHHECtBSU5QM104XmCxYOo5uOv2Wm+sUpsGqD&#10;iijz21gOsCgpVoehyA/eIm19SPGL4zjk8UblcBShAQAanHRCpZXq3VmJ3+wUKaoQAhbc3foIvE4f&#10;gdcF2oTin0YIgnA4Aq0+t8bK8buxcvxuW3N/eh3Hjw3wtPr/BjaoRGX8HjEzTpJn4B3+20P/BPQS&#10;5gc+oLTdAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQBOXVwy4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTFtInZlFLUUxFsBfG2zU6T0OxsyG6T9N87nuxx3nu8+V6+&#10;nmwrBux940hBPItAIJXONFQp+Dq8Pa1A+KDJ6NYRKriih3Vxf5frzLiRPnHYh0pwCflMK6hD6DIp&#10;fVmj1X7mOiT2Tq63OvDZV9L0euRy28p5FCXS6ob4Q6073NZYnvcXq+B91ONmEb8Ou/Npe/05PH98&#10;72JU6vFh2ryACDiF/zD84TM6FMx0dBcyXrQKVsuUtwQ2ogQEB9JlugBxZCFJ5yCLXN5OKH4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc/6OSeEHAADIHwAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAqbIa6WoJAABqCQAA&#10;FAAAAAAAAAAAAAAAAABHCgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEATl1c&#10;MuEAAAAKAQAADwAAAAAAAAAAAAAAAADjEwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA8RQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAA5BUAAAAA&#10;">
+              <v:group w14:anchorId="1CD3223E" id="Group 1127819287" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:439.5pt;margin-top:5.3pt;width:50.15pt;height:79.3pt;z-index:251768062;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="4876,7594" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBz/o5J4QcAAMgfAAAOAAAAZHJzL2Uyb0RvYy54bWzUWW1v20YS/n5A/wOh&#10;7432fZdCnCJNmiBA0QuuKfqZpiiJqCTySNpy/v09+0KTsU+7dO9QoB9sr8yHo9nZmWdmZ17/8HA6&#10;ZvdV19fN+WZFX5FVVp3LZluf9zer3758+N6ssn4oztvi2Jyrm9XXql/98Oa7f7y+tJuKNYfmuK26&#10;DELO/ebS3qwOw9Bu1uu+PFSnon/VtNUZD3dNdyoGfOz2621XXCD9dFwzQtT60nTbtmvKqu/x3/f+&#10;4eqNk7/bVeXwz92ur4bseLOCboP73bnft/b3+s3rYrPvivZQl0GN4k9ocSrqM770UdT7Yiiyu65+&#10;JupUl13TN7vhVdmc1s1uV5eV2wN2Q8mT3XzsmrvW7WW/uezbRzPBtE/s9KfFlr/cf+zaX9vPndce&#10;y5+b8o8edllf2v1m/tx+3k/gh113si9hE9mDs+jXR4tWD0NW4p+Kq5zIVVbiESVEE2O8ycsDzuXZ&#10;a+Xhp/CiMFoZHJh9UctcKHdU62Ljv9Xp9qjLpYXz9JN9+v/NPr8eirZyZu/t/j93Wb2F+oxyk0tC&#10;9So7Fyf48sfgNozbPVklgLamDJ/6YNUnhmKME42wwM64lIIzb5HRZIwKxXK/c47H/NudF5vyrh8+&#10;Vo2zfXH/cz94H96Oq+IwrsqH87jsEAk2Bo4uBoZVhhjoVhli4NZ/fVsM9j17oHaZXW5WoyYHq6hT&#10;xD49NffVl8bhBnuAlGiGPfjtCPqo7oQ7nud4JSWHR9jdC6lyZb8e5zqCxr+tE86pEAHMGLwnCjZC&#10;wGMgmBmjhDuUq4IDUKhcy6hQwXIcuBVKNYUuMW2pklQ5MM0JgTIxMJdKCA9Wmqm4uooo7VWmkggW&#10;l6xzk1MvWVAqnH9dNcQEjgulOFrppS4GUjhNHv96Kk3OfDBQibiIuwM1jMiA1oSxBDrP4bbhPJjQ&#10;NHoejBJlqcodtRF5/EAQG0IFdNqJGERD2YW+SQ0nzLsGT3s9FSZfHlDXonUMu/LY9JV3W0sDLjQf&#10;qQFONCefvjnW2w/18WjJoO/2t++OXXZfgGX4j2/VT6MBZzDQdr/xtGhXt832K9j1Ah69WfX/viu6&#10;apUdP53B33D2YVx04+J2XHTD8V3jMrrjoa4fvjz8XnRt1mJ5sxrApb80I40Xm5Elob8FeKx989y8&#10;vRuaXW0p1OnmNQofkFI8rf8FuYXk3CgNLnqaW4R12sW5hWqOJOUczUVpsRnTCpiUM4i/klC/PdnR&#10;YKhn/v9pZdQEaSVkdnsUU7rwzE+RG5hPK0Ax8Kr3ygk3umzAE82t+RC+WlKWSBVID8RHmGYgoDgz&#10;cMIDratc5FJHacQQ6ikHuSCn8YTlGR3UIEhcqFRBKBYUVvGmGA0w/vWGgKkC1UjkZWSNGFgojQxs&#10;jSZyYkDEMTBShS3JLFhJnaDqCWwIypyoYKMY9alF5GDhKJYSLpQ/OoYUGj85ynKcnVNZcVBqbHdU&#10;ER74P24zHKsM9VtSaCgaHPEntWUMjhAKQyTbkT/H4x3/Bn+f1OVpsKCMh4wira2jhmCPlYmQOmU1&#10;imDzHgQfJQmd4bzKg9NOQSewMJQlsjfymqGe+ASINFFOaU5D+EuSk1QNqkQIf6m0SNQzOAsTzJEO&#10;a5yK8sUlyIKCt2PHorC/ALZBEg9VSgwNzqypzuGuMdFzrmXayATBSFQz3tR6ARqMyUd0kmpRKKGa&#10;Wsric73nOWKMlGfFzHS3WZaE2JWtXk1Cs6S1wDRE6nAFWHBIDLclGVwr7QBMM2kW+xYzTMCjLE0t&#10;yEZMa+RBh8Z+U67IlCTEpw2J2EjQO8N9L9wmQSwSbBFzXNCrkJ7XEJhIYQk0pPtdomZG4o+jUZKF&#10;24PAzdLESZNN6DS14RIjTKgS0qQJW4ebxgI61jlHYrYHydNE/5IU8qLkhGTDc+8h6Yxuqx/b8IDO&#10;C0w3gUFwIuVNMIfyReQStFHceG9C7hG+rXP14sxmaPQIEtdsNtOEo9BPeOpsly9Dgz5FImZmmixA&#10;z3apqUrk1blNjMlNIpHMNMkV2p/xeJzZ5EVo9NsMqDDKI5MmS9CTTdDKy1FJRGXP0MJAfBw900RK&#10;ho5LVPZkE/YytOEoqeKyZ5osQM92mRM0R+KyJzR6PiLlVZMmth+IO8hCm7wQjYhPXO5mUcwXoGe7&#10;RD/JxC9Bs9jhCt2+hAVnNsHFN3GDnVEsfxFaECpRdUbtPWmyBD3ZBHcdhY5EVPYMzSTycRw904Sz&#10;PHE3nNkEnZGXoBWILVE7aESXb0ag/CU8gc4FC+WAxP0o0d3lxGCfofpikB61ib2PhBpzQWWHCzBC&#10;3cle0L6A0hIk4qrGdGPkWi19tVi33bpxKLG480je0nf8QzDJ37vz2NblBj9h6ofVs6lWejqKt4Y7&#10;21X1E9bTIhmnovvjrv0eA0rYv76tj/Xw1Q1bMROzSp3vP9elHRjaD9OADHMdartf8Hs/H/t0KvZV&#10;5kN8hNoXbcQ/k3N7rNuxl2zXQWOMqZ6MOv/Lpv0Y9X1T3p2q8+Dnwl11hPLNuT/UbY9x16Y63VYY&#10;43WftnDwEjPpASO8tqvPg/UWNLCHrhpKdLyLzQ497X9hYOap6fGBU3rS027B97LHqeSTWSilKD5d&#10;6E9tWNwTkER8GxbrKQmPQ0LboLbTvdDKtnM7mP1ZD9sPAJ1GXge3hEqud+3GxVh9M4+ef3aoaQD/&#10;5j8AAAD//wMAUEsDBAoAAAAAAAAAIQCpshrpagkAAGoJAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAALAAAACwIBgAAAB6EWgEAAAAGYktHRAD/AP8A/6C9p5MAAAAJ&#10;cEhZcwAADsQAAA7EAZUrDhsAAAkKSURBVFiF5ZhpdBPXFcfvLBpJlmStlvFCwEY1xoAxmNWYJW5Z&#10;Q0wD5JQAJSS4STgQKBACBAphCTgkcA6BNlCWEggEEkIbFwI4BbMYsDG02GYxeGHxApasxdo1az8Y&#10;kbGikUXrkqb9f9K79777fjOaN/fdQTiOg/YSzXKi5YXmw4X13mwAgMw4Sd7aTO0kHEWo9loDba9E&#10;AABVNirVDwsAUFjvza6yUantuUa7Aj8L/W8D20lW/Z8CCVe4kMPqZfSrL1k+d1GccnF/dU5elfON&#10;rytdc1RitGlwnCRv6QDNzGcJ6ldQYLOH6TD3tKngvp1OBgCYd9p0yk6yWgAAm4/VHatxvz6yc8T+&#10;9GjJ6X914SobmbrwTNMJB8mq1WLM+OEw7YuPnEzn8iYyI+s56ZddNcTfwwYuNfmG+mEfQ0YFxkRJ&#10;sXr/73onnbi73L6K5bgfPGIn7rqnH6125UxMkm9NUIpu+O1f3Xb+1uxhYwAAGt3McysvWA7VOugk&#10;lgP0aLUrZ8vPo4YnqkTXwwI2qESlCgKxOkgu6DMrxRFXvAKvBACotJJp8wua8oNdFADA4TvOuQAA&#10;Vxt9WbtH6/tIcdQFAIAhrd/N/BvUTLLaj0qs2z4doc8MzBd006nEmKmbhigJ5gMASFSKylEEYQEA&#10;LtZ7xwnB8lXroJMO326BBwCIjsBqQ8UrCNQazB4UeHtZ87rLj3wjhZLZfEyU1ctEAQD0jhYXiFAg&#10;2wIGANBJsYYnwDLsvlCcPgKrXTZQPSNs4EorlRZq4Xon02XBmaZ8O8mqU6PEF9YN0b4USaAWoXgx&#10;hngWpKvmjEmUfQYAwHEccs3oGyYUb3QzHT8osu4JG1gjQRtDAQO0XNTCAtNJF8VGDoqVfvun0fq0&#10;njriYmCcQSUq3TlK33dCkvz3AAAMy2Fri6yfHa1xh3wtFj/0jiEZThxoR4IdfqxeJupYjWum0c3E&#10;a6XYw1gZftdNs4pNV2xbGa71Rk2NIgo3DteNluKoq8JCpuecNF7h+3eO0vdN1hBXAQAohiPev2j5&#10;4mydZ0JbNyRRiV/fO7ZDz0B70LeEWoKZpqVE5gbaZSK0efUly36W+/6fKTORmUvOmfM2DNO9EArA&#10;S7MRywrNR4of+kYF+p7vKD2slqCNd6xUnxob1YMDQIKtLwgspF90ijhIMpxkfbF1NweA+O1XG31Z&#10;y86bj8zooVgTbJ6LYiPfPdt0tNREDgn0TUqSb5nXRzkPQZCwzrlhAVdaybQL9d4XB8RIToxNlO3x&#10;MZx04xXbH/gxRQ+9Y4xuumPgXLuP1c4rMW2rsFB9A32/TlGsf7OX8r1So2/INZNvaEas5NjP1MS1&#10;UCxBn2G+rF4m6tXjjeUWLxuNIUAvH6h5dUTniAMHKxwLtv6jeWNbF6skUHPz47LO11u9IpdOS4nM&#10;vdTgGfveefOfKRYIlRg1bR+hHxSnwKuF8rV5WvuiwrHI4mWjAQAYDvANJdY/3rdTyZOTFZt+kxq5&#10;vK35gbAIALcgXTVnWkpkbqOLfm7NJes+igUCoOUIsLO8eXWofDjNcqJQXYGH4uStxjQnW3HBcmhp&#10;f/XMATGSExVmst/5eu/4tsD9mpgk35qiI4oqLGT65qu2zXaS1fD9HABSYSHTg801qERlyOKzpm/4&#10;bc1/szLjJHnI4AO17deFPgP99FqkzDhJ3o8NEa4y4yR5CMWwITddYZ1n/J4bjt/xbXFyrPr9DO0r&#10;CAJswQPPy/tvORaHs2B2F9mObINsu3+cW2zdVWWjevFjJiXJPxmdELE32HyDSlSG4yhC+Wt9MJ2r&#10;87zEH2MI0CsGaaZ20xIlx2pcrx2scLwTDiwAwF+rXTk9dMTFsYmyPQAAKzM0U3JOGq/4GE7qj6FZ&#10;jgjF0+YzPC5RtquLSlTmH7/eI3JVd524+PAd59u5xdZdDAdYuMAcAJJ72brrb/fdkwEAEpSim7N7&#10;K59ccEcFfmdiknxrqBxtVjqAllNWeZNvsARHXSla4vK+G/al28vs6wLjVGK0yeZjdXybPgKrNbqZ&#10;ViUbQ4Bek6l9eWi89C8AAHcsZG8Hxaq7a4kiCY66/21gvraVNq///KZjSaC9m0ZU8kYv5bL5BU35&#10;fPsnWbqsT681f3jLQvXj20UokOuH6H45MFZy/GnWFwQ+ec817fJD3ygFgVoTlXh5okp0Pf+ee+qR&#10;StfswNi0KOLchmG6cQ/sdNecfGOrXnDHSH3/OAVeNfeUqSBwgxEYeGenqRa5KVZR66CTHjjorh1k&#10;2L13+qpnyQm0OWzgahvVc8bxxlL+EVJIA2LEJ9Zl6iY8ctOdVhRavqxuploduuPleNWKDM3UGBl2&#10;9+1TprP37HS3tnIuSFfN8XcogQq66VwUGxkO7PCO0q9zh+jGn63zTMg5abwSCAsAUOekDbO+M17I&#10;q3K9uel53ch4OV7VVt4HDrqrkC8osFqCGjEEmFBJRydE7F2VoflVrYNO+qDIssdDczKhWIYDfEe5&#10;fU1Rg3fM5ixdllaCPgqVWydFG4R8QYE7KkSVKzM0U1AEWKGJ01MU6zAUYc7UeiYG9nlCclGcMlqG&#10;10aIULtQzCvJ8o8nJysEz9lBge0kqz5Y4VzI790CVeegDQAAGXGSowoCCfrRgy+DSlQ6MUm+hWQ4&#10;cYOT7iIUl3/fPfWRi+kk5A96Z9Zesuy7aSb7hwKod7YAJ2uIqwde6ND12xr3axYv0+HQbed8ftyM&#10;7oo1LAA6LlG2i8AQX42N6hGq2Jg9bMz8AtN3X2XHJIQN7CBZFX+MAHAyEWJ3UpzSb2twMk8SqiWY&#10;aWqKYkOFhUwPBM6Ml37DL7X8MgzQUkSkOOLi5w4sPnwF/csX9VO/pSRQ8+OEzJIB6pmz0pTvIgAc&#10;QMvHwGyDbIdQ0lDqohKVDYz5vlhM6ab46OPhujFSHHECtBSU5QM104XmCxYOo5uOv2Wm+sUpsGqD&#10;iijz21gOsCgpVoehyA/eIm19SPGL4zjk8UblcBShAQAanHRCpZXq3VmJ3+wUKaoQAhbc3foIvE4f&#10;gdcF2oTin0YIgnA4Aq0+t8bK8buxcvxuW3N/eh3Hjw3wtPr/BjaoRGX8HjEzTpJn4B3+20P/BPQS&#10;5gc+oLTdAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQBOXVwy4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aTFtInZlFLUUxFsBfG2zU6T0OxsyG6T9N87nuxx3nu8+V6+&#10;nmwrBux940hBPItAIJXONFQp+Dq8Pa1A+KDJ6NYRKriih3Vxf5frzLiRPnHYh0pwCflMK6hD6DIp&#10;fVmj1X7mOiT2Tq63OvDZV9L0euRy28p5FCXS6ob4Q6073NZYnvcXq+B91ONmEb8Ou/Npe/05PH98&#10;72JU6vFh2ryACDiF/zD84TM6FMx0dBcyXrQKVsuUtwQ2ogQEB9JlugBxZCFJ5yCLXN5OKH4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUX&#10;WEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5&#10;JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4f&#10;YddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc/6OSeEHAADIHwAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAqbIa6WoJAABqCQAA&#10;FAAAAAAAAAAAAAAAAABHCgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEATl1c&#10;MuEAAAAKAQAADwAAAAAAAAAAAAAAAADjEwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA8RQAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB8AQAA5BUAAAAA&#10;">
                 <v:shape id="Graphic 23" o:spid="_x0000_s1027" style="position:absolute;left:2230;top:3554;width:2147;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="214629,354330" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXhpI7yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CCN5qdu1DXY3SCpZeLPgCj+Nm3F3cTJZN1PjvTaHgcb73TGbB1OJCrassK0h7CQji3OqK&#10;CwXbzeJlCMJ5ZI21ZVJwIwez6fPTBDNtr7yiy9oXIoawy1BB6X2TSenykgy6nm2II3e0rUEfz7aQ&#10;usVrDDe17CfJhzRYcWwosaF5SflpfTYK3r5/N7vl7kufwrkIe1odFtV2oFS3Ez7HIDwF/xD/u390&#10;nN9PX4ej9yQdwN9PEQA5vQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXhpI7yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m107232,354130l65535,345696,31445,322708,8440,288643,,246975,4297,217145,16516,190040,35644,167263,60670,150420r19221,-9278l79891,r61460,l141351,143392r17577,9684l182058,170226r17485,22245l210605,218493r3860,28482l206026,288643r-23002,34065l148935,345696r-41703,8434xe" fillcolor="#3ba6e3" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 24" o:spid="_x0000_s1028" style="position:absolute;left:1733;width:3144;height:7594;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="314325,759460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA736imxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z+KLgVaMY04KERMM4Q0EfL2s57qwXpe1jPntLYmJj/f7f7PF4BrRUxdqzxoexwoEcelN&#10;zZWG/edqlIMIEdlg45k0/FCAxfz2ZoaF8RfeUr+LlUghHArUYGNsCylDaclhGPuWOHHfvnMY09lV&#10;0nR4SeGukROlMumw5tRgsaV3S+Vpd3YazsOqZ7U92cPyuMQPLzl/2HxpfX83vL2CiDTEf/Gfe23S&#10;/Il6ecqz6fQZrj8lAOT8FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADvfqKbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m156922,759216r-49547,-8008l64304,728921,30316,694957,8013,651918,,602407,5613,561122,21626,523270,46796,490828,79880,465776r,-385421l86211,49106,103464,23561,129031,6324,160305,r31273,6324l217145,23561r5263,7792l160305,31353r-19071,3858l125644,45724,115126,61303r-3860,19052l111266,481271r-3447,5492l73104,509096,36416,567492r-5030,34915l41267,651189r26930,39879l108105,717978r48817,9874l250609,727852r-1070,1069l206469,751208r-49547,8008xem250609,727852r-93687,l205744,717978r39912,-26910l272587,651189r9881,-48782l277949,569068,265000,538606,244532,512566,217454,492490r-5006,-2762l209343,484481r,-404126l205483,61303,194965,45724,179376,35211,160305,31353r62103,l234399,49106r6330,31249l240729,105406r38633,l286384,112423r,17319l279362,136770r-38633,l240729,164646r38633,l286384,171663r,17319l279362,196010r-38633,l240729,223887r38633,l286384,230904r,17319l279362,255251r-38633,l240729,283127r38633,l286384,290144r,17319l279362,314480r-38633,l240729,342357r38633,l286384,349385r,17319l279362,373721r-38633,l240729,401597r38633,l286384,408625r,17309l279362,432961r-38633,l240729,469828r30546,25210l294283,526620r14510,36330l313844,602407r-8013,49511l283527,694957r-32918,32895xe" fillcolor="#0a1c3f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 25" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;top:1136;width:2092;height:2091;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrYNNgygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvQr/D8oRexG7SEA2x21IFxatR2h6f2Zc/uPs2ZLdN/PauIHgcZuY3zGY3WyMuNPresYJ0lYAg&#10;rp3uuVXw8f58W4DwAVmjcUwKvsnDbru42mCp3cRvdKlCKyKEfYkKuhCGUkpfd2TRr9xAHL3GjRZD&#10;lGMr9YhThFsj10lyJy32HBc6HOipo/qrOlsFTXN69C+HKbu365vq6ApjPg+pUsvref8AItAc/sN/&#10;7VetIM+ztEjSLIffS/EOyO0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGtg02DKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
-                  <v:imagedata r:id="rId26" o:title=""/>
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009542A0" w:rsidRPr="00743D4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="009542A0" w:rsidRPr="00743D4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C53118">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6363,70 +6515,70 @@
     </w:p>
     <w:p w14:paraId="399A6EC0" w14:textId="77777777" w:rsidR="00514E35" w:rsidRDefault="00514E35" w:rsidP="00913176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDA5478" w14:textId="77777777" w:rsidR="00900DC7" w:rsidRDefault="00900DC7" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74979AFB" w14:textId="38E8A3A2" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
+    <w:p w14:paraId="74979AFB" w14:textId="249BFDEB" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342EA8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Transporting Vaccines:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77218A36" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
+    <w:p w14:paraId="77218A36" w14:textId="02EC9A08" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC043B5" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342EA8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -6458,153 +6610,216 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00342EA8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>accines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6179BFE3" w14:textId="4F05B35A" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="330708ED">
+    <w:p w14:paraId="6179BFE3" w14:textId="33D96EEE" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="390D2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>All state-supplied vaccines must have a digital data logger (DDL) attached to the vaccine transport cooler throughout transport</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="232BC244" w:rsidRPr="330708ED">
+      </w:pPr>
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:t xml:space="preserve">All state-supplied vaccines must have a </w:t>
+      </w:r>
+      <w:r w:rsidR="721DECE6" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calibrated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>digital data logger (DDL) attached to the vaccine transport cooler throughout transport</w:t>
+      </w:r>
+      <w:r w:rsidR="232BC244" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to monitoring vaccine temperatures</w:t>
       </w:r>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E82275" w14:textId="736DAC1D" w:rsidR="3A1831D2" w:rsidRDefault="3A1831D2" w:rsidP="330708ED">
+    <w:p w14:paraId="10E82275" w14:textId="1F39A482" w:rsidR="3A1831D2" w:rsidRDefault="3A1831D2" w:rsidP="390D2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">If transferring </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> your vaccine due to a power outage or refrigerator malfunction, ensure that the </w:t>
       </w:r>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">primary data logger is always kept with the state-supplied vaccine. </w:t>
       </w:r>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">If only moving a smaller amount of state-supplied vaccine, a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="330708ED">
+        <w:t>If only moving a smaller amount of state-supplied vaccine, a</w:t>
+      </w:r>
+      <w:r w:rsidR="6E963ABA" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calibrated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>backup</w:t>
       </w:r>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DDL must be used for the transport.</w:t>
+        <w:t xml:space="preserve"> DDL </w:t>
+      </w:r>
+      <w:r w:rsidR="431372FA" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that meets </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="431372FA" w:rsidRPr="004F7512">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Vaccine Program requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="431372FA" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>must be used for the transport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2755C688" w14:textId="640C59FB" w:rsidR="01E481E9" w:rsidRDefault="01E481E9" w:rsidP="330708ED">
+    <w:p w14:paraId="2755C688" w14:textId="7B821B97" w:rsidR="01E481E9" w:rsidRDefault="01E481E9" w:rsidP="330708ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Use separate packing containers for refrigerator stored vaccines and freezer stored vaccines. Label outside of packing container ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Must Store in Refrigerator</w:t>
       </w:r>
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
@@ -6624,160 +6839,141 @@
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C6EE89" w14:textId="03B68018" w:rsidR="01E481E9" w:rsidRDefault="01E481E9" w:rsidP="330708ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Place the glycol bottle in each transport cooler near the vaccine to monitor the temperatures. Ensure that the cord of the glycol bottle is attached to the digital data logger, so that temperatures are recorded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E42DB11" w14:textId="16ED5F54" w:rsidR="59E8973B" w:rsidRDefault="59E8973B" w:rsidP="330708ED">
+    <w:p w14:paraId="0E42DB11" w14:textId="016E3833" w:rsidR="59E8973B" w:rsidRDefault="59E8973B" w:rsidP="330708ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Record the time the vaccines were placed in the transport cooler and the time when the vaccines were removed from the transport cooler, so that temperatures during transport can be easily reviewed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675F203E" w14:textId="0E70A20C" w:rsidR="0A2BA1CB" w:rsidRDefault="0A2BA1CB" w:rsidP="330708ED">
+    <w:p w14:paraId="675F203E" w14:textId="3329FC33" w:rsidR="0A2BA1CB" w:rsidRDefault="0A2BA1CB" w:rsidP="330708ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="330708ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Transport single-dose vaccine vials or pre-filled syringes whenever possible.  Multi-dose vials should be unpunctured at the time of transfer to a mobile/off-site clinic. DO NOT TRANSFER OPEN MULTI-DOSE VIALS AT ANY TIME.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D0315B" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRPr="00D500F7" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
+    <w:p w14:paraId="3FB2D506" w14:textId="1C1619AC" w:rsidR="008E4C02" w:rsidRPr="00D500F7" w:rsidRDefault="008E4C02" w:rsidP="390D2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Vaccines transported using the CDC conditioned water bottle transport system should only be moved to one location and immediately stored in a pharmaceutical grade refrigerator/freezer upon arrival at the destination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D0315B" w14:textId="09BE7DC7" w:rsidR="008E4C02" w:rsidRPr="00A9546E" w:rsidRDefault="5293758A" w:rsidP="004F7512">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7512">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">To properly condition a frozen water bottle for vaccine transport at refrigerator temperatures, place the frozen water bottle under hot water for approximately 45 seconds. </w:t>
+      </w:r>
+      <w:r w:rsidR="01582895" w:rsidRPr="004F7512">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>When the central ice core of the now partially frozen water bottle can spin around, the water bottle is considered properly condit</w:t>
+      </w:r>
+      <w:r w:rsidR="1B8BE85D" w:rsidRPr="004F7512">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ioned and ready to be used in transport.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7512">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72025E0D" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FDF0B70" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRPr="00C92E1C" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92E1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6797,133 +6993,155 @@
       <w:r w:rsidRPr="00C92E1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">rrival at the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92E1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>estination:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59470793" w14:textId="309A0038" w:rsidR="008E4C02" w:rsidRDefault="315EEFC4" w:rsidP="330708ED">
+    <w:p w14:paraId="59470793" w14:textId="21202532" w:rsidR="008E4C02" w:rsidRDefault="315EEFC4" w:rsidP="390D2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="330708ED">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not administer the vaccine until viability is confirmed. If temperatures </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5181DFE8" w:rsidRPr="330708ED">
+        <w:t xml:space="preserve">Do not administer the vaccine until viability is confirmed. If </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="004F7512">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t xml:space="preserve">temperatures </w:t>
+        </w:r>
+        <w:r w:rsidR="5181DFE8" w:rsidRPr="004F7512">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          </w:rPr>
+          <w:t>excursion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="5181DFE8" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>excursion occurred during transport, immediately halt vaccine administration, and label the storage unit they are being stored in as “DO NOT USE”. Additionally, please submit a Temperature Excursion Issue in the MIIS to verify vaccine viability.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="330708ED">
+        <w:t xml:space="preserve"> occurred during transport, immediately halt vaccine administration, and label the storage unit they are being stored in as “DO NOT USE”. Additionally, please submit a Temperature Excursion Issue in the MIIS to verify vaccine viability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610B9C6C" w14:textId="279155B4" w:rsidR="315EEFC4" w:rsidRPr="0028544B" w:rsidRDefault="315EEFC4" w:rsidP="0028544B">
+    <w:p w14:paraId="610B9C6C" w14:textId="1B29C31E" w:rsidR="315EEFC4" w:rsidRPr="0028544B" w:rsidRDefault="315EEFC4" w:rsidP="390D2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0028544B">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Upload the transport temperature log into MIIS</w:t>
       </w:r>
-      <w:r w:rsidR="0BA1F1E9" w:rsidRPr="330708ED">
+      <w:r w:rsidR="0BA1F1E9" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0BA1F1E9" w:rsidRPr="330708ED">
+      <w:r w:rsidR="0BA1F1E9" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(under reason code Transport/Temporary Storage)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028544B">
+      <w:r w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to document temperatures during transit</w:t>
       </w:r>
-      <w:r w:rsidR="3F70A7B8" w:rsidRPr="330708ED">
+      <w:r w:rsidR="3F70A7B8" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="2A909096" w:rsidRPr="330708ED">
+      <w:r w:rsidR="2A909096" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2A909096" w:rsidRPr="330708ED">
+      <w:r w:rsidR="2A909096" w:rsidRPr="390D2AB3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Note the time the vaccines were placed in the cooler and the time the vaccines were removed from the cooler in the “notes section”</w:t>
+      </w:r>
+      <w:r w:rsidR="7DC87252" w:rsidRPr="390D2AB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3203F7A1" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D3FA6CA" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D500F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clinical Considerations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6954,52 +7172,52 @@
     <w:p w14:paraId="527C9EFA" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRPr="00D500F7" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In cases where additional staff are on-site to assist with vaccination efforts, it must be noted that the individual responsible for transporting the vaccines is ultimately responsible for proper vaccine storage throughout the duration of the clinic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EBCEA4" w14:textId="77777777" w:rsidR="008E4C02" w:rsidRPr="00743D4D" w:rsidRDefault="008E4C02" w:rsidP="008E4C02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E4C02" w:rsidRPr="00743D4D" w:rsidSect="00320F93">
-          <w:headerReference w:type="default" r:id="rId28"/>
-          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E6319AF" w14:textId="77777777" w:rsidR="00583B70" w:rsidRPr="00795DDC" w:rsidRDefault="00583B70" w:rsidP="00CD6D67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795DDC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -7079,51 +7297,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> your vaccines in the event of an emergency</w:t>
       </w:r>
       <w:r w:rsidR="00F34D9D" w:rsidRPr="64FD49D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2871"/>
         <w:tblW w:w="13945" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="3241"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002221DF" w:rsidRPr="007110C1" w14:paraId="0493CC39" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="002221DF" w:rsidRPr="007110C1" w14:paraId="0493CC39" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F2B15C9" w14:textId="77777777" w:rsidR="002221DF" w:rsidRPr="007110C1" w:rsidRDefault="002221DF" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="62EFA3BF" w14:textId="26A994F7" w:rsidR="002221DF" w:rsidRPr="007110C1" w:rsidRDefault="002221DF" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -7212,51 +7430,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007110C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooler </w:t>
             </w:r>
             <w:r w:rsidR="00F34D9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="5AA2B792" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="5AA2B792" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="350E4CB2" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007110C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Transport Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
@@ -7310,51 +7528,51 @@
           <w:p w14:paraId="4CFE5205" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539D751D" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="54DE9545" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="54DE9545" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F69344E" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007110C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cooler Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
@@ -7408,51 +7626,51 @@
           <w:p w14:paraId="24837CBD" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635527A3" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="16E86428" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="16E86428" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A1157F9" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007110C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cooler Storage location</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7509,51 +7727,51 @@
           <w:p w14:paraId="2DE1556D" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38971409" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="575782E7" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="575782E7" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:trPr>
           <w:trHeight w:val="608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C56FF90" w14:textId="3B050B9B" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="7A7F9E65" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64BA7319">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Refrigerated or frozen vaccine</w:t>
             </w:r>
             <w:r w:rsidR="00F34D9D" w:rsidRPr="64BA7319">
               <w:rPr>
@@ -7642,93 +7860,141 @@
           <w:p w14:paraId="6094F833" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E02AA99" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="7415E65A" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="7415E65A" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5345B128" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What transport materials does your site carry?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="33AA322F" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">8 frozen water bottles in the fridge to be conditioned, corrugated cardboard, and bubble wrap. </w:t>
+          <w:p w14:paraId="33AA322F" w14:textId="693FBD9D" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="390D2AB3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3CB3AA5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 frozen water bottles in the </w:t>
+            </w:r>
+            <w:r w:rsidR="061D6F0C" w:rsidRPr="3CB3AA5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fre</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7512">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="061D6F0C" w:rsidRPr="3CB3AA5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CB3AA5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>to be conditioned</w:t>
+            </w:r>
+            <w:r w:rsidR="34BCAB5C" w:rsidRPr="3CB3AA5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when needed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CB3AA5E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, corrugated cardboard, and bubble wrap. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="23540912" w14:textId="234EC5BE" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007110C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8 frozen water bottles</w:t>
             </w:r>
             <w:r>
@@ -7756,51 +8022,51 @@
           <w:p w14:paraId="69ECC2C4" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF8C121" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="5E3B1738" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="5E3B1738" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:trPr>
           <w:trHeight w:val="1229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073302F6" w14:textId="5A06A1DB" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Where are the transport materials and backup DDL stored?</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7873,51 +8139,51 @@
           <w:p w14:paraId="2EEF567E" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ED5E190" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="2B521310" w14:textId="77777777" w:rsidTr="00C81D27">
+      <w:tr w:rsidR="00F34D9D" w:rsidRPr="007110C1" w14:paraId="2B521310" w14:textId="77777777" w:rsidTr="3CB3AA5E">
         <w:trPr>
           <w:trHeight w:val="1490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BF6AB3E" w14:textId="4B9B0AFB" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="3F2D9FE4" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64FD49D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide t</w:t>
             </w:r>
             <w:r w:rsidR="05C56720" w:rsidRPr="64FD49D6">
               <w:rPr>
@@ -8055,52 +8321,52 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E5D45F9" w14:textId="77777777" w:rsidR="00F34D9D" w:rsidRPr="007110C1" w:rsidRDefault="00F34D9D" w:rsidP="00C81D27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06B209BC" w14:textId="77777777" w:rsidR="00565249" w:rsidRPr="007110C1" w:rsidRDefault="00565249">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00565249" w:rsidRPr="007110C1" w:rsidSect="00187F84">
-          <w:headerReference w:type="default" r:id="rId30"/>
-          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId26"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="885" w:tblpY="2407"/>
         <w:tblW w:w="13945" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE515F" w14:paraId="17AC7D08" w14:textId="77777777" w:rsidTr="64BA7319">
         <w:trPr>
           <w:trHeight w:val="233"/>
@@ -8827,52 +9093,52 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62895B05" w14:textId="77777777" w:rsidR="006D271A" w:rsidRPr="007110C1" w:rsidRDefault="006D271A" w:rsidP="006D271A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21B9A557" w14:textId="77777777" w:rsidR="00D107B4" w:rsidRPr="00D107B4" w:rsidRDefault="00D107B4" w:rsidP="00D107B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D107B4" w:rsidRPr="00D107B4" w:rsidSect="00CE515F">
-          <w:headerReference w:type="default" r:id="rId32"/>
-          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A08B892" w14:textId="77777777" w:rsidR="00D107B4" w:rsidRDefault="00D107B4" w:rsidP="00D107B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Overall Mobile Clinic Plan</w:t>
@@ -8888,91 +9154,77 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9D9B31" w14:textId="3B6E0F38" w:rsidR="00D107B4" w:rsidRPr="00795DDC" w:rsidRDefault="00D107B4" w:rsidP="00D107B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795DDC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>only complete this section of the Vaccine Transport SOP if your site intends to conduct off-site or mobile clinics.</w:t>
       </w:r>
       <w:r w:rsidR="009E5C07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indicate N/A if this </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pertain to your site.</w:t>
+        <w:t xml:space="preserve"> Indicate N/A if this doesn’t pertain to your site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1857A50F" w14:textId="77777777" w:rsidR="00CC7DD3" w:rsidRPr="00CC7DD3" w:rsidRDefault="00CC7DD3" w:rsidP="00CC7DD3">
       <w:pPr>
         <w:spacing w:before="69"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:w w:val="90"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10120" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5490"/>
         <w:gridCol w:w="4630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0082772C" w14:paraId="36E8999A" w14:textId="77777777" w:rsidTr="64BA7319">
+      <w:tr w:rsidR="0082772C" w14:paraId="36E8999A" w14:textId="77777777" w:rsidTr="390D2AB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7563E678" w14:textId="77777777" w:rsidR="009710F7" w:rsidRPr="009710F7" w:rsidRDefault="0082772C" w:rsidP="004329CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009710F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="009710F7" w:rsidRPr="009710F7">
               <w:rPr>
@@ -9079,51 +9331,51 @@
           <w:p w14:paraId="6AA75FA4" w14:textId="77777777" w:rsidR="009710F7" w:rsidRPr="00FC67C7" w:rsidRDefault="009710F7" w:rsidP="004329CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="320CFA3C" w14:textId="77777777" w:rsidR="0082772C" w:rsidRDefault="0082772C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082772C" w14:paraId="77F60386" w14:textId="77777777" w:rsidTr="64BA7319">
+      <w:tr w:rsidR="0082772C" w14:paraId="77F60386" w14:textId="77777777" w:rsidTr="390D2AB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14597F91" w14:textId="77777777" w:rsidR="009710F7" w:rsidRDefault="0025343B" w:rsidP="009710F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009710F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="115"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="009710F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -9230,116 +9482,132 @@
           <w:p w14:paraId="54C4D73B" w14:textId="77777777" w:rsidR="009710F7" w:rsidRPr="00FC67C7" w:rsidRDefault="009710F7" w:rsidP="004329CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E81E334" w14:textId="77777777" w:rsidR="0082772C" w:rsidRDefault="0082772C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082772C" w14:paraId="1F931C2A" w14:textId="77777777" w:rsidTr="64BA7319">
+      <w:tr w:rsidR="0082772C" w14:paraId="1F931C2A" w14:textId="77777777" w:rsidTr="390D2AB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33F23061" w14:textId="77777777" w:rsidR="00155FE9" w:rsidRPr="00FC67C7" w:rsidRDefault="00155FE9" w:rsidP="00FC67C7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC67C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00155FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC67C7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinic Locations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D36C716" w14:textId="77777777" w:rsidR="00FC67C7" w:rsidRDefault="00FC67C7" w:rsidP="00FC67C7">
-[...13 lines deleted...]
-              <w:t>Where will your site be moving these vaccines for off-site/mobile clinics?</w:t>
+          <w:p w14:paraId="6D36C716" w14:textId="34880BD4" w:rsidR="00FC67C7" w:rsidRDefault="4A74712A" w:rsidP="390D2AB3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Where will your site be moving these vaccines for off-site/mobile clinics</w:t>
+            </w:r>
+            <w:r w:rsidR="633C65EE" w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (estimate time in transit/mileage)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69808CA1" w14:textId="77777777" w:rsidR="00FC67C7" w:rsidRPr="00FC67C7" w:rsidRDefault="00FC67C7" w:rsidP="00FC67C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="039FDD3A" w14:textId="77777777" w:rsidR="00FC67C7" w:rsidRDefault="00FC67C7" w:rsidP="00FC67C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC67C7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9375,51 +9643,51 @@
           <w:p w14:paraId="0E66DDE6" w14:textId="77777777" w:rsidR="00FC67C7" w:rsidRPr="00FC67C7" w:rsidRDefault="00FC67C7" w:rsidP="00FC67C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5B7B3A" w14:textId="77777777" w:rsidR="0082772C" w:rsidRDefault="0082772C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082772C" w14:paraId="4186226B" w14:textId="77777777" w:rsidTr="64BA7319">
+      <w:tr w:rsidR="0082772C" w14:paraId="4186226B" w14:textId="77777777" w:rsidTr="390D2AB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69AC44A8" w14:textId="77777777" w:rsidR="00FC67C7" w:rsidRPr="00FC67C7" w:rsidRDefault="00407E7E" w:rsidP="00FC67C7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9500,51 +9768,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="85"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432019AF" w14:textId="77777777" w:rsidR="0082772C" w:rsidRPr="00C22C19" w:rsidRDefault="0082772C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082772C" w14:paraId="4E544E9F" w14:textId="77777777" w:rsidTr="64BA7319">
+      <w:tr w:rsidR="0082772C" w14:paraId="4E544E9F" w14:textId="77777777" w:rsidTr="390D2AB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E34686" w14:textId="77777777" w:rsidR="00191CB0" w:rsidRPr="006F13F5" w:rsidRDefault="00FC67C7" w:rsidP="004329CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00407E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00191CB0" w:rsidRPr="00407E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9562,103 +9830,136 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinic </w:t>
             </w:r>
             <w:r w:rsidR="00407E7E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supplies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="171572DA" w14:textId="77777777" w:rsidR="0082772C" w:rsidRDefault="00407E7E" w:rsidP="004329CE">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="171572DA" w14:textId="77777777" w:rsidR="0082772C" w:rsidRDefault="47AB6FFA" w:rsidP="390D2AB3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How will your site track which vaccines and in what quantities will be transported to/from the clinic?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CF1FFF" w14:textId="133F3C48" w:rsidR="2C95A827" w:rsidRDefault="2C95A827" w:rsidP="390D2AB3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do your vaccine transport coolers have enough storage capacity to appropriately move the maximum </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7512" w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="390D2AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of vaccines anticipated for a clinic?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE3C573" w14:textId="77777777" w:rsidR="00407E7E" w:rsidRPr="00407E7E" w:rsidRDefault="00407E7E" w:rsidP="004329CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391AA5B8" w14:textId="77777777" w:rsidR="0082772C" w:rsidRDefault="0082772C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13590E3E" w14:textId="77777777" w:rsidR="00565249" w:rsidRPr="003B442D" w:rsidRDefault="00565249">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00565249" w:rsidRPr="003B442D" w:rsidSect="00941EDB">
-          <w:headerReference w:type="default" r:id="rId34"/>
-          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B55CF44" w14:textId="14461A63" w:rsidR="00C54513" w:rsidRDefault="00780EE2" w:rsidP="00BA2DA1">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64BA7319">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -9719,69 +10020,51 @@
             <w:r w:rsidR="009E19CD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Staff Responsibilities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF61838" w14:textId="77777777" w:rsidR="009E19CD" w:rsidRPr="009E19CD" w:rsidRDefault="009E19CD" w:rsidP="009E19CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19CD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Who will be responsible for administering vaccines when on-site? (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> credentials)</w:t>
+              <w:t>Who will be responsible for administering vaccines when on-site? (provide credentials)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="020BEA20" w14:textId="77777777" w:rsidR="00085B26" w:rsidRPr="004329CE" w:rsidRDefault="00085B26" w:rsidP="00BF19FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E216F92" w14:textId="77777777" w:rsidR="009E19CD" w:rsidRPr="009E19CD" w:rsidRDefault="009E19CD" w:rsidP="009E19CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E19CD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10024,51 +10307,69 @@
             <w:r w:rsidR="00D367EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Temperature Excursion Protocols</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F51C129" w14:textId="77777777" w:rsidR="00D367EC" w:rsidRDefault="00D367EC" w:rsidP="00D367EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D367EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>What protocols will on-site staff follow in the event of a temperature excursion during the clinic? Please describe in detail.</w:t>
+              <w:t xml:space="preserve">What protocols will on-site staff follow in the event of a temperature excursion during the clinic? Please </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D367EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D367EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in detail.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E6C1F68" w14:textId="77777777" w:rsidR="00D50792" w:rsidRDefault="00D50792" w:rsidP="00D367EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54FDA6A1" w14:textId="77777777" w:rsidR="00D50792" w:rsidRPr="00D50792" w:rsidRDefault="00D50792" w:rsidP="00D367EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50792">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10351,68 +10652,91 @@
     </w:p>
     <w:p w14:paraId="373D9495" w14:textId="77777777" w:rsidR="00D50792" w:rsidRDefault="00D50792" w:rsidP="00F37875">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5079EFB8" w14:textId="77777777" w:rsidR="00514E35" w:rsidRDefault="00514E35" w:rsidP="00F37875">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0066EF6E" w14:textId="77777777" w:rsidR="004F7512" w:rsidRDefault="004F7512" w:rsidP="00F37875">
+      <w:pPr>
+        <w:spacing w:line="321" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:w w:val="115"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9441BC" w14:textId="77777777" w:rsidR="004F7512" w:rsidRDefault="004F7512" w:rsidP="00F37875">
+      <w:pPr>
+        <w:spacing w:line="321" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:w w:val="115"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="70EE4CA5" w14:textId="1BE7B8C7" w:rsidR="00D50792" w:rsidRPr="00AC7A6D" w:rsidRDefault="00D50792" w:rsidP="00D50792">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7A6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please Note: All staff </w:t>
       </w:r>
       <w:r w:rsidR="009E5C07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidR="009E5C07" w:rsidRPr="00AC7A6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7A6D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10455,51 +10779,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A0F4F6F" w14:textId="77777777" w:rsidR="00B442DA" w:rsidRPr="00D50792" w:rsidRDefault="00B442DA" w:rsidP="00D50792">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50792">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>This SOP was created and completed by</w:t>
             </w:r>
             <w:r w:rsidRPr="00D50792">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B442DA" w:rsidRPr="003B442D" w14:paraId="6C7C6BB2" w14:textId="77777777" w:rsidTr="00B442DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
@@ -11543,305 +11866,288 @@
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="99"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:w w:val="115"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA10E68" w14:textId="77777777" w:rsidR="00523059" w:rsidRPr="003B442D" w:rsidRDefault="00523059" w:rsidP="00B442DA">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="auto"/>
         <w:ind w:left="160" w:right="99"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00523059" w:rsidRPr="003B442D" w:rsidSect="00941EDB">
-      <w:headerReference w:type="default" r:id="rId36"/>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EED4A88" w14:textId="77777777" w:rsidR="00A407AB" w:rsidRDefault="00A407AB">
+    <w:p w14:paraId="045E838D" w14:textId="77777777" w:rsidR="00390032" w:rsidRDefault="00390032">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31F8B5C7" w14:textId="77777777" w:rsidR="00A407AB" w:rsidRDefault="00A407AB">
+    <w:p w14:paraId="6B4BE0ED" w14:textId="77777777" w:rsidR="00390032" w:rsidRDefault="00390032">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30FC45D0" w14:textId="77777777" w:rsidR="00A407AB" w:rsidRDefault="00A407AB"/>
+    <w:p w14:paraId="0E0A6059" w14:textId="77777777" w:rsidR="00390032" w:rsidRDefault="00390032"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Canva Sans">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
       <w:id w:val="-1980305907"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0E1202C9" w14:textId="70BF291F" w:rsidR="000C214D" w:rsidRDefault="64BA7319" w:rsidP="0028544B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:spacing w:line="259" w:lineRule="auto"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="64BA7319">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                            </w:t>
         </w:r>
         <w:r w:rsidR="0093232B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">                                  </w:t>
         </w:r>
         <w:r w:rsidRPr="64BA7319">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">   Vaccine Program | Phone: 617-983-6828 </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="64018BAB" w14:textId="70996D2A" w:rsidR="001F532A" w:rsidRPr="001F532A" w:rsidRDefault="000C214D">
+      <w:p w14:paraId="64018BAB" w14:textId="6BBE26A7" w:rsidR="001F532A" w:rsidRPr="001F532A" w:rsidRDefault="000C214D" w:rsidP="390D2AB3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00677D2E">
+        <w:r w:rsidR="390D2AB3" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve">       </w:t>
+          <w:t xml:space="preserve">       Vaccine Transport SOP-</w:t>
         </w:r>
-        <w:r w:rsidR="004433EB">
+        <w:r w:rsidR="00A9546E">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t xml:space="preserve">Vaccine Transport SOP- </w:t>
+          <w:t xml:space="preserve"> January 2026</w:t>
         </w:r>
-        <w:r w:rsidR="005C606D">
+        <w:r w:rsidR="390D2AB3" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>February</w:t>
+          <w:t xml:space="preserve"> | </w:t>
         </w:r>
-        <w:r w:rsidR="004433EB">
+        <w:r w:rsidR="001F532A" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001F532A" w:rsidRPr="001F532A">
+        <w:r w:rsidR="001F532A" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="001F532A" w:rsidRPr="001F532A">
+        <w:r w:rsidR="001F532A" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001F532A" w:rsidRPr="001F532A">
+        <w:r w:rsidR="390D2AB3" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001F532A" w:rsidRPr="001F532A">
+        <w:r w:rsidR="001F532A" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="001F532A" w:rsidRPr="001F532A">
+        <w:r w:rsidR="390D2AB3" w:rsidRPr="390D2AB3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2A58173C" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRPr="001F532A" w:rsidRDefault="00677D2E" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="771831803"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="36E56A9C" w14:textId="27E34884" w:rsidR="00E826AD" w:rsidRDefault="00E826AD" w:rsidP="00E826AD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11941,51 +12247,51 @@
         <w:r w:rsidRPr="00E826AD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00E826AD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="653F76AB" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:id w:val="-2014436677"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="45226037" w14:textId="66386823" w:rsidR="00E826AD" w:rsidRDefault="00E826AD" w:rsidP="00E826AD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                                                                                              </w:t>
@@ -12079,51 +12385,51 @@
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00E826AD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5E19CE12" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRPr="00E826AD" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
       <w:id w:val="-482084593"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0D2CDCDD" w14:textId="107C14FA" w:rsidR="00E826AD" w:rsidRDefault="00E826AD" w:rsidP="00E826AD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                      </w:t>
@@ -12214,51 +12520,51 @@
         <w:r w:rsidRPr="00E826AD">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00E826AD">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6179DF05" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:id w:val="-1557621403"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1EF093DC" w14:textId="67CB5F1F" w:rsidR="00E826AD" w:rsidRDefault="00E826AD" w:rsidP="00E826AD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                     </w:t>
@@ -12352,73 +12658,73 @@
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00E826AD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5B50DBA1" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRPr="00E826AD" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577AF780" w14:textId="77777777" w:rsidR="00A407AB" w:rsidRDefault="00A407AB">
+    <w:p w14:paraId="1E42345A" w14:textId="77777777" w:rsidR="00390032" w:rsidRDefault="00390032">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78AB4893" w14:textId="77777777" w:rsidR="00A407AB" w:rsidRDefault="00A407AB">
+    <w:p w14:paraId="46DBE79C" w14:textId="77777777" w:rsidR="00390032" w:rsidRDefault="00390032">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14268383" w14:textId="77777777" w:rsidR="00A407AB" w:rsidRDefault="00A407AB"/>
+    <w:p w14:paraId="2C77EB81" w14:textId="77777777" w:rsidR="00390032" w:rsidRDefault="00390032"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="64FD49D6" w14:paraId="1D71EBE0" w14:textId="77777777" w:rsidTr="0028544B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4B1F6126" w14:textId="2D78D3F6" w:rsidR="64FD49D6" w:rsidRDefault="64FD49D6" w:rsidP="0028544B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -12435,91 +12741,91 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="48A2439A" w14:textId="1C728AA6" w:rsidR="64FD49D6" w:rsidRDefault="64FD49D6" w:rsidP="0028544B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="14834F67" w14:textId="2221861B" w:rsidR="64FD49D6" w:rsidRDefault="64FD49D6" w:rsidP="0028544B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C5DBFDA" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="138E8D76" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FBC9697" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A47665C" w14:textId="77777777" w:rsidR="5BEF8893" w:rsidRDefault="5BEF8893" w:rsidP="5BEF8893">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004F7348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB24DBF6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17353,51 +17659,51 @@
   <w:num w:numId="36" w16cid:durableId="1737583076">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="45304443">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1279871195">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1602957822">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1749767194">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="328336311">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="749347859">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17511,50 +17817,51 @@
     <w:rsid w:val="002C6B40"/>
     <w:rsid w:val="002C7262"/>
     <w:rsid w:val="002C791D"/>
     <w:rsid w:val="002D1240"/>
     <w:rsid w:val="002D5C28"/>
     <w:rsid w:val="002E14E4"/>
     <w:rsid w:val="002E1A60"/>
     <w:rsid w:val="002F2D4A"/>
     <w:rsid w:val="002F4C11"/>
     <w:rsid w:val="002F5237"/>
     <w:rsid w:val="0030003C"/>
     <w:rsid w:val="003008AD"/>
     <w:rsid w:val="00302332"/>
     <w:rsid w:val="003048AE"/>
     <w:rsid w:val="003105B4"/>
     <w:rsid w:val="00320F93"/>
     <w:rsid w:val="0032114D"/>
     <w:rsid w:val="00322DE8"/>
     <w:rsid w:val="003349C9"/>
     <w:rsid w:val="00337C6B"/>
     <w:rsid w:val="003501C6"/>
     <w:rsid w:val="00353790"/>
     <w:rsid w:val="003656D6"/>
     <w:rsid w:val="00366F77"/>
     <w:rsid w:val="003755F0"/>
+    <w:rsid w:val="00390032"/>
     <w:rsid w:val="003917A8"/>
     <w:rsid w:val="00394397"/>
     <w:rsid w:val="00396635"/>
     <w:rsid w:val="00396690"/>
     <w:rsid w:val="003A1902"/>
     <w:rsid w:val="003A222B"/>
     <w:rsid w:val="003A30A1"/>
     <w:rsid w:val="003B22DD"/>
     <w:rsid w:val="003B442D"/>
     <w:rsid w:val="003B733F"/>
     <w:rsid w:val="003B8A2A"/>
     <w:rsid w:val="003C6157"/>
     <w:rsid w:val="003D367F"/>
     <w:rsid w:val="003E0A14"/>
     <w:rsid w:val="003E242C"/>
     <w:rsid w:val="003F11E9"/>
     <w:rsid w:val="003F3319"/>
     <w:rsid w:val="00400451"/>
     <w:rsid w:val="00407E7E"/>
     <w:rsid w:val="00413AD2"/>
     <w:rsid w:val="004150F4"/>
     <w:rsid w:val="00417E57"/>
     <w:rsid w:val="0042144C"/>
     <w:rsid w:val="0042173F"/>
     <w:rsid w:val="00422C47"/>
@@ -17563,50 +17870,51 @@
     <w:rsid w:val="0043314D"/>
     <w:rsid w:val="00434788"/>
     <w:rsid w:val="004433EB"/>
     <w:rsid w:val="00444C41"/>
     <w:rsid w:val="004460EA"/>
     <w:rsid w:val="00474EAE"/>
     <w:rsid w:val="00484EA7"/>
     <w:rsid w:val="00491803"/>
     <w:rsid w:val="004933CD"/>
     <w:rsid w:val="004A436F"/>
     <w:rsid w:val="004A6D17"/>
     <w:rsid w:val="004A72AC"/>
     <w:rsid w:val="004B29AE"/>
     <w:rsid w:val="004B535B"/>
     <w:rsid w:val="004C19CC"/>
     <w:rsid w:val="004C2B59"/>
     <w:rsid w:val="004C44CC"/>
     <w:rsid w:val="004D080C"/>
     <w:rsid w:val="004D5C86"/>
     <w:rsid w:val="004D690E"/>
     <w:rsid w:val="004E4F4A"/>
     <w:rsid w:val="004E6528"/>
     <w:rsid w:val="004E7517"/>
     <w:rsid w:val="004F227B"/>
     <w:rsid w:val="004F72E9"/>
+    <w:rsid w:val="004F7512"/>
     <w:rsid w:val="005005A8"/>
     <w:rsid w:val="00502D40"/>
     <w:rsid w:val="00511B5E"/>
     <w:rsid w:val="00514E35"/>
     <w:rsid w:val="005173E7"/>
     <w:rsid w:val="00523059"/>
     <w:rsid w:val="00530F30"/>
     <w:rsid w:val="00535D71"/>
     <w:rsid w:val="0053742E"/>
     <w:rsid w:val="00543D27"/>
     <w:rsid w:val="00546C15"/>
     <w:rsid w:val="00547299"/>
     <w:rsid w:val="0055022B"/>
     <w:rsid w:val="00553798"/>
     <w:rsid w:val="005538BF"/>
     <w:rsid w:val="005540DB"/>
     <w:rsid w:val="00560AE1"/>
     <w:rsid w:val="00565249"/>
     <w:rsid w:val="00583B70"/>
     <w:rsid w:val="005920A9"/>
     <w:rsid w:val="00595BF3"/>
     <w:rsid w:val="00595FC5"/>
     <w:rsid w:val="005A00FC"/>
     <w:rsid w:val="005B020D"/>
     <w:rsid w:val="005C256F"/>
@@ -17621,50 +17929,51 @@
     <w:rsid w:val="005E11FC"/>
     <w:rsid w:val="005E39DE"/>
     <w:rsid w:val="005E4E7B"/>
     <w:rsid w:val="005F205A"/>
     <w:rsid w:val="005F5675"/>
     <w:rsid w:val="005F5A36"/>
     <w:rsid w:val="00601C88"/>
     <w:rsid w:val="00612CF3"/>
     <w:rsid w:val="00615060"/>
     <w:rsid w:val="00616886"/>
     <w:rsid w:val="00621741"/>
     <w:rsid w:val="00627CE6"/>
     <w:rsid w:val="00650688"/>
     <w:rsid w:val="00652702"/>
     <w:rsid w:val="006553B2"/>
     <w:rsid w:val="0066352C"/>
     <w:rsid w:val="00671A78"/>
     <w:rsid w:val="00674B1D"/>
     <w:rsid w:val="00677D2E"/>
     <w:rsid w:val="00686A03"/>
     <w:rsid w:val="006874BC"/>
     <w:rsid w:val="00692409"/>
     <w:rsid w:val="00694BAE"/>
     <w:rsid w:val="00694DEC"/>
     <w:rsid w:val="006A4C79"/>
+    <w:rsid w:val="006A7477"/>
     <w:rsid w:val="006B13C7"/>
     <w:rsid w:val="006B1ABE"/>
     <w:rsid w:val="006B29AE"/>
     <w:rsid w:val="006B7C7B"/>
     <w:rsid w:val="006D271A"/>
     <w:rsid w:val="006D377F"/>
     <w:rsid w:val="006D602D"/>
     <w:rsid w:val="006E10F1"/>
     <w:rsid w:val="006E2357"/>
     <w:rsid w:val="006E3ADD"/>
     <w:rsid w:val="006F13F5"/>
     <w:rsid w:val="006F7438"/>
     <w:rsid w:val="00705CA6"/>
     <w:rsid w:val="007110C1"/>
     <w:rsid w:val="00712CF7"/>
     <w:rsid w:val="0071603F"/>
     <w:rsid w:val="00723100"/>
     <w:rsid w:val="00724AA1"/>
     <w:rsid w:val="00731E49"/>
     <w:rsid w:val="00732E5B"/>
     <w:rsid w:val="00735A13"/>
     <w:rsid w:val="00743B72"/>
     <w:rsid w:val="00743D4D"/>
     <w:rsid w:val="00747FEC"/>
     <w:rsid w:val="00754D46"/>
@@ -17769,69 +18078,71 @@
     <w:rsid w:val="009E4925"/>
     <w:rsid w:val="009E548E"/>
     <w:rsid w:val="009E5B98"/>
     <w:rsid w:val="009E5C07"/>
     <w:rsid w:val="00A0020D"/>
     <w:rsid w:val="00A06C1B"/>
     <w:rsid w:val="00A12F8D"/>
     <w:rsid w:val="00A130E3"/>
     <w:rsid w:val="00A140AB"/>
     <w:rsid w:val="00A251F0"/>
     <w:rsid w:val="00A3617E"/>
     <w:rsid w:val="00A37143"/>
     <w:rsid w:val="00A37607"/>
     <w:rsid w:val="00A3766B"/>
     <w:rsid w:val="00A407AB"/>
     <w:rsid w:val="00A51804"/>
     <w:rsid w:val="00A53CD1"/>
     <w:rsid w:val="00A53D83"/>
     <w:rsid w:val="00A602FF"/>
     <w:rsid w:val="00A60446"/>
     <w:rsid w:val="00A6681B"/>
     <w:rsid w:val="00A67DF7"/>
     <w:rsid w:val="00A73320"/>
     <w:rsid w:val="00A800BB"/>
     <w:rsid w:val="00A81AA1"/>
+    <w:rsid w:val="00A9546E"/>
     <w:rsid w:val="00A96590"/>
     <w:rsid w:val="00AA1803"/>
     <w:rsid w:val="00AA68F3"/>
     <w:rsid w:val="00AA6D27"/>
     <w:rsid w:val="00AA7451"/>
     <w:rsid w:val="00AC117C"/>
     <w:rsid w:val="00AC25AB"/>
     <w:rsid w:val="00AC4025"/>
     <w:rsid w:val="00AC52DD"/>
     <w:rsid w:val="00AC5AF2"/>
     <w:rsid w:val="00AD4447"/>
     <w:rsid w:val="00AD5480"/>
     <w:rsid w:val="00AE0A72"/>
     <w:rsid w:val="00AE260B"/>
     <w:rsid w:val="00AE6038"/>
     <w:rsid w:val="00AE7742"/>
     <w:rsid w:val="00AF4663"/>
     <w:rsid w:val="00AF4A56"/>
     <w:rsid w:val="00AF7CFC"/>
+    <w:rsid w:val="00AF7ECD"/>
     <w:rsid w:val="00B01C18"/>
     <w:rsid w:val="00B12A24"/>
     <w:rsid w:val="00B15962"/>
     <w:rsid w:val="00B16237"/>
     <w:rsid w:val="00B24257"/>
     <w:rsid w:val="00B32C26"/>
     <w:rsid w:val="00B40E06"/>
     <w:rsid w:val="00B442DA"/>
     <w:rsid w:val="00B46236"/>
     <w:rsid w:val="00B51C0A"/>
     <w:rsid w:val="00B5469F"/>
     <w:rsid w:val="00B62B64"/>
     <w:rsid w:val="00B64A74"/>
     <w:rsid w:val="00B75CE0"/>
     <w:rsid w:val="00B7647E"/>
     <w:rsid w:val="00B77C2F"/>
     <w:rsid w:val="00BA2DA1"/>
     <w:rsid w:val="00BA3481"/>
     <w:rsid w:val="00BA699F"/>
     <w:rsid w:val="00BA7FBC"/>
     <w:rsid w:val="00BC25CA"/>
     <w:rsid w:val="00BC2FE0"/>
     <w:rsid w:val="00BD7F7C"/>
     <w:rsid w:val="00BE58B3"/>
     <w:rsid w:val="00BE71D2"/>
@@ -17878,54 +18189,56 @@
     <w:rsid w:val="00D26772"/>
     <w:rsid w:val="00D30080"/>
     <w:rsid w:val="00D340C2"/>
     <w:rsid w:val="00D367EC"/>
     <w:rsid w:val="00D3783F"/>
     <w:rsid w:val="00D43CB0"/>
     <w:rsid w:val="00D451E5"/>
     <w:rsid w:val="00D50792"/>
     <w:rsid w:val="00D57DE8"/>
     <w:rsid w:val="00D627B4"/>
     <w:rsid w:val="00D63741"/>
     <w:rsid w:val="00D71CC9"/>
     <w:rsid w:val="00D72269"/>
     <w:rsid w:val="00D76167"/>
     <w:rsid w:val="00D812A7"/>
     <w:rsid w:val="00D82494"/>
     <w:rsid w:val="00D832BE"/>
     <w:rsid w:val="00D90FE2"/>
     <w:rsid w:val="00D920E7"/>
     <w:rsid w:val="00D95FD2"/>
     <w:rsid w:val="00D973A3"/>
     <w:rsid w:val="00D97F8C"/>
     <w:rsid w:val="00DA0D57"/>
     <w:rsid w:val="00DA2BAF"/>
     <w:rsid w:val="00DB5FFA"/>
+    <w:rsid w:val="00DB615F"/>
     <w:rsid w:val="00DB6FC3"/>
     <w:rsid w:val="00DC0029"/>
     <w:rsid w:val="00DC1828"/>
     <w:rsid w:val="00DC4039"/>
+    <w:rsid w:val="00DC5423"/>
     <w:rsid w:val="00DF5771"/>
     <w:rsid w:val="00DF5AD0"/>
     <w:rsid w:val="00DF7EC8"/>
     <w:rsid w:val="00E02C5A"/>
     <w:rsid w:val="00E14385"/>
     <w:rsid w:val="00E171A8"/>
     <w:rsid w:val="00E23107"/>
     <w:rsid w:val="00E32D3E"/>
     <w:rsid w:val="00E34C68"/>
     <w:rsid w:val="00E34FCD"/>
     <w:rsid w:val="00E35BF2"/>
     <w:rsid w:val="00E43ABA"/>
     <w:rsid w:val="00E45067"/>
     <w:rsid w:val="00E45574"/>
     <w:rsid w:val="00E45D71"/>
     <w:rsid w:val="00E46B3E"/>
     <w:rsid w:val="00E548D6"/>
     <w:rsid w:val="00E554C7"/>
     <w:rsid w:val="00E617C7"/>
     <w:rsid w:val="00E663E8"/>
     <w:rsid w:val="00E722D1"/>
     <w:rsid w:val="00E80AD2"/>
     <w:rsid w:val="00E81AB9"/>
     <w:rsid w:val="00E826AD"/>
     <w:rsid w:val="00E845B0"/>
@@ -17961,199 +18274,234 @@
     <w:rsid w:val="00F37D0E"/>
     <w:rsid w:val="00F44495"/>
     <w:rsid w:val="00F45C89"/>
     <w:rsid w:val="00F54771"/>
     <w:rsid w:val="00F568A4"/>
     <w:rsid w:val="00F6078D"/>
     <w:rsid w:val="00F6218D"/>
     <w:rsid w:val="00F66941"/>
     <w:rsid w:val="00F726B9"/>
     <w:rsid w:val="00F81812"/>
     <w:rsid w:val="00F83D49"/>
     <w:rsid w:val="00F93F2A"/>
     <w:rsid w:val="00F9669C"/>
     <w:rsid w:val="00FA0613"/>
     <w:rsid w:val="00FC15EA"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC3F87"/>
     <w:rsid w:val="00FC67C7"/>
     <w:rsid w:val="00FD0177"/>
     <w:rsid w:val="00FD1232"/>
     <w:rsid w:val="00FE2AAD"/>
     <w:rsid w:val="00FE4ADD"/>
     <w:rsid w:val="00FF0438"/>
     <w:rsid w:val="00FF4630"/>
     <w:rsid w:val="00FF654F"/>
+    <w:rsid w:val="01582895"/>
+    <w:rsid w:val="01E3B316"/>
     <w:rsid w:val="01E481E9"/>
+    <w:rsid w:val="02911133"/>
     <w:rsid w:val="046F551B"/>
     <w:rsid w:val="04B86745"/>
     <w:rsid w:val="05C56720"/>
+    <w:rsid w:val="061D6F0C"/>
     <w:rsid w:val="08112A8E"/>
     <w:rsid w:val="0848B970"/>
     <w:rsid w:val="0910F7E8"/>
     <w:rsid w:val="0A2BA1CB"/>
     <w:rsid w:val="0A500F26"/>
     <w:rsid w:val="0BA1F1E9"/>
     <w:rsid w:val="0C618BC2"/>
     <w:rsid w:val="0C930792"/>
     <w:rsid w:val="0D21B822"/>
     <w:rsid w:val="0D2DA63F"/>
     <w:rsid w:val="10A1F963"/>
     <w:rsid w:val="114D8073"/>
     <w:rsid w:val="12031103"/>
     <w:rsid w:val="134C73C0"/>
     <w:rsid w:val="15CD998A"/>
     <w:rsid w:val="15CE213F"/>
     <w:rsid w:val="16778D6E"/>
+    <w:rsid w:val="1B8BE85D"/>
     <w:rsid w:val="1C2099B3"/>
+    <w:rsid w:val="1CAED490"/>
     <w:rsid w:val="1CB700A2"/>
     <w:rsid w:val="1E9BF3F5"/>
+    <w:rsid w:val="1F14106D"/>
+    <w:rsid w:val="2070A513"/>
     <w:rsid w:val="2105CA0D"/>
     <w:rsid w:val="21323318"/>
     <w:rsid w:val="232BC244"/>
     <w:rsid w:val="23D11751"/>
     <w:rsid w:val="256CEAD6"/>
     <w:rsid w:val="2692B95B"/>
     <w:rsid w:val="2729C009"/>
     <w:rsid w:val="277C7E63"/>
     <w:rsid w:val="28400779"/>
+    <w:rsid w:val="29D67580"/>
     <w:rsid w:val="2A909096"/>
     <w:rsid w:val="2B11AE70"/>
     <w:rsid w:val="2BC2FB76"/>
     <w:rsid w:val="2C10812F"/>
+    <w:rsid w:val="2C95A827"/>
     <w:rsid w:val="2E1E9BAD"/>
     <w:rsid w:val="2E24B87D"/>
     <w:rsid w:val="30945594"/>
     <w:rsid w:val="315EEFC4"/>
     <w:rsid w:val="32164F61"/>
     <w:rsid w:val="32707275"/>
     <w:rsid w:val="327B0787"/>
     <w:rsid w:val="32F5E74F"/>
     <w:rsid w:val="330708ED"/>
     <w:rsid w:val="34815319"/>
+    <w:rsid w:val="34BCAB5C"/>
+    <w:rsid w:val="355FA75A"/>
     <w:rsid w:val="37B72BCA"/>
     <w:rsid w:val="382E2B91"/>
+    <w:rsid w:val="390D2AB3"/>
     <w:rsid w:val="3A1831D2"/>
     <w:rsid w:val="3ABAD419"/>
     <w:rsid w:val="3AC15582"/>
+    <w:rsid w:val="3B9A75D0"/>
     <w:rsid w:val="3C29EE03"/>
     <w:rsid w:val="3C518097"/>
     <w:rsid w:val="3C51C132"/>
+    <w:rsid w:val="3CB3AA5E"/>
     <w:rsid w:val="3CDAB23E"/>
     <w:rsid w:val="3DA08311"/>
+    <w:rsid w:val="3F09D57B"/>
     <w:rsid w:val="3F176BB4"/>
     <w:rsid w:val="3F2D9FE4"/>
     <w:rsid w:val="3F70A7B8"/>
     <w:rsid w:val="3FC22614"/>
     <w:rsid w:val="3FD7D2FB"/>
     <w:rsid w:val="3FECEB28"/>
     <w:rsid w:val="40474E83"/>
     <w:rsid w:val="42ACFAF7"/>
+    <w:rsid w:val="431372FA"/>
     <w:rsid w:val="456704BA"/>
     <w:rsid w:val="46632A9B"/>
+    <w:rsid w:val="47AB6FFA"/>
     <w:rsid w:val="47D0198E"/>
     <w:rsid w:val="48BBDD1A"/>
     <w:rsid w:val="48C6B31D"/>
     <w:rsid w:val="493C2EB4"/>
+    <w:rsid w:val="4A74712A"/>
     <w:rsid w:val="4B7BBA20"/>
     <w:rsid w:val="4B8A3241"/>
     <w:rsid w:val="4CF0E694"/>
     <w:rsid w:val="4D102A71"/>
     <w:rsid w:val="4E868035"/>
+    <w:rsid w:val="502F58AD"/>
     <w:rsid w:val="507B44D8"/>
     <w:rsid w:val="51389EB1"/>
     <w:rsid w:val="51508B52"/>
     <w:rsid w:val="516AC546"/>
     <w:rsid w:val="5181DFE8"/>
     <w:rsid w:val="51B3EB89"/>
     <w:rsid w:val="521B1153"/>
+    <w:rsid w:val="525CEA7E"/>
+    <w:rsid w:val="5293758A"/>
+    <w:rsid w:val="52C02679"/>
     <w:rsid w:val="53A56E5E"/>
+    <w:rsid w:val="53D973D1"/>
+    <w:rsid w:val="5427325A"/>
     <w:rsid w:val="54730670"/>
     <w:rsid w:val="5479248E"/>
     <w:rsid w:val="548E21C1"/>
+    <w:rsid w:val="5493AA30"/>
+    <w:rsid w:val="56CDBA99"/>
     <w:rsid w:val="56D55A19"/>
     <w:rsid w:val="573DE733"/>
     <w:rsid w:val="59E8973B"/>
     <w:rsid w:val="5A0CFADB"/>
     <w:rsid w:val="5A359B0D"/>
     <w:rsid w:val="5B46874D"/>
     <w:rsid w:val="5B67EBF6"/>
     <w:rsid w:val="5B7DC473"/>
     <w:rsid w:val="5BEF8893"/>
     <w:rsid w:val="5D9DCACC"/>
     <w:rsid w:val="5F228510"/>
     <w:rsid w:val="5FCE79B6"/>
     <w:rsid w:val="5FD20F94"/>
     <w:rsid w:val="62EB6E33"/>
+    <w:rsid w:val="633C65EE"/>
     <w:rsid w:val="64BA7319"/>
     <w:rsid w:val="64FD49D6"/>
     <w:rsid w:val="678BE877"/>
     <w:rsid w:val="68231D12"/>
     <w:rsid w:val="6B58F665"/>
     <w:rsid w:val="6BFD8C69"/>
     <w:rsid w:val="6D3A0055"/>
+    <w:rsid w:val="6E963ABA"/>
+    <w:rsid w:val="7009E5D4"/>
+    <w:rsid w:val="7030A6C0"/>
     <w:rsid w:val="716CFABF"/>
+    <w:rsid w:val="721DECE6"/>
     <w:rsid w:val="745ABE5D"/>
+    <w:rsid w:val="751A85CB"/>
     <w:rsid w:val="75F71696"/>
     <w:rsid w:val="77467A3D"/>
     <w:rsid w:val="78A80BB8"/>
     <w:rsid w:val="78E2B9C9"/>
     <w:rsid w:val="7A7F9E65"/>
+    <w:rsid w:val="7BBF2A34"/>
     <w:rsid w:val="7CC183CD"/>
     <w:rsid w:val="7DC7BC66"/>
+    <w:rsid w:val="7DC87252"/>
     <w:rsid w:val="7E1D2273"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37B8A991"/>
   <w15:docId w15:val="{68E7A297-A65F-4E83-BE3B-D77FB523C0E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18814,51 +19162,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009650B5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="005C6393"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Canva Sans" w:hAnsi="Canva Sans" w:cs="Canva Sans"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="495993488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1407221381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18914,51 +19262,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1938127806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/admin/storage/downloads/emergency-transport.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/admin/storage/downloads/emergency-transport.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/admin/storage/downloads/emergency-transport.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/data-logger-requirements-2025/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/admin/storage/downloads/emergency-transport.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/admin/storage/downloads/emergency-transport.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/data-logger-requirements-2025/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/admin/storage/downloads/emergency-transport.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ma-vaccine-program-guidelines-for-reporting-out-of-range-temperatures/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19217,61 +19565,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a782362c-0017-44d2-8700-f603c3e5ed9a" xmlns:ns3="78ea2335-8007-4ae4-b674-628de3bfd69a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f757d18a715390f3da1f93b167fc760a" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003936B605C953E34C8476A9FD9E49AC16" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb9e7e813f837fd5b9acab9729d3e480">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a782362c-0017-44d2-8700-f603c3e5ed9a" xmlns:ns3="78ea2335-8007-4ae4-b674-628de3bfd69a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31b071675c4d6feaa5ec6297d3b7489e" ns2:_="" ns3:_="">
     <xsd:import namespace="a782362c-0017-44d2-8700-f603c3e5ed9a"/>
     <xsd:import namespace="78ea2335-8007-4ae4-b674-628de3bfd69a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -19454,126 +19806,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="78ea2335-8007-4ae4-b674-628de3bfd69a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a782362c-0017-44d2-8700-f603c3e5ed9a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F0951B-D82A-4C92-B55A-1278099B8C69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{881E6375-36DB-4B40-B2D3-341CD61DD898}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8517D35B-2A3D-466D-BF4C-E02F1D1326B1}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA97D7D9-F029-4E2D-A487-0ED7FB96FF4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a782362c-0017-44d2-8700-f603c3e5ed9a"/>
     <ds:schemaRef ds:uri="78ea2335-8007-4ae4-b674-628de3bfd69a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8DEF68D-7A59-4125-887F-524DEF2F45E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="78ea2335-8007-4ae4-b674-628de3bfd69a"/>
     <ds:schemaRef ds:uri="a782362c-0017-44d2-8700-f603c3e5ed9a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1796</Words>
-  <Characters>10238</Characters>
+  <Words>1934</Words>
+  <Characters>11026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12010</CharactersWithSpaces>
+  <CharactersWithSpaces>12935</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Purpose: To ensure the vaccine cold chain during vaccine transport is maintained for optimum potency. This document ensures that each site has a plan and materials to move vaccines in the circumstances of a planned transport of vaccines or an emergency</dc:title>
   <dc:creator>Karlie Marrs</dc:creator>
   <cp:keywords>DAFy8jrvdYc,BAFjAc2C0oI</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-12-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">