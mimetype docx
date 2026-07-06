--- v1 (2026-01-19)
+++ v2 (2026-07-06)
@@ -37,68 +37,68 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21A9D04A" w14:textId="15063EB0" w:rsidR="00915172" w:rsidRDefault="00946422" w:rsidP="00BF77A9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk69282909"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="707BC06F" wp14:editId="10659146">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="707BC06F" wp14:editId="2A6A0205">
             <wp:extent cx="2682060" cy="804672"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1553488940" name="Picture 5" descr="org logo">
+            <wp:docPr id="1553488940" name="Picture 5" descr="Operational Services Division logo">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1553488940" name="Picture 5" descr="org logo">
+                    <pic:cNvPr id="1553488940" name="Picture 5" descr="Operational Services Division logo">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -118,97 +118,102 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78A2648B" w14:textId="77777777" w:rsidR="00CC5DA5" w:rsidRDefault="00680B92" w:rsidP="00D7510B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc216360803"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc228204806"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00D7510B" w:rsidRPr="00D7510B">
-        <w:t xml:space="preserve">VEH122: Advanced Vehicle Technology Equipment, </w:t>
+        <w:t>VEH122: Advanced Vehicle Technology Equipment,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00D7510B" w:rsidRPr="00D7510B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="54E76876" w:rsidR="00680B92" w:rsidRDefault="001F4163" w:rsidP="00CC5DA5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc228204807"/>
       <w:r w:rsidRPr="00D7510B">
         <w:t>Supplies</w:t>
       </w:r>
       <w:r w:rsidR="00D7510B" w:rsidRPr="00D7510B">
         <w:t xml:space="preserve"> and Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="092653C9" w14:textId="77777777" w:rsidR="00F10F07" w:rsidRPr="00F10F07" w:rsidRDefault="00F10F07" w:rsidP="00F10F07">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc216360804"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc228204808"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="009F4B20">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="672"/>
@@ -373,51 +378,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum End Date: </w:t>
             </w:r>
             <w:r w:rsidR="004E4016" w:rsidRPr="004E4016">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>September 30, 2033</w:t>
             </w:r>
             <w:r w:rsidR="003114E1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DAF315" w14:textId="4D56A11A" w:rsidR="0064148A" w:rsidRPr="00D7510B" w:rsidRDefault="00D7510B" w:rsidP="0005755A">
+          <w:p w14:paraId="18DAF315" w14:textId="1B07922A" w:rsidR="005F4C4F" w:rsidRPr="009D3595" w:rsidRDefault="00D7510B" w:rsidP="009D3595">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_Extend_Beyond_(Performance_1" w:history="1">
               <w:r w:rsidRPr="76E2E2CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Extend Beyond Date:</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="76E2E2CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -426,79 +431,97 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0002117A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>March 30, 2035</w:t>
             </w:r>
             <w:r w:rsidR="003114E1" w:rsidRPr="003114E1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="76E2E2CA">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003114E1" w:rsidRPr="003114E1">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6B80">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="00F10F07">
         <w:trPr>
           <w:trHeight w:val="1302"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="6AD28BD1" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00295A73">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
@@ -697,111 +720,57 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="1DE478EC" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0048697B" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="33240777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...52 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="111FCBB3" w14:textId="77777777" w:rsidR="00D7510B" w:rsidRDefault="00D7510B" w:rsidP="00D7510B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE53A3B" w14:textId="7C05B0AB" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="00D7510B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -1083,3169 +1052,3231 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4D03529B" w14:textId="13725188" w:rsidR="00C268A2" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="7311D1BF" w14:textId="3F6E28F7" w:rsidR="00F20B24" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc216360803" w:history="1">
-            <w:r w:rsidR="00C268A2" w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204806" w:history="1">
+            <w:r w:rsidR="00F20B24" w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Contract User Guide VEH122: Advanced Vehicle Technology Equipment, Supplies, and Services</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C268A2">
+              <w:t>Contract User Guide VEH122: Advanced Vehicle Technology Equipment,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C268A2">
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C268A2">
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360803 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C268A2">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204806 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C268A2">
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C268A2">
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00C268A2">
+            <w:r w:rsidR="00F20B24">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1384E3B2" w14:textId="7BFB2744" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="0DA88938" w14:textId="5D413621" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:bCs w:val="0"/>
+              <w:vanish w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228204807" w:history="1">
+            <w:r w:rsidRPr="00774560">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Supplies and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204807 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15A4F480" w14:textId="3FEA3B21" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360804" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204808" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360804 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204808 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C1FDFE7" w14:textId="3FC72FE4" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="74448D17" w14:textId="357C115A" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360805" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204809" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360805 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204809 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DDDA29F" w14:textId="29093FDD" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="04E5AD36" w14:textId="237E0428" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360806" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204810" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360806 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204810 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AB4716C" w14:textId="56049E37" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="7A329BD9" w14:textId="1EAC7869" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360807" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204811" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360807 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204811 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="577016E6" w14:textId="6A2094F4" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="0291CC9F" w14:textId="23957B27" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360808" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204812" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360808 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204812 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="022B4728" w14:textId="24C86FBF" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="2E639BBF" w14:textId="46E3AD3F" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360809" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204813" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360809 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204813 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51557597" w14:textId="499D4AB6" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="3E5AB9C4" w14:textId="12A574A9" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360810" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204814" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Applicable Procurement Law</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360810 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204814 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="568CF434" w14:textId="127103CC" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="39957AB5" w14:textId="75292AC4" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360811" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204815" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360811 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204815 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78815145" w14:textId="0C25C283" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="369137D0" w14:textId="77BE8941" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360812" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204816" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Project Pricing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360812 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204816 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1417B0DE" w14:textId="6DA42A4E" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="7C16FA07" w14:textId="37611316" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360813" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204817" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Invoicing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360813 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204817 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BE8DE3B" w14:textId="3BFDEB6F" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="1882EC16" w14:textId="29373402" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360814" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204818" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Payments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360814 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204818 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FA2765E" w14:textId="37F16FC1" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="71A7C01C" w14:textId="4B211BAB" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360815" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204819" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360815 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204819 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76A3D494" w14:textId="27A68B42" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="4B81F43F" w14:textId="415C738C" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360816" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204820" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360816 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204820 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="061F2935" w14:textId="18784DCE" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="5383FB50" w14:textId="5BE84DE1" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360817" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204821" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360817 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204821 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="747C780B" w14:textId="6FAF0226" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="094D1185" w14:textId="02B4373A" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360818" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204822" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360818 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204822 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66163B20" w14:textId="18ED08A6" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="6CA5CC8B" w14:textId="50FF3062" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360819" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204823" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360819 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204823 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DE721A6" w14:textId="14FF9552" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="2FA4D74D" w14:textId="58865E21" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360820" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204824" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360820 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204824 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2702D425" w14:textId="052E9CCC" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="61E4608A" w14:textId="6B8005A0" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360821" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204825" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360821 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204825 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32914637" w14:textId="43A48743" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="1158777C" w14:textId="188BE1DA" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360822" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204826" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction and Construction-Related Labor Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360822 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204826 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A3F7D5B" w14:textId="2357FD6E" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="09EC925D" w14:textId="22AB6E75" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360823" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204827" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Prevailing Wage Law Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360823 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204827 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40B8C993" w14:textId="463C4812" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="53B7A3BE" w14:textId="4F73FCB0" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360824" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204828" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Labor Hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360824 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204828 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C19EB1D" w14:textId="1C39B38F" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="4711A570" w14:textId="528FCE5E" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360825" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204829" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Apprentice Labor Rates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360825 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204829 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="595D81CA" w14:textId="5933945E" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="0B04855E" w14:textId="26628AD4" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360826" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204830" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360826 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204830 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7348FC72" w14:textId="00F317A6" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="477D2C28" w14:textId="72D26655" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360827" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204831" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360827 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204831 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="520987FD" w14:textId="6D586ADC" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="2813DF89" w14:textId="59799316" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360828" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204832" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360828 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204832 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52B2E860" w14:textId="0121636E" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="1D735EEB" w14:textId="049D77E4" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360829" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204833" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360829 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204833 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34898132" w14:textId="3107DC77" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="6E0D102C" w14:textId="19B03596" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360830" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204834" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360830 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204834 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A2E183C" w14:textId="705CFA86" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="063247AC" w14:textId="01C51C5C" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360831" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204835" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360831 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204835 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75646AB1" w14:textId="40B21563" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="51F44350" w14:textId="2D7A8A31" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360832" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204836" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360832 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204836 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="285E11A5" w14:textId="7EECB2FF" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="22C725E3" w14:textId="0FF10B41" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360833" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204837" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product or Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360833 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204837 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BD7BED5" w14:textId="4E0FF2C7" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="4D05366D" w14:textId="7477FE5F" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360834" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204838" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360834 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204838 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EC0CDB0" w14:textId="6DFE7FE0" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="5C05DFF1" w14:textId="074A53E8" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360835" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204839" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360835 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204839 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="259FD0C0" w14:textId="61AD7709" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="686D136A" w14:textId="0D9D1FAD" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360836" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204840" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Best Practices for Charging Station Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360836 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204840 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7F181A3B" w14:textId="1ABB6197" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="3B8EB4CE" w14:textId="06C845D1" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360837" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204841" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Terminology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360837 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204841 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AB34A62" w14:textId="69A18A59" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="6CBB20DE" w14:textId="2D299208" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360838" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204842" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Charging Levels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360838 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204842 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B3982AC" w14:textId="0376253B" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="61E8E347" w14:textId="1485C818" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360839" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204843" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10 Key Considerations for an Electric Vehicle Charging Station Project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360839 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204843 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5856B7A1" w14:textId="33058F20" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="3E63F3BC" w14:textId="770DBBE8" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360840" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204844" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Executive Office of Technology Services and Security (EOTSS) Product and Services Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360840 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204844 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11CF8FB5" w14:textId="677D7B5A" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="1B8A3E14" w14:textId="3514E609" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360841" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204845" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Accessibility Physical Appearances and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360841 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204845 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62C8BBAA" w14:textId="0A630110" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="217C4362" w14:textId="3E6CD314" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360842" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204846" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360842 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204846 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49D44957" w14:textId="2989A02A" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="3731D055" w14:textId="130A946E" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360843" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204847" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00663F17">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00663F17">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00663F17">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00663F17">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360843 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204847 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="700E6D9D" w14:textId="5C6D52E5" w:rsidR="00C268A2" w:rsidRDefault="00C268A2">
+        <w:p w14:paraId="0D121C88" w14:textId="7AF5C251" w:rsidR="00F20B24" w:rsidRDefault="00F20B24">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216360844" w:history="1">
-            <w:r w:rsidRPr="00663F17">
+          <w:hyperlink w:anchor="_Toc228204848" w:history="1">
+            <w:r w:rsidRPr="00774560">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix: Detailed Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216360844 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228204848 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="74900629" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="0ADD441C" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="312BE506" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc216360805"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc194066592"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc228204809"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="5DF20841" w14:textId="16187E46" w:rsidR="00D7510B" w:rsidRDefault="00D7510B" w:rsidP="00D7510B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEH122</w:t>
       </w:r>
       <w:r w:rsidR="00F10F07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
@@ -4527,84 +4558,84 @@
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any limitations, including for procurements involving </w:t>
       </w:r>
       <w:r w:rsidRPr="008754E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>construction</w:t>
       </w:r>
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, are outlined in this Contract User Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc216360806"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc194066617"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc228204810"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5DA1">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Savings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc188457898"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc188457898"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
       <w:r w:rsidR="008B1C1B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts are an easy way to obtain benefits for your organization by: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF1A2D9" w14:textId="4F6B6A80" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4871,78 +4902,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statement of Work</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3296C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enables effective price negotiations tied to the specified volume</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C433258" w14:textId="4AE8375E" w:rsidR="00D7510B" w:rsidRDefault="00534983" w:rsidP="00D7510B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534983">
+        <w:lastRenderedPageBreak/>
         <w:t>Having client and experience working with a variety of local and national organizations, vendors are well-equipped to meet diverse needs</w:t>
       </w:r>
       <w:r w:rsidR="00D7510B">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2849BBEB" w14:textId="77777777" w:rsidR="00675B18" w:rsidRPr="00A12C2C" w:rsidRDefault="00675B18" w:rsidP="00675B18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc205802919"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc194066593"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc205802919"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228204811"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc194066593"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Contract Categories</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2FBAE324" w14:textId="209E852C" w:rsidR="00675B18" w:rsidRPr="00A12C2C" w:rsidRDefault="00675B18" w:rsidP="00675B18">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>four (4)</w:t>
       </w:r>
@@ -5230,68 +5261,68 @@
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operation</w:t>
       </w:r>
       <w:r w:rsidR="00116E43">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Maintenance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="26636736" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc216360808"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc194066595"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228204812"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2A2D8003" w14:textId="421785FA" w:rsidR="000715DB" w:rsidRPr="00792131" w:rsidRDefault="000715DB" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc194066594"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc194066594"/>
       <w:r w:rsidRPr="00792131">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="007071A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00792131">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tatewide </w:t>
       </w:r>
       <w:r w:rsidR="007071A0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00792131">
@@ -5668,62 +5699,62 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="004716C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Find a Statewide Contract User Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A599E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc216360809"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc228204813"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="5F2F16F7" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is a complete list of the types of organizations generally allowed to use </w:t>
       </w:r>
       <w:r w:rsidR="00671BFA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -5811,87 +5842,87 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Independent public authorities, commissions, and quasi-public agencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D69D10A" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Local public libraries, public school districts, and charter schools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F85341C" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public hospitals owned by the Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342D2151" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Public institutions of higher education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4263DFBE" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public purchasing cooperatives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8B4229" w14:textId="058CC811" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5983,60 +6014,60 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C27C6C9" w14:textId="77777777" w:rsidR="006B2AC7" w:rsidRPr="006470D1" w:rsidRDefault="006B2AC7" w:rsidP="006470D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc216360810"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc228204814"/>
       <w:r w:rsidRPr="006470D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4176B2"/>
         </w:rPr>
         <w:t>Applicable Procurement Law</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="006470D1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4176B2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D01D9D2" w14:textId="77777777" w:rsidR="006B2AC7" w:rsidRPr="00080CFA" w:rsidRDefault="006B2AC7" w:rsidP="006B2AC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080CFA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -6096,87 +6127,87 @@
     </w:p>
     <w:p w14:paraId="5D081A9D" w14:textId="77777777" w:rsidR="006B2AC7" w:rsidRPr="00080CFA" w:rsidRDefault="006B2AC7" w:rsidP="006B2AC7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3E7C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Effective 02/18/2025 Chapter 239 of the Acts of 2024 replaces a section in c. 30B, G.L. c. 30B §23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="0FDB4CFD" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc216360811"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc194066597"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc228204815"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0EACD5EA" w14:textId="17973512" w:rsidR="00D325A1" w:rsidRPr="00D325A1" w:rsidRDefault="00D325A1" w:rsidP="00D325A1">
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The price files and vendor catalogs are accessible through public view in COMMBUYS; therefore, buyers can access the price files and vendor catalogs without needing to sign into a COMMBUYS account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3351588B" w14:textId="26DDFB66" w:rsidR="00FC78B7" w:rsidRDefault="00FC78B7" w:rsidP="00FC78B7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc216360812"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc228204816"/>
       <w:r>
         <w:t>Project Pricing</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Quote_Response_and"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="21" w:name="_Quote_Response_and"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk193714773"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="708FFFFC" w14:textId="64ABF135" w:rsidR="000715DB" w:rsidRDefault="003F0B69" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0B69">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pricing for all work performed under VEH122 shall be structured as project-based compensation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B34E508" w14:textId="112F0F6D" w:rsidR="00D73AD9" w:rsidRDefault="00D73AD9" w:rsidP="000715DB">
       <w:pPr>
@@ -6239,118 +6270,118 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors are expected to be competitive with each project and must provide a detailed and transparent budget related to the scope of services to be completed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5C6301" w14:textId="046A8E68" w:rsidR="000715DB" w:rsidRPr="00D73AD9" w:rsidRDefault="000715DB" w:rsidP="00D73AD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Eligible Entities and awarded VEH122 vendors may negotiate project rates as part of the quote process.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764F02E3" w14:textId="5E91A257" w:rsidR="000715DB" w:rsidRPr="00D73AD9" w:rsidRDefault="000715DB" w:rsidP="00D73AD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Engagements that are limited in scope, time</w:t>
       </w:r>
       <w:r w:rsidR="007F0A2F" w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and value might be best quoted on </w:t>
       </w:r>
       <w:r w:rsidR="007F0A2F" w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73AD9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hourly rate compensation structure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F5245F" w14:textId="1916A904" w:rsidR="00F65DE5" w:rsidRPr="00FC78B7" w:rsidRDefault="00F65DE5" w:rsidP="00F65DE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc216360813"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc228204817"/>
       <w:r>
         <w:t>Invoicing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2A2FA1D8" w14:textId="113AC5CF" w:rsidR="00DE4216" w:rsidRPr="005675AB" w:rsidRDefault="00DE4216" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4216">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bills</w:t>
       </w:r>
       <w:r w:rsidR="00B82F2E">
         <w:rPr>
           <w:iCs/>
@@ -6917,151 +6948,232 @@
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D2F2C">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="005D2F2C" w:rsidRPr="005D2F2C">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure compliance during any potential audit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679E8706" w14:textId="6425DE2A" w:rsidR="00A4065F" w:rsidRDefault="00A4065F" w:rsidP="00A4065F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc216360814"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc228204818"/>
       <w:r>
         <w:t>Payments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="13FF0CCE" w14:textId="3D30523E" w:rsidR="000715DB" w:rsidRPr="00320BCD" w:rsidRDefault="009F1369" w:rsidP="000715DB">
       <w:r w:rsidRPr="009F1369">
-        <w:t>Payment for work performed may be made in increments, as mutually agreed upon by both parties, with each payment contingent upon the successful completion of corresponding deliverables outlined in the Statement of Work. All invoices shall be submitted to the Hiring Entity and must include a detailed itemization of costs</w:t>
+        <w:t xml:space="preserve">Payment for work performed may be made in increments, as mutually agreed upon by both parties, with each payment contingent upon the successful completion of corresponding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1369">
+        <w:lastRenderedPageBreak/>
+        <w:t>deliverables outlined in the Statement of Work. All invoices shall be submitted to the Hiring Entity and must include a detailed itemization of costs</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="6EFEA499" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Quote_Response_and_1"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Quote_Response_and_1"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc228204819"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
+        <w:t>Quote Response and Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="3A7A3115" w14:textId="77777777" w:rsidR="000715DB" w:rsidRDefault="000715DB" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc194066596"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc194066596"/>
       <w:r w:rsidRPr="00CE21D2">
         <w:t xml:space="preserve">Contract users should always reference </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>VEH122</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE21D2">
         <w:t xml:space="preserve"> when contacting vendors to ensure they are receiving contract pricing. Work should be awarded based on best value</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc216360816"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc228204820"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="3053C675" w14:textId="5033CF01" w:rsidR="000715DB" w:rsidRDefault="000715DB" w:rsidP="008E2E82">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Extend_Beyond_(Performance"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkStart w:id="30" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc194066599"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="008E2E82">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchases made through this contract will be direct, outright purchases.  All elements of the project’s creation </w:t>
       </w:r>
       <w:r w:rsidR="00B4782A" w:rsidRPr="008E2E82">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2E82">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commonwealth funds are owned by the Commonwealth except where prior ownership has been established. Commonwealth departments should be made aware of such exceptions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD7101F" w14:textId="6C0B85C8" w:rsidR="003D6603" w:rsidRDefault="002F5737" w:rsidP="008E2E82">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Purchases or subscriptions for Charging-as-a-</w:t>
+      </w:r>
+      <w:r w:rsidR="00940137">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="00940137">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or CaaS</w:t>
+      </w:r>
+      <w:r w:rsidR="005A061A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not considered a</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A95">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direct or </w:t>
+      </w:r>
+      <w:r w:rsidR="005A061A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outright purchases.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A95">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All Caa</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1507">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S agreements are separate from </w:t>
+      </w:r>
+      <w:r w:rsidR="00800F02">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that definition and have their own agreement based on the need for CaaS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE19DDB" w14:textId="205D84BA" w:rsidR="008966F1" w:rsidRPr="003B0898" w:rsidRDefault="00B44E9D" w:rsidP="008966F1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B44E9D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchasing is done by soliciting quotes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008966F1" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7258,272 +7370,370 @@
       </w:r>
       <w:r w:rsidRPr="001A3896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="001A3896">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). These electricians are experienced with charging station installation and equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D228BF2" w14:textId="62B0DE21" w:rsidR="000715DB" w:rsidRPr="005A20A6" w:rsidRDefault="000715DB" w:rsidP="0055226E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005A20A6">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please note changes to the regulations surrounding the purchase and/or installation of </w:t>
       </w:r>
       <w:r w:rsidR="00633568">
         <w:t>electric vehicles (</w:t>
       </w:r>
       <w:r w:rsidRPr="005A20A6">
         <w:t>EVs</w:t>
       </w:r>
       <w:r w:rsidR="00633568">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A20A6">
         <w:t xml:space="preserve"> and EV charging equipment listed in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Construction_and_Construction-Relat" w:history="1">
         <w:r w:rsidR="00633568" w:rsidRPr="00633568">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Construction and Construction-Related Labor Requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A20A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675722E9" w14:textId="4324CDB5" w:rsidR="00FE302E" w:rsidRDefault="00FE302E" w:rsidP="00633557">
+    <w:p w14:paraId="675722E9" w14:textId="7BB5DEA2" w:rsidR="00FE302E" w:rsidRDefault="00FE302E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Extend_Beyond_(Performance_1"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="32" w:name="_Extend_Beyond_(Performance_1"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc228204821"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve">Extend Beyond (Performance and Payment </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2D3F">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>hat Goes Beyond Contract End Date)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0E029964" w14:textId="77777777" w:rsidR="000715DB" w:rsidRPr="00136C46" w:rsidRDefault="000715DB" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extend beyond, the following stipulations are in place:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF29933" w14:textId="03A311DA" w:rsidR="00293D13" w:rsidRPr="00136C46" w:rsidRDefault="001E30AE" w:rsidP="000715DB">
+    <w:p w14:paraId="47DBBBC7" w14:textId="4E8C2B6C" w:rsidR="00207DA3" w:rsidRPr="00136C46" w:rsidRDefault="00207DA3" w:rsidP="00207DA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E30AE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EA49A2">
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No new </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05994">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VEH122 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agreements, including </w:t>
+      </w:r>
+      <w:r w:rsidR="000A05C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equipment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leases, rentals, or service contracts</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94075">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (outside of Charging-as-a-</w:t>
+      </w:r>
+      <w:r w:rsidR="00820816">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94075">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, may be made after the contract's expiration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A05C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A05C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>September 30, 2038</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E30AE">
+        <w:t>September 30, 2033</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21926BC1" w14:textId="4182E601" w:rsidR="000715DB" w:rsidRPr="00136C46" w:rsidRDefault="000715DB" w:rsidP="000715DB">
+    <w:p w14:paraId="4DF29933" w14:textId="49EB7D5A" w:rsidR="00293D13" w:rsidRPr="00136C46" w:rsidRDefault="001E30AE" w:rsidP="000715DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3C3A02D6">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00136C46">
+      <w:r w:rsidRPr="001E30AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The maximum duration of any individual Charging-as-a-Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00143C71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E30AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CaaS agreement, including all extensions, shall be limited to five (5) years</w:t>
+      </w:r>
+      <w:r w:rsidR="00993484">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1425D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beyond the final termination date of this contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E30AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143C71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E30AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA49A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>cannot</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Existing services may be completed and payments made during this period. </w:t>
+        <w:t>September 30, 2038</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E30AE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093C7EBE" w14:textId="77777777" w:rsidR="000715DB" w:rsidRPr="00136C46" w:rsidRDefault="000715DB" w:rsidP="000715DB">
+    <w:p w14:paraId="21926BC1" w14:textId="4182E601" w:rsidR="000715DB" w:rsidRPr="00136C46" w:rsidRDefault="000715DB" w:rsidP="000715DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="3C3A02D6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outside of CaaS, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4F07">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
+        <w:t xml:space="preserve">uyers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enter into any written agreement that will go more than</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3C3A02D6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>September 30, 2033</w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>eighteen (18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523097">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C3A02D6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (March 30, 2035) beyond </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C3A02D6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>final termination date of this Statewide Contract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Existing services may be completed and payments made during this period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D6F844" w14:textId="4268D368" w:rsidR="000715DB" w:rsidRDefault="000715DB" w:rsidP="000715DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C3A02D6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If during the life of the contract, </w:t>
       </w:r>
       <w:r w:rsidR="00AF30DA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Operational Services Division (</w:t>
       </w:r>
@@ -7564,61 +7774,61 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="3C3A02D6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deem it necessary to add vendors to VEH122, the SST </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5078">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="3C3A02D6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use an open enrollment period to obtain quotes from additional bidders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc216360818"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc228204822"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other </w:t>
       </w:r>
       <w:r w:rsidR="00CD31EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7860,50 +8070,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>888-627-8283</w:t>
       </w:r>
       <w:r w:rsidR="001468E4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6D23F5" w14:textId="5028FFCD" w:rsidR="006C26B7" w:rsidRPr="00136C46" w:rsidRDefault="0005780F" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>While COMMBUYS use is not mandated for Non-Executive Agencies</w:t>
       </w:r>
       <w:r w:rsidR="00F76D22">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other </w:t>
       </w:r>
       <w:r w:rsidR="00BF6E04">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F76D22">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ligible </w:t>
       </w:r>
       <w:r w:rsidR="00BF6E04">
         <w:rPr>
@@ -7937,61 +8148,60 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc216360819"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc194066601"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc228204823"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
-        <w:lastRenderedPageBreak/>
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="7DD0DA48" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> view contract documents </w:t>
       </w:r>
@@ -8514,57 +8724,57 @@
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00A0797F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>VEH122 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A0797F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc216360820"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc194066602"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc228204824"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="2C1BFD91" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
@@ -8838,105 +9048,105 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C055FEA" w14:textId="3D669E43" w:rsidR="0011136C" w:rsidRDefault="0011136C" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc216360821"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc228204825"/>
       <w:r w:rsidRPr="0011136C">
+        <w:lastRenderedPageBreak/>
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="5BC54104" w14:textId="2622C29E" w:rsidR="00B83659" w:rsidRDefault="006833EF" w:rsidP="00B83659">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006833EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a solution-based </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
       <w:r w:rsidRPr="006833EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. The specific services and scope of work for each engagement are defined on a case-by-case basis within an individual Statement of Work (SOW) sub-agreement</w:t>
       </w:r>
       <w:r w:rsidR="00B83659" w:rsidRPr="0017111C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358A7838" w14:textId="7523CCA1" w:rsidR="000715DB" w:rsidRPr="00B429D2" w:rsidRDefault="000715DB" w:rsidP="000715DB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="008B0962">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uyers must complete a detailed SOW </w:t>
       </w:r>
       <w:r w:rsidRPr="7FB7F073">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="66AA5F42">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Memorandum</w:t>
@@ -9186,120 +9396,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate(s) per hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DE6568" w14:textId="5AB3FD67" w:rsidR="00A51FD3" w:rsidRPr="00FF5B81" w:rsidRDefault="00A51FD3" w:rsidP="000715DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business references</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40418C6E" w14:textId="7FFC8DA5" w:rsidR="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Construction_and_Construction-Relat"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:id="40" w:name="_Construction_and_Construction-Relat"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc228204826"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="000067FD">
         <w:t>Construction and Construction-Related Labor Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Toc194066604"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc194066604"/>
     </w:p>
     <w:p w14:paraId="5AB6C9D1" w14:textId="33856B29" w:rsidR="009E61DC" w:rsidRPr="009E61DC" w:rsidRDefault="009E61DC" w:rsidP="009E61DC">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="darkGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E61DC">
         <w:t xml:space="preserve">As of February 19, 2025, Massachusetts state entities and municipalities can streamline the procurement of Electric Vehicles (EVs) and charging infrastructure. </w:t>
       </w:r>
       <w:r w:rsidR="001D66ED">
         <w:t>These changes</w:t>
       </w:r>
       <w:r w:rsidRPr="009E61DC">
         <w:t xml:space="preserve"> allow them to obtain both EVs and their associated charging equipment in a single, combined procurement process, bypassing previous separate construction-related procurement requirements (</w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00ED2118" w:rsidRPr="00A67D05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>G.L. c. 149 or G.L. c.30, § 39M</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E61DC">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA013F3" w14:textId="37F27FAF" w:rsidR="00751118" w:rsidRDefault="002203F7" w:rsidP="00854968">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc194066605"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc194066605"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="002203F7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Office of the Inspector General (OIG) and the Operational Services Division (OSD) have released guidance highlighting recent changes to G.L. c. 30B law. These revisions are designed to streamline the purchasing process, allowing buyers more control over timing and better utilization of available funds, including grants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F27AB2" w14:textId="1B4B18A2" w:rsidR="008168D8" w:rsidRDefault="00C1799B" w:rsidP="00854968">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>What this means is</w:t>
       </w:r>
       <w:r w:rsidR="008168D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that t</w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="008168D8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he construction thresholds ($50,000 cap for labor and materials</w:t>
       </w:r>
       <w:r w:rsidR="00135E4C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="008168D8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9309,99 +9520,92 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="008168D8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="008168D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="008168D8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> apply to the purchase and installation of electric vehicles (EVs) and EV charging equipment. Eligible entities may proceed with these specific projects without considering the construction caps. This exemption is limited to EV and EV charging equipment projects only. For </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">all other construction-related matters, OSD recommends consulting legal counsel, as </w:t>
+        <w:t xml:space="preserve"> apply to the purchase and installation of electric vehicles (EVs) and EV charging equipment. Eligible entities may proceed with these specific projects without considering the construction caps. This exemption is limited to EV and EV charging equipment projects only. For all other construction-related matters, OSD recommends consulting legal counsel, as </w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="00E17E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OSD does not provide guidance on Construction Law</w:t>
       </w:r>
       <w:r w:rsidR="008168D8" w:rsidRPr="008168D8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D8BCA0" w14:textId="592DF831" w:rsidR="0062672B" w:rsidRDefault="0062672B" w:rsidP="00854968">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please note the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC14C54" w14:textId="423B8870" w:rsidR="007808DD" w:rsidRPr="00CD5776" w:rsidRDefault="007808DD" w:rsidP="00D14276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Hlk76561990"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk76561990"/>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information about the public construction bidding laws, please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
@@ -9529,79 +9733,79 @@
       </w:hyperlink>
       <w:r w:rsidR="001B2063">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5776">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, payment bonds are required from the selected </w:t>
       </w:r>
       <w:r w:rsidR="001B2063">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5776">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. It is the responsibility of the eligible entity to enforce this requirement when soliciting quotes.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="008D0F35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA675B2" w14:textId="66260E60" w:rsidR="0024729E" w:rsidRDefault="00F26DFB" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc216360823"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc228204827"/>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve">Prevailing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31D64">
         <w:t>Wage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve"> Law Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="004D3A5D" w:rsidRPr="00EE4A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="2E4C2734" w14:textId="5A46FB36" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts prevailing wage laws require that covered employees on public works projects be paid a minimum hourly rate set by the Department of Labor Standards (DLS). The prevailing wage laws apply to both union and non-union employers and employees. The buyer has a legal obligation to request a prevailing wage schedule from the</w:t>
       </w:r>
       <w:r w:rsidR="00A6581E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00A6581E" w:rsidRPr="00DD25F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -9643,82 +9847,82 @@
     <w:p w14:paraId="2C797769" w14:textId="05DCE053" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, all contracts by a state agency or state-assisted contracts for design, construction, reconstruction, installation, demolition, maintenance, or repair must contain Workforce Participation Goals for minorities and women. This is required by </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00880356">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>G.L. c. 149, § 44A(2)(G)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. A “state-assisted contract” is a construction project undertaken by a political subdivision of the </w:t>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5C8D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“state-assisted contract” is a construction project undertaken by a political subdivision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ommonwealth or two or more subdivisions thereof for planning, acquisition, design, construction, demolition, installation, repair, or maintenance whose costs are paid for, reimbursed, grant funded, or otherwise supported, in whole or in part, by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ommonwealth. </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">An affected awarding authority’s bid documents must include a reference to the specific goals that will be contained in the contract. The contract must also include the processes and procedures to ensure compliance with the Workforce Participation Goals, including reporting and enforcement provisions. For questions about the Workforce Participation Goals law, please </w:t>
+        <w:t xml:space="preserve">ommonwealth. An affected awarding authority’s bid documents must include a reference to the specific goals that will be contained in the contract. The contract must also include the processes and procedures to ensure compliance with the Workforce Participation Goals, including reporting and enforcement provisions. For questions about the Workforce Participation Goals law, please </w:t>
       </w:r>
       <w:r w:rsidR="00201AFF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r w:rsidR="00201AFF" w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00201AFF" w:rsidRPr="00FD522C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Attorney General’s Office Bid Unit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00201AFF">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9762,55 +9966,55 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevailing Wage Enforcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B77F25" w14:textId="11C15E2F" w:rsidR="00CE4F99" w:rsidRPr="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should always refer to a vendor’s Bidder Response Form (located in their COMMBUYS file) for their mark-up over prevailing wage and materials as well as a vendor’s charge for emergency services, holidays, and non-business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C308E0" w14:textId="7DA6CF7F" w:rsidR="00C045FB" w:rsidRPr="00C045FB" w:rsidRDefault="00151AC8" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc216360824"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc228204828"/>
       <w:r>
         <w:t>Labor Hours</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="5434897D" w14:textId="77777777" w:rsidR="00E82D9A" w:rsidRDefault="00AD0A7A" w:rsidP="00C045FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Hours (excluding holidays) are defined as Monday through Friday 7:00 a.m. to 5:00 p.m. Non-Business Hours are defined as periods outside of Business Hours</w:t>
       </w:r>
       <w:r w:rsidR="0008776A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -9840,55 +10044,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Many state facilities </w:t>
       </w:r>
       <w:r w:rsidR="003624C5" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate continuously (24/7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ADE978" w14:textId="639A2856" w:rsidR="003624C5" w:rsidRDefault="003624C5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc216360825"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc228204829"/>
       <w:r>
         <w:t>Apprentice Labor Rates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="40308299" w14:textId="56612E33" w:rsidR="00720C80" w:rsidRPr="009E12A3" w:rsidRDefault="00720C80" w:rsidP="00720C80">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bidders may only include apprentice labor rates if they are participating in the Commonwealth's Approved Apprentice Program</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F31" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can </w:t>
       </w:r>
       <w:r w:rsidR="00384506" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
@@ -9926,69 +10130,69 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information for apprentices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc216360826"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc228204830"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
@@ -10039,50 +10243,51 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and departmental policies, laws, and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C47129" w14:textId="777E7F71" w:rsidR="00D16914" w:rsidRDefault="00D16914" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00556773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Small Business Purchasing Program (SBPP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to small procurements ($250,000 or below annually), while the </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="001B046D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
@@ -10107,51 +10312,50 @@
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f Work (SOWs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763DAE00" w14:textId="6948976F" w:rsidR="00A31A6A" w:rsidRDefault="00A4039E" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Operational Services Division (OSD) provides a list of S</w:t>
       </w:r>
       <w:r w:rsidR="001F5FA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>upplier Diversity Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> businesses through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Statewide Contract Index</w:t>
         </w:r>
@@ -10221,55 +10425,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mall Business </w:t>
       </w:r>
       <w:r w:rsidR="009B5FFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchasing Program</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc216360827"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc228204831"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10364,55 +10568,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc216360828"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc228204832"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10513,57 +10717,57 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">upplier Diversity Office </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc216360829"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc194066611"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc228204833"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="302D693A" w14:textId="62D23F93" w:rsidR="00D14276" w:rsidRPr="009E12A3" w:rsidRDefault="00706309" w:rsidP="00C112E9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to Prompt Payment Discount, </w:t>
       </w:r>
       <w:r w:rsidR="00982B29">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00D14276" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10640,50 +10844,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the buyer if a certain volume of product or service is purchased.</w:t>
       </w:r>
       <w:r w:rsidR="00D14276" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="465AD119" w:rsidR="00BC6254" w:rsidRPr="00BC6254" w:rsidRDefault="00BC6254" w:rsidP="00BC6254">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">endor discounts are detailed in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Vendor_List_and_1" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table and the price files within each vendor's Master Blanket Purchase Order </w:t>
@@ -10706,58 +10911,57 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="557E93FE" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc216360830"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc228204834"/>
       <w:r w:rsidRPr="003066B4">
-        <w:lastRenderedPageBreak/>
         <w:t>Emergency Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -10789,57 +10993,57 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc216360831"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc228204835"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="47F35479" w14:textId="16F17E80" w:rsidR="00C43880" w:rsidRPr="00C43880" w:rsidRDefault="00C43880" w:rsidP="00C43880">
       <w:r w:rsidRPr="00C43880">
         <w:t>Vendor performance is evaluated on key metrics, including</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563784">
         <w:t>the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
@@ -10953,97 +11157,107 @@
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="3E179ED4" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="007B5CF4">
+    <w:p w14:paraId="12F3CD7E" w14:textId="13636B3F" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="00F060F0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003103B1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="003B60F1" w:rsidRPr="009F4B20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kelly Thompson Clark</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007B2A90">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00553101">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11066,57 +11280,57 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc216360832"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc228204836"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="32DBD0C4" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11212,89 +11426,89 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No fees or surcharges (including travel, fuel, delivery) should be applied to invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C69D88" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Special order fees must be agreed upon by both parties upfront.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62965195" w14:textId="0D0009D2" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="76D61E72" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
+    <w:p w14:paraId="3BC49F8A" w14:textId="669057BC" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -11324,60 +11538,70 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="00F060F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003103B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="003B60F1" w:rsidRPr="009F4B20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kelly Thompson Clark</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007B2A90">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="003B60F1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for gui</w:t>
       </w:r>
       <w:r w:rsidR="00861069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -11386,117 +11610,127 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2B9C52" w14:textId="1E9B539B" w:rsidR="00234044" w:rsidRDefault="00011590" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc216360833"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc228204837"/>
       <w:r w:rsidRPr="00011590">
         <w:t xml:space="preserve">Adding </w:t>
       </w:r>
       <w:r w:rsidR="00175EE8">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00011590">
         <w:t>Product or Service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00011590">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B5F3A2" w14:textId="2D5D31A3" w:rsidR="003103B1" w:rsidRDefault="00961745" w:rsidP="003103B1">
+    <w:p w14:paraId="31B5F3A2" w14:textId="110E3A82" w:rsidR="003103B1" w:rsidRDefault="00961745" w:rsidP="003103B1">
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To add a product</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or service</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the list of eligible products </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or services </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sold under this contract, buyers must contact the Category Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="00C1086B" w:rsidRPr="009F4B20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kelly Thompson Clark</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007B2A90">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for approval. The new product </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
@@ -11560,71 +11794,71 @@
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="001A3896">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0DE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These electricians are experienced with charging station installation and equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="371461A7" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc216360834"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc228204838"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736DF3CC" w14:textId="27D2B253" w:rsidR="003103B1" w:rsidRDefault="003103B1" w:rsidP="00055154">
-      <w:bookmarkStart w:id="62" w:name="_Memorandum_of_Understanding"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="63" w:name="_Memorandum_of_Understanding"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc194066619"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="0013285C">
         <w:t xml:space="preserve">This contract </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is considered an </w:t>
       </w:r>
       <w:r w:rsidR="00BE5CD0">
         <w:t>all-</w:t>
       </w:r>
       <w:r w:rsidR="00200273">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00074395" w:rsidRPr="00074395">
         <w:t xml:space="preserve">nvironmentally </w:t>
       </w:r>
       <w:r w:rsidR="00200273">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00074395" w:rsidRPr="00074395">
         <w:t xml:space="preserve">referable </w:t>
       </w:r>
       <w:r w:rsidR="00200273">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00074395" w:rsidRPr="00074395">
@@ -11988,194 +12222,232 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:anchor="-alternative-fuel-vehicles-" w:history="1">
         <w:r w:rsidR="00A77B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Program - Environmentally Preferable Products and Services on Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A77B47">
         <w:t xml:space="preserve"> web page</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="4D2B64AE" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc194066620"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc228204839"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="4A1C4A2C" w14:textId="66F4243E" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00601617">
+    <w:p w14:paraId="4A1C4A2C" w14:textId="61D7FC6C" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00601617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="003103B1" w:rsidRPr="003103B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEH122</w:t>
       </w:r>
-      <w:r w:rsidR="00BD447E">
+      <w:r w:rsidR="00963FC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>00000000000000</w:t>
       </w:r>
       <w:r w:rsidR="003103B1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="_Contract_Summary"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkStart w:id="67" w:name="_Contract_Summary"/>
+      <w:bookmarkStart w:id="68" w:name="_Who_Can_Use_2"/>
+      <w:bookmarkStart w:id="69" w:name="_Find_Bid/Contract_Documents"/>
+      <w:bookmarkStart w:id="70" w:name="_Who_Can_Use_3"/>
+      <w:bookmarkStart w:id="71" w:name="_Contract_Categories_3"/>
+      <w:bookmarkStart w:id="72" w:name="_Additional_Information/FAQs_3"/>
+      <w:bookmarkStart w:id="73" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A90">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12216,69 +12488,69 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-973-2468</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097F06B8" w14:textId="08EA8341" w:rsidR="00597788" w:rsidRDefault="00AC0716" w:rsidP="00601617">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc216360836"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc228204840"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc194066623"/>
       <w:r w:rsidRPr="00AC0716">
         <w:t xml:space="preserve">Best Practices for </w:t>
       </w:r>
       <w:r w:rsidR="00601617" w:rsidRPr="00601617">
         <w:t>Charging Station Planning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="50913762" w14:textId="6C1B2193" w:rsidR="004B6456" w:rsidRPr="004B6456" w:rsidRDefault="00003A52" w:rsidP="00003A52">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc216360837"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc228204841"/>
       <w:r>
         <w:t>Terminology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="2AD4A4D6" w14:textId="77777777" w:rsidR="00BE41B0" w:rsidRPr="00B37417" w:rsidRDefault="006E5CF5" w:rsidP="00F703CA">
       <w:r w:rsidRPr="00B37417">
         <w:t>Electric vehicle charging can seem complicated at first glance</w:t>
       </w:r>
       <w:r w:rsidR="00BE22A5" w:rsidRPr="00B37417">
         <w:t>. The following</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37417">
         <w:t xml:space="preserve"> are some commonly used terms associated with the charging station industry:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C882C5" w14:textId="0FB8CE6B" w:rsidR="00F703CA" w:rsidRPr="00F703CA" w:rsidRDefault="00F703CA" w:rsidP="006C3764">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F703CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -12309,424 +12581,371 @@
       </w:r>
       <w:r w:rsidR="008F6D48" w:rsidRPr="006C3764">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (CCS)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C3764">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
         <w:t xml:space="preserve"> Offers both AC and DC charging on the same port and provides power of up to 350kW. This is the industry standard method for public charging stations </w:t>
       </w:r>
       <w:r w:rsidR="00722C5A" w:rsidRPr="00BE41B0">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
         <w:t xml:space="preserve"> home charging set-ups. It may also be called a “combo plug”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D040600" w14:textId="4C082A23" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="00C309D3" w:rsidP="006C3764">
+    <w:p w14:paraId="6E66F4A8" w14:textId="23E2E03B" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C309D3">
+      <w:r w:rsidRPr="00047865">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Charge Point Management System</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00722C5A" w:rsidRPr="006C3764">
+        <w:t>Direct Current</w:t>
+      </w:r>
+      <w:r w:rsidR="00047865">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (DC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047865">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>CPMS</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="006E5CF5" w:rsidRPr="00BE41B0">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> allocating power to different electric vehicles to make sure that each one charges as quickly as possible. It relies on customizable algorithms to work efficiently. </w:t>
+      <w:r w:rsidRPr="00BE41B0">
+        <w:t xml:space="preserve"> DC is one of the two types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6608D">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE41B0">
+        <w:t>fuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6608D">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE41B0">
+        <w:t xml:space="preserve"> that can be used to power electric vehicles. Unlike AC charging</w:t>
+      </w:r>
+      <w:r w:rsidR="0061424F">
+        <w:t xml:space="preserve">, which is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE41B0">
+        <w:t xml:space="preserve">converted into DC power by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0061424F">
+        <w:t>vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="00220E46">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE41B0">
+        <w:t xml:space="preserve"> DC charging can convert the AC power into DC right in the plug itself. DC chargers are larger, more expensive, but faster. It will be more common at public charging stations, such as at a rest stop charge point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E66F4A8" w14:textId="23E2E03B" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
+    <w:p w14:paraId="7A20D671" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="006E5CF5" w:rsidP="00142017">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00047865">
+      <w:r w:rsidRPr="00142017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Direct Current</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00047865">
+        <w:t>Electric Vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="0001543D" w:rsidRPr="00142017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (DC)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00047865">
+        <w:t xml:space="preserve"> (EV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve"> DC is one of the two types of </w:t>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+        <w:t xml:space="preserve">  EVs are equipped with a battery-powered motor instead of a traditional internal combustion engine. Contrary to </w:t>
+      </w:r>
+      <w:r w:rsidR="00581302" w:rsidRPr="00581302">
+        <w:t>Plug-In Hybrid Electric Vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="00581302">
+        <w:t>s (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t>fuel</w:t>
-[...2 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>PHEVs</w:t>
+      </w:r>
+      <w:r w:rsidR="00581302">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve"> that can be used to power electric vehicles. Unlike AC charging</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, which is </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3263F" w:rsidRPr="00B3263F">
+        <w:t>Hybrid Electric Vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="00142017">
+        <w:t>s (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve">converted into DC power by the </w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>HEVs</w:t>
+      </w:r>
+      <w:r w:rsidR="00142017">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve"> DC charging can convert the AC power into DC right in the plug itself. DC chargers are larger, more expensive, but faster. It will be more common at public charging stations, such as at a rest stop charge point.</w:t>
+        <w:t>, EVs do not have a gasoline tank and output zero tailpipe emissions. They are associated with a lower carbon footprint than traditional vehicle types.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A20D671" w14:textId="77777777" w:rsidR="00142017" w:rsidRDefault="006E5CF5" w:rsidP="00142017">
+    <w:p w14:paraId="7EC4B5E2" w14:textId="4D246120" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="00142017">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00142017">
+      <w:r w:rsidRPr="00C120D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Electric Vehicle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0001543D" w:rsidRPr="00142017">
+        <w:t>Electric Vehicle Supply Equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00C120D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (EV)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00142017">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7790">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>EVSE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C120D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve">  EVs are equipped with a battery-powered motor instead of a traditional internal combustion engine. Contrary to </w:t>
-[...5 lines deleted...]
-        <w:t>s (</w:t>
+        <w:t xml:space="preserve"> EVSE refers to equipment that exists to supply electrical energy for charging electric vehicles. It can be residential (at-home charger) or commercial (chargers at malls, workplaces, rest stops</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB48C4">
+        <w:t>, and so forth</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t>PHEVs</w:t>
-[...20 lines deleted...]
-        <w:t>, EVs do not have a gasoline tank and output zero tailpipe emissions. They are associated with a lower carbon footprint than traditional vehicle types.</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC4B5E2" w14:textId="4D246120" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="00142017">
+    <w:p w14:paraId="5B828BD2" w14:textId="78B7C6A0" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C120D2">
+      <w:r w:rsidRPr="00BB48C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Electric Vehicle Supply Equipment</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C120D2">
+        <w:t>Hybrid Electric Vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB48C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB7790">
+        <w:t xml:space="preserve"> (HEV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB48C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EVSE)</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve"> EVSE refers to equipment that exists to supply electrical energy for charging electric vehicles. It can be residential (at-home charger) or commercial (chargers at malls, workplaces, rest stops</w:t>
-[...2 lines deleted...]
-        <w:t>, and so forth</w:t>
+        <w:t xml:space="preserve"> HEVs use both electric batteries and gasoline. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD43D9" w:rsidRPr="00BE41B0">
+        <w:t>Often</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t>).</w:t>
+        <w:t>, the electric motor assists the internal combustion engine (ICE), during acceleration, for instance. Note that HEVs cannot be plugged into regular EV charging stations. Batteries replenish themselves via the energy generated by the combustion engine or via regenerative braking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B828BD2" w14:textId="78B7C6A0" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
+    <w:p w14:paraId="3A3AE6B5" w14:textId="3CCF2530" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB48C4">
+      <w:r w:rsidRPr="009914D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hybrid Electric Vehicle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB48C4">
+        <w:t>Plug-</w:t>
+      </w:r>
+      <w:r w:rsidR="009914D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (HEV)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB48C4">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009914D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>n Hybrid Electric Vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="009914D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PHEV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009914D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidRPr="006C3764">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="EDEFF1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t xml:space="preserve"> HEVs use both electric batteries and gasoline. </w:t>
-[...2 lines deleted...]
-        <w:t>Often</w:t>
+        <w:t xml:space="preserve">PHEVs rely on both electric batteries as well as gasoline to power an </w:t>
+      </w:r>
+      <w:r w:rsidR="006C28E1" w:rsidRPr="006C28E1">
+        <w:t>internal combustion engine</w:t>
+      </w:r>
+      <w:r w:rsidR="006C28E1">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
-        <w:t>, the electric motor assists the internal combustion engine (ICE), during acceleration, for instance. Note that HEVs cannot be plugged into regular EV charging stations. Batteries replenish themselves via the energy generated by the combustion engine or via regenerative braking.</w:t>
+        <w:t>ICE</w:t>
+      </w:r>
+      <w:r w:rsidR="006C28E1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE41B0">
+        <w:t>. These vehicles run on electrical power until the battery is depleted and automatically switch to the ICE. Charging hybrids can also be plugged in to charge their engine. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3AE6B5" w14:textId="3CCF2530" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
+    <w:p w14:paraId="00B18B6B" w14:textId="70BA48C8" w:rsidR="006E5CF5" w:rsidRPr="00BE41B0" w:rsidRDefault="006E5CF5" w:rsidP="006C3764">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009914D2">
+      <w:r w:rsidRPr="004A10AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Plug-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009914D2">
+        <w:t>Zero-Emission Vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="004A10AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009914D2">
+        <w:t xml:space="preserve"> (ZEV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A10AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>n Hybrid Electric Vehicle</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE41B0">
         <w:t xml:space="preserve"> Zero exhaust emissions and 98% cleaner than the average new model year vehicles; includes EVs and hydrogen fuel vehicles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B12E82" w14:textId="1B7947F3" w:rsidR="001370DB" w:rsidRDefault="001370DB" w:rsidP="001370DB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc216360838"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc228204842"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Charging Levels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="363E3D4C" w14:textId="464EF4A5" w:rsidR="006E5CF5" w:rsidRPr="001370DB" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001370DB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There are three </w:t>
       </w:r>
       <w:r w:rsidR="00BF0028">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="001370DB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EV charging levels. There are differences between each charging level.</w:t>
@@ -12894,64 +13113,64 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004187A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Level 3 Charger:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0028">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Also called DC fast charging and significantly faster than Level 2. Up to 20 miles of range per minute; full battery charges in under an hour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770EBA38" w14:textId="15D80502" w:rsidR="006E5CF5" w:rsidRDefault="000A0DF2" w:rsidP="0004187A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc216360839"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc228204843"/>
       <w:r w:rsidRPr="000A0DF2">
         <w:t xml:space="preserve">10 Key Considerations for </w:t>
       </w:r>
       <w:r w:rsidR="00F07D28" w:rsidRPr="00F07D28">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00017910">
         <w:t>n Electric Vehicle</w:t>
       </w:r>
       <w:r w:rsidR="00F07D28" w:rsidRPr="00F07D28">
         <w:t xml:space="preserve"> Charging Station Project</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="7E1B6010" w14:textId="30B78DFF" w:rsidR="005C5232" w:rsidRPr="005C5232" w:rsidRDefault="001041D2" w:rsidP="005C5232">
       <w:r>
         <w:t xml:space="preserve">Please note </w:t>
       </w:r>
       <w:r w:rsidR="00A22463">
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidR="00A22463" w:rsidRPr="00A22463">
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="000A77C1">
         <w:t>co</w:t>
       </w:r>
       <w:r w:rsidR="000D4659">
         <w:t>nsiderations f</w:t>
       </w:r>
       <w:r w:rsidR="00A22463" w:rsidRPr="00A22463">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E857D6">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00A22463" w:rsidRPr="00A22463">
         <w:t xml:space="preserve">our </w:t>
@@ -13322,99 +13541,99 @@
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>project? Incentives paying for entire project or only a portion?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D0C18C" w14:textId="77777777" w:rsidR="000D124F" w:rsidRPr="000D124F" w:rsidRDefault="000D124F" w:rsidP="000D124F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>How many EVs does your community or agency have on record? Fleet size and types of vehicles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9E10B8" w14:textId="13B52A9D" w:rsidR="000D124F" w:rsidRPr="000D124F" w:rsidRDefault="000D124F" w:rsidP="000D124F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What routes do your vehicles take </w:t>
       </w:r>
       <w:r w:rsidR="000F1947" w:rsidRPr="000D124F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F43C28" w14:textId="77777777" w:rsidR="000D124F" w:rsidRPr="000D124F" w:rsidRDefault="000D124F" w:rsidP="000D124F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Where do vehicles stop frequently?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B4B826" w14:textId="77777777" w:rsidR="000D124F" w:rsidRPr="000D124F" w:rsidRDefault="000D124F" w:rsidP="000D124F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will the public have access?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0509800C" w14:textId="2F5FB9FF" w:rsidR="000D124F" w:rsidRPr="000D124F" w:rsidRDefault="000D124F" w:rsidP="000D124F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -13848,92 +14067,89 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADA</w:t>
       </w:r>
       <w:r w:rsidR="003165E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D124F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> compliant sites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDE3F0E" w14:textId="77777777" w:rsidR="00597788" w:rsidRDefault="00597788" w:rsidP="00E55F87">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc216360840"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc228204844"/>
       <w:r w:rsidRPr="00597788">
         <w:t>Executive Office of Technology Services and Security (EOTSS) Product and Services Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="3020C30C" w14:textId="20324F3F" w:rsidR="006E5CF5" w:rsidRPr="00AE79BB" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:r w:rsidRPr="00AE79BB">
         <w:t>All network software and other related products and services are subject to EOTSS’ requirements. Other eligible entities may require additional and/or alternate requirements</w:t>
       </w:r>
       <w:r w:rsidR="00842ABB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE79BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00842ABB">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE79BB">
-        <w:t xml:space="preserve">he </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">contract user and </w:t>
+        <w:t xml:space="preserve">he contract user and </w:t>
       </w:r>
       <w:r w:rsidR="00C44563">
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE79BB">
         <w:t xml:space="preserve"> are strongly advised to review and understand such requirements at the beginning of the process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A8227F" w14:textId="77777777" w:rsidR="00675A60" w:rsidRDefault="00675A60" w:rsidP="00E55F87">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc216360841"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc228204845"/>
       <w:r w:rsidRPr="00675A60">
+        <w:lastRenderedPageBreak/>
         <w:t>Accessibility Physical Appearances and Design</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00675A60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9043AC" w14:textId="7C22CA44" w:rsidR="006E5CF5" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:r w:rsidRPr="00AE79BB">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00454D2A" w:rsidRPr="00454D2A">
         <w:t>Electric Vehicle Supply Equipment</w:t>
       </w:r>
       <w:r w:rsidR="00454D2A">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE79BB">
         <w:t>EVSE</w:t>
       </w:r>
       <w:r w:rsidR="00454D2A">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE79BB">
         <w:t xml:space="preserve"> pedestals must be a minimum of four (4) feet in height and provide adequate visibility for EVSE users. Consideration should be made </w:t>
       </w:r>
       <w:r w:rsidR="00B207C6" w:rsidRPr="00AE79BB">
         <w:t>regarding</w:t>
@@ -13954,67 +14170,67 @@
         <w:t>heelchair approach (48 inches) or side approach (54 inches).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E9BE89" w14:textId="77777777" w:rsidR="00E96D43" w:rsidRDefault="00E96D43" w:rsidP="006E5CF5">
       <w:pPr>
         <w:sectPr w:rsidR="00E96D43" w:rsidSect="00B666A0">
           <w:footerReference w:type="first" r:id="rId66"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="572D18D1" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Vendor_List_and_1"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkStart w:id="81" w:name="_Vendor_List_and_1"/>
+      <w:bookmarkStart w:id="82" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc228204846"/>
       <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="00B142B5">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CE8F92" w14:textId="04347308" w:rsidR="00E96D43" w:rsidRPr="00E96D43" w:rsidRDefault="00B87AC4" w:rsidP="00E96D43">
       <w:r w:rsidRPr="00141AAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> N/A = Not Applicable</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14940" w:type="dxa"/>
@@ -19492,303 +19708,93 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D978DB4" w14:textId="74338385" w:rsidR="001355A3" w:rsidRPr="006075B3" w:rsidRDefault="000E6A2A" w:rsidP="00E630EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E5CF5" w:rsidRPr="006075B3" w14:paraId="62F61AC8" w14:textId="77777777" w:rsidTr="00E630EA">
-[...207 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="006E5CF5" w:rsidRPr="006075B3" w14:paraId="50A1F09B" w14:textId="77777777" w:rsidTr="005B4860">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="166E5163" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Revolt Charging Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2134F791" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37499</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="080A3CC9" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -19817,51 +19823,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-320-4494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="795A06D8" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId116">
+            <w:hyperlink r:id="rId114">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Abellevue@revolt-charging.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19951,69 +19957,70 @@
       </w:tr>
       <w:tr w:rsidR="006E5CF5" w:rsidRPr="006075B3" w14:paraId="42AB988D" w14:textId="77777777" w:rsidTr="005B4860">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F983FA6" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Revvit Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ECEBF3D" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37344</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C8B4B6C" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -20042,51 +20049,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>781-789-6404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A9955C" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId118">
+            <w:hyperlink r:id="rId116">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Ross@revvit.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20178,51 +20185,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rivermoor Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="737EA8C1" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37524</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D1CF211" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -20251,51 +20258,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-655-6002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4321A49F" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId120">
+            <w:hyperlink r:id="rId118">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>John@rivermoorenergy.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20445,51 +20452,51 @@
             </w:r>
             <w:r w:rsidR="00E871C5" w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76FB6E36" w14:textId="4E7BCFD8" w:rsidR="001E272E" w:rsidRPr="006075B3" w:rsidRDefault="00BD1071" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37680</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26BFFF96" w14:textId="5E42C40B" w:rsidR="001E272E" w:rsidRPr="006075B3" w:rsidRDefault="00E871C5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -20542,51 +20549,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>339-244-9464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E41B967" w14:textId="58733473" w:rsidR="001E272E" w:rsidRPr="006075B3" w:rsidRDefault="0035372A" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Mayur.kamalakar@suryatechpower.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20695,51 +20702,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universal Electric</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F62A47" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37152</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C0E792" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -20768,51 +20775,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-788-9473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721E14CA" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId124">
+            <w:hyperlink r:id="rId122">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Mquinn@uecma.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20922,51 +20929,51 @@
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verdek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D811315" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37528</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC5BAB6" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -20999,51 +21006,51 @@
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>203-421-6477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A4388F3" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId126">
+            <w:hyperlink r:id="rId124">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>admin@verdek.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE98587" w14:textId="280EB0C9" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -21149,51 +21156,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Viatec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03C1BBF7" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37214</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A54A7A1" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -21222,51 +21229,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>650-384-9007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AC50969" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId128">
+            <w:hyperlink r:id="rId126">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>ZachG@viatec.us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21358,51 +21365,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Voltrek LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E7A21BD" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r w:rsidRPr="006075B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>37343</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E6D206F" w14:textId="4EDAA919" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="0068145B" w:rsidP="00E4633E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -21431,51 +21438,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2865959B" w14:textId="0FA3676E" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="00BD5579" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r w:rsidRPr="00D80F06">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>sales@voltrek.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C292290" w14:textId="0DA66E50" w:rsidR="006E5CF5" w:rsidRPr="006075B3" w:rsidRDefault="006E5CF5" w:rsidP="00E4633E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -21542,90 +21549,90 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006075B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="154D4064" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="00D7654C" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Appendix_C:_Vendor"/>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkStart w:id="84" w:name="_Appendix_C:_Vendor"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="58F8E879" w14:textId="73F789AB" w:rsidR="009329E5" w:rsidRDefault="00275216" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Appendix_A:_[add"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkStart w:id="85" w:name="_Appendix_A:_[add"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc228204847"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc194066624"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="6A2944AB" w14:textId="4DDDF95E" w:rsidR="006E5CF5" w:rsidRPr="008C4910" w:rsidRDefault="008C4910" w:rsidP="006E5CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4910">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNSPSC for</w:t>
       </w:r>
       <w:r w:rsidR="006E5CF5" w:rsidRPr="008C4910">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VEH122:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3C55F9" w14:textId="6F4E1042" w:rsidR="006E5CF5" w:rsidRPr="008C4910" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
@@ -21757,111 +21764,111 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Electric vehicle charging systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6E22A3" w14:textId="05CD277B" w:rsidR="006E5CF5" w:rsidRPr="008C4910" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="0071016B" w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="0071016B" w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4910">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transportation services equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9CCB98" w14:textId="0B120814" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Appendix:_Detailed_Contract"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkStart w:id="88" w:name="_Appendix:_Detailed_Contract"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc228204848"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r w:rsidRPr="00ED150D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix: </w:t>
       </w:r>
       <w:r w:rsidR="006E5CF5">
         <w:t>Detailed Contract Categories</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="6C7150CD" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category 1: </w:t>
       </w:r>
@@ -22325,51 +22332,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EVSE demand management software and services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5531C52F" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>EVSE fleet charging management software and services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71668366" w14:textId="571E5862" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Portable EV </w:t>
       </w:r>
@@ -22386,50 +22392,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>harger with or without solar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CBCC68" w14:textId="3647B844" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portable </w:t>
       </w:r>
       <w:r w:rsidR="004A4E3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ast EV </w:t>
       </w:r>
       <w:r w:rsidR="004A4E3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
@@ -22453,51 +22460,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D87D6A" w14:textId="72C29A88" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Hlk58668360"/>
+      <w:bookmarkStart w:id="90" w:name="_Hlk58668360"/>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Idle Reduction–Heavy, Medium, and Light-Duty Vehicles and Heavy-Duty Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164FFAF1" w14:textId="77777777" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
@@ -22758,58 +22765,51 @@
         <w:t xml:space="preserve"> Technology Conversions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Alternative fuel </w:t>
       </w:r>
       <w:r w:rsidR="004C2C67">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> technology conversion systems modify vehicles and engines so that they can run on–or be supplemented by–fuels or technologies other than the ones for which they were originally designed. </w:t>
-[...6 lines deleted...]
-        <w:t>Conversion technologies shall be applicable to vehicles already in service, on the road</w:t>
+        <w:t xml:space="preserve"> technology conversion systems modify vehicles and engines so that they can run on–or be supplemented by–fuels or technologies other than the ones for which they were originally designed. Conversion technologies shall be applicable to vehicles already in service, on the road</w:t>
       </w:r>
       <w:r w:rsidR="00DB6557">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> new vehicles</w:t>
       </w:r>
       <w:r w:rsidR="00857F56">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -22856,50 +22856,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Product offers must be certified by one of the following: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585A7C25" w14:textId="77777777" w:rsidR="002805BF" w:rsidRDefault="006E5CF5" w:rsidP="0037655F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037655F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EPA Clean Alternative Fuel Conversion Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D84CD9D" w14:textId="5DCE7825" w:rsidR="002805BF" w:rsidRDefault="002805BF" w:rsidP="0037655F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002805BF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>California Air Resources Board</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -23252,51 +23253,50 @@
       <w:r w:rsidRPr="00677335">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">echnologies as vehicle upfits/retrofits </w:t>
       </w:r>
       <w:r w:rsidRPr="00677335">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E58BAFA" w14:textId="089D7D06" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="003761DC" w:rsidP="006E5CF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="006E5CF5" w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are required to clearly identify in the initial quote </w:t>
       </w:r>
       <w:r w:rsidR="00660948" w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="006E5CF5" w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible modifications and changes to the vehicle’s current specifications. Such modifications or changes may include fuel economy, towing capacity, dimension changes, ground clearance, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and so forth</w:t>
@@ -23343,51 +23343,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category 4: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Electric Vehicle Supply Equipment (EVSE) Operation and Maintenance</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p w14:paraId="62DD9E43" w14:textId="780CFB3C" w:rsidR="006E5CF5" w:rsidRPr="00F35940" w:rsidRDefault="006E5CF5" w:rsidP="006E5CF5">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This category offers a pre-qualified list of vendors to provide comprehensive maintenance and operational services for electric vehicle (EV) charging stations. Vendors will be responsible for ensuring the charging stations' optimal performance, reliability, and availability. These plans cover routine inspections, preventive</w:t>
       </w:r>
       <w:r w:rsidR="00202580">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">maintenance, and prompt repair services to ensure optimal performance and reliability of the charging infrastructure. Vendors will be responsible for managing and servicing all aspects of the charging stations, including software updates, hardware repairs, and emergency response. </w:t>
       </w:r>
@@ -23440,51 +23440,51 @@
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0DE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0DE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB0DE4" w:rsidRPr="00CB0DE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you need an electrician to work with your agency or municipality, please refer to the list of TRD01 Electrician Vendors located in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131">
+      <w:hyperlink r:id="rId129">
         <w:r w:rsidR="00CB0DE4" w:rsidRPr="00CB0DE4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Conversion Vendor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB0DE4" w:rsidRPr="00CB0DE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> file</w:t>
       </w:r>
       <w:r w:rsidR="001A3896">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (list</w:t>
       </w:r>
       <w:r w:rsidR="00C570F2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be located under </w:t>
@@ -23522,120 +23522,119 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB0DE4" w:rsidRPr="00CB0DE4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These electricians are experienced with charging station installation and equipment.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="00CB0DE4" w:rsidSect="00E96D43">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50F11FE1" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="68348070" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D60E68F" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C"/>
+    <w:p w14:paraId="41304418" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743BFED5" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="6F0FA2E2" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAC3328" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C"/>
+    <w:p w14:paraId="45E8BB27" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C942B92" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C">
+    <w:p w14:paraId="70476FD4" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -24046,51 +24045,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="46754DB1" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="517938B7" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -24541,51 +24540,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="2BF939DF" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="4D602550" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -24912,73 +24911,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED77A01" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="63A9BA3B" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7064B7" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C"/>
+    <w:p w14:paraId="015A61EC" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C71A6B1" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="47173A1E" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F14D8B3" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C"/>
+    <w:p w14:paraId="611D6A65" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EBBACE8" w14:textId="77777777" w:rsidR="00A9166C" w:rsidRDefault="00A9166C">
+    <w:p w14:paraId="2A9D871A" w14:textId="77777777" w:rsidR="0023369A" w:rsidRDefault="0023369A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6CF17157" w14:textId="67A23EEB" w:rsidR="00FA4EE1" w:rsidRDefault="00FA4EE1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00087D7E" w:rsidRPr="00087D7E">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -25279,51 +25278,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3F0F829D" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="5792B998" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -25626,51 +25625,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4CF2E4D1" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="72A2256F" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30878,51 +30877,51 @@
   <w:num w:numId="42" w16cid:durableId="231432885">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="68235483">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1691449841">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="103892208">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="569579731">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1977448322">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="89"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -30994,50 +30993,51 @@
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023A9B"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
     <w:rsid w:val="00024CE2"/>
     <w:rsid w:val="000258F6"/>
     <w:rsid w:val="000260F2"/>
     <w:rsid w:val="0002618E"/>
     <w:rsid w:val="000261D2"/>
     <w:rsid w:val="0002675D"/>
     <w:rsid w:val="000272F0"/>
     <w:rsid w:val="00027980"/>
     <w:rsid w:val="00027C5A"/>
     <w:rsid w:val="00027D5D"/>
     <w:rsid w:val="00027E5F"/>
     <w:rsid w:val="0003060D"/>
     <w:rsid w:val="00030EE3"/>
     <w:rsid w:val="00031624"/>
     <w:rsid w:val="000316C5"/>
     <w:rsid w:val="00031F99"/>
     <w:rsid w:val="000321AC"/>
+    <w:rsid w:val="000321E0"/>
     <w:rsid w:val="000323BE"/>
     <w:rsid w:val="00032449"/>
     <w:rsid w:val="00032494"/>
     <w:rsid w:val="000329B0"/>
     <w:rsid w:val="0003335E"/>
     <w:rsid w:val="00033590"/>
     <w:rsid w:val="000339E1"/>
     <w:rsid w:val="00033A05"/>
     <w:rsid w:val="000340F0"/>
     <w:rsid w:val="00034395"/>
     <w:rsid w:val="0003445F"/>
     <w:rsid w:val="000346B2"/>
     <w:rsid w:val="0003470F"/>
     <w:rsid w:val="000347B4"/>
     <w:rsid w:val="00034843"/>
     <w:rsid w:val="00034DA1"/>
     <w:rsid w:val="000351B6"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00036331"/>
     <w:rsid w:val="0003637D"/>
     <w:rsid w:val="00036385"/>
     <w:rsid w:val="0003653B"/>
     <w:rsid w:val="00036729"/>
     <w:rsid w:val="0003695E"/>
     <w:rsid w:val="00036C85"/>
@@ -31203,50 +31203,51 @@
     <w:rsid w:val="00090A78"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
     <w:rsid w:val="00093FAA"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="0009605D"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000A0478"/>
+    <w:rsid w:val="000A05C6"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A0DF2"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
@@ -31259,71 +31260,73 @@
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C409D"/>
+    <w:rsid w:val="000C453E"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C608C"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C7669"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D124F"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
+    <w:rsid w:val="000D265C"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D4659"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D7495"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
     <w:rsid w:val="000E1981"/>
@@ -31478,151 +31481,155 @@
     <w:rsid w:val="00136C46"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="001370DB"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="00141AAF"/>
     <w:rsid w:val="00142017"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
+    <w:rsid w:val="00143C71"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001556C5"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
     <w:rsid w:val="00163557"/>
     <w:rsid w:val="00163561"/>
     <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163AC5"/>
     <w:rsid w:val="00163ED6"/>
     <w:rsid w:val="00164115"/>
+    <w:rsid w:val="001646F9"/>
     <w:rsid w:val="00164D61"/>
     <w:rsid w:val="001654B8"/>
     <w:rsid w:val="0016572C"/>
     <w:rsid w:val="00166284"/>
     <w:rsid w:val="00166D22"/>
     <w:rsid w:val="00166D83"/>
     <w:rsid w:val="00167937"/>
     <w:rsid w:val="0017020F"/>
     <w:rsid w:val="00170351"/>
+    <w:rsid w:val="00170399"/>
     <w:rsid w:val="0017049A"/>
     <w:rsid w:val="001706C5"/>
     <w:rsid w:val="001708FF"/>
     <w:rsid w:val="00170EFD"/>
     <w:rsid w:val="001718AE"/>
     <w:rsid w:val="001718C4"/>
     <w:rsid w:val="0017227E"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="001736C0"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175EE8"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00176B21"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181857"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
+    <w:rsid w:val="0018656A"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190464"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
     <w:rsid w:val="00193F27"/>
     <w:rsid w:val="00194012"/>
     <w:rsid w:val="0019409E"/>
     <w:rsid w:val="0019468D"/>
     <w:rsid w:val="00194A8C"/>
     <w:rsid w:val="00195244"/>
@@ -31673,50 +31680,51 @@
     <w:rsid w:val="001B2063"/>
     <w:rsid w:val="001B29E8"/>
     <w:rsid w:val="001B2F8D"/>
     <w:rsid w:val="001B3217"/>
     <w:rsid w:val="001B3B78"/>
     <w:rsid w:val="001B454B"/>
     <w:rsid w:val="001B46C7"/>
     <w:rsid w:val="001B48A8"/>
     <w:rsid w:val="001B5F7B"/>
     <w:rsid w:val="001B730B"/>
     <w:rsid w:val="001B7645"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C090D"/>
     <w:rsid w:val="001C0AD1"/>
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
     <w:rsid w:val="001C33D5"/>
     <w:rsid w:val="001C369A"/>
     <w:rsid w:val="001C38B4"/>
     <w:rsid w:val="001C38E0"/>
     <w:rsid w:val="001C3C17"/>
     <w:rsid w:val="001C3D2F"/>
+    <w:rsid w:val="001C3D44"/>
     <w:rsid w:val="001C3D49"/>
     <w:rsid w:val="001C4247"/>
     <w:rsid w:val="001C4336"/>
     <w:rsid w:val="001C4438"/>
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2D6A"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D39B4"/>
@@ -31796,50 +31804,51 @@
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="00202580"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203759"/>
     <w:rsid w:val="00203A0C"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
     <w:rsid w:val="00205879"/>
     <w:rsid w:val="00205FDA"/>
     <w:rsid w:val="002060C0"/>
     <w:rsid w:val="00206E5C"/>
     <w:rsid w:val="0020710A"/>
     <w:rsid w:val="00207B7E"/>
+    <w:rsid w:val="00207DA3"/>
     <w:rsid w:val="002105BE"/>
     <w:rsid w:val="00210BD7"/>
     <w:rsid w:val="00211108"/>
     <w:rsid w:val="002115FE"/>
     <w:rsid w:val="002119EF"/>
     <w:rsid w:val="00211B7F"/>
     <w:rsid w:val="00212171"/>
     <w:rsid w:val="00213045"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="00214F41"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="00215D53"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
@@ -31859,50 +31868,51 @@
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022682E"/>
     <w:rsid w:val="0022684D"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227A87"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
     <w:rsid w:val="00231B85"/>
     <w:rsid w:val="00232BBA"/>
     <w:rsid w:val="00232DEF"/>
     <w:rsid w:val="00232DF3"/>
+    <w:rsid w:val="0023369A"/>
     <w:rsid w:val="00234044"/>
     <w:rsid w:val="002340B4"/>
     <w:rsid w:val="002345A2"/>
     <w:rsid w:val="002346E4"/>
     <w:rsid w:val="00234BEC"/>
     <w:rsid w:val="00234DB3"/>
     <w:rsid w:val="00235C9B"/>
     <w:rsid w:val="0023602A"/>
     <w:rsid w:val="00236048"/>
     <w:rsid w:val="002362A4"/>
     <w:rsid w:val="00236418"/>
     <w:rsid w:val="00236A07"/>
     <w:rsid w:val="00236F9B"/>
     <w:rsid w:val="002374EF"/>
     <w:rsid w:val="00237715"/>
     <w:rsid w:val="00237B53"/>
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="00237E7F"/>
     <w:rsid w:val="00237EFF"/>
     <w:rsid w:val="00240817"/>
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241D88"/>
     <w:rsid w:val="00241D9B"/>
@@ -32020,50 +32030,51 @@
     <w:rsid w:val="0028716D"/>
     <w:rsid w:val="00287C74"/>
     <w:rsid w:val="00287CDF"/>
     <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00287F65"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00291DA0"/>
     <w:rsid w:val="00291EE1"/>
     <w:rsid w:val="00291F79"/>
     <w:rsid w:val="002920C3"/>
     <w:rsid w:val="002922C9"/>
     <w:rsid w:val="00292AD5"/>
     <w:rsid w:val="00292F58"/>
     <w:rsid w:val="002932D3"/>
     <w:rsid w:val="002937AC"/>
     <w:rsid w:val="00293964"/>
     <w:rsid w:val="00293C71"/>
     <w:rsid w:val="00293D13"/>
     <w:rsid w:val="00293DBD"/>
     <w:rsid w:val="0029418A"/>
     <w:rsid w:val="002942B0"/>
     <w:rsid w:val="0029467D"/>
     <w:rsid w:val="00294E97"/>
+    <w:rsid w:val="00295A73"/>
     <w:rsid w:val="00295ADD"/>
     <w:rsid w:val="00295DB9"/>
     <w:rsid w:val="00295F16"/>
     <w:rsid w:val="0029614F"/>
     <w:rsid w:val="00296375"/>
     <w:rsid w:val="00296560"/>
     <w:rsid w:val="00296719"/>
     <w:rsid w:val="00296F0D"/>
     <w:rsid w:val="00296F64"/>
     <w:rsid w:val="00297106"/>
     <w:rsid w:val="00297429"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002974DB"/>
     <w:rsid w:val="00299973"/>
     <w:rsid w:val="002A02A8"/>
     <w:rsid w:val="002A03A1"/>
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
@@ -32083,50 +32094,51 @@
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
     <w:rsid w:val="002B3FAA"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
+    <w:rsid w:val="002C148A"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C460B"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C5832"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
     <w:rsid w:val="002C72E6"/>
     <w:rsid w:val="002C7304"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
@@ -32169,50 +32181,51 @@
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E72DC"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F3281"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
+    <w:rsid w:val="002F5737"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="00304890"/>
     <w:rsid w:val="0030497D"/>
@@ -32383,50 +32396,51 @@
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
     <w:rsid w:val="003648B0"/>
     <w:rsid w:val="00364902"/>
     <w:rsid w:val="00364C24"/>
     <w:rsid w:val="00365361"/>
     <w:rsid w:val="003657F8"/>
     <w:rsid w:val="00365932"/>
     <w:rsid w:val="00365EE5"/>
     <w:rsid w:val="00366438"/>
     <w:rsid w:val="003667EC"/>
     <w:rsid w:val="0036680D"/>
     <w:rsid w:val="00366BCB"/>
     <w:rsid w:val="00366D61"/>
     <w:rsid w:val="003672E8"/>
     <w:rsid w:val="00367CEC"/>
     <w:rsid w:val="00370537"/>
     <w:rsid w:val="003707F3"/>
     <w:rsid w:val="00370A05"/>
     <w:rsid w:val="00370D1A"/>
     <w:rsid w:val="00370F13"/>
     <w:rsid w:val="00371919"/>
     <w:rsid w:val="0037198B"/>
     <w:rsid w:val="003721CD"/>
+    <w:rsid w:val="003723DA"/>
     <w:rsid w:val="00372EB8"/>
     <w:rsid w:val="003730C6"/>
     <w:rsid w:val="00373614"/>
     <w:rsid w:val="00373A87"/>
     <w:rsid w:val="00373CB9"/>
     <w:rsid w:val="00374035"/>
     <w:rsid w:val="003741AB"/>
     <w:rsid w:val="0037434A"/>
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003761DC"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037655F"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
     <w:rsid w:val="00380DD8"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
     <w:rsid w:val="00381CF5"/>
     <w:rsid w:val="00381D7E"/>
@@ -32548,50 +32562,51 @@
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D430A"/>
     <w:rsid w:val="003D4D32"/>
     <w:rsid w:val="003D4D92"/>
     <w:rsid w:val="003D547C"/>
     <w:rsid w:val="003D54DF"/>
     <w:rsid w:val="003D57B7"/>
     <w:rsid w:val="003D5B6C"/>
     <w:rsid w:val="003D6297"/>
+    <w:rsid w:val="003D6603"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
     <w:rsid w:val="003E0DE7"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="003E15D1"/>
     <w:rsid w:val="003E1A04"/>
     <w:rsid w:val="003E1D00"/>
     <w:rsid w:val="003E1F53"/>
     <w:rsid w:val="003E2006"/>
     <w:rsid w:val="003E2473"/>
     <w:rsid w:val="003E281C"/>
     <w:rsid w:val="003E3AA7"/>
     <w:rsid w:val="003E3E3F"/>
     <w:rsid w:val="003E3E87"/>
     <w:rsid w:val="003E46DD"/>
     <w:rsid w:val="003E477E"/>
     <w:rsid w:val="003E48FB"/>
     <w:rsid w:val="003E4ED7"/>
     <w:rsid w:val="003E69F2"/>
@@ -32709,50 +32724,51 @@
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427CB6"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
     <w:rsid w:val="004308D2"/>
     <w:rsid w:val="00430BC8"/>
     <w:rsid w:val="004317E4"/>
     <w:rsid w:val="00431EB4"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
+    <w:rsid w:val="00433FA7"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
     <w:rsid w:val="00435270"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="0044056C"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441883"/>
     <w:rsid w:val="00441AE2"/>
     <w:rsid w:val="00441C35"/>
     <w:rsid w:val="00441CA5"/>
     <w:rsid w:val="00441D53"/>
     <w:rsid w:val="0044257F"/>
     <w:rsid w:val="00442B03"/>
     <w:rsid w:val="00442EFA"/>
@@ -32915,50 +32931,51 @@
     <w:rsid w:val="004A2A10"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A4C87"/>
     <w:rsid w:val="004A4E3B"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A573D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B08D2"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
+    <w:rsid w:val="004B1507"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6456"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C2C67"/>
@@ -33044,50 +33061,51 @@
     <w:rsid w:val="004F3E87"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="004F50F1"/>
     <w:rsid w:val="004F521A"/>
     <w:rsid w:val="004F559B"/>
     <w:rsid w:val="004F5BE9"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="004F636A"/>
     <w:rsid w:val="004F6AAA"/>
     <w:rsid w:val="004F6F66"/>
     <w:rsid w:val="00500724"/>
     <w:rsid w:val="005011FB"/>
     <w:rsid w:val="0050161D"/>
     <w:rsid w:val="00501AD6"/>
     <w:rsid w:val="00501CCF"/>
     <w:rsid w:val="00501E28"/>
     <w:rsid w:val="005023F4"/>
     <w:rsid w:val="0050272B"/>
     <w:rsid w:val="00502B07"/>
     <w:rsid w:val="00502D1B"/>
     <w:rsid w:val="00502F88"/>
     <w:rsid w:val="0050384E"/>
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="0050438D"/>
     <w:rsid w:val="005043CE"/>
+    <w:rsid w:val="005045F3"/>
     <w:rsid w:val="00504788"/>
     <w:rsid w:val="00504DDC"/>
     <w:rsid w:val="00504FC3"/>
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
@@ -33308,50 +33326,51 @@
     <w:rsid w:val="00592AF3"/>
     <w:rsid w:val="00592E7B"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="005939F0"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595122"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="00597788"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
+    <w:rsid w:val="005A061A"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A19D9"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
     <w:rsid w:val="005A3E65"/>
     <w:rsid w:val="005A4667"/>
     <w:rsid w:val="005A499A"/>
     <w:rsid w:val="005A4AB0"/>
     <w:rsid w:val="005A4E61"/>
     <w:rsid w:val="005A534B"/>
     <w:rsid w:val="005A5356"/>
     <w:rsid w:val="005A595C"/>
@@ -33374,50 +33393,51 @@
     <w:rsid w:val="005B2AD1"/>
     <w:rsid w:val="005B2B3C"/>
     <w:rsid w:val="005B2D7D"/>
     <w:rsid w:val="005B2E40"/>
     <w:rsid w:val="005B2F9D"/>
     <w:rsid w:val="005B2FFF"/>
     <w:rsid w:val="005B38E1"/>
     <w:rsid w:val="005B3C54"/>
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4860"/>
     <w:rsid w:val="005B4B26"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B664C"/>
     <w:rsid w:val="005B6725"/>
     <w:rsid w:val="005B6BB9"/>
     <w:rsid w:val="005B6EF9"/>
     <w:rsid w:val="005B71CC"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C05B6"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
+    <w:rsid w:val="005C1A0A"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C2F3E"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
     <w:rsid w:val="005C5232"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D0073"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
@@ -33429,84 +33449,87 @@
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D5A55"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E2CE6"/>
     <w:rsid w:val="005E31A5"/>
     <w:rsid w:val="005E3431"/>
     <w:rsid w:val="005E36DC"/>
     <w:rsid w:val="005E3B6E"/>
+    <w:rsid w:val="005E4A26"/>
     <w:rsid w:val="005E53DA"/>
+    <w:rsid w:val="005E5436"/>
     <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E560E"/>
     <w:rsid w:val="005E566F"/>
     <w:rsid w:val="005E5CA7"/>
     <w:rsid w:val="005E5E76"/>
     <w:rsid w:val="005E61C8"/>
     <w:rsid w:val="005E648B"/>
     <w:rsid w:val="005E68C5"/>
     <w:rsid w:val="005E7362"/>
     <w:rsid w:val="005E7680"/>
     <w:rsid w:val="005E78F4"/>
     <w:rsid w:val="005F0209"/>
     <w:rsid w:val="005F04C2"/>
     <w:rsid w:val="005F0C1B"/>
     <w:rsid w:val="005F1251"/>
     <w:rsid w:val="005F1364"/>
     <w:rsid w:val="005F1412"/>
     <w:rsid w:val="005F1911"/>
     <w:rsid w:val="005F1A04"/>
     <w:rsid w:val="005F1CA1"/>
     <w:rsid w:val="005F1E94"/>
     <w:rsid w:val="005F1EA3"/>
     <w:rsid w:val="005F2518"/>
     <w:rsid w:val="005F26F2"/>
     <w:rsid w:val="005F2912"/>
     <w:rsid w:val="005F2C76"/>
     <w:rsid w:val="005F32C3"/>
     <w:rsid w:val="005F344F"/>
     <w:rsid w:val="005F348C"/>
     <w:rsid w:val="005F3752"/>
     <w:rsid w:val="005F3C82"/>
     <w:rsid w:val="005F3FF8"/>
     <w:rsid w:val="005F42E9"/>
+    <w:rsid w:val="005F4C4F"/>
     <w:rsid w:val="005F4FDE"/>
     <w:rsid w:val="005F5163"/>
     <w:rsid w:val="005F537C"/>
     <w:rsid w:val="005F58A5"/>
     <w:rsid w:val="005F5BB2"/>
     <w:rsid w:val="005F6C9D"/>
     <w:rsid w:val="005F7591"/>
     <w:rsid w:val="005F7819"/>
     <w:rsid w:val="005F7C01"/>
     <w:rsid w:val="006008C0"/>
     <w:rsid w:val="00600C50"/>
     <w:rsid w:val="00600E7F"/>
     <w:rsid w:val="00601408"/>
     <w:rsid w:val="00601473"/>
     <w:rsid w:val="00601617"/>
     <w:rsid w:val="00601784"/>
     <w:rsid w:val="00601880"/>
     <w:rsid w:val="00601AD1"/>
     <w:rsid w:val="00601AEF"/>
     <w:rsid w:val="00601B84"/>
     <w:rsid w:val="006022C0"/>
     <w:rsid w:val="006023C3"/>
     <w:rsid w:val="00602CA4"/>
     <w:rsid w:val="00602E1E"/>
     <w:rsid w:val="0060320F"/>
@@ -33574,50 +33597,51 @@
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="0062672B"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00627E01"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
+    <w:rsid w:val="00633378"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633568"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006406A3"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
@@ -33729,81 +33753,83 @@
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675A60"/>
     <w:rsid w:val="00675B18"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677335"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
     <w:rsid w:val="00680441"/>
     <w:rsid w:val="0068051C"/>
     <w:rsid w:val="00680B92"/>
     <w:rsid w:val="00680BFA"/>
     <w:rsid w:val="00680C76"/>
     <w:rsid w:val="006812FE"/>
     <w:rsid w:val="0068134D"/>
+    <w:rsid w:val="00681408"/>
     <w:rsid w:val="0068145B"/>
     <w:rsid w:val="0068182D"/>
     <w:rsid w:val="00681891"/>
     <w:rsid w:val="00681C1A"/>
     <w:rsid w:val="00681E96"/>
     <w:rsid w:val="00682142"/>
     <w:rsid w:val="006824D3"/>
     <w:rsid w:val="00682608"/>
     <w:rsid w:val="00682D2C"/>
     <w:rsid w:val="006833EF"/>
     <w:rsid w:val="0068340E"/>
     <w:rsid w:val="00683725"/>
     <w:rsid w:val="00683AB6"/>
     <w:rsid w:val="00683D10"/>
     <w:rsid w:val="00684285"/>
     <w:rsid w:val="006842DD"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068545D"/>
     <w:rsid w:val="0068560F"/>
     <w:rsid w:val="00685BFC"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="006868D2"/>
     <w:rsid w:val="00686E6F"/>
     <w:rsid w:val="00687A17"/>
     <w:rsid w:val="00687D01"/>
     <w:rsid w:val="00687EF9"/>
     <w:rsid w:val="00690206"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069078B"/>
+    <w:rsid w:val="00690828"/>
     <w:rsid w:val="00690E57"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="00691469"/>
     <w:rsid w:val="0069162F"/>
     <w:rsid w:val="006919A9"/>
     <w:rsid w:val="0069219E"/>
     <w:rsid w:val="00692551"/>
     <w:rsid w:val="00692813"/>
     <w:rsid w:val="00692D2C"/>
     <w:rsid w:val="00693338"/>
     <w:rsid w:val="0069357D"/>
     <w:rsid w:val="00693B8C"/>
     <w:rsid w:val="00694011"/>
     <w:rsid w:val="006940F3"/>
     <w:rsid w:val="00694493"/>
     <w:rsid w:val="00694588"/>
     <w:rsid w:val="00694AE3"/>
     <w:rsid w:val="006954D4"/>
     <w:rsid w:val="00695950"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="00696433"/>
     <w:rsid w:val="006964B4"/>
     <w:rsid w:val="006966BC"/>
     <w:rsid w:val="0069689C"/>
     <w:rsid w:val="00696A5E"/>
@@ -33909,50 +33935,51 @@
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5AFB"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
     <w:rsid w:val="006E1D77"/>
     <w:rsid w:val="006E22E4"/>
     <w:rsid w:val="006E23F1"/>
     <w:rsid w:val="006E292E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E2FFF"/>
     <w:rsid w:val="006E3000"/>
     <w:rsid w:val="006E35DD"/>
     <w:rsid w:val="006E3ED8"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E4CCA"/>
     <w:rsid w:val="006E52B9"/>
+    <w:rsid w:val="006E54F4"/>
     <w:rsid w:val="006E574B"/>
     <w:rsid w:val="006E58B5"/>
     <w:rsid w:val="006E5CF5"/>
     <w:rsid w:val="006E62D3"/>
     <w:rsid w:val="006E71B1"/>
     <w:rsid w:val="006E7E34"/>
     <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="006F096A"/>
     <w:rsid w:val="006F0A13"/>
     <w:rsid w:val="006F0F60"/>
     <w:rsid w:val="006F100E"/>
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F319D"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5520"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
@@ -34010,74 +34037,76 @@
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00722C5A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
+    <w:rsid w:val="007273C0"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="00730FB9"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00732591"/>
     <w:rsid w:val="00733367"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00735960"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
+    <w:rsid w:val="007407BA"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
@@ -34160,158 +34189,163 @@
     <w:rsid w:val="00775EEC"/>
     <w:rsid w:val="007761C8"/>
     <w:rsid w:val="0077633E"/>
     <w:rsid w:val="0077675C"/>
     <w:rsid w:val="007767C0"/>
     <w:rsid w:val="007772D5"/>
     <w:rsid w:val="00777CA8"/>
     <w:rsid w:val="00777D0B"/>
     <w:rsid w:val="00780083"/>
     <w:rsid w:val="007808DD"/>
     <w:rsid w:val="00780991"/>
     <w:rsid w:val="00780C24"/>
     <w:rsid w:val="00780D9B"/>
     <w:rsid w:val="007810FC"/>
     <w:rsid w:val="00781971"/>
     <w:rsid w:val="00781E5F"/>
     <w:rsid w:val="007820D3"/>
     <w:rsid w:val="00782391"/>
     <w:rsid w:val="0078328C"/>
     <w:rsid w:val="007832D0"/>
     <w:rsid w:val="00783970"/>
     <w:rsid w:val="007839B1"/>
     <w:rsid w:val="00783A83"/>
     <w:rsid w:val="007847C8"/>
     <w:rsid w:val="007851D2"/>
+    <w:rsid w:val="00785324"/>
     <w:rsid w:val="00785643"/>
     <w:rsid w:val="0078597E"/>
     <w:rsid w:val="00785A0A"/>
     <w:rsid w:val="007860A7"/>
     <w:rsid w:val="00786231"/>
     <w:rsid w:val="007871FC"/>
     <w:rsid w:val="0079049B"/>
     <w:rsid w:val="007909C4"/>
     <w:rsid w:val="00791030"/>
     <w:rsid w:val="00791323"/>
     <w:rsid w:val="007918B9"/>
     <w:rsid w:val="007922B8"/>
     <w:rsid w:val="00792C0D"/>
     <w:rsid w:val="00793003"/>
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795CB7"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="0079778A"/>
+    <w:rsid w:val="00797917"/>
     <w:rsid w:val="00797A65"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
     <w:rsid w:val="007A0F40"/>
     <w:rsid w:val="007A1542"/>
     <w:rsid w:val="007A19C4"/>
     <w:rsid w:val="007A1AA5"/>
+    <w:rsid w:val="007A2432"/>
     <w:rsid w:val="007A264C"/>
     <w:rsid w:val="007A2B8A"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A39E9"/>
     <w:rsid w:val="007A3D89"/>
     <w:rsid w:val="007A4A20"/>
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
     <w:rsid w:val="007B08B3"/>
     <w:rsid w:val="007B0B28"/>
     <w:rsid w:val="007B1158"/>
     <w:rsid w:val="007B1C7E"/>
     <w:rsid w:val="007B213A"/>
     <w:rsid w:val="007B224C"/>
     <w:rsid w:val="007B2341"/>
     <w:rsid w:val="007B253E"/>
+    <w:rsid w:val="007B2A90"/>
     <w:rsid w:val="007B2D04"/>
     <w:rsid w:val="007B2FC4"/>
     <w:rsid w:val="007B33C1"/>
     <w:rsid w:val="007B36D2"/>
     <w:rsid w:val="007B4139"/>
     <w:rsid w:val="007B4899"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B573A"/>
     <w:rsid w:val="007B5864"/>
     <w:rsid w:val="007B5CF4"/>
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C17B1"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C20CD"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2514"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3D73"/>
     <w:rsid w:val="007C44CB"/>
     <w:rsid w:val="007C4768"/>
     <w:rsid w:val="007C54DB"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C5900"/>
     <w:rsid w:val="007C5A30"/>
     <w:rsid w:val="007C5EC9"/>
     <w:rsid w:val="007C61D2"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C70AA"/>
+    <w:rsid w:val="007C7385"/>
     <w:rsid w:val="007C7A4A"/>
     <w:rsid w:val="007C7AE0"/>
     <w:rsid w:val="007D0521"/>
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
     <w:rsid w:val="007D42CF"/>
     <w:rsid w:val="007D4A0D"/>
     <w:rsid w:val="007D4D72"/>
     <w:rsid w:val="007D4D94"/>
     <w:rsid w:val="007D5312"/>
     <w:rsid w:val="007D64B5"/>
     <w:rsid w:val="007D666B"/>
@@ -34324,78 +34358,80 @@
     <w:rsid w:val="007E1588"/>
     <w:rsid w:val="007E2E16"/>
     <w:rsid w:val="007E3383"/>
     <w:rsid w:val="007E34DA"/>
     <w:rsid w:val="007E37F5"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="007E3F8F"/>
     <w:rsid w:val="007E4632"/>
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E4A35"/>
     <w:rsid w:val="007E4F58"/>
     <w:rsid w:val="007E53C4"/>
     <w:rsid w:val="007E58BF"/>
     <w:rsid w:val="007E603E"/>
     <w:rsid w:val="007E6149"/>
     <w:rsid w:val="007E6A8C"/>
     <w:rsid w:val="007E6E51"/>
     <w:rsid w:val="007E6E7F"/>
     <w:rsid w:val="007E6F0E"/>
     <w:rsid w:val="007E762E"/>
     <w:rsid w:val="007E7ABE"/>
     <w:rsid w:val="007E7C61"/>
     <w:rsid w:val="007F05AC"/>
     <w:rsid w:val="007F0A2F"/>
     <w:rsid w:val="007F0CDE"/>
+    <w:rsid w:val="007F0DD6"/>
     <w:rsid w:val="007F0F52"/>
     <w:rsid w:val="007F108B"/>
     <w:rsid w:val="007F1574"/>
     <w:rsid w:val="007F1720"/>
     <w:rsid w:val="007F18CA"/>
     <w:rsid w:val="007F1A03"/>
     <w:rsid w:val="007F20A6"/>
     <w:rsid w:val="007F280B"/>
     <w:rsid w:val="007F2B86"/>
     <w:rsid w:val="007F2C27"/>
     <w:rsid w:val="007F361A"/>
     <w:rsid w:val="007F46A1"/>
     <w:rsid w:val="007F4E97"/>
     <w:rsid w:val="007F5076"/>
     <w:rsid w:val="007F523B"/>
     <w:rsid w:val="007F52FA"/>
     <w:rsid w:val="007F5E5D"/>
     <w:rsid w:val="007F5F99"/>
     <w:rsid w:val="007F61A4"/>
     <w:rsid w:val="007F7740"/>
     <w:rsid w:val="007F7A1F"/>
     <w:rsid w:val="007F7B12"/>
     <w:rsid w:val="00800171"/>
     <w:rsid w:val="00800380"/>
     <w:rsid w:val="00800AB8"/>
     <w:rsid w:val="00800BAA"/>
     <w:rsid w:val="00800BCE"/>
     <w:rsid w:val="00800E9C"/>
+    <w:rsid w:val="00800F02"/>
     <w:rsid w:val="0080104A"/>
     <w:rsid w:val="00801381"/>
     <w:rsid w:val="00802319"/>
     <w:rsid w:val="008024EE"/>
     <w:rsid w:val="00802718"/>
     <w:rsid w:val="0080295B"/>
     <w:rsid w:val="00802D06"/>
     <w:rsid w:val="008035B3"/>
     <w:rsid w:val="008036C6"/>
     <w:rsid w:val="00803882"/>
     <w:rsid w:val="00803BBB"/>
     <w:rsid w:val="00803BD8"/>
     <w:rsid w:val="00803DF5"/>
     <w:rsid w:val="008040ED"/>
     <w:rsid w:val="0080427D"/>
     <w:rsid w:val="0080435B"/>
     <w:rsid w:val="008046E1"/>
     <w:rsid w:val="00804AB1"/>
     <w:rsid w:val="008052E3"/>
     <w:rsid w:val="00805372"/>
     <w:rsid w:val="00805600"/>
     <w:rsid w:val="00806296"/>
     <w:rsid w:val="008065D0"/>
     <w:rsid w:val="008067EB"/>
     <w:rsid w:val="0080709A"/>
@@ -34406,50 +34442,51 @@
     <w:rsid w:val="008107FB"/>
     <w:rsid w:val="008108C5"/>
     <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="00811868"/>
     <w:rsid w:val="00811ECF"/>
     <w:rsid w:val="0081239D"/>
     <w:rsid w:val="00813867"/>
     <w:rsid w:val="00813D9D"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="008168D8"/>
     <w:rsid w:val="00816990"/>
     <w:rsid w:val="00816EC0"/>
     <w:rsid w:val="00817595"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="00817B9F"/>
     <w:rsid w:val="00817E73"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="008200FC"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
+    <w:rsid w:val="00820816"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
     <w:rsid w:val="00826DF4"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827B81"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
@@ -34731,50 +34768,51 @@
     <w:rsid w:val="008C5E2E"/>
     <w:rsid w:val="008C6212"/>
     <w:rsid w:val="008C68B5"/>
     <w:rsid w:val="008C6A68"/>
     <w:rsid w:val="008C6D78"/>
     <w:rsid w:val="008C6EE2"/>
     <w:rsid w:val="008C70BC"/>
     <w:rsid w:val="008C71FE"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C742D"/>
     <w:rsid w:val="008C7622"/>
     <w:rsid w:val="008C7735"/>
     <w:rsid w:val="008C7951"/>
     <w:rsid w:val="008D11A7"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D28FE"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
+    <w:rsid w:val="008D3A95"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E1392"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
     <w:rsid w:val="008E2535"/>
     <w:rsid w:val="008E26A5"/>
     <w:rsid w:val="008E2E82"/>
     <w:rsid w:val="008E35F9"/>
     <w:rsid w:val="008E3BEE"/>
@@ -34893,50 +34931,51 @@
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="00932550"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
     <w:rsid w:val="00936138"/>
     <w:rsid w:val="00936661"/>
     <w:rsid w:val="009369A0"/>
     <w:rsid w:val="00936D1E"/>
     <w:rsid w:val="00936D40"/>
     <w:rsid w:val="009372BC"/>
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="00937E20"/>
+    <w:rsid w:val="00940137"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="009412AE"/>
     <w:rsid w:val="00941D26"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="00943337"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="00944644"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="0094764B"/>
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
@@ -34949,50 +34988,51 @@
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960456"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="00961745"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
+    <w:rsid w:val="00963FC0"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="0096516B"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974CF3"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975956"/>
     <w:rsid w:val="00975D07"/>
@@ -35011,50 +35051,51 @@
     <w:rsid w:val="009823DC"/>
     <w:rsid w:val="00982B29"/>
     <w:rsid w:val="0098311C"/>
     <w:rsid w:val="00984154"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="00984B63"/>
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986F52"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="009914D2"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
+    <w:rsid w:val="00993484"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00994306"/>
     <w:rsid w:val="00994456"/>
     <w:rsid w:val="009946D3"/>
     <w:rsid w:val="00994C97"/>
     <w:rsid w:val="00994FAB"/>
     <w:rsid w:val="00996783"/>
     <w:rsid w:val="00997C33"/>
     <w:rsid w:val="009A0825"/>
     <w:rsid w:val="009A08D6"/>
     <w:rsid w:val="009A1361"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A1D5C"/>
     <w:rsid w:val="009A1EF8"/>
     <w:rsid w:val="009A1F86"/>
     <w:rsid w:val="009A2036"/>
     <w:rsid w:val="009A2159"/>
     <w:rsid w:val="009A2706"/>
     <w:rsid w:val="009A2798"/>
     <w:rsid w:val="009A27BF"/>
     <w:rsid w:val="009A2BCE"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A327B"/>
     <w:rsid w:val="009A36C3"/>
     <w:rsid w:val="009A3819"/>
@@ -35108,50 +35149,51 @@
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C19F3"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C275B"/>
     <w:rsid w:val="009C3CB9"/>
     <w:rsid w:val="009C4008"/>
     <w:rsid w:val="009C4057"/>
     <w:rsid w:val="009C46AC"/>
     <w:rsid w:val="009C49ED"/>
     <w:rsid w:val="009C599A"/>
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009C5C60"/>
     <w:rsid w:val="009C6A52"/>
     <w:rsid w:val="009C6BB8"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009C769F"/>
     <w:rsid w:val="009D08E2"/>
     <w:rsid w:val="009D0F83"/>
     <w:rsid w:val="009D0FE1"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D1970"/>
     <w:rsid w:val="009D19DC"/>
     <w:rsid w:val="009D1A3C"/>
     <w:rsid w:val="009D1CF0"/>
     <w:rsid w:val="009D2EFD"/>
+    <w:rsid w:val="009D3595"/>
     <w:rsid w:val="009D3B6F"/>
     <w:rsid w:val="009D400E"/>
     <w:rsid w:val="009D46F8"/>
     <w:rsid w:val="009D4A13"/>
     <w:rsid w:val="009D4EDC"/>
     <w:rsid w:val="009D523B"/>
     <w:rsid w:val="009D54D2"/>
     <w:rsid w:val="009D5BA6"/>
     <w:rsid w:val="009D6294"/>
     <w:rsid w:val="009D6864"/>
     <w:rsid w:val="009D6A37"/>
     <w:rsid w:val="009E0ECD"/>
     <w:rsid w:val="009E12A3"/>
     <w:rsid w:val="009E12DB"/>
     <w:rsid w:val="009E1707"/>
     <w:rsid w:val="009E1828"/>
     <w:rsid w:val="009E1A15"/>
     <w:rsid w:val="009E1C59"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
     <w:rsid w:val="009E3265"/>
@@ -35246,50 +35288,51 @@
     <w:rsid w:val="00A17394"/>
     <w:rsid w:val="00A174EC"/>
     <w:rsid w:val="00A176B8"/>
     <w:rsid w:val="00A17C6C"/>
     <w:rsid w:val="00A17CD7"/>
     <w:rsid w:val="00A200CB"/>
     <w:rsid w:val="00A202A8"/>
     <w:rsid w:val="00A2036A"/>
     <w:rsid w:val="00A203CE"/>
     <w:rsid w:val="00A2072A"/>
     <w:rsid w:val="00A20AD2"/>
     <w:rsid w:val="00A217EE"/>
     <w:rsid w:val="00A21D3F"/>
     <w:rsid w:val="00A2205C"/>
     <w:rsid w:val="00A22237"/>
     <w:rsid w:val="00A22463"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A23358"/>
     <w:rsid w:val="00A23392"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A23D68"/>
     <w:rsid w:val="00A23FD5"/>
     <w:rsid w:val="00A248CA"/>
     <w:rsid w:val="00A24F57"/>
     <w:rsid w:val="00A25427"/>
+    <w:rsid w:val="00A26028"/>
     <w:rsid w:val="00A26541"/>
     <w:rsid w:val="00A266B4"/>
     <w:rsid w:val="00A270E0"/>
     <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A2788F"/>
     <w:rsid w:val="00A27D79"/>
     <w:rsid w:val="00A27DEF"/>
     <w:rsid w:val="00A30901"/>
     <w:rsid w:val="00A30922"/>
     <w:rsid w:val="00A3093A"/>
     <w:rsid w:val="00A30A67"/>
     <w:rsid w:val="00A31A6A"/>
     <w:rsid w:val="00A321EE"/>
     <w:rsid w:val="00A326FA"/>
     <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A33EEF"/>
     <w:rsid w:val="00A341A4"/>
     <w:rsid w:val="00A354DB"/>
     <w:rsid w:val="00A3552B"/>
     <w:rsid w:val="00A35C30"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
@@ -35403,51 +35446,50 @@
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A825E8"/>
     <w:rsid w:val="00A82679"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A836D7"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
-    <w:rsid w:val="00A9166C"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93512"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A9624D"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A966B5"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
@@ -35455,67 +35497,69 @@
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0EEC"/>
     <w:rsid w:val="00AB0F7F"/>
+    <w:rsid w:val="00AB1BE3"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2163"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
+    <w:rsid w:val="00AB702C"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC0716"/>
     <w:rsid w:val="00AC0745"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC1F5F"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
@@ -35592,50 +35636,51 @@
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
     <w:rsid w:val="00AF6E9E"/>
     <w:rsid w:val="00AF7622"/>
     <w:rsid w:val="00B0005A"/>
     <w:rsid w:val="00B00E73"/>
     <w:rsid w:val="00B01054"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02C4B"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04869"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B04F9F"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
+    <w:rsid w:val="00B05994"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B0789A"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
     <w:rsid w:val="00B10FB4"/>
     <w:rsid w:val="00B11350"/>
     <w:rsid w:val="00B11489"/>
     <w:rsid w:val="00B1168A"/>
     <w:rsid w:val="00B11FB8"/>
     <w:rsid w:val="00B12A55"/>
     <w:rsid w:val="00B12D22"/>
     <w:rsid w:val="00B12D67"/>
     <w:rsid w:val="00B1327D"/>
     <w:rsid w:val="00B14286"/>
     <w:rsid w:val="00B142B5"/>
     <w:rsid w:val="00B142C7"/>
     <w:rsid w:val="00B1436C"/>
     <w:rsid w:val="00B14C59"/>
     <w:rsid w:val="00B151E2"/>
     <w:rsid w:val="00B15265"/>
     <w:rsid w:val="00B152BF"/>
     <w:rsid w:val="00B154E5"/>
@@ -36092,69 +36137,71 @@
     <w:rsid w:val="00C11F35"/>
     <w:rsid w:val="00C120D2"/>
     <w:rsid w:val="00C1221F"/>
     <w:rsid w:val="00C127D4"/>
     <w:rsid w:val="00C12842"/>
     <w:rsid w:val="00C12A0F"/>
     <w:rsid w:val="00C12C41"/>
     <w:rsid w:val="00C12FCD"/>
     <w:rsid w:val="00C131BD"/>
     <w:rsid w:val="00C13755"/>
     <w:rsid w:val="00C13BF3"/>
     <w:rsid w:val="00C13EC9"/>
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C1651B"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C1799B"/>
+    <w:rsid w:val="00C17C5E"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C2051C"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C210EA"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
     <w:rsid w:val="00C251C7"/>
     <w:rsid w:val="00C25422"/>
+    <w:rsid w:val="00C256A9"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C268A2"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C309D3"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C31731"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
     <w:rsid w:val="00C33D4C"/>
     <w:rsid w:val="00C3451A"/>
     <w:rsid w:val="00C34937"/>
     <w:rsid w:val="00C34F94"/>
     <w:rsid w:val="00C36214"/>
     <w:rsid w:val="00C364B2"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C36FCD"/>
@@ -36175,50 +36222,51 @@
     <w:rsid w:val="00C43679"/>
     <w:rsid w:val="00C43880"/>
     <w:rsid w:val="00C43EB0"/>
     <w:rsid w:val="00C43F56"/>
     <w:rsid w:val="00C44180"/>
     <w:rsid w:val="00C44563"/>
     <w:rsid w:val="00C4474E"/>
     <w:rsid w:val="00C45174"/>
     <w:rsid w:val="00C45434"/>
     <w:rsid w:val="00C455CD"/>
     <w:rsid w:val="00C45833"/>
     <w:rsid w:val="00C45E76"/>
     <w:rsid w:val="00C47508"/>
     <w:rsid w:val="00C47905"/>
     <w:rsid w:val="00C47EAD"/>
     <w:rsid w:val="00C50162"/>
     <w:rsid w:val="00C50D01"/>
     <w:rsid w:val="00C5127A"/>
     <w:rsid w:val="00C5185E"/>
     <w:rsid w:val="00C51A24"/>
     <w:rsid w:val="00C51A4E"/>
     <w:rsid w:val="00C51A68"/>
     <w:rsid w:val="00C51BF7"/>
     <w:rsid w:val="00C53640"/>
     <w:rsid w:val="00C537A2"/>
+    <w:rsid w:val="00C538BF"/>
     <w:rsid w:val="00C546E6"/>
     <w:rsid w:val="00C54F10"/>
     <w:rsid w:val="00C55773"/>
     <w:rsid w:val="00C557F6"/>
     <w:rsid w:val="00C55864"/>
     <w:rsid w:val="00C55CE1"/>
     <w:rsid w:val="00C55ECE"/>
     <w:rsid w:val="00C5637A"/>
     <w:rsid w:val="00C567EE"/>
     <w:rsid w:val="00C56A7A"/>
     <w:rsid w:val="00C56CC6"/>
     <w:rsid w:val="00C56F96"/>
     <w:rsid w:val="00C570C5"/>
     <w:rsid w:val="00C570F2"/>
     <w:rsid w:val="00C574E6"/>
     <w:rsid w:val="00C57965"/>
     <w:rsid w:val="00C57AAD"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C61011"/>
     <w:rsid w:val="00C611F0"/>
     <w:rsid w:val="00C6177E"/>
     <w:rsid w:val="00C61A5C"/>
     <w:rsid w:val="00C622D5"/>
     <w:rsid w:val="00C62548"/>
     <w:rsid w:val="00C63BAD"/>
@@ -36624,50 +36672,51 @@
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D619AA"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D628A1"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
+    <w:rsid w:val="00D6339D"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D67595"/>
     <w:rsid w:val="00D67C28"/>
     <w:rsid w:val="00D70C5C"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
@@ -36711,50 +36760,51 @@
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D83FC2"/>
     <w:rsid w:val="00D843BE"/>
     <w:rsid w:val="00D845F7"/>
     <w:rsid w:val="00D8473D"/>
     <w:rsid w:val="00D84B15"/>
     <w:rsid w:val="00D84EDE"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
+    <w:rsid w:val="00D94075"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA0EE7"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
@@ -36800,50 +36850,51 @@
     <w:rsid w:val="00DB7790"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC3DF1"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC4292"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC5113"/>
     <w:rsid w:val="00DC5230"/>
     <w:rsid w:val="00DC56C0"/>
+    <w:rsid w:val="00DC56E9"/>
     <w:rsid w:val="00DC5830"/>
     <w:rsid w:val="00DC5CC1"/>
     <w:rsid w:val="00DC6031"/>
     <w:rsid w:val="00DC6078"/>
     <w:rsid w:val="00DC62D3"/>
     <w:rsid w:val="00DC6645"/>
     <w:rsid w:val="00DC6930"/>
     <w:rsid w:val="00DC71BD"/>
     <w:rsid w:val="00DC74D4"/>
     <w:rsid w:val="00DC7B5F"/>
     <w:rsid w:val="00DD0065"/>
     <w:rsid w:val="00DD0432"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DD23A3"/>
     <w:rsid w:val="00DD24A4"/>
     <w:rsid w:val="00DD28DB"/>
     <w:rsid w:val="00DD2D97"/>
     <w:rsid w:val="00DD2DF9"/>
     <w:rsid w:val="00DD2FD3"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD30E3"/>
     <w:rsid w:val="00DD3107"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD35D3"/>
     <w:rsid w:val="00DD384C"/>
@@ -36879,57 +36930,59 @@
     <w:rsid w:val="00DE4DCC"/>
     <w:rsid w:val="00DE584D"/>
     <w:rsid w:val="00DE5CEA"/>
     <w:rsid w:val="00DE5EA6"/>
     <w:rsid w:val="00DE6899"/>
     <w:rsid w:val="00DE7F26"/>
     <w:rsid w:val="00DF0062"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF0674"/>
     <w:rsid w:val="00DF0B69"/>
     <w:rsid w:val="00DF0E96"/>
     <w:rsid w:val="00DF10E4"/>
     <w:rsid w:val="00DF166B"/>
     <w:rsid w:val="00DF2189"/>
     <w:rsid w:val="00DF23A0"/>
     <w:rsid w:val="00DF27BA"/>
     <w:rsid w:val="00DF2D65"/>
     <w:rsid w:val="00DF30A8"/>
     <w:rsid w:val="00DF3644"/>
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF608A"/>
     <w:rsid w:val="00DF662D"/>
     <w:rsid w:val="00DF6A43"/>
+    <w:rsid w:val="00DF6B80"/>
     <w:rsid w:val="00DF6BD4"/>
     <w:rsid w:val="00DF7803"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
     <w:rsid w:val="00E00000"/>
     <w:rsid w:val="00E006A5"/>
     <w:rsid w:val="00E009A3"/>
+    <w:rsid w:val="00E00C99"/>
     <w:rsid w:val="00E01644"/>
     <w:rsid w:val="00E01DD0"/>
     <w:rsid w:val="00E01E86"/>
     <w:rsid w:val="00E01E9D"/>
     <w:rsid w:val="00E025FF"/>
     <w:rsid w:val="00E02790"/>
     <w:rsid w:val="00E02A9D"/>
     <w:rsid w:val="00E02DCD"/>
     <w:rsid w:val="00E03487"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E04B37"/>
     <w:rsid w:val="00E050B1"/>
     <w:rsid w:val="00E0530D"/>
     <w:rsid w:val="00E055B2"/>
     <w:rsid w:val="00E0574D"/>
     <w:rsid w:val="00E06290"/>
     <w:rsid w:val="00E0688A"/>
     <w:rsid w:val="00E07391"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E07D26"/>
     <w:rsid w:val="00E07E56"/>
     <w:rsid w:val="00E101FC"/>
     <w:rsid w:val="00E103B3"/>
     <w:rsid w:val="00E10877"/>
     <w:rsid w:val="00E10891"/>
@@ -36971,50 +37024,51 @@
     <w:rsid w:val="00E26609"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
     <w:rsid w:val="00E37447"/>
+    <w:rsid w:val="00E37785"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E37E18"/>
     <w:rsid w:val="00E4037B"/>
     <w:rsid w:val="00E4091E"/>
     <w:rsid w:val="00E417D6"/>
     <w:rsid w:val="00E42421"/>
     <w:rsid w:val="00E4277C"/>
     <w:rsid w:val="00E42982"/>
     <w:rsid w:val="00E42A24"/>
     <w:rsid w:val="00E43208"/>
     <w:rsid w:val="00E43627"/>
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
     <w:rsid w:val="00E45D54"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
     <w:rsid w:val="00E46F52"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E501C0"/>
     <w:rsid w:val="00E507FC"/>
     <w:rsid w:val="00E5099A"/>
@@ -37139,50 +37193,51 @@
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E96D43"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00E97DDB"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA22DE"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
+    <w:rsid w:val="00EA2D3F"/>
     <w:rsid w:val="00EA2DBB"/>
     <w:rsid w:val="00EA2E2E"/>
     <w:rsid w:val="00EA2EC6"/>
     <w:rsid w:val="00EA2F32"/>
     <w:rsid w:val="00EA3067"/>
     <w:rsid w:val="00EA3325"/>
     <w:rsid w:val="00EA33D0"/>
     <w:rsid w:val="00EA3448"/>
     <w:rsid w:val="00EA4434"/>
     <w:rsid w:val="00EA4465"/>
     <w:rsid w:val="00EA455C"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA49A2"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA4F7C"/>
     <w:rsid w:val="00EA5B7E"/>
     <w:rsid w:val="00EA5E67"/>
     <w:rsid w:val="00EA6671"/>
     <w:rsid w:val="00EA6A15"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
@@ -37321,64 +37376,67 @@
     <w:rsid w:val="00F060F0"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F07913"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07D28"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F10F07"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1378E"/>
+    <w:rsid w:val="00F1389A"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F14121"/>
+    <w:rsid w:val="00F1425D"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F17D5D"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17F5B"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
+    <w:rsid w:val="00F20B24"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
     <w:rsid w:val="00F2639E"/>
     <w:rsid w:val="00F267D7"/>
     <w:rsid w:val="00F26B2D"/>
     <w:rsid w:val="00F26DFB"/>
     <w:rsid w:val="00F26F1B"/>
     <w:rsid w:val="00F2712F"/>
     <w:rsid w:val="00F27392"/>
@@ -37535,78 +37593,80 @@
     <w:rsid w:val="00F80AD0"/>
     <w:rsid w:val="00F80DF3"/>
     <w:rsid w:val="00F811F5"/>
     <w:rsid w:val="00F81E6A"/>
     <w:rsid w:val="00F822AB"/>
     <w:rsid w:val="00F82317"/>
     <w:rsid w:val="00F82A0A"/>
     <w:rsid w:val="00F832C3"/>
     <w:rsid w:val="00F834A7"/>
     <w:rsid w:val="00F834E5"/>
     <w:rsid w:val="00F83A36"/>
     <w:rsid w:val="00F83A95"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rsid w:val="00F843F0"/>
     <w:rsid w:val="00F84676"/>
     <w:rsid w:val="00F84E0A"/>
     <w:rsid w:val="00F84E34"/>
     <w:rsid w:val="00F84FBD"/>
     <w:rsid w:val="00F85138"/>
     <w:rsid w:val="00F852D0"/>
     <w:rsid w:val="00F85B4F"/>
     <w:rsid w:val="00F8634D"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F90354"/>
     <w:rsid w:val="00F90BAF"/>
+    <w:rsid w:val="00F90F20"/>
     <w:rsid w:val="00F9111F"/>
     <w:rsid w:val="00F917D4"/>
     <w:rsid w:val="00F91DEE"/>
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
     <w:rsid w:val="00F9569D"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
+    <w:rsid w:val="00FA02A6"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
     <w:rsid w:val="00FA1A70"/>
     <w:rsid w:val="00FA244F"/>
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA4EE1"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA6015"/>
     <w:rsid w:val="00FA608F"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
@@ -43186,51 +43246,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37344&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Scott@alwayz.us" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37682&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37280&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kevin@KTTDistributors.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37152&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ZachG@viatec.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jmartin@fleetelectric.co" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37504&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*mopg0a*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjQwOTcwMzgkbzU2OSRnMSR0MTc2NDA5NzE3NCRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37154&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37272&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ross@revvit.net" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Madeline@emmaty.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37503&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/public-construction" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/225-CMR-900-appliance-energy-efficiency-standards-testing-and-certification-program" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37502&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steve.dusse@pairedpower.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mquinn@uecma.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37343&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37218&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37240&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.teahan@graybar.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*mopg0a*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjQwOTcwMzgkbzU2OSRnMSR0MTc2NDA5NzE3NCRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/view/search/external/advancedSearchContractBlanket.xhtml?q=VEH122&amp;currentDocType=contractBlankets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Barryw@revisionemergy.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37524&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/lbe-priorities-and-efforts-clean-transportation" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37472&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ev4all@wv4all.net" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@voltrek.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/Section29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37525&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brittany@BT2Energy.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37149&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris@matchaelectric.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John@rivermoorenergy.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37528&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37070&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bids@fulcrumenergy.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37154&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh123/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37681&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Frances.palmer@powerflex.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37499&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris@eci-ne.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37091&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ben.sonnega@highlandfleet.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37150&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@verdek.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mikeh@allproelectric.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37151&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darmano@guardian-energy.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37680&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abellevue@revolt-charging.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37367&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:souellette@evsellc.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37717&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleIII/Chapter30/section39m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bcarter@moveev.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37214&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37529&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Joe@districtfleet.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harper@gatewayintl360.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37241&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37217&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mayur.kamalakar@suryatechpower.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/vehicles-transportation-and-road-maintenance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37366&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CsWalker345@gmail.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37524&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Scott@alwayz.us" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37366&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CsWalker345@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37682&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37280&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kevin@KTTDistributors.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37528&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@voltrek.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jmartin@fleetelectric.co" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37504&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*mopg0a*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjQwOTcwMzgkbzU2OSRnMSR0MTc2NDA5NzE3NCRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37154&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37499&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:John@rivermoorenergy.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Madeline@emmaty.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37503&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/public-construction" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/225-CMR-900-appliance-energy-efficiency-standards-testing-and-certification-program" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37502&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steve.dusse@pairedpower.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@verdek.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37218&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37240&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.teahan@graybar.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*mopg0a*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjQwOTcwMzgkbzU2OSRnMSR0MTc2NDA5NzE3NCRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/view/search/external/advancedSearchContractBlanket.xhtml?q=VEH122&amp;currentDocType=contractBlankets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abellevue@revolt-charging.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37680&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/lbe-priorities-and-efforts-clean-transportation" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37472&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ev4all@wv4all.net" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/Section29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37525&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brittany@BT2Energy.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37149&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris@matchaelectric.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mayur.kamalakar@suryatechpower.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37214&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37070&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bids@fulcrumenergy.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37154&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh123/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37681&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Frances.palmer@powerflex.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37344&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris@eci-ne.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37091&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ben.sonnega@highlandfleet.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37150&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ZachG@viatec.us" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mikeh@allproelectric.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37151&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darmano@guardian-energy.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37152&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ross@revvit.net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37367&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:souellette@evsellc.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37717&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleIII/Chapter30/section39m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bcarter@moveev.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37343&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37529&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Joe@districtfleet.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harper@gatewayintl360.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37241&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37217&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mquinn@uecma.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/vehicles-transportation-and-road-maintenance" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -43511,74 +43571,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -43769,1505 +43816,3102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{582062E4-A1B2-4194-82B8-DE38C1EB17CA}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00439E44-8C1D-475D-A1F0-8DFFA0C81C13}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>8806</Words>
-  <Characters>50196</Characters>
+  <Words>8766</Words>
+  <Characters>49972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>418</Lines>
+  <Lines>416</Lines>
   <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Products and Services Contract User Guide Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58885</CharactersWithSpaces>
+  <CharactersWithSpaces>58621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="480" baseType="variant">
-[...1 lines deleted...]
-        <vt:i4>3342415</vt:i4>
+    <vt:vector size="1008" baseType="variant">
+      <vt:variant>
+        <vt:i4>3473469</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>627</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196657</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>624</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:sales@voltrek.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866742</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>621</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37343&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342344</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>618</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ZachG@viatec.us</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997811</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>615</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37214&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097166</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>612</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:admin@verdek.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>609</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37528&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900584</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Mquinn@uecma.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37152&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308477</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Mayur.kamalakar@suryatechpower.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997812</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37680&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524326</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>594</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:John@rivermoorenergy.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>591</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37524&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160496</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>588</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Ross@revvit.net</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932278</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>585</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37344&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587552</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Abellevue@revolt-charging.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539067</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37499&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>576</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Barryw@revisionemergy.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866741</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>573</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37272&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:CsWalker345@gmail.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866749</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37717&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>564</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Frances.palmer@powerflex.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866736</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>561</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37525&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553628</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Steve.dusse@pairedpower.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128884</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>555</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37682&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767265</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>552</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Bcarter@moveev.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>549</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37150&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>546</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Chris@matchaelectric.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932274</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>543</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37502&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900594</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>540</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Kevin@KTTDistributors.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063347</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>537</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37217&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196715</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>534</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Ben.sonnega@highlandfleet.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>531</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37241&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:darmano@guardian-energy.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342454</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37149&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Michael.teahan@graybar.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801202</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37504&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621505</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>516</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Harper@gatewayintl360.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866743</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37151&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>510</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Bids@fulcrumenergy.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735670</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>507</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37240&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929926</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Jmartin@fleetelectric.co</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>501</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37366&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>498</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:souellette@evsellc.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>495</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-25-1080-OSD03-OSD03-37681&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257621</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Ev4all@wv4all.net</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997810</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37503&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670047</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>486</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Scott@alwayz.us</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128884</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37367&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293827</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Chris@eci-ne.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997813</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>477</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37472&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374079</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Madeline@emmaty.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735674</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>471</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37280&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>468</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Joe@districtfleet.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37091&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6356994</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>462</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Brittany@BT2Energy.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>459</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37218&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701733</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Jim@andersonmotors.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37529&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Mikeh@allproelectric.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866681</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>447</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37070&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>444</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735612</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37154&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866680</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>435</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>432</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/lbe-priorities-and-efforts-clean-transportation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ev-charging-station-grants-and-incentives-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424926</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>429</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Comptroller.Info@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507410</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>426</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>-alternative-fuel-vehicles-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094936</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>423</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900621</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>420</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/environmentally-preferable-products-epp-procurement-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357041</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/regulations/225-CMR-900-appliance-energy-efficiency-standards-testing-and-certification-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>411</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473469</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.procurated.com/ma-statewide/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65629</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Vendor_List_and_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946871</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>381</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>378</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128803</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>375</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852045</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/statewide-contract-index</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458839</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687037</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/orgs/supplier-diversity-office-sdo</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505096</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/information-for-apprentices</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114127</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/prevailing-wage-enforcement</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898350</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:AGOBidUnit@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291503</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/dols</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/Section29</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507421</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>342</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/public-construction</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2424926</vt:i4>
+        <vt:i4>5898350</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>339</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:Comptroller.Info@mass.gov</vt:lpwstr>
+        <vt:lpwstr>mailto:AGOBidUnit@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6094936</vt:i4>
+        <vt:i4>6684785</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>336</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide</vt:lpwstr>
+        <vt:lpwstr>https://malegislature.gov/Laws/GeneralLaws/PartI/TitleIII/Chapter30/section39m</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6553639</vt:i4>
+        <vt:i4>3866680</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>333</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://go.procurated.com/ma-statewide/</vt:lpwstr>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6553703</vt:i4>
+        <vt:i4>65629</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>330</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619241</vt:i4>
+        <vt:lpwstr>_Vendor_List_and_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145730</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>327</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/regulations/801-CMR-21-procurement-of-commodities-or-services-including-human-and-social-services</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>_Vendor_List_and</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866680</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242970</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.commbuys.com/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949151</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:OSDhelpdesk@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638510</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Construction_and_Construction-Relat</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473469</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-20-1080-OSD03-SRC3-17999&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735612</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37154&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539004</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/view/search/external/advancedSearchContractBlanket.xhtml?q=VEH122&amp;currentDocType=contractBlankets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/non-profit-purchasing-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374026</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/service-details/vehicles-transportation-and-road-maintenance</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4521993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/veh123/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718661</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*mopg0a*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjQwOTcwMzgkbzU2OSRnMSR0MTc2NDA5NzE3NCRqNjAkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718661</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*mopg0a*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjQwOTcwMzgkbzU2OSRnMSR0MTc2NDA5NzE3NCRqNjAkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357017</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix:_Detailed_Contract</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>2228276</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>324</vt:i4>
+        <vt:i4>279</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.macomptroller.org/policies/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262249</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>321</vt:i4>
+        <vt:i4>3866680</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37071&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>318</vt:i4>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>269</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>852015</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>315</vt:i4>
+        <vt:lpwstr>_Toc216360844</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>263</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA.</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4128803</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>312</vt:i4>
+        <vt:lpwstr>_Toc216360843</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>257</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>852045</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>309</vt:i4>
+        <vt:lpwstr>_Toc216360842</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>251</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/statewide-contract-index</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2162729</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>306</vt:i4>
+        <vt:lpwstr>_Toc216360841</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>245</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/orgs/supplier-diversity-office-sdo</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262249</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>303</vt:i4>
+        <vt:lpwstr>_Toc216360840</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>239</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>300</vt:i4>
+        <vt:lpwstr>_Toc216360839</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>233</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/information-for-apprentices</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6553725</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>297</vt:i4>
+        <vt:lpwstr>_Toc216360838</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>227</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.mass.gov/prevailing-wage-enforcement</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1179721</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>294</vt:i4>
+        <vt:lpwstr>_Toc216360837</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>221</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/weekly-certified-payroll-report/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7536743</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>291</vt:i4>
+        <vt:lpwstr>_Toc216360836</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>215</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/orgs/department-of-labor-standards</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5832719</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>288</vt:i4>
+        <vt:lpwstr>_Toc216360835</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>209</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/orgs/executive-office-of-labor-and-workforce-development</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507421</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>285</vt:i4>
+        <vt:lpwstr>_Toc216360834</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>203</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/public-construction</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5898350</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>282</vt:i4>
+        <vt:lpwstr>_Toc216360833</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:AGOBidUnit@mass.gov</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5046399</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>279</vt:i4>
+        <vt:lpwstr>_Toc216360832</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>191</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:OIGProcurementSupport@mass.gov</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3080228</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>276</vt:i4>
+        <vt:lpwstr>_Toc216360831</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441850</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/how-to/get-public-procurement-assistance-from-our-chapter-30b-team</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6750246</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>273</vt:i4>
+        <vt:lpwstr>_Toc216360830</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/download-oig-public-purchasing-and-public-construction-manuals</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262249</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>270</vt:i4>
+        <vt:lpwstr>_Toc216360829</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>267</vt:i4>
+        <vt:lpwstr>_Toc216360828</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>264</vt:i4>
+        <vt:lpwstr>_Toc216360827</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>161</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-15-1080-OSD01-OSD10-00000003619&amp;releaseNbr=0&amp;parentUrl=contract</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5242970</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>261</vt:i4>
+        <vt:lpwstr>_Toc216360826</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>155</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.commbuys.com/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2949151</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>258</vt:i4>
+        <vt:lpwstr>_Toc216360825</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>149</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:OSDhelpdesk@mass.gov</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7012465</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>255</vt:i4>
+        <vt:lpwstr>_Toc216360824</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6684796</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>252</vt:i4>
+        <vt:lpwstr>_Toc216360823</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6684796</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>249</vt:i4>
+        <vt:lpwstr>_Toc216360822</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3538979</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>246</vt:i4>
+        <vt:lpwstr>_Toc216360821</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507386</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/how-to-purchase-from-a-commbuys-g2b-punchout/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2621489</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>243</vt:i4>
+        <vt:lpwstr>_Toc216360820</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262249</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>240</vt:i4>
+        <vt:lpwstr>_Toc216360819</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>113</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>237</vt:i4>
+        <vt:lpwstr>_Toc216360818</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>107</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/info-details/non-profit-purchasing-programs</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8323141</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>234</vt:i4>
+        <vt:lpwstr>_Toc216360817</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>101</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Frequently_Purchased_Items</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>227</vt:i4>
+        <vt:lpwstr>_Toc216360816</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>95</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032187</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>221</vt:i4>
+        <vt:lpwstr>_Toc216360815</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032186</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>215</vt:i4>
+        <vt:lpwstr>_Toc216360814</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032185</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>209</vt:i4>
+        <vt:lpwstr>_Toc216360813</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032184</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>203</vt:i4>
+        <vt:lpwstr>_Toc216360812</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032183</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>197</vt:i4>
+        <vt:lpwstr>_Toc216360811</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032182</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>191</vt:i4>
+        <vt:lpwstr>_Toc216360810</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032181</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>185</vt:i4>
+        <vt:lpwstr>_Toc216360809</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032180</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>179</vt:i4>
+        <vt:lpwstr>_Toc216360808</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032179</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>173</vt:i4>
+        <vt:lpwstr>_Toc216360807</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032178</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>167</vt:i4>
+        <vt:lpwstr>_Toc216360806</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032177</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>161</vt:i4>
+        <vt:lpwstr>_Toc216360805</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032176</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>155</vt:i4>
+        <vt:lpwstr>_Toc216360804</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032175</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>149</vt:i4>
+        <vt:lpwstr>_Toc216360803</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032174</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>143</vt:i4>
+        <vt:i4>65629</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032173</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>137</vt:i4>
+        <vt:lpwstr>_Vendor_List_and_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032172</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>131</vt:i4>
+        <vt:lpwstr>_Quote_Response_and_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc198032171</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>125</vt:i4>
+        <vt:lpwstr>_Extend_Beyond_(Performance_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
-      </vt:variant>
-[...397 lines deleted...]
-        <vt:lpwstr>_Extend_Beyond_(Performance</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2621500</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2621500</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>