--- v0 (2026-03-26)
+++ v1 (2026-06-28)
@@ -106,78 +106,78 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="1610929B" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc214358543"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc230188536"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00494C02" w:rsidRPr="00494C02">
         <w:t>VEH110: Light and Medium-Duty Vehicles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214358544"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc230188537"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
@@ -372,163 +372,182 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum End Date: </w:t>
             </w:r>
             <w:r w:rsidRPr="4614DFD6">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No remaining extensions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="0093033F">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="47153882" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00751E68" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006626DD">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidR="00386184">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Accounting System</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00386184">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="0B9B8635" w14:textId="77777777" w:rsidR="00494C02" w:rsidRPr="00136526" w:rsidRDefault="00494C02" w:rsidP="00494C02">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F048C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VEH110A*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="7C230E72" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t>*The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00751E68">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="0089540D">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -536,100 +555,78 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287CDF2F" w14:textId="206A3B9A" w:rsidR="0064148A" w:rsidRPr="00494C02" w:rsidRDefault="0064148A" w:rsidP="00494C02">
+          <w:p w14:paraId="598ACD9D" w14:textId="06158531" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00847608">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494C02">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quotes are required for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. Refer to the </w:t>
+              <w:t xml:space="preserve">Quotes are required for purchasing. Refer to the </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Quote_Response_and" w:history="1">
               <w:r w:rsidRPr="00494C02">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Quote Response and Requirements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00494C02">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for guidelines.</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="0089540D">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
@@ -700,57 +697,86 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="267D3CCB" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="6A1164AE" w:rsidR="0064148A" w:rsidRPr="0093573C" w:rsidRDefault="009B3A67" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0093573C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4FBD" w:rsidRPr="0093573C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ay 14, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="0093573C" w:rsidRPr="0093573C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Quote</w:t>
+            </w:r>
+            <w:r w:rsidR="00265CB2" w:rsidRPr="0093573C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Response and Requirements Information</w:t>
+            </w:r>
+            <w:r w:rsidR="0093573C" w:rsidRPr="0093573C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EE53A3B" w14:textId="3ADB882A" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="00494C02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
@@ -770,60 +796,52 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mass.gov/</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>mass.gov/osd</w:t>
+      </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF7BD81" w14:textId="3C9E875F" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="00AC1E9E">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Template Version: 9.0</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
@@ -967,2587 +985,2465 @@
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00145223">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">720-3300 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00FA6E91">
           <w:rPr>
             <w:color w:val="2E368F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>mass.gov/</w:t>
+          <w:t>mass.gov/osd</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="007D0521">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCBF46A" w14:textId="77777777" w:rsidR="00B03625" w:rsidRDefault="00B03625" w:rsidP="00426815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00B03625" w:rsidSect="003E7DC2">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="43BA534A" w14:textId="0EC82046" w:rsidR="00282B32" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="35A182D8" w14:textId="728810C4" w:rsidR="00847608" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc214358543" w:history="1">
-            <w:r w:rsidR="00282B32" w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188536" w:history="1">
+            <w:r w:rsidR="00847608" w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide VEH110: Light and Medium-Duty Vehicles</w:t>
             </w:r>
-            <w:r w:rsidR="00282B32">
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00282B32">
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00282B32">
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358543 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00282B32">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188536 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00282B32">
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00282B32">
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00282B32">
+            <w:r w:rsidR="00847608">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E1A226F" w14:textId="1EEA610B" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="10256426" w14:textId="1225F2A4" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358544" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188537" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358544 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188537 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BA7F363" w14:textId="3EA477D6" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="057FCAD1" w14:textId="5208D2B7" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358545" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188538" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358545 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188538 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6530E87E" w14:textId="0A27AA3C" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="12947292" w14:textId="0BED58C9" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358546" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188539" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358546 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188539 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20540736" w14:textId="421E9384" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="63FBF8D2" w14:textId="1479D852" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358547" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188540" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358547 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188540 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52A56980" w14:textId="76887005" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="54856974" w14:textId="595CDD8E" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358548" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188541" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358548 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188541 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2ECD26E6" w14:textId="54314F03" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="1D2B66D4" w14:textId="245EBF0E" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358549" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188542" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358549 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188542 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F59FF67" w14:textId="5D51085F" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="251484C5" w14:textId="271437C0" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358550" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188543" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Find Bid/Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358550 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188543 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AA7CE97" w14:textId="093565F1" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="1F36446C" w14:textId="47C72D86" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358551" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188544" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358551 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188544 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62AD24DC" w14:textId="3DAEA84F" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="7FEBA851" w14:textId="5442E846" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358552" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188545" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Product/Service Pricing and Finding Vendor Price Files</w:t>
+              <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358552 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188545 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="276BF9FE" w14:textId="5418C6AD" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="0EA51767" w14:textId="0DC21D76" w:rsidR="00847608" w:rsidRDefault="00847608">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:bCs w:val="0"/>
+              <w:vanish w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230188546" w:history="1">
+            <w:r w:rsidRPr="00435D41">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Product Trials, Pilots, and Demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188546 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6E7F7427" w14:textId="35CF542B" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358553" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188547" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Quote Response and Requirements</w:t>
+              <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358553 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188547 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74625897" w14:textId="473C7ED9" w:rsidR="00282B32" w:rsidRDefault="00282B32">
-[...62 lines deleted...]
-        <w:p w14:paraId="7BED9874" w14:textId="509366B9" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="2A97DCAD" w14:textId="4C462592" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358555" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188548" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Purchase Options</w:t>
+              <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358555 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188548 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64FEA73B" w14:textId="31647B7A" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="1EF9B0E4" w14:textId="680B0E8B" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358556" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188549" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Setting Up a COMMBUYS Account</w:t>
+              <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358556 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188549 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18625D79" w14:textId="4EDA324F" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="6C03DEB6" w14:textId="4513878C" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358557" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188550" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Finding Contract Documents</w:t>
+              <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358557 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188550 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10A8B909" w14:textId="6CCDA248" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="6B83DBAF" w14:textId="5D7C1598" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358558" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188551" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Finding Vendor-Specific Documents</w:t>
+              <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358558 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188551 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33CF4C16" w14:textId="1758E8B5" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="3C8FB43F" w14:textId="6D894E7B" w:rsidR="00847608" w:rsidRDefault="00847608">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:iCs w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230188552" w:history="1">
+            <w:r w:rsidRPr="00435D41">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188552 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7002AF79" w14:textId="301018B3" w:rsidR="00847608" w:rsidRDefault="00847608">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:iCs w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230188553" w:history="1">
+            <w:r w:rsidRPr="00435D41">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188553 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3212A5F3" w14:textId="5DE2BF37" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358559" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188554" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
+              <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358559 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188554 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32A6BC36" w14:textId="70CD656C" w:rsidR="00282B32" w:rsidRDefault="00282B32">
-[...141 lines deleted...]
-        <w:p w14:paraId="3026F850" w14:textId="150A670C" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="107531D3" w14:textId="31DD60E0" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358562" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188555" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Subcontractors</w:t>
+              <w:t>Shipping, Delivery, and Returns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358562 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188555 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6210ED8D" w14:textId="2380B9E8" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="7B051742" w14:textId="15EBCA00" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358563" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188556" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Shipping, Delivery, and Returns</w:t>
+              <w:t>Repairs and Services Warranties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358563 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188556 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E7627EB" w14:textId="792DE3D3" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="0D5A343E" w14:textId="5243F2F9" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358564" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188557" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Repairs and Services Warranties</w:t>
+              <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358564 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188557 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55E63936" w14:textId="795EC7CB" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="5892EC57" w14:textId="3F73638E" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358565" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188558" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Additional Discounts</w:t>
+              <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358565 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188558 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C2DBA75" w14:textId="267C7910" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="178199D4" w14:textId="65C2A326" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358566" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188559" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Emergency Services</w:t>
+              <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358566 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188559 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="015725A6" w14:textId="16D1DF93" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="61F713C9" w14:textId="67E377A5" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358567" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188560" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Vendor Performance</w:t>
+              <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358567 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188560 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="074C109F" w14:textId="5FB2E5CB" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="5EBEE195" w14:textId="57558676" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358568" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188561" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>General Procurement Guidelines and Best Practices</w:t>
+              <w:t>Adding a Product</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358568 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188561 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C2669E6" w14:textId="7735CEF2" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="5BE0E99E" w14:textId="30692E10" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358569" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188562" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Adding a Product</w:t>
+              <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358569 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188562 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38B95C22" w14:textId="503004F9" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="5E6F4018" w14:textId="2A678973" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358570" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188563" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358570 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188563 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A104FB1" w14:textId="53CCF46D" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="6CFAAF8F" w14:textId="5E54F46E" w:rsidR="00847608" w:rsidRDefault="00847608">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:bCs w:val="0"/>
+              <w:vanish w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc230188564" w:history="1">
+            <w:r w:rsidRPr="00435D41">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Geographical Service Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188564 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="682DEECB" w14:textId="28C6CB6A" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358571" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188565" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358571 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188565 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1ECE1876" w14:textId="73734DD4" w:rsidR="00282B32" w:rsidRDefault="00282B32">
+        <w:p w14:paraId="452EC6AD" w14:textId="75895573" w:rsidR="00847608" w:rsidRDefault="00847608">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214358572" w:history="1">
-            <w:r w:rsidRPr="00B57A51">
+          <w:hyperlink w:anchor="_Toc230188566" w:history="1">
+            <w:r w:rsidRPr="00435D41">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Geographical Service Area</w:t>
+              <w:t>Appendix: OEM and Category Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214358572 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc230188566 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="638D3491" w14:textId="56A40B5A" w:rsidR="00282B32" w:rsidRDefault="00282B32">
-[...134 lines deleted...]
-        <w:p w14:paraId="50AC2B20" w14:textId="4FFDF9B3" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="2E88A806" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76DCC826" w14:textId="3B8A9271" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
+    <w:p w14:paraId="76DCC826" w14:textId="392626C9" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">TIP: To return to the first page throughout this document, use </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="4C2A9F3F">
+        <w:t>TIP: To return to the first page throughout this document, use Ctrl</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Ctrl+home</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> plus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4C2A9F3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>home</w:t>
+      </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214358545"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc230188538"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="10731939" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="00815201">
+    <w:p w14:paraId="10731939" w14:textId="1C818716" w:rsidR="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="44C200C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00833C2B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEH110:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12C2C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00833C2B">
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is the Statewide Contract for Light and Medium-Duty Vehicles. All Vendors must facilitate a variety of services and application needs by working with upfitters on a subcontracting basis. While </w:t>
+      </w:r>
+      <w:r w:rsidR="28F35B19" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00833C2B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s are expected to have dialogue with upfitters as needed to facilitate specific needs, all conversations must involve the awarded Vendor, and all invoices and payments are to be processed through the awarded Vendor. Upfitters working as subcontractors may not bill or receive payment from </w:t>
+      </w:r>
+      <w:r w:rsidR="228A3F26" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00833C2B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> payment from Purchasing Entities directly.  </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s directly.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78608F3D" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRDefault="00362DFB" w:rsidP="00815201">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="005268C0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
@@ -3604,120 +3500,83 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidR="009F3C04" w:rsidRPr="003D4B3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> with RFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F3C04">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B089CE" w14:textId="055A6851" w:rsidR="003B41F9" w:rsidRPr="009F3C04" w:rsidRDefault="003B41F9" w:rsidP="00815201">
+    <w:p w14:paraId="27B089CE" w14:textId="4D38C111" w:rsidR="003B41F9" w:rsidRPr="009F3C04" w:rsidRDefault="003B41F9" w:rsidP="44C200C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000C7194">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00815201">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00815201">
+        <w:t xml:space="preserve"> This contract may be used to procure the goods or services described herein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at any dollar amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00815201">
-[...17 lines deleted...]
-        <w:t>, are outlined in this Contract User Guide.</w:t>
+      <w:r>
+        <w:t>. Any limitations are outlined in this Contract User Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc214358546"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc230188539"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5DA1">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="486FD11B" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003D4B3A" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
@@ -3966,51 +3825,51 @@
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D6D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accessing a wide range of environmentally preferable products and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3E7FC" w14:textId="200F5C05" w:rsidR="00F75989" w:rsidRDefault="008B7D4E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214358547"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc230188540"/>
       <w:bookmarkStart w:id="10" w:name="_Toc194066593"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="0849DE19" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003D4B3A" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="003D4B3A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4032,80 +3891,80 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D3D9F83" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="00F17495" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17495">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>All vehicles in Categories 1 – 3 must be hybrid (HEV), plug-in hybrid (PHEV), battery electric (BEV), or fuel cell electric (FCEV). See Appendix A for the expanded list of dealers and brands.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101D2CD3" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Vendor_Information_1"/>
       <w:bookmarkStart w:id="13" w:name="_Benefits_and_Cost_1"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Category 1: Sedans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4D5206" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4136,82 +3995,71 @@
     <w:p w14:paraId="1521C41A" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category 3: Sport Utility Vehicles (SUVs) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CD4CA" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
+    <w:p w14:paraId="292C1DD4" w14:textId="660C88D7" w:rsidR="009F3C04" w:rsidRPr="00D373B6" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wheelchair accessible SUVs are excluded from this category as they are reflected in Category 12. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292C1DD4" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003D4B3A" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1C811CB1" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category 4: Light-Duty Trucks </w:t>
       </w:r>
     </w:p>
@@ -4507,133 +4355,134 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category 11: School Buses and 7D Vehicles </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31192D94" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All vehicles in this Category must reflect "traditional" school buses or 7D vehicles that follow all federal and state regulations related to the transportation of pupils. Vehicles that are primarily designed for wheelchair accessibility are excluded from this category as they are reflected in Category 12.  </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EV buses and associated accessories are allowed under this category.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF64854" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003B0046" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0046">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Category 12: Wheelchair Accessible Vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4195E1" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003D4B3A" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
-      <w:pPr>
+    <w:p w14:paraId="5C4195E1" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="003D4B3A" w:rsidRDefault="009F3C04" w:rsidP="00EA68F2">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4B3A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All vehicles in Category </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r w:rsidRPr="003D4B3A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must be capable of accommodating one or more passengers seated in a wheelchair and must meet all federal and state regulations pertaining to the intended use of the vehicle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="2ED89CF1" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214358548"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc230188541"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="2A4A994A" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
+    <w:p w14:paraId="2A4A994A" w14:textId="33A816F5" w:rsidR="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc194066594"/>
       <w:r w:rsidRPr="00053D90">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract is limited to the purchase of light- and medium-duty vehicles with a Gross Vehicle Weight (GVW) of 26,000 lbs. or less. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000049AD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Heavy-duty vehicles (26,001 lbs. GVW and over), road maintenance and construction equipment can be found on </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
@@ -4652,78 +4501,92 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Equipment used for Lawns and Grounds can be found on </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="000049AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>FAC116: Lawns and Grounds Equipment, Parts, and Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000049AD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. This contract does not include vehicle rentals, please refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="000049AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>VEH112: Vehicle Rentals</w:t>
+          <w:t>VEH1</w:t>
+        </w:r>
+        <w:r w:rsidR="00EA68F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000049AD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>: Vehicle Rentals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000049AD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE785CD" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="000049AD" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000049AD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This contract does not include vehicle inspections or registration after initial purchase.  Buyers are responsible for any non-warrantied vehicle compliance after initial purchase (i.e.: registration renewal; emission inspections; and any other necessary regulated inspections for vehicle operation in the registered state of operation or ownership of the asset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214358549"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc230188542"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
@@ -4876,96 +4739,96 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public institutions of higher education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4263DFBE" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Public purchasing cooperatives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8B4229" w14:textId="058CC811" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="003C62B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Non-profit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, UFR-certified organizations that are doing business with the Commonwealth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5575D2F8" w14:textId="4BDF2708" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other states and territories </w:t>
       </w:r>
       <w:r w:rsidR="00475DA4" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and their cities, towns, districts, counties, other political subdivisions, and public institutions of higher education </w:t>
       </w:r>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00BC1E8D" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior approval </w:t>
@@ -4991,105 +4854,121 @@
     </w:p>
     <w:p w14:paraId="5632F77E" w14:textId="4871473C" w:rsidR="009F3C04" w:rsidRDefault="00F355B6" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Toc194066597"/>
     </w:p>
     <w:p w14:paraId="5DC4B4A6" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="00375CBF" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc205804646"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214358550"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc230188543"/>
       <w:r w:rsidRPr="00375CBF">
         <w:t>Find Bid/Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="5E531D3E" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="00A32302" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
+    <w:p w14:paraId="5E531D3E" w14:textId="0A232853" w:rsidR="009F3C04" w:rsidRPr="00A32302" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To find all contract-specific documents, including the Contract User Guide, RFR, specifications, and other attachments,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00A32302">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">COMMBUYS.com </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and search for VEH110 to find related Master Blanket Purchase Order (MBPO’s) information.  All common contract documents are located in the “Master Contract Record” Master Blanket Purchase Order (MBPO) for VEH110 and can be accessed directly by visiting </w:t>
+        <w:t xml:space="preserve"> and search for VEH110 to find related Master Blanket Purchase Order (MBPO) information.  All common contract documents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A32302">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A32302">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the “Master Contract Record” Master Blanket Purchase Order (MBPO) for VEH110 and can be accessed directly by visiting </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00A32302">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
         </w:r>
         <w:r w:rsidRPr="00A32302">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-22-1080-OSD03-SRC3-23886</w:t>
         </w:r>
         <w:r w:rsidRPr="00A32302">
           <w:rPr>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
@@ -5154,51 +5033,51 @@
       <w:hyperlink r:id="rId27" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00A32302">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-22-1080-OSD03-SRC3-23885</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="470998AD" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214358551"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc230188544"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5214,1039 +5093,1018 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> access the price files and vendor catalogs without sign</w:t>
       </w:r>
       <w:r w:rsidR="00333FC6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a COMMBUYS account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0EA5B639" w14:textId="174D372F" w:rsidR="005120C8" w:rsidRDefault="005120C8" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005120C8">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>The pricing options are outlined as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B528A77" w14:textId="5F8F58F1" w:rsidR="009F3C04" w:rsidRPr="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
+    <w:p w14:paraId="4B768C49" w14:textId="5DEF5CA8" w:rsidR="31776B1E" w:rsidRDefault="31776B1E" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vendor Price File: Pricing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information may be found in each vendor's attachments within COMMBUYS. If a vendor is not honoring their discount pricing from the price file, the customer should contact the Category Manager(s).</w:t>
+      </w:r>
+      <w:r w:rsidR="5CB90C3B" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC572A">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> table for more information.</w:t>
+      <w:r w:rsidR="5CB90C3B" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prices will vary, and all </w:t>
+      </w:r>
+      <w:r w:rsidR="793BAC1E" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="5CB90C3B" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uyers should ask for quotes in writing. A verbal quote is not a guarantee. Buyers are strongly urged to contact vendors by phone and email to get the quickest response on inventory and availability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5896F6C2" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
-[...29 lines deleted...]
-    <w:p w14:paraId="32855050" w14:textId="77777777" w:rsidR="009F3C04" w:rsidRPr="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="009F3C04">
+    <w:p w14:paraId="6B528A77" w14:textId="75EFDF70" w:rsidR="009F3C04" w:rsidRPr="009F3C04" w:rsidRDefault="009F3C04" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="009F3C04">
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...57 lines deleted...]
-        <w:t>page, where links to all the vendors’ MBPOs are provided.</w:t>
+        </w:rPr>
+        <w:t>Ceiling/Not-to-Exceed:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Contract discounts and other pricing published under the contract represents “ceiling” or “not-to-exceed” pricing and may be further negotiated. Each vendor has committed to a maximum cost-plus percentage (i.e., a profit margin) for the vehicles and any applicable upfitting. All contract prices quoted to </w:t>
+      </w:r>
+      <w:r w:rsidR="13F98E27">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are expected to conform to the committed percentage, which may vary between Contract Categories, even for a particular vendor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F43A50" w14:textId="5D4165FA" w:rsidR="00F35A63" w:rsidRPr="00BC75FE" w:rsidRDefault="00C708F6" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="002F3281">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="002F3281" w:rsidRPr="00D66042">
         <w:t xml:space="preserve">inks to all the vendors’ </w:t>
       </w:r>
       <w:r w:rsidR="002F3281">
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="002F3281" w:rsidRPr="00D66042">
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="002F3281">
         <w:t>), where product pricing may be found,</w:t>
       </w:r>
       <w:r w:rsidR="002F3281" w:rsidRPr="00D66042">
         <w:t xml:space="preserve"> are provided</w:t>
       </w:r>
       <w:r w:rsidR="002F3281">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidR="002F3281" w:rsidRPr="00CB2EAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002F3281">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="6B566D55" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Quote_Response_and"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="22" w:name="_Quote_Response_and"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc230188545"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc194066598"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="1241A4FB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="2073BCC3" w14:textId="706002E9" w:rsidR="2A049436" w:rsidRDefault="2A049436" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Buyers must solicit quotes when using this contract.</w:t>
+      </w:r>
+      <w:r w:rsidR="2541E63C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349F5A9E" w14:textId="717F262C" w:rsidR="44C200C7" w:rsidRDefault="44C200C7" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8FB857" w14:textId="1A5F3961" w:rsidR="2541E63C" w:rsidRDefault="2541E63C" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All purchases of vehicles on this contract must incorporate the use of a formal quoting process. OSD recommends using the most current version available of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="44C200C7">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>VEH110 Quote Form.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buyers should enter all relevant information on the form, including the specifications they are seeking, and send it to the applicable Vendor(s) by email or after contact has been made with Vendor by phone.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012138D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DO NOT post quote forms in COMMBUYS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Quotes are required whether a direct acquisition is being made through one vendor or if multiple quotes are being solicited.</w:t>
+      </w:r>
+      <w:r w:rsidR="541A47D1" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Vendor(s) will complete the form and return it to the Buyer for consideration. </w:t>
+      </w:r>
+      <w:r w:rsidR="10341FBC" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">It is understood that not all manufacturers are represented by two or more dealers therefore obtaining three (3) responses is not possible. A “no bid” response is considered an acceptable response. </w:t>
+      </w:r>
+      <w:r w:rsidR="6BED8F3B" w:rsidRPr="44C200C7">
+        <w:t>If that is the case, a buyer has met their obligation of due diligence.</w:t>
+      </w:r>
+      <w:r w:rsidR="6BED8F3B" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If the Buyer decides to move forward with the purchase, a PO must be submitted to the vendor to include the final version of the VEH110 Quote Form that is agreed to by both parties.</w:t>
+      </w:r>
+      <w:r w:rsidR="76E5DDA8" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D42754E" w14:textId="1980565D" w:rsidR="06169CCB" w:rsidRDefault="06169CCB" w:rsidP="44C200C7">
+      <w:r>
+        <w:t xml:space="preserve">OSD recommends all Buyers make lists of what is “Mandatory” and what is “Desired” in a vehicle.  If upfitting can accommodate Buyer needs, then consider those options. At the current time, finding vehicles that “check all boxes” is difficult. Consider alternative ways of getting “Desired” options vs. longer lead times on vehicles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ED3334" w14:textId="50EAFD94" w:rsidR="06169CCB" w:rsidRDefault="06169CCB" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Due to product availability and supply-chain issues, prices may vary, and all buyers should ask for quotes in writing (or email). A verbal quote is not a guarantee. Buyers are strongly urged to contact vendors by phone and email to get the quickest response on inventory and availability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48499BC7" w14:textId="71F577CF" w:rsidR="44C200C7" w:rsidRDefault="44C200C7" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B62D931" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="724E58F4" w14:textId="1565D7D4" w:rsidR="12DC26C6" w:rsidRDefault="12DC26C6" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...245 lines deleted...]
-        <w:r w:rsidRPr="00A32302">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the vehicle being sought is not featured in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="44C200C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Job Aids for Buyers</w:t>
+          <w:t>VEH110 Master Vehicle List</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A32302">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">webpage, and select: </w:t>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, or if the price of all added options, accessories, and upfitting constitutes 25% or more of the total purchase price, Buyers must solicit quotes from all vendors that have been awarded the applicable Category of the vehicle being sought. If a specific make/model vehicle is not part of the awarded vehicle category, please contact the OSD contract manager to inquire. Due to supply-chain issues and manufacturing line shutdowns, availability of some vehicles is limited or unavailable at the current time*. Some dealers are offering replacement options for certain makes/models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0308BC72" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...42 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="67001265" w14:textId="2F5A7A4B" w:rsidR="44C200C7" w:rsidRDefault="44C200C7" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="01321365" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00BC75FE" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...9 lines deleted...]
-        <w:t>Buyers should refer to the following when soliciting quotes from awarded vendors:</w:t>
+    <w:p w14:paraId="57483977" w14:textId="53F7C3C8" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Only in the circumstance where Buyers do not receive responses to their requests for quotes from all vendors awarded within a Category, or when the responses provided would not meet the vehicle application requested or are cost prohibitive based on reasonable budgeting practices, may Buyers solicit quotes from vendors who are awarded contracts from other vehicle Categories. In this case, Buyers must retain documentation of the original solicitation and resulting responses, if any, and must solicit quotes from all vendors that can conceivably provide the same or brand equal asset to meet the vehicle application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791EC316" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1FA63704" w14:textId="77777777" w:rsidR="44C200C7" w:rsidRDefault="44C200C7" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C2F1913" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...24 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4877DC23" w14:textId="27A78AE4" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buyers may or may not decide to make awards to the vendor quoting the lowest price. The Commonwealth recommends that Buyer consider several “Best Value” criteria, including but not necessarily limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C0F071" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Compliance with specifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350CA2D9" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Fleet compatibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E5917A" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Operator ease of use transition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290FF34A" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dealer location(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AC0796" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dealer hours of operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DD4DE8" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Delivery lead time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C590D7D" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFF01D4" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Repair compatibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616B49C4" w14:textId="77777777" w:rsidR="05CE3AB6" w:rsidRDefault="05CE3AB6" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Parts compatibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EF25A8" w14:textId="255935AC" w:rsidR="44C200C7" w:rsidRDefault="44C200C7" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC25C6F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00F741EC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc205804650"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc214358554"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc205804650"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230188546"/>
       <w:r w:rsidRPr="00F741EC">
         <w:t>Product Trials, Pilots, and Demonstrations</w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Instructions_for_MMARS"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="27" w:name="_Instructions_for_MMARS"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="6A610C0D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...9 lines deleted...]
-        <w:t>When requested by the Contract User, the Vendor and/or its subcontractors (i.e., upfitters) must provide a comprehensive orientation training at delivery or at an alternate time agreed to by the Contract User using the exact asset that was purchased (i.e., Vendor may not use an alternative or “demo” to perform training). The training must consist of up to four hours of training for operators and technicians. Technical training shall include, but not be limited to, key safety and maintenance points, as well as basic operation to assist in the diagnosis of problems. Operator training shall include, but not be limited to, basic familiarization with safety items, routine required checks and overview of all functions. Contract Users may waive training at their sole discretion.</w:t>
+    <w:p w14:paraId="6A610C0D" w14:textId="4CD213F8" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:r>
+        <w:t xml:space="preserve">When requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="77CD9ADF">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, the Vendor and/or its subcontractors (i.e., upfitters) must provide a comprehensive orientation training at delivery or at an alternate time agreed to by the</w:t>
+      </w:r>
+      <w:r w:rsidR="01D6FE98">
+        <w:t xml:space="preserve"> Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> using the exact asset that was purchased (i.e., Vendor may not use an alternative or “demo” to perform training). The training must consist of up to four hours of training for operators and technicians. Technical training shall include, but not be limited to, key safety and maintenance points, as well as basic operation to assist in the diagnosis of problems. Operator training shall include, but not be limited to, basic familiarization with safety items, routine required checks and overview of all functions. </w:t>
+      </w:r>
+      <w:r w:rsidR="1C3E9F78">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s may waive training at their sole discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D8C1F4" w14:textId="503A0F8B" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>All assets, aftermarket, or upfit add-on accessories must include official OEM or subcontractor operating manuals and instructions. OEM refers to both the asset and aftermarket, upfitted accessories manufacturers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214358555"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc230188547"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="27DB9E1B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00D56186" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Extend_Beyond_(Performance"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="29" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc194066599"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00D56186">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchase options identified below are the only acceptable options that may be used on this contract:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4D4C53" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00D56186" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="5ECF44D3" w14:textId="1DF4CEB4" w:rsidR="1CB52330" w:rsidRDefault="1CB52330" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Purchases made through this contract will be direct, outright purchases.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Purchases</w:t>
+      </w:r>
+      <w:r w:rsidR="00320071">
+        <w:t xml:space="preserve"> made through this contract will be direct, outright purchases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4375E6D1" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00D56186" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="210A3084" w14:textId="601894C7" w:rsidR="4677D438" w:rsidRDefault="4677D438" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After soliciting multiple quotes, Buyers can reference the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="44C200C7">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>VEH110 Master Vehicle List</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and all added options, accessories, and upfitting does not exceed a 25% of the total purchase price.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6491B2C7" w14:textId="74ACC21B" w:rsidR="0E720578" w:rsidRDefault="0E720578" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">If a municipality is looking to use a Municipal Lease (ML) to purchase off this contract in specific categories, that is allowed.  Please note, a Municipal Lease is not the same as a true commercial lease. Under an ML, the purchaser (tax-exempt) owns the asset and assumes the title, registration, and all responsibility as opposed to the lessor owning the asset. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quote Solicitation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buyers must solicit quotes from multiple vendors, and place orders through COMMBUYS. A solicitation-enabled contract allows the buyer to solicit quotes from vendors utilizing the category specific solicitation-enabled Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers may create a solicitation-enabled bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D24B186" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00D56186" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="4BEEA030" w14:textId="51240B6F" w:rsidR="0E720578" w:rsidRDefault="0E720578" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="44C200C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>job aid for more details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E89E9D" w14:textId="4C96ABFA" w:rsidR="0E720578" w:rsidRDefault="0E720578" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This COMMBUYS functionality provides a mechanism to easily obtain quotes, as specified by the Contract. The buyer would create a Release Requisition and then convert it to a Bid. After approval by the buyer approving officer, the bid is then sent to selected vendors to request quotes. Buyers must include “</w:t>
+      </w:r>
+      <w:r w:rsidR="2CEBCF15" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VEH110 RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Q” when entering information in the Description field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666779E9" w14:textId="01FF7FD3" w:rsidR="0E720578" w:rsidRDefault="0E720578" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a description of how to complete this purchase in COMMBUYS, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="44C200C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Job Aids for Buyers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage, and select: The COMMBUYS Purchase Orders section, choose the How to Make a Statewide Contract Purchase in COMMBUYS or one of the quick reference guides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719E5BFA" w14:textId="1AD2F0FC" w:rsidR="0E720578" w:rsidRDefault="0E720578" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MOSAIC and COMMBUYS do not interface. Payment request and invoice must be reported in both MOSAIC and COMMBUYS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4375E6D1" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00D56186" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Bluebird EV buses have the option of charging equipment being purchased with the vehicle.  Check with Anderson Motors on this option. Please note this is for the equipment, only.  Buyers will need to arrange for installation (possibly use the TRD01 contract).</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a municipality is looking to use a Municipal Lease (ML) to purchase off this contract in specific categories, that is allowed.  Please note, a Municipal Lease is not the same as a true commercial lease. Under an ML, the purchaser (tax-exempt) owns the asset and assumes the title, registration, and all responsibility as opposed to the lessor owning the asset. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BB341A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="007A5CAE" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="7AC7861F" w14:textId="182CF65D" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">OSD recommends all Buyers make lists of what is “Mandatory” and what is “Desired” in a vehicle.  If upfitting can accommodate Buyer need then consider those options.  At the current time, finding vehicles that “check all boxes” is difficult.  Consider alternative ways of getting “Desired” options vs. longer lead times on vehicles. </w:t>
+        <w:t>Exciting news! Bluebird EV buses have the option of charging equipment being purchased with the vehicle. Check with Anderson Motors on this option. Please note this is for the equipment, only.</w:t>
+      </w:r>
+      <w:r w:rsidR="1C3394D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Buyers will need to arrange for installation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCA9BCA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="2B44BB45" w14:textId="3153E1F4" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="5070E789" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-        <w:t>Due to product availability and supply-chain issues, prices may vary, and all buyers should ask for quotes in writing (or email).  A verbal quote is not a guarantee.  Buyers are strongly urged to contact vendors by phone and email to get the quickest response on inventory and availability.  If you request quotes through COMMBUYS, you may not get a prompt response.</w:t>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="00320071" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have the option of making direct purchases from any VEH110 Vendor who is awarded a contract, provided that the base vehicle is featured on the awarded category and listed as an available vehicle by awarded vendor. If the dealership is substituting one make/model for another due to supply-chain or inventory, please get that substitution authorized by OSD. </w:t>
+      </w:r>
+      <w:r w:rsidR="00320071">
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC7861F" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...131 lines deleted...]
-    <w:p w14:paraId="06D102D6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="06D102D6" w14:textId="556D8DC6" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>As of November 2024, the following vehicles are limited or not available:</w:t>
+        <w:t>As of November 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32302">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the following vehicles are limited or not available:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B668B22" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47F46474" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
@@ -6255,819 +6113,350 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ford Edge is subject to availability and has an estimated lead time of 4+ months (minimum)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BE8C76" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ram trucks have an expected </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Ram trucks have an expected 6-12 month lead time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1F47EE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A32302">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Ford Escape can be replaced by the Bronco Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D177717" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6-12 month</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lead time</w:t>
-[...44 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">Ford Explorer availability is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191B84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>very</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ford Explorer availability is </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A32302">
+        <w:t xml:space="preserve"> limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A340D04" w14:textId="55D60382" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> limited</w:t>
-[...24 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">Chevy Bolt is not available until </w:t>
+      </w:r>
+      <w:r w:rsidR="00816DDF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A32302">
+        <w:t>late 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E41F8E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Chevy Bolt is not available until 2025</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="49E41F8E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="697F7D5E" w14:textId="1C6CA45F" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>**Coming Soon: Various KIA Models; Blazer EV; Various Hyundai Models; and Additional Toyota Models. Check individual dealer MBPO files for updates.</w:t>
+      </w:r>
+      <w:r w:rsidR="3025CAED" w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updates are happening </w:t>
+      </w:r>
+      <w:r w:rsidR="00816DDF" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>monthl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y!  </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E1615A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="5AF9783B" w14:textId="6E4F853D" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> where Contract Users do not receive responses to their requests for quotes from all vendors awarded within a Category, or when the responses provided would not meet the vehicle application requested or are cost prohibitive based on reasonable budgeting practices, may Contract Users solicit quotes from vendors who are awarded contracts from other vehicle Categories. In this case, Contract Users must retain documentation of the original solicitation and resulting responses, if any, and must solicit quotes from all vendors that can conceivably provide the same or brand equal asset to meet the vehicle application.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">In general, </w:t>
+      </w:r>
+      <w:r w:rsidR="0E3A51A8" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>s should expect a range of 3-9 months (at minimum) lead time for the ordering and upfitting of all assets on this contract, excluding delays due to unforeseen OEM order constraints, shipping logistic issues prior to delivery to Vendor, and upfit-related complications.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F606E98" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="2F865DA8" w14:textId="382B916D" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">The Vendor shall manage the entire ordering process, confirm receipt of orders to </w:t>
+      </w:r>
+      <w:r w:rsidR="0F7B2983" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">s, and communicate the vehicle status in each stage of the order process to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6098" w:rsidRPr="44C200C7">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> on a regular and reliable basis. This includes but is not limited to the following:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="117FA034" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...389 lines deleted...]
-    <w:p w14:paraId="2F865DA8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="50C3B0ED" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A32302">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="50C3B0ED" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...9 lines deleted...]
-    <w:p w14:paraId="7E674517" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="7E674517" w14:textId="34CB2A45" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Explicitly confirm acknowledgement to the Contract User of all Requests for Quotes within two business days;</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Explicitly confirm acknowledgement to the </w:t>
+      </w:r>
+      <w:r w:rsidR="53AD3EB1" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> of all Requests for Quotes within two business days;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD2911E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="5AD2911E" w14:textId="0BB61628" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
         <w:t xml:space="preserve">Provide requested quote, using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="00A32302">
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="44C200C7">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>VEH110 Quote Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A32302">
-[...5 lines deleted...]
-        <w:t>, within five business days of said request being submitted unless otherwise specified by the Contract User;</w:t>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">, within five business days of said request being submitted unless otherwise specified by the </w:t>
+      </w:r>
+      <w:r w:rsidR="742B8C5F" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B161F36" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledge receipt of all Purchase Orders within one business day;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB8495C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="7AB8495C" w14:textId="340BF686" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Place the asset order with the OEM or dealer within two business days of Contract User’s final approval;</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Place the asset order with the OEM or dealer within two business days of </w:t>
+      </w:r>
+      <w:r w:rsidR="41122FC8" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>’s final approval;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE33A19" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ensure the Commonwealth’s OEM code (e.g., FIN, FAN) is properly designated in appropriate orders;</w:t>
       </w:r>
     </w:p>
@@ -7094,738 +6483,279 @@
         <w:t>Provide the OEM factory order number when received from the OEM or dealer, if applicable;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755EF253" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Within five business days after the OEM or dealer places the vehicle order in its order bank, confirm or update the original estimated delivery date provided in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00A32302">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>VEH110 Quote Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5683570F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule upfit and other services with subcontractors in advance so that all parts and equipment are available before the asset arrives for upfit;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AFAC80" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="07AFAC80" w14:textId="146E32AD" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> and never less than 30 days prior to the expected delivery date;</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Report delays to the original estimated delivery date to the </w:t>
+      </w:r>
+      <w:r w:rsidR="4B31AB13" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> within two business days of receiving notice from the OEM, dealer, or subcontractor and never less than 30 days prior to the expected delivery date;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79795A00" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32302">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identify assets acquired from Vendor’s stock by the VIN; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7EB859" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="3F7EB859" w14:textId="0C06BED2" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Provide pre-notification of delivery to the </w:t>
+      </w:r>
+      <w:r w:rsidR="7037DD64" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> at least five business days prior to delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B72FC08" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A32302">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7B72FC08" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="053BA69C" w14:textId="731669A5" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="6136F6EB" w:rsidP="44C200C7">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>approval consistent with their respective entity’s protocols before placing the final asset order with a Vendor. Vendors that fail to order assets within 10 business days of receipt of a Contract User’s final approval of asset specification will be subject to a penalty of five percent of the total purchase order unless the Contract User explicitly requests a future ordering date or if the Vendor can provide proof that the manufacturer is unable to accept orders within the 10-day time frame. In the latter case, the vehicle(s) will be ordered as soon as the manufacturer is able to accept orders. Otherwise, the penalty will be deducted from the purchase order price of each vehicle ordered.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="00320071" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> should not accept vague or generic responses from Vendors and should follow up on any Purchase Order not acknowledged after 24 hours.</w:t>
+      </w:r>
+      <w:r w:rsidR="0D29ED13" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="00320071" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> are expected to have proper approval consistent with their respective entity’s protocols before placing the final asset order with a Vendor. Vendors that fail to order assets within 10 business days of receipt of a </w:t>
+      </w:r>
+      <w:r w:rsidR="5BAEF01D" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="00320071" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">’s final approval of asset specification will be subject to a penalty of five percent of the total purchase order unless the </w:t>
+      </w:r>
+      <w:r w:rsidR="4D7EADC7" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="00320071" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> explicitly requests a future ordering date or if the Vendor can provide proof that the manufacturer is unable to accept orders within the 10-day time frame. In the latter case, the vehicle(s) will be ordered as soon as the manufacturer is able to accept orders. Otherwise, the penalty will be deducted from the purchase order price of each vehicle ordered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C737122" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C8039C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="57F00D24" w14:textId="4658AA31" w:rsidR="00320071" w:rsidRPr="00A32302" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dealer Stock Purchases:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32302">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
-        <w:t xml:space="preserve">In the event a vehicle that is consistent with the Contract User’s request is available on the dealer’s lot (i.e., it does not need to be factory-ordered from the OEM), the Vendor may sell it to the Contract User at a price consistent with the maximum cost-plus percentage the Vendor committed to as part of their Bid. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">In the event a vehicle that is consistent with the </w:t>
+      </w:r>
+      <w:r w:rsidR="4602263C" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">’s request is available on the dealer’s lot (i.e., it does not need to be factory-ordered from the OEM), the Vendor may sell it to the </w:t>
+      </w:r>
+      <w:r w:rsidR="212F6062" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> at a price consistent with the maximum cost-plus percentage the Vendor committed to as part of their Bid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...19 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior model year vehicles consistent with the </w:t>
+      </w:r>
+      <w:r w:rsidR="2464B2BF" w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...27 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...396 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">’s request may be offered, provided their price is discounted by a minimum of two percent per prior model year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214358556"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc230188548"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other </w:t>
       </w:r>
       <w:r w:rsidR="00CD31EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8002,51 +6932,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the buyers must </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00B3390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OSD Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or call</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
@@ -8144,60 +7074,60 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214358557"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc194066601"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc230188549"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="7DE8A861" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> view contract documents </w:t>
       </w:r>
@@ -8325,51 +7255,51 @@
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67533E" w14:textId="149D9CF9" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">home page, enter </w:t>
       </w:r>
       <w:r w:rsidR="00320071" w:rsidRPr="00320071">
         <w:rPr>
@@ -8665,240 +7595,168 @@
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25607E40" w14:textId="16E2E9FE" w:rsidR="00530D68" w:rsidRPr="00136C46" w:rsidRDefault="00D618B6" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ll standard contract documents </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00320071" w:rsidRPr="00390E16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Master Blanket Purchase Order PO-22-1080-OSD03-SRC3-23886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00320071" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="590F719D" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc214358558"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc194066602"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc230188550"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="60A82AFB" w14:textId="3AE3C4CB" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="60A82AFB" w14:textId="0937209C" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
+      <w:r>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
       <w:r w:rsidR="00320071">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">price sheets (if available), </w:t>
+        <w:t xml:space="preserve">price sheets, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F55958" w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F55958">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">links to </w:t>
       </w:r>
-      <w:r w:rsidR="002E618D" w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002E618D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>individual vendor</w:t>
       </w:r>
       <w:r w:rsidR="00AE045D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE045D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Master Blanket Purchase Order (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>MBPO</w:t>
       </w:r>
       <w:r w:rsidR="00AE045D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
-        <w:r w:rsidRPr="00136C46">
+        <w:r w:rsidRPr="44C200C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
-      <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F33440">
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAA3403" w14:textId="3A198F6D" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
@@ -9013,123 +7871,107 @@
         </w:rPr>
         <w:t xml:space="preserve">On the MBPO, scroll down to the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section to find the vendor-specific documents</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B41098" w14:textId="04D66C77" w:rsidR="00F33440" w:rsidRDefault="00F33440" w:rsidP="007B5CF4">
+    <w:p w14:paraId="78C8DCAA" w14:textId="7057A3E2" w:rsidR="00282B32" w:rsidRPr="00FA0D6B" w:rsidRDefault="00F33440" w:rsidP="00282B32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63737783" w14:textId="77777777" w:rsidR="00282B32" w:rsidRDefault="00282B32" w:rsidP="00282B32">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc214358559"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc230188551"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
@@ -9145,156 +7987,156 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Departments </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use diverse and small businesses to the extent possible based on contract terms, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Office (SDO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and departmental policies, laws, and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C47129" w14:textId="777E7F71" w:rsidR="00D16914" w:rsidRDefault="00D16914" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00556773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Small Business Purchasing Program (SBPP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to small procurements ($250,000 or below annually), while the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="001B046D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Program (SDP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to large procurements (over $250,000 annually). Executive Departments must consider these requirements when soliciting quotes or issuing Statements </w:t>
       </w:r>
       <w:r w:rsidR="001F7D27">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f Work (SOWs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763DAE00" w14:textId="33AFFFF4" w:rsidR="00A31A6A" w:rsidRDefault="00A4039E" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational Services Division (OSD) provides a list of SDO businesses through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Statewide Contract Index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
@@ -9329,121 +8171,120 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214358560"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc230188552"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007002E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In cases where all other factors are equal, and particularly when adhering to a best value approach, the department will favor the vendor with stronger SDP commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E0460" w14:textId="513A2E36" w:rsidR="00053531" w:rsidRPr="007002E9" w:rsidRDefault="00053531" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r w:rsidR="008E179F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of SDP Plan Forms: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B925288" w14:textId="2C8CC15C" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="009E2D17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
@@ -9473,55 +8314,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214358561"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc230188553"/>
       <w:r w:rsidRPr="007418B6">
+        <w:lastRenderedPageBreak/>
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9539,51 +8381,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
         <w:r w:rsidRPr="008F629C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE73878" w14:textId="685C5905" w:rsidR="008F629C" w:rsidRPr="003C6101" w:rsidRDefault="00ED6956" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9606,280 +8448,258 @@
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="39D5262B" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214358562"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc194066607"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc230188554"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="22175A0F" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Standard Contract Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as other applicable terms of this </w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statewide Contract (</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00320071" w:rsidRPr="001238B1">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upfitters work with awarded vendors through a subcontracting relationship to meet a variety of application and customization needs. Subcontractors (Upfitters) may not bill Purchasing Entities directly. Instead, they invoice the awarded vendor who, in turn, invoices the Purchasing Entity for the work to also include the base vehicle for one complete finished product.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5256B326" w14:textId="4126078D" w:rsidR="006D5ABC" w:rsidRDefault="00A87A58" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214358563"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc194066609"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc230188555"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc194066609"/>
       <w:r w:rsidRPr="00A87A58">
         <w:t>Shipping, Delivery, and Returns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="6AFC9472" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="007E0000" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6AFC9472" w14:textId="5115BA78" w:rsidR="00320071" w:rsidRPr="007E0000" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc194066610"/>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Delivery Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="0029637E" w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00902ACC">
+        </w:rPr>
+        <w:t>: Delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> from the Vendor to the </w:t>
+      </w:r>
+      <w:r w:rsidR="2433A707" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> is FOB to any location in mainland Massachusetts. Delivery to the islands in the Commonwealth and to all other locations must be negotiated with the Purchasing Entity before placing the final order and the added cost must be documented in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidRPr="44C200C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>VEH110 Quote Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00902ACC">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D7CCA7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00902ACC">
+        <w:t>The Vendor is responsible for the physical custody of a new vehicle from the time it is delivered by the OEM or dealer to the upfitter or delivery dealership until it is ultimately signed for by the Purchasing Entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD30A98" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00902ACC">
+        <w:t>The Vendor must provide pre-notification of delivery to the Purchasing Entity at least five business days prior to delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4A40A8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Vendor must provide pre-notification of delivery to the Purchasing Entity at least five business days prior to delivery.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Vendor is responsible for the delivery and off-loading of assets and all shipping charges that may be incurred. Discrepancies between the purchase order, the quote, or any other documentation pertaining to the order must be remedied by the Vendor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319F6C43" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...13 lines deleted...]
-        <w:t>Vehicles that are not in new condition and free from defects upon receipt shall have the necessary corrective action taken to rectify the issue or be replaced promptly by the Vendor. Any faulty part must be replaced by the Vendor or its subcontractor (i.e., upfitter) at no additional cost. Official delivery receipts or slips are required; handwritten delivery confirmations will not be accepted. All delivered assets shall include the following, unless waived by the Contract User or as otherwise outlined below:</w:t>
+    <w:p w14:paraId="319F6C43" w14:textId="67546C19" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>Vehicles that are not in new condition and free from defects upon receipt shall have the necessary corrective action taken to rectify the issue or be replaced promptly by the Vendor. Any faulty part must be replaced by the Vendor or its subcontractor (i.e., upfitter) at no additional cost. Official delivery receipts or slips are required; handwritten delivery confirmations will not be accepted. All delivered assets shall include the following, unless waived by the</w:t>
+      </w:r>
+      <w:r w:rsidR="7B3F42B1" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> or as otherwise outlined below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C090A4D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All aftermarket, upfit, add-on accessories identified in the purchase order, including additional sets of operating keys, as applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DCFC26" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
@@ -9904,70 +8724,63 @@
         <w:t>Valid Commonwealth inspection sticker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C1FEEA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Original vehicle registration, executed by the Vendor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D514A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="5E5D514A" w14:textId="75DAF702" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>All sets of keys that come standard with the asset and equipment being purchased as well as any additional sets requested by the Contract User</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">All sets of keys that come standard with the asset and equipment being purchased as well as any additional sets requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0124D520" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D046E82" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Commonwealth license plates (front and back)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1036E8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
@@ -10055,585 +8868,481 @@
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Owner's Manual(s) for vehicle - one in printed or "hard copy" or CD format and additional electronic versions as requested by the Purchasing Entity at no additional charge. It is preferred that electronic versions are in a physical format such as a USB drive or disk rather than web based.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BC6A15" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Where applicable, Owner's Manual(s) for all add-on accessories and upfit equipment - one in printed or "hard copy" format and additional electronic versions as requested by the Purchasing Entity at no additional charge. It is preferred that electronic versions are in a physical format such as a USB drive or disk rather than web based.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3E5C00" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="6E3E5C00" w14:textId="05C8A9EA" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Full maintenance and repair manuals for unit and all attachments and accessories in printed or electronic format such as a USB drive, as requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="78B4CB77" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">. Information must include, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>but is not necessarily limited to, specifications, diagnosis/troubleshooting, diagrams for applicable wiring, air, plumbing, and hydraulics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695C6AED" w14:textId="2BD8C35F" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">The vehicle must arrive at the final delivery destination in new condition, without defects, and be ready for immediate use in accordance with the OEM or dealer's pre-delivery service. Vehicles that are delivered to the </w:t>
+      </w:r>
+      <w:r w:rsidR="581FBC75" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> with over 500 miles shall have $1.50 for each mile </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> 500 deducted from the quoted price, and vehicles may not be delivered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> 1,000 miles. </w:t>
+      </w:r>
+      <w:r w:rsidR="064D8C3A" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">s may waive this requirement on a case-by-case basis by having the exception clearly documented in the VEH110 Quote Form (e.g., vehicle shall be delivered with no more than 1,500 miles and the $1.50 per mile charge will not take effect until 1,300 miles). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197EFAEA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Full maintenance and repair manuals for </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00902ACC">
+        <w:t>The chassis window sticker or line sheet, if factory ordered, must contain the details of the factory options.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C9D4E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>unit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and all attachments and accessories in printed or electronic format such as a USB drive, as requested by the Contract User. Information must include, but is not necessarily limited to, specifications, diagnosis/troubleshooting, diagrams for applicable wiring, air, plumbing, and hydraulics.</w:t>
+        <w:t>No Vendor identification may be on the delivered vehicle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695C6AED" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="5CDB78F3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The vehicle must arrive at the final delivery destination in new condition, without defects, and be ready for immediate use in accordance with the OEM or dealer's pre-delivery service. Vehicles that are delivered to the Contract User with over 500 miles shall have $1.50 for each mile </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00902ACC">
+        <w:t>All fluids, including the chassis crankcase, differential, and transmission shall be filled to the OEM's recommended capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABBE448" w14:textId="0B1D7DFD" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Each unit shall be accompanied by a Pre-delivery Inspection document (PDI) that is filled out properly, completely, and legibly by the specific staff member that performed the inspection. This document must be re-checked and signed off on by the vendor's Contract Manager or other member of management. The PDI, if needed or otherwise requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="2852BB51" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">, shall have a document provided for each unit and each accessory purchased (e.g., the cab and chassis, the plow, the sander, etc.). The Vendor is responsible for producing this document unless otherwise specified by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0355B35E" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45318E79" w14:textId="7B0D1248" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Prior to delivery, the </w:t>
+      </w:r>
+      <w:r w:rsidR="1FA5635D" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> shall be given an opportunity to inspect each unit with all accessories, attachments, and equipment, if requested. This should take place at an agreed upon point by the Vendor and </w:t>
+      </w:r>
+      <w:r w:rsidR="06074BC3" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> and may include multiple inspections during any upfit process. It shall be the responsibility of the Vendor to notify the </w:t>
+      </w:r>
+      <w:r w:rsidR="136BE725" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>, prior to final assembly, who shall be given a reasonable amount of notice to perform this inspection prior to delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19339C83" w14:textId="123B2A5F" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Vendor shall secure a signed receipt from the authorized representative of the </w:t>
+      </w:r>
+      <w:r w:rsidR="06F9D65E" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> certifying delivery of the asset. Authorized representatives of the </w:t>
+      </w:r>
+      <w:r w:rsidR="7B9978F0" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> will inspect the asset for work quality, appearance, and proper functioning of equipment (where applicable). This may occur at the time of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">delivery or, in the case of deliveries made to the Office of Vehicle Management's (OVM's) common delivery lot for most Executive Department purchases, after the end-user has taken receipt of the vehicle. The Vendor will have five business days from the time of inspection to correct any deficiencies unless an extension is provided in writing by the </w:t>
+      </w:r>
+      <w:r w:rsidR="55F5DBD3" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="447A4347" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Buyer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>may withhold payment if deficiencies are not corrected within the agreed time frame.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C081E49" w14:textId="33DF7B43" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">The asset must be re-inspected prior to acceptance. The </w:t>
+      </w:r>
+      <w:r w:rsidR="2684AF2E" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Buyer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>may choose to reject the asset if it fails the second inspection. The Vendor is responsible for picking up and returning a rejected asset for repair and other corrective action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7EC86A" w14:textId="22CB41BF" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>In the event deficiencies are found after delivery and a properly signed receipt is not available, the Vendor will be responsible for correcting deficiencies as stated above. Invoices shall not be produced and become payable until the</w:t>
+      </w:r>
+      <w:r w:rsidR="677EEADF" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve"> accepts the asset unless otherwise requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="5DE40397" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DB4195" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in excess of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 500 deducted from the quoted price, and vehicles may not be delivered </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00902ACC">
+        <w:t>Deliveries for most Executive Branch Agencies must be coordinated with the Office of Vehicle Management (OVM). The typical OVM lot hours are Monday through Friday, excluding Commonwealth and local Holidays, between 8:30 a.m. and 3:30 p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666FB802" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in excess of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,000 miles. Contract Users may waive this requirement on a case-by-case basis by having the exception clearly documented in the VEH110 Quote Form (e.g., vehicle shall be delivered with no more than 1,500 miles and the $1.50 per mile charge will not take effect until 1,300 miles). </w:t>
+        <w:t xml:space="preserve">Under no circumstances shall the number of delivered assets exceed the total units shown on the purchase order. Additional units will be rejected and returned immediately at the Vendor's cost.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197EFAEA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...199 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="66F31E7C" w14:textId="6303CDB7" w:rsidR="00320071" w:rsidRPr="00046A35" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">The Vendor is responsible for notifying the Contract Users of any delays in delivery as defined </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Late or Missed Delivery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">The Vendor is responsible for notifying the </w:t>
+      </w:r>
+      <w:r w:rsidR="4DA6068D" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">s of any delays in delivery as defined </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_To_Purchase" w:history="1">
-        <w:r w:rsidRPr="00902ACC">
+        <w:r w:rsidRPr="44C200C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Purchase from The Contract</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00902ACC">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E55B42" w14:textId="2503DC01" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">If the OEM or dealer shipment or any part of the aftermarket or upfit is delayed, the Vendor is required to notify the </w:t>
+      </w:r>
+      <w:r w:rsidR="6F15B0AD" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Buyer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">in writing within two business days of receiving notice from the OEM, dealer, or subcontractor. This notification must include the reasons for the delay and the new expected delivery date to the </w:t>
+      </w:r>
+      <w:r w:rsidR="1DA9FF1D" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EAAF25" w14:textId="4340CA42" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">If the vehicle becomes unavailable or cannot be supplied for any reason, a replacement of equal value and functionality must be supplied. If a substitute is not available or acceptable, a similar asset from the next model year will be supplied at the same price or the </w:t>
+      </w:r>
+      <w:r w:rsidR="5AA16692" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Buyer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>may cancel the order altogether.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4DF2CF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00902ACC">
+        <w:t xml:space="preserve">Vendors are responsible for delays and damages resulting from their subcontractors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B68DD45" w14:textId="585ABCA9" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:r w:rsidRPr="44C200C7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If a vehicle is delayed or defaulted, providing such delay or default is the Vendor’s fault and proper communications regarding the delay or default are insufficient, the </w:t>
+      </w:r>
+      <w:r w:rsidR="31BEB307" w:rsidRPr="44C200C7">
+        <w:t xml:space="preserve">Buyer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:t>shall have the option to assess against the Vendor damages as follows, after the 30-day grace period:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FD7362" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the OEM or dealer shipment or any part of the aftermarket or upfit is delayed, the Vendor is required to notify the Contract User in writing within two business days of receiving notice from the </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+        <w:t>Five dollars per day per asset up to 25 percent of the total purchase order; and</w:t>
+      </w:r>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If the vehicle becomes unavailable or cannot be supplied for any reason, a replacement of equal value and functionality must be supplied. If a substitute is not available or acceptable, a similar asset from the next model year will be supplied at the same price or the Contract User may cancel the order altogether.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:br/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00902ACC">
+        <w:tab/>
+        <w:t xml:space="preserve">Other losses, detriments, and inconveniences resulting from the delay. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46407634" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendors are responsible for delays and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>damages</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t>If enacted, the compensation amount shall be deducted for each asset delivered in the purchase order unless otherwise agreed to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0330E363" w14:textId="7095FB56" w:rsidR="004553D2" w:rsidRDefault="004553D2" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214358564"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc230188556"/>
       <w:r w:rsidRPr="004553D2">
         <w:t>Repairs and Services Warranties</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="79654F4B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Vendors must include information regarding all OEM warranties, any additional costs, discounts, or benefits associated with any warranties prior to purchase by the Contract User. Vendors shall submit the manufacturer’s standard warranty information upon delivery to the Contract User and shall include warranties from upfitters for any installed equipment. Standard warranties, include, but are not limited to: </w:t>
+    <w:p w14:paraId="79654F4B" w14:textId="4F5610D2" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="44C200C7">
+      <w:bookmarkStart w:id="46" w:name="_Toc194066611"/>
+      <w:r>
+        <w:t xml:space="preserve">Vendors must include information regarding all OEM warranties, any additional costs, discounts, or benefits associated with any warranties prior to purchase by the </w:t>
+      </w:r>
+      <w:r w:rsidR="1CC40567" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Vendors shall submit the manufacturer’s standard warranty information upon delivery to the </w:t>
+      </w:r>
+      <w:r w:rsidR="6C6A195A" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="6C6A195A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and shall include warranties from upfitters for any installed equipment. Standard warranties, include, but are not limited to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9FEA14" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Basic Warranty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E3E898" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
@@ -10728,78 +9437,63 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F76AC3B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors shall provide a minimum one-year warranty on all parts and labor for any service necessary to restore the base asset or any component of upfit and/or aftermarket work. All costs shall be borne by the Vendor in this case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BA59A2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00902ACC" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902ACC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> may be purchased on this contract. Third party warranties are not permitted.</w:t>
+        <w:t>Vendors may offer extended warranties; however, only those that are offered through the OEM and that are fully transferrable may be purchased on this contract. Third party warranties are not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214358565"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc230188557"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer the following discounts, which </w:t>
       </w:r>
       <w:r w:rsidR="00187389">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10830,181 +9524,257 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prompt Pay Discount</w:t>
       </w:r>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_Hlk76568170"/>
+      <w:bookmarkStart w:id="48" w:name="_Hlk76568170"/>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A discount given to the buyer if paid within a certain </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>time period</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  These discounts may be found in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00864444">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> section below.  All discounts offered will be taken in cases where the payment issue date is within the specified number of days listed by vendor and in accordance with the Commonwealth’s Bill Paying Policy.  Payment days will be measured from the date goods are received and accepted / performance was completed OR the date an invoice is received by the Commonwealth, whichever is later to the date the payment is issued as an EFT (preferred method) or mailed by the State Treasurer.  The date of payment “issue” is the date a payment is considered “paid” not the date a payment is “received” by a Contractor.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve"> section below.  All discounts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864444">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>offered will be taken in cases where the payment issue date is within the specified number of days listed by vendor and in accordance with the Commonwealth’s Bill Paying Policy.  Payment days will be measured from the date goods are received and accepted / performance was completed OR the date an invoice is received by the Commonwealth, whichever is later to the date the payment is issued as an EFT (preferred method) or mailed by the State Treasurer.  The date of payment “issue” is the date a payment is considered “paid” not the date a payment is “received” by a Contractor.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="54E65D18" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="009E12A3" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Volume Discount:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A discount is </w:t>
       </w:r>
       <w:r w:rsidRPr="00864444">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>negotiated</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the buyer if a certain volume of product or service is purchased.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248E4BD2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00864444" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="248E4BD2" w14:textId="601DAE14" w:rsidR="00320071" w:rsidRPr="00864444" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E12A3">
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trade-In: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00864444">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00864444">
+      <w:r w:rsidR="2AEC13B8" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s may offer used assets as trade-ins to the extent permitted by the </w:t>
+      </w:r>
+      <w:r w:rsidR="7521BC45" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s surplus property regulations. Prior approval of a trade-in is required by the Office of Surplus Property for Executive Branch agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00FF2389" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your vehicle </w:t>
+      </w:r>
+      <w:r w:rsidR="00234E16" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was acquired through the </w:t>
+      </w:r>
+      <w:r w:rsidR="00870949" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00234E16" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ffice of Vehicle Management (OVM), you must notify</w:t>
+      </w:r>
+      <w:r w:rsidR="00870949" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Office of Surplus Property prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13D7E" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>any trades, purchase</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33957" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13D7E" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or changes involv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33957" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ing your OVM leased or owned asset.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01FF7290" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00AF41DB" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="01FF7290" w14:textId="7D45352D" w:rsidR="00320071" w:rsidRPr="00AF41DB" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864444">
-[...1 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>Trade-in amounts will be negotiated using published auction fair market values of the asset, adjusted for condition and usage. All trade-ins are sold on an “as-is” basis with no guarantee as to condition. The price of the new asset being purchased shall not change from what was reflected in the VEH110 Quote Form in the event the Contract User decides not to pursue the trade-in option.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Trade-in amounts will be negotiated using published auction fair market values of the asset, adjusted for condition and usage. All trade-ins are sold on an “as-is” basis with no guarantee as to condition. The price of the new asset being purchased shall not change from what was reflected in the VEH110 Quote Form in the event the </w:t>
+      </w:r>
+      <w:r w:rsidR="42BF3551" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="42BF3551" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>decides not to pursue the trade-in option.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="30AD2D1F" w:rsidR="00BC6254" w:rsidRPr="00BC6254" w:rsidRDefault="00BC6254" w:rsidP="00BC6254">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001978DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
@@ -11049,183 +9819,184 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="32D0EC0F" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc214358566"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc230188558"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00003B08" w:rsidRPr="00003B08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>801 CMR 21.05(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc214358567"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc230188559"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C4CD8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the Procurated website, </w:t>
@@ -11561,57 +10332,57 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc214358568"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc230188560"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="5A167D2D" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11761,51 +10532,50 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC49F8A" w14:textId="65DF5A06" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
@@ -11858,712 +10628,719 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2B9C52" w14:textId="0663C18E" w:rsidR="00234044" w:rsidRDefault="00011590" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc214358569"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc230188561"/>
       <w:r w:rsidRPr="00011590">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adding </w:t>
       </w:r>
       <w:r w:rsidR="00175EE8">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00011590">
         <w:t>Product</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="00011590">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AFB88A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="009E12A3" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc194066618"/>
       <w:r w:rsidRPr="00887C4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a product cannot be found in the Vendor’s catalog, it is recommended to contact the vendor directly to inquire if it is available for purchase on this contract.  If the product meets the scope of the product category, the Vendor may be able to add it to their product offerings with prior approval from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OSD. </w:t>
       </w:r>
       <w:r w:rsidRPr="00887C4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the product is not listed in the scope of the product category, a buyer may contact the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="0016613A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Category Manager</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00887C4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to inquire whether the product may be purchased</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0005289A">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="287A5467" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc214358570"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc230188562"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E7127F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Memorandum_of_Understanding"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="58" w:name="_Memorandum_of_Understanding"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc194066619"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract allows departments and political subdivisions to purchase alternative fuel assets, including battery electric and bio-fuel vehicles for inclusion in their fleets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BD823B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All vehicles in Categories 1, 2, and 3 must be hybrid electric (HEV), plug-in hybrid (PHEV), battery electric (BEV), or fuel cell electric (FCEV).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2839E116" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="005F615A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Fuel Efficiency Standards for State Fleets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Commonwealth issued the Fuel Efficiency Standards for State Fleets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2016</w:t>
       </w:r>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, requiring state agencies to purchase fuel-efficient and advanced technology vehicles, while providing flexibility for diverse agency needs and evolving technologies, and recommending consideration of miles per gallon (MPG) when replacing vehicles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7CBFB0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="005F615A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Executive Order 594</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outlines the Commonwealth’s commitment to decarbonizing state government operations, minimizing environmental impacts, and accelerating the adoption of zero-emission vehicles. This directive reflects a strategic effort to lead by example in addressing climate change through sustainable transportation and operational practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD2B3B3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="005F615A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5A Guidance on Electric Vehicle Acquisition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s applies to all executive branch agencies, public institutions of higher education, and all non-revenue vehicles under the MBTA. The order establishes clear targets and strategies for reducing greenhouse gas emissions, acquiring fuel-efficient and zero-emission vehicles, and aligning fleet purchases with the Commonwealth’s broader climate and sustainability goals</w:t>
       </w:r>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5144E864" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Incentives for Purchasing EVs:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A review of possible tax incentives and/or Green Community initiatives should be considered in the decision making for a new vehicle, including the total cost of ownership which includes fuel and maintenance savings.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9422A9" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="005F615A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Learn More:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visit the EPP Program </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:anchor="-alternative-fuel-vehicles-" w:history="1">
+      <w:hyperlink r:id="rId54" w:anchor="-alternative-fuel-vehicles-" w:history="1">
         <w:r w:rsidRPr="005F615A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Alternative Fuel Vehicles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> webpage.  Also explore the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="005F615A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Environmentally Preferable Products (EPP) Procurement Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="005F615A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F615A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="4C63C6DE" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc194066620"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc230188563"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="0065796A">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="41B2EEA2" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="277111E3" w:rsidR="00266475" w:rsidRDefault="00DD5B38" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
+        </w:rPr>
+        <w:t xml:space="preserve">MMARS was retired in February 2026 and replaced by the new MOSAIC system. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F493B" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006F493B">
+        </w:rPr>
+        <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD68D3" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="006F493B" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075074">
+      <w:r w:rsidR="006F493B" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidR="006F493B" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
-      <w:r w:rsidR="00320071" w:rsidRPr="00320071">
+      <w:r w:rsidR="00320071" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEH110</w:t>
       </w:r>
+      <w:r w:rsidR="006E159F" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="00BD68D3">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidR="006F493B" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="7499EFA4" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="_Contract_Summary"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Frequently_Purchased_Items"/>
+      <w:r w:rsidR="006F493B" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for encumbrances related to purchases from Statewide Contracts. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="62" w:name="_Contract_Summary"/>
+      <w:bookmarkStart w:id="63" w:name="_Who_Can_Use_2"/>
+      <w:bookmarkStart w:id="64" w:name="_Find_Bid/Contract_Documents"/>
+      <w:bookmarkStart w:id="65" w:name="_Who_Can_Use_3"/>
+      <w:bookmarkStart w:id="66" w:name="_Contract_Categories_3"/>
+      <w:bookmarkStart w:id="67" w:name="_Additional_Information/FAQs_3"/>
+      <w:bookmarkStart w:id="68" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
-      <w:bookmarkEnd w:id="69"/>
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00376AED">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
+        <w:t xml:space="preserve">Please address all inquiries regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00376AED" w:rsidRPr="44C200C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00376AED" w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44C200C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00376AED">
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidR="003764F5">
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidR="003764F5" w:rsidRPr="44C200C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> calling</w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00417EA8" w:rsidRPr="00D27BA2">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00417EA8">
+        <w:t>617-973-2468.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669F4464" w14:textId="77777777" w:rsidR="00266475" w:rsidRDefault="00266475" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="070FA3A6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="0016613A" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc199411875"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="74" w:name="_Toc214358572"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc199411875"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc205804666"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc230188564"/>
       <w:r w:rsidRPr="0016613A">
         <w:t>Geographical Service Area</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="0016613A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E05B952" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="0016613A" w:rsidRDefault="00320071" w:rsidP="00320071">
+    <w:p w14:paraId="7E05B952" w14:textId="4580D614" w:rsidR="00320071" w:rsidRPr="0016613A" w:rsidRDefault="00320071" w:rsidP="44C200C7">
       <w:pPr>
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        <w:t>All awarded Vendors on this Contract must provide statewide coverage. Other branch locations and subcontractors may perform delivery, provide warranty-related service, etc. to fulfill the needs of the Contract; however, all contract-related paperwork, including but not limited to, Purchase Orders, Invoices, and Certificates of Origin must reflect the company name and address of the awarded Vendor. It is the sole responsibility of the Vendor to manage coordination with any other locations or subcontractors providing support, and they shall bear full responsibility for the Contract User’s experience and ensure all terms and conditions of the Contract are adhered to.</w:t>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Hlk76567730"/>
+      <w:r>
+        <w:t xml:space="preserve">All awarded Vendors on this Contract must provide statewide coverage. Other branch locations and subcontractors may perform delivery, provide warranty-related service, etc. to fulfill the needs of the Contract; however, all contract-related paperwork, including but not limited to, Purchase Orders, Invoices, and Certificates of Origin must reflect the company name and address of the awarded Vendor. It is the sole responsibility of the Vendor to manage coordination with any other locations or subcontractors providing support, and they shall bear full responsibility for the </w:t>
+      </w:r>
+      <w:r w:rsidR="165F750A" w:rsidRPr="44C200C7">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s experience and ensure all terms and conditions of the Contract are adhered to.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p w14:paraId="71C99DDE" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00320071" w:rsidSect="003E7DC2">
-          <w:footerReference w:type="first" r:id="rId59"/>
+          <w:footerReference w:type="first" r:id="rId58"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="572D18D1" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Appendix_A:_Vendor"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="82" w:name="_Toc214358573"/>
+      <w:bookmarkStart w:id="73" w:name="_Appendix_A:_Vendor"/>
+      <w:bookmarkStart w:id="74" w:name="_Vendor_Specific_Information"/>
+      <w:bookmarkStart w:id="75" w:name="_Vendor_Information*"/>
+      <w:bookmarkStart w:id="76" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="77" w:name="_Appendix_A:_1"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc230188565"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-      <w:bookmarkEnd w:id="78"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00B142B5">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14040" w:type="dxa"/>
         <w:tblInd w:w="-545" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
         <w:tblDescription w:val="This table includes the following column headings and information: vendor name, Master Blanket Purchase Order Number, MMARS Vendor Code, MMARS Vendor Line, Contact Person, Phone number, Email, Categories, Regions, Discounts (PPD, Dock Delivery, Other), MBE, WMBE, WBE, Vetran status, Minimum Order, and list of any other imporatant items.  "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="2340"/>
@@ -12896,51 +11673,51 @@
             <w:r w:rsidRPr="00391E77">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">*Master Contract Record </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="590A9280" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002E2729" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId59" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="002E2729">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23886</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="05A32B25" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00391E77" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13124,51 +11901,51 @@
             <w:r w:rsidRPr="00391E77">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">***Solicitation Enabled MBPO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="0A881EBC" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002E2729" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId60" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="002E2729">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23885</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
           <w:p w14:paraId="230FC3FA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="00391E77" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
@@ -13355,51 +12132,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ANDCO Inc dba Anderson Motors, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37A64AF2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId61" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23879</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="019602E7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -13428,51 +12205,51 @@
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>401-434-5900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF837D0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0273AF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jim@andersonmotors.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7082367F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -13628,51 +12405,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Central Dodge Inc dba CENTRAL CDJR OF RAYNHAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A76DF50" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId63" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D61AE24" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -13700,51 +12477,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-828-2134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B3F9E18" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>demery@central.us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="02A0FEB3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13901,51 +12678,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonial Ford, Inc. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BEB0842" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId65" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A8B64D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -13991,51 +12768,51 @@
           </w:p>
           <w:p w14:paraId="5022172E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46E02AB5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jwelch@buycmg.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="20D34A48" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14179,51 +12956,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>dba COLONIAL HONDA OF DARTMOUTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="350DDB7B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId67" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FA9D81F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -14269,51 +13046,51 @@
           </w:p>
           <w:p w14:paraId="3AB96295" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7507BBD4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jwelch@buycmg.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="44BD9BB7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
@@ -14436,51 +13213,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Colonial Nissan of Medford, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="787D3DA4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId69" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77B2B4C3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -14509,51 +13286,51 @@
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>774-283-6400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70542BAD" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jwelch@buycmg.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="681C85AE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -14666,51 +13443,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Colonial South Automotive Inc dba COLONIAL MUNICIPAL GROUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F4C351" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId71" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40F5DDA2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -14754,51 +13531,51 @@
               <w:t>774-283-6400</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691EAA46" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58771F56" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jwelch@buycmg.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CFA1343" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -14912,51 +13689,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DATTCO Inc dba DeVivo Bus Sales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78721C41" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-31225</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB2D62F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
@@ -14981,51 +13758,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>860-356-0252 x5996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50CEEF7D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId74">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>kevin.devivo@devivobus.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DC66973" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
@@ -15136,51 +13913,51 @@
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Gordon Chevrolet – COLONIAL  MUNICIPAL GROUP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337338F8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId75" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="665D496C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -15209,51 +13986,51 @@
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>774-283-6400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E620387" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jwelch@buycmg.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="112E5D30" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -15369,51 +14146,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marcotte Ford Sales Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D14B8F0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId77" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F079E17" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -15441,51 +14218,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413-420-2608</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45B30A55" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>chenderson@marcotteford.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A04323" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -15599,51 +14376,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marcotte Ford Sales Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="292FCC0E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId79" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23877</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29B3FFDE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -15670,51 +14447,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413-536-1900 x1123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31C319EF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>jmfilomeno@marcotteford.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
@@ -15817,51 +14594,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>McGovern MHQ Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A8E1B0B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-SRC3-32460</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68B0562D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
@@ -15888,51 +14665,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-494-6699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6914FA2E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>cchase@mcgovernauto.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64CEA9A6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
@@ -16033,51 +14810,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Milford Nissan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EDA29C2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-33798</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7280D536" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
@@ -16102,51 +14879,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>774-249-0185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E3E34EF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>kbatta@albrechtauto.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3381A478" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
@@ -16241,51 +15018,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minuteman Trucks, LLC dba Allegiance Trucks Foxboro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071909B0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId85" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-24263</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66954827" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -16331,51 +15108,51 @@
           </w:p>
           <w:p w14:paraId="0FD8C9AC" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ABD942B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>mcastrechini@allegiancetrucks.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="25E9F071" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16491,51 +15268,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Van Builders, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07146D57" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId87" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23878</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35B3448D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -16563,51 +15340,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-222-2272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C7ED9F3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>glen@nationalvans.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="697C0290" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16697,51 +15474,51 @@
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D05792" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r w:rsidRPr="004E654B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>cchase@mcgovernauto.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6BBC7D37" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="004E654B" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
@@ -16753,3074 +15530,3074 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E654B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0.1% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F991223" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071"/>
     <w:p w14:paraId="435A20BA" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071"/>
     <w:p w14:paraId="006ABA16" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071"/>
     <w:p w14:paraId="1A2DD962" w14:textId="77777777" w:rsidR="00C40CA9" w:rsidRDefault="00C40CA9" w:rsidP="00320071"/>
     <w:p w14:paraId="41617E96" w14:textId="77777777" w:rsidR="00FC1D20" w:rsidRPr="00320071" w:rsidRDefault="00FC1D20" w:rsidP="00320071"/>
     <w:p w14:paraId="1AEF61AD" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Appendix_A:_[add"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkStart w:id="80" w:name="_Appendix_A:_[add"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc194066625"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc205804668"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc230188566"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00833C2B">
         <w:t>OEM and Category Summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12510" w:type="dxa"/>
         <w:tblInd w:w="-815" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2530"/>
         <w:gridCol w:w="861"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="759"/>
         <w:gridCol w:w="759"/>
         <w:gridCol w:w="759"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="864"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="913"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="1003"/>
         <w:gridCol w:w="1054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="34F29431" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="34F29431" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="8EA9DB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EA9DB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C82F500" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vendor Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76FDE1F4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderson Motors </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04D24FA5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Central Dodge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1346261D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Colonial Ford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0530F0B8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Colonial Imp So</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="418F6F94" w14:textId="07213EBE" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonial </w:t>
             </w:r>
             <w:r w:rsidR="00FC1D20" w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nissan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36B8451A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DeVivo Bus Sales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="563FC319" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gordon Chevrolet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="672C68F3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marcotte Ford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DC32E6F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>McGovern MHQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33D93157" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Milford Nissan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E46A85B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minuteman Trucks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="D9D9D9" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67B5650D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>National Van</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="77810D47" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="77810D47" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="592BE7ED" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 1: Sedans*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="046D5DEC" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72B8CCA5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="368FD2B3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4692E123" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BD3D9D4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="595852E3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C70A323" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="782F32EE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45C1BDA9" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3495D722" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="736B0BEA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CB504AB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="62123D96" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="62123D96" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CE7520F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 2: Minivans*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4143C744" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60404FEC" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E46F0DF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22935037" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0879001C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2505F981" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7141A0B4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DBF073B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24856DBA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DCF45D3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B66D8C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="089548B0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="5CD97BD5" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="5CD97BD5" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70D17F6D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 3: Sport Utility Vehicles (SUVs)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="301273EE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EF64AB3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="599C9BAE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="680D3634" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DE55A7B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42CD089C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ED0200A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2169F188" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7863B656" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2456E978" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35476D8C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10425C3E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="18C43562" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="18C43562" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E7074E5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 4: Light-Duty Trucks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B4138DA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="702EDDDB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51021285" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="578D4AD0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="627BE6E0" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46550CFF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47E06283" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06300732" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B90C734" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C36FF03" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64E2104C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F981757" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="36D053DB" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="36D053DB" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A409CBC" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 5: Medium-Duty Tucks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BC9B19C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63AF9B4A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62E55C1E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="140BDCDE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2624EEB1" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71E5BF0F" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15DF9C96" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E86DCF7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56D7CB97" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FAA5438" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="346DC58E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7240B0EC" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="0719C408" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="0719C408" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="712DD7CA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 6: Large Passenger Vans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06BC5B6B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="030BD53E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="780055EE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FED8453" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15FA2E1C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39C7A65D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B460E7C" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09A67694" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="521FC2D6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="278278FD" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5368554E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="649D718B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="2DF03D6C" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="2DF03D6C" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="028214EB" w14:textId="27251ECF" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Cat 7: Cutaway Buses </w:t>
@@ -19831,1576 +18608,1576 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53691CB7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="027F6BCF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D5787B6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51FE5511" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25125900" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BED1716" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="619B88C6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26DAEF58" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="381CCD86" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44055D41" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CD75CB5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D0C5A48" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="14A384FB" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="14A384FB" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="747113B9" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 8: Cargo Vans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="310EA8F4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A745F27" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D730BB8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="419586A8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205BBBC4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A3F14C8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="610D40E7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547FCEAF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4628F793" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CAEA0BD" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42594070" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7509D0FE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="0071A829" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="0071A829" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60314974" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 9: Police Pursuit Vehicles (PPVs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DDBD0CA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54E5B391" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B26A7E2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65033349" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46D35B79" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356916A3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B96315A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BEFFDC5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70E7519E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75331FB1" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4553CEE6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B35224D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="4D79F392" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="4D79F392" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="234CEB9D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cat 10: Special Service Vehicles (SSVs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58F79AC9" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DF9F191" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68B5100E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0535D4C3" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D2FF0FD" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="333D03EF" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46CCC290" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3850E6E1" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B6140B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E2B965A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1933E8EB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="777B3A56" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="1FA33995" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="1FA33995" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A820B78" w14:textId="1C09861C" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Cat 11: School Buses </w:t>
@@ -21411,423 +20188,423 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7D Vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49FED5DB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00606D26">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="505F158A" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ACA26F2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68450D9E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C286268" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7453FADB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54CBA3E9" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="235C0154" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BABCBA2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28AFD0B5" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BE674D6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="531D21B7" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="3CA2BB36" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="3CA2BB36" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53E4C346" w14:textId="5C14CAED" w:rsidR="00320071" w:rsidRPr="008C54A0" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Cat 12: Wheelchair </w:t>
@@ -21838,470 +20615,470 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Accessible</w:t>
             </w:r>
             <w:r w:rsidRPr="008C54A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A242C79" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28CAE1D8" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A46E4AD" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBF8614" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A87A72D" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01253122" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ADA9948" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F370DE9" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E1D962B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5016F538" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BCA3A17" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3823488B" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="00870882">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="6E1F3B1B" w14:textId="77777777" w:rsidTr="009728B2">
+      <w:tr w:rsidR="00320071" w:rsidRPr="002F3A96" w14:paraId="6E1F3B1B" w14:textId="77777777" w:rsidTr="7C80BC07">
         <w:trPr>
           <w:trHeight w:val="2163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="A9D08E"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9D08E"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49F4E1BB" w14:textId="3D61ED08" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>*= EV (battery, hybrid, plug-in)              or fuel cell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="528497FA" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Micro Bird</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43C731E1" w14:textId="3216E13C" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -22315,170 +21092,170 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12); RAM; Dodge (Cat 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BD15955" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="395CEE7E" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Honda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D361EBB" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nissan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6045C64C" w14:textId="49A9A328" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -22492,207 +21269,207 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> TCI Mobility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FD52DB2" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Chevrolet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6046E891" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B54F9E4" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toyota, Ford, KIA, Hyundai, Chrysler, RAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="260352EE" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaf, Ariya, Frontier KC/CC, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="689149A7" w14:textId="7DE65558" w:rsidR="00320071" w:rsidRPr="002F3A96" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -22706,200 +21483,210 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="002F3A96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> International</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5043E500" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="006E45F3">
+          <w:p w14:paraId="5043E500" w14:textId="64EAFF8E" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3A96">
+            <w:r w:rsidRPr="7C80BC07">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For</w:t>
+            </w:r>
+            <w:r w:rsidR="3377C069" w:rsidRPr="7C80BC07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28C379AA" w14:textId="08651226" w:rsidR="00AB0F28" w:rsidRPr="002F3A96" w:rsidRDefault="00AB0F28" w:rsidP="006E45F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F2B7E88" w14:textId="77777777" w:rsidR="00320071" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02A20DD6" w14:textId="77777777" w:rsidR="00320071" w:rsidRPr="002E58BD" w:rsidRDefault="00320071" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="7E90FAB8" w:rsidR="00931DF2" w:rsidRDefault="00931DF2" w:rsidP="00320071">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidSect="008B5FF6">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="900" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="416E2081" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="29FC3B6B" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E1C9E8" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B"/>
+    <w:p w14:paraId="4C803B28" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F6C4333" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="7EE791AE" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575AD823" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B"/>
+    <w:p w14:paraId="14CCB720" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72FBC7A1" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B">
+    <w:p w14:paraId="0BA37788" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -22949,61 +21736,52 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72DBEBE5" w14:textId="5654A5B1" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -23319,51 +22097,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="25BD2CC1" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="7A268D4B" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -23453,61 +22231,52 @@
       <w:t>ote</w:t>
     </w:r>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="49C1DFAA" w14:textId="2E4E342D" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -23823,51 +22592,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="20287B9C" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="3EE515DA" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -23950,61 +22719,52 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BD17469" w14:textId="33A3C3CC" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -24203,73 +22963,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DC0C916" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2F6C5758" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF2608" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B"/>
+    <w:p w14:paraId="6A5F9885" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F8CF643" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="576168A1" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD02C85" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B"/>
+    <w:p w14:paraId="4EF7C6D3" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2808EEAB" w14:textId="77777777" w:rsidR="00093D7B" w:rsidRDefault="00093D7B">
+    <w:p w14:paraId="3A00F644" w14:textId="77777777" w:rsidR="00140219" w:rsidRDefault="00140219">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -24521,51 +23281,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7D4F9E43" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="0087FD60" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -24880,51 +23640,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="5989E166" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="70417C8C" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25368,50 +24128,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15435C85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CAC2EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B74313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF2A34C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25480,51 +24353,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16C121B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE5E5E36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25593,51 +24466,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201C777B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F90013C"/>
     <w:lvl w:ilvl="0" w:tplc="BECE7DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25706,51 +24579,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CD5EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DF8D188"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25819,51 +24692,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24FA3C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBD0188E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25932,51 +24805,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26507846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CECE36DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26045,51 +24918,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="282A0199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51024DDA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26131,51 +25004,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29F67225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2E0D600"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26244,51 +25117,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B06929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F73A218A"/>
     <w:lvl w:ilvl="0" w:tplc="EBB29642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26358,51 +25231,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C80140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09D696D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26471,51 +25344,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339471F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA92697E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26584,51 +25457,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CF47DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBE4EDEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26697,51 +25570,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DE4A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62CEF148"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26810,51 +25683,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A15BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F682544"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26923,51 +25796,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="384A2D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D60067E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27036,51 +25909,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397277A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AA89562"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27149,51 +26022,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD955D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7A64708"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27235,51 +26108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC06368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F96AEC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27348,51 +26221,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40FD6394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FBE5FD0"/>
     <w:lvl w:ilvl="0" w:tplc="BECE7DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27462,51 +26335,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DF511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="176A88DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27575,51 +26448,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C946E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B08DA62"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27688,51 +26561,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A08BDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCAF70"/>
     <w:lvl w:ilvl="0" w:tplc="45FE7DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6178A9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27801,51 +26674,51 @@
     <w:lvl w:ilvl="7" w:tplc="6E60C2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB9E60F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F00C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43B02632"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27914,51 +26787,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58271C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82660D64"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28027,51 +26900,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A843FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDBA9CE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28140,51 +27013,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BA46AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A44B7EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28253,51 +27126,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63FE501E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC0B1F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28366,51 +27239,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64A737AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="254899F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28479,51 +27352,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68393087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6AEA06A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28592,51 +27465,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2D0135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12D28548"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28705,51 +27578,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7080248A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56182896"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731363B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD0CA1F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28818,51 +27804,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A83C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EC8574E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28932,159 +27918,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="542207326">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="222839226">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="103381546">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="984166477">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="896821583">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="883181466">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1254818405">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1108283029">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1586958684">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="420370952">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="420370952">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="1099913566">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="517740112">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1872330189">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="457794394">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="599144571">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1513181071">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="998272191">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="55519776">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="452554056">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="9114506">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1872330189">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="1482648705">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1772581419">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1019039246">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1840392131">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="744571837">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1803376375">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1334213503">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="809402103">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="271716133">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1969043051">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="846292555">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1476949162">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1445802484">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="335304522">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1615864254">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="697898165">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="247278723">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="589772114">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="104160850">
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -29444,138 +28436,141 @@
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
     <w:rsid w:val="000E1981"/>
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
+    <w:rsid w:val="000E3169"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4889"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F1DFC"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F3532"/>
     <w:rsid w:val="000F41C5"/>
     <w:rsid w:val="000F43F7"/>
     <w:rsid w:val="000F460B"/>
     <w:rsid w:val="000F4656"/>
     <w:rsid w:val="000F46D5"/>
     <w:rsid w:val="000F592F"/>
     <w:rsid w:val="000F5978"/>
     <w:rsid w:val="000F5FBB"/>
     <w:rsid w:val="000F62E1"/>
     <w:rsid w:val="000F64F5"/>
     <w:rsid w:val="000F68FF"/>
     <w:rsid w:val="000F6984"/>
     <w:rsid w:val="000F6D47"/>
     <w:rsid w:val="000F6F89"/>
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
+    <w:rsid w:val="00100822"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
     <w:rsid w:val="00104B58"/>
     <w:rsid w:val="00104D69"/>
     <w:rsid w:val="00105069"/>
     <w:rsid w:val="0010521E"/>
     <w:rsid w:val="00105274"/>
     <w:rsid w:val="00105721"/>
     <w:rsid w:val="001063FA"/>
     <w:rsid w:val="001065F9"/>
     <w:rsid w:val="00106F6D"/>
     <w:rsid w:val="001073B2"/>
     <w:rsid w:val="0011048B"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
     <w:rsid w:val="00120A10"/>
+    <w:rsid w:val="0012138D"/>
     <w:rsid w:val="00121D78"/>
     <w:rsid w:val="001228CC"/>
     <w:rsid w:val="00122C58"/>
     <w:rsid w:val="00123283"/>
     <w:rsid w:val="00123385"/>
     <w:rsid w:val="0012351B"/>
     <w:rsid w:val="00123522"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00123B60"/>
     <w:rsid w:val="00123BF6"/>
     <w:rsid w:val="00124518"/>
     <w:rsid w:val="00124E63"/>
     <w:rsid w:val="001251D1"/>
     <w:rsid w:val="001254E0"/>
     <w:rsid w:val="00125CC1"/>
     <w:rsid w:val="0012617C"/>
     <w:rsid w:val="0012681F"/>
     <w:rsid w:val="00126ABE"/>
     <w:rsid w:val="00126ACA"/>
     <w:rsid w:val="0012705C"/>
     <w:rsid w:val="00127604"/>
     <w:rsid w:val="0012764F"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="00127723"/>
     <w:rsid w:val="00127FAE"/>
@@ -29587,50 +28582,51 @@
     <w:rsid w:val="001311F6"/>
     <w:rsid w:val="00131381"/>
     <w:rsid w:val="00131479"/>
     <w:rsid w:val="0013165B"/>
     <w:rsid w:val="001318CC"/>
     <w:rsid w:val="00131B3A"/>
     <w:rsid w:val="00132062"/>
     <w:rsid w:val="00132F28"/>
     <w:rsid w:val="00132F2A"/>
     <w:rsid w:val="001339B6"/>
     <w:rsid w:val="00134155"/>
     <w:rsid w:val="00134A24"/>
     <w:rsid w:val="00134C65"/>
     <w:rsid w:val="001361A1"/>
     <w:rsid w:val="00136526"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="0013695A"/>
     <w:rsid w:val="00136C46"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
+    <w:rsid w:val="00140219"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
@@ -29706,72 +28702,74 @@
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181857"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190464"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
+    <w:rsid w:val="00191B84"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
     <w:rsid w:val="00193F27"/>
     <w:rsid w:val="00194012"/>
     <w:rsid w:val="0019409E"/>
     <w:rsid w:val="0019468D"/>
     <w:rsid w:val="00195244"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="00195F1F"/>
     <w:rsid w:val="001960DD"/>
     <w:rsid w:val="00196224"/>
     <w:rsid w:val="00196519"/>
     <w:rsid w:val="00197BB3"/>
     <w:rsid w:val="001A04D3"/>
+    <w:rsid w:val="001A08D1"/>
     <w:rsid w:val="001A0C5F"/>
     <w:rsid w:val="001A1293"/>
     <w:rsid w:val="001A1BA6"/>
     <w:rsid w:val="001A1D5E"/>
     <w:rsid w:val="001A26DB"/>
     <w:rsid w:val="001A2963"/>
     <w:rsid w:val="001A340E"/>
     <w:rsid w:val="001A352E"/>
     <w:rsid w:val="001A3979"/>
     <w:rsid w:val="001A3A6C"/>
     <w:rsid w:val="001A3A7A"/>
     <w:rsid w:val="001A3D5D"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A41AE"/>
     <w:rsid w:val="001A489C"/>
     <w:rsid w:val="001A49F3"/>
     <w:rsid w:val="001A5433"/>
     <w:rsid w:val="001A559F"/>
     <w:rsid w:val="001A581C"/>
     <w:rsid w:val="001A596F"/>
     <w:rsid w:val="001A5C84"/>
     <w:rsid w:val="001A609F"/>
     <w:rsid w:val="001A66BF"/>
     <w:rsid w:val="001A6F1E"/>
     <w:rsid w:val="001A7224"/>
@@ -29889,62 +28887,62 @@
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
     <w:rsid w:val="001F641F"/>
     <w:rsid w:val="001F677B"/>
     <w:rsid w:val="001F743D"/>
     <w:rsid w:val="001F7620"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="001F785E"/>
     <w:rsid w:val="001F7D27"/>
     <w:rsid w:val="00200813"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200F92"/>
     <w:rsid w:val="002014FE"/>
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203A0C"/>
-    <w:rsid w:val="00204274"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
     <w:rsid w:val="00205879"/>
     <w:rsid w:val="00205FDA"/>
     <w:rsid w:val="002060C0"/>
     <w:rsid w:val="00206E5C"/>
     <w:rsid w:val="0020710A"/>
     <w:rsid w:val="00207B7E"/>
+    <w:rsid w:val="0021000C"/>
     <w:rsid w:val="002105BE"/>
     <w:rsid w:val="00210BD7"/>
     <w:rsid w:val="00211108"/>
     <w:rsid w:val="002115FE"/>
     <w:rsid w:val="002119EF"/>
     <w:rsid w:val="00211B7F"/>
     <w:rsid w:val="00212171"/>
     <w:rsid w:val="00213045"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
@@ -29963,50 +28961,51 @@
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
     <w:rsid w:val="00231B85"/>
     <w:rsid w:val="00232BBA"/>
     <w:rsid w:val="00232DEF"/>
     <w:rsid w:val="00232DF3"/>
     <w:rsid w:val="00234044"/>
     <w:rsid w:val="002340B4"/>
     <w:rsid w:val="002345A2"/>
     <w:rsid w:val="002346E4"/>
     <w:rsid w:val="00234BEC"/>
+    <w:rsid w:val="00234E16"/>
     <w:rsid w:val="00235C9B"/>
     <w:rsid w:val="0023602A"/>
     <w:rsid w:val="00236048"/>
     <w:rsid w:val="002362A4"/>
     <w:rsid w:val="00236418"/>
     <w:rsid w:val="00236A07"/>
     <w:rsid w:val="00236F9B"/>
     <w:rsid w:val="002374EF"/>
     <w:rsid w:val="00237715"/>
     <w:rsid w:val="00237B53"/>
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="00237E7F"/>
     <w:rsid w:val="00237EFF"/>
     <w:rsid w:val="00240817"/>
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241D9B"/>
     <w:rsid w:val="00242169"/>
     <w:rsid w:val="00242685"/>
     <w:rsid w:val="002426DE"/>
     <w:rsid w:val="002428AA"/>
     <w:rsid w:val="00242AC9"/>
     <w:rsid w:val="00243276"/>
     <w:rsid w:val="00243561"/>
@@ -30030,74 +29029,77 @@
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="00256475"/>
     <w:rsid w:val="00256AB8"/>
     <w:rsid w:val="00256D3D"/>
     <w:rsid w:val="00256FA6"/>
     <w:rsid w:val="0025735D"/>
     <w:rsid w:val="0026042B"/>
     <w:rsid w:val="0026103A"/>
     <w:rsid w:val="00261A40"/>
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
+    <w:rsid w:val="00265CB2"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
     <w:rsid w:val="002718D1"/>
     <w:rsid w:val="002722E1"/>
     <w:rsid w:val="002725D9"/>
     <w:rsid w:val="00272A26"/>
     <w:rsid w:val="00272EF1"/>
     <w:rsid w:val="002733A5"/>
     <w:rsid w:val="002733D1"/>
     <w:rsid w:val="002739BC"/>
     <w:rsid w:val="00273A68"/>
+    <w:rsid w:val="00273E13"/>
     <w:rsid w:val="00275216"/>
     <w:rsid w:val="00275AAF"/>
     <w:rsid w:val="00275CE0"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00276002"/>
+    <w:rsid w:val="002761C1"/>
     <w:rsid w:val="00277786"/>
     <w:rsid w:val="00277C51"/>
     <w:rsid w:val="00277CB7"/>
     <w:rsid w:val="00277D1B"/>
     <w:rsid w:val="00277E0D"/>
     <w:rsid w:val="00280B86"/>
     <w:rsid w:val="00280DE4"/>
     <w:rsid w:val="00280EC3"/>
     <w:rsid w:val="002812E6"/>
     <w:rsid w:val="00281536"/>
     <w:rsid w:val="002816F4"/>
     <w:rsid w:val="00281714"/>
     <w:rsid w:val="0028171C"/>
     <w:rsid w:val="002819AB"/>
     <w:rsid w:val="002819F1"/>
     <w:rsid w:val="00281FB4"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00282B32"/>
     <w:rsid w:val="00282C29"/>
     <w:rsid w:val="002832C4"/>
     <w:rsid w:val="0028336E"/>
     <w:rsid w:val="00283DF0"/>
     <w:rsid w:val="00283EDD"/>
     <w:rsid w:val="00284325"/>
     <w:rsid w:val="00284411"/>
@@ -30114,167 +29116,169 @@
     <w:rsid w:val="00287CDF"/>
     <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00287F65"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00291EE1"/>
     <w:rsid w:val="00291F79"/>
     <w:rsid w:val="002920C3"/>
     <w:rsid w:val="002922C9"/>
     <w:rsid w:val="00292AD5"/>
     <w:rsid w:val="00292F58"/>
     <w:rsid w:val="002932D3"/>
     <w:rsid w:val="002937AC"/>
     <w:rsid w:val="00293964"/>
     <w:rsid w:val="00293C71"/>
     <w:rsid w:val="00293DBD"/>
     <w:rsid w:val="0029418A"/>
     <w:rsid w:val="002942B0"/>
     <w:rsid w:val="0029467D"/>
     <w:rsid w:val="00294E97"/>
     <w:rsid w:val="00295ADD"/>
     <w:rsid w:val="00295F16"/>
     <w:rsid w:val="0029614F"/>
     <w:rsid w:val="00296375"/>
+    <w:rsid w:val="0029637E"/>
     <w:rsid w:val="00296560"/>
     <w:rsid w:val="00296719"/>
     <w:rsid w:val="00296F0D"/>
     <w:rsid w:val="00296F64"/>
     <w:rsid w:val="00297106"/>
     <w:rsid w:val="00297429"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002974DB"/>
     <w:rsid w:val="00299973"/>
     <w:rsid w:val="002A02A8"/>
     <w:rsid w:val="002A03A1"/>
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
     <w:rsid w:val="002A326F"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A3E20"/>
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
-    <w:rsid w:val="002B4B2F"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C460B"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C5832"/>
+    <w:rsid w:val="002C6231"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
     <w:rsid w:val="002C72E6"/>
     <w:rsid w:val="002C7304"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D4DE0"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D6A1B"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7BAF"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
+    <w:rsid w:val="002E66C8"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F3281"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
     <w:rsid w:val="002F4F98"/>
@@ -30292,50 +29296,51 @@
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="00304890"/>
     <w:rsid w:val="0030497D"/>
     <w:rsid w:val="00304C6F"/>
     <w:rsid w:val="00305245"/>
     <w:rsid w:val="00305298"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="00305D00"/>
     <w:rsid w:val="00305D8A"/>
     <w:rsid w:val="00305DAC"/>
     <w:rsid w:val="00305DFC"/>
     <w:rsid w:val="003066B4"/>
     <w:rsid w:val="003070B0"/>
+    <w:rsid w:val="00307362"/>
     <w:rsid w:val="003077B9"/>
     <w:rsid w:val="00307B90"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="0031019F"/>
     <w:rsid w:val="00310944"/>
     <w:rsid w:val="00311C44"/>
     <w:rsid w:val="003121D1"/>
     <w:rsid w:val="0031246D"/>
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="00316EF5"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="00320071"/>
@@ -30494,50 +29499,51 @@
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
     <w:rsid w:val="00380DD8"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
     <w:rsid w:val="00381CF5"/>
     <w:rsid w:val="00381D7E"/>
     <w:rsid w:val="0038240E"/>
     <w:rsid w:val="00382B53"/>
     <w:rsid w:val="00382F54"/>
     <w:rsid w:val="00384045"/>
     <w:rsid w:val="0038418A"/>
     <w:rsid w:val="00384506"/>
     <w:rsid w:val="0038507D"/>
     <w:rsid w:val="003850AA"/>
     <w:rsid w:val="00385C3B"/>
     <w:rsid w:val="00385D99"/>
+    <w:rsid w:val="00386184"/>
     <w:rsid w:val="0038653F"/>
     <w:rsid w:val="00386995"/>
     <w:rsid w:val="003869AF"/>
     <w:rsid w:val="00386BE1"/>
     <w:rsid w:val="00387453"/>
     <w:rsid w:val="003878F6"/>
     <w:rsid w:val="00387FB4"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="00390A4E"/>
     <w:rsid w:val="00390D45"/>
     <w:rsid w:val="0039101A"/>
     <w:rsid w:val="00391DAF"/>
     <w:rsid w:val="003920F0"/>
     <w:rsid w:val="00392559"/>
     <w:rsid w:val="00392DC5"/>
     <w:rsid w:val="0039371E"/>
     <w:rsid w:val="0039398B"/>
     <w:rsid w:val="00393B8F"/>
     <w:rsid w:val="00393C0A"/>
     <w:rsid w:val="003945EC"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396849"/>
     <w:rsid w:val="0039704F"/>
     <w:rsid w:val="00397132"/>
     <w:rsid w:val="003973AC"/>
@@ -30686,50 +29692,51 @@
     <w:rsid w:val="003F3DD2"/>
     <w:rsid w:val="003F46F5"/>
     <w:rsid w:val="003F521C"/>
     <w:rsid w:val="003F54E1"/>
     <w:rsid w:val="003F5721"/>
     <w:rsid w:val="003F589A"/>
     <w:rsid w:val="003F5C73"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F6242"/>
     <w:rsid w:val="003F62A4"/>
     <w:rsid w:val="003F63DE"/>
     <w:rsid w:val="003F6426"/>
     <w:rsid w:val="003F6703"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F7414"/>
     <w:rsid w:val="003F7947"/>
     <w:rsid w:val="003F7E92"/>
     <w:rsid w:val="0040038F"/>
     <w:rsid w:val="00400777"/>
     <w:rsid w:val="00400C22"/>
     <w:rsid w:val="00400C9D"/>
     <w:rsid w:val="00400D95"/>
     <w:rsid w:val="00400DEF"/>
     <w:rsid w:val="00400FA1"/>
+    <w:rsid w:val="00401C59"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="004029A0"/>
     <w:rsid w:val="00402DD9"/>
     <w:rsid w:val="00403C95"/>
     <w:rsid w:val="0040500D"/>
     <w:rsid w:val="00405088"/>
     <w:rsid w:val="004058B6"/>
     <w:rsid w:val="004058C9"/>
     <w:rsid w:val="00405E93"/>
     <w:rsid w:val="00407E4E"/>
     <w:rsid w:val="00410505"/>
     <w:rsid w:val="00410594"/>
     <w:rsid w:val="0041059F"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="0041120C"/>
     <w:rsid w:val="00411B72"/>
     <w:rsid w:val="00411CD0"/>
     <w:rsid w:val="00411FF4"/>
     <w:rsid w:val="00412D06"/>
     <w:rsid w:val="004130E4"/>
     <w:rsid w:val="0041365D"/>
     <w:rsid w:val="004138A2"/>
     <w:rsid w:val="0041397A"/>
     <w:rsid w:val="00413BCC"/>
     <w:rsid w:val="00413BF9"/>
@@ -31159,50 +30166,51 @@
     <w:rsid w:val="00524E1C"/>
     <w:rsid w:val="00524F6F"/>
     <w:rsid w:val="0052565F"/>
     <w:rsid w:val="0052641C"/>
     <w:rsid w:val="005268C0"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00527B47"/>
     <w:rsid w:val="005302F1"/>
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532330"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="005332D6"/>
     <w:rsid w:val="005339FA"/>
     <w:rsid w:val="00533B85"/>
     <w:rsid w:val="00533F7B"/>
     <w:rsid w:val="0053470F"/>
     <w:rsid w:val="00535288"/>
+    <w:rsid w:val="005352A8"/>
     <w:rsid w:val="00535A03"/>
     <w:rsid w:val="00535EBD"/>
     <w:rsid w:val="00536494"/>
     <w:rsid w:val="00536D7A"/>
     <w:rsid w:val="00537222"/>
     <w:rsid w:val="0053742F"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="005378E6"/>
     <w:rsid w:val="0053797D"/>
     <w:rsid w:val="005402A0"/>
     <w:rsid w:val="00540416"/>
     <w:rsid w:val="005405EC"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540F15"/>
     <w:rsid w:val="005419AD"/>
     <w:rsid w:val="00541BAD"/>
     <w:rsid w:val="0054200A"/>
     <w:rsid w:val="005425BA"/>
     <w:rsid w:val="005441C3"/>
     <w:rsid w:val="005442F1"/>
     <w:rsid w:val="0054439B"/>
     <w:rsid w:val="00544519"/>
     <w:rsid w:val="00544A11"/>
     <w:rsid w:val="00544C0A"/>
     <w:rsid w:val="00544F06"/>
@@ -31647,213 +30655,218 @@
     <w:rsid w:val="0065298B"/>
     <w:rsid w:val="00652A1E"/>
     <w:rsid w:val="00652A5E"/>
     <w:rsid w:val="00652EDE"/>
     <w:rsid w:val="0065311E"/>
     <w:rsid w:val="00653396"/>
     <w:rsid w:val="006533D9"/>
     <w:rsid w:val="00653585"/>
     <w:rsid w:val="00653677"/>
     <w:rsid w:val="0065375D"/>
     <w:rsid w:val="006541F2"/>
     <w:rsid w:val="00654736"/>
     <w:rsid w:val="00654805"/>
     <w:rsid w:val="00654B0F"/>
     <w:rsid w:val="006556A0"/>
     <w:rsid w:val="00655D1B"/>
     <w:rsid w:val="00655E85"/>
     <w:rsid w:val="006560EC"/>
     <w:rsid w:val="0065643E"/>
     <w:rsid w:val="0065666A"/>
     <w:rsid w:val="00656985"/>
     <w:rsid w:val="00656C95"/>
     <w:rsid w:val="0065740E"/>
     <w:rsid w:val="00657679"/>
     <w:rsid w:val="006576AB"/>
+    <w:rsid w:val="0065796A"/>
     <w:rsid w:val="00657B01"/>
     <w:rsid w:val="00657B85"/>
     <w:rsid w:val="00657D21"/>
     <w:rsid w:val="0066070F"/>
     <w:rsid w:val="00660A24"/>
     <w:rsid w:val="00661A2B"/>
     <w:rsid w:val="00661B9D"/>
     <w:rsid w:val="006626DD"/>
     <w:rsid w:val="00662C9A"/>
     <w:rsid w:val="00663335"/>
     <w:rsid w:val="0066334E"/>
     <w:rsid w:val="006637A8"/>
     <w:rsid w:val="00663844"/>
     <w:rsid w:val="0066392F"/>
     <w:rsid w:val="00663F0B"/>
     <w:rsid w:val="0066415C"/>
     <w:rsid w:val="00664554"/>
     <w:rsid w:val="00664D8F"/>
     <w:rsid w:val="00664F00"/>
     <w:rsid w:val="00665202"/>
     <w:rsid w:val="006659DA"/>
     <w:rsid w:val="00665A77"/>
     <w:rsid w:val="00665A92"/>
     <w:rsid w:val="00665CC5"/>
     <w:rsid w:val="006664D8"/>
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="00666649"/>
     <w:rsid w:val="00666816"/>
     <w:rsid w:val="00666A4E"/>
     <w:rsid w:val="00666ACC"/>
     <w:rsid w:val="00666B28"/>
     <w:rsid w:val="00666E4C"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="006673BC"/>
     <w:rsid w:val="006676CF"/>
     <w:rsid w:val="00667C37"/>
     <w:rsid w:val="00667D22"/>
     <w:rsid w:val="00667D7B"/>
     <w:rsid w:val="00667E26"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672A95"/>
     <w:rsid w:val="00672EDB"/>
+    <w:rsid w:val="006731FB"/>
     <w:rsid w:val="00674386"/>
     <w:rsid w:val="00674652"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
     <w:rsid w:val="00680441"/>
     <w:rsid w:val="0068051C"/>
     <w:rsid w:val="00680B92"/>
     <w:rsid w:val="00680BFA"/>
     <w:rsid w:val="00680C76"/>
     <w:rsid w:val="006812FE"/>
     <w:rsid w:val="0068134D"/>
     <w:rsid w:val="0068182D"/>
     <w:rsid w:val="00681891"/>
     <w:rsid w:val="00681C1A"/>
     <w:rsid w:val="00681E96"/>
     <w:rsid w:val="006824D3"/>
     <w:rsid w:val="00682608"/>
     <w:rsid w:val="00682D2C"/>
+    <w:rsid w:val="0068340C"/>
     <w:rsid w:val="0068340E"/>
     <w:rsid w:val="00683725"/>
     <w:rsid w:val="00683AB6"/>
     <w:rsid w:val="00683D10"/>
     <w:rsid w:val="00684285"/>
     <w:rsid w:val="006842DD"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068545D"/>
     <w:rsid w:val="0068560F"/>
     <w:rsid w:val="00685BFC"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="006868D2"/>
     <w:rsid w:val="00686E6F"/>
     <w:rsid w:val="00687A17"/>
     <w:rsid w:val="00687D01"/>
     <w:rsid w:val="00687EF9"/>
     <w:rsid w:val="00690206"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069078B"/>
     <w:rsid w:val="00690E57"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="00691469"/>
     <w:rsid w:val="0069162F"/>
     <w:rsid w:val="006919A9"/>
     <w:rsid w:val="0069219E"/>
     <w:rsid w:val="00692551"/>
     <w:rsid w:val="00692813"/>
     <w:rsid w:val="00692D2C"/>
     <w:rsid w:val="00693338"/>
     <w:rsid w:val="0069357D"/>
     <w:rsid w:val="00693B8C"/>
     <w:rsid w:val="00694011"/>
     <w:rsid w:val="006940F3"/>
     <w:rsid w:val="00694493"/>
     <w:rsid w:val="00694AE3"/>
     <w:rsid w:val="006954D4"/>
     <w:rsid w:val="00695950"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="00696433"/>
     <w:rsid w:val="006964B4"/>
     <w:rsid w:val="006966BC"/>
+    <w:rsid w:val="00696852"/>
     <w:rsid w:val="0069689C"/>
     <w:rsid w:val="00696A5E"/>
     <w:rsid w:val="00696F91"/>
     <w:rsid w:val="00696FE8"/>
     <w:rsid w:val="00697069"/>
     <w:rsid w:val="006973D1"/>
     <w:rsid w:val="00697BC9"/>
     <w:rsid w:val="006A072A"/>
     <w:rsid w:val="006A0753"/>
     <w:rsid w:val="006A0936"/>
     <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006A14CE"/>
     <w:rsid w:val="006A15FA"/>
     <w:rsid w:val="006A1692"/>
     <w:rsid w:val="006A17CD"/>
     <w:rsid w:val="006A210F"/>
     <w:rsid w:val="006A2327"/>
     <w:rsid w:val="006A2926"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2B29"/>
     <w:rsid w:val="006A3129"/>
     <w:rsid w:val="006A3176"/>
     <w:rsid w:val="006A31EE"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A386C"/>
     <w:rsid w:val="006A3A90"/>
     <w:rsid w:val="006A3C83"/>
     <w:rsid w:val="006A3DBB"/>
     <w:rsid w:val="006A4017"/>
     <w:rsid w:val="006A40C5"/>
     <w:rsid w:val="006A4A2A"/>
     <w:rsid w:val="006A5505"/>
     <w:rsid w:val="006A59E5"/>
     <w:rsid w:val="006A5AE4"/>
     <w:rsid w:val="006A5E3A"/>
     <w:rsid w:val="006A6154"/>
     <w:rsid w:val="006A7206"/>
     <w:rsid w:val="006A75D8"/>
     <w:rsid w:val="006A7603"/>
+    <w:rsid w:val="006A7D55"/>
     <w:rsid w:val="006A7FD2"/>
     <w:rsid w:val="006B007F"/>
     <w:rsid w:val="006B0893"/>
     <w:rsid w:val="006B0B2D"/>
     <w:rsid w:val="006B0E37"/>
     <w:rsid w:val="006B0FC2"/>
     <w:rsid w:val="006B1496"/>
     <w:rsid w:val="006B1756"/>
     <w:rsid w:val="006B1880"/>
     <w:rsid w:val="006B1A9D"/>
     <w:rsid w:val="006B1B80"/>
     <w:rsid w:val="006B2248"/>
     <w:rsid w:val="006B306F"/>
     <w:rsid w:val="006B3355"/>
     <w:rsid w:val="006B3494"/>
     <w:rsid w:val="006B4069"/>
     <w:rsid w:val="006B4209"/>
     <w:rsid w:val="006B4618"/>
     <w:rsid w:val="006B516B"/>
     <w:rsid w:val="006B5E02"/>
     <w:rsid w:val="006B5F31"/>
     <w:rsid w:val="006B64D7"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006B681F"/>
     <w:rsid w:val="006B7B27"/>
@@ -31882,79 +30895,81 @@
     <w:rsid w:val="006C7FDB"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5AFB"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
+    <w:rsid w:val="006E159F"/>
     <w:rsid w:val="006E1D77"/>
     <w:rsid w:val="006E22E4"/>
     <w:rsid w:val="006E23F1"/>
     <w:rsid w:val="006E292E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E2FFF"/>
     <w:rsid w:val="006E3000"/>
     <w:rsid w:val="006E35DD"/>
     <w:rsid w:val="006E3ED8"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E4CCA"/>
     <w:rsid w:val="006E574B"/>
     <w:rsid w:val="006E58B5"/>
     <w:rsid w:val="006E62D3"/>
     <w:rsid w:val="006E71B1"/>
     <w:rsid w:val="006E7E34"/>
     <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="006F096A"/>
     <w:rsid w:val="006F0A13"/>
     <w:rsid w:val="006F0F60"/>
     <w:rsid w:val="006F100E"/>
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
+    <w:rsid w:val="006F4FBD"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
     <w:rsid w:val="007013E8"/>
     <w:rsid w:val="00701768"/>
     <w:rsid w:val="00702312"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
     <w:rsid w:val="00703D37"/>
     <w:rsid w:val="007043AC"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
     <w:rsid w:val="007107ED"/>
@@ -31966,50 +30981,51 @@
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
+    <w:rsid w:val="00721578"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
@@ -32043,50 +31059,51 @@
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
+    <w:rsid w:val="00751E68"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="00754DF1"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
     <w:rsid w:val="00756D9B"/>
     <w:rsid w:val="0075729A"/>
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
@@ -32168,57 +31185,59 @@
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795CB7"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="0079778A"/>
     <w:rsid w:val="00797A65"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
     <w:rsid w:val="007A0F40"/>
     <w:rsid w:val="007A1542"/>
     <w:rsid w:val="007A19C4"/>
     <w:rsid w:val="007A1AA5"/>
+    <w:rsid w:val="007A2583"/>
     <w:rsid w:val="007A264C"/>
     <w:rsid w:val="007A2B8A"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A39E9"/>
     <w:rsid w:val="007A3D89"/>
     <w:rsid w:val="007A4A20"/>
+    <w:rsid w:val="007A4BFD"/>
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
     <w:rsid w:val="007B08B3"/>
     <w:rsid w:val="007B0B28"/>
     <w:rsid w:val="007B1158"/>
     <w:rsid w:val="007B1C7E"/>
     <w:rsid w:val="007B213A"/>
     <w:rsid w:val="007B224C"/>
     <w:rsid w:val="007B2341"/>
     <w:rsid w:val="007B253E"/>
     <w:rsid w:val="007B2D04"/>
     <w:rsid w:val="007B2FC4"/>
     <w:rsid w:val="007B33C1"/>
     <w:rsid w:val="007B36D2"/>
@@ -32262,50 +31281,51 @@
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
     <w:rsid w:val="007D42CF"/>
     <w:rsid w:val="007D4A0D"/>
     <w:rsid w:val="007D4D72"/>
     <w:rsid w:val="007D4D94"/>
     <w:rsid w:val="007D5312"/>
     <w:rsid w:val="007D64B5"/>
     <w:rsid w:val="007D666B"/>
     <w:rsid w:val="007D6CD8"/>
     <w:rsid w:val="007D70FD"/>
     <w:rsid w:val="007D75C7"/>
     <w:rsid w:val="007E0308"/>
     <w:rsid w:val="007E041E"/>
+    <w:rsid w:val="007E06FC"/>
     <w:rsid w:val="007E1588"/>
     <w:rsid w:val="007E2E16"/>
     <w:rsid w:val="007E3383"/>
     <w:rsid w:val="007E34DA"/>
     <w:rsid w:val="007E37F5"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="007E3F8F"/>
     <w:rsid w:val="007E4632"/>
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E4A35"/>
     <w:rsid w:val="007E4F58"/>
     <w:rsid w:val="007E53C4"/>
     <w:rsid w:val="007E58BF"/>
     <w:rsid w:val="007E603E"/>
     <w:rsid w:val="007E6149"/>
     <w:rsid w:val="007E6A8C"/>
     <w:rsid w:val="007E6E51"/>
     <w:rsid w:val="007E6E7F"/>
     <w:rsid w:val="007E6F0E"/>
     <w:rsid w:val="007E762E"/>
     <w:rsid w:val="007E7ABE"/>
     <w:rsid w:val="007E7C61"/>
     <w:rsid w:val="007F05AC"/>
     <w:rsid w:val="007F0CDE"/>
     <w:rsid w:val="007F0F52"/>
@@ -32357,50 +31377,51 @@
     <w:rsid w:val="008052E3"/>
     <w:rsid w:val="00805372"/>
     <w:rsid w:val="00805600"/>
     <w:rsid w:val="008056BB"/>
     <w:rsid w:val="00806296"/>
     <w:rsid w:val="008065D0"/>
     <w:rsid w:val="008067EB"/>
     <w:rsid w:val="0080709A"/>
     <w:rsid w:val="0080791C"/>
     <w:rsid w:val="00807FBA"/>
     <w:rsid w:val="008105B0"/>
     <w:rsid w:val="0081067A"/>
     <w:rsid w:val="008107FB"/>
     <w:rsid w:val="008108C5"/>
     <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="00811868"/>
     <w:rsid w:val="00811ECF"/>
     <w:rsid w:val="0081239D"/>
     <w:rsid w:val="00813867"/>
     <w:rsid w:val="00813D9D"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="00816990"/>
+    <w:rsid w:val="00816DDF"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="008200FC"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
@@ -32434,50 +31455,51 @@
     <w:rsid w:val="00837BEB"/>
     <w:rsid w:val="00840E8C"/>
     <w:rsid w:val="0084157E"/>
     <w:rsid w:val="00841D10"/>
     <w:rsid w:val="008427FB"/>
     <w:rsid w:val="0084318E"/>
     <w:rsid w:val="008434FC"/>
     <w:rsid w:val="0084350E"/>
     <w:rsid w:val="00843636"/>
     <w:rsid w:val="0084375A"/>
     <w:rsid w:val="008437E6"/>
     <w:rsid w:val="008438DA"/>
     <w:rsid w:val="00843E28"/>
     <w:rsid w:val="00843F44"/>
     <w:rsid w:val="00844694"/>
     <w:rsid w:val="008456D0"/>
     <w:rsid w:val="00845ECF"/>
     <w:rsid w:val="00846123"/>
     <w:rsid w:val="00846541"/>
     <w:rsid w:val="008466C2"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="008469EA"/>
     <w:rsid w:val="00846AAE"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847198"/>
+    <w:rsid w:val="00847608"/>
     <w:rsid w:val="0084780C"/>
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="00851E77"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008541B0"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
     <w:rsid w:val="00854BAC"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
@@ -32490,67 +31512,69 @@
     <w:rsid w:val="0086098F"/>
     <w:rsid w:val="00860BE8"/>
     <w:rsid w:val="00861069"/>
     <w:rsid w:val="00861464"/>
     <w:rsid w:val="008623DC"/>
     <w:rsid w:val="00862605"/>
     <w:rsid w:val="00862C10"/>
     <w:rsid w:val="00863A5B"/>
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
     <w:rsid w:val="00864683"/>
     <w:rsid w:val="008646F3"/>
     <w:rsid w:val="008646F6"/>
     <w:rsid w:val="00864EBE"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
     <w:rsid w:val="00866BE8"/>
     <w:rsid w:val="008674A2"/>
     <w:rsid w:val="00870030"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00870879"/>
     <w:rsid w:val="00870882"/>
+    <w:rsid w:val="00870949"/>
     <w:rsid w:val="00870971"/>
     <w:rsid w:val="008709A9"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="008711DC"/>
     <w:rsid w:val="00871B2A"/>
     <w:rsid w:val="00871F89"/>
     <w:rsid w:val="0087261A"/>
     <w:rsid w:val="008733BF"/>
     <w:rsid w:val="00873CC9"/>
     <w:rsid w:val="00874032"/>
     <w:rsid w:val="008754E5"/>
     <w:rsid w:val="00877836"/>
     <w:rsid w:val="00877C00"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00877E7C"/>
     <w:rsid w:val="00880356"/>
     <w:rsid w:val="00880E4C"/>
+    <w:rsid w:val="008813D1"/>
     <w:rsid w:val="008817A5"/>
     <w:rsid w:val="00881B7C"/>
     <w:rsid w:val="0088215A"/>
     <w:rsid w:val="00882573"/>
     <w:rsid w:val="00882744"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882B21"/>
     <w:rsid w:val="0088334D"/>
     <w:rsid w:val="008837CE"/>
     <w:rsid w:val="00884893"/>
     <w:rsid w:val="00884C00"/>
     <w:rsid w:val="00884E07"/>
     <w:rsid w:val="00885029"/>
     <w:rsid w:val="00885782"/>
     <w:rsid w:val="00885852"/>
     <w:rsid w:val="008858EA"/>
     <w:rsid w:val="008858EB"/>
     <w:rsid w:val="00885D1A"/>
     <w:rsid w:val="0088612E"/>
     <w:rsid w:val="008862B5"/>
     <w:rsid w:val="00886780"/>
     <w:rsid w:val="00886D4B"/>
     <w:rsid w:val="00886F53"/>
     <w:rsid w:val="0088708C"/>
     <w:rsid w:val="008870ED"/>
@@ -32787,78 +31811,80 @@
     <w:rsid w:val="00912E76"/>
     <w:rsid w:val="0091301D"/>
     <w:rsid w:val="00913652"/>
     <w:rsid w:val="00913691"/>
     <w:rsid w:val="009139A7"/>
     <w:rsid w:val="00914732"/>
     <w:rsid w:val="009147A1"/>
     <w:rsid w:val="00914EB3"/>
     <w:rsid w:val="0091512A"/>
     <w:rsid w:val="00915172"/>
     <w:rsid w:val="009154B3"/>
     <w:rsid w:val="009159A2"/>
     <w:rsid w:val="00915B6F"/>
     <w:rsid w:val="00915D0A"/>
     <w:rsid w:val="009162F1"/>
     <w:rsid w:val="009164C1"/>
     <w:rsid w:val="0091722A"/>
     <w:rsid w:val="0092096A"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="00920AF3"/>
     <w:rsid w:val="00920D3F"/>
     <w:rsid w:val="00921140"/>
     <w:rsid w:val="00921B2D"/>
     <w:rsid w:val="00922C93"/>
     <w:rsid w:val="00923624"/>
+    <w:rsid w:val="009238A1"/>
     <w:rsid w:val="00923B48"/>
     <w:rsid w:val="00923FD2"/>
     <w:rsid w:val="009247CD"/>
     <w:rsid w:val="00924F61"/>
     <w:rsid w:val="009255CB"/>
     <w:rsid w:val="00926C19"/>
     <w:rsid w:val="00926DB8"/>
     <w:rsid w:val="0092769E"/>
     <w:rsid w:val="009277DE"/>
     <w:rsid w:val="00927985"/>
     <w:rsid w:val="0093033F"/>
     <w:rsid w:val="00930B72"/>
     <w:rsid w:val="00930DEA"/>
     <w:rsid w:val="009310AC"/>
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
+    <w:rsid w:val="0093573C"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
     <w:rsid w:val="00936138"/>
     <w:rsid w:val="00936661"/>
     <w:rsid w:val="009369A0"/>
     <w:rsid w:val="00936D1E"/>
     <w:rsid w:val="00936D40"/>
     <w:rsid w:val="009372BC"/>
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="009412AE"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="00943337"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
@@ -32988,50 +32014,51 @@
     <w:rsid w:val="009A3CBB"/>
     <w:rsid w:val="009A3DD1"/>
     <w:rsid w:val="009A3F4A"/>
     <w:rsid w:val="009A3FB5"/>
     <w:rsid w:val="009A453E"/>
     <w:rsid w:val="009A4AF1"/>
     <w:rsid w:val="009A5329"/>
     <w:rsid w:val="009A57A3"/>
     <w:rsid w:val="009A64E0"/>
     <w:rsid w:val="009A68A0"/>
     <w:rsid w:val="009B0544"/>
     <w:rsid w:val="009B057D"/>
     <w:rsid w:val="009B11B9"/>
     <w:rsid w:val="009B13E0"/>
     <w:rsid w:val="009B1563"/>
     <w:rsid w:val="009B1861"/>
     <w:rsid w:val="009B2060"/>
     <w:rsid w:val="009B2099"/>
     <w:rsid w:val="009B214B"/>
     <w:rsid w:val="009B274E"/>
     <w:rsid w:val="009B298E"/>
     <w:rsid w:val="009B2DA2"/>
     <w:rsid w:val="009B2E3D"/>
     <w:rsid w:val="009B39C7"/>
     <w:rsid w:val="009B3A20"/>
+    <w:rsid w:val="009B3A67"/>
     <w:rsid w:val="009B3F3F"/>
     <w:rsid w:val="009B4023"/>
     <w:rsid w:val="009B41AC"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B4AB3"/>
     <w:rsid w:val="009B4D40"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
     <w:rsid w:val="009B65A3"/>
     <w:rsid w:val="009C04CB"/>
     <w:rsid w:val="009C08B7"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C19F3"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C275B"/>
     <w:rsid w:val="009C3CB9"/>
     <w:rsid w:val="009C4008"/>
     <w:rsid w:val="009C46AC"/>
     <w:rsid w:val="009C49ED"/>
@@ -33059,50 +32086,51 @@
     <w:rsid w:val="009D5BA6"/>
     <w:rsid w:val="009D6864"/>
     <w:rsid w:val="009D6A37"/>
     <w:rsid w:val="009E0ECD"/>
     <w:rsid w:val="009E12A3"/>
     <w:rsid w:val="009E12DB"/>
     <w:rsid w:val="009E1707"/>
     <w:rsid w:val="009E1828"/>
     <w:rsid w:val="009E1A15"/>
     <w:rsid w:val="009E1C59"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
     <w:rsid w:val="009E3265"/>
     <w:rsid w:val="009E32F6"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E3C57"/>
     <w:rsid w:val="009E3D3E"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E42E8"/>
     <w:rsid w:val="009E47AB"/>
     <w:rsid w:val="009E4840"/>
+    <w:rsid w:val="009E5313"/>
     <w:rsid w:val="009E5417"/>
     <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E591E"/>
     <w:rsid w:val="009E5D94"/>
     <w:rsid w:val="009E6027"/>
     <w:rsid w:val="009E6054"/>
     <w:rsid w:val="009E612D"/>
     <w:rsid w:val="009E685D"/>
     <w:rsid w:val="009E6D6B"/>
     <w:rsid w:val="009E71B8"/>
     <w:rsid w:val="009E7345"/>
     <w:rsid w:val="009F0227"/>
     <w:rsid w:val="009F0AE9"/>
     <w:rsid w:val="009F148F"/>
     <w:rsid w:val="009F172F"/>
     <w:rsid w:val="009F1E6C"/>
     <w:rsid w:val="009F2D16"/>
     <w:rsid w:val="009F3464"/>
     <w:rsid w:val="009F3A57"/>
     <w:rsid w:val="009F3C04"/>
     <w:rsid w:val="009F4225"/>
     <w:rsid w:val="009F425C"/>
     <w:rsid w:val="009F4E1B"/>
     <w:rsid w:val="009F4F6F"/>
     <w:rsid w:val="009F55B6"/>
@@ -33308,50 +32336,51 @@
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
+    <w:rsid w:val="00A93181"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A9624D"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
@@ -33408,50 +32437,51 @@
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
     <w:rsid w:val="00AD03B1"/>
     <w:rsid w:val="00AD06A5"/>
     <w:rsid w:val="00AD0A7A"/>
     <w:rsid w:val="00AD0EA3"/>
     <w:rsid w:val="00AD1864"/>
     <w:rsid w:val="00AD1E34"/>
     <w:rsid w:val="00AD2382"/>
     <w:rsid w:val="00AD2919"/>
     <w:rsid w:val="00AD2F61"/>
     <w:rsid w:val="00AD417B"/>
     <w:rsid w:val="00AD4B04"/>
     <w:rsid w:val="00AD5B66"/>
     <w:rsid w:val="00AD5BAE"/>
     <w:rsid w:val="00AD5C4F"/>
     <w:rsid w:val="00AD600C"/>
+    <w:rsid w:val="00AD6098"/>
     <w:rsid w:val="00AD6157"/>
     <w:rsid w:val="00AD62AC"/>
     <w:rsid w:val="00AD675E"/>
     <w:rsid w:val="00AD68AC"/>
     <w:rsid w:val="00AD7C67"/>
     <w:rsid w:val="00AD7E99"/>
     <w:rsid w:val="00AE02DB"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE045D"/>
     <w:rsid w:val="00AE0CB9"/>
     <w:rsid w:val="00AE0FFC"/>
     <w:rsid w:val="00AE1544"/>
     <w:rsid w:val="00AE1E72"/>
     <w:rsid w:val="00AE2F93"/>
     <w:rsid w:val="00AE3028"/>
     <w:rsid w:val="00AE3A14"/>
     <w:rsid w:val="00AE416F"/>
     <w:rsid w:val="00AE460E"/>
     <w:rsid w:val="00AE48A2"/>
     <w:rsid w:val="00AE4D5A"/>
     <w:rsid w:val="00AE4F31"/>
     <w:rsid w:val="00AE517D"/>
     <w:rsid w:val="00AE5266"/>
     <w:rsid w:val="00AE56B2"/>
     <w:rsid w:val="00AE5D43"/>
@@ -33909,110 +32939,113 @@
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C02022"/>
     <w:rsid w:val="00C02183"/>
     <w:rsid w:val="00C02C63"/>
     <w:rsid w:val="00C03325"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C045FB"/>
     <w:rsid w:val="00C046CC"/>
     <w:rsid w:val="00C0483A"/>
     <w:rsid w:val="00C04963"/>
     <w:rsid w:val="00C0549D"/>
     <w:rsid w:val="00C05E08"/>
     <w:rsid w:val="00C06209"/>
     <w:rsid w:val="00C0641C"/>
     <w:rsid w:val="00C06B02"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C0747A"/>
     <w:rsid w:val="00C07CB5"/>
     <w:rsid w:val="00C1031D"/>
     <w:rsid w:val="00C103B9"/>
     <w:rsid w:val="00C10433"/>
+    <w:rsid w:val="00C109B0"/>
     <w:rsid w:val="00C109DA"/>
     <w:rsid w:val="00C10E2C"/>
     <w:rsid w:val="00C11382"/>
     <w:rsid w:val="00C117A7"/>
     <w:rsid w:val="00C11B7F"/>
     <w:rsid w:val="00C11D3B"/>
     <w:rsid w:val="00C11F35"/>
     <w:rsid w:val="00C1221F"/>
     <w:rsid w:val="00C127D4"/>
     <w:rsid w:val="00C12842"/>
     <w:rsid w:val="00C12A0F"/>
     <w:rsid w:val="00C12C41"/>
     <w:rsid w:val="00C12FCD"/>
     <w:rsid w:val="00C131BD"/>
     <w:rsid w:val="00C13755"/>
     <w:rsid w:val="00C13BF3"/>
     <w:rsid w:val="00C13EC9"/>
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
+    <w:rsid w:val="00C165E1"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C2051C"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C210EA"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
+    <w:rsid w:val="00C33957"/>
     <w:rsid w:val="00C33D4C"/>
     <w:rsid w:val="00C3451A"/>
     <w:rsid w:val="00C34F94"/>
     <w:rsid w:val="00C36214"/>
     <w:rsid w:val="00C364B2"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C36FCD"/>
     <w:rsid w:val="00C371F2"/>
     <w:rsid w:val="00C372E9"/>
     <w:rsid w:val="00C374C9"/>
     <w:rsid w:val="00C37D9A"/>
     <w:rsid w:val="00C4071C"/>
     <w:rsid w:val="00C40979"/>
     <w:rsid w:val="00C40C40"/>
     <w:rsid w:val="00C40CA9"/>
     <w:rsid w:val="00C41031"/>
     <w:rsid w:val="00C411FA"/>
     <w:rsid w:val="00C4154C"/>
     <w:rsid w:val="00C41DF8"/>
     <w:rsid w:val="00C4311D"/>
     <w:rsid w:val="00C432A8"/>
     <w:rsid w:val="00C43679"/>
     <w:rsid w:val="00C43EB0"/>
     <w:rsid w:val="00C43F56"/>
     <w:rsid w:val="00C44180"/>
@@ -34078,50 +33111,51 @@
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C75DB5"/>
     <w:rsid w:val="00C764DD"/>
     <w:rsid w:val="00C769C8"/>
     <w:rsid w:val="00C76B10"/>
     <w:rsid w:val="00C76C87"/>
     <w:rsid w:val="00C77C15"/>
     <w:rsid w:val="00C77FDB"/>
     <w:rsid w:val="00C80375"/>
     <w:rsid w:val="00C8057F"/>
     <w:rsid w:val="00C80750"/>
     <w:rsid w:val="00C80D9B"/>
     <w:rsid w:val="00C8141C"/>
     <w:rsid w:val="00C818D3"/>
     <w:rsid w:val="00C81A37"/>
     <w:rsid w:val="00C81BC3"/>
     <w:rsid w:val="00C81C28"/>
+    <w:rsid w:val="00C82487"/>
     <w:rsid w:val="00C8263B"/>
     <w:rsid w:val="00C8294A"/>
     <w:rsid w:val="00C82A99"/>
     <w:rsid w:val="00C8334E"/>
     <w:rsid w:val="00C833FC"/>
     <w:rsid w:val="00C837D4"/>
     <w:rsid w:val="00C84240"/>
     <w:rsid w:val="00C85213"/>
     <w:rsid w:val="00C8598E"/>
     <w:rsid w:val="00C85C2D"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C86429"/>
     <w:rsid w:val="00C86C88"/>
     <w:rsid w:val="00C86E35"/>
     <w:rsid w:val="00C870C5"/>
     <w:rsid w:val="00C87295"/>
     <w:rsid w:val="00C87F12"/>
     <w:rsid w:val="00C87FC9"/>
     <w:rsid w:val="00C902FB"/>
     <w:rsid w:val="00C903FD"/>
     <w:rsid w:val="00C9106D"/>
     <w:rsid w:val="00C91368"/>
     <w:rsid w:val="00C9213E"/>
     <w:rsid w:val="00C9214F"/>
     <w:rsid w:val="00C92578"/>
@@ -34363,81 +33397,84 @@
     <w:rsid w:val="00D24FD4"/>
     <w:rsid w:val="00D2576A"/>
     <w:rsid w:val="00D25D2C"/>
     <w:rsid w:val="00D26A70"/>
     <w:rsid w:val="00D26A9B"/>
     <w:rsid w:val="00D26EF8"/>
     <w:rsid w:val="00D27FCC"/>
     <w:rsid w:val="00D3045F"/>
     <w:rsid w:val="00D30589"/>
     <w:rsid w:val="00D306A7"/>
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
     <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D3369B"/>
     <w:rsid w:val="00D33BDB"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D34DCA"/>
     <w:rsid w:val="00D353AA"/>
     <w:rsid w:val="00D35A46"/>
     <w:rsid w:val="00D35D05"/>
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
+    <w:rsid w:val="00D373B6"/>
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
+    <w:rsid w:val="00D422A9"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D42E2A"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
+    <w:rsid w:val="00D507F4"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
@@ -34623,50 +33660,51 @@
     <w:rsid w:val="00DC6930"/>
     <w:rsid w:val="00DC71BD"/>
     <w:rsid w:val="00DC74D4"/>
     <w:rsid w:val="00DC7B5F"/>
     <w:rsid w:val="00DD0065"/>
     <w:rsid w:val="00DD0432"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DD23A3"/>
     <w:rsid w:val="00DD24A4"/>
     <w:rsid w:val="00DD28DB"/>
     <w:rsid w:val="00DD2D97"/>
     <w:rsid w:val="00DD2DF9"/>
     <w:rsid w:val="00DD2FD3"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD30E3"/>
     <w:rsid w:val="00DD3107"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD35D3"/>
     <w:rsid w:val="00DD384C"/>
     <w:rsid w:val="00DD390F"/>
     <w:rsid w:val="00DD4350"/>
     <w:rsid w:val="00DD43DE"/>
     <w:rsid w:val="00DD4AD1"/>
     <w:rsid w:val="00DD4ED1"/>
     <w:rsid w:val="00DD5236"/>
+    <w:rsid w:val="00DD5B38"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
     <w:rsid w:val="00DD6009"/>
     <w:rsid w:val="00DD64DA"/>
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2A0C"/>
     <w:rsid w:val="00DE34C4"/>
     <w:rsid w:val="00DE36C9"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE4515"/>
     <w:rsid w:val="00DE4DCC"/>
     <w:rsid w:val="00DE584D"/>
     <w:rsid w:val="00DE5CEA"/>
     <w:rsid w:val="00DE5EA6"/>
@@ -34687,109 +33725,113 @@
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF662D"/>
     <w:rsid w:val="00DF6A43"/>
     <w:rsid w:val="00DF6BD4"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
     <w:rsid w:val="00E00000"/>
     <w:rsid w:val="00E006A5"/>
     <w:rsid w:val="00E009A3"/>
     <w:rsid w:val="00E01644"/>
     <w:rsid w:val="00E01DD0"/>
     <w:rsid w:val="00E01E86"/>
     <w:rsid w:val="00E02790"/>
     <w:rsid w:val="00E02A9D"/>
     <w:rsid w:val="00E02DCD"/>
     <w:rsid w:val="00E03487"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E04B37"/>
     <w:rsid w:val="00E050B1"/>
     <w:rsid w:val="00E0530D"/>
     <w:rsid w:val="00E055B2"/>
     <w:rsid w:val="00E0574D"/>
     <w:rsid w:val="00E06290"/>
+    <w:rsid w:val="00E064E9"/>
     <w:rsid w:val="00E0688A"/>
     <w:rsid w:val="00E07391"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E07D26"/>
     <w:rsid w:val="00E07E56"/>
     <w:rsid w:val="00E101FC"/>
     <w:rsid w:val="00E103B3"/>
     <w:rsid w:val="00E10877"/>
     <w:rsid w:val="00E10891"/>
     <w:rsid w:val="00E10CB0"/>
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E11E30"/>
+    <w:rsid w:val="00E11F60"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E1382D"/>
+    <w:rsid w:val="00E13D7E"/>
     <w:rsid w:val="00E148FF"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E22DFB"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
+    <w:rsid w:val="00E34681"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
     <w:rsid w:val="00E37447"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E37E18"/>
     <w:rsid w:val="00E4037B"/>
     <w:rsid w:val="00E4091E"/>
     <w:rsid w:val="00E417D6"/>
     <w:rsid w:val="00E42421"/>
     <w:rsid w:val="00E4277C"/>
     <w:rsid w:val="00E42982"/>
     <w:rsid w:val="00E42A24"/>
     <w:rsid w:val="00E43208"/>
     <w:rsid w:val="00E43627"/>
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
@@ -34811,82 +33853,84 @@
     <w:rsid w:val="00E54275"/>
     <w:rsid w:val="00E54602"/>
     <w:rsid w:val="00E54801"/>
     <w:rsid w:val="00E548FF"/>
     <w:rsid w:val="00E54D0E"/>
     <w:rsid w:val="00E55A13"/>
     <w:rsid w:val="00E55AAB"/>
     <w:rsid w:val="00E55DBC"/>
     <w:rsid w:val="00E56042"/>
     <w:rsid w:val="00E56BE6"/>
     <w:rsid w:val="00E56F05"/>
     <w:rsid w:val="00E56F86"/>
     <w:rsid w:val="00E5713C"/>
     <w:rsid w:val="00E571FB"/>
     <w:rsid w:val="00E57289"/>
     <w:rsid w:val="00E5746E"/>
     <w:rsid w:val="00E57C91"/>
     <w:rsid w:val="00E57EEF"/>
     <w:rsid w:val="00E57F9A"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E6055C"/>
     <w:rsid w:val="00E606F6"/>
     <w:rsid w:val="00E607AD"/>
     <w:rsid w:val="00E609CC"/>
     <w:rsid w:val="00E60F88"/>
+    <w:rsid w:val="00E61464"/>
     <w:rsid w:val="00E61AFA"/>
     <w:rsid w:val="00E6227D"/>
     <w:rsid w:val="00E62420"/>
     <w:rsid w:val="00E624E8"/>
     <w:rsid w:val="00E62939"/>
     <w:rsid w:val="00E62AB6"/>
     <w:rsid w:val="00E62B70"/>
     <w:rsid w:val="00E62F63"/>
     <w:rsid w:val="00E63032"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E6355A"/>
     <w:rsid w:val="00E63562"/>
     <w:rsid w:val="00E6393A"/>
     <w:rsid w:val="00E63C93"/>
     <w:rsid w:val="00E63DD0"/>
     <w:rsid w:val="00E643BF"/>
     <w:rsid w:val="00E65272"/>
     <w:rsid w:val="00E669BA"/>
     <w:rsid w:val="00E66EAC"/>
     <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E706D4"/>
     <w:rsid w:val="00E708D5"/>
     <w:rsid w:val="00E70D5A"/>
     <w:rsid w:val="00E71F5E"/>
     <w:rsid w:val="00E7249E"/>
     <w:rsid w:val="00E7265E"/>
     <w:rsid w:val="00E72943"/>
     <w:rsid w:val="00E73574"/>
     <w:rsid w:val="00E7373F"/>
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E73B4C"/>
     <w:rsid w:val="00E73CDC"/>
+    <w:rsid w:val="00E73E10"/>
     <w:rsid w:val="00E73ED3"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7435B"/>
     <w:rsid w:val="00E746F5"/>
     <w:rsid w:val="00E748DF"/>
     <w:rsid w:val="00E74989"/>
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E75CFF"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
@@ -34900,85 +33944,88 @@
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
+    <w:rsid w:val="00EA00F6"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA22DE"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
     <w:rsid w:val="00EA2DBB"/>
     <w:rsid w:val="00EA2E2E"/>
     <w:rsid w:val="00EA2EC6"/>
     <w:rsid w:val="00EA2F32"/>
     <w:rsid w:val="00EA3067"/>
     <w:rsid w:val="00EA3325"/>
     <w:rsid w:val="00EA33D0"/>
     <w:rsid w:val="00EA3448"/>
     <w:rsid w:val="00EA4434"/>
     <w:rsid w:val="00EA4465"/>
     <w:rsid w:val="00EA455C"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA4F7C"/>
     <w:rsid w:val="00EA5B7E"/>
     <w:rsid w:val="00EA5E67"/>
     <w:rsid w:val="00EA6671"/>
+    <w:rsid w:val="00EA68F2"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
     <w:rsid w:val="00EB01C8"/>
+    <w:rsid w:val="00EB0AE1"/>
     <w:rsid w:val="00EB246E"/>
     <w:rsid w:val="00EB27BA"/>
     <w:rsid w:val="00EB29AA"/>
     <w:rsid w:val="00EB3354"/>
     <w:rsid w:val="00EB3613"/>
     <w:rsid w:val="00EB3910"/>
     <w:rsid w:val="00EB396E"/>
     <w:rsid w:val="00EB3D2D"/>
     <w:rsid w:val="00EB461D"/>
     <w:rsid w:val="00EB4EBA"/>
     <w:rsid w:val="00EB5458"/>
     <w:rsid w:val="00EB551D"/>
     <w:rsid w:val="00EB5616"/>
     <w:rsid w:val="00EB5EF0"/>
     <w:rsid w:val="00EB66F5"/>
     <w:rsid w:val="00EB6774"/>
     <w:rsid w:val="00EB6967"/>
     <w:rsid w:val="00EB69E1"/>
     <w:rsid w:val="00EB6EE8"/>
     <w:rsid w:val="00EC00E9"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC0435"/>
     <w:rsid w:val="00EC04C3"/>
     <w:rsid w:val="00EC0842"/>
     <w:rsid w:val="00EC09EE"/>
@@ -35016,50 +34063,51 @@
     <w:rsid w:val="00ED723A"/>
     <w:rsid w:val="00ED7312"/>
     <w:rsid w:val="00ED7B35"/>
     <w:rsid w:val="00EE0DAF"/>
     <w:rsid w:val="00EE0E1F"/>
     <w:rsid w:val="00EE0F92"/>
     <w:rsid w:val="00EE1935"/>
     <w:rsid w:val="00EE1EF6"/>
     <w:rsid w:val="00EE285C"/>
     <w:rsid w:val="00EE2B08"/>
     <w:rsid w:val="00EE2B25"/>
     <w:rsid w:val="00EE2E5E"/>
     <w:rsid w:val="00EE3101"/>
     <w:rsid w:val="00EE462A"/>
     <w:rsid w:val="00EE464C"/>
     <w:rsid w:val="00EE4869"/>
     <w:rsid w:val="00EE4960"/>
     <w:rsid w:val="00EE49AA"/>
     <w:rsid w:val="00EE4A24"/>
     <w:rsid w:val="00EE4C61"/>
     <w:rsid w:val="00EE4CFD"/>
     <w:rsid w:val="00EE4E4F"/>
     <w:rsid w:val="00EE60CC"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6593"/>
+    <w:rsid w:val="00EE68E3"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6B2A"/>
     <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6FA2"/>
     <w:rsid w:val="00EE72CC"/>
     <w:rsid w:val="00EE7A5E"/>
     <w:rsid w:val="00EF0700"/>
     <w:rsid w:val="00EF07F4"/>
     <w:rsid w:val="00EF0CC6"/>
     <w:rsid w:val="00EF12F2"/>
     <w:rsid w:val="00EF1817"/>
     <w:rsid w:val="00EF24D7"/>
     <w:rsid w:val="00EF31B8"/>
     <w:rsid w:val="00EF3E70"/>
     <w:rsid w:val="00EF3F8E"/>
     <w:rsid w:val="00EF4342"/>
     <w:rsid w:val="00EF4D38"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
     <w:rsid w:val="00EF6547"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
@@ -35301,61 +34349,63 @@
     <w:rsid w:val="00F85B4F"/>
     <w:rsid w:val="00F8634D"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F90354"/>
     <w:rsid w:val="00F90BAF"/>
     <w:rsid w:val="00F9111F"/>
     <w:rsid w:val="00F917D4"/>
     <w:rsid w:val="00F91DEE"/>
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
     <w:rsid w:val="00F9569D"/>
+    <w:rsid w:val="00F95B42"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
+    <w:rsid w:val="00FA0D6B"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
     <w:rsid w:val="00FA1A70"/>
     <w:rsid w:val="00FA244F"/>
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
     <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FA7FB1"/>
     <w:rsid w:val="00FB04D6"/>
@@ -35432,520 +34482,658 @@
     <w:rsid w:val="00FE2575"/>
     <w:rsid w:val="00FE2685"/>
     <w:rsid w:val="00FE298E"/>
     <w:rsid w:val="00FE2C46"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE662F"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
+    <w:rsid w:val="00FF2389"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF756C"/>
     <w:rsid w:val="00FF75FE"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
+    <w:rsid w:val="0124D520"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
+    <w:rsid w:val="01D6FE98"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
+    <w:rsid w:val="0355B35E"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
     <w:rsid w:val="03BC793B"/>
     <w:rsid w:val="0437704C"/>
     <w:rsid w:val="0485E228"/>
+    <w:rsid w:val="049A8C09"/>
     <w:rsid w:val="049D1B31"/>
+    <w:rsid w:val="04D3AB86"/>
     <w:rsid w:val="0509E76F"/>
     <w:rsid w:val="054706EA"/>
     <w:rsid w:val="05AE4FF4"/>
+    <w:rsid w:val="05CE3AB6"/>
     <w:rsid w:val="05DB7DAE"/>
+    <w:rsid w:val="06074BC3"/>
+    <w:rsid w:val="06169CCB"/>
+    <w:rsid w:val="064D8C3A"/>
     <w:rsid w:val="06789607"/>
     <w:rsid w:val="0689D6A7"/>
     <w:rsid w:val="06B94735"/>
+    <w:rsid w:val="06F9D65E"/>
+    <w:rsid w:val="073329A8"/>
     <w:rsid w:val="0740F279"/>
     <w:rsid w:val="074CA3AC"/>
     <w:rsid w:val="07641289"/>
     <w:rsid w:val="07FDB4D4"/>
+    <w:rsid w:val="08461AC0"/>
     <w:rsid w:val="085B772B"/>
     <w:rsid w:val="0863539B"/>
     <w:rsid w:val="0908CC44"/>
     <w:rsid w:val="092AFCCD"/>
     <w:rsid w:val="09754A5C"/>
     <w:rsid w:val="09856568"/>
     <w:rsid w:val="09E05120"/>
     <w:rsid w:val="09E14DA8"/>
     <w:rsid w:val="0A0CB692"/>
     <w:rsid w:val="0A82C5CE"/>
     <w:rsid w:val="0A96D6BE"/>
     <w:rsid w:val="0AC85023"/>
     <w:rsid w:val="0AE1AA14"/>
     <w:rsid w:val="0BCAC867"/>
     <w:rsid w:val="0C7EA2BC"/>
     <w:rsid w:val="0C97E241"/>
     <w:rsid w:val="0C9B6FBB"/>
     <w:rsid w:val="0CAC23C0"/>
     <w:rsid w:val="0CD1E97E"/>
     <w:rsid w:val="0CD68105"/>
     <w:rsid w:val="0D14C00C"/>
+    <w:rsid w:val="0D29ED13"/>
     <w:rsid w:val="0D5E3E9C"/>
     <w:rsid w:val="0D629B01"/>
     <w:rsid w:val="0DBCE8E0"/>
+    <w:rsid w:val="0E3A51A8"/>
+    <w:rsid w:val="0E720578"/>
     <w:rsid w:val="0E8EF41F"/>
+    <w:rsid w:val="0E92BCCC"/>
     <w:rsid w:val="0EAE5624"/>
     <w:rsid w:val="0F4E561F"/>
+    <w:rsid w:val="0F7B2983"/>
     <w:rsid w:val="0F871120"/>
     <w:rsid w:val="0FC45D6A"/>
+    <w:rsid w:val="10341FBC"/>
     <w:rsid w:val="106BA343"/>
+    <w:rsid w:val="108AAC4B"/>
     <w:rsid w:val="10FA09CB"/>
     <w:rsid w:val="11DF8DFD"/>
     <w:rsid w:val="11EB3753"/>
+    <w:rsid w:val="11ED2D9F"/>
     <w:rsid w:val="11EF8BFD"/>
     <w:rsid w:val="12294732"/>
+    <w:rsid w:val="123DF5E4"/>
+    <w:rsid w:val="125B6BF5"/>
     <w:rsid w:val="126EDCB4"/>
     <w:rsid w:val="127112A0"/>
     <w:rsid w:val="1286B680"/>
+    <w:rsid w:val="12DC26C6"/>
     <w:rsid w:val="12E59FB7"/>
+    <w:rsid w:val="136BE725"/>
+    <w:rsid w:val="13F98E27"/>
     <w:rsid w:val="13FE62E6"/>
     <w:rsid w:val="1447924B"/>
     <w:rsid w:val="151444B5"/>
     <w:rsid w:val="152BE036"/>
     <w:rsid w:val="15308722"/>
     <w:rsid w:val="154D7715"/>
     <w:rsid w:val="1588CB9B"/>
     <w:rsid w:val="159296F8"/>
+    <w:rsid w:val="15A5401A"/>
+    <w:rsid w:val="1633F1F5"/>
     <w:rsid w:val="165133A1"/>
+    <w:rsid w:val="165F750A"/>
     <w:rsid w:val="17375507"/>
     <w:rsid w:val="17647B73"/>
     <w:rsid w:val="1788A12D"/>
     <w:rsid w:val="179ADDA2"/>
     <w:rsid w:val="1803DD5F"/>
+    <w:rsid w:val="183BAF6C"/>
     <w:rsid w:val="18DBD688"/>
     <w:rsid w:val="19212E0F"/>
     <w:rsid w:val="19928CC3"/>
     <w:rsid w:val="19C288DD"/>
     <w:rsid w:val="1A6CF678"/>
     <w:rsid w:val="1B2A4C94"/>
     <w:rsid w:val="1B7813E7"/>
+    <w:rsid w:val="1C3394D4"/>
+    <w:rsid w:val="1C3E9F78"/>
+    <w:rsid w:val="1CB52330"/>
+    <w:rsid w:val="1CC40567"/>
     <w:rsid w:val="1D821450"/>
+    <w:rsid w:val="1DA9FF1D"/>
     <w:rsid w:val="1DBE6FF2"/>
     <w:rsid w:val="1DD74FFE"/>
     <w:rsid w:val="1DEAFB1E"/>
     <w:rsid w:val="1DEB057D"/>
     <w:rsid w:val="1E5F70B0"/>
     <w:rsid w:val="1E758CBD"/>
+    <w:rsid w:val="1E8168D4"/>
     <w:rsid w:val="1EAC55DA"/>
     <w:rsid w:val="1EE2BAA3"/>
     <w:rsid w:val="1F0EF5C6"/>
     <w:rsid w:val="1F63B926"/>
+    <w:rsid w:val="1FA5635D"/>
     <w:rsid w:val="1FE4BDD1"/>
     <w:rsid w:val="2007CF94"/>
+    <w:rsid w:val="2076C33A"/>
     <w:rsid w:val="207CC22A"/>
     <w:rsid w:val="20C372C7"/>
     <w:rsid w:val="2106FB90"/>
+    <w:rsid w:val="212F6062"/>
     <w:rsid w:val="21657D0C"/>
     <w:rsid w:val="21B572E6"/>
     <w:rsid w:val="21BA9C9B"/>
     <w:rsid w:val="21D8D01A"/>
     <w:rsid w:val="22140550"/>
+    <w:rsid w:val="225E9C60"/>
     <w:rsid w:val="2262AA78"/>
     <w:rsid w:val="2282CB1D"/>
+    <w:rsid w:val="228A3F26"/>
     <w:rsid w:val="22B01956"/>
     <w:rsid w:val="230708AB"/>
     <w:rsid w:val="23183CED"/>
     <w:rsid w:val="239ABB7D"/>
     <w:rsid w:val="2416D4BF"/>
+    <w:rsid w:val="2433A707"/>
     <w:rsid w:val="24477189"/>
     <w:rsid w:val="2451DF3A"/>
+    <w:rsid w:val="2464B2BF"/>
     <w:rsid w:val="2468D356"/>
     <w:rsid w:val="246BE30C"/>
     <w:rsid w:val="246CD287"/>
     <w:rsid w:val="2523191D"/>
+    <w:rsid w:val="2541E63C"/>
     <w:rsid w:val="2568AB0B"/>
     <w:rsid w:val="259E3A13"/>
     <w:rsid w:val="25F33BE6"/>
     <w:rsid w:val="261F268C"/>
     <w:rsid w:val="2683EF99"/>
+    <w:rsid w:val="2684AF2E"/>
     <w:rsid w:val="26A4FF53"/>
     <w:rsid w:val="26CCB7AA"/>
     <w:rsid w:val="26E34B4E"/>
     <w:rsid w:val="2714C861"/>
     <w:rsid w:val="27663178"/>
     <w:rsid w:val="2773DF11"/>
     <w:rsid w:val="279020D4"/>
     <w:rsid w:val="27902803"/>
     <w:rsid w:val="27D0625A"/>
     <w:rsid w:val="27DD393D"/>
     <w:rsid w:val="28273D65"/>
+    <w:rsid w:val="2852BB51"/>
+    <w:rsid w:val="28C87B49"/>
+    <w:rsid w:val="28F35B19"/>
     <w:rsid w:val="29085A55"/>
     <w:rsid w:val="295F0B3C"/>
+    <w:rsid w:val="2A049436"/>
     <w:rsid w:val="2A355D98"/>
+    <w:rsid w:val="2A6CC1A5"/>
     <w:rsid w:val="2A74601D"/>
     <w:rsid w:val="2AB1EAEF"/>
     <w:rsid w:val="2AB2C8D8"/>
+    <w:rsid w:val="2AEC13B8"/>
     <w:rsid w:val="2B270E5D"/>
     <w:rsid w:val="2B405877"/>
     <w:rsid w:val="2B449894"/>
     <w:rsid w:val="2B72BD34"/>
     <w:rsid w:val="2B72D985"/>
     <w:rsid w:val="2C0F1796"/>
     <w:rsid w:val="2C32C152"/>
     <w:rsid w:val="2C46CF51"/>
     <w:rsid w:val="2C837899"/>
     <w:rsid w:val="2C9158C6"/>
+    <w:rsid w:val="2CEBCF15"/>
+    <w:rsid w:val="2D313130"/>
     <w:rsid w:val="2DA1BF57"/>
+    <w:rsid w:val="2DA36C2C"/>
     <w:rsid w:val="2DEA05BD"/>
     <w:rsid w:val="2DFFAC9A"/>
     <w:rsid w:val="2E7B5CE0"/>
     <w:rsid w:val="2E7C31C9"/>
+    <w:rsid w:val="2E81301B"/>
     <w:rsid w:val="2F071CE2"/>
     <w:rsid w:val="2F11D050"/>
+    <w:rsid w:val="3025CAED"/>
     <w:rsid w:val="302AE77A"/>
     <w:rsid w:val="304B4F25"/>
     <w:rsid w:val="3069EFA4"/>
     <w:rsid w:val="30813013"/>
     <w:rsid w:val="30CC72CC"/>
     <w:rsid w:val="30FD12C7"/>
     <w:rsid w:val="31092F4C"/>
+    <w:rsid w:val="31776B1E"/>
     <w:rsid w:val="318985F6"/>
+    <w:rsid w:val="31BEB307"/>
     <w:rsid w:val="31DE879D"/>
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
+    <w:rsid w:val="3377C069"/>
     <w:rsid w:val="33910EFE"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
+    <w:rsid w:val="3483BAB1"/>
     <w:rsid w:val="348503EB"/>
+    <w:rsid w:val="34DA2C70"/>
+    <w:rsid w:val="35096EF4"/>
     <w:rsid w:val="354EFDAC"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
+    <w:rsid w:val="36D0F2FD"/>
     <w:rsid w:val="36D3BC6C"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
     <w:rsid w:val="39FE3EBC"/>
+    <w:rsid w:val="3A1995BF"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
     <w:rsid w:val="3A4D3B1F"/>
     <w:rsid w:val="3ADE6DD2"/>
+    <w:rsid w:val="3AE603B9"/>
+    <w:rsid w:val="3AF36C35"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
     <w:rsid w:val="3B99B6AD"/>
     <w:rsid w:val="3B9FD876"/>
     <w:rsid w:val="3BF261C1"/>
     <w:rsid w:val="3C4BAF29"/>
     <w:rsid w:val="3C9336CA"/>
     <w:rsid w:val="3CC77A80"/>
     <w:rsid w:val="3CF9746A"/>
+    <w:rsid w:val="3D044E23"/>
     <w:rsid w:val="3D5B8B69"/>
     <w:rsid w:val="3DDCB5F8"/>
     <w:rsid w:val="3E657CDD"/>
     <w:rsid w:val="3E70D751"/>
+    <w:rsid w:val="3E96F1AD"/>
     <w:rsid w:val="3EBF43C7"/>
     <w:rsid w:val="3F25643A"/>
     <w:rsid w:val="3FADDAA1"/>
     <w:rsid w:val="3FB688F3"/>
     <w:rsid w:val="3FBF20C2"/>
     <w:rsid w:val="3FC1C036"/>
     <w:rsid w:val="3FF5BFDD"/>
+    <w:rsid w:val="405AB209"/>
     <w:rsid w:val="410F418A"/>
+    <w:rsid w:val="41122FC8"/>
     <w:rsid w:val="41E4A38E"/>
     <w:rsid w:val="41E66EF7"/>
     <w:rsid w:val="421609B3"/>
+    <w:rsid w:val="42BF3551"/>
     <w:rsid w:val="42CC7BC5"/>
     <w:rsid w:val="42FA3B1F"/>
     <w:rsid w:val="433C90B5"/>
     <w:rsid w:val="43504692"/>
+    <w:rsid w:val="44541CEE"/>
+    <w:rsid w:val="447A4347"/>
+    <w:rsid w:val="44C200C7"/>
     <w:rsid w:val="44DB780A"/>
     <w:rsid w:val="451D8467"/>
     <w:rsid w:val="452DB02E"/>
     <w:rsid w:val="4569191D"/>
     <w:rsid w:val="45F1749E"/>
+    <w:rsid w:val="4602263C"/>
+    <w:rsid w:val="466DC18D"/>
+    <w:rsid w:val="4677D438"/>
+    <w:rsid w:val="4689C7B7"/>
+    <w:rsid w:val="46E02CB5"/>
     <w:rsid w:val="46EC0885"/>
     <w:rsid w:val="470E9718"/>
+    <w:rsid w:val="47273AA2"/>
+    <w:rsid w:val="47B76B4F"/>
     <w:rsid w:val="47C4C87B"/>
     <w:rsid w:val="47D2210E"/>
     <w:rsid w:val="47F40877"/>
     <w:rsid w:val="481C2B5F"/>
     <w:rsid w:val="482406E7"/>
     <w:rsid w:val="48293F8C"/>
     <w:rsid w:val="483CA196"/>
     <w:rsid w:val="49096F91"/>
     <w:rsid w:val="4930D506"/>
     <w:rsid w:val="4951C592"/>
     <w:rsid w:val="49E63A88"/>
     <w:rsid w:val="4A136BDC"/>
     <w:rsid w:val="4A26B89D"/>
+    <w:rsid w:val="4A4A4E74"/>
+    <w:rsid w:val="4ABDB256"/>
     <w:rsid w:val="4B0163C5"/>
+    <w:rsid w:val="4B31AB13"/>
     <w:rsid w:val="4B60781D"/>
     <w:rsid w:val="4BF3104F"/>
     <w:rsid w:val="4BFEA3DF"/>
     <w:rsid w:val="4C2A9F3F"/>
+    <w:rsid w:val="4C8129DD"/>
     <w:rsid w:val="4CD9714A"/>
+    <w:rsid w:val="4D7EADC7"/>
+    <w:rsid w:val="4DA6068D"/>
+    <w:rsid w:val="4DB8EECA"/>
+    <w:rsid w:val="4DBB09CD"/>
     <w:rsid w:val="4DCF5614"/>
     <w:rsid w:val="4DEBA75F"/>
     <w:rsid w:val="4E079D94"/>
     <w:rsid w:val="4E395CC5"/>
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
+    <w:rsid w:val="4F1D473A"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
+    <w:rsid w:val="50123D1B"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
+    <w:rsid w:val="5070E789"/>
     <w:rsid w:val="5073386C"/>
     <w:rsid w:val="50BEEE4F"/>
     <w:rsid w:val="50DF1D72"/>
     <w:rsid w:val="5110D5A6"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
+    <w:rsid w:val="51DD80F8"/>
     <w:rsid w:val="51F5625D"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
+    <w:rsid w:val="53AD3EB1"/>
     <w:rsid w:val="53D00C69"/>
+    <w:rsid w:val="541A47D1"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
+    <w:rsid w:val="548F456E"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
+    <w:rsid w:val="55F5DBD3"/>
+    <w:rsid w:val="5600D9BE"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567896BC"/>
+    <w:rsid w:val="5744E094"/>
+    <w:rsid w:val="5747506F"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
+    <w:rsid w:val="581FBC75"/>
     <w:rsid w:val="58314F50"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
+    <w:rsid w:val="58A259B5"/>
     <w:rsid w:val="58EEE0FF"/>
     <w:rsid w:val="595C23A9"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
+    <w:rsid w:val="5A01F34D"/>
     <w:rsid w:val="5A322E9A"/>
+    <w:rsid w:val="5A4576A5"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
+    <w:rsid w:val="5AA16692"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
+    <w:rsid w:val="5BAEF01D"/>
+    <w:rsid w:val="5C125A2A"/>
     <w:rsid w:val="5C82BDF2"/>
+    <w:rsid w:val="5CB90C3B"/>
     <w:rsid w:val="5CDD37BD"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
     <w:rsid w:val="5DC80A56"/>
+    <w:rsid w:val="5DE40397"/>
     <w:rsid w:val="5DF23226"/>
+    <w:rsid w:val="5DFA5374"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
     <w:rsid w:val="5E54A18C"/>
     <w:rsid w:val="5E647E3E"/>
     <w:rsid w:val="5F2B1441"/>
+    <w:rsid w:val="5FFB48A5"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
+    <w:rsid w:val="6136F6EB"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
+    <w:rsid w:val="621DE834"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
     <w:rsid w:val="63C6D75D"/>
     <w:rsid w:val="645A7CA4"/>
     <w:rsid w:val="648D456B"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="65B31951"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
     <w:rsid w:val="668AFE8F"/>
     <w:rsid w:val="670C7F9B"/>
+    <w:rsid w:val="671989C9"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
+    <w:rsid w:val="677EEADF"/>
+    <w:rsid w:val="67BF776F"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
     <w:rsid w:val="697B0267"/>
     <w:rsid w:val="69F389EE"/>
     <w:rsid w:val="6A158E7B"/>
     <w:rsid w:val="6A2AA9E6"/>
     <w:rsid w:val="6A40A319"/>
     <w:rsid w:val="6A799C6C"/>
     <w:rsid w:val="6A8A7AB1"/>
     <w:rsid w:val="6AEA58D8"/>
     <w:rsid w:val="6B61C945"/>
+    <w:rsid w:val="6BED8F3B"/>
     <w:rsid w:val="6C05D65D"/>
     <w:rsid w:val="6C35FB41"/>
+    <w:rsid w:val="6C6A195A"/>
     <w:rsid w:val="6C88CFEE"/>
     <w:rsid w:val="6C8BC9D4"/>
     <w:rsid w:val="6C9037D6"/>
     <w:rsid w:val="6CB20F46"/>
     <w:rsid w:val="6CCCE185"/>
     <w:rsid w:val="6CEB32F8"/>
     <w:rsid w:val="6D30A8ED"/>
     <w:rsid w:val="6D792608"/>
     <w:rsid w:val="6DF6F073"/>
     <w:rsid w:val="6E354CD8"/>
     <w:rsid w:val="6E611EC1"/>
     <w:rsid w:val="6EC15611"/>
     <w:rsid w:val="6EF0E23F"/>
+    <w:rsid w:val="6F15B0AD"/>
     <w:rsid w:val="6F284485"/>
     <w:rsid w:val="6F337DC9"/>
     <w:rsid w:val="6F617601"/>
     <w:rsid w:val="701D9B55"/>
+    <w:rsid w:val="7037DD64"/>
     <w:rsid w:val="70398423"/>
     <w:rsid w:val="704DA716"/>
     <w:rsid w:val="7060DD5F"/>
     <w:rsid w:val="707CDF24"/>
     <w:rsid w:val="70C577DD"/>
+    <w:rsid w:val="70E73788"/>
     <w:rsid w:val="7144E635"/>
     <w:rsid w:val="7169CE7A"/>
     <w:rsid w:val="717BB15F"/>
     <w:rsid w:val="7182B05F"/>
     <w:rsid w:val="7262548E"/>
     <w:rsid w:val="73000191"/>
+    <w:rsid w:val="7326F4A6"/>
+    <w:rsid w:val="73404932"/>
     <w:rsid w:val="73580557"/>
     <w:rsid w:val="73938ACA"/>
     <w:rsid w:val="740F3C8E"/>
+    <w:rsid w:val="742B8C5F"/>
     <w:rsid w:val="742D32A1"/>
+    <w:rsid w:val="74471783"/>
     <w:rsid w:val="7466226B"/>
     <w:rsid w:val="748BE7A0"/>
     <w:rsid w:val="7495034C"/>
+    <w:rsid w:val="7499EFA4"/>
     <w:rsid w:val="74B80E6F"/>
     <w:rsid w:val="74E45228"/>
     <w:rsid w:val="751EBE88"/>
+    <w:rsid w:val="7521BC45"/>
     <w:rsid w:val="754E27E2"/>
     <w:rsid w:val="7581A57D"/>
     <w:rsid w:val="75CF1133"/>
     <w:rsid w:val="75D2AC8C"/>
+    <w:rsid w:val="766E34A3"/>
     <w:rsid w:val="7678258D"/>
     <w:rsid w:val="76DCC80E"/>
+    <w:rsid w:val="76E5DDA8"/>
     <w:rsid w:val="77519A79"/>
     <w:rsid w:val="7765D499"/>
     <w:rsid w:val="77B127A8"/>
     <w:rsid w:val="77B47E03"/>
+    <w:rsid w:val="77CD9ADF"/>
     <w:rsid w:val="77EFA906"/>
     <w:rsid w:val="781B82A9"/>
     <w:rsid w:val="781E0393"/>
+    <w:rsid w:val="783840CE"/>
     <w:rsid w:val="785E1FF0"/>
     <w:rsid w:val="789815B9"/>
+    <w:rsid w:val="78B4CB77"/>
     <w:rsid w:val="78D3B94A"/>
     <w:rsid w:val="78E7DA5F"/>
     <w:rsid w:val="78E9BBF5"/>
     <w:rsid w:val="78F9E125"/>
     <w:rsid w:val="79269133"/>
+    <w:rsid w:val="793BAC1E"/>
     <w:rsid w:val="798AF338"/>
     <w:rsid w:val="7A19C844"/>
     <w:rsid w:val="7A33C547"/>
     <w:rsid w:val="7AC076D5"/>
     <w:rsid w:val="7AFEAAEE"/>
+    <w:rsid w:val="7B3F42B1"/>
     <w:rsid w:val="7B440EC2"/>
+    <w:rsid w:val="7B9978F0"/>
     <w:rsid w:val="7BD6BBA1"/>
     <w:rsid w:val="7C366D10"/>
+    <w:rsid w:val="7C5A6A0E"/>
+    <w:rsid w:val="7C80BC07"/>
     <w:rsid w:val="7CA547BB"/>
     <w:rsid w:val="7CE59954"/>
     <w:rsid w:val="7CEE9EB0"/>
     <w:rsid w:val="7D236138"/>
     <w:rsid w:val="7D301B84"/>
     <w:rsid w:val="7D59E082"/>
     <w:rsid w:val="7DD52B1D"/>
     <w:rsid w:val="7DE31BB7"/>
     <w:rsid w:val="7E757346"/>
+    <w:rsid w:val="7E7595CB"/>
     <w:rsid w:val="7E9FA087"/>
     <w:rsid w:val="7F887486"/>
     <w:rsid w:val="7FAC7894"/>
     <w:rsid w:val="7FB999C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -40888,51 +40076,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh11/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23922&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-33798&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:glen@nationalvans.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-31225&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chenderson@marcotteford.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23920&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23963&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23877&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbatta@albrechtauto.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lbe-eo-594-guideline-section-5a-zev-acquisitions-11-15-2021/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23879&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23921&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.devivo@devivobus.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23878&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh112/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/10/tq/fuelefficiencystandard-final.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demery@central.us" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23877&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmfilomeno@marcotteford.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24263&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23919&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23918&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC3-32460&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh11/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23920&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbatta@albrechtauto.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-buyer-training" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/lbe-eo-594-guideline-section-5a-zev-acquisitions-11-15-2021/download" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kevin.devivo@devivobus.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23877&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:demery@central.us" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23921&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23877&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/10/tq/fuelefficiencystandard-final.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmfilomeno@marcotteford.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24263&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23922&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23919&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-33798&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:glen@nationalvans.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh121/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-executive-order-594-decarbonizing-and-minimizing-environmental-impacts-of-state-government" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23918&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-31225&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chenderson@marcotteford.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC3-32460&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23963&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwelch@buycmg.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23878&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23879&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cchase@mcgovernauto.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -41213,74 +40401,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -41471,1569 +40644,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB098B5C-2A78-40DF-89B2-6128C9681974}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA68F8A9-A081-47DA-AF9D-E547CA830F82}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>51420</Characters>
+  <Pages>26</Pages>
+  <Words>8743</Words>
+  <Characters>49836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>428</Lines>
-  <Paragraphs>120</Paragraphs>
+  <Lines>415</Lines>
+  <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>60320</CharactersWithSpaces>
+  <CharactersWithSpaces>58463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1442 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">