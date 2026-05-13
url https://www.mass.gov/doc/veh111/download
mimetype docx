--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -100,121 +100,133 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65E4D6F9" w14:textId="6FAA1EAD" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00C862BB">
+    <w:p w14:paraId="204D6B2D" w14:textId="15A55F82" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="3BB24BB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
       <w:bookmarkStart w:id="2" w:name="_Toc214363524"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00C862BB" w:rsidRPr="00C862BB">
-        <w:t>VEH111: Heavy-Duty Vehicles, Road Maintenance and Construction Equipment</w:t>
+        <w:t xml:space="preserve">VEH111: Heavy-Duty Vehicles, Road Maintenance and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4D6F9" w14:textId="47569A09" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00C862BB" w:rsidP="00C862BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C862BB">
+        <w:t>Construction Equipment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc214363525"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="00C862BB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1032"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="79F0DD9E" w14:textId="5B447972" w:rsidR="00C862BB" w:rsidRPr="00C862BB" w:rsidRDefault="00C862BB" w:rsidP="00C862BB">
             <w:pPr>
               <w:tabs>
@@ -248,51 +260,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C862BB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone 617-720-3184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="00C862BB">
         <w:trPr>
           <w:trHeight w:val="1923"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -422,51 +434,51 @@
               <w:t xml:space="preserve"> for performance and payment purposes only beyond this date. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18DAF315" w14:textId="442B2980" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00C862BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="0093033F">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
@@ -506,229 +518,215 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF6B7C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*The asterisk is required when referencing the contract in the Massachusetts Management Accounting Reporting System (MMARS).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="0089540D">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="598ACD9D" w14:textId="2A30F051" w:rsidR="0064148A" w:rsidRPr="00C862BB" w:rsidRDefault="0064148A" w:rsidP="00C862BB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C862BB">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quotes are required for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. Refer to the </w:t>
+              <w:t xml:space="preserve">Quotes are required for purchasing. Refer to the </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Quote_Response_and" w:history="1">
               <w:r w:rsidRPr="00C862BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Quote Response and Requirements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C862BB">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for guidelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="0089540D">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="334E9C00" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="334E9C00" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Vendor List and Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C38038" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="69C38038" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="00C862BB">
         <w:trPr>
           <w:trHeight w:val="834"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="0BB8702E" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00C862BB" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="0BB8702E" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00C862BB" w:rsidP="003B170D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="612AC926">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PLEASE NOTE: The renewal for VEH111 has been exercised</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="612AC926">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> standard contract forms are in process.</w:t>
             </w:r>
           </w:p>
@@ -3084,62 +3082,71 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76DCC826" w14:textId="3B8A9271" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
+    <w:p w14:paraId="76DCC826" w14:textId="197F6609" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
+        <w:t xml:space="preserve">TIP: To return to the first page throughout this document, use </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8201C" w:rsidRPr="4C2A9F3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>CTRL home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc214363526"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3913,69 +3920,51 @@
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category 5: Buses </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7776B8CE" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00ED0CD8" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0CD8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Includes School Buses and Transit Buses (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> coach vehicles)</w:t>
+        <w:t>Includes School Buses and Transit Buses (includes coach vehicles)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209CA582" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00ED0CD8" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED0CD8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4074,111 +4063,109 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="4CC5DA62" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc214363529"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1C849719" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="003C62B7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="1C849719" w14:textId="21922329" w:rsidR="00EA1C36" w:rsidRPr="003C62B7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc194066594"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he following list of products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002271E5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C62B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not available for purchase</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> on VEH111</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not available for purchase</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A54F5C" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="003C62B7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="25A54F5C" w14:textId="5AFF140A" w:rsidR="00EA1C36" w:rsidRPr="003C62B7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Light</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
@@ -4203,105 +4190,103 @@
       </w:r>
       <w:r w:rsidRPr="00AD6979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">duty vehicles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">26,000 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD6979">
+      <w:r w:rsidR="002271E5" w:rsidRPr="00AD6979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lbs</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>lbs.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD6979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and under</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are available on </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00AD6979">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>VEH110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E23584" w14:textId="1B86ECB4" w:rsidR="00EA1C36" w:rsidRPr="003C62B7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="51E23584" w14:textId="1B86ECB4" w:rsidR="00794DDB" w:rsidRPr="00794DDB" w:rsidRDefault="00EA1C36" w:rsidP="00794DDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment for Lawns </w:t>
       </w:r>
       <w:r w:rsidR="0031272C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
@@ -5004,69 +4989,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ensure the Commonwealth’s OEM code (e.g., FIN, FAN) is properly designated in appropriate orders; Provide the OEM factory order number when received from the OEM or dealer, if applicable;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7355BC" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00AF76D3" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF76D3">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide an original estimated delivery date within five business days after the OEM or dealer </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the vehicle in its order bank;</w:t>
+        <w:t>Provide an original estimated delivery date within five business days after the OEM or dealer places the vehicle in its order bank;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ACEF86" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00AF76D3" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF76D3">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule upfit and other services with subcontractors in advance so that all parts and equipment are available before the asset arrives for upfit;</w:t>
       </w:r>
     </w:p>
@@ -5317,78 +5284,92 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The price files </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vendor catalogs are accessible through public view in COMMBUYS; therefore, buyers can access the price files and vendor catalogs without needing to sign into a COMMBUYS account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="3E91DEBA" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="3E91DEBA" w14:textId="023DD4C0" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086645A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ceiling/Not-to-Exceed:</w:t>
       </w:r>
       <w:r w:rsidRPr="0086645A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Contract discounts and other pricing published under the contract represents “ceiling” or “not-to-exceed” pricing and may be further negotiated.</w:t>
+        <w:t xml:space="preserve"> Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65246">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vehicle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086645A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>discounts and other pricing published under the contract represents “ceiling” or “not-to-exceed” pricing and may be further negotiated.</w:t>
       </w:r>
       <w:r w:rsidRPr="0086645A">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1A4E2C" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7B08">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -8268,51 +8249,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E23B3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor is responsible for the delivery and off-loading of assets and all shipping charges that may be incurred. Discrepancies between the purchase order, the quote, or any other documentation pertaining to the order must be remedied by the Vendor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D3D4AA" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E23B3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assets that are not in new condition and free from defects upon receipt shall have the necessary corrective action taken to rectify the issue or be replaced promptly by the Vendor. Official delivery receipts or slips are required; handwritten delivery confirmations will not be accepted. All delivered assets shall include the following, unless otherwise waived by the Contract User:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A92355A" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00516FD7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="7A92355A" w14:textId="08B296E9" w:rsidR="00EA1C36" w:rsidRPr="00516FD7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00516FD7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All aftermarket, upfit, add-on accessories identified in the purchase order, including additional sets of operating keys, as applicable </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5615B55B" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00516FD7" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8539,83 +8520,83 @@
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6700894" cy="2572376"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BBA5906" wp14:editId="35DB3E40">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BBA5906" wp14:editId="2F895691">
+            <wp:extent cx="6605943" cy="763905"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="1231780927" name="Picture 7" descr="Table&#10;&#10;table with categories and descriptions"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1231780927" name="Picture 7" descr="Table&#10;&#10;table with categories and descriptions"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6721263" cy="764021"/>
+                      <a:ext cx="6607395" cy="764073"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FA473A" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E73A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -8676,67 +8657,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCF5A0B" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16BE4505" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E73A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each unit shall be accompanied by a Pre-delivery Inspection document (PDI) that is filled out properly, completely, and legibly by the specific staff member that performed the inspection. This document must be re-checked and signed off on by the Vendor’s Contract Manager or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> member of management. The PDI, if needed or otherwise requested by the Contract User, shall have a document provided for each unit and each accessory purchased (e.g., the cab and chassis, the plow, the sander, etc.). The Vendor is responsible for producing this document unless otherwise specified by the Contract User. </w:t>
+        <w:t xml:space="preserve">Each unit shall be accompanied by a Pre-delivery Inspection document (PDI) that is filled out properly, completely, and legibly by the specific staff member that performed the inspection. This document must be re-checked and signed off on by the Vendor’s Contract Manager or other member of management. The PDI, if needed or otherwise requested by the Contract User, shall have a document provided for each unit and each accessory purchased (e.g., the cab and chassis, the plow, the sander, etc.). The Vendor is responsible for producing this document unless otherwise specified by the Contract User. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6A8F62" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0B6FC7" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E73A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9304,93 +9269,77 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70A33">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Extended Warranties </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5786CA12" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00F70A33" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70A33">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors shall provide a minimum one-year warranty on all parts and labor for any service necessary to restore the base asset or any component of upfit and/or aftermarket work. All costs shall be borne by the Vendor in this case. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6902E6A9" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00512C40" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="6902E6A9" w14:textId="7F501821" w:rsidR="00EA1C36" w:rsidRPr="00512C40" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70A33">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendors may offer extended warranties; however, only those that are offered through the OEM and that are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Vendors may offer extended warranties; however, only those that are offered through the OEM and that are fully</w:t>
+      </w:r>
+      <w:r w:rsidR="000803F2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F70A33">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fully</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> may be purchased on this contract. Third party warranties are not permitted.</w:t>
+        <w:t>transferrable may be purchased on this contract. Third party warranties are not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710DFC58" w14:textId="77777777" w:rsidR="00EA1C36" w:rsidRPr="00EA1C36" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc194066611"/>
       <w:bookmarkStart w:id="39" w:name="_Toc214363542"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
@@ -9528,77 +9477,270 @@
         </w:rPr>
         <w:t xml:space="preserve"> A discount is </w:t>
       </w:r>
       <w:r w:rsidRPr="00107AFD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>negotiated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the buyer if a certain volume of product or service is purchased.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155E0D2B" w14:textId="0687F0A9" w:rsidR="00EA1C36" w:rsidRPr="009728DC" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
+    <w:p w14:paraId="490939BD" w14:textId="28394392" w:rsidR="00E65D27" w:rsidRDefault="00EA1C36" w:rsidP="00EA1C36">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E12A3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="751B2CDD">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trade-In: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009728DC">
+      <w:r w:rsidRPr="751B2CDD">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>Contract Users may offer used assets as trade-ins to the extent permitted by the Contract User’s surplus property regulations. Prior approval of a trade-in is required by the Office of Surplus Property for Executive Branch agencies. Trade-in amounts will be negotiated using published auction fair market values of the asset, adjusted for condition and usage. All trade-ins are sold on an “as-is” basis with no guarantee as to condition. The price of the new asset being purchased shall not change from what was reflected in the VEH111 Quote Form in the event the Contract User decides not to pursue the trade-in option.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract Users may offer used assets as trade-ins to the extent permitted by the Contract User’s surplus property regulations. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior approval of </w:t>
+      </w:r>
+      <w:r w:rsidR="13EDFD93" w:rsidRPr="221DFC48">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="5C17D2F3" w:rsidRPr="221DFC48">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trade-</w:t>
+      </w:r>
+      <w:r w:rsidR="13EDFD93" w:rsidRPr="336393A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="33299657" w:rsidRPr="336393A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required by the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="751B2CDD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Office of Surplus Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="13EDFD93" w:rsidRPr="26105720">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trade-in amounts will be negotiated using published auction fair market values of the asset, adjusted for condition and usage. </w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="55160458">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>OSD suggests</w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="4EA6A6C5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> having the</w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="55160458">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="5338CA26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>trade</w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="7B5C4436">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="5F8A737E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in amount listed on a separate </w:t>
+      </w:r>
+      <w:r w:rsidR="56C9E760" w:rsidRPr="36DF00CD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">line of your quote. </w:t>
+      </w:r>
+      <w:r w:rsidR="13EDFD93" w:rsidRPr="36DF00CD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trade-ins are sold on an “as-is” basis with no guarantee as to condition. The price of the new asset being purchased shall not change from what was reflected in the VEH111 Quote Form in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155E0D2B" w14:textId="085A1DA1" w:rsidR="00EA1C36" w:rsidRPr="009728DC" w:rsidRDefault="7159AEB3" w:rsidP="00EA1C36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7871157E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In t</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1C36" w:rsidRPr="7871157E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1C36" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> event the Contract User decides not to pursue the trade-in option.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE57A9" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If </w:t>
+      </w:r>
+      <w:r w:rsidR="66F509C5" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="009875D4" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicle is </w:t>
+      </w:r>
+      <w:r w:rsidR="00567526" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an asset </w:t>
+      </w:r>
+      <w:r w:rsidR="00565E79" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owned by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00567526" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Office of Vehicle Management (OVM), you must contact OVM prior to any trade-in</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA171B" w:rsidRPr="751B2CDD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or negotiations with a dealership. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="30AD2D1F" w:rsidR="00BC6254" w:rsidRPr="00BC6254" w:rsidRDefault="00BC6254" w:rsidP="00BC6254">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001978DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
@@ -9684,72 +9826,72 @@
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00003B08" w:rsidRPr="00003B08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>801 CMR 21.05(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc194066614"/>
       <w:bookmarkStart w:id="43" w:name="_Toc214363544"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
@@ -9775,51 +9917,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C4CD8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the Procurated website, </w:t>
@@ -9950,75 +10092,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00EF1817" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be evaluated on their current performance and may be asked to work with the Commonwealth toward improvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECCA573" w14:textId="1FFE7CB8" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00D86662" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="001123CE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance is unacceptable but </w:t>
       </w:r>
       <w:r w:rsidR="008B4DE7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be corrected, the </w:t>
@@ -10606,304 +10748,363 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="50" w:name="_Toc194066619"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00382BBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract allows departments and political subdivisions to purchase alternative fuel assets and upfits, including battery electric and bio-fuel vehicles for inclusion in their fleets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FEFA1CB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00382BBA" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:anchor="-alternative-fuel-vehicles-" w:history="1">
+      <w:hyperlink r:id="rId46" w:anchor="-alternative-fuel-vehicles-" w:history="1">
         <w:r w:rsidRPr="00382BBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Alternative Fuel Vehicle Website:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00382BBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The EPP Program provides an overview of benefits of switching to alternative fuels, guidance, in addition to links to possible financial incentives.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471EBB18" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00382BBA" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382BBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learn More:</w:t>
       </w:r>
       <w:r w:rsidRPr="00382BBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Explore the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00382BBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Environmentally Preferable Products (EPP) Procurement Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00382BBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00382BBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00382BBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="68382BFE" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc194066620"/>
       <w:bookmarkStart w:id="52" w:name="_Toc214363548"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+      <w:r w:rsidR="0035074D">
+        <w:t xml:space="preserve">Mosaic </w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
-        <w:t xml:space="preserve"> Users</w:t>
+        <w:t>Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="4A1C4A2C" w14:textId="0375E3DF" w:rsidR="00266475" w:rsidRPr="00B30DFD" w:rsidRDefault="006F493B" w:rsidP="00B30DFD">
+    <w:p w14:paraId="71C99DDE" w14:textId="478AA81A" w:rsidR="00266475" w:rsidRDefault="00E809AB" w:rsidP="00297996">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006F493B">
+        <w:sectPr w:rsidR="00266475" w:rsidSect="003E7DC2">
+          <w:footerReference w:type="first" r:id="rId49"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
+        <w:t xml:space="preserve">MMARS has been retired as of February 2026 and replaced with Mosaic. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F493B" w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F493B">
+        <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0035074D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osaic</w:t>
+      </w:r>
+      <w:r w:rsidR="006F493B" w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075074">
+      <w:r w:rsidR="006F493B" w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidR="006F493B" w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID numb</w:t>
       </w:r>
       <w:r w:rsidR="00B30DFD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidR="00B30DFD" w:rsidRPr="00B30DFD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEH111</w:t>
       </w:r>
+      <w:r w:rsidR="00CC76DD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00000000000000</w:t>
+      </w:r>
       <w:r w:rsidR="00B30DFD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidR="006F493B" w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">in the Agreement ID field in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC76DD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mosaic</w:t>
+      </w:r>
+      <w:r w:rsidR="006F493B" w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="53" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="54" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="55" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="56" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="57" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="58" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="59" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC76DD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osaic</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="003764F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
@@ -10914,6370 +11115,5778 @@
       <w:r w:rsidR="00E9505D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-973-2468</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C99DDE" w14:textId="77777777" w:rsidR="00266475" w:rsidRDefault="00266475" w:rsidP="00266475">
-[...20 lines deleted...]
-    <w:p w14:paraId="36399751" w14:textId="5B34E848" w:rsidR="00B671C0" w:rsidRDefault="00B671C0" w:rsidP="00B671C0">
+    <w:p w14:paraId="6C8FE5AC" w14:textId="49228535" w:rsidR="0059401E" w:rsidRPr="0059401E" w:rsidRDefault="00B671C0" w:rsidP="0059401E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="61" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="62" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="63" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="64" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="65" w:name="_Appendix_A:_[add"/>
       <w:bookmarkStart w:id="66" w:name="_Toc214363549"/>
       <w:bookmarkStart w:id="67" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Vendor List and Information</w:t>
+        <w:t>Vend</w:t>
+      </w:r>
+      <w:r w:rsidR="00256D3F">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r List and Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-910" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="14760" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
         <w:tblDescription w:val="This table includes the following column headings and information: vendor name, Master Blanket Purchase Order Number, MMARS Vendor Code, MMARS Vendor Line, Contact Person, Phone number, Email, Categories, Regions, Discounts (PPD, Dock Delivery, Other), MBE, WMBE, WBE, Vetran status, Minimum Order, and list of any other imporatant items.  "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1075"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1072"/>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="1805"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="895"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1260"/>
-        <w:gridCol w:w="990"/>
-        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1445"/>
+        <w:gridCol w:w="1435"/>
+        <w:gridCol w:w="1535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w14:paraId="68D285E9" w14:textId="77777777" w:rsidTr="0031272C">
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="68D285E9" w14:textId="77777777" w:rsidTr="1D2EB5BE">
         <w:trPr>
-          <w:trHeight w:val="800"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="15C89A84" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00257252" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="15C89A84" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA3325">
-[...15 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Vendor*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="1805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDC7572" w14:textId="544D0B61" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4BDC7572" w14:textId="0B14472B" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA3325">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
             </w:r>
-            <w:r w:rsidR="00C60C58">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00C60C58" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3F15" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MBPO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="639278CB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contact Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0530F08C" w14:textId="57B2231F" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00C60C58" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4188D472" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="394AEBFC" w14:textId="0B708838" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cate</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2424C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="639278CB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0A4C02D5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA3325">
-[...6 lines deleted...]
-              <w:t>Contact Person</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prompt </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21156884" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Payment </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D576033" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Discounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0530F08C" w14:textId="57B2231F" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2C1272F9" w14:textId="03AF4A9F" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA3325">
-[...15 lines deleted...]
-              <w:t>Number</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SDO Certifi</w:t>
+            </w:r>
+            <w:r w:rsidR="008C3B93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cation Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4188D472" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5AD18A41" w14:textId="7CA6960E" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA3325">
-[...6 lines deleted...]
-              <w:t>Email</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SDP Commit</w:t>
+            </w:r>
+            <w:r w:rsidR="007056EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="394AEBFC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="33B1CA9D" w14:textId="18AD7E9C" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA3325">
-[...6 lines deleted...]
-              <w:t>Categories</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Minimum</w:t>
+            </w:r>
+            <w:r w:rsidR="00C60C58" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Percentage </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>off List Price for Base Assets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B6AB32" w14:textId="4D54D398" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maximum</w:t>
+            </w:r>
+            <w:r w:rsidR="00C60C58" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Percentage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> above Cost for Upfitting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="556C2BE5" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1749"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F68394C" w14:textId="753059A9" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Master Contract Record (All contract documents)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6B09E8" w14:textId="4BC0DAA8" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>PO-22-1080-OSD03-SRC3-23649</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00354243">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0167AEF9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kelly Thompson Clark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B047F3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>617-720-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C4DF50" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4C02D5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00B544AB" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6A55D05E" w14:textId="45640A02" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00183380" w:rsidP="00E92ACD">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>kelly.thompsonclark@</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="21156884" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00B544AB" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="79278BAC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B544AB">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4D576033" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7D264A67" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B544AB">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="41015A9D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFE02FD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1272F9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EA3325" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0AC58878" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...208 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0167AEF9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00E245CE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="57110E14" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E245CE">
-[...225 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB45121" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4455EEBB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3399269F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2FB45121" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156B6E1E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3399269F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156B6E1E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w14:paraId="6FB51EBF" w14:textId="77777777" w:rsidTr="0031272C">
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="6FB51EBF" w14:textId="77777777" w:rsidTr="1D2EB5BE">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31DCD678" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="31DCD678" w14:textId="38556B5E" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E6509A">
-[...32 lines deleted...]
-              <w:t>***</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solicitation- Enabled MBPO (</w:t>
+            </w:r>
+            <w:r w:rsidR="005F291D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001C911D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00150FDB" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="001C911D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-              <w:r w:rsidRPr="00150FDB">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-23651</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F7BF01" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="62F7BF01" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E245CE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kelly Thompson Clark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55676F6B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="55676F6B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-720-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C2A2CDD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7C2A2CDD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3184</w:t>
-            </w:r>
-[...103 lines deleted...]
-              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E05FC9E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="48F547AC" w14:textId="73B86B7B" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00183380" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>kelly.thompsonclark@</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CB804F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B8E96E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0E05FC9E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDFE4FF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="16B8E96E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E60E1C6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4EDFE4FF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C272A5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7E60E1C6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C272A5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w14:paraId="5DC2B93D" w14:textId="77777777" w:rsidTr="0031272C">
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="5DC2B93D" w14:textId="77777777" w:rsidTr="1D2EB5BE">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12697A6E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="12697A6E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A02AF">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ahearn Equipment, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738A76F2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="738A76F2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23719</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22020978" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="22020978" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Joshua Ahearn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4331F545" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4331F545" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-885-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E9B2624" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6E9B2624" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7085</w:t>
-            </w:r>
-[...104 lines deleted...]
-              <w:t>2 and 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBEBA10" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="64701345" w14:textId="02F7F3F4" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00A74550" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>1% - 10 Days</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>JTAhearn@Ahearnequ</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ipment.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA0252B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 and 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF4D0AE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2CBEBA10" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>WBE</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F66705" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2BF4D0AE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>5%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDB136B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="69F66705" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>Sany = 15% Kubota = 12%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B84B939" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D64807" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2CDB136B" w14:textId="366F37AC" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64807">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> Trucks Foxboro</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sany = 15% Kubota =12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20CE2F4A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6CBE5891" w14:textId="0E80234D" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="1D2EB5BE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="1D2EB5BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B84B939" w14:textId="747F66A7" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="1D2EB5BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="415ABC0A" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12494AFB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Allegiance Trucks Foxboro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CE2F4A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23806</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F8F4E3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="20F8F4E3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Marty </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D77B7D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="09D77B7D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00C06F23" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00C06F23">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Castrechini</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA927C7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2AA927C7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-668-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3667CE11" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3667CE11" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3112 x357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475934AC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="475934AC" w14:textId="0408DC55" w:rsidR="00B30DFD" w:rsidRPr="006D0CF8" w:rsidRDefault="00B070CB" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r w:rsidRPr="003254F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>mcastrechini@allegiancetrucks.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444683CD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="444683CD" w14:textId="400A2BF4" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...27 lines deleted...]
-              <w:t>1% - 30 Days</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1, 4 and 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E3D3CE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="603B16BA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 30 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204177CE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="55E3D3CE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9DD7E1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="204177CE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...39 lines deleted...]
-              <w:t>Dennis-Eagle = 25%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA0EAC1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D64807" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0A9DD7E1" w14:textId="79FC7667" w:rsidR="00B30DFD" w:rsidRPr="00FF7468" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64807">
-[...5 lines deleted...]
-              <w:t>6%</w:t>
+            <w:r w:rsidRPr="00FF7468">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inter</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7468" w:rsidRPr="00FF7468">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7468" w:rsidRPr="00FF7468">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00FF7468">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>national = 34%</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="50ECA1E0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="646F957F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00FF7468" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC66C6">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00FF7468">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Anderson Motors, Inc.</w:t>
+              <w:t>Ford = 12%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C72346" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF7468">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dennis-Eagle = 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210AEAD7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1DA0EAC1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="17C9CCCF" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ECA1E0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anderson Motors, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210AEAD7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23802</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADFF320" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3ADFF320" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Jim </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7EF53B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3C7EF53B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anderson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D92B3C5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6D92B3C5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>401-434-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30077684" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="30077684" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5900</w:t>
-            </w:r>
-[...121 lines deleted...]
-              <w:t>1 and 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29404258" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0EFF6AC4" w14:textId="28C6AB6C" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00440895" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...6 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>j</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>im@andersonmotors.com</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="213E02E9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AFAB01" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...39 lines deleted...]
-              <w:t>0.5% - 30 Days</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 and 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F664436" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="29404258" w14:textId="453E49C6" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2%</w:t>
+            </w:r>
+            <w:r w:rsidR="00243579">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00243579">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213E02E9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.5% - 15 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63026F6C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 20 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7966B6" w14:textId="71F722D4" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5% -</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56898" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56898" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31539B44" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1F664436" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F785CC3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="31539B44" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...39 lines deleted...]
-              <w:t>Autocar = 1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E0EBFA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6F785CC3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>40%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volvo and Bluebird </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="33C2E5C2" w14:textId="4C3909E3" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="778B959B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:t>Service, Inc.</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>= 2%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F74362" w14:textId="63B796AD" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Autocar =1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F52508" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="68E0EBFA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="21850BF3" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C2E5C2" w14:textId="4C3909E3" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ballard Mack Sales </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB39B4" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Service, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F52508" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23946</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159A90C8" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="159A90C8" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Brian </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B0F935" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="65B0F935" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Buckley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51555B11" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="51555B11" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-493-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52937BD5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="52937BD5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F02805A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7F02805A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>bbuckley@ballardtrucks.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E030511" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1E030511" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1, 4 and 6</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>0.5% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C78018B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="74E62721" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E00258" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3C78018B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46C6C36F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="62E00258" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>20%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52444E84" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="46C6C36F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-              <w:t>Barry Equipment</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="099E3EDA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="52444E84" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="374EDA3F" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082835A2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Barry Equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="099E3EDA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23716</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16DDF11D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="16DDF11D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Jake </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7796B0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5B7796B0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dubreuil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DCBDC6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="15DCBDC6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-847-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5069149E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5069149E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A48DA5F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6A48DA5F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>jakedubreuil@barryequipment.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07EE5AB6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="07EE5AB6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
-            </w:r>
-[...105 lines deleted...]
-              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75D340D2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5E1AB6AE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 10 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DF24C0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.75% - 15 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2891B70A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7927B393" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5% - 20 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03211068" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.25% - 30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="267F1EF4" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446AA263" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="75D340D2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>35%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49E49199" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="446AA263" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>22%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B2680E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="49E49199" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...38 lines deleted...]
-              <w:t>obcat of Connecticut, Inc</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09723042" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="60B2680E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="6C6C20A3" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671771B6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bobcat of Connecticut, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09723042" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB1FEFB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7CB1FEFB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Matt Stack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538FED6D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="538FED6D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>413-221-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53944D62" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="53944D62" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6979D2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7B6979D2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>MattS@bobcatct.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18736999" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="18736999" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA6D33F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2% - 10 Days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0102E85D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6798EE68" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FEF594" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0020265B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="0F320F7D" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AD8B75" w14:textId="1C0FA777" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="5034F494" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chadwick-BaRoss, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3C0D86" w14:textId="655CD40B" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="00CA3B26" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PO-</w:t>
+            </w:r>
+            <w:r w:rsidR="00885B7A" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25-1080-OSD03-</w:t>
+            </w:r>
+            <w:r w:rsidR="00855F6C" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SRC3-34056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D88DCDE" w14:textId="676B5966" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="12D90792" w:rsidP="00E92ACD">
+            <w:r w:rsidRPr="751B2CDD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Scott Rooney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF26FFD" w14:textId="2023DAE9" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="00E3662B" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>978-978-3922</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA6D33F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6A5F50A0" w14:textId="3B17CD0D" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="23F8B798" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>2% - 10 Days</w:t>
+            <w:hyperlink r:id="rId67">
+              <w:r w:rsidRPr="751B2CDD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                </w:rPr>
+                <w:t>scott.rooney</w:t>
+              </w:r>
+              <w:r w:rsidR="5F2CB3A7" w:rsidRPr="751B2CDD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                </w:rPr>
+                <w:t>@chadwick-baross.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="5F2CB3A7" w:rsidRPr="751B2CDD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EE4A4D" w14:textId="7CED3C7D" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="000327A5" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1, </w:t>
+            </w:r>
+            <w:r w:rsidR="00710B7B" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 and 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0102E85D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1E350F43" w14:textId="77777777" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="00F32C75" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3% - 10 Days</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC616D" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009451A0" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC616D" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 15 Day</w:t>
+            </w:r>
+            <w:r w:rsidR="009451A0" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8D7423" w14:textId="19FFB0AD" w:rsidR="00452CC5" w:rsidRPr="00F126D8" w:rsidRDefault="00452CC5" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 20 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6798EE68" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2BB99FD2" w14:textId="225DC477" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="00D44BF4" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>5%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FEF594" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3D5FDE71" w14:textId="3AE5BD2A" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="0015416D" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...5 lines deleted...]
-              <w:t>10%</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cat 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- Sewer</w:t>
+            </w:r>
+            <w:r w:rsidR="001449A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eqpt </w:t>
+            </w:r>
+            <w:r w:rsidR="00400795">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4D19">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3%; Cats 2 &amp; 3 Volvo</w:t>
+            </w:r>
+            <w:r w:rsidR="00400795">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0020265B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00D83E39" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0954F1F8" w14:textId="11CDD172" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="00EF1C9B" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D83E39">
-[...37 lines deleted...]
-              <w:t>ario Diesel Service Inc</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569FED83" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="13AFA850" w14:textId="4ADFC4A1" w:rsidR="1B935348" w:rsidRPr="00F126D8" w:rsidRDefault="00EF1C9B" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TBA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="138F1837" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2CF42C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dario Diesel Service Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569FED83" w14:textId="66EE13F6" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId68">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23715</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506796E7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="506796E7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Aldo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3114ED5E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3114ED5E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zegarelli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE2F3A3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0AE2F3A3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-753-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA96871" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3FA96871" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8177 x406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="611881AD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="611881AD" w14:textId="3995AC72" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00D819C9" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId69">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>azegarelli@dariodiesel</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve"> .com</w:t>
+                <w:t>azegarelli@dariodiesel.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0433C6C2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0433C6C2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1 and 6 </w:t>
-            </w:r>
-[...88 lines deleted...]
-              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563F2C97" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="515CAC16" w14:textId="0A00FBE1" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.75%-10 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4296E4" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A38CEE" w14:textId="62CBAB25" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5% -15 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41627A13" w14:textId="3A71A46D" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.25% -20 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F20F3A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509E74E5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="563F2C97" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F75F70" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="509E74E5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8396A">
-[...5 lines deleted...]
-              <w:t>17%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52153B41" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="006124CE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="69F75F70" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006124CE">
-[...37 lines deleted...]
-              <w:t>quipment East, LLC</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A04A09" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="52153B41" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="7147D4E6" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A0A329" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Equipment East, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A04A09" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23804</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44453C12" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="44453C12" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Giovanni </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1E61AC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2F1E61AC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Albanese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B95C2E0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3B95C2E0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>978-454-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B61D879" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7B61D879" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3320</w:t>
-            </w:r>
-[...103 lines deleted...]
-              <w:t>1, 2, 3 and 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="420D6CBE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5831CEA5" w14:textId="3EED8E6B" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00D819C9" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...6 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>municipal@equipment</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>east.com</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="181188B9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D16B48" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...39 lines deleted...]
-              <w:t>0.5% - 20 Day</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1, 2, 3 and 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D6FD5E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="420D6CBE" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 10 Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181188B9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.75% - 15 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B6D08F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476BF65C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0.5% - 20 Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C2BFBD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00ED150D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="13D6FD5E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F427F29" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A8396A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="39C2BFBD" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> = 7%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58708FC1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="006124CE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="7F427F29" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006124CE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gradall = 2%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35154F5E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doosan, LiuGong, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D928C36" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wacker Neuson, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A19BCE6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keestrack, Felling, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>15%</w:t>
-[...21 lines deleted...]
-              <w:t>Marcotte Ford Sales, Inc.</w:t>
+              <w:t>Yanmar, and Multihog =</w:t>
+            </w:r>
+            <w:r w:rsidR="00E26DCF" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295531BF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="58708FC1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="78B84AE4" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBF6A12" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marcotte Ford Sales, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295531BF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23714</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446233F1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="446233F1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Colby </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="066F904D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="066F904D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hendeson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FF9518" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="00FF9518" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>413-420-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68077941" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="68077941" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2608</w:t>
-            </w:r>
-[...103 lines deleted...]
-              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD06534" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4BDDD6FE" w14:textId="2A383004" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00D819C9" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...6 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>chenderson@marcott</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>eford.com</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0EC73F8E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188DAA71" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...5 lines deleted...]
-              <w:t>Days</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDDDEE4" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0DD06534" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.25% - 10 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC73F8E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36BC7C10" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="001775D6" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0CDDDEE4" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001775D6">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F0443B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00211ECB" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="36BC7C10" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00211ECB">
-[...5 lines deleted...]
-              <w:t>5%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57768424" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="0029089D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="77F0443B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0029089D">
-[...45 lines deleted...]
-              <w:t>Impl Co Inc</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0865638D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="57768424" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="292AE546" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511E09A8" w14:textId="42EA68EB" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monroe Tractor </w:t>
+            </w:r>
+            <w:r w:rsidR="001775F4" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Impl Co Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0865638D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23805</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A8D2D1" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4BAC776A" w14:textId="38DB14F9" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00D819C9" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...22 lines deleted...]
-              <w:t>Duhn</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tim</w:t>
+            </w:r>
+            <w:r w:rsidR="00162400" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ledogar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326DEF08" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3E77D15C" w14:textId="4F3BD759" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="004F7768" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...22 lines deleted...]
-              <w:t>5204</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>401-332-8062</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A78CE4" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="15A78CE4" w14:textId="30701829" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="003F4F55" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-              <w:r w:rsidRPr="00EF29BE">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>dduhn@monroetractor.com</w:t>
+                <w:t>tledogar@monroetractor.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57D4D1D5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="57D4D1D5" w14:textId="0DB988CC" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2, 3 and 7</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>2% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F64BC9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00EF29BE" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1A82AB67" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF29BE">
-[...5 lines deleted...]
-              <w:t>WBE</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C62ECC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="004A358B" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="21F64BC9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A358B">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>WBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFDF43E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00000241" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="00C62ECC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000241">
-[...49 lines deleted...]
-              <w:t>10%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD36DDF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="0029089D" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4DFDF43E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0029089D">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CASE = 20% </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228FC7D7" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towmaster Trailer = </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F255D5" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10%</w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t>Milton Cat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE24E4C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6BD36DDF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-              <w:r w:rsidRPr="00A95F8A">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="674ED046" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA649A" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Milton Cat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE24E4C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23720</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E2983E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="50E2983E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ryan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF76C2D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1FF76C2D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Boudreau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71FDB22B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="71FDB22B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>774-737-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA901D3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2CA901D3" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB7CC33" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00C92C9E" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6AB7CC33" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-              <w:r w:rsidRPr="00C92C9E">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ryan_boudreau@miltoncat.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2821A47C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2821A47C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2 and 3</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>1% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5071FDEB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="2DAFE85D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4026FACF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00000241" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5071FDEB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000241">
-[...5 lines deleted...]
-              <w:t>2%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3270BA41" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00000241" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="4026FACF" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000241">
-[...5 lines deleted...]
-              <w:t>25%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A62E66" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="0073532B" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3270BA41" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0073532B">
-[...29 lines deleted...]
-              <w:t>The Peterbilt Store - New England LLC</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B17583F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="29A62E66" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-              <w:r w:rsidRPr="00A95F8A">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="1E6263F5" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559909BC" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Peterbilt Store - New England LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B17583F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23717</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79A158C0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="79A158C0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Matt </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD6C54C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3DD6C54C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Preston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="735BBEB6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="735BBEB6" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-316-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B03E9C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="21B03E9C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015EAF22" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00254F5C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="015EAF22" w14:textId="47382DC3" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00EB5EAB" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-              <w:r w:rsidRPr="00957F5E">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>MPRESTON@THEPETE STORE.COM</w:t>
+                <w:t>MPreston@THEPETESTORE.COM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28715144" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="28715144" w14:textId="22EED911" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...44 lines deleted...]
-              <w:t>Days</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1, 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2692">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FA3D2F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A95F8A" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1E477419" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A95F8A">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.25% - 15 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363DB29F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560A3E3E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="006E2AD7" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="77FA3D2F" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E2AD7">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6202A843" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="008524A1" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="560A3E3E" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008524A1">
-[...5 lines deleted...]
-              <w:t>7%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFE0715" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F75CAA" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="6202A843" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F75CAA">
-[...34 lines deleted...]
-              <w:t>ri State Truck Center LLC</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F95414B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00254F5C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1AFE0715" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-              <w:r w:rsidRPr="00383137">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="5791B94E" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA171BD" w14:textId="7CA742E9" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tri State Truck Center LLC</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5EAB" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Adv</w:t>
+            </w:r>
+            <w:r w:rsidR="00540A94" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antage</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5EAB" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Truck)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F95414B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF6A7BA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00254F5C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0BF6A7BA" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>hris Marsh</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chris Marsh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="108D3702" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F66C9C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="108D3702" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>08-753-</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>508-753-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1483F031" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F66C9C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="1483F031" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F66C9C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1200 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24A23E93" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00254F5C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="24A23E93" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F66C9C">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>x:2251</w:t>
-            </w:r>
-[...103 lines deleted...]
-              <w:t>1, 4, and 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A828D9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A77655" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="700BB5CE" w14:textId="47C668B7" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00540A94" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A77655">
-[...6 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>marsh@advantagetru</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ckne.com</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1C33C362" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A77655" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4AA4FD" w14:textId="5490CADF" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A77655">
-[...5 lines deleted...]
-              <w:t>Days</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1, 4 and 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DB4313" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00A77655" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="26A828D9" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A77655">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.01% - 30 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C33C362" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA8D36B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="008524A1" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="08DB4313" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008524A1">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC38D76" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="008524A1" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="5EA8D36B" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008524A1">
-[...5 lines deleted...]
-              <w:t>15%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22169653" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F75CAA" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="0DC38D76" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F75CAA">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> Forestry, LLC</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="768A06BB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00254F5C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="22169653" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-              <w:r w:rsidRPr="00B617C6">
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00283079" w:rsidRPr="00F126D8" w14:paraId="219813DB" w14:textId="77777777" w:rsidTr="1D2EB5BE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7EC64C" w14:textId="7C980317" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">United Construction </w:t>
+            </w:r>
+            <w:r w:rsidR="00F03079" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Forestry, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768A06BB" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-21-1080-OSD03-SRC02-23807</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28312BD2" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="000F59A6" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="016AE2BF" w14:textId="00EE5C2F" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="006D5300" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>Rooney</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Josh Clark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C89697D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F66C9C" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3EA0D1C7" w14:textId="65842148" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F66C9C">
-[...69 lines deleted...]
-              <w:t>2 and 3</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="000473EB" w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18-365-3174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73CF5B92" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00226078" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="3A9C9DEE" w14:textId="374395C2" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B97920" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00226078">
-[...5 lines deleted...]
-              <w:t>1% - 10 Days</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r w:rsidRPr="00F126D8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Josh.clark@uatne.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256376C0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 and 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74F8D63D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00226078" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="73CF5B92" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00226078">
-[...5 lines deleted...]
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1% - 10 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="093FD913" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00CB583E" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="74F8D63D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB583E">
-[...5 lines deleted...]
-              <w:t>1%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71776B91" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00CB583E" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="093FD913" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB583E">
-[...40 lines deleted...]
-              <w:t>17%</w:t>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="611945D0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00CB583E" w:rsidRDefault="00B30DFD" w:rsidP="006E45F3">
+          <w:p w14:paraId="71776B91" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB583E">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>John Deere = 26%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D668653" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wirtgen Group = </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313BE051" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="611945D0" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00E92ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F126D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="623E837C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="008B6A50" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
+    <w:p w14:paraId="623E837C" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Appendix_C:_Vendor"/>
       <w:bookmarkEnd w:id="68"/>
-      <w:r>
+      <w:r w:rsidRPr="00F126D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
-      </w:r>
-      <w:r w:rsidRPr="008B6A50">
+        <w:t xml:space="preserve">*Note that COMMBUYS is the official system of record for vendor contact information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13471E77" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Note that COMMBUYS is the official system of record for vendor contact information. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F126D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008B6A50">
+        <w:t>**The Master Contract Record MBPO is the central repository for all common contract files. The price files may be found in the individual vendor’s MBPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A687CB8" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B30DFD" w:rsidRPr="008B35F4" w:rsidSect="00B30DFD">
+        <w:sectPr w:rsidR="00B30DFD" w:rsidRPr="00F126D8" w:rsidSect="00B30DFD">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1152" w:right="125" w:bottom="1152" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B6A50">
+      <w:r w:rsidRPr="00F126D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>***The Solicitation</w:t>
-[...15 lines deleted...]
-        <w:t>Enabled MBPO is for multiple quote requests and price comparison.</w:t>
+        <w:t>***The Solicitation-Enabled MBPO is for multiple quote requests and price comparison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BFEB2D" w14:textId="0E9DC562" w:rsidR="00B671C0" w:rsidRDefault="00B671C0" w:rsidP="00B671C0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Appendix_A:_Truck"/>
       <w:bookmarkStart w:id="70" w:name="_Toc214363550"/>
       <w:bookmarkStart w:id="71" w:name="_Toc194066625"/>
       <w:bookmarkStart w:id="72" w:name="_Toc204858457"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00B671C0">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A: Truck Safety Standards Issued by MassDOT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00011590">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkEnd w:id="72"/>
     <w:p w14:paraId="38795B16" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRPr="002563AB" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:pPr>
@@ -17358,206 +16967,205 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Crossover mirrors </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5801596D" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Back up camera </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D08483" w14:textId="77777777" w:rsidR="00B30DFD" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:r>
         <w:t xml:space="preserve">This regulation also applies to snow and ice removal vehicles and equipment; and Commonwealth towing contracts executed on or after July 1, 2025. Applicable vehicles operated under a contract executed with the Commonwealth must comply and certify compliance beginning 12/31/2025 through the RMV portal. Refer to the MassDOT information </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="00725973">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for updates on truck safety devices; the Certification and Waiver Process; and Guidance for Contractors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11127297" w14:textId="54EE0AA9" w:rsidR="00B671C0" w:rsidRPr="00B671C0" w:rsidRDefault="00B671C0" w:rsidP="00B671C0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc214363551"/>
       <w:r w:rsidRPr="00B671C0">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B:  Category and OEM Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="7A2A5FE7" w:rsidR="00931DF2" w:rsidRPr="00B30DFD" w:rsidRDefault="00B30DFD" w:rsidP="00B30DFD">
       <w:r w:rsidRPr="007C39A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A2F1399" wp14:editId="053C9017">
             <wp:extent cx="8968740" cy="4655820"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="1786725807" name="Picture 1" descr="Table&#10;&#10;vendor listing by category"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1786725807" name="Picture 1" descr="Table&#10;&#10;vendor listing by category"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76">
+                    <a:blip r:embed="rId85">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8968740" cy="4655820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="00B30DFD" w:rsidSect="00BD526E">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1260" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D83A01" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="044A1CAC" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3611D4" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576"/>
+    <w:p w14:paraId="2A3A9A46" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69252A3F" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="3808F214" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D2A59A" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576"/>
+    <w:p w14:paraId="4A3BC9C6" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2A21B09D" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576">
+    <w:p w14:paraId="2C6B7C58" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -17607,61 +17215,52 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72DBEBE5" w14:textId="5654A5B1" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -17977,51 +17576,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="668A678C" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="31A0F2AA" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -18111,61 +17710,52 @@
       <w:t>ote</w:t>
     </w:r>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="49C1DFAA" w14:textId="2E4E342D" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -18481,51 +18071,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="72B98D84" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="1D5F8AE9" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -18608,61 +18198,52 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BD17469" w14:textId="33A3C3CC" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -18861,73 +18442,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22E8C8A8" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="1E391262" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57669EFC" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576"/>
+    <w:p w14:paraId="0E82FB18" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="459FCC25" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="3703CF22" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6772F9" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576"/>
+    <w:p w14:paraId="282E12E9" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35BA354A" w14:textId="77777777" w:rsidR="00D16576" w:rsidRDefault="00D16576">
+    <w:p w14:paraId="0CF70007" w14:textId="77777777" w:rsidR="00AE4DE9" w:rsidRDefault="00AE4DE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -19179,51 +18760,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="6B586104" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="324C3FAE" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -19538,51 +19119,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="619FD844" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="6BD9E87F" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23744,170 +23325,177 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009369A0"/>
     <w:rsid w:val="00000134"/>
     <w:rsid w:val="00000736"/>
     <w:rsid w:val="000008BD"/>
     <w:rsid w:val="00001330"/>
     <w:rsid w:val="000013EB"/>
     <w:rsid w:val="000015F4"/>
     <w:rsid w:val="00001B46"/>
     <w:rsid w:val="00002149"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="0000281C"/>
+    <w:rsid w:val="000030DA"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011590"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012DF7"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
+    <w:rsid w:val="000170E6"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
+    <w:rsid w:val="00021747"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023A9B"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
     <w:rsid w:val="00024CE2"/>
+    <w:rsid w:val="00025654"/>
     <w:rsid w:val="000258F6"/>
     <w:rsid w:val="000260F2"/>
     <w:rsid w:val="000261D2"/>
     <w:rsid w:val="0002675D"/>
     <w:rsid w:val="000272F0"/>
     <w:rsid w:val="00027C5A"/>
     <w:rsid w:val="00027D5D"/>
     <w:rsid w:val="00027E5F"/>
     <w:rsid w:val="0003060D"/>
     <w:rsid w:val="00030EE3"/>
     <w:rsid w:val="00031624"/>
     <w:rsid w:val="000316C5"/>
     <w:rsid w:val="00031F99"/>
     <w:rsid w:val="000321AC"/>
     <w:rsid w:val="000323BE"/>
     <w:rsid w:val="00032449"/>
     <w:rsid w:val="00032494"/>
+    <w:rsid w:val="000327A5"/>
     <w:rsid w:val="000329B0"/>
     <w:rsid w:val="0003335E"/>
     <w:rsid w:val="00033590"/>
     <w:rsid w:val="000339E1"/>
     <w:rsid w:val="00033A05"/>
     <w:rsid w:val="000340F0"/>
     <w:rsid w:val="00034395"/>
     <w:rsid w:val="0003445F"/>
     <w:rsid w:val="000346B2"/>
     <w:rsid w:val="0003470F"/>
     <w:rsid w:val="000347B4"/>
     <w:rsid w:val="00034843"/>
     <w:rsid w:val="00034DA1"/>
     <w:rsid w:val="000351B6"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00036331"/>
     <w:rsid w:val="0003637D"/>
     <w:rsid w:val="00036385"/>
     <w:rsid w:val="0003653B"/>
     <w:rsid w:val="00036729"/>
     <w:rsid w:val="0003695E"/>
     <w:rsid w:val="00036C85"/>
     <w:rsid w:val="00037112"/>
     <w:rsid w:val="00037504"/>
     <w:rsid w:val="000377EB"/>
     <w:rsid w:val="00037E2A"/>
     <w:rsid w:val="00037FDA"/>
     <w:rsid w:val="00040628"/>
     <w:rsid w:val="000409EE"/>
     <w:rsid w:val="00040A67"/>
     <w:rsid w:val="00041A63"/>
     <w:rsid w:val="0004215A"/>
     <w:rsid w:val="0004258A"/>
     <w:rsid w:val="00042605"/>
     <w:rsid w:val="00042727"/>
     <w:rsid w:val="00042C1F"/>
     <w:rsid w:val="00043A65"/>
     <w:rsid w:val="00043A70"/>
     <w:rsid w:val="00043AF6"/>
     <w:rsid w:val="00043E3F"/>
     <w:rsid w:val="0004406E"/>
     <w:rsid w:val="000440D6"/>
     <w:rsid w:val="00044567"/>
     <w:rsid w:val="00044702"/>
     <w:rsid w:val="0004480A"/>
     <w:rsid w:val="0004484E"/>
     <w:rsid w:val="000454B3"/>
     <w:rsid w:val="000456E7"/>
     <w:rsid w:val="000466F9"/>
+    <w:rsid w:val="0004680C"/>
     <w:rsid w:val="00047007"/>
+    <w:rsid w:val="000473EB"/>
     <w:rsid w:val="0004772E"/>
     <w:rsid w:val="00047BD3"/>
     <w:rsid w:val="0005037F"/>
     <w:rsid w:val="00050399"/>
     <w:rsid w:val="000507A7"/>
     <w:rsid w:val="0005094B"/>
     <w:rsid w:val="00051461"/>
     <w:rsid w:val="00051537"/>
     <w:rsid w:val="00051972"/>
     <w:rsid w:val="00051C03"/>
     <w:rsid w:val="00051F6B"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="0005289A"/>
     <w:rsid w:val="00052AF0"/>
     <w:rsid w:val="00052DA2"/>
     <w:rsid w:val="000534C0"/>
     <w:rsid w:val="00053531"/>
     <w:rsid w:val="0005359A"/>
     <w:rsid w:val="00054340"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
@@ -23950,489 +23538,516 @@
     <w:rsid w:val="000725BD"/>
     <w:rsid w:val="00072D9F"/>
     <w:rsid w:val="00073430"/>
     <w:rsid w:val="000734A8"/>
     <w:rsid w:val="00073768"/>
     <w:rsid w:val="00073A1A"/>
     <w:rsid w:val="00073E18"/>
     <w:rsid w:val="00073F43"/>
     <w:rsid w:val="0007409A"/>
     <w:rsid w:val="000740FB"/>
     <w:rsid w:val="00074988"/>
     <w:rsid w:val="00074A1C"/>
     <w:rsid w:val="00074ADE"/>
     <w:rsid w:val="00074C4B"/>
     <w:rsid w:val="00075074"/>
     <w:rsid w:val="00075648"/>
     <w:rsid w:val="00075732"/>
     <w:rsid w:val="00075907"/>
     <w:rsid w:val="00075B8F"/>
     <w:rsid w:val="000760FF"/>
     <w:rsid w:val="00076E2E"/>
     <w:rsid w:val="0007703C"/>
     <w:rsid w:val="0007712B"/>
     <w:rsid w:val="00077353"/>
     <w:rsid w:val="00077B2B"/>
+    <w:rsid w:val="00077F32"/>
     <w:rsid w:val="00080086"/>
+    <w:rsid w:val="000803F2"/>
     <w:rsid w:val="000806ED"/>
     <w:rsid w:val="00080D4C"/>
     <w:rsid w:val="00081FC8"/>
     <w:rsid w:val="000822BF"/>
     <w:rsid w:val="000822E8"/>
     <w:rsid w:val="000823DF"/>
     <w:rsid w:val="000824E1"/>
     <w:rsid w:val="0008272E"/>
     <w:rsid w:val="000829C5"/>
     <w:rsid w:val="00082D02"/>
     <w:rsid w:val="00083566"/>
     <w:rsid w:val="00083BC6"/>
     <w:rsid w:val="000843DB"/>
     <w:rsid w:val="00084583"/>
     <w:rsid w:val="00084660"/>
     <w:rsid w:val="00084FFD"/>
     <w:rsid w:val="00085300"/>
     <w:rsid w:val="000858B6"/>
     <w:rsid w:val="000859D8"/>
     <w:rsid w:val="00085F04"/>
     <w:rsid w:val="00086D13"/>
     <w:rsid w:val="00086DB8"/>
     <w:rsid w:val="00086F6D"/>
     <w:rsid w:val="0008776A"/>
     <w:rsid w:val="00087CD6"/>
     <w:rsid w:val="00087E20"/>
     <w:rsid w:val="00087F2C"/>
     <w:rsid w:val="0009019F"/>
     <w:rsid w:val="00090A78"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
     <w:rsid w:val="00093FAA"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
+    <w:rsid w:val="00095885"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
+    <w:rsid w:val="000A2DC6"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
+    <w:rsid w:val="000B752A"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C409D"/>
+    <w:rsid w:val="000C43EB"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
     <w:rsid w:val="000E1981"/>
+    <w:rsid w:val="000E1D1F"/>
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4889"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
+    <w:rsid w:val="000E54BE"/>
+    <w:rsid w:val="000E5D73"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
+    <w:rsid w:val="000F1BF3"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F1DFC"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F3532"/>
+    <w:rsid w:val="000F3BA2"/>
     <w:rsid w:val="000F41C5"/>
     <w:rsid w:val="000F43F7"/>
     <w:rsid w:val="000F460B"/>
     <w:rsid w:val="000F4656"/>
     <w:rsid w:val="000F46D5"/>
     <w:rsid w:val="000F592F"/>
     <w:rsid w:val="000F5978"/>
     <w:rsid w:val="000F5FBB"/>
     <w:rsid w:val="000F62E1"/>
     <w:rsid w:val="000F64F5"/>
     <w:rsid w:val="000F68FF"/>
     <w:rsid w:val="000F6984"/>
     <w:rsid w:val="000F6D47"/>
     <w:rsid w:val="000F6F89"/>
     <w:rsid w:val="000F7115"/>
+    <w:rsid w:val="000F71AC"/>
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="00104669"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
     <w:rsid w:val="00104B58"/>
     <w:rsid w:val="00104D69"/>
     <w:rsid w:val="00105069"/>
     <w:rsid w:val="0010521E"/>
     <w:rsid w:val="00105274"/>
     <w:rsid w:val="00105721"/>
     <w:rsid w:val="001063FA"/>
     <w:rsid w:val="001065F9"/>
     <w:rsid w:val="00106F6D"/>
     <w:rsid w:val="001073B2"/>
+    <w:rsid w:val="00107746"/>
     <w:rsid w:val="0011048B"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
     <w:rsid w:val="00120A10"/>
     <w:rsid w:val="00121D78"/>
     <w:rsid w:val="001228CC"/>
     <w:rsid w:val="00122C58"/>
     <w:rsid w:val="00123283"/>
     <w:rsid w:val="00123385"/>
     <w:rsid w:val="0012351B"/>
     <w:rsid w:val="00123522"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00123B60"/>
     <w:rsid w:val="00123BF6"/>
+    <w:rsid w:val="00124312"/>
     <w:rsid w:val="00124518"/>
     <w:rsid w:val="00124E63"/>
     <w:rsid w:val="001251D1"/>
     <w:rsid w:val="001254E0"/>
     <w:rsid w:val="00125CC1"/>
     <w:rsid w:val="0012617C"/>
     <w:rsid w:val="0012681F"/>
     <w:rsid w:val="00126ABE"/>
     <w:rsid w:val="00126ACA"/>
     <w:rsid w:val="0012705C"/>
     <w:rsid w:val="00127604"/>
     <w:rsid w:val="0012764F"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="00127723"/>
     <w:rsid w:val="00127FAE"/>
     <w:rsid w:val="00130051"/>
     <w:rsid w:val="001300B3"/>
     <w:rsid w:val="0013059C"/>
     <w:rsid w:val="00130EC2"/>
     <w:rsid w:val="0013106D"/>
     <w:rsid w:val="001311F6"/>
     <w:rsid w:val="00131381"/>
     <w:rsid w:val="00131479"/>
+    <w:rsid w:val="001314B2"/>
     <w:rsid w:val="0013165B"/>
     <w:rsid w:val="001318CC"/>
     <w:rsid w:val="00131B3A"/>
     <w:rsid w:val="00132062"/>
     <w:rsid w:val="00132F28"/>
     <w:rsid w:val="00132F2A"/>
     <w:rsid w:val="001339B6"/>
     <w:rsid w:val="00134155"/>
     <w:rsid w:val="00134A24"/>
     <w:rsid w:val="00134C65"/>
     <w:rsid w:val="001361A1"/>
     <w:rsid w:val="00136526"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="0013695A"/>
     <w:rsid w:val="00136C46"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
+    <w:rsid w:val="001449A0"/>
+    <w:rsid w:val="001449B3"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
+    <w:rsid w:val="0015416D"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
+    <w:rsid w:val="00162115"/>
+    <w:rsid w:val="00162400"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
     <w:rsid w:val="00163557"/>
     <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163ED6"/>
     <w:rsid w:val="00164115"/>
     <w:rsid w:val="00164D61"/>
+    <w:rsid w:val="00164EE8"/>
+    <w:rsid w:val="00165382"/>
     <w:rsid w:val="001654B8"/>
     <w:rsid w:val="0016572C"/>
     <w:rsid w:val="00166284"/>
     <w:rsid w:val="00166D22"/>
     <w:rsid w:val="00166D83"/>
     <w:rsid w:val="00167937"/>
     <w:rsid w:val="0017020F"/>
     <w:rsid w:val="00170351"/>
     <w:rsid w:val="0017049A"/>
+    <w:rsid w:val="0017049B"/>
     <w:rsid w:val="001706C5"/>
     <w:rsid w:val="001708FF"/>
     <w:rsid w:val="00170EFD"/>
     <w:rsid w:val="001718AE"/>
     <w:rsid w:val="001718C4"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="001736C0"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175EE8"/>
     <w:rsid w:val="00175FFB"/>
+    <w:rsid w:val="0017617F"/>
     <w:rsid w:val="001775F4"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181857"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
+    <w:rsid w:val="00183380"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
+    <w:rsid w:val="00184E52"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190464"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
     <w:rsid w:val="00193F27"/>
     <w:rsid w:val="00194012"/>
     <w:rsid w:val="0019409E"/>
     <w:rsid w:val="0019468D"/>
     <w:rsid w:val="00195244"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="00195F1F"/>
     <w:rsid w:val="001960DD"/>
     <w:rsid w:val="00196224"/>
     <w:rsid w:val="00196519"/>
     <w:rsid w:val="00197BB3"/>
     <w:rsid w:val="001A04D3"/>
     <w:rsid w:val="001A0C5F"/>
     <w:rsid w:val="001A1293"/>
     <w:rsid w:val="001A1BA6"/>
     <w:rsid w:val="001A1D5E"/>
+    <w:rsid w:val="001A234D"/>
     <w:rsid w:val="001A26DB"/>
     <w:rsid w:val="001A2963"/>
     <w:rsid w:val="001A340E"/>
     <w:rsid w:val="001A352E"/>
     <w:rsid w:val="001A3979"/>
     <w:rsid w:val="001A3A6C"/>
     <w:rsid w:val="001A3A7A"/>
     <w:rsid w:val="001A3D5D"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A41AE"/>
     <w:rsid w:val="001A489C"/>
     <w:rsid w:val="001A49F3"/>
     <w:rsid w:val="001A5433"/>
     <w:rsid w:val="001A559F"/>
     <w:rsid w:val="001A581C"/>
     <w:rsid w:val="001A596F"/>
     <w:rsid w:val="001A5C84"/>
     <w:rsid w:val="001A609F"/>
     <w:rsid w:val="001A66BF"/>
     <w:rsid w:val="001A6F1E"/>
     <w:rsid w:val="001A7224"/>
     <w:rsid w:val="001A72C3"/>
     <w:rsid w:val="001B046D"/>
     <w:rsid w:val="001B1383"/>
     <w:rsid w:val="001B1654"/>
@@ -24457,411 +24072,437 @@
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
     <w:rsid w:val="001C33D5"/>
     <w:rsid w:val="001C38B4"/>
     <w:rsid w:val="001C38E0"/>
     <w:rsid w:val="001C3C17"/>
     <w:rsid w:val="001C3D2F"/>
     <w:rsid w:val="001C3D49"/>
     <w:rsid w:val="001C4247"/>
     <w:rsid w:val="001C4336"/>
     <w:rsid w:val="001C4438"/>
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
+    <w:rsid w:val="001C76A6"/>
     <w:rsid w:val="001C7D0E"/>
+    <w:rsid w:val="001D0527"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1104"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
+    <w:rsid w:val="001D3F15"/>
     <w:rsid w:val="001D4059"/>
+    <w:rsid w:val="001D4389"/>
     <w:rsid w:val="001D4EFE"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D5DA1"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2C14"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E5D17"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
     <w:rsid w:val="001F038E"/>
     <w:rsid w:val="001F05C1"/>
     <w:rsid w:val="001F17FD"/>
     <w:rsid w:val="001F1B8E"/>
     <w:rsid w:val="001F276D"/>
     <w:rsid w:val="001F2776"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F3901"/>
+    <w:rsid w:val="001F3CD8"/>
     <w:rsid w:val="001F4035"/>
     <w:rsid w:val="001F452E"/>
     <w:rsid w:val="001F4888"/>
     <w:rsid w:val="001F4D57"/>
     <w:rsid w:val="001F507E"/>
+    <w:rsid w:val="001F56FA"/>
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
     <w:rsid w:val="001F641F"/>
+    <w:rsid w:val="001F654B"/>
     <w:rsid w:val="001F677B"/>
     <w:rsid w:val="001F743D"/>
     <w:rsid w:val="001F7620"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="001F785E"/>
     <w:rsid w:val="001F7D27"/>
     <w:rsid w:val="00200813"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200F92"/>
     <w:rsid w:val="002014FE"/>
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203A0C"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
+    <w:rsid w:val="002051EF"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
     <w:rsid w:val="00205879"/>
+    <w:rsid w:val="0020588B"/>
     <w:rsid w:val="00205FDA"/>
     <w:rsid w:val="002060C0"/>
     <w:rsid w:val="00206E5C"/>
     <w:rsid w:val="0020710A"/>
     <w:rsid w:val="00207B7E"/>
     <w:rsid w:val="002105BE"/>
     <w:rsid w:val="00210BD7"/>
     <w:rsid w:val="00211108"/>
+    <w:rsid w:val="00211543"/>
     <w:rsid w:val="002115FE"/>
     <w:rsid w:val="002119EF"/>
     <w:rsid w:val="00211B7F"/>
     <w:rsid w:val="00212171"/>
     <w:rsid w:val="00213045"/>
+    <w:rsid w:val="0021339E"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
+    <w:rsid w:val="00216BAA"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="002228E1"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
+    <w:rsid w:val="002271E5"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
     <w:rsid w:val="00231B85"/>
+    <w:rsid w:val="00231BC8"/>
     <w:rsid w:val="00232BBA"/>
     <w:rsid w:val="00232DEF"/>
     <w:rsid w:val="00232DF3"/>
     <w:rsid w:val="00234044"/>
     <w:rsid w:val="002340B4"/>
     <w:rsid w:val="002345A2"/>
     <w:rsid w:val="002346E4"/>
     <w:rsid w:val="00234BEC"/>
     <w:rsid w:val="00235C9B"/>
     <w:rsid w:val="0023602A"/>
     <w:rsid w:val="00236048"/>
     <w:rsid w:val="002362A4"/>
     <w:rsid w:val="00236418"/>
     <w:rsid w:val="00236A07"/>
     <w:rsid w:val="00236F9B"/>
     <w:rsid w:val="002374EF"/>
     <w:rsid w:val="00237715"/>
     <w:rsid w:val="00237B53"/>
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="00237E7F"/>
     <w:rsid w:val="00237EFF"/>
     <w:rsid w:val="00240817"/>
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241D9B"/>
     <w:rsid w:val="00242169"/>
     <w:rsid w:val="00242685"/>
     <w:rsid w:val="002426DE"/>
     <w:rsid w:val="002428AA"/>
     <w:rsid w:val="00242AC9"/>
     <w:rsid w:val="00243276"/>
     <w:rsid w:val="00243561"/>
+    <w:rsid w:val="00243579"/>
     <w:rsid w:val="002437F5"/>
     <w:rsid w:val="00243F9D"/>
     <w:rsid w:val="002449BE"/>
     <w:rsid w:val="00245732"/>
     <w:rsid w:val="00245B24"/>
     <w:rsid w:val="00245FDB"/>
     <w:rsid w:val="002468FF"/>
     <w:rsid w:val="00246E10"/>
     <w:rsid w:val="0024729E"/>
+    <w:rsid w:val="0024738B"/>
     <w:rsid w:val="00247454"/>
+    <w:rsid w:val="00247F56"/>
     <w:rsid w:val="0025001F"/>
     <w:rsid w:val="00250704"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00250B29"/>
+    <w:rsid w:val="00250FD4"/>
     <w:rsid w:val="002513F1"/>
     <w:rsid w:val="00251B5F"/>
     <w:rsid w:val="00251D2B"/>
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="002563AB"/>
     <w:rsid w:val="00256475"/>
     <w:rsid w:val="00256AB8"/>
     <w:rsid w:val="00256D3D"/>
+    <w:rsid w:val="00256D3F"/>
     <w:rsid w:val="00256FA6"/>
     <w:rsid w:val="0025735D"/>
     <w:rsid w:val="0026042B"/>
     <w:rsid w:val="0026103A"/>
     <w:rsid w:val="00261A40"/>
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
     <w:rsid w:val="002718D1"/>
     <w:rsid w:val="002722E1"/>
     <w:rsid w:val="002725D9"/>
     <w:rsid w:val="00272A26"/>
+    <w:rsid w:val="00272C51"/>
     <w:rsid w:val="00272EF1"/>
     <w:rsid w:val="002733A5"/>
     <w:rsid w:val="002733D1"/>
     <w:rsid w:val="002739BC"/>
     <w:rsid w:val="00273A68"/>
+    <w:rsid w:val="0027488E"/>
+    <w:rsid w:val="00274C29"/>
     <w:rsid w:val="00275216"/>
     <w:rsid w:val="00275AAF"/>
     <w:rsid w:val="00275CE0"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00276002"/>
     <w:rsid w:val="00277786"/>
     <w:rsid w:val="00277C51"/>
     <w:rsid w:val="00277CB7"/>
     <w:rsid w:val="00277D1B"/>
     <w:rsid w:val="00277E0D"/>
     <w:rsid w:val="00280B86"/>
     <w:rsid w:val="00280DE4"/>
     <w:rsid w:val="00280EC3"/>
     <w:rsid w:val="002812E6"/>
     <w:rsid w:val="00281536"/>
     <w:rsid w:val="002816F4"/>
     <w:rsid w:val="00281714"/>
     <w:rsid w:val="0028171C"/>
     <w:rsid w:val="002819AB"/>
     <w:rsid w:val="002819F1"/>
     <w:rsid w:val="00281FB4"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00282C29"/>
+    <w:rsid w:val="00283079"/>
     <w:rsid w:val="002832C4"/>
     <w:rsid w:val="0028336E"/>
     <w:rsid w:val="00283DF0"/>
     <w:rsid w:val="00283EDD"/>
     <w:rsid w:val="00284325"/>
     <w:rsid w:val="00284411"/>
     <w:rsid w:val="0028465F"/>
     <w:rsid w:val="00284A09"/>
     <w:rsid w:val="00284BB5"/>
     <w:rsid w:val="00284C63"/>
     <w:rsid w:val="00285739"/>
     <w:rsid w:val="00285D6B"/>
     <w:rsid w:val="00285F4A"/>
     <w:rsid w:val="00285F4E"/>
+    <w:rsid w:val="00286033"/>
     <w:rsid w:val="0028716D"/>
     <w:rsid w:val="00287C74"/>
     <w:rsid w:val="00287CDF"/>
     <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00287F65"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00291EE1"/>
     <w:rsid w:val="00291F79"/>
     <w:rsid w:val="002920C3"/>
     <w:rsid w:val="002922C9"/>
     <w:rsid w:val="00292AD5"/>
     <w:rsid w:val="00292F58"/>
     <w:rsid w:val="002932D3"/>
     <w:rsid w:val="002937AC"/>
     <w:rsid w:val="00293964"/>
     <w:rsid w:val="00293C71"/>
     <w:rsid w:val="00293DBD"/>
     <w:rsid w:val="0029418A"/>
     <w:rsid w:val="002942B0"/>
     <w:rsid w:val="0029467D"/>
     <w:rsid w:val="00294E97"/>
     <w:rsid w:val="00295ADD"/>
     <w:rsid w:val="00295F16"/>
     <w:rsid w:val="0029614F"/>
     <w:rsid w:val="00296375"/>
     <w:rsid w:val="00296560"/>
     <w:rsid w:val="00296719"/>
     <w:rsid w:val="00296F0D"/>
     <w:rsid w:val="00296F64"/>
     <w:rsid w:val="00297106"/>
     <w:rsid w:val="00297429"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002974DB"/>
+    <w:rsid w:val="00297996"/>
     <w:rsid w:val="00299973"/>
     <w:rsid w:val="002A02A8"/>
     <w:rsid w:val="002A03A1"/>
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
     <w:rsid w:val="002A326F"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A3E20"/>
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
+    <w:rsid w:val="002A689F"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
+    <w:rsid w:val="002B1D9D"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
-    <w:rsid w:val="002B4B2F"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C460B"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C5832"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
@@ -24871,124 +24512,127 @@
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D4DE0"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7BAF"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
+    <w:rsid w:val="002E1A67"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F3281"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
+    <w:rsid w:val="002F432E"/>
     <w:rsid w:val="002F460B"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="00304890"/>
     <w:rsid w:val="0030497D"/>
     <w:rsid w:val="00304C6F"/>
     <w:rsid w:val="00305245"/>
     <w:rsid w:val="00305298"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="00305D00"/>
     <w:rsid w:val="00305D8A"/>
     <w:rsid w:val="00305DAC"/>
     <w:rsid w:val="00305DFC"/>
     <w:rsid w:val="003066B4"/>
+    <w:rsid w:val="00306CB3"/>
     <w:rsid w:val="003070B0"/>
     <w:rsid w:val="003077B9"/>
     <w:rsid w:val="00307B90"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="0031019F"/>
     <w:rsid w:val="00310944"/>
     <w:rsid w:val="00311C44"/>
     <w:rsid w:val="003121D1"/>
     <w:rsid w:val="0031246D"/>
     <w:rsid w:val="0031272C"/>
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="00316EF5"/>
     <w:rsid w:val="0031721B"/>
@@ -25026,91 +24670,94 @@
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="00333321"/>
     <w:rsid w:val="003336A1"/>
     <w:rsid w:val="00333989"/>
     <w:rsid w:val="00333FC6"/>
     <w:rsid w:val="003343CA"/>
     <w:rsid w:val="00334444"/>
     <w:rsid w:val="00334BD6"/>
     <w:rsid w:val="00334EC6"/>
     <w:rsid w:val="003358B4"/>
     <w:rsid w:val="003359D1"/>
     <w:rsid w:val="00335A8A"/>
     <w:rsid w:val="00335CAB"/>
     <w:rsid w:val="00335CC0"/>
     <w:rsid w:val="00335FCF"/>
     <w:rsid w:val="003371B2"/>
     <w:rsid w:val="003378F7"/>
     <w:rsid w:val="00337A5C"/>
+    <w:rsid w:val="00337C23"/>
     <w:rsid w:val="00340B95"/>
     <w:rsid w:val="00340BE0"/>
     <w:rsid w:val="00340F9A"/>
     <w:rsid w:val="0034149B"/>
     <w:rsid w:val="003417A9"/>
     <w:rsid w:val="00341F85"/>
     <w:rsid w:val="00342578"/>
     <w:rsid w:val="003437E1"/>
     <w:rsid w:val="003438B2"/>
     <w:rsid w:val="003438F6"/>
     <w:rsid w:val="00343C27"/>
     <w:rsid w:val="00344041"/>
     <w:rsid w:val="0034425A"/>
     <w:rsid w:val="00344435"/>
     <w:rsid w:val="00344787"/>
     <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="00345515"/>
     <w:rsid w:val="00345C56"/>
     <w:rsid w:val="00345DBD"/>
     <w:rsid w:val="003460E7"/>
     <w:rsid w:val="00346136"/>
     <w:rsid w:val="003468FA"/>
     <w:rsid w:val="00346DD0"/>
     <w:rsid w:val="00346EA9"/>
     <w:rsid w:val="00347124"/>
     <w:rsid w:val="003471D8"/>
     <w:rsid w:val="0035048E"/>
+    <w:rsid w:val="0035074D"/>
     <w:rsid w:val="00350787"/>
     <w:rsid w:val="00350B4D"/>
     <w:rsid w:val="00350C44"/>
     <w:rsid w:val="00351C1A"/>
     <w:rsid w:val="0035246B"/>
     <w:rsid w:val="00352757"/>
     <w:rsid w:val="0035316A"/>
     <w:rsid w:val="003536A5"/>
     <w:rsid w:val="00353ABE"/>
     <w:rsid w:val="00353B2E"/>
     <w:rsid w:val="00353B74"/>
     <w:rsid w:val="00353C29"/>
     <w:rsid w:val="00353C4A"/>
     <w:rsid w:val="003541D2"/>
+    <w:rsid w:val="00354243"/>
     <w:rsid w:val="00354CA8"/>
     <w:rsid w:val="003552F2"/>
     <w:rsid w:val="00356623"/>
     <w:rsid w:val="0035686C"/>
     <w:rsid w:val="0035697E"/>
     <w:rsid w:val="003569FD"/>
     <w:rsid w:val="00356B9E"/>
     <w:rsid w:val="00356BEB"/>
     <w:rsid w:val="00356FBF"/>
     <w:rsid w:val="00357158"/>
     <w:rsid w:val="00357D1E"/>
     <w:rsid w:val="00360811"/>
     <w:rsid w:val="00360AB6"/>
     <w:rsid w:val="003624C5"/>
     <w:rsid w:val="00362843"/>
     <w:rsid w:val="00362B9D"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="003630DB"/>
     <w:rsid w:val="003633CD"/>
     <w:rsid w:val="00363413"/>
     <w:rsid w:val="00363527"/>
     <w:rsid w:val="00363A21"/>
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
@@ -25132,252 +24779,264 @@
     <w:rsid w:val="003707F3"/>
     <w:rsid w:val="00370A05"/>
     <w:rsid w:val="00370D1A"/>
     <w:rsid w:val="00370F13"/>
     <w:rsid w:val="00371919"/>
     <w:rsid w:val="0037198B"/>
     <w:rsid w:val="003721CD"/>
     <w:rsid w:val="00372EB8"/>
     <w:rsid w:val="003730C6"/>
     <w:rsid w:val="00373614"/>
     <w:rsid w:val="00373A87"/>
     <w:rsid w:val="00373CB9"/>
     <w:rsid w:val="00374035"/>
     <w:rsid w:val="003741AB"/>
     <w:rsid w:val="0037434A"/>
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
     <w:rsid w:val="00380DD8"/>
+    <w:rsid w:val="003813B0"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
+    <w:rsid w:val="00381A16"/>
     <w:rsid w:val="00381CF5"/>
     <w:rsid w:val="00381D7E"/>
     <w:rsid w:val="0038240E"/>
     <w:rsid w:val="00382B53"/>
     <w:rsid w:val="00382F54"/>
     <w:rsid w:val="00384045"/>
     <w:rsid w:val="0038418A"/>
     <w:rsid w:val="00384506"/>
     <w:rsid w:val="0038507D"/>
     <w:rsid w:val="003850AA"/>
     <w:rsid w:val="00385C3B"/>
     <w:rsid w:val="00385D99"/>
     <w:rsid w:val="0038653F"/>
     <w:rsid w:val="00386995"/>
     <w:rsid w:val="003869AF"/>
     <w:rsid w:val="00386BE1"/>
     <w:rsid w:val="00387453"/>
     <w:rsid w:val="003878F6"/>
     <w:rsid w:val="00387FB4"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="00390A4E"/>
     <w:rsid w:val="00390D45"/>
     <w:rsid w:val="0039101A"/>
     <w:rsid w:val="00391DAF"/>
     <w:rsid w:val="003920F0"/>
     <w:rsid w:val="00392559"/>
     <w:rsid w:val="00392DC5"/>
     <w:rsid w:val="0039371E"/>
     <w:rsid w:val="0039398B"/>
     <w:rsid w:val="00393B8F"/>
     <w:rsid w:val="00393C0A"/>
     <w:rsid w:val="003945EC"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396849"/>
     <w:rsid w:val="0039704F"/>
     <w:rsid w:val="00397132"/>
     <w:rsid w:val="003973AC"/>
+    <w:rsid w:val="00397436"/>
     <w:rsid w:val="003978CF"/>
     <w:rsid w:val="00397A98"/>
     <w:rsid w:val="00397AB8"/>
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
     <w:rsid w:val="003A0CFE"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A2F23"/>
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
+    <w:rsid w:val="003B170D"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B41F9"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
+    <w:rsid w:val="003B7D69"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
+    <w:rsid w:val="003D0CA9"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D430A"/>
     <w:rsid w:val="003D4D32"/>
     <w:rsid w:val="003D4D92"/>
     <w:rsid w:val="003D547C"/>
     <w:rsid w:val="003D54DF"/>
     <w:rsid w:val="003D57B7"/>
     <w:rsid w:val="003D5B6C"/>
     <w:rsid w:val="003D6297"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
     <w:rsid w:val="003E0DE7"/>
+    <w:rsid w:val="003E0EF6"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="003E15D1"/>
     <w:rsid w:val="003E1A04"/>
     <w:rsid w:val="003E1D00"/>
     <w:rsid w:val="003E1F53"/>
     <w:rsid w:val="003E2006"/>
     <w:rsid w:val="003E2473"/>
     <w:rsid w:val="003E281C"/>
     <w:rsid w:val="003E3AA7"/>
     <w:rsid w:val="003E3E3F"/>
     <w:rsid w:val="003E3E87"/>
     <w:rsid w:val="003E46DD"/>
     <w:rsid w:val="003E477E"/>
     <w:rsid w:val="003E48FB"/>
+    <w:rsid w:val="003E4D19"/>
     <w:rsid w:val="003E4ED7"/>
+    <w:rsid w:val="003E676C"/>
     <w:rsid w:val="003E69F2"/>
     <w:rsid w:val="003E6E44"/>
     <w:rsid w:val="003E6EAA"/>
     <w:rsid w:val="003E6EB3"/>
     <w:rsid w:val="003E735D"/>
     <w:rsid w:val="003E7C00"/>
     <w:rsid w:val="003E7DC2"/>
     <w:rsid w:val="003F0DCA"/>
     <w:rsid w:val="003F122B"/>
     <w:rsid w:val="003F18DF"/>
     <w:rsid w:val="003F2204"/>
     <w:rsid w:val="003F25E5"/>
     <w:rsid w:val="003F26F2"/>
     <w:rsid w:val="003F2B53"/>
     <w:rsid w:val="003F33C7"/>
     <w:rsid w:val="003F33E4"/>
     <w:rsid w:val="003F378B"/>
     <w:rsid w:val="003F395B"/>
     <w:rsid w:val="003F399F"/>
     <w:rsid w:val="003F3B86"/>
     <w:rsid w:val="003F3DD2"/>
     <w:rsid w:val="003F46F5"/>
+    <w:rsid w:val="003F4F55"/>
     <w:rsid w:val="003F521C"/>
     <w:rsid w:val="003F54E1"/>
     <w:rsid w:val="003F5721"/>
     <w:rsid w:val="003F589A"/>
     <w:rsid w:val="003F5C73"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F6242"/>
     <w:rsid w:val="003F62A4"/>
     <w:rsid w:val="003F63DE"/>
     <w:rsid w:val="003F6426"/>
     <w:rsid w:val="003F6703"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F7414"/>
     <w:rsid w:val="003F7947"/>
     <w:rsid w:val="003F7E92"/>
     <w:rsid w:val="0040038F"/>
+    <w:rsid w:val="004004AC"/>
     <w:rsid w:val="00400777"/>
+    <w:rsid w:val="00400795"/>
     <w:rsid w:val="00400C22"/>
     <w:rsid w:val="00400C9D"/>
     <w:rsid w:val="00400D95"/>
     <w:rsid w:val="00400DEF"/>
     <w:rsid w:val="00400FA1"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="004029A0"/>
     <w:rsid w:val="00402DD9"/>
     <w:rsid w:val="00403C95"/>
     <w:rsid w:val="0040500D"/>
     <w:rsid w:val="00405088"/>
     <w:rsid w:val="004058B6"/>
     <w:rsid w:val="004058C9"/>
     <w:rsid w:val="00405E93"/>
     <w:rsid w:val="00407E4E"/>
     <w:rsid w:val="00410505"/>
     <w:rsid w:val="00410594"/>
     <w:rsid w:val="0041059F"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="0041120C"/>
     <w:rsid w:val="00411B72"/>
     <w:rsid w:val="00411CD0"/>
     <w:rsid w:val="00411FF4"/>
     <w:rsid w:val="00412D06"/>
     <w:rsid w:val="004130E4"/>
@@ -25413,289 +25072,305 @@
     <w:rsid w:val="0042348A"/>
     <w:rsid w:val="00423FB0"/>
     <w:rsid w:val="00424083"/>
     <w:rsid w:val="00424676"/>
     <w:rsid w:val="004251D7"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="00425679"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="00425D98"/>
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427CB6"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
     <w:rsid w:val="00430BC8"/>
     <w:rsid w:val="004317E4"/>
     <w:rsid w:val="00431EB4"/>
+    <w:rsid w:val="00432268"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
+    <w:rsid w:val="00434457"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
     <w:rsid w:val="00435270"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="0044056C"/>
+    <w:rsid w:val="00440895"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441883"/>
     <w:rsid w:val="00441AE2"/>
     <w:rsid w:val="00441C35"/>
     <w:rsid w:val="00441CA5"/>
     <w:rsid w:val="00441D53"/>
     <w:rsid w:val="0044257F"/>
     <w:rsid w:val="00442B03"/>
     <w:rsid w:val="00442EFA"/>
     <w:rsid w:val="00442EFC"/>
     <w:rsid w:val="00442F68"/>
     <w:rsid w:val="00443224"/>
     <w:rsid w:val="00443C58"/>
     <w:rsid w:val="004441DA"/>
     <w:rsid w:val="00444819"/>
     <w:rsid w:val="00444C0B"/>
     <w:rsid w:val="00444D12"/>
     <w:rsid w:val="004454C6"/>
     <w:rsid w:val="00445A39"/>
     <w:rsid w:val="00445B77"/>
     <w:rsid w:val="00445C84"/>
     <w:rsid w:val="004466B5"/>
     <w:rsid w:val="00446821"/>
     <w:rsid w:val="00446880"/>
     <w:rsid w:val="00446F5D"/>
     <w:rsid w:val="00447266"/>
     <w:rsid w:val="004477E9"/>
     <w:rsid w:val="00447AE9"/>
     <w:rsid w:val="00447CEA"/>
     <w:rsid w:val="00450135"/>
     <w:rsid w:val="004504A1"/>
     <w:rsid w:val="004508ED"/>
     <w:rsid w:val="0045097F"/>
     <w:rsid w:val="004517CD"/>
     <w:rsid w:val="00451F2D"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="004525F4"/>
     <w:rsid w:val="00452A75"/>
+    <w:rsid w:val="00452CC5"/>
     <w:rsid w:val="0045374F"/>
     <w:rsid w:val="004537FC"/>
     <w:rsid w:val="0045437F"/>
     <w:rsid w:val="004553B6"/>
     <w:rsid w:val="004553D2"/>
     <w:rsid w:val="00455920"/>
     <w:rsid w:val="00455A03"/>
+    <w:rsid w:val="00455B63"/>
+    <w:rsid w:val="00455E34"/>
     <w:rsid w:val="0045665D"/>
     <w:rsid w:val="00456A03"/>
     <w:rsid w:val="0045734E"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00457819"/>
     <w:rsid w:val="00457E8C"/>
     <w:rsid w:val="004614BC"/>
     <w:rsid w:val="0046167D"/>
     <w:rsid w:val="004619F8"/>
     <w:rsid w:val="00462146"/>
     <w:rsid w:val="0046224A"/>
     <w:rsid w:val="004626EE"/>
     <w:rsid w:val="00462E0D"/>
     <w:rsid w:val="0046300D"/>
     <w:rsid w:val="0046341C"/>
     <w:rsid w:val="0046359E"/>
     <w:rsid w:val="00463A6E"/>
     <w:rsid w:val="00463B01"/>
+    <w:rsid w:val="0046453B"/>
     <w:rsid w:val="00464727"/>
     <w:rsid w:val="00464ABE"/>
     <w:rsid w:val="00464D67"/>
     <w:rsid w:val="00464E48"/>
     <w:rsid w:val="00465403"/>
     <w:rsid w:val="0046557B"/>
+    <w:rsid w:val="00465591"/>
     <w:rsid w:val="004656E9"/>
     <w:rsid w:val="00465821"/>
     <w:rsid w:val="004663B1"/>
     <w:rsid w:val="00466BCD"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="004673F4"/>
     <w:rsid w:val="00467FE5"/>
     <w:rsid w:val="004702DD"/>
     <w:rsid w:val="00470E20"/>
     <w:rsid w:val="00471474"/>
     <w:rsid w:val="004715E0"/>
     <w:rsid w:val="00471657"/>
     <w:rsid w:val="00471CBA"/>
     <w:rsid w:val="00472777"/>
     <w:rsid w:val="0047284F"/>
     <w:rsid w:val="00472B10"/>
     <w:rsid w:val="004731F7"/>
     <w:rsid w:val="00473400"/>
     <w:rsid w:val="0047418C"/>
     <w:rsid w:val="00475025"/>
     <w:rsid w:val="004752E6"/>
     <w:rsid w:val="00475982"/>
     <w:rsid w:val="00475DA4"/>
     <w:rsid w:val="00476122"/>
     <w:rsid w:val="0047632F"/>
     <w:rsid w:val="0047659A"/>
     <w:rsid w:val="00476EA7"/>
+    <w:rsid w:val="004771DA"/>
     <w:rsid w:val="00477992"/>
     <w:rsid w:val="00477DDF"/>
     <w:rsid w:val="00480784"/>
     <w:rsid w:val="0048091F"/>
     <w:rsid w:val="004809C0"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00480E10"/>
     <w:rsid w:val="0048135A"/>
     <w:rsid w:val="00481425"/>
     <w:rsid w:val="00481615"/>
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
+    <w:rsid w:val="00485367"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
+    <w:rsid w:val="00486F54"/>
     <w:rsid w:val="00487455"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004919E2"/>
     <w:rsid w:val="00491C81"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00492CC3"/>
     <w:rsid w:val="00493044"/>
     <w:rsid w:val="00493238"/>
     <w:rsid w:val="00493421"/>
     <w:rsid w:val="00493515"/>
     <w:rsid w:val="00493B0A"/>
     <w:rsid w:val="00493CCD"/>
     <w:rsid w:val="00493D08"/>
     <w:rsid w:val="00494B2F"/>
     <w:rsid w:val="00495251"/>
     <w:rsid w:val="0049540A"/>
     <w:rsid w:val="004956F6"/>
     <w:rsid w:val="00495A72"/>
+    <w:rsid w:val="00495C7E"/>
     <w:rsid w:val="00495FD4"/>
     <w:rsid w:val="004963C0"/>
     <w:rsid w:val="0049777A"/>
     <w:rsid w:val="00497BD7"/>
     <w:rsid w:val="00497CF1"/>
     <w:rsid w:val="00497F56"/>
     <w:rsid w:val="004A000D"/>
     <w:rsid w:val="004A0123"/>
     <w:rsid w:val="004A019D"/>
+    <w:rsid w:val="004A01BF"/>
     <w:rsid w:val="004A027B"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A0E01"/>
     <w:rsid w:val="004A0EDF"/>
     <w:rsid w:val="004A12D8"/>
     <w:rsid w:val="004A22D8"/>
     <w:rsid w:val="004A254C"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A573D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
+    <w:rsid w:val="004B7233"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C3029"/>
     <w:rsid w:val="004C32EF"/>
     <w:rsid w:val="004C38FD"/>
     <w:rsid w:val="004C3D1C"/>
     <w:rsid w:val="004C404F"/>
     <w:rsid w:val="004C4286"/>
     <w:rsid w:val="004C433B"/>
     <w:rsid w:val="004C4EF3"/>
     <w:rsid w:val="004C5307"/>
     <w:rsid w:val="004C5CB2"/>
     <w:rsid w:val="004C6227"/>
     <w:rsid w:val="004C68FD"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004C789E"/>
     <w:rsid w:val="004C7997"/>
     <w:rsid w:val="004C7CD5"/>
     <w:rsid w:val="004C7F26"/>
     <w:rsid w:val="004D05C6"/>
+    <w:rsid w:val="004D08AA"/>
+    <w:rsid w:val="004D0D70"/>
     <w:rsid w:val="004D0ECD"/>
     <w:rsid w:val="004D13DF"/>
     <w:rsid w:val="004D1A99"/>
     <w:rsid w:val="004D2A93"/>
     <w:rsid w:val="004D3336"/>
     <w:rsid w:val="004D387D"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3A5D"/>
     <w:rsid w:val="004D4525"/>
     <w:rsid w:val="004D47D2"/>
     <w:rsid w:val="004D4C37"/>
     <w:rsid w:val="004D65B0"/>
     <w:rsid w:val="004D7543"/>
     <w:rsid w:val="004E06CD"/>
     <w:rsid w:val="004E1249"/>
     <w:rsid w:val="004E1C40"/>
     <w:rsid w:val="004E1C44"/>
     <w:rsid w:val="004E1E93"/>
     <w:rsid w:val="004E2047"/>
     <w:rsid w:val="004E240F"/>
     <w:rsid w:val="004E2CD6"/>
     <w:rsid w:val="004E378B"/>
     <w:rsid w:val="004E3899"/>
     <w:rsid w:val="004E4052"/>
     <w:rsid w:val="004E40C2"/>
@@ -25708,174 +25383,182 @@
     <w:rsid w:val="004E4D51"/>
     <w:rsid w:val="004E55E4"/>
     <w:rsid w:val="004E5706"/>
     <w:rsid w:val="004E572D"/>
     <w:rsid w:val="004E644E"/>
     <w:rsid w:val="004E686F"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="004E78BB"/>
     <w:rsid w:val="004E7D4B"/>
     <w:rsid w:val="004E7FC1"/>
     <w:rsid w:val="004F0F63"/>
     <w:rsid w:val="004F1008"/>
     <w:rsid w:val="004F160B"/>
     <w:rsid w:val="004F1B8D"/>
     <w:rsid w:val="004F20E6"/>
     <w:rsid w:val="004F2257"/>
     <w:rsid w:val="004F28BD"/>
     <w:rsid w:val="004F2CD1"/>
     <w:rsid w:val="004F35A5"/>
     <w:rsid w:val="004F3CBB"/>
     <w:rsid w:val="004F3D32"/>
     <w:rsid w:val="004F3E68"/>
     <w:rsid w:val="004F3E87"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="004F50F1"/>
+    <w:rsid w:val="004F5203"/>
     <w:rsid w:val="004F521A"/>
     <w:rsid w:val="004F559B"/>
     <w:rsid w:val="004F5BE9"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="004F636A"/>
     <w:rsid w:val="004F6AAA"/>
     <w:rsid w:val="004F6F66"/>
+    <w:rsid w:val="004F7768"/>
     <w:rsid w:val="00500724"/>
+    <w:rsid w:val="005007C6"/>
     <w:rsid w:val="005011FB"/>
     <w:rsid w:val="0050161D"/>
+    <w:rsid w:val="00501AAB"/>
     <w:rsid w:val="00501AD6"/>
     <w:rsid w:val="00501CCF"/>
     <w:rsid w:val="00501E28"/>
     <w:rsid w:val="005023F4"/>
     <w:rsid w:val="0050272B"/>
     <w:rsid w:val="00502B07"/>
     <w:rsid w:val="00502D1B"/>
     <w:rsid w:val="00502F88"/>
     <w:rsid w:val="0050384E"/>
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="0050438D"/>
     <w:rsid w:val="005043CE"/>
     <w:rsid w:val="00504788"/>
     <w:rsid w:val="00504DDC"/>
     <w:rsid w:val="00504FC3"/>
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
+    <w:rsid w:val="005103A3"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
+    <w:rsid w:val="00523195"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
     <w:rsid w:val="0052492F"/>
     <w:rsid w:val="00524C38"/>
     <w:rsid w:val="00524E1C"/>
     <w:rsid w:val="00524F6F"/>
     <w:rsid w:val="0052565F"/>
     <w:rsid w:val="0052641C"/>
     <w:rsid w:val="005268C0"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00527B47"/>
     <w:rsid w:val="005302F1"/>
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532330"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="005332D6"/>
     <w:rsid w:val="005339FA"/>
     <w:rsid w:val="00533B85"/>
     <w:rsid w:val="00533F7B"/>
     <w:rsid w:val="0053470F"/>
     <w:rsid w:val="00535288"/>
     <w:rsid w:val="00535A03"/>
     <w:rsid w:val="00535EBD"/>
     <w:rsid w:val="00536494"/>
     <w:rsid w:val="00536D7A"/>
     <w:rsid w:val="00537222"/>
     <w:rsid w:val="0053742F"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="005378E6"/>
     <w:rsid w:val="0053797D"/>
     <w:rsid w:val="005402A0"/>
     <w:rsid w:val="00540416"/>
     <w:rsid w:val="005405EC"/>
+    <w:rsid w:val="00540A94"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540F15"/>
     <w:rsid w:val="005419AD"/>
     <w:rsid w:val="00541BAD"/>
     <w:rsid w:val="0054200A"/>
     <w:rsid w:val="005425BA"/>
     <w:rsid w:val="005441C3"/>
     <w:rsid w:val="005442F1"/>
     <w:rsid w:val="0054439B"/>
     <w:rsid w:val="00544519"/>
     <w:rsid w:val="00544A11"/>
     <w:rsid w:val="00544C0A"/>
+    <w:rsid w:val="00544C3E"/>
     <w:rsid w:val="00544F06"/>
     <w:rsid w:val="00545746"/>
     <w:rsid w:val="005457A9"/>
     <w:rsid w:val="00545BDA"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="00546AB2"/>
     <w:rsid w:val="00550627"/>
     <w:rsid w:val="005507F7"/>
     <w:rsid w:val="00550D9E"/>
     <w:rsid w:val="00550E35"/>
     <w:rsid w:val="00550EFD"/>
     <w:rsid w:val="00551314"/>
     <w:rsid w:val="005516ED"/>
     <w:rsid w:val="00551CAB"/>
     <w:rsid w:val="00552010"/>
     <w:rsid w:val="0055255A"/>
     <w:rsid w:val="00552978"/>
     <w:rsid w:val="0055299F"/>
     <w:rsid w:val="00552B74"/>
     <w:rsid w:val="00552E2A"/>
     <w:rsid w:val="00553E47"/>
     <w:rsid w:val="005540D1"/>
     <w:rsid w:val="00554979"/>
     <w:rsid w:val="005549FA"/>
@@ -25887,60 +25570,65 @@
     <w:rsid w:val="00556773"/>
     <w:rsid w:val="005569DF"/>
     <w:rsid w:val="00556B58"/>
     <w:rsid w:val="00556D31"/>
     <w:rsid w:val="00557039"/>
     <w:rsid w:val="005574BA"/>
     <w:rsid w:val="005576FE"/>
     <w:rsid w:val="005579E4"/>
     <w:rsid w:val="00557B8F"/>
     <w:rsid w:val="00557E62"/>
     <w:rsid w:val="00557F2C"/>
     <w:rsid w:val="00560098"/>
     <w:rsid w:val="005603DE"/>
     <w:rsid w:val="0056085F"/>
     <w:rsid w:val="00560EB5"/>
     <w:rsid w:val="00560F85"/>
     <w:rsid w:val="00561D1A"/>
     <w:rsid w:val="0056244C"/>
     <w:rsid w:val="00562697"/>
     <w:rsid w:val="00562EFB"/>
     <w:rsid w:val="00563148"/>
     <w:rsid w:val="00563606"/>
     <w:rsid w:val="00564149"/>
     <w:rsid w:val="0056426D"/>
     <w:rsid w:val="00564A93"/>
+    <w:rsid w:val="00564EBA"/>
     <w:rsid w:val="00564EF7"/>
     <w:rsid w:val="005654A3"/>
+    <w:rsid w:val="00565643"/>
     <w:rsid w:val="00565A60"/>
     <w:rsid w:val="00565DEB"/>
+    <w:rsid w:val="00565E79"/>
     <w:rsid w:val="00565FBD"/>
     <w:rsid w:val="0056602A"/>
     <w:rsid w:val="0056669C"/>
     <w:rsid w:val="00566BD1"/>
+    <w:rsid w:val="00566E79"/>
     <w:rsid w:val="00566FCF"/>
     <w:rsid w:val="005673AE"/>
+    <w:rsid w:val="00567526"/>
     <w:rsid w:val="00567AAC"/>
     <w:rsid w:val="005700E1"/>
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
     <w:rsid w:val="005710E8"/>
     <w:rsid w:val="005712A6"/>
     <w:rsid w:val="00571316"/>
     <w:rsid w:val="0057140A"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="005720FA"/>
     <w:rsid w:val="005729DA"/>
     <w:rsid w:val="00572C13"/>
     <w:rsid w:val="0057357A"/>
     <w:rsid w:val="0057361C"/>
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="00573B08"/>
     <w:rsid w:val="005741C5"/>
     <w:rsid w:val="005749F2"/>
     <w:rsid w:val="00575ADB"/>
     <w:rsid w:val="00575AE4"/>
     <w:rsid w:val="00575D06"/>
     <w:rsid w:val="00575FD2"/>
     <w:rsid w:val="005761E6"/>
@@ -25949,367 +25637,389 @@
     <w:rsid w:val="0057754E"/>
     <w:rsid w:val="0057785B"/>
     <w:rsid w:val="00577A36"/>
     <w:rsid w:val="00577ACB"/>
     <w:rsid w:val="005802CA"/>
     <w:rsid w:val="0058051A"/>
     <w:rsid w:val="00580600"/>
     <w:rsid w:val="00581369"/>
     <w:rsid w:val="00581690"/>
     <w:rsid w:val="005816B4"/>
     <w:rsid w:val="00581840"/>
     <w:rsid w:val="00581AFD"/>
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058310F"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
     <w:rsid w:val="005847F9"/>
     <w:rsid w:val="00584C4A"/>
     <w:rsid w:val="005851F6"/>
     <w:rsid w:val="00585D18"/>
     <w:rsid w:val="00586F34"/>
     <w:rsid w:val="005875DD"/>
     <w:rsid w:val="00590190"/>
+    <w:rsid w:val="005903B0"/>
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
+    <w:rsid w:val="00592081"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
     <w:rsid w:val="0059392F"/>
+    <w:rsid w:val="00593EB2"/>
+    <w:rsid w:val="0059401E"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
+    <w:rsid w:val="0059603B"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
+    <w:rsid w:val="005A18DD"/>
     <w:rsid w:val="005A19D9"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
     <w:rsid w:val="005A3E65"/>
     <w:rsid w:val="005A4667"/>
     <w:rsid w:val="005A4AB0"/>
     <w:rsid w:val="005A4E61"/>
     <w:rsid w:val="005A534B"/>
     <w:rsid w:val="005A5356"/>
     <w:rsid w:val="005A595C"/>
     <w:rsid w:val="005A59E7"/>
     <w:rsid w:val="005A5C4D"/>
     <w:rsid w:val="005A5FA8"/>
     <w:rsid w:val="005A63F5"/>
     <w:rsid w:val="005A640F"/>
     <w:rsid w:val="005A64A3"/>
     <w:rsid w:val="005A7D44"/>
     <w:rsid w:val="005A7F19"/>
     <w:rsid w:val="005B0AA4"/>
     <w:rsid w:val="005B0D92"/>
     <w:rsid w:val="005B0DAF"/>
     <w:rsid w:val="005B119A"/>
     <w:rsid w:val="005B13B5"/>
     <w:rsid w:val="005B197B"/>
     <w:rsid w:val="005B1C37"/>
     <w:rsid w:val="005B2917"/>
     <w:rsid w:val="005B2AD1"/>
     <w:rsid w:val="005B2B3C"/>
     <w:rsid w:val="005B2D7D"/>
     <w:rsid w:val="005B2E40"/>
     <w:rsid w:val="005B2F9D"/>
     <w:rsid w:val="005B2FFF"/>
     <w:rsid w:val="005B38E1"/>
     <w:rsid w:val="005B3C54"/>
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4B26"/>
+    <w:rsid w:val="005B4FBB"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B664C"/>
     <w:rsid w:val="005B6725"/>
     <w:rsid w:val="005B6BB9"/>
     <w:rsid w:val="005B6EF9"/>
     <w:rsid w:val="005B71CC"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C05B6"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C0DDE"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C2F3E"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
+    <w:rsid w:val="005D3270"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
+    <w:rsid w:val="005E0058"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
+    <w:rsid w:val="005E172E"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E2CE6"/>
     <w:rsid w:val="005E31A5"/>
     <w:rsid w:val="005E3431"/>
     <w:rsid w:val="005E36DC"/>
+    <w:rsid w:val="005E3972"/>
     <w:rsid w:val="005E3B6E"/>
     <w:rsid w:val="005E53DA"/>
     <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E560E"/>
     <w:rsid w:val="005E566F"/>
     <w:rsid w:val="005E5CA7"/>
     <w:rsid w:val="005E5E76"/>
     <w:rsid w:val="005E61C8"/>
     <w:rsid w:val="005E648B"/>
     <w:rsid w:val="005E7362"/>
     <w:rsid w:val="005E7680"/>
     <w:rsid w:val="005F0209"/>
     <w:rsid w:val="005F04C2"/>
     <w:rsid w:val="005F0C1B"/>
     <w:rsid w:val="005F1251"/>
     <w:rsid w:val="005F1364"/>
     <w:rsid w:val="005F1412"/>
     <w:rsid w:val="005F1911"/>
     <w:rsid w:val="005F1A04"/>
     <w:rsid w:val="005F1CA1"/>
     <w:rsid w:val="005F1E94"/>
     <w:rsid w:val="005F1EA3"/>
     <w:rsid w:val="005F2518"/>
     <w:rsid w:val="005F26F2"/>
     <w:rsid w:val="005F2912"/>
+    <w:rsid w:val="005F291D"/>
     <w:rsid w:val="005F32C3"/>
     <w:rsid w:val="005F344F"/>
     <w:rsid w:val="005F348C"/>
     <w:rsid w:val="005F3752"/>
     <w:rsid w:val="005F3C82"/>
     <w:rsid w:val="005F3FF8"/>
     <w:rsid w:val="005F42E9"/>
     <w:rsid w:val="005F4FDE"/>
     <w:rsid w:val="005F5163"/>
     <w:rsid w:val="005F58A5"/>
     <w:rsid w:val="005F5BB2"/>
     <w:rsid w:val="005F6C9D"/>
     <w:rsid w:val="005F7591"/>
     <w:rsid w:val="005F7819"/>
     <w:rsid w:val="005F7C01"/>
     <w:rsid w:val="006008C0"/>
     <w:rsid w:val="00600C50"/>
     <w:rsid w:val="00600E7F"/>
     <w:rsid w:val="00601408"/>
     <w:rsid w:val="00601473"/>
     <w:rsid w:val="00601784"/>
     <w:rsid w:val="00601880"/>
     <w:rsid w:val="00601AD1"/>
     <w:rsid w:val="00601AEF"/>
     <w:rsid w:val="00601B84"/>
     <w:rsid w:val="006022C0"/>
     <w:rsid w:val="006023C3"/>
     <w:rsid w:val="00602CA4"/>
     <w:rsid w:val="00602E1E"/>
     <w:rsid w:val="0060320F"/>
     <w:rsid w:val="00603363"/>
     <w:rsid w:val="00603957"/>
     <w:rsid w:val="0060400B"/>
     <w:rsid w:val="0060405B"/>
     <w:rsid w:val="00604328"/>
     <w:rsid w:val="00604587"/>
     <w:rsid w:val="0060459D"/>
     <w:rsid w:val="006054A8"/>
     <w:rsid w:val="006054FC"/>
     <w:rsid w:val="006061C4"/>
     <w:rsid w:val="0060623C"/>
     <w:rsid w:val="00606368"/>
     <w:rsid w:val="006063B5"/>
     <w:rsid w:val="006063EB"/>
+    <w:rsid w:val="00606838"/>
     <w:rsid w:val="00607322"/>
     <w:rsid w:val="006105EB"/>
     <w:rsid w:val="006106BB"/>
     <w:rsid w:val="00610CE7"/>
     <w:rsid w:val="00610FC2"/>
     <w:rsid w:val="00611AE9"/>
     <w:rsid w:val="00611B0C"/>
     <w:rsid w:val="00611C5F"/>
     <w:rsid w:val="00611E9C"/>
     <w:rsid w:val="006120EC"/>
     <w:rsid w:val="00612DA2"/>
     <w:rsid w:val="00613AD0"/>
     <w:rsid w:val="00613FA9"/>
     <w:rsid w:val="00614844"/>
     <w:rsid w:val="00614D7F"/>
     <w:rsid w:val="00614EA3"/>
     <w:rsid w:val="00615613"/>
     <w:rsid w:val="006157E1"/>
     <w:rsid w:val="00615811"/>
     <w:rsid w:val="006158A9"/>
+    <w:rsid w:val="00615927"/>
     <w:rsid w:val="006159B4"/>
     <w:rsid w:val="00615FD9"/>
     <w:rsid w:val="00616361"/>
     <w:rsid w:val="0061696E"/>
+    <w:rsid w:val="00616BE7"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006178AA"/>
     <w:rsid w:val="00617A30"/>
     <w:rsid w:val="006201C6"/>
     <w:rsid w:val="00620242"/>
+    <w:rsid w:val="006207DA"/>
     <w:rsid w:val="00620ECF"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00621BA7"/>
     <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006220A4"/>
     <w:rsid w:val="00622307"/>
     <w:rsid w:val="00622D59"/>
     <w:rsid w:val="00622F5C"/>
     <w:rsid w:val="00622F5E"/>
     <w:rsid w:val="00623467"/>
     <w:rsid w:val="0062348E"/>
     <w:rsid w:val="0062359E"/>
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
+    <w:rsid w:val="00625F16"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
+    <w:rsid w:val="006351D2"/>
     <w:rsid w:val="006353BA"/>
+    <w:rsid w:val="0063545D"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
+    <w:rsid w:val="006408AB"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00644015"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="00645098"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006458BD"/>
+    <w:rsid w:val="00645A85"/>
     <w:rsid w:val="006460EF"/>
     <w:rsid w:val="00646704"/>
     <w:rsid w:val="00646AC9"/>
     <w:rsid w:val="00646EF9"/>
     <w:rsid w:val="00647608"/>
     <w:rsid w:val="006477A3"/>
     <w:rsid w:val="00647A75"/>
     <w:rsid w:val="00647B11"/>
     <w:rsid w:val="006506B2"/>
+    <w:rsid w:val="006507A7"/>
     <w:rsid w:val="00651112"/>
     <w:rsid w:val="006514CA"/>
     <w:rsid w:val="00651E56"/>
     <w:rsid w:val="006523FD"/>
     <w:rsid w:val="0065246C"/>
     <w:rsid w:val="00652494"/>
     <w:rsid w:val="00652750"/>
     <w:rsid w:val="0065298B"/>
     <w:rsid w:val="00652A1E"/>
     <w:rsid w:val="00652A5E"/>
     <w:rsid w:val="00652EDE"/>
     <w:rsid w:val="0065311E"/>
     <w:rsid w:val="00653396"/>
     <w:rsid w:val="006533D9"/>
     <w:rsid w:val="00653585"/>
     <w:rsid w:val="00653677"/>
     <w:rsid w:val="0065375D"/>
     <w:rsid w:val="006541F2"/>
     <w:rsid w:val="00654736"/>
     <w:rsid w:val="00654805"/>
     <w:rsid w:val="00654B0F"/>
     <w:rsid w:val="006556A0"/>
     <w:rsid w:val="00655D1B"/>
     <w:rsid w:val="00655E85"/>
     <w:rsid w:val="006560EC"/>
@@ -26348,222 +26058,231 @@
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="00666649"/>
     <w:rsid w:val="00666816"/>
     <w:rsid w:val="00666A4E"/>
     <w:rsid w:val="00666ACC"/>
     <w:rsid w:val="00666B28"/>
     <w:rsid w:val="00666E4C"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="006673BC"/>
     <w:rsid w:val="006676CF"/>
     <w:rsid w:val="00667C37"/>
     <w:rsid w:val="00667D22"/>
     <w:rsid w:val="00667D7B"/>
     <w:rsid w:val="00667E26"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672A95"/>
     <w:rsid w:val="00672EDB"/>
     <w:rsid w:val="00674386"/>
     <w:rsid w:val="00674652"/>
+    <w:rsid w:val="00674887"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
     <w:rsid w:val="00680441"/>
     <w:rsid w:val="0068051C"/>
     <w:rsid w:val="00680B92"/>
     <w:rsid w:val="00680BFA"/>
     <w:rsid w:val="00680C76"/>
     <w:rsid w:val="006812FE"/>
     <w:rsid w:val="0068134D"/>
     <w:rsid w:val="0068182D"/>
     <w:rsid w:val="00681891"/>
+    <w:rsid w:val="006818D9"/>
     <w:rsid w:val="00681C1A"/>
     <w:rsid w:val="00681E96"/>
     <w:rsid w:val="006824D3"/>
     <w:rsid w:val="00682608"/>
     <w:rsid w:val="00682D2C"/>
     <w:rsid w:val="0068340E"/>
     <w:rsid w:val="00683725"/>
     <w:rsid w:val="00683AB6"/>
     <w:rsid w:val="00683D10"/>
     <w:rsid w:val="00684285"/>
     <w:rsid w:val="006842DD"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068545D"/>
     <w:rsid w:val="0068560F"/>
     <w:rsid w:val="00685BFC"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="006868D2"/>
     <w:rsid w:val="00686E6F"/>
     <w:rsid w:val="00687A17"/>
+    <w:rsid w:val="00687C6A"/>
     <w:rsid w:val="00687D01"/>
     <w:rsid w:val="00687EF9"/>
     <w:rsid w:val="00690206"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069078B"/>
     <w:rsid w:val="00690E57"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="00691469"/>
     <w:rsid w:val="0069162F"/>
     <w:rsid w:val="006919A9"/>
     <w:rsid w:val="0069219E"/>
     <w:rsid w:val="00692551"/>
     <w:rsid w:val="00692813"/>
     <w:rsid w:val="00692D2C"/>
     <w:rsid w:val="00693338"/>
     <w:rsid w:val="0069357D"/>
     <w:rsid w:val="00693B8C"/>
     <w:rsid w:val="00694011"/>
     <w:rsid w:val="006940F3"/>
+    <w:rsid w:val="00694327"/>
     <w:rsid w:val="00694493"/>
     <w:rsid w:val="00694AE3"/>
     <w:rsid w:val="006954D4"/>
     <w:rsid w:val="00695950"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="00696433"/>
     <w:rsid w:val="006964B4"/>
     <w:rsid w:val="006966BC"/>
     <w:rsid w:val="0069689C"/>
     <w:rsid w:val="00696A5E"/>
+    <w:rsid w:val="00696CC7"/>
     <w:rsid w:val="00696F91"/>
     <w:rsid w:val="00696FE8"/>
     <w:rsid w:val="00697069"/>
     <w:rsid w:val="006973D1"/>
     <w:rsid w:val="00697BC9"/>
     <w:rsid w:val="006A072A"/>
     <w:rsid w:val="006A0753"/>
     <w:rsid w:val="006A0936"/>
     <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006A14CE"/>
     <w:rsid w:val="006A15FA"/>
     <w:rsid w:val="006A1692"/>
     <w:rsid w:val="006A17CD"/>
     <w:rsid w:val="006A210F"/>
     <w:rsid w:val="006A2327"/>
     <w:rsid w:val="006A2926"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2B29"/>
     <w:rsid w:val="006A3129"/>
     <w:rsid w:val="006A3176"/>
     <w:rsid w:val="006A31EE"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A386C"/>
     <w:rsid w:val="006A3A90"/>
     <w:rsid w:val="006A3C83"/>
     <w:rsid w:val="006A3DBB"/>
     <w:rsid w:val="006A4017"/>
     <w:rsid w:val="006A40C5"/>
     <w:rsid w:val="006A4A2A"/>
     <w:rsid w:val="006A5505"/>
     <w:rsid w:val="006A59E5"/>
     <w:rsid w:val="006A5AE4"/>
     <w:rsid w:val="006A5E3A"/>
     <w:rsid w:val="006A6154"/>
     <w:rsid w:val="006A7206"/>
     <w:rsid w:val="006A75D8"/>
     <w:rsid w:val="006A7603"/>
     <w:rsid w:val="006A7FD2"/>
     <w:rsid w:val="006B007F"/>
     <w:rsid w:val="006B0893"/>
     <w:rsid w:val="006B0B2D"/>
     <w:rsid w:val="006B0E37"/>
     <w:rsid w:val="006B0FC2"/>
     <w:rsid w:val="006B1496"/>
     <w:rsid w:val="006B1756"/>
     <w:rsid w:val="006B1880"/>
     <w:rsid w:val="006B1A9D"/>
     <w:rsid w:val="006B1B80"/>
+    <w:rsid w:val="006B1ED6"/>
     <w:rsid w:val="006B2248"/>
     <w:rsid w:val="006B306F"/>
     <w:rsid w:val="006B3355"/>
     <w:rsid w:val="006B3494"/>
     <w:rsid w:val="006B4069"/>
     <w:rsid w:val="006B4209"/>
     <w:rsid w:val="006B4618"/>
     <w:rsid w:val="006B516B"/>
     <w:rsid w:val="006B5F31"/>
     <w:rsid w:val="006B64D7"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006B681F"/>
     <w:rsid w:val="006B7B27"/>
     <w:rsid w:val="006C067C"/>
     <w:rsid w:val="006C0C5B"/>
     <w:rsid w:val="006C0D7D"/>
     <w:rsid w:val="006C0F06"/>
     <w:rsid w:val="006C15B9"/>
     <w:rsid w:val="006C1977"/>
     <w:rsid w:val="006C26B7"/>
     <w:rsid w:val="006C2811"/>
     <w:rsid w:val="006C2D38"/>
     <w:rsid w:val="006C2DAB"/>
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C356B"/>
     <w:rsid w:val="006C38C9"/>
     <w:rsid w:val="006C3AA4"/>
     <w:rsid w:val="006C3FA8"/>
     <w:rsid w:val="006C3FD0"/>
     <w:rsid w:val="006C43CF"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C6616"/>
     <w:rsid w:val="006C6B07"/>
     <w:rsid w:val="006C767A"/>
     <w:rsid w:val="006C798C"/>
     <w:rsid w:val="006C7FDB"/>
+    <w:rsid w:val="006D007B"/>
+    <w:rsid w:val="006D0CF8"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
+    <w:rsid w:val="006D5300"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5AFB"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
     <w:rsid w:val="006E1D77"/>
     <w:rsid w:val="006E22E4"/>
     <w:rsid w:val="006E23F1"/>
     <w:rsid w:val="006E292E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E2FFF"/>
     <w:rsid w:val="006E3000"/>
     <w:rsid w:val="006E35DD"/>
     <w:rsid w:val="006E3ED8"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E4CCA"/>
     <w:rsid w:val="006E574B"/>
@@ -26579,117 +26298,122 @@
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
     <w:rsid w:val="007013E8"/>
     <w:rsid w:val="00701768"/>
     <w:rsid w:val="00702312"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
     <w:rsid w:val="00703D37"/>
     <w:rsid w:val="007043AC"/>
+    <w:rsid w:val="007056EE"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
     <w:rsid w:val="007107ED"/>
+    <w:rsid w:val="00710B7B"/>
     <w:rsid w:val="00710C34"/>
     <w:rsid w:val="00710EA6"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071706D"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
+    <w:rsid w:val="0071788F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="0072085C"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
+    <w:rsid w:val="00726C97"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00732591"/>
     <w:rsid w:val="00733367"/>
+    <w:rsid w:val="007334B5"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00735960"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
@@ -26792,851 +26516,897 @@
     <w:rsid w:val="00780991"/>
     <w:rsid w:val="00780C24"/>
     <w:rsid w:val="00780D9B"/>
     <w:rsid w:val="00781971"/>
     <w:rsid w:val="00781E5F"/>
     <w:rsid w:val="007820D3"/>
     <w:rsid w:val="00782391"/>
     <w:rsid w:val="0078328C"/>
     <w:rsid w:val="007832D0"/>
     <w:rsid w:val="00783970"/>
     <w:rsid w:val="007839B1"/>
     <w:rsid w:val="00783A83"/>
     <w:rsid w:val="007847C8"/>
     <w:rsid w:val="007851D2"/>
     <w:rsid w:val="00785643"/>
     <w:rsid w:val="0078597E"/>
     <w:rsid w:val="00785A0A"/>
     <w:rsid w:val="007860A7"/>
     <w:rsid w:val="00786231"/>
     <w:rsid w:val="007871FC"/>
     <w:rsid w:val="0079049B"/>
     <w:rsid w:val="007909C4"/>
     <w:rsid w:val="00791030"/>
     <w:rsid w:val="00791323"/>
     <w:rsid w:val="007918B9"/>
+    <w:rsid w:val="00791BD4"/>
     <w:rsid w:val="007922B8"/>
     <w:rsid w:val="00792C0D"/>
     <w:rsid w:val="00793003"/>
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
+    <w:rsid w:val="00794DDB"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795CB7"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="0079778A"/>
     <w:rsid w:val="00797A65"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
     <w:rsid w:val="007A0F40"/>
     <w:rsid w:val="007A1542"/>
     <w:rsid w:val="007A19C4"/>
     <w:rsid w:val="007A1AA5"/>
     <w:rsid w:val="007A264C"/>
     <w:rsid w:val="007A2B8A"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A39E9"/>
     <w:rsid w:val="007A3D89"/>
     <w:rsid w:val="007A4A20"/>
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
+    <w:rsid w:val="007B039B"/>
     <w:rsid w:val="007B08B3"/>
     <w:rsid w:val="007B0B28"/>
     <w:rsid w:val="007B1158"/>
     <w:rsid w:val="007B1C7E"/>
     <w:rsid w:val="007B213A"/>
     <w:rsid w:val="007B224C"/>
     <w:rsid w:val="007B2341"/>
     <w:rsid w:val="007B253E"/>
     <w:rsid w:val="007B2D04"/>
     <w:rsid w:val="007B2FC4"/>
     <w:rsid w:val="007B33C1"/>
     <w:rsid w:val="007B36D2"/>
     <w:rsid w:val="007B4139"/>
     <w:rsid w:val="007B4899"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B573A"/>
     <w:rsid w:val="007B5864"/>
     <w:rsid w:val="007B5CF4"/>
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3D73"/>
     <w:rsid w:val="007C44CB"/>
     <w:rsid w:val="007C4768"/>
     <w:rsid w:val="007C54DB"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C5900"/>
     <w:rsid w:val="007C5EC9"/>
     <w:rsid w:val="007C61D2"/>
+    <w:rsid w:val="007C6781"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C70AA"/>
     <w:rsid w:val="007C7A4A"/>
     <w:rsid w:val="007C7AE0"/>
     <w:rsid w:val="007D0521"/>
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
     <w:rsid w:val="007D42CF"/>
     <w:rsid w:val="007D4A0D"/>
     <w:rsid w:val="007D4D72"/>
     <w:rsid w:val="007D4D94"/>
+    <w:rsid w:val="007D52AE"/>
     <w:rsid w:val="007D5312"/>
     <w:rsid w:val="007D64B5"/>
     <w:rsid w:val="007D666B"/>
     <w:rsid w:val="007D6CD8"/>
     <w:rsid w:val="007D70FD"/>
     <w:rsid w:val="007D75C7"/>
     <w:rsid w:val="007E0308"/>
     <w:rsid w:val="007E041E"/>
     <w:rsid w:val="007E1588"/>
     <w:rsid w:val="007E2E16"/>
     <w:rsid w:val="007E3383"/>
     <w:rsid w:val="007E34DA"/>
+    <w:rsid w:val="007E36C7"/>
     <w:rsid w:val="007E37F5"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="007E3F8F"/>
+    <w:rsid w:val="007E4545"/>
     <w:rsid w:val="007E4632"/>
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E4A35"/>
     <w:rsid w:val="007E4F58"/>
     <w:rsid w:val="007E53C4"/>
     <w:rsid w:val="007E58BF"/>
     <w:rsid w:val="007E603E"/>
     <w:rsid w:val="007E6149"/>
     <w:rsid w:val="007E6A8C"/>
     <w:rsid w:val="007E6E51"/>
     <w:rsid w:val="007E6E7F"/>
     <w:rsid w:val="007E6F0E"/>
+    <w:rsid w:val="007E7306"/>
     <w:rsid w:val="007E762E"/>
     <w:rsid w:val="007E7ABE"/>
     <w:rsid w:val="007E7C61"/>
     <w:rsid w:val="007F05AC"/>
     <w:rsid w:val="007F0CDE"/>
     <w:rsid w:val="007F0F52"/>
     <w:rsid w:val="007F108B"/>
     <w:rsid w:val="007F1574"/>
     <w:rsid w:val="007F1720"/>
     <w:rsid w:val="007F18CA"/>
     <w:rsid w:val="007F1A03"/>
     <w:rsid w:val="007F20A6"/>
     <w:rsid w:val="007F280B"/>
     <w:rsid w:val="007F2B86"/>
     <w:rsid w:val="007F2C27"/>
     <w:rsid w:val="007F361A"/>
     <w:rsid w:val="007F46A1"/>
     <w:rsid w:val="007F4E97"/>
     <w:rsid w:val="007F5076"/>
     <w:rsid w:val="007F523B"/>
     <w:rsid w:val="007F52FA"/>
     <w:rsid w:val="007F5E5D"/>
     <w:rsid w:val="007F5F99"/>
     <w:rsid w:val="007F61A4"/>
     <w:rsid w:val="007F7740"/>
     <w:rsid w:val="007F7A1F"/>
     <w:rsid w:val="007F7B12"/>
     <w:rsid w:val="00800171"/>
     <w:rsid w:val="00800380"/>
     <w:rsid w:val="00800AB8"/>
+    <w:rsid w:val="00800B3C"/>
     <w:rsid w:val="00800BAA"/>
     <w:rsid w:val="00800BCE"/>
     <w:rsid w:val="00800E9C"/>
     <w:rsid w:val="0080104A"/>
     <w:rsid w:val="00801381"/>
     <w:rsid w:val="00802319"/>
     <w:rsid w:val="008024EE"/>
     <w:rsid w:val="00802718"/>
     <w:rsid w:val="0080295B"/>
     <w:rsid w:val="00802D06"/>
     <w:rsid w:val="008035B3"/>
     <w:rsid w:val="008036C6"/>
     <w:rsid w:val="00803882"/>
     <w:rsid w:val="00803BBB"/>
     <w:rsid w:val="00803BD8"/>
     <w:rsid w:val="00803DF5"/>
     <w:rsid w:val="008040ED"/>
     <w:rsid w:val="0080427D"/>
     <w:rsid w:val="0080435B"/>
     <w:rsid w:val="008046E1"/>
+    <w:rsid w:val="00804A81"/>
     <w:rsid w:val="00804AB1"/>
     <w:rsid w:val="008052E3"/>
     <w:rsid w:val="00805372"/>
     <w:rsid w:val="00805600"/>
+    <w:rsid w:val="008058E9"/>
+    <w:rsid w:val="00806133"/>
     <w:rsid w:val="00806296"/>
     <w:rsid w:val="008065D0"/>
     <w:rsid w:val="008067EB"/>
     <w:rsid w:val="0080709A"/>
     <w:rsid w:val="0080791C"/>
     <w:rsid w:val="00807FBA"/>
     <w:rsid w:val="008105B0"/>
     <w:rsid w:val="0081067A"/>
     <w:rsid w:val="008107FB"/>
     <w:rsid w:val="008108C5"/>
     <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="00811868"/>
+    <w:rsid w:val="00811B0E"/>
     <w:rsid w:val="00811ECF"/>
     <w:rsid w:val="0081239D"/>
     <w:rsid w:val="00813867"/>
     <w:rsid w:val="00813D9D"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="00816990"/>
+    <w:rsid w:val="00816E50"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="008200FC"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827B81"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
     <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830CD0"/>
+    <w:rsid w:val="00831522"/>
     <w:rsid w:val="00831876"/>
     <w:rsid w:val="0083198F"/>
     <w:rsid w:val="0083213B"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00832C4E"/>
     <w:rsid w:val="008332F4"/>
     <w:rsid w:val="00833378"/>
     <w:rsid w:val="00833AFD"/>
     <w:rsid w:val="00833B99"/>
     <w:rsid w:val="00833DAC"/>
     <w:rsid w:val="00834059"/>
     <w:rsid w:val="00834B42"/>
     <w:rsid w:val="00834DF1"/>
     <w:rsid w:val="00835644"/>
     <w:rsid w:val="00835A9A"/>
     <w:rsid w:val="00836826"/>
     <w:rsid w:val="00836BC9"/>
     <w:rsid w:val="00837172"/>
     <w:rsid w:val="00837306"/>
     <w:rsid w:val="00837BEB"/>
     <w:rsid w:val="00840E8C"/>
     <w:rsid w:val="0084157E"/>
     <w:rsid w:val="00841D10"/>
     <w:rsid w:val="008427FB"/>
     <w:rsid w:val="0084318E"/>
     <w:rsid w:val="008434FC"/>
     <w:rsid w:val="0084350E"/>
     <w:rsid w:val="00843636"/>
     <w:rsid w:val="0084375A"/>
     <w:rsid w:val="008437E6"/>
     <w:rsid w:val="008438DA"/>
     <w:rsid w:val="00843E28"/>
     <w:rsid w:val="00843F44"/>
     <w:rsid w:val="00844694"/>
     <w:rsid w:val="008456D0"/>
+    <w:rsid w:val="0084587E"/>
     <w:rsid w:val="00845ECF"/>
     <w:rsid w:val="00846123"/>
     <w:rsid w:val="00846541"/>
     <w:rsid w:val="008466C2"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="008469EA"/>
     <w:rsid w:val="00846AAE"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847198"/>
     <w:rsid w:val="0084780C"/>
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
+    <w:rsid w:val="00847B29"/>
+    <w:rsid w:val="00850B24"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="00851E77"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
+    <w:rsid w:val="00853CA9"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008541B0"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
     <w:rsid w:val="00854BAC"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
+    <w:rsid w:val="00855F6C"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
     <w:rsid w:val="008569F8"/>
     <w:rsid w:val="008572D1"/>
     <w:rsid w:val="008577AF"/>
     <w:rsid w:val="00857F61"/>
     <w:rsid w:val="008601EA"/>
     <w:rsid w:val="0086071A"/>
+    <w:rsid w:val="0086089B"/>
     <w:rsid w:val="0086098F"/>
     <w:rsid w:val="00860BE8"/>
     <w:rsid w:val="00861069"/>
     <w:rsid w:val="00861464"/>
     <w:rsid w:val="008623DC"/>
     <w:rsid w:val="00862605"/>
     <w:rsid w:val="00862C10"/>
     <w:rsid w:val="00863A5B"/>
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
+    <w:rsid w:val="00864224"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
     <w:rsid w:val="00864683"/>
     <w:rsid w:val="008646F3"/>
     <w:rsid w:val="008646F6"/>
+    <w:rsid w:val="008648E0"/>
     <w:rsid w:val="00864EBE"/>
+    <w:rsid w:val="0086675B"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
     <w:rsid w:val="00866BE8"/>
     <w:rsid w:val="008674A2"/>
     <w:rsid w:val="00870030"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00870879"/>
     <w:rsid w:val="00870971"/>
     <w:rsid w:val="008709A9"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="008711DC"/>
     <w:rsid w:val="00871B2A"/>
     <w:rsid w:val="00871F89"/>
     <w:rsid w:val="0087261A"/>
     <w:rsid w:val="008733BF"/>
     <w:rsid w:val="00873CC9"/>
     <w:rsid w:val="00874032"/>
     <w:rsid w:val="008754E5"/>
     <w:rsid w:val="00877836"/>
     <w:rsid w:val="00877C00"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00877E7C"/>
     <w:rsid w:val="00880356"/>
     <w:rsid w:val="00880E4C"/>
+    <w:rsid w:val="00881310"/>
     <w:rsid w:val="008817A5"/>
     <w:rsid w:val="00881B7C"/>
     <w:rsid w:val="0088215A"/>
     <w:rsid w:val="00882573"/>
     <w:rsid w:val="00882744"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882B21"/>
     <w:rsid w:val="0088334D"/>
     <w:rsid w:val="008837CE"/>
     <w:rsid w:val="00884893"/>
     <w:rsid w:val="00884C00"/>
     <w:rsid w:val="00884E07"/>
     <w:rsid w:val="00885029"/>
     <w:rsid w:val="00885782"/>
     <w:rsid w:val="00885852"/>
     <w:rsid w:val="008858EA"/>
     <w:rsid w:val="008858EB"/>
+    <w:rsid w:val="00885B7A"/>
     <w:rsid w:val="00885D1A"/>
     <w:rsid w:val="0088612E"/>
     <w:rsid w:val="008862B5"/>
     <w:rsid w:val="00886780"/>
     <w:rsid w:val="00886D4B"/>
     <w:rsid w:val="00886F53"/>
     <w:rsid w:val="0088708C"/>
     <w:rsid w:val="008870ED"/>
     <w:rsid w:val="0088733B"/>
     <w:rsid w:val="00887F69"/>
     <w:rsid w:val="008901F5"/>
     <w:rsid w:val="008902CF"/>
     <w:rsid w:val="0089074C"/>
     <w:rsid w:val="00890931"/>
     <w:rsid w:val="00890B3F"/>
     <w:rsid w:val="00891EA7"/>
     <w:rsid w:val="00891F99"/>
     <w:rsid w:val="0089224B"/>
     <w:rsid w:val="008923E7"/>
     <w:rsid w:val="00893761"/>
     <w:rsid w:val="00893862"/>
     <w:rsid w:val="00893A28"/>
     <w:rsid w:val="00893B06"/>
     <w:rsid w:val="00893BE2"/>
     <w:rsid w:val="00893E3B"/>
     <w:rsid w:val="00894D67"/>
     <w:rsid w:val="00894D9C"/>
     <w:rsid w:val="0089540D"/>
     <w:rsid w:val="00895415"/>
     <w:rsid w:val="008955CF"/>
     <w:rsid w:val="00895E2D"/>
     <w:rsid w:val="0089602F"/>
     <w:rsid w:val="00896086"/>
     <w:rsid w:val="0089636C"/>
     <w:rsid w:val="00896666"/>
     <w:rsid w:val="0089758C"/>
     <w:rsid w:val="008976C9"/>
     <w:rsid w:val="00897D5F"/>
     <w:rsid w:val="008A060E"/>
     <w:rsid w:val="008A06F9"/>
     <w:rsid w:val="008A0A7D"/>
     <w:rsid w:val="008A0D58"/>
     <w:rsid w:val="008A165E"/>
     <w:rsid w:val="008A1726"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A19DE"/>
+    <w:rsid w:val="008A1E12"/>
     <w:rsid w:val="008A29B1"/>
     <w:rsid w:val="008A29CD"/>
     <w:rsid w:val="008A2B40"/>
     <w:rsid w:val="008A346F"/>
     <w:rsid w:val="008A360C"/>
     <w:rsid w:val="008A376C"/>
     <w:rsid w:val="008A39BC"/>
     <w:rsid w:val="008A3BCD"/>
     <w:rsid w:val="008A3BE0"/>
     <w:rsid w:val="008A3DC4"/>
     <w:rsid w:val="008A3E86"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A4B86"/>
     <w:rsid w:val="008A4C65"/>
     <w:rsid w:val="008A4D1E"/>
     <w:rsid w:val="008A4E9A"/>
     <w:rsid w:val="008A4EFC"/>
     <w:rsid w:val="008A4F3C"/>
     <w:rsid w:val="008A4FFD"/>
     <w:rsid w:val="008A56CA"/>
     <w:rsid w:val="008A5D0F"/>
     <w:rsid w:val="008A6070"/>
     <w:rsid w:val="008A6220"/>
     <w:rsid w:val="008A66ED"/>
     <w:rsid w:val="008A6B05"/>
     <w:rsid w:val="008A72A3"/>
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7CFE"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
+    <w:rsid w:val="008B2C40"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4C54"/>
     <w:rsid w:val="008B4DE7"/>
     <w:rsid w:val="008B4F51"/>
     <w:rsid w:val="008B5634"/>
     <w:rsid w:val="008B6393"/>
     <w:rsid w:val="008B6513"/>
     <w:rsid w:val="008B6A50"/>
     <w:rsid w:val="008B707F"/>
     <w:rsid w:val="008B74E9"/>
     <w:rsid w:val="008B75CC"/>
     <w:rsid w:val="008B7881"/>
     <w:rsid w:val="008B7C9A"/>
     <w:rsid w:val="008B7D4E"/>
     <w:rsid w:val="008C08F5"/>
     <w:rsid w:val="008C0AF8"/>
     <w:rsid w:val="008C0C26"/>
     <w:rsid w:val="008C0DFF"/>
     <w:rsid w:val="008C0FF4"/>
     <w:rsid w:val="008C10AA"/>
     <w:rsid w:val="008C18BF"/>
     <w:rsid w:val="008C2162"/>
     <w:rsid w:val="008C2A6D"/>
     <w:rsid w:val="008C2CF4"/>
     <w:rsid w:val="008C32E7"/>
+    <w:rsid w:val="008C3628"/>
     <w:rsid w:val="008C36B7"/>
     <w:rsid w:val="008C388D"/>
     <w:rsid w:val="008C38C1"/>
     <w:rsid w:val="008C39CC"/>
+    <w:rsid w:val="008C3B93"/>
     <w:rsid w:val="008C3CFF"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008C45FA"/>
     <w:rsid w:val="008C4B77"/>
     <w:rsid w:val="008C4FE1"/>
     <w:rsid w:val="008C5550"/>
     <w:rsid w:val="008C5E2E"/>
     <w:rsid w:val="008C6212"/>
     <w:rsid w:val="008C68B5"/>
-    <w:rsid w:val="008C6A39"/>
     <w:rsid w:val="008C6A68"/>
     <w:rsid w:val="008C6EE2"/>
+    <w:rsid w:val="008C6F8C"/>
     <w:rsid w:val="008C70BC"/>
     <w:rsid w:val="008C71FE"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C742D"/>
     <w:rsid w:val="008C7622"/>
     <w:rsid w:val="008C7735"/>
     <w:rsid w:val="008C7951"/>
+    <w:rsid w:val="008D08A6"/>
     <w:rsid w:val="008D11A7"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
+    <w:rsid w:val="008D1CDB"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D28FE"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
+    <w:rsid w:val="008D2FC9"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
     <w:rsid w:val="008E2535"/>
     <w:rsid w:val="008E26A5"/>
     <w:rsid w:val="008E35F9"/>
     <w:rsid w:val="008E3BEE"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E4202"/>
     <w:rsid w:val="008E59F7"/>
     <w:rsid w:val="008E5C0F"/>
     <w:rsid w:val="008E6026"/>
     <w:rsid w:val="008E62B7"/>
     <w:rsid w:val="008E62BE"/>
     <w:rsid w:val="008E62D9"/>
     <w:rsid w:val="008E667B"/>
     <w:rsid w:val="008E7AB5"/>
     <w:rsid w:val="008F0E15"/>
     <w:rsid w:val="008F0F89"/>
     <w:rsid w:val="008F193B"/>
     <w:rsid w:val="008F1BED"/>
     <w:rsid w:val="008F1FA3"/>
     <w:rsid w:val="008F2383"/>
     <w:rsid w:val="008F3495"/>
+    <w:rsid w:val="008F42D9"/>
     <w:rsid w:val="008F4357"/>
     <w:rsid w:val="008F490B"/>
     <w:rsid w:val="008F4C70"/>
     <w:rsid w:val="008F4D1A"/>
     <w:rsid w:val="008F4FD3"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="008F5538"/>
     <w:rsid w:val="008F55FF"/>
     <w:rsid w:val="008F56F1"/>
     <w:rsid w:val="008F629C"/>
     <w:rsid w:val="008F6972"/>
     <w:rsid w:val="008F69A0"/>
     <w:rsid w:val="008F6AD4"/>
     <w:rsid w:val="008F6FBC"/>
     <w:rsid w:val="008F7B9B"/>
     <w:rsid w:val="008F7E37"/>
     <w:rsid w:val="00900251"/>
     <w:rsid w:val="009006C2"/>
     <w:rsid w:val="009017B3"/>
     <w:rsid w:val="0090235A"/>
     <w:rsid w:val="00902738"/>
     <w:rsid w:val="00902A7C"/>
     <w:rsid w:val="00902CD2"/>
+    <w:rsid w:val="00903303"/>
     <w:rsid w:val="00903710"/>
     <w:rsid w:val="009038CA"/>
+    <w:rsid w:val="009039CD"/>
     <w:rsid w:val="00903CD7"/>
     <w:rsid w:val="00904972"/>
     <w:rsid w:val="009049E7"/>
     <w:rsid w:val="00904ED5"/>
     <w:rsid w:val="00905097"/>
     <w:rsid w:val="00905353"/>
     <w:rsid w:val="00905401"/>
     <w:rsid w:val="00905478"/>
     <w:rsid w:val="00905582"/>
     <w:rsid w:val="009055E7"/>
     <w:rsid w:val="00905EF0"/>
     <w:rsid w:val="0090649E"/>
     <w:rsid w:val="0090786C"/>
     <w:rsid w:val="00910479"/>
     <w:rsid w:val="009108E0"/>
     <w:rsid w:val="00910916"/>
     <w:rsid w:val="00910B37"/>
     <w:rsid w:val="00910FD9"/>
     <w:rsid w:val="00911671"/>
     <w:rsid w:val="00911F9B"/>
     <w:rsid w:val="0091216D"/>
     <w:rsid w:val="00912266"/>
     <w:rsid w:val="00912D9B"/>
     <w:rsid w:val="00912E76"/>
     <w:rsid w:val="0091301D"/>
     <w:rsid w:val="00913652"/>
     <w:rsid w:val="00913691"/>
     <w:rsid w:val="009139A7"/>
     <w:rsid w:val="00914732"/>
     <w:rsid w:val="009147A1"/>
     <w:rsid w:val="00914EB3"/>
     <w:rsid w:val="0091512A"/>
     <w:rsid w:val="00915172"/>
     <w:rsid w:val="009154B3"/>
     <w:rsid w:val="009159A2"/>
     <w:rsid w:val="00915B6F"/>
     <w:rsid w:val="00915D0A"/>
+    <w:rsid w:val="009160B0"/>
     <w:rsid w:val="009162F1"/>
     <w:rsid w:val="009164C1"/>
     <w:rsid w:val="0091722A"/>
     <w:rsid w:val="0092096A"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="00920AF3"/>
     <w:rsid w:val="00920D3F"/>
     <w:rsid w:val="00921140"/>
     <w:rsid w:val="00921B2D"/>
     <w:rsid w:val="00922C93"/>
     <w:rsid w:val="00923624"/>
     <w:rsid w:val="00923B48"/>
     <w:rsid w:val="00923FD2"/>
     <w:rsid w:val="009247CD"/>
+    <w:rsid w:val="00924CA6"/>
     <w:rsid w:val="00924F61"/>
     <w:rsid w:val="009255CB"/>
     <w:rsid w:val="00926C19"/>
     <w:rsid w:val="00926DB8"/>
     <w:rsid w:val="0092769E"/>
     <w:rsid w:val="009277DE"/>
     <w:rsid w:val="00927985"/>
     <w:rsid w:val="0093033F"/>
     <w:rsid w:val="00930B72"/>
     <w:rsid w:val="00930DEA"/>
     <w:rsid w:val="009310AC"/>
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
     <w:rsid w:val="00936138"/>
     <w:rsid w:val="00936661"/>
     <w:rsid w:val="009369A0"/>
     <w:rsid w:val="00936D1E"/>
     <w:rsid w:val="00936D40"/>
     <w:rsid w:val="009372BC"/>
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="009412AE"/>
+    <w:rsid w:val="0094134D"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="00943337"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
+    <w:rsid w:val="009451A0"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="0094764B"/>
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
     <w:rsid w:val="0095264E"/>
     <w:rsid w:val="00952A39"/>
     <w:rsid w:val="00952CD9"/>
     <w:rsid w:val="00953DE7"/>
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
+    <w:rsid w:val="009635FF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="0096516B"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
+    <w:rsid w:val="00966CC4"/>
+    <w:rsid w:val="00966F53"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975956"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="009770D2"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
     <w:rsid w:val="00981F83"/>
     <w:rsid w:val="00981FCA"/>
     <w:rsid w:val="009823DC"/>
     <w:rsid w:val="0098311C"/>
+    <w:rsid w:val="00983E03"/>
     <w:rsid w:val="00984154"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="00984B63"/>
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986F52"/>
+    <w:rsid w:val="009875D4"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00994306"/>
     <w:rsid w:val="00994456"/>
     <w:rsid w:val="009946D3"/>
     <w:rsid w:val="00994C97"/>
     <w:rsid w:val="00994FAB"/>
     <w:rsid w:val="00996783"/>
     <w:rsid w:val="00997C33"/>
+    <w:rsid w:val="00997D87"/>
     <w:rsid w:val="009A0825"/>
     <w:rsid w:val="009A08D6"/>
     <w:rsid w:val="009A1361"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A1D5C"/>
     <w:rsid w:val="009A1EF8"/>
     <w:rsid w:val="009A1F86"/>
     <w:rsid w:val="009A2036"/>
     <w:rsid w:val="009A2159"/>
     <w:rsid w:val="009A2706"/>
     <w:rsid w:val="009A2798"/>
     <w:rsid w:val="009A27BF"/>
     <w:rsid w:val="009A2BCE"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A327B"/>
     <w:rsid w:val="009A36C3"/>
     <w:rsid w:val="009A3819"/>
     <w:rsid w:val="009A39CD"/>
     <w:rsid w:val="009A3CBB"/>
     <w:rsid w:val="009A3DD1"/>
     <w:rsid w:val="009A3F4A"/>
     <w:rsid w:val="009A3FB5"/>
     <w:rsid w:val="009A453E"/>
     <w:rsid w:val="009A4AF1"/>
     <w:rsid w:val="009A5329"/>
@@ -27668,67 +27438,70 @@
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
     <w:rsid w:val="009B65A3"/>
     <w:rsid w:val="009C04CB"/>
     <w:rsid w:val="009C08B7"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C19F3"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C275B"/>
     <w:rsid w:val="009C3CB9"/>
     <w:rsid w:val="009C4008"/>
     <w:rsid w:val="009C46AC"/>
     <w:rsid w:val="009C49ED"/>
     <w:rsid w:val="009C599A"/>
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009C5C60"/>
     <w:rsid w:val="009C6A52"/>
     <w:rsid w:val="009C6BB8"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009C769F"/>
+    <w:rsid w:val="009C7EAD"/>
     <w:rsid w:val="009D08E2"/>
+    <w:rsid w:val="009D0F68"/>
     <w:rsid w:val="009D0F83"/>
     <w:rsid w:val="009D0FE1"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D1970"/>
     <w:rsid w:val="009D1CF0"/>
     <w:rsid w:val="009D2EFD"/>
     <w:rsid w:val="009D3B6F"/>
     <w:rsid w:val="009D400E"/>
     <w:rsid w:val="009D46F8"/>
     <w:rsid w:val="009D4A13"/>
     <w:rsid w:val="009D4EDC"/>
     <w:rsid w:val="009D523B"/>
     <w:rsid w:val="009D54D2"/>
     <w:rsid w:val="009D5BA6"/>
     <w:rsid w:val="009D6864"/>
     <w:rsid w:val="009D6A37"/>
+    <w:rsid w:val="009E057F"/>
     <w:rsid w:val="009E0ECD"/>
     <w:rsid w:val="009E12A3"/>
     <w:rsid w:val="009E12DB"/>
     <w:rsid w:val="009E1707"/>
     <w:rsid w:val="009E1828"/>
     <w:rsid w:val="009E1A15"/>
     <w:rsid w:val="009E1C59"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
     <w:rsid w:val="009E3265"/>
     <w:rsid w:val="009E32F6"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E3C57"/>
     <w:rsid w:val="009E3D3E"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E42E8"/>
     <w:rsid w:val="009E47AB"/>
     <w:rsid w:val="009E4840"/>
     <w:rsid w:val="009E5417"/>
     <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E591E"/>
@@ -27742,112 +27515,118 @@
     <w:rsid w:val="009E7345"/>
     <w:rsid w:val="009F0227"/>
     <w:rsid w:val="009F0AE9"/>
     <w:rsid w:val="009F148F"/>
     <w:rsid w:val="009F172F"/>
     <w:rsid w:val="009F1E6C"/>
     <w:rsid w:val="009F2D16"/>
     <w:rsid w:val="009F3464"/>
     <w:rsid w:val="009F3A57"/>
     <w:rsid w:val="009F4225"/>
     <w:rsid w:val="009F425C"/>
     <w:rsid w:val="009F4E1B"/>
     <w:rsid w:val="009F4F6F"/>
     <w:rsid w:val="009F55B6"/>
     <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="009F5AC0"/>
     <w:rsid w:val="009F6189"/>
     <w:rsid w:val="009F6770"/>
     <w:rsid w:val="009F6FDB"/>
     <w:rsid w:val="009F743B"/>
     <w:rsid w:val="00A002CD"/>
     <w:rsid w:val="00A00702"/>
     <w:rsid w:val="00A00AD6"/>
     <w:rsid w:val="00A00D9A"/>
     <w:rsid w:val="00A01082"/>
+    <w:rsid w:val="00A013FC"/>
     <w:rsid w:val="00A01DC3"/>
     <w:rsid w:val="00A01EC7"/>
     <w:rsid w:val="00A0248E"/>
     <w:rsid w:val="00A02763"/>
     <w:rsid w:val="00A02910"/>
     <w:rsid w:val="00A02D41"/>
     <w:rsid w:val="00A0324D"/>
     <w:rsid w:val="00A0381B"/>
     <w:rsid w:val="00A040B6"/>
     <w:rsid w:val="00A04C86"/>
     <w:rsid w:val="00A05518"/>
+    <w:rsid w:val="00A0551C"/>
     <w:rsid w:val="00A05B70"/>
     <w:rsid w:val="00A05CBB"/>
     <w:rsid w:val="00A06690"/>
     <w:rsid w:val="00A069C0"/>
     <w:rsid w:val="00A07610"/>
     <w:rsid w:val="00A0791A"/>
     <w:rsid w:val="00A07CC2"/>
     <w:rsid w:val="00A07D47"/>
     <w:rsid w:val="00A10197"/>
     <w:rsid w:val="00A10584"/>
     <w:rsid w:val="00A107F6"/>
     <w:rsid w:val="00A114CB"/>
     <w:rsid w:val="00A11683"/>
+    <w:rsid w:val="00A11AF3"/>
+    <w:rsid w:val="00A12133"/>
     <w:rsid w:val="00A122BC"/>
     <w:rsid w:val="00A12457"/>
     <w:rsid w:val="00A1249D"/>
     <w:rsid w:val="00A12C2C"/>
+    <w:rsid w:val="00A1385D"/>
     <w:rsid w:val="00A13A57"/>
     <w:rsid w:val="00A14344"/>
     <w:rsid w:val="00A14A44"/>
     <w:rsid w:val="00A14E22"/>
     <w:rsid w:val="00A15FB5"/>
     <w:rsid w:val="00A16309"/>
     <w:rsid w:val="00A16329"/>
     <w:rsid w:val="00A163AF"/>
     <w:rsid w:val="00A168F7"/>
     <w:rsid w:val="00A17394"/>
     <w:rsid w:val="00A174EC"/>
     <w:rsid w:val="00A176B8"/>
     <w:rsid w:val="00A17C6C"/>
     <w:rsid w:val="00A17CD7"/>
     <w:rsid w:val="00A200CB"/>
     <w:rsid w:val="00A202A8"/>
     <w:rsid w:val="00A2036A"/>
     <w:rsid w:val="00A203CE"/>
     <w:rsid w:val="00A2072A"/>
     <w:rsid w:val="00A20AD2"/>
     <w:rsid w:val="00A217EE"/>
     <w:rsid w:val="00A21D3F"/>
     <w:rsid w:val="00A2205C"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A23358"/>
     <w:rsid w:val="00A23392"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A23D68"/>
     <w:rsid w:val="00A23FD5"/>
     <w:rsid w:val="00A248CA"/>
     <w:rsid w:val="00A24F57"/>
     <w:rsid w:val="00A25427"/>
     <w:rsid w:val="00A26541"/>
     <w:rsid w:val="00A266B4"/>
+    <w:rsid w:val="00A268C3"/>
     <w:rsid w:val="00A270E0"/>
     <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A2788F"/>
     <w:rsid w:val="00A27D79"/>
     <w:rsid w:val="00A27DEF"/>
     <w:rsid w:val="00A30901"/>
     <w:rsid w:val="00A30922"/>
     <w:rsid w:val="00A3093A"/>
     <w:rsid w:val="00A30A67"/>
     <w:rsid w:val="00A31A6A"/>
     <w:rsid w:val="00A321EE"/>
     <w:rsid w:val="00A326FA"/>
     <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A33EEF"/>
     <w:rsid w:val="00A341A4"/>
     <w:rsid w:val="00A354DB"/>
     <w:rsid w:val="00A3552B"/>
     <w:rsid w:val="00A35C30"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
     <w:rsid w:val="00A37B09"/>
     <w:rsid w:val="00A37BE7"/>
@@ -27890,84 +27669,90 @@
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A530C6"/>
     <w:rsid w:val="00A538BC"/>
     <w:rsid w:val="00A53BCF"/>
     <w:rsid w:val="00A5400D"/>
     <w:rsid w:val="00A54127"/>
     <w:rsid w:val="00A54C3C"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A568DF"/>
     <w:rsid w:val="00A56907"/>
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A617F9"/>
     <w:rsid w:val="00A61BC8"/>
     <w:rsid w:val="00A61E64"/>
+    <w:rsid w:val="00A62178"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
+    <w:rsid w:val="00A630A6"/>
     <w:rsid w:val="00A63214"/>
+    <w:rsid w:val="00A644C6"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
     <w:rsid w:val="00A67C0B"/>
     <w:rsid w:val="00A67D05"/>
     <w:rsid w:val="00A7030F"/>
     <w:rsid w:val="00A70375"/>
     <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A706B3"/>
     <w:rsid w:val="00A70D1C"/>
     <w:rsid w:val="00A70D69"/>
     <w:rsid w:val="00A70FB3"/>
     <w:rsid w:val="00A72542"/>
     <w:rsid w:val="00A72593"/>
     <w:rsid w:val="00A72844"/>
     <w:rsid w:val="00A72FD9"/>
     <w:rsid w:val="00A7414D"/>
     <w:rsid w:val="00A7446E"/>
+    <w:rsid w:val="00A74550"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D52"/>
     <w:rsid w:val="00A74EB4"/>
+    <w:rsid w:val="00A74F4D"/>
     <w:rsid w:val="00A75758"/>
     <w:rsid w:val="00A75A59"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
+    <w:rsid w:val="00A76AD2"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
@@ -27987,136 +27772,149 @@
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A9624D"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
+    <w:rsid w:val="00AA4C8C"/>
     <w:rsid w:val="00AA4D44"/>
+    <w:rsid w:val="00AA585A"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
+    <w:rsid w:val="00AA66FE"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC0745"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
+    <w:rsid w:val="00AC0F4B"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
+    <w:rsid w:val="00AC23FE"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
+    <w:rsid w:val="00AC549F"/>
     <w:rsid w:val="00AC5CCF"/>
+    <w:rsid w:val="00AC616D"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
+    <w:rsid w:val="00AC7AD6"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
     <w:rsid w:val="00AD03B1"/>
     <w:rsid w:val="00AD06A5"/>
     <w:rsid w:val="00AD0A7A"/>
     <w:rsid w:val="00AD0EA3"/>
     <w:rsid w:val="00AD1864"/>
     <w:rsid w:val="00AD1E34"/>
+    <w:rsid w:val="00AD21E2"/>
     <w:rsid w:val="00AD2382"/>
     <w:rsid w:val="00AD2919"/>
+    <w:rsid w:val="00AD2C00"/>
     <w:rsid w:val="00AD2F61"/>
     <w:rsid w:val="00AD417B"/>
     <w:rsid w:val="00AD4B04"/>
     <w:rsid w:val="00AD5B66"/>
     <w:rsid w:val="00AD5BAE"/>
+    <w:rsid w:val="00AD5C12"/>
     <w:rsid w:val="00AD5C4F"/>
     <w:rsid w:val="00AD600C"/>
     <w:rsid w:val="00AD6157"/>
     <w:rsid w:val="00AD62AC"/>
     <w:rsid w:val="00AD675E"/>
     <w:rsid w:val="00AD68AC"/>
     <w:rsid w:val="00AD7C67"/>
     <w:rsid w:val="00AD7E99"/>
     <w:rsid w:val="00AE02DB"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE045D"/>
     <w:rsid w:val="00AE0CB9"/>
     <w:rsid w:val="00AE0FFC"/>
     <w:rsid w:val="00AE1544"/>
     <w:rsid w:val="00AE1E72"/>
     <w:rsid w:val="00AE2F93"/>
     <w:rsid w:val="00AE3028"/>
+    <w:rsid w:val="00AE39CA"/>
     <w:rsid w:val="00AE3A14"/>
     <w:rsid w:val="00AE416F"/>
     <w:rsid w:val="00AE460E"/>
     <w:rsid w:val="00AE48A2"/>
     <w:rsid w:val="00AE4D5A"/>
+    <w:rsid w:val="00AE4DE9"/>
     <w:rsid w:val="00AE4F31"/>
     <w:rsid w:val="00AE517D"/>
     <w:rsid w:val="00AE5266"/>
     <w:rsid w:val="00AE56B2"/>
     <w:rsid w:val="00AE5D43"/>
     <w:rsid w:val="00AE68F5"/>
     <w:rsid w:val="00AE6F33"/>
     <w:rsid w:val="00AE7434"/>
     <w:rsid w:val="00AE7738"/>
     <w:rsid w:val="00AE7A1D"/>
     <w:rsid w:val="00AE7CA3"/>
     <w:rsid w:val="00AF055D"/>
     <w:rsid w:val="00AF0903"/>
     <w:rsid w:val="00AF0B4C"/>
     <w:rsid w:val="00AF190D"/>
     <w:rsid w:val="00AF1A7D"/>
     <w:rsid w:val="00AF2F85"/>
     <w:rsid w:val="00AF332B"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF41D1"/>
     <w:rsid w:val="00AF445B"/>
     <w:rsid w:val="00AF459F"/>
     <w:rsid w:val="00AF4745"/>
     <w:rsid w:val="00AF4C61"/>
     <w:rsid w:val="00AF5593"/>
@@ -28126,50 +27924,51 @@
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
     <w:rsid w:val="00AF7622"/>
     <w:rsid w:val="00AF76D3"/>
     <w:rsid w:val="00B0005A"/>
     <w:rsid w:val="00B00E73"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04869"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B04F9F"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
+    <w:rsid w:val="00B070CB"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
     <w:rsid w:val="00B10FB4"/>
     <w:rsid w:val="00B11350"/>
     <w:rsid w:val="00B11489"/>
     <w:rsid w:val="00B1168A"/>
     <w:rsid w:val="00B11FB8"/>
     <w:rsid w:val="00B12A55"/>
     <w:rsid w:val="00B12D67"/>
     <w:rsid w:val="00B1327D"/>
     <w:rsid w:val="00B14286"/>
     <w:rsid w:val="00B142B5"/>
     <w:rsid w:val="00B142C7"/>
     <w:rsid w:val="00B1436C"/>
     <w:rsid w:val="00B14C59"/>
     <w:rsid w:val="00B151E2"/>
     <w:rsid w:val="00B15265"/>
     <w:rsid w:val="00B152BF"/>
     <w:rsid w:val="00B154E5"/>
     <w:rsid w:val="00B15794"/>
     <w:rsid w:val="00B15B3F"/>
     <w:rsid w:val="00B15B48"/>
     <w:rsid w:val="00B16326"/>
@@ -28207,168 +28006,175 @@
     <w:rsid w:val="00B267D5"/>
     <w:rsid w:val="00B26BDC"/>
     <w:rsid w:val="00B27F78"/>
     <w:rsid w:val="00B30371"/>
     <w:rsid w:val="00B30488"/>
     <w:rsid w:val="00B30A6A"/>
     <w:rsid w:val="00B30DFD"/>
     <w:rsid w:val="00B30E0D"/>
     <w:rsid w:val="00B313CD"/>
     <w:rsid w:val="00B316C3"/>
     <w:rsid w:val="00B31CFC"/>
     <w:rsid w:val="00B32745"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B349EE"/>
     <w:rsid w:val="00B356CF"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
+    <w:rsid w:val="00B37916"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
     <w:rsid w:val="00B42E2A"/>
     <w:rsid w:val="00B434E5"/>
     <w:rsid w:val="00B43B26"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
     <w:rsid w:val="00B4441D"/>
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
+    <w:rsid w:val="00B462FF"/>
+    <w:rsid w:val="00B46583"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
     <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B523EE"/>
     <w:rsid w:val="00B52440"/>
     <w:rsid w:val="00B525B7"/>
     <w:rsid w:val="00B52817"/>
     <w:rsid w:val="00B536E2"/>
     <w:rsid w:val="00B537BE"/>
     <w:rsid w:val="00B54244"/>
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
+    <w:rsid w:val="00B57A97"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
     <w:rsid w:val="00B62566"/>
     <w:rsid w:val="00B63060"/>
     <w:rsid w:val="00B631EE"/>
     <w:rsid w:val="00B6325A"/>
     <w:rsid w:val="00B632E9"/>
     <w:rsid w:val="00B634C1"/>
     <w:rsid w:val="00B6354D"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
     <w:rsid w:val="00B65975"/>
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B66E07"/>
     <w:rsid w:val="00B671C0"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7103D"/>
+    <w:rsid w:val="00B71F70"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B722FE"/>
     <w:rsid w:val="00B7277C"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B73214"/>
     <w:rsid w:val="00B73651"/>
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
     <w:rsid w:val="00B805A4"/>
     <w:rsid w:val="00B8094D"/>
+    <w:rsid w:val="00B80A40"/>
+    <w:rsid w:val="00B80CAE"/>
     <w:rsid w:val="00B81337"/>
     <w:rsid w:val="00B820D9"/>
     <w:rsid w:val="00B82428"/>
     <w:rsid w:val="00B825B6"/>
     <w:rsid w:val="00B825FC"/>
     <w:rsid w:val="00B82D04"/>
     <w:rsid w:val="00B82EDF"/>
     <w:rsid w:val="00B83354"/>
     <w:rsid w:val="00B833E2"/>
     <w:rsid w:val="00B84519"/>
     <w:rsid w:val="00B845C5"/>
     <w:rsid w:val="00B848D5"/>
     <w:rsid w:val="00B84AB7"/>
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B8522D"/>
     <w:rsid w:val="00B853B4"/>
     <w:rsid w:val="00B854B6"/>
     <w:rsid w:val="00B85AA9"/>
     <w:rsid w:val="00B85C26"/>
     <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00B85F04"/>
     <w:rsid w:val="00B864E3"/>
     <w:rsid w:val="00B8682F"/>
     <w:rsid w:val="00B86895"/>
@@ -28387,76 +28193,79 @@
     <w:rsid w:val="00B93208"/>
     <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B933FC"/>
     <w:rsid w:val="00B93975"/>
     <w:rsid w:val="00B93B8B"/>
     <w:rsid w:val="00B93D98"/>
     <w:rsid w:val="00B93FB9"/>
     <w:rsid w:val="00B94333"/>
     <w:rsid w:val="00B948AC"/>
     <w:rsid w:val="00B94AC4"/>
     <w:rsid w:val="00B94B6C"/>
     <w:rsid w:val="00B94D0F"/>
     <w:rsid w:val="00B94D70"/>
     <w:rsid w:val="00B95364"/>
     <w:rsid w:val="00B953CA"/>
     <w:rsid w:val="00B9622B"/>
     <w:rsid w:val="00B9641B"/>
     <w:rsid w:val="00B96467"/>
     <w:rsid w:val="00B96974"/>
     <w:rsid w:val="00B96BA2"/>
     <w:rsid w:val="00B97145"/>
     <w:rsid w:val="00B9742A"/>
     <w:rsid w:val="00B97525"/>
     <w:rsid w:val="00B9768A"/>
     <w:rsid w:val="00B978BA"/>
+    <w:rsid w:val="00B97920"/>
     <w:rsid w:val="00B97D39"/>
     <w:rsid w:val="00B97EAD"/>
     <w:rsid w:val="00BA0322"/>
     <w:rsid w:val="00BA08A0"/>
     <w:rsid w:val="00BA0A00"/>
     <w:rsid w:val="00BA0E1C"/>
+    <w:rsid w:val="00BA15B5"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00BA2B98"/>
     <w:rsid w:val="00BA30B0"/>
     <w:rsid w:val="00BA3AC3"/>
     <w:rsid w:val="00BA3BBE"/>
     <w:rsid w:val="00BA3F3B"/>
     <w:rsid w:val="00BA3F47"/>
     <w:rsid w:val="00BA405B"/>
     <w:rsid w:val="00BA479C"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA50F6"/>
     <w:rsid w:val="00BA546B"/>
     <w:rsid w:val="00BA5EB4"/>
     <w:rsid w:val="00BA623E"/>
     <w:rsid w:val="00BA63E7"/>
     <w:rsid w:val="00BA651E"/>
     <w:rsid w:val="00BA70A8"/>
     <w:rsid w:val="00BA72A2"/>
+    <w:rsid w:val="00BB20C4"/>
     <w:rsid w:val="00BB243E"/>
     <w:rsid w:val="00BB263E"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BB3E74"/>
     <w:rsid w:val="00BB438B"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
     <w:rsid w:val="00BB595F"/>
     <w:rsid w:val="00BB63B1"/>
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC05D2"/>
     <w:rsid w:val="00BC06A4"/>
     <w:rsid w:val="00BC0C5C"/>
     <w:rsid w:val="00BC0F18"/>
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
@@ -28484,186 +28293,199 @@
     <w:rsid w:val="00BC686F"/>
     <w:rsid w:val="00BC69B5"/>
     <w:rsid w:val="00BC7097"/>
     <w:rsid w:val="00BC75E6"/>
     <w:rsid w:val="00BC75FE"/>
     <w:rsid w:val="00BC7610"/>
     <w:rsid w:val="00BC77B5"/>
     <w:rsid w:val="00BD00B0"/>
     <w:rsid w:val="00BD08FD"/>
     <w:rsid w:val="00BD1000"/>
     <w:rsid w:val="00BD171F"/>
     <w:rsid w:val="00BD19D2"/>
     <w:rsid w:val="00BD1AAA"/>
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
+    <w:rsid w:val="00BD4872"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD526E"/>
     <w:rsid w:val="00BD59DC"/>
     <w:rsid w:val="00BD62F1"/>
     <w:rsid w:val="00BD658C"/>
     <w:rsid w:val="00BD68D3"/>
     <w:rsid w:val="00BD6A11"/>
     <w:rsid w:val="00BD6AE4"/>
     <w:rsid w:val="00BD6E51"/>
     <w:rsid w:val="00BD7316"/>
     <w:rsid w:val="00BD7747"/>
     <w:rsid w:val="00BD7B75"/>
+    <w:rsid w:val="00BD7CA2"/>
+    <w:rsid w:val="00BE12BE"/>
     <w:rsid w:val="00BE14CE"/>
     <w:rsid w:val="00BE16B7"/>
     <w:rsid w:val="00BE190A"/>
     <w:rsid w:val="00BE27CC"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00BE32B1"/>
     <w:rsid w:val="00BE369A"/>
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0A37"/>
+    <w:rsid w:val="00BF0E05"/>
     <w:rsid w:val="00BF0FFF"/>
     <w:rsid w:val="00BF1738"/>
+    <w:rsid w:val="00BF23C3"/>
     <w:rsid w:val="00BF2595"/>
     <w:rsid w:val="00BF33F5"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00BF3BAC"/>
     <w:rsid w:val="00BF422D"/>
     <w:rsid w:val="00BF54B9"/>
     <w:rsid w:val="00BF5B25"/>
+    <w:rsid w:val="00BF63A1"/>
     <w:rsid w:val="00BF6E04"/>
     <w:rsid w:val="00BF7187"/>
     <w:rsid w:val="00BF761E"/>
     <w:rsid w:val="00BF77A9"/>
     <w:rsid w:val="00BF788F"/>
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C02022"/>
     <w:rsid w:val="00C02183"/>
     <w:rsid w:val="00C02C63"/>
     <w:rsid w:val="00C03325"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C045FB"/>
     <w:rsid w:val="00C046CC"/>
     <w:rsid w:val="00C0483A"/>
     <w:rsid w:val="00C04963"/>
     <w:rsid w:val="00C0549D"/>
     <w:rsid w:val="00C05E08"/>
     <w:rsid w:val="00C06209"/>
     <w:rsid w:val="00C0641C"/>
     <w:rsid w:val="00C06B02"/>
+    <w:rsid w:val="00C06F23"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C0747A"/>
     <w:rsid w:val="00C07CB5"/>
     <w:rsid w:val="00C1031D"/>
     <w:rsid w:val="00C103B9"/>
     <w:rsid w:val="00C10433"/>
     <w:rsid w:val="00C109DA"/>
     <w:rsid w:val="00C10E2C"/>
     <w:rsid w:val="00C11382"/>
     <w:rsid w:val="00C117A7"/>
     <w:rsid w:val="00C11B7F"/>
     <w:rsid w:val="00C11D3B"/>
     <w:rsid w:val="00C11F35"/>
     <w:rsid w:val="00C1221F"/>
     <w:rsid w:val="00C127D4"/>
     <w:rsid w:val="00C12842"/>
     <w:rsid w:val="00C12A0F"/>
     <w:rsid w:val="00C12C41"/>
+    <w:rsid w:val="00C12EDC"/>
     <w:rsid w:val="00C12FCD"/>
     <w:rsid w:val="00C131BD"/>
     <w:rsid w:val="00C13755"/>
     <w:rsid w:val="00C13BF3"/>
     <w:rsid w:val="00C13EC9"/>
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C2051C"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C210EA"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
+    <w:rsid w:val="00C22820"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
+    <w:rsid w:val="00C251B1"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
+    <w:rsid w:val="00C32A62"/>
     <w:rsid w:val="00C33D4C"/>
+    <w:rsid w:val="00C340BF"/>
     <w:rsid w:val="00C3451A"/>
+    <w:rsid w:val="00C349E1"/>
     <w:rsid w:val="00C34F94"/>
     <w:rsid w:val="00C36214"/>
     <w:rsid w:val="00C364B2"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C36FCD"/>
     <w:rsid w:val="00C371F2"/>
     <w:rsid w:val="00C372E9"/>
     <w:rsid w:val="00C374C9"/>
     <w:rsid w:val="00C37D9A"/>
     <w:rsid w:val="00C4071C"/>
     <w:rsid w:val="00C40979"/>
     <w:rsid w:val="00C40C40"/>
     <w:rsid w:val="00C41031"/>
     <w:rsid w:val="00C411FA"/>
     <w:rsid w:val="00C4154C"/>
     <w:rsid w:val="00C41DF8"/>
     <w:rsid w:val="00C4311D"/>
     <w:rsid w:val="00C432A8"/>
     <w:rsid w:val="00C43679"/>
     <w:rsid w:val="00C43EB0"/>
     <w:rsid w:val="00C43F56"/>
     <w:rsid w:val="00C44180"/>
     <w:rsid w:val="00C4474E"/>
     <w:rsid w:val="00C45174"/>
     <w:rsid w:val="00C45434"/>
@@ -28674,335 +28496,355 @@
     <w:rsid w:val="00C47905"/>
     <w:rsid w:val="00C47EAD"/>
     <w:rsid w:val="00C50162"/>
     <w:rsid w:val="00C50D01"/>
     <w:rsid w:val="00C5127A"/>
     <w:rsid w:val="00C5185E"/>
     <w:rsid w:val="00C51A24"/>
     <w:rsid w:val="00C51A4E"/>
     <w:rsid w:val="00C51A68"/>
     <w:rsid w:val="00C51BF7"/>
     <w:rsid w:val="00C53640"/>
     <w:rsid w:val="00C537A2"/>
     <w:rsid w:val="00C546E6"/>
     <w:rsid w:val="00C54F10"/>
     <w:rsid w:val="00C55773"/>
     <w:rsid w:val="00C557F6"/>
     <w:rsid w:val="00C55864"/>
     <w:rsid w:val="00C55CE1"/>
     <w:rsid w:val="00C55ECE"/>
     <w:rsid w:val="00C5637A"/>
     <w:rsid w:val="00C567EE"/>
     <w:rsid w:val="00C56A7A"/>
     <w:rsid w:val="00C56CC6"/>
     <w:rsid w:val="00C56F96"/>
     <w:rsid w:val="00C574E6"/>
+    <w:rsid w:val="00C577AC"/>
     <w:rsid w:val="00C57965"/>
+    <w:rsid w:val="00C57AA6"/>
     <w:rsid w:val="00C57AAD"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C60C58"/>
     <w:rsid w:val="00C61011"/>
     <w:rsid w:val="00C6177E"/>
     <w:rsid w:val="00C61A5C"/>
     <w:rsid w:val="00C622D5"/>
     <w:rsid w:val="00C62548"/>
     <w:rsid w:val="00C63BAD"/>
     <w:rsid w:val="00C63CD1"/>
     <w:rsid w:val="00C63E0C"/>
     <w:rsid w:val="00C649AB"/>
     <w:rsid w:val="00C64FAF"/>
     <w:rsid w:val="00C653B3"/>
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67564"/>
     <w:rsid w:val="00C67682"/>
     <w:rsid w:val="00C67C10"/>
     <w:rsid w:val="00C708F6"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70F3C"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
+    <w:rsid w:val="00C73B5B"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C75DB5"/>
     <w:rsid w:val="00C764DD"/>
     <w:rsid w:val="00C769C8"/>
     <w:rsid w:val="00C76B10"/>
     <w:rsid w:val="00C76C87"/>
     <w:rsid w:val="00C77C15"/>
     <w:rsid w:val="00C77FDB"/>
     <w:rsid w:val="00C80375"/>
     <w:rsid w:val="00C8057F"/>
     <w:rsid w:val="00C80750"/>
     <w:rsid w:val="00C80D9B"/>
     <w:rsid w:val="00C8141C"/>
     <w:rsid w:val="00C818D3"/>
     <w:rsid w:val="00C81A37"/>
     <w:rsid w:val="00C81BC3"/>
     <w:rsid w:val="00C81C28"/>
     <w:rsid w:val="00C8263B"/>
     <w:rsid w:val="00C8294A"/>
     <w:rsid w:val="00C82A99"/>
     <w:rsid w:val="00C8334E"/>
     <w:rsid w:val="00C833FC"/>
     <w:rsid w:val="00C837D4"/>
+    <w:rsid w:val="00C83D87"/>
     <w:rsid w:val="00C84240"/>
     <w:rsid w:val="00C85213"/>
     <w:rsid w:val="00C8598E"/>
     <w:rsid w:val="00C85C2D"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C862BB"/>
     <w:rsid w:val="00C86429"/>
+    <w:rsid w:val="00C867D4"/>
     <w:rsid w:val="00C86C88"/>
     <w:rsid w:val="00C86E35"/>
     <w:rsid w:val="00C870C5"/>
     <w:rsid w:val="00C87295"/>
     <w:rsid w:val="00C87F12"/>
     <w:rsid w:val="00C87FC9"/>
     <w:rsid w:val="00C902FB"/>
     <w:rsid w:val="00C903FD"/>
     <w:rsid w:val="00C9106D"/>
     <w:rsid w:val="00C91368"/>
+    <w:rsid w:val="00C91C8E"/>
     <w:rsid w:val="00C9213E"/>
     <w:rsid w:val="00C9214F"/>
     <w:rsid w:val="00C92578"/>
     <w:rsid w:val="00C92632"/>
     <w:rsid w:val="00C93B80"/>
     <w:rsid w:val="00C93DFE"/>
     <w:rsid w:val="00C94170"/>
     <w:rsid w:val="00C942A0"/>
     <w:rsid w:val="00C9452E"/>
     <w:rsid w:val="00C94898"/>
     <w:rsid w:val="00C94A10"/>
     <w:rsid w:val="00C94A6E"/>
     <w:rsid w:val="00C94A92"/>
     <w:rsid w:val="00C94AEA"/>
+    <w:rsid w:val="00C94E65"/>
     <w:rsid w:val="00C951AA"/>
     <w:rsid w:val="00C956B9"/>
     <w:rsid w:val="00C95903"/>
+    <w:rsid w:val="00C95A27"/>
     <w:rsid w:val="00C95AE5"/>
     <w:rsid w:val="00C96C5D"/>
     <w:rsid w:val="00C96F5B"/>
     <w:rsid w:val="00C96FCF"/>
     <w:rsid w:val="00C96FD3"/>
+    <w:rsid w:val="00C97439"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00C977DC"/>
     <w:rsid w:val="00CA0059"/>
     <w:rsid w:val="00CA02EC"/>
     <w:rsid w:val="00CA04C9"/>
     <w:rsid w:val="00CA0B28"/>
     <w:rsid w:val="00CA0D58"/>
     <w:rsid w:val="00CA0DC3"/>
     <w:rsid w:val="00CA1405"/>
     <w:rsid w:val="00CA16D1"/>
     <w:rsid w:val="00CA16E0"/>
     <w:rsid w:val="00CA1918"/>
     <w:rsid w:val="00CA1A36"/>
     <w:rsid w:val="00CA203B"/>
     <w:rsid w:val="00CA243B"/>
     <w:rsid w:val="00CA258A"/>
     <w:rsid w:val="00CA2779"/>
+    <w:rsid w:val="00CA2C29"/>
     <w:rsid w:val="00CA2FD5"/>
     <w:rsid w:val="00CA30A4"/>
     <w:rsid w:val="00CA30E4"/>
     <w:rsid w:val="00CA35F3"/>
     <w:rsid w:val="00CA36E7"/>
     <w:rsid w:val="00CA381B"/>
+    <w:rsid w:val="00CA3B26"/>
     <w:rsid w:val="00CA3F4D"/>
     <w:rsid w:val="00CA411C"/>
     <w:rsid w:val="00CA4C3A"/>
     <w:rsid w:val="00CA4DFD"/>
     <w:rsid w:val="00CA4E94"/>
     <w:rsid w:val="00CA542A"/>
     <w:rsid w:val="00CA58AB"/>
     <w:rsid w:val="00CA6586"/>
     <w:rsid w:val="00CA6641"/>
     <w:rsid w:val="00CA6DF2"/>
     <w:rsid w:val="00CA72C8"/>
     <w:rsid w:val="00CA74C6"/>
     <w:rsid w:val="00CA7992"/>
     <w:rsid w:val="00CA7AB6"/>
     <w:rsid w:val="00CA7F6E"/>
     <w:rsid w:val="00CB00F2"/>
     <w:rsid w:val="00CB0191"/>
     <w:rsid w:val="00CB1034"/>
     <w:rsid w:val="00CB10A5"/>
     <w:rsid w:val="00CB12EB"/>
+    <w:rsid w:val="00CB1AE4"/>
     <w:rsid w:val="00CB2CDD"/>
     <w:rsid w:val="00CB2E2F"/>
     <w:rsid w:val="00CB3016"/>
     <w:rsid w:val="00CB30C6"/>
     <w:rsid w:val="00CB33D7"/>
     <w:rsid w:val="00CB33FC"/>
     <w:rsid w:val="00CB360A"/>
     <w:rsid w:val="00CB3696"/>
     <w:rsid w:val="00CB3F07"/>
     <w:rsid w:val="00CB4FF1"/>
     <w:rsid w:val="00CB5AFC"/>
     <w:rsid w:val="00CB5B5C"/>
     <w:rsid w:val="00CB5FCD"/>
     <w:rsid w:val="00CB61C4"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CB7E21"/>
     <w:rsid w:val="00CB7F39"/>
     <w:rsid w:val="00CC0BE2"/>
     <w:rsid w:val="00CC1B02"/>
     <w:rsid w:val="00CC2001"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
+    <w:rsid w:val="00CC76DD"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0682"/>
     <w:rsid w:val="00CD0F08"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD20D0"/>
     <w:rsid w:val="00CD2D00"/>
     <w:rsid w:val="00CD31EF"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
+    <w:rsid w:val="00CD3726"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
     <w:rsid w:val="00CD70F4"/>
     <w:rsid w:val="00CD74E6"/>
     <w:rsid w:val="00CD7705"/>
     <w:rsid w:val="00CE04A0"/>
     <w:rsid w:val="00CE0613"/>
     <w:rsid w:val="00CE0810"/>
     <w:rsid w:val="00CE096F"/>
     <w:rsid w:val="00CE0BD2"/>
     <w:rsid w:val="00CE0D61"/>
     <w:rsid w:val="00CE16B5"/>
     <w:rsid w:val="00CE19AA"/>
     <w:rsid w:val="00CE1D99"/>
     <w:rsid w:val="00CE1FAB"/>
     <w:rsid w:val="00CE203A"/>
     <w:rsid w:val="00CE2175"/>
     <w:rsid w:val="00CE221B"/>
     <w:rsid w:val="00CE2941"/>
     <w:rsid w:val="00CE295E"/>
     <w:rsid w:val="00CE296A"/>
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE363C"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
+    <w:rsid w:val="00CE57A9"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
     <w:rsid w:val="00CF17EB"/>
     <w:rsid w:val="00CF17F5"/>
     <w:rsid w:val="00CF2009"/>
     <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF28C8"/>
     <w:rsid w:val="00CF2EBB"/>
+    <w:rsid w:val="00CF39AC"/>
     <w:rsid w:val="00CF3BFE"/>
     <w:rsid w:val="00CF4261"/>
     <w:rsid w:val="00CF47F7"/>
     <w:rsid w:val="00CF4E6F"/>
     <w:rsid w:val="00CF4F58"/>
     <w:rsid w:val="00CF56DC"/>
     <w:rsid w:val="00CF5988"/>
     <w:rsid w:val="00CF5EB3"/>
     <w:rsid w:val="00CF5F24"/>
     <w:rsid w:val="00CF60CE"/>
     <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70FE"/>
     <w:rsid w:val="00CF756A"/>
+    <w:rsid w:val="00CF7713"/>
     <w:rsid w:val="00D0099F"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D02042"/>
     <w:rsid w:val="00D021FA"/>
     <w:rsid w:val="00D02206"/>
     <w:rsid w:val="00D02240"/>
     <w:rsid w:val="00D022D8"/>
     <w:rsid w:val="00D0283B"/>
     <w:rsid w:val="00D02A0D"/>
     <w:rsid w:val="00D02B79"/>
     <w:rsid w:val="00D050DF"/>
     <w:rsid w:val="00D0541A"/>
     <w:rsid w:val="00D05438"/>
     <w:rsid w:val="00D056C4"/>
     <w:rsid w:val="00D05942"/>
+    <w:rsid w:val="00D05FB0"/>
+    <w:rsid w:val="00D060C0"/>
     <w:rsid w:val="00D0623B"/>
     <w:rsid w:val="00D063E2"/>
     <w:rsid w:val="00D06645"/>
     <w:rsid w:val="00D06B62"/>
     <w:rsid w:val="00D06C53"/>
     <w:rsid w:val="00D073D6"/>
     <w:rsid w:val="00D07582"/>
     <w:rsid w:val="00D07902"/>
     <w:rsid w:val="00D10019"/>
     <w:rsid w:val="00D102D4"/>
     <w:rsid w:val="00D102E8"/>
     <w:rsid w:val="00D108AF"/>
     <w:rsid w:val="00D119CD"/>
     <w:rsid w:val="00D12795"/>
     <w:rsid w:val="00D128DF"/>
     <w:rsid w:val="00D129F4"/>
     <w:rsid w:val="00D132BC"/>
     <w:rsid w:val="00D13D70"/>
     <w:rsid w:val="00D14D61"/>
     <w:rsid w:val="00D1511F"/>
+    <w:rsid w:val="00D15A18"/>
     <w:rsid w:val="00D15A2A"/>
     <w:rsid w:val="00D15E47"/>
     <w:rsid w:val="00D16576"/>
     <w:rsid w:val="00D16914"/>
     <w:rsid w:val="00D16FBB"/>
     <w:rsid w:val="00D16FFE"/>
     <w:rsid w:val="00D17040"/>
     <w:rsid w:val="00D17217"/>
     <w:rsid w:val="00D178F7"/>
     <w:rsid w:val="00D17907"/>
     <w:rsid w:val="00D2058E"/>
     <w:rsid w:val="00D208A7"/>
     <w:rsid w:val="00D2100D"/>
     <w:rsid w:val="00D210A5"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D217DF"/>
     <w:rsid w:val="00D21BD6"/>
     <w:rsid w:val="00D21BF1"/>
     <w:rsid w:val="00D2232B"/>
     <w:rsid w:val="00D22374"/>
     <w:rsid w:val="00D224BC"/>
     <w:rsid w:val="00D22650"/>
     <w:rsid w:val="00D2286A"/>
     <w:rsid w:val="00D22A65"/>
     <w:rsid w:val="00D22CB8"/>
@@ -29039,223 +28881,235 @@
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
+    <w:rsid w:val="00D44BF4"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
+    <w:rsid w:val="00D50CEE"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
+    <w:rsid w:val="00D54D37"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
+    <w:rsid w:val="00D5615B"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
+    <w:rsid w:val="00D65246"/>
     <w:rsid w:val="00D65DCC"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D67C28"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
     <w:rsid w:val="00D72ACD"/>
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
+    <w:rsid w:val="00D76279"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
     <w:rsid w:val="00D77F0B"/>
     <w:rsid w:val="00D801DF"/>
     <w:rsid w:val="00D80261"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D808F7"/>
     <w:rsid w:val="00D81110"/>
+    <w:rsid w:val="00D819C9"/>
     <w:rsid w:val="00D81C7E"/>
     <w:rsid w:val="00D81D77"/>
     <w:rsid w:val="00D81E4E"/>
     <w:rsid w:val="00D82098"/>
     <w:rsid w:val="00D820B1"/>
     <w:rsid w:val="00D825E0"/>
     <w:rsid w:val="00D82A7E"/>
     <w:rsid w:val="00D82B0B"/>
     <w:rsid w:val="00D82B1B"/>
     <w:rsid w:val="00D82ED6"/>
     <w:rsid w:val="00D83279"/>
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D83FC2"/>
     <w:rsid w:val="00D843BE"/>
     <w:rsid w:val="00D845F7"/>
     <w:rsid w:val="00D8473D"/>
     <w:rsid w:val="00D84B15"/>
     <w:rsid w:val="00D84EDE"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
+    <w:rsid w:val="00D876BE"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1D8F"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
+    <w:rsid w:val="00DA5379"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
+    <w:rsid w:val="00DA75EF"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
+    <w:rsid w:val="00DB2CBC"/>
     <w:rsid w:val="00DB2DC7"/>
+    <w:rsid w:val="00DB30B5"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
     <w:rsid w:val="00DB5AD4"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
@@ -29286,711 +29140,752 @@
     <w:rsid w:val="00DD2D97"/>
     <w:rsid w:val="00DD2DF9"/>
     <w:rsid w:val="00DD2FD3"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD30E3"/>
     <w:rsid w:val="00DD3107"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD35D3"/>
     <w:rsid w:val="00DD384C"/>
     <w:rsid w:val="00DD390F"/>
     <w:rsid w:val="00DD4350"/>
     <w:rsid w:val="00DD43DE"/>
     <w:rsid w:val="00DD4AD1"/>
     <w:rsid w:val="00DD4ED1"/>
     <w:rsid w:val="00DD5236"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
     <w:rsid w:val="00DD6009"/>
     <w:rsid w:val="00DD64DA"/>
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
+    <w:rsid w:val="00DE051C"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2A0C"/>
     <w:rsid w:val="00DE34C4"/>
     <w:rsid w:val="00DE36C9"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE4515"/>
     <w:rsid w:val="00DE4DCC"/>
     <w:rsid w:val="00DE584D"/>
     <w:rsid w:val="00DE5CEA"/>
     <w:rsid w:val="00DE5EA6"/>
     <w:rsid w:val="00DE6899"/>
+    <w:rsid w:val="00DE6DF6"/>
     <w:rsid w:val="00DE7F26"/>
     <w:rsid w:val="00DF0062"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF0674"/>
     <w:rsid w:val="00DF0B69"/>
     <w:rsid w:val="00DF0E96"/>
     <w:rsid w:val="00DF10E4"/>
     <w:rsid w:val="00DF166B"/>
     <w:rsid w:val="00DF2189"/>
     <w:rsid w:val="00DF23A0"/>
     <w:rsid w:val="00DF2D65"/>
     <w:rsid w:val="00DF30A8"/>
     <w:rsid w:val="00DF3644"/>
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF662D"/>
     <w:rsid w:val="00DF6A43"/>
     <w:rsid w:val="00DF6BD4"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
     <w:rsid w:val="00E00000"/>
     <w:rsid w:val="00E006A5"/>
     <w:rsid w:val="00E009A3"/>
+    <w:rsid w:val="00E00BB4"/>
     <w:rsid w:val="00E01644"/>
     <w:rsid w:val="00E01DD0"/>
     <w:rsid w:val="00E01E86"/>
     <w:rsid w:val="00E02790"/>
     <w:rsid w:val="00E02A9D"/>
     <w:rsid w:val="00E02DCD"/>
     <w:rsid w:val="00E03487"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E04B37"/>
     <w:rsid w:val="00E050B1"/>
     <w:rsid w:val="00E0530D"/>
     <w:rsid w:val="00E055B2"/>
     <w:rsid w:val="00E0574D"/>
     <w:rsid w:val="00E06290"/>
     <w:rsid w:val="00E0688A"/>
     <w:rsid w:val="00E07391"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E07D26"/>
     <w:rsid w:val="00E07E56"/>
     <w:rsid w:val="00E101FC"/>
     <w:rsid w:val="00E103B3"/>
     <w:rsid w:val="00E10877"/>
     <w:rsid w:val="00E10891"/>
     <w:rsid w:val="00E10CB0"/>
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E11E30"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E1382D"/>
     <w:rsid w:val="00E148FF"/>
+    <w:rsid w:val="00E15534"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E227FC"/>
+    <w:rsid w:val="00E22B47"/>
     <w:rsid w:val="00E22DFB"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
+    <w:rsid w:val="00E26DCF"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
+    <w:rsid w:val="00E33567"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
+    <w:rsid w:val="00E3662B"/>
     <w:rsid w:val="00E37447"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E37E18"/>
     <w:rsid w:val="00E4037B"/>
+    <w:rsid w:val="00E404D4"/>
     <w:rsid w:val="00E4091E"/>
     <w:rsid w:val="00E417D6"/>
+    <w:rsid w:val="00E418E5"/>
     <w:rsid w:val="00E42421"/>
     <w:rsid w:val="00E4277C"/>
     <w:rsid w:val="00E42982"/>
     <w:rsid w:val="00E42A24"/>
     <w:rsid w:val="00E43208"/>
     <w:rsid w:val="00E43627"/>
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
     <w:rsid w:val="00E46F52"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E501C0"/>
     <w:rsid w:val="00E507FC"/>
     <w:rsid w:val="00E5099A"/>
     <w:rsid w:val="00E51057"/>
     <w:rsid w:val="00E5125C"/>
     <w:rsid w:val="00E51D03"/>
     <w:rsid w:val="00E51F06"/>
     <w:rsid w:val="00E52167"/>
     <w:rsid w:val="00E52312"/>
     <w:rsid w:val="00E523CF"/>
     <w:rsid w:val="00E53092"/>
     <w:rsid w:val="00E53E55"/>
     <w:rsid w:val="00E54235"/>
     <w:rsid w:val="00E54275"/>
     <w:rsid w:val="00E54602"/>
     <w:rsid w:val="00E54801"/>
     <w:rsid w:val="00E548FF"/>
+    <w:rsid w:val="00E54CB9"/>
     <w:rsid w:val="00E54D0E"/>
     <w:rsid w:val="00E55A13"/>
     <w:rsid w:val="00E55AAB"/>
     <w:rsid w:val="00E55DBC"/>
     <w:rsid w:val="00E56042"/>
     <w:rsid w:val="00E56BE6"/>
     <w:rsid w:val="00E56F05"/>
     <w:rsid w:val="00E56F86"/>
     <w:rsid w:val="00E5713C"/>
     <w:rsid w:val="00E571FB"/>
     <w:rsid w:val="00E57289"/>
     <w:rsid w:val="00E5746E"/>
     <w:rsid w:val="00E57C91"/>
     <w:rsid w:val="00E57EEF"/>
     <w:rsid w:val="00E57F9A"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E6055C"/>
     <w:rsid w:val="00E606F6"/>
     <w:rsid w:val="00E607AD"/>
     <w:rsid w:val="00E609CC"/>
     <w:rsid w:val="00E60F88"/>
     <w:rsid w:val="00E61AFA"/>
     <w:rsid w:val="00E6227D"/>
     <w:rsid w:val="00E62420"/>
     <w:rsid w:val="00E624E8"/>
     <w:rsid w:val="00E62939"/>
     <w:rsid w:val="00E62AB6"/>
     <w:rsid w:val="00E62B70"/>
     <w:rsid w:val="00E62F63"/>
     <w:rsid w:val="00E63032"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E6355A"/>
     <w:rsid w:val="00E63562"/>
     <w:rsid w:val="00E6393A"/>
     <w:rsid w:val="00E63C93"/>
     <w:rsid w:val="00E63DD0"/>
     <w:rsid w:val="00E643BF"/>
     <w:rsid w:val="00E65272"/>
+    <w:rsid w:val="00E65B97"/>
+    <w:rsid w:val="00E65D27"/>
+    <w:rsid w:val="00E66412"/>
     <w:rsid w:val="00E669BA"/>
     <w:rsid w:val="00E66EAC"/>
     <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E706D4"/>
     <w:rsid w:val="00E708D5"/>
     <w:rsid w:val="00E70D5A"/>
     <w:rsid w:val="00E71F5E"/>
     <w:rsid w:val="00E7249E"/>
     <w:rsid w:val="00E7265E"/>
     <w:rsid w:val="00E72943"/>
     <w:rsid w:val="00E73574"/>
     <w:rsid w:val="00E7373F"/>
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E73B4C"/>
     <w:rsid w:val="00E73CDC"/>
     <w:rsid w:val="00E73ED3"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7435B"/>
     <w:rsid w:val="00E746F5"/>
     <w:rsid w:val="00E748DF"/>
     <w:rsid w:val="00E74989"/>
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E75CFF"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
+    <w:rsid w:val="00E809AB"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
+    <w:rsid w:val="00E8201C"/>
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
+    <w:rsid w:val="00E92ACD"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
+    <w:rsid w:val="00E955A8"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
+    <w:rsid w:val="00EA171B"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1C36"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA22DE"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
     <w:rsid w:val="00EA2DBB"/>
     <w:rsid w:val="00EA2E2E"/>
     <w:rsid w:val="00EA2EC6"/>
     <w:rsid w:val="00EA2F32"/>
     <w:rsid w:val="00EA3067"/>
     <w:rsid w:val="00EA3325"/>
     <w:rsid w:val="00EA33D0"/>
     <w:rsid w:val="00EA3448"/>
     <w:rsid w:val="00EA4434"/>
     <w:rsid w:val="00EA4465"/>
     <w:rsid w:val="00EA455C"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA4F7C"/>
     <w:rsid w:val="00EA5B7E"/>
     <w:rsid w:val="00EA5E67"/>
     <w:rsid w:val="00EA6671"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
     <w:rsid w:val="00EB01C8"/>
+    <w:rsid w:val="00EB1C57"/>
     <w:rsid w:val="00EB2330"/>
     <w:rsid w:val="00EB246E"/>
     <w:rsid w:val="00EB27BA"/>
     <w:rsid w:val="00EB29AA"/>
     <w:rsid w:val="00EB3354"/>
     <w:rsid w:val="00EB3613"/>
+    <w:rsid w:val="00EB3852"/>
     <w:rsid w:val="00EB3910"/>
     <w:rsid w:val="00EB396E"/>
     <w:rsid w:val="00EB3D2D"/>
+    <w:rsid w:val="00EB42EA"/>
     <w:rsid w:val="00EB461D"/>
     <w:rsid w:val="00EB4EBA"/>
     <w:rsid w:val="00EB5458"/>
     <w:rsid w:val="00EB551D"/>
     <w:rsid w:val="00EB5616"/>
+    <w:rsid w:val="00EB5EAB"/>
     <w:rsid w:val="00EB5EF0"/>
     <w:rsid w:val="00EB66F5"/>
     <w:rsid w:val="00EB6774"/>
     <w:rsid w:val="00EB6967"/>
     <w:rsid w:val="00EB69E1"/>
     <w:rsid w:val="00EB6EE8"/>
     <w:rsid w:val="00EC00E9"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC0435"/>
     <w:rsid w:val="00EC04C3"/>
     <w:rsid w:val="00EC0842"/>
     <w:rsid w:val="00EC09EE"/>
     <w:rsid w:val="00EC1F0E"/>
     <w:rsid w:val="00EC215D"/>
     <w:rsid w:val="00EC21AD"/>
     <w:rsid w:val="00EC24DF"/>
     <w:rsid w:val="00EC2629"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2BCB"/>
     <w:rsid w:val="00EC3441"/>
+    <w:rsid w:val="00EC35E9"/>
     <w:rsid w:val="00EC3762"/>
     <w:rsid w:val="00EC4044"/>
     <w:rsid w:val="00EC4AE8"/>
     <w:rsid w:val="00EC4E45"/>
     <w:rsid w:val="00EC551F"/>
     <w:rsid w:val="00EC67F3"/>
     <w:rsid w:val="00EC6B4D"/>
     <w:rsid w:val="00EC6C90"/>
     <w:rsid w:val="00EC6D1C"/>
     <w:rsid w:val="00EC73CF"/>
     <w:rsid w:val="00ED150D"/>
     <w:rsid w:val="00ED195A"/>
     <w:rsid w:val="00ED1C51"/>
     <w:rsid w:val="00ED2378"/>
     <w:rsid w:val="00ED285F"/>
     <w:rsid w:val="00ED2E9B"/>
     <w:rsid w:val="00ED4906"/>
     <w:rsid w:val="00ED563B"/>
     <w:rsid w:val="00ED58C2"/>
     <w:rsid w:val="00ED62F8"/>
     <w:rsid w:val="00ED64A8"/>
     <w:rsid w:val="00ED6547"/>
+    <w:rsid w:val="00ED677B"/>
     <w:rsid w:val="00ED6956"/>
     <w:rsid w:val="00ED723A"/>
     <w:rsid w:val="00ED7312"/>
     <w:rsid w:val="00ED7B35"/>
     <w:rsid w:val="00EE0DAF"/>
     <w:rsid w:val="00EE0E1F"/>
     <w:rsid w:val="00EE0F92"/>
     <w:rsid w:val="00EE1935"/>
     <w:rsid w:val="00EE1EF6"/>
     <w:rsid w:val="00EE285C"/>
     <w:rsid w:val="00EE2B08"/>
     <w:rsid w:val="00EE2B25"/>
     <w:rsid w:val="00EE2E5E"/>
     <w:rsid w:val="00EE3101"/>
+    <w:rsid w:val="00EE3C2E"/>
     <w:rsid w:val="00EE462A"/>
     <w:rsid w:val="00EE464C"/>
     <w:rsid w:val="00EE4869"/>
     <w:rsid w:val="00EE4960"/>
     <w:rsid w:val="00EE49AA"/>
     <w:rsid w:val="00EE4A24"/>
     <w:rsid w:val="00EE4C61"/>
     <w:rsid w:val="00EE4CFD"/>
     <w:rsid w:val="00EE4E4F"/>
     <w:rsid w:val="00EE60CC"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6593"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6B2A"/>
     <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6FA2"/>
+    <w:rsid w:val="00EE7144"/>
     <w:rsid w:val="00EE72CC"/>
     <w:rsid w:val="00EE7A5E"/>
     <w:rsid w:val="00EF0700"/>
     <w:rsid w:val="00EF07F4"/>
     <w:rsid w:val="00EF0CC6"/>
     <w:rsid w:val="00EF12F2"/>
     <w:rsid w:val="00EF1817"/>
+    <w:rsid w:val="00EF1C9B"/>
+    <w:rsid w:val="00EF1E28"/>
     <w:rsid w:val="00EF24D7"/>
     <w:rsid w:val="00EF31B8"/>
     <w:rsid w:val="00EF3E70"/>
     <w:rsid w:val="00EF3F8E"/>
     <w:rsid w:val="00EF4342"/>
     <w:rsid w:val="00EF4D38"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
     <w:rsid w:val="00EF6547"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00EF6D27"/>
     <w:rsid w:val="00EF7088"/>
     <w:rsid w:val="00EF75B5"/>
     <w:rsid w:val="00EF7B2E"/>
     <w:rsid w:val="00F00256"/>
     <w:rsid w:val="00F00342"/>
     <w:rsid w:val="00F0053B"/>
     <w:rsid w:val="00F0059C"/>
     <w:rsid w:val="00F00C71"/>
+    <w:rsid w:val="00F018FD"/>
     <w:rsid w:val="00F023AF"/>
+    <w:rsid w:val="00F023D2"/>
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03079"/>
     <w:rsid w:val="00F034C8"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
     <w:rsid w:val="00F125CC"/>
+    <w:rsid w:val="00F126D8"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F17D5D"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17F5B"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
+    <w:rsid w:val="00F20B07"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F2281D"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
+    <w:rsid w:val="00F2424C"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
     <w:rsid w:val="00F2639E"/>
     <w:rsid w:val="00F267D7"/>
     <w:rsid w:val="00F26B2D"/>
     <w:rsid w:val="00F26DFB"/>
     <w:rsid w:val="00F2712F"/>
     <w:rsid w:val="00F27392"/>
     <w:rsid w:val="00F27499"/>
     <w:rsid w:val="00F27A82"/>
     <w:rsid w:val="00F27A97"/>
     <w:rsid w:val="00F27C81"/>
     <w:rsid w:val="00F27D29"/>
     <w:rsid w:val="00F30778"/>
     <w:rsid w:val="00F3086D"/>
     <w:rsid w:val="00F309D8"/>
     <w:rsid w:val="00F30FFA"/>
     <w:rsid w:val="00F31269"/>
     <w:rsid w:val="00F31504"/>
     <w:rsid w:val="00F32129"/>
     <w:rsid w:val="00F321C0"/>
     <w:rsid w:val="00F325B1"/>
     <w:rsid w:val="00F3264B"/>
     <w:rsid w:val="00F329EE"/>
     <w:rsid w:val="00F329F3"/>
     <w:rsid w:val="00F32B15"/>
+    <w:rsid w:val="00F32C75"/>
     <w:rsid w:val="00F32DA2"/>
     <w:rsid w:val="00F330D2"/>
     <w:rsid w:val="00F33440"/>
     <w:rsid w:val="00F33C73"/>
     <w:rsid w:val="00F340E0"/>
     <w:rsid w:val="00F345E1"/>
     <w:rsid w:val="00F34B90"/>
     <w:rsid w:val="00F34E2E"/>
     <w:rsid w:val="00F35003"/>
+    <w:rsid w:val="00F35204"/>
     <w:rsid w:val="00F353B2"/>
     <w:rsid w:val="00F355B6"/>
     <w:rsid w:val="00F355D9"/>
     <w:rsid w:val="00F35874"/>
     <w:rsid w:val="00F35A63"/>
     <w:rsid w:val="00F35C88"/>
     <w:rsid w:val="00F35D70"/>
     <w:rsid w:val="00F35EDD"/>
     <w:rsid w:val="00F364F7"/>
     <w:rsid w:val="00F367AF"/>
     <w:rsid w:val="00F36874"/>
     <w:rsid w:val="00F3716E"/>
     <w:rsid w:val="00F37330"/>
     <w:rsid w:val="00F374BB"/>
     <w:rsid w:val="00F37795"/>
     <w:rsid w:val="00F379AD"/>
     <w:rsid w:val="00F379EF"/>
     <w:rsid w:val="00F37B19"/>
     <w:rsid w:val="00F37D6F"/>
     <w:rsid w:val="00F37E97"/>
     <w:rsid w:val="00F4089C"/>
     <w:rsid w:val="00F40D0F"/>
     <w:rsid w:val="00F4104A"/>
     <w:rsid w:val="00F41216"/>
     <w:rsid w:val="00F4125B"/>
     <w:rsid w:val="00F41473"/>
     <w:rsid w:val="00F42100"/>
     <w:rsid w:val="00F4232A"/>
+    <w:rsid w:val="00F423C3"/>
     <w:rsid w:val="00F42848"/>
     <w:rsid w:val="00F42EBC"/>
     <w:rsid w:val="00F43223"/>
     <w:rsid w:val="00F4417D"/>
     <w:rsid w:val="00F44C34"/>
     <w:rsid w:val="00F456B7"/>
     <w:rsid w:val="00F463B7"/>
     <w:rsid w:val="00F46C9D"/>
     <w:rsid w:val="00F46CC8"/>
     <w:rsid w:val="00F46D1A"/>
     <w:rsid w:val="00F46EBB"/>
     <w:rsid w:val="00F47843"/>
     <w:rsid w:val="00F50856"/>
     <w:rsid w:val="00F50FE7"/>
     <w:rsid w:val="00F510EF"/>
     <w:rsid w:val="00F513F9"/>
     <w:rsid w:val="00F51A87"/>
     <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F524BC"/>
     <w:rsid w:val="00F52DB7"/>
     <w:rsid w:val="00F543EE"/>
     <w:rsid w:val="00F54AC0"/>
     <w:rsid w:val="00F54D06"/>
     <w:rsid w:val="00F54FD7"/>
     <w:rsid w:val="00F55415"/>
     <w:rsid w:val="00F55958"/>
     <w:rsid w:val="00F56585"/>
+    <w:rsid w:val="00F56898"/>
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F56D93"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F570CE"/>
     <w:rsid w:val="00F57295"/>
     <w:rsid w:val="00F57A06"/>
     <w:rsid w:val="00F57A4C"/>
     <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F6053D"/>
     <w:rsid w:val="00F60721"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F60B5D"/>
     <w:rsid w:val="00F60BB0"/>
     <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F6187E"/>
+    <w:rsid w:val="00F61B00"/>
     <w:rsid w:val="00F61FD9"/>
     <w:rsid w:val="00F62205"/>
     <w:rsid w:val="00F62A8B"/>
     <w:rsid w:val="00F63203"/>
     <w:rsid w:val="00F63381"/>
     <w:rsid w:val="00F63432"/>
     <w:rsid w:val="00F6347E"/>
     <w:rsid w:val="00F64C20"/>
     <w:rsid w:val="00F64FC3"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F6559C"/>
     <w:rsid w:val="00F65966"/>
     <w:rsid w:val="00F65D82"/>
     <w:rsid w:val="00F65ED5"/>
     <w:rsid w:val="00F6612A"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F66E2D"/>
     <w:rsid w:val="00F670C2"/>
     <w:rsid w:val="00F67CC7"/>
     <w:rsid w:val="00F67EFD"/>
     <w:rsid w:val="00F7051D"/>
     <w:rsid w:val="00F7172F"/>
     <w:rsid w:val="00F71BC3"/>
     <w:rsid w:val="00F72C78"/>
     <w:rsid w:val="00F73197"/>
     <w:rsid w:val="00F7373A"/>
     <w:rsid w:val="00F7425A"/>
     <w:rsid w:val="00F74367"/>
     <w:rsid w:val="00F74870"/>
     <w:rsid w:val="00F74AFE"/>
     <w:rsid w:val="00F75507"/>
     <w:rsid w:val="00F75989"/>
+    <w:rsid w:val="00F7617C"/>
     <w:rsid w:val="00F7641E"/>
     <w:rsid w:val="00F76D22"/>
     <w:rsid w:val="00F770C2"/>
     <w:rsid w:val="00F77333"/>
     <w:rsid w:val="00F77882"/>
     <w:rsid w:val="00F778FF"/>
     <w:rsid w:val="00F77F84"/>
     <w:rsid w:val="00F8018D"/>
     <w:rsid w:val="00F80200"/>
     <w:rsid w:val="00F80AD0"/>
     <w:rsid w:val="00F80DF3"/>
     <w:rsid w:val="00F811F5"/>
     <w:rsid w:val="00F81E6A"/>
     <w:rsid w:val="00F822AB"/>
     <w:rsid w:val="00F82317"/>
     <w:rsid w:val="00F82A0A"/>
     <w:rsid w:val="00F832C3"/>
     <w:rsid w:val="00F834A7"/>
     <w:rsid w:val="00F834E5"/>
     <w:rsid w:val="00F83A95"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rsid w:val="00F843F0"/>
     <w:rsid w:val="00F84676"/>
     <w:rsid w:val="00F84E0A"/>
     <w:rsid w:val="00F84E34"/>
     <w:rsid w:val="00F84FBD"/>
     <w:rsid w:val="00F85138"/>
     <w:rsid w:val="00F852D0"/>
     <w:rsid w:val="00F85B4F"/>
     <w:rsid w:val="00F8634D"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F90354"/>
     <w:rsid w:val="00F90BAF"/>
     <w:rsid w:val="00F9111F"/>
     <w:rsid w:val="00F917D4"/>
     <w:rsid w:val="00F91DEE"/>
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
+    <w:rsid w:val="00F93472"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
     <w:rsid w:val="00F9569D"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
@@ -30027,613 +29922,664 @@
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
+    <w:rsid w:val="00FD07C7"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4BB5"/>
     <w:rsid w:val="00FD4BFB"/>
     <w:rsid w:val="00FD4E5C"/>
     <w:rsid w:val="00FD5116"/>
     <w:rsid w:val="00FD5DB3"/>
     <w:rsid w:val="00FD5DFA"/>
     <w:rsid w:val="00FD6052"/>
+    <w:rsid w:val="00FD6264"/>
     <w:rsid w:val="00FD6715"/>
     <w:rsid w:val="00FD7474"/>
     <w:rsid w:val="00FD7977"/>
     <w:rsid w:val="00FD7B5F"/>
     <w:rsid w:val="00FE024B"/>
     <w:rsid w:val="00FE0B73"/>
     <w:rsid w:val="00FE13A2"/>
     <w:rsid w:val="00FE15A5"/>
     <w:rsid w:val="00FE15B7"/>
     <w:rsid w:val="00FE18C4"/>
     <w:rsid w:val="00FE1B82"/>
+    <w:rsid w:val="00FE1CAE"/>
     <w:rsid w:val="00FE1EB2"/>
     <w:rsid w:val="00FE2191"/>
     <w:rsid w:val="00FE2251"/>
     <w:rsid w:val="00FE2575"/>
     <w:rsid w:val="00FE2685"/>
+    <w:rsid w:val="00FE2692"/>
     <w:rsid w:val="00FE298E"/>
     <w:rsid w:val="00FE2C46"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE662F"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
+    <w:rsid w:val="00FF306E"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
+    <w:rsid w:val="00FF7468"/>
     <w:rsid w:val="00FF756C"/>
     <w:rsid w:val="00FF75FE"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
+    <w:rsid w:val="01397882"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
     <w:rsid w:val="03BC793B"/>
     <w:rsid w:val="0437704C"/>
     <w:rsid w:val="0485E228"/>
     <w:rsid w:val="049D1B31"/>
     <w:rsid w:val="0509E76F"/>
     <w:rsid w:val="054706EA"/>
     <w:rsid w:val="05AE4FF4"/>
     <w:rsid w:val="05DB7DAE"/>
     <w:rsid w:val="06789607"/>
     <w:rsid w:val="0689D6A7"/>
     <w:rsid w:val="06B94735"/>
     <w:rsid w:val="0740F279"/>
     <w:rsid w:val="074CA3AC"/>
     <w:rsid w:val="07641289"/>
     <w:rsid w:val="07FDB4D4"/>
     <w:rsid w:val="085B772B"/>
     <w:rsid w:val="0863539B"/>
     <w:rsid w:val="0908CC44"/>
     <w:rsid w:val="092AFCCD"/>
     <w:rsid w:val="09754A5C"/>
     <w:rsid w:val="09856568"/>
     <w:rsid w:val="09E05120"/>
     <w:rsid w:val="09E14DA8"/>
     <w:rsid w:val="0A0CB692"/>
+    <w:rsid w:val="0A4198BE"/>
     <w:rsid w:val="0A82C5CE"/>
     <w:rsid w:val="0A96D6BE"/>
     <w:rsid w:val="0AC85023"/>
     <w:rsid w:val="0AE1AA14"/>
     <w:rsid w:val="0BCAC867"/>
     <w:rsid w:val="0C7EA2BC"/>
     <w:rsid w:val="0C97E241"/>
     <w:rsid w:val="0C9B6FBB"/>
     <w:rsid w:val="0CAC23C0"/>
     <w:rsid w:val="0CD1E97E"/>
     <w:rsid w:val="0CD68105"/>
     <w:rsid w:val="0D14C00C"/>
     <w:rsid w:val="0D5E3E9C"/>
     <w:rsid w:val="0D629B01"/>
     <w:rsid w:val="0DBCE8E0"/>
     <w:rsid w:val="0E8EF41F"/>
     <w:rsid w:val="0EAE5624"/>
     <w:rsid w:val="0F4E561F"/>
+    <w:rsid w:val="0F71D22B"/>
     <w:rsid w:val="0F871120"/>
     <w:rsid w:val="0FC45D6A"/>
+    <w:rsid w:val="10194EE6"/>
     <w:rsid w:val="106BA343"/>
     <w:rsid w:val="10FA09CB"/>
     <w:rsid w:val="11DF8DFD"/>
     <w:rsid w:val="11EB3753"/>
     <w:rsid w:val="11EF8BFD"/>
     <w:rsid w:val="12294732"/>
     <w:rsid w:val="126EDCB4"/>
     <w:rsid w:val="127112A0"/>
     <w:rsid w:val="1286B680"/>
+    <w:rsid w:val="12D90792"/>
     <w:rsid w:val="12E59FB7"/>
+    <w:rsid w:val="13EDFD93"/>
     <w:rsid w:val="13FE62E6"/>
     <w:rsid w:val="1447924B"/>
     <w:rsid w:val="151444B5"/>
     <w:rsid w:val="152BE036"/>
     <w:rsid w:val="15308722"/>
     <w:rsid w:val="154D7715"/>
     <w:rsid w:val="1588CB9B"/>
     <w:rsid w:val="159296F8"/>
     <w:rsid w:val="165133A1"/>
     <w:rsid w:val="17375507"/>
     <w:rsid w:val="17647B73"/>
     <w:rsid w:val="1788A12D"/>
+    <w:rsid w:val="178EDE0D"/>
     <w:rsid w:val="179ADDA2"/>
     <w:rsid w:val="1803DD5F"/>
     <w:rsid w:val="18DBD688"/>
     <w:rsid w:val="19212E0F"/>
     <w:rsid w:val="19928CC3"/>
     <w:rsid w:val="19C288DD"/>
     <w:rsid w:val="1A6CF678"/>
+    <w:rsid w:val="1B1D89DA"/>
     <w:rsid w:val="1B2A4C94"/>
     <w:rsid w:val="1B7813E7"/>
+    <w:rsid w:val="1B935348"/>
+    <w:rsid w:val="1D2EB5BE"/>
     <w:rsid w:val="1D821450"/>
     <w:rsid w:val="1DBE6FF2"/>
     <w:rsid w:val="1DD74FFE"/>
     <w:rsid w:val="1DEAFB1E"/>
     <w:rsid w:val="1DEB057D"/>
     <w:rsid w:val="1E5F70B0"/>
     <w:rsid w:val="1E758CBD"/>
     <w:rsid w:val="1EAC55DA"/>
     <w:rsid w:val="1EE2BAA3"/>
     <w:rsid w:val="1F0EF5C6"/>
     <w:rsid w:val="1F63B926"/>
     <w:rsid w:val="1FE4BDD1"/>
     <w:rsid w:val="2007CF94"/>
     <w:rsid w:val="207CC22A"/>
     <w:rsid w:val="20C372C7"/>
     <w:rsid w:val="2106FB90"/>
     <w:rsid w:val="21657D0C"/>
     <w:rsid w:val="21B572E6"/>
     <w:rsid w:val="21BA9C9B"/>
     <w:rsid w:val="21D8D01A"/>
     <w:rsid w:val="22140550"/>
+    <w:rsid w:val="221DFC48"/>
     <w:rsid w:val="2262AA78"/>
     <w:rsid w:val="2282CB1D"/>
     <w:rsid w:val="22B01956"/>
     <w:rsid w:val="230708AB"/>
     <w:rsid w:val="23183CED"/>
     <w:rsid w:val="239ABB7D"/>
+    <w:rsid w:val="23F8B798"/>
     <w:rsid w:val="2416D4BF"/>
     <w:rsid w:val="24477189"/>
     <w:rsid w:val="2451DF3A"/>
     <w:rsid w:val="2468D356"/>
     <w:rsid w:val="246BE30C"/>
     <w:rsid w:val="246CD287"/>
     <w:rsid w:val="2523191D"/>
     <w:rsid w:val="2568AB0B"/>
+    <w:rsid w:val="259168AF"/>
     <w:rsid w:val="259E3A13"/>
     <w:rsid w:val="25F33BE6"/>
+    <w:rsid w:val="26105720"/>
     <w:rsid w:val="261F268C"/>
     <w:rsid w:val="2683EF99"/>
+    <w:rsid w:val="26955297"/>
     <w:rsid w:val="26A4FF53"/>
     <w:rsid w:val="26CCB7AA"/>
     <w:rsid w:val="26E34B4E"/>
     <w:rsid w:val="2714C861"/>
     <w:rsid w:val="27663178"/>
     <w:rsid w:val="2773DF11"/>
+    <w:rsid w:val="278CEE39"/>
     <w:rsid w:val="279020D4"/>
     <w:rsid w:val="27902803"/>
     <w:rsid w:val="27D0625A"/>
     <w:rsid w:val="27DD393D"/>
     <w:rsid w:val="28273D65"/>
     <w:rsid w:val="29085A55"/>
+    <w:rsid w:val="292FD0E1"/>
     <w:rsid w:val="295F0B3C"/>
     <w:rsid w:val="2A355D98"/>
     <w:rsid w:val="2A74601D"/>
     <w:rsid w:val="2AB1EAEF"/>
     <w:rsid w:val="2AB2C8D8"/>
     <w:rsid w:val="2B270E5D"/>
     <w:rsid w:val="2B405877"/>
     <w:rsid w:val="2B449894"/>
     <w:rsid w:val="2B72BD34"/>
     <w:rsid w:val="2B72D985"/>
     <w:rsid w:val="2C0F1796"/>
     <w:rsid w:val="2C32C152"/>
     <w:rsid w:val="2C46CF51"/>
     <w:rsid w:val="2C837899"/>
+    <w:rsid w:val="2C844EFE"/>
     <w:rsid w:val="2C9158C6"/>
+    <w:rsid w:val="2CCF6284"/>
+    <w:rsid w:val="2D4B9A99"/>
     <w:rsid w:val="2DA1BF57"/>
     <w:rsid w:val="2DEA05BD"/>
     <w:rsid w:val="2DFFAC9A"/>
     <w:rsid w:val="2E7B5CE0"/>
     <w:rsid w:val="2E7C31C9"/>
     <w:rsid w:val="2F071CE2"/>
     <w:rsid w:val="2F11D050"/>
     <w:rsid w:val="302AE77A"/>
     <w:rsid w:val="304B4F25"/>
     <w:rsid w:val="3069EFA4"/>
     <w:rsid w:val="30813013"/>
     <w:rsid w:val="30CC72CC"/>
     <w:rsid w:val="30FD12C7"/>
     <w:rsid w:val="31092F4C"/>
     <w:rsid w:val="318985F6"/>
     <w:rsid w:val="31DE879D"/>
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
+    <w:rsid w:val="33299657"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
+    <w:rsid w:val="336393A7"/>
     <w:rsid w:val="33910EFE"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
     <w:rsid w:val="348503EB"/>
     <w:rsid w:val="354EFDAC"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
     <w:rsid w:val="36D3BC6C"/>
+    <w:rsid w:val="36DF00CD"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
+    <w:rsid w:val="39E423EF"/>
     <w:rsid w:val="39FE3EBC"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
     <w:rsid w:val="3A4D3B1F"/>
     <w:rsid w:val="3ADE6DD2"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
     <w:rsid w:val="3B99B6AD"/>
     <w:rsid w:val="3B9FD876"/>
+    <w:rsid w:val="3BB24BB9"/>
     <w:rsid w:val="3BF261C1"/>
     <w:rsid w:val="3C4BAF29"/>
+    <w:rsid w:val="3C625341"/>
     <w:rsid w:val="3C9336CA"/>
     <w:rsid w:val="3CC77A80"/>
     <w:rsid w:val="3CF9746A"/>
     <w:rsid w:val="3D5B8B69"/>
     <w:rsid w:val="3DDCB5F8"/>
     <w:rsid w:val="3E657CDD"/>
     <w:rsid w:val="3E70D751"/>
     <w:rsid w:val="3EBF43C7"/>
     <w:rsid w:val="3F25643A"/>
     <w:rsid w:val="3FADDAA1"/>
     <w:rsid w:val="3FB688F3"/>
     <w:rsid w:val="3FBF20C2"/>
     <w:rsid w:val="3FC1C036"/>
     <w:rsid w:val="3FF5BFDD"/>
     <w:rsid w:val="410F418A"/>
+    <w:rsid w:val="418FDE54"/>
     <w:rsid w:val="41E4A38E"/>
     <w:rsid w:val="41E66EF7"/>
     <w:rsid w:val="421609B3"/>
     <w:rsid w:val="42CC7BC5"/>
     <w:rsid w:val="42FA3B1F"/>
     <w:rsid w:val="433C90B5"/>
     <w:rsid w:val="43504692"/>
     <w:rsid w:val="44DB780A"/>
     <w:rsid w:val="451D8467"/>
     <w:rsid w:val="452DB02E"/>
     <w:rsid w:val="4569191D"/>
     <w:rsid w:val="45F1749E"/>
     <w:rsid w:val="46EC0885"/>
     <w:rsid w:val="470E9718"/>
     <w:rsid w:val="47C4C87B"/>
     <w:rsid w:val="47D2210E"/>
     <w:rsid w:val="47F40877"/>
     <w:rsid w:val="481C2B5F"/>
     <w:rsid w:val="482406E7"/>
     <w:rsid w:val="48293F8C"/>
     <w:rsid w:val="483CA196"/>
     <w:rsid w:val="49096F91"/>
     <w:rsid w:val="4930D506"/>
     <w:rsid w:val="4951C592"/>
     <w:rsid w:val="49E63A88"/>
     <w:rsid w:val="4A136BDC"/>
     <w:rsid w:val="4A26B89D"/>
     <w:rsid w:val="4B0163C5"/>
     <w:rsid w:val="4B34143E"/>
     <w:rsid w:val="4B60781D"/>
     <w:rsid w:val="4BF3104F"/>
     <w:rsid w:val="4BFEA3DF"/>
     <w:rsid w:val="4C2A9F3F"/>
     <w:rsid w:val="4CD9714A"/>
     <w:rsid w:val="4DCF5614"/>
     <w:rsid w:val="4DEBA75F"/>
     <w:rsid w:val="4E079D94"/>
     <w:rsid w:val="4E395CC5"/>
+    <w:rsid w:val="4EA6A6C5"/>
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
+    <w:rsid w:val="5034F494"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
     <w:rsid w:val="5073386C"/>
     <w:rsid w:val="50BEEE4F"/>
     <w:rsid w:val="50DF1D72"/>
     <w:rsid w:val="5110D5A6"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
     <w:rsid w:val="51F5625D"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
+    <w:rsid w:val="5338CA26"/>
     <w:rsid w:val="53D00C69"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
+    <w:rsid w:val="55160458"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567896BC"/>
+    <w:rsid w:val="56C9E760"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
     <w:rsid w:val="58314F50"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
     <w:rsid w:val="58EEE0FF"/>
     <w:rsid w:val="595C23A9"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
     <w:rsid w:val="5A322E9A"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
     <w:rsid w:val="5AB0618C"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
+    <w:rsid w:val="5C17D2F3"/>
     <w:rsid w:val="5C82BDF2"/>
     <w:rsid w:val="5CDD37BD"/>
+    <w:rsid w:val="5CE8AE33"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
     <w:rsid w:val="5DC80A56"/>
     <w:rsid w:val="5DF23226"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
+    <w:rsid w:val="5E5245F1"/>
     <w:rsid w:val="5E54A18C"/>
+    <w:rsid w:val="5E6198CF"/>
     <w:rsid w:val="5E647E3E"/>
     <w:rsid w:val="5F2B1441"/>
+    <w:rsid w:val="5F2CB3A7"/>
+    <w:rsid w:val="5F8A737E"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
+    <w:rsid w:val="63C54AF8"/>
     <w:rsid w:val="63C6D75D"/>
     <w:rsid w:val="645A7CA4"/>
     <w:rsid w:val="648D456B"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="65B31951"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
     <w:rsid w:val="668AFE8F"/>
+    <w:rsid w:val="66F509C5"/>
     <w:rsid w:val="670C7F9B"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
     <w:rsid w:val="697B0267"/>
     <w:rsid w:val="69F389EE"/>
     <w:rsid w:val="6A158E7B"/>
     <w:rsid w:val="6A2AA9E6"/>
     <w:rsid w:val="6A40A319"/>
     <w:rsid w:val="6A799C6C"/>
     <w:rsid w:val="6A8A7AB1"/>
     <w:rsid w:val="6AEA58D8"/>
     <w:rsid w:val="6B61C945"/>
     <w:rsid w:val="6C05D65D"/>
     <w:rsid w:val="6C35FB41"/>
     <w:rsid w:val="6C88CFEE"/>
     <w:rsid w:val="6C8BC9D4"/>
     <w:rsid w:val="6C9037D6"/>
     <w:rsid w:val="6CB20F46"/>
     <w:rsid w:val="6CCCE185"/>
     <w:rsid w:val="6CEB32F8"/>
     <w:rsid w:val="6D30A8ED"/>
     <w:rsid w:val="6D792608"/>
     <w:rsid w:val="6DF6F073"/>
     <w:rsid w:val="6E354CD8"/>
     <w:rsid w:val="6E611EC1"/>
     <w:rsid w:val="6EC15611"/>
     <w:rsid w:val="6EF0E23F"/>
     <w:rsid w:val="6F284485"/>
     <w:rsid w:val="6F337DC9"/>
     <w:rsid w:val="6F617601"/>
     <w:rsid w:val="701D9B55"/>
     <w:rsid w:val="70398423"/>
     <w:rsid w:val="704DA716"/>
     <w:rsid w:val="7060DD5F"/>
     <w:rsid w:val="707CDF24"/>
     <w:rsid w:val="70C577DD"/>
     <w:rsid w:val="7144E635"/>
+    <w:rsid w:val="7159AEB3"/>
     <w:rsid w:val="7169CE7A"/>
     <w:rsid w:val="717BB15F"/>
     <w:rsid w:val="7182B05F"/>
+    <w:rsid w:val="723FC19C"/>
     <w:rsid w:val="7262548E"/>
     <w:rsid w:val="73000191"/>
     <w:rsid w:val="73580557"/>
     <w:rsid w:val="73938ACA"/>
     <w:rsid w:val="740F3C8E"/>
     <w:rsid w:val="742D32A1"/>
     <w:rsid w:val="7466226B"/>
     <w:rsid w:val="748BE7A0"/>
     <w:rsid w:val="7495034C"/>
     <w:rsid w:val="74B80E6F"/>
     <w:rsid w:val="74E45228"/>
+    <w:rsid w:val="751B2CDD"/>
     <w:rsid w:val="751EBE88"/>
     <w:rsid w:val="754E27E2"/>
     <w:rsid w:val="7581A57D"/>
     <w:rsid w:val="75CF1133"/>
     <w:rsid w:val="75D2AC8C"/>
     <w:rsid w:val="7678258D"/>
     <w:rsid w:val="76DCC80E"/>
     <w:rsid w:val="77519A79"/>
     <w:rsid w:val="7765D499"/>
     <w:rsid w:val="77B127A8"/>
     <w:rsid w:val="77B47E03"/>
     <w:rsid w:val="77EFA906"/>
     <w:rsid w:val="781B82A9"/>
     <w:rsid w:val="781E0393"/>
     <w:rsid w:val="785E1FF0"/>
+    <w:rsid w:val="7871157E"/>
     <w:rsid w:val="789815B9"/>
     <w:rsid w:val="78D3B94A"/>
     <w:rsid w:val="78E7DA5F"/>
     <w:rsid w:val="78E9BBF5"/>
     <w:rsid w:val="78F9E125"/>
     <w:rsid w:val="79269133"/>
     <w:rsid w:val="798AF338"/>
     <w:rsid w:val="7A19C844"/>
     <w:rsid w:val="7A33C547"/>
     <w:rsid w:val="7AC076D5"/>
     <w:rsid w:val="7AFEAAEE"/>
     <w:rsid w:val="7B440EC2"/>
+    <w:rsid w:val="7B5C4436"/>
     <w:rsid w:val="7BD6BBA1"/>
     <w:rsid w:val="7C366D10"/>
     <w:rsid w:val="7CA547BB"/>
     <w:rsid w:val="7CE59954"/>
     <w:rsid w:val="7CEE9EB0"/>
     <w:rsid w:val="7D236138"/>
     <w:rsid w:val="7D301B84"/>
     <w:rsid w:val="7D59E082"/>
     <w:rsid w:val="7DD52B1D"/>
     <w:rsid w:val="7DE31BB7"/>
     <w:rsid w:val="7E757346"/>
     <w:rsid w:val="7E9FA087"/>
     <w:rsid w:val="7F887486"/>
     <w:rsid w:val="7FAC7894"/>
     <w:rsid w:val="7FB999C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FB3A3FC"/>
-  <w15:docId w15:val="{E6E23F7D-CA89-44BF-AEB2-1D210E85A415}"/>
+  <w15:docId w15:val="{2E5E5A26-4147-4EA0-8A53-4B7A85623C1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -35568,51 +35514,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azegarelli@dariodiesel%20.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23720&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23806&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23716&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23805&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.rooney@ucfne.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MattS@bobcatct.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23946&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan_boudreau@miltoncat.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23651&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23718&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakedubreuil@barryequipment.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dduhn@monroetractor.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23715&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23717&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/truck-safety-devices?_gl=1*nf13kg*_ga*MTg1MjAzNzQ0NC4xNjcxODA1NzUx*_ga_MCLPEGW7WM*MTcyMzgyNTE2Mi42Ni4wLjE3MjM4MjUxNzEuMC4wLjA." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbuckley@ballardtrucks.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23719&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23945&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23714&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23807&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23802&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MPRESTON@THEPETESTORE.COM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/surplus-property-program?_ga=2.203980761.813094369.1773079513-1186889767.1768579722&amp;_gl=1*17g99qr*_ga*MTE4Njg4OTc2Ny4xNzY4NTc5NzIy*_ga_MCLPEGW7WM*czE3NzMwNzk1MjckbzEyJGcxJHQxNzczMDc5NTI3JGo2MCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23716&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23715&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/truck-safety-devices?_gl=1*nf13kg*_ga*MTg1MjAzNzQ0NC4xNjcxODA1NzUx*_ga_MCLPEGW7WM*MTcyMzgyNTE2Mi42Ni4wLjE3MjM4MjUxNzEuMC4wLjA." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23651&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcastrechini@allegiancetrucks.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23805&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MPreston@THEPETESTORE.COM" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JTAhearn@Ahearnequipment.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jakedubreuil@barryequipment.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azegarelli@dariodiesel.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan_boudreau@miltoncat.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23714&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23718&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23802&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.rooney@chadwick-baross.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bbuckley@ballardtrucks.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tledogar@monroetractor.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Josh.clark@uatne.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23806&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@andersonmotors.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23945&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chenderson@marcotteford.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23717&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marsh@advantagetruckne.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23719&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23720&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:municipal@equipmenteast.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MattS@bobcatct.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23946&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23807&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -35897,67 +35843,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -36160,94 +36106,2042 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B37FED4A-87BE-40C5-B367-E3386DB7A486}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C976197E-AC77-4DAE-998F-416FF6873FB4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>7262</Words>
-  <Characters>41399</Characters>
+  <Words>7378</Words>
+  <Characters>42060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>344</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>350</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48564</CharactersWithSpaces>
+  <CharactersWithSpaces>49340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="648" baseType="variant">
+      <vt:variant>
+        <vt:i4>4849682</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/truck-safety-devices?_gl=1*nf13kg*_ga*MTg1MjAzNzQ0NC4xNjcxODA1NzUx*_ga_MCLPEGW7WM*MTcyMzgyNTE2Mi42Ni4wLjE3MjM4MjUxNzEuMC4wLjA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522019</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Josh.clark@uatne.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23807&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5636194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:marsh@advantagetruckne.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23718&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801107</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:MPreston@THEPETESTORE.COM</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097266</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23717&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ryan_boudreau@miltoncat.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556017</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>381</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23720&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>378</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:tledogar@monroetractor.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949235</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>375</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23805&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915301</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:chenderson@marcotteford.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293874</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23714&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:municipal@equipmenteast.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883699</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:azegarelli@dariodiesel.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228338</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23715&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:scott.rooney@chadwick-baross.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:MattS@bobcatct.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23945&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522083</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jakedubreuil@barryequipment.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162802</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23716&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274580</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bbuckley@ballardtrucks.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23946&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701733</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jim@andersonmotors.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752627</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23802&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mcastrechini@allegiancetrucks.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23806&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196669</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:JTAhearn@Ahearnequipment.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-21-1080-OSD03-SRC02-23719&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997755</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23651&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424926</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Comptroller.Info@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094936</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900621</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/environmentally-preferable-products-epp-procurement-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507410</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>-alternative-fuel-vehicles-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.procurated.com/ma-statewide/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/surplus-property-program?_ga=2.203980761.813094369.1773079513-1186889767.1768579722&amp;_gl=1*17g99qr*_ga*MTE4Njg4OTc2Ny4xNzY4NTc5NzIy*_ga_MCLPEGW7WM*czE3NzMwNzk1MjckbzEyJGcxJHQxNzczMDc5NTI3JGo2MCRsMCRoMA..</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.macomptroller.org/policies/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145732</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852015</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946871</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128803</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852045</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/statewide-contract-index</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458839</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687037</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/orgs/supplier-diversity-office-sdo</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242970</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.commbuys.com/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949151</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:OSDhelpdesk@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684796</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/non-profit-purchasing-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094856</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/fac116/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638521</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Truck</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-23649&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363551</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363550</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363549</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363548</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363547</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363546</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363545</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363544</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363543</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363542</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363541</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179701</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363540</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363539</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>107</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363538</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363537</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>95</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363536</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363535</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363534</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363533</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363532</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363531</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363530</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363529</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363528</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363527</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363526</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363525</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310773</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc214363524</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701758</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Quote_Response_and</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Extend_Beyond_(Performance</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:kelly.thompsonclark@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">