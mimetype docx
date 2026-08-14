--- v0 (2026-03-26)
+++ v1 (2026-08-14)
@@ -1,55 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21A9D04A" w14:textId="15063EB0" w:rsidR="00915172" w:rsidRDefault="00946422" w:rsidP="00BF77A9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
@@ -105,125 +100,128 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1717ED78" w14:textId="0AA0D117" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
+    <w:p w14:paraId="1717ED78" w14:textId="524E9005" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
       <w:bookmarkStart w:id="2" w:name="_Toc214952042"/>
-      <w:r w:rsidRPr="00CA6AF1">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>e</w:t>
+        <w:t>Contract User Guide</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="007C0634" w:rsidRPr="007C0634">
-        <w:t>VEH115: Vehicle Parts Inventory Management</w:t>
+      <w:r w:rsidR="007C0634">
+        <w:t>VEH1</w:t>
+      </w:r>
+      <w:r w:rsidR="3097970A">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634">
+        <w:t>: Vehicle Parts Inventory Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc214952043"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="006B1022">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="762"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="1A129ED1" w14:textId="20DBF6F8" w:rsidR="007C0634" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
             <w:pPr>
               <w:tabs>
@@ -246,798 +244,605 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18E36C1D" w14:textId="58D821A1" w:rsidR="00B1168A" w:rsidRPr="00606368" w:rsidRDefault="007C0634" w:rsidP="00897E0E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0634">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-720-3184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="00821DEE">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="2465"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="646BCE87" w14:textId="2049788D" w:rsidR="007C0634" w:rsidRPr="00C8029B" w:rsidRDefault="007C0634" w:rsidP="007C0634">
-[...101 lines deleted...]
-          <w:p w14:paraId="02B75CD4" w14:textId="56AC66C9" w:rsidR="007C0634" w:rsidRPr="006C6651" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+          <w:p w14:paraId="646BCE87" w14:textId="3341C2A9" w:rsidR="007C0634" w:rsidRPr="00C8029B" w:rsidRDefault="007C0634" w:rsidP="0090511F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
+              <w:spacing w:before="39"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Contract Term: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="28FAFAC7">
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="28FAFAC7">
+              <w:t>1,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="28FAFAC7">
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="0922AE58" w:rsidRPr="28FAFAC7">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1ED8289A" w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>December 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00401C8E" w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="096EA52B" w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="5A142CDD" w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16DEF706" w14:textId="6D09AF66" w:rsidR="007C0634" w:rsidRPr="0090511F" w:rsidRDefault="007C0634" w:rsidP="0090511F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="41"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090511F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum End Date: </w:t>
+            </w:r>
+            <w:r w:rsidR="3A83B40A" w:rsidRPr="001A4AEF">
+              <w:t>December</w:t>
+            </w:r>
+            <w:r w:rsidR="00401C8E" w:rsidRPr="001A4AEF">
+              <w:t xml:space="preserve"> 3, 20</w:t>
+            </w:r>
+            <w:r w:rsidR="001C4F4D" w:rsidRPr="001A4AEF">
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBB0034" w14:textId="6BB08D34" w:rsidR="001C4F4D" w:rsidRPr="00822537" w:rsidRDefault="00911EDA" w:rsidP="0090511F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="41"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00822537">
+              <w:t>Three (3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE40F3">
+              <w:t xml:space="preserve"> one-year (1)</w:t>
+            </w:r>
+            <w:r w:rsidR="004F6D20" w:rsidRPr="00822537">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB676F">
+              <w:t>extensions</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE40F3">
+              <w:t xml:space="preserve"> through </w:t>
+            </w:r>
+            <w:r w:rsidR="0090511F">
+              <w:t xml:space="preserve">December </w:t>
+            </w:r>
+            <w:r w:rsidR="000A21B2">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0090511F">
+              <w:t>, 2031</w:t>
+            </w:r>
+            <w:r w:rsidR="0041699E">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00822537" w:rsidRPr="00822537">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B75CD4" w14:textId="70AC383C" w:rsidR="007C0634" w:rsidRPr="006C6651" w:rsidRDefault="007C0634" w:rsidP="0090511F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
             </w:pPr>
             <w:hyperlink w:anchor="_Extend_Beyond_(Performance" w:history="1">
-              <w:r w:rsidRPr="00302296">
+              <w:r w:rsidRPr="0090511F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Extend Beyond Date:</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="4C1F59AF">
+            <w:r w:rsidRPr="0090511F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00401C8E">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="006C6651">
+            <w:r w:rsidR="1BFA5BFF" w:rsidRPr="001A4AEF">
+              <w:t xml:space="preserve">December 3, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC24AA" w:rsidRPr="001A4AEF">
+              <w:t>2032</w:t>
+            </w:r>
+            <w:r w:rsidR="00D667E2">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC24AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC24AA" w:rsidRPr="004B3177">
+              <w:t xml:space="preserve">Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the Extend Beyond date. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A4AEF">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...73 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18DAF315" w14:textId="0932296C" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="007C0634">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="0093033F">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="0B044EC2" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="70E84B67" w:rsidP="28FAFAC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006626DD">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidR="48666738">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DF0B69">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="45857030">
+              <w:t xml:space="preserve">Accounting System </w:t>
+            </w:r>
+            <w:r w:rsidR="6052CF13">
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="66886A13">
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="5A290FBE" w14:textId="0F546811" w:rsidR="0064148A" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="00953689">
+          <w:p w14:paraId="5A290FBE" w14:textId="524A1467" w:rsidR="0064148A" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="28FAFAC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0634">
+            <w:r w:rsidRPr="28FAFAC7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="006B1022">
+              </w:rPr>
+              <w:t>VEH1</w:t>
+            </w:r>
+            <w:r w:rsidR="1C8CEB6E" w:rsidRPr="28FAFAC7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1022" w:rsidRPr="28FAFAC7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65" w:rsidP="00953689">
+          <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="00410471" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="28FAFAC7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D6578">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="28FAFAC7">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...39 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="28FAFAC7">
+              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="383713DB" w:rsidRPr="28FAFAC7">
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidR="008D670A" w:rsidRPr="28FAFAC7">
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA06AC">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="28FAFAC7">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="006B1022">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="323"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287CDF2F" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="007C0634" w:rsidRDefault="0064148A" w:rsidP="007C0634">
+          <w:p w14:paraId="287CDF2F" w14:textId="02BE4A2D" w:rsidR="0064148A" w:rsidRPr="007C0634" w:rsidRDefault="0064148A" w:rsidP="007C0634">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C0634">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quotes are not required for purchasing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="598ACD9D" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="598ACD9D" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="00821DEE">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="674"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="334E9C00" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="334E9C00" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Vendor List and Information</w:t>
+                <w:t>Vendor List and Info</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="4" w:name="_Hlt233973294"/>
+              <w:bookmarkStart w:id="5" w:name="_Hlt233973295"/>
+              <w:r w:rsidRPr="00136526">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>r</w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="4"/>
+              <w:bookmarkEnd w:id="5"/>
+              <w:r w:rsidRPr="00136526">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>mation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C38038" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="69C38038" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="007C0634">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="335"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="29A452ED" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00C71BF9" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="0901D134" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="28FAFAC7">
             <w:pPr>
               <w:rPr>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00947935">
-[...136 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="504C6B2C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE53A3B" w14:textId="01B9CF25" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="007C0634">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -1082,152 +887,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mass.gov/osd</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF7BD81" w14:textId="3C9E875F" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="00AC1E9E">
+    <w:p w14:paraId="2AF7BD81" w14:textId="0D1201CB" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="3306B42F">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="3306B42F">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
         <w:t>Template Version: 9.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E685D">
+      <w:r w:rsidR="4D5CE6E0" w:rsidRPr="3306B42F">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3306B42F">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E685D">
+      <w:r w:rsidR="2D98B202" w:rsidRPr="3306B42F">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009E685D">
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3306B42F">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="004E1C44" w:rsidRPr="009E685D">
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="73E26D70" w:rsidRPr="4B0AE055">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...51 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2DD00E" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="00AC1E9E">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="1815"/>
           <w:tab w:val="center" w:pos="4968"/>
           <w:tab w:val="right" w:pos="9990"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1266,100 +1019,97 @@
       </w:r>
       <w:r w:rsidR="00145223">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">720-3300 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00FA6E91">
           <w:rPr>
             <w:color w:val="2E368F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mass.gov/osd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25388760" w14:textId="768F14C5" w:rsidR="007D0521" w:rsidRDefault="007D0521" w:rsidP="00C9452E">
+    <w:p w14:paraId="25388760" w14:textId="07EF2E4C" w:rsidR="007D0521" w:rsidRDefault="007D0521" w:rsidP="002379CF">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCBF46A" w14:textId="77777777" w:rsidR="00B03625" w:rsidRDefault="00B03625" w:rsidP="00426815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00B03625" w:rsidSect="003E7DC2">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="38DA5217" w14:textId="0B31D51A" w:rsidR="00E66FA9" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
@@ -3686,146 +3436,211 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DCC826" w14:textId="3B8A9271" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214952044"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc214952044"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="2A313544" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00160758" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="2A313544" w14:textId="11F2E062" w:rsidR="007C0634" w:rsidRPr="00160758" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>This is a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00160758">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statewide Contract for Parts Inventory Management. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6DD9" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can establish a “parts store” that is managed by NAPA Integrated Business Solutions (IBS). Typically, this is an on-site store, located within your facility; however, in some cases, an off-site location can be established.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD542DA" w14:textId="2A035032" w:rsidR="007C0634" w:rsidRPr="00160758" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160758">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NAPA IBS is a service for fleet </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD73EF" w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00160758">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD73EF" w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005A1FDE" w:rsidRPr="00160758">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00160758">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has a need to effectively manage the parts, supplies and materials to manage their fleet. Using NAPA IBS’s Total Automotive Management System (TAMS) software solution, NAPA monitors, manages and tracks the stock of auto parts and supplies that are customized based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD73EF" w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="778479AC" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s fleet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needs, allowing for minimum downtime when vehicle service is required. NAPA IBS owns and manages the inventory, so </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0ACB" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only pay</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0ACB" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the parts </w:t>
+      </w:r>
+      <w:r w:rsidR="00053A84" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B089CE" w14:textId="3AA35E5B" w:rsidR="003B41F9" w:rsidRPr="00815201" w:rsidRDefault="003B41F9" w:rsidP="00815201">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7194">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This contract </w:t>
       </w:r>
       <w:r>
@@ -3851,1915 +3666,1486 @@
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any limitations, including for procurements involving </w:t>
       </w:r>
       <w:r w:rsidRPr="008754E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>construction</w:t>
       </w:r>
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, are outlined in this Contract User Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc214952045"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc194066617"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc214952045"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5DA1">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Savings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4E356DC6" w14:textId="51A4A3CB" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc188457898"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc188457898"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc214952046"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>his contract offers the following benefits:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="72C1279C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="009320BE" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="72C1279C" w14:textId="32904F5C" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1512"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="237" w:after="0" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="211"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Competitive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Pricing:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0E2A39FB" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>For convenience</w:t>
+      </w:r>
+      <w:r w:rsidR="27699A92" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and customization</w:t>
+      </w:r>
+      <w:r w:rsidR="0E2A39FB" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6DD9" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="58AB3F02" w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> are offered three (3) different </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Pricing_Options" w:history="1">
+        <w:r w:rsidR="58AB3F02" w:rsidRPr="214BFF35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>pricing options</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6961119E" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t xml:space="preserve">to fit their needs. NAPA IBS will work with Buyers to determine the best </w:t>
+      </w:r>
+      <w:r w:rsidR="2D730C49" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve">pricing </w:t>
+      </w:r>
+      <w:r w:rsidR="6961119E" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> list pricing.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">model. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77196DFA" w14:textId="62C22B82" w:rsidR="007C0634" w:rsidRPr="009320BE" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="77196DFA" w14:textId="23296ABE" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="3" w:after="0"/>
         <w:ind w:right="239"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Inventory</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Reduction:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>NAPA</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>IBS</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>offers</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>parts</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>consignment</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>model</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>whereby</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6DD9" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>pay</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t xml:space="preserve">parts they use while having a full breadth of parts on site, eliminating the risk of overstock and </w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>waste.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259CF5A6" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="009320BE" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="259CF5A6" w14:textId="5A7398EC" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="257"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Staffing:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>NAPA</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>IBS</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>provides</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="07B78197" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>to manage t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="73227743" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">buyer’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>parts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="771B4890" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>store</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35" w:rsidDel="00CB54B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54B1" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve">needs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35" w:rsidDel="00CB54B1">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54B1" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...137 lines deleted...]
-        <w:t>staff has expert knowledge and is 100% dedicated to their contract customer.</w:t>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35" w:rsidDel="00CB54B1">
+        <w:t>staff ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54B1" w:rsidRPr="214BFF35">
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35" w:rsidDel="00CB54B1">
+        <w:t xml:space="preserve"> expert knowledge and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54B1" w:rsidRPr="214BFF35">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> 100% dedicated to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35" w:rsidDel="00744551">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00744551" w:rsidRPr="214BFF35" w:rsidDel="00744551">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1188B574" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="009320BE" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="1188B574" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:after="0"/>
         <w:ind w:right="275"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Transaction</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Reduction:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Processing</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>single</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>monthly</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>payment</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>parts</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>supplies</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>used</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>save</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>time and administrative costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A5D5F1" w14:textId="6DCD59E9" w:rsidR="007C0634" w:rsidRPr="00CA2623" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="44A5D5F1" w14:textId="6FBCF2C3" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0"/>
         <w:ind w:right="393"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009320BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Integration with Existing Fleet Management Software: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>NAPA IBS’s Total Automotive Management System (TAMS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>integrated</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>many</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>software</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>systems</w:t>
       </w:r>
-      <w:r w:rsidRPr="009320BE">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00744551" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>the Buyer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>fleet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00744551" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>already</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>use,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Chevin’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t xml:space="preserve">FleetWave® offered on </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="00CA2623">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="24"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>VEH</w:t>
         </w:r>
-        <w:r w:rsidR="00640EC7">
+        <w:r w:rsidR="00640EC7" w:rsidRPr="214BFF35">
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:szCs w:val="24"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>118</w:t>
         </w:r>
-        <w:r w:rsidRPr="00CA2623">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="290D5E3C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="290D5E3C" w14:textId="7B9C6019" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="120"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Shop Productivity Improvement: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t xml:space="preserve">NAPA IBS’s on-site store handles day-to-day productivity </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:lastRenderedPageBreak/>
-        <w:t>challenges</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        <w:t>challenges, including paperwork,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>defects,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>warranty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>claims.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Regular</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>reporting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>on-demand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>fill</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>rates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CA2623">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF68A9" w:rsidRPr="214BFF35">
+        <w:t>ey Performance Indicators (K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>PIs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF68A9" w:rsidRPr="214BFF35">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2623">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve">developed with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF68A9" w:rsidRPr="214BFF35">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> to ensure limited downtime </w:t>
+      </w:r>
+      <w:r w:rsidR="152DE306" w:rsidRPr="214BFF35">
+        <w:t>or delivery delays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D632DBF" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00EE3636" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="2D632DBF" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="082CDB9C" w14:textId="619F5867" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
+    <w:p w14:paraId="082CDB9C" w14:textId="619F5867" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
-      <w:r w:rsidR="008B1C1B">
+      <w:r w:rsidR="008B1C1B" w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts are an easy way to obtain benefits for your organization by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF1A2D9" w14:textId="4F6B6A80" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="3BF1A2D9" w14:textId="4F6B6A80" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leveraging the Commonwealth’s buying power</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40013AFF" w14:textId="3AAB4685" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="40013AFF" w14:textId="3AAB4685" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Simplifying the solicitation process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A410C27" w14:textId="005683D9" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="0A410C27" w14:textId="005683D9" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Providing contracting expertise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7BDA87" w14:textId="10239F41" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="7C7BDA87" w14:textId="10239F41" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enhancing vendor relationships through proactive management and oversight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367B6D3F" w14:textId="41A14A8D" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="367B6D3F" w14:textId="41A14A8D" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Offering competitive pricing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381ADBA2" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="300E924C" w14:textId="77777777" w:rsidR="00A50A56" w:rsidRPr="0007313C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Partnering with a pool of qualified and experienced vendors </w:t>
+        <w:t>Partnering with a pool of qualified and experienced vendors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7968B635" w14:textId="6AFF05D5" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="007B5CF4">
+    <w:p w14:paraId="4122FFB9" w14:textId="390F4B39" w:rsidR="00EF0700" w:rsidRPr="0007313C" w:rsidRDefault="00B72D6D" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A12C2C">
+      <w:r w:rsidRPr="0007313C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Offering Prompt Pay</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Accessing a wide range of environmentally preferable products and services </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="399452E5" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214952047"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc194066595"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc214952047"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="2ACF8727" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="72E7D3D2" w14:textId="024BA5CA" w:rsidR="00BB425C" w:rsidRPr="00D87F04" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc826948522"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3E873FB4">
+      <w:bookmarkStart w:id="14" w:name="_Toc826948522"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc214952048"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc194066594"/>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This contract is intended to combine the fulfillment of auto parts and supplies with NAPA IBS’s inventory management solution. These services are not separable, meaning that contract users may not purchase parts and supplies without the inventory management service, nor may they purchase the inventory management service using another supplier to fulfill their part and supply needs.</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t>This contract is intended to combine the fulfillment of auto parts and supplies with NAPA IBS’s inventory management solution. These services are not separable, meaning that</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2DFA" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="1B3EE8D0" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may not purchase parts and supplies without the inventory management service, nor may they purchase the inventory management service using another supplier to fulfill their part and supply needs.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFD00DD" w14:textId="44DC7CE2" w:rsidR="00BB425C" w:rsidRPr="00BB425C" w:rsidRDefault="00BB425C" w:rsidP="00BB425C">
+      <w:r>
+        <w:t>There is no P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87F04">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00114D80">
+        <w:t xml:space="preserve">ompt </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2198">
+        <w:t xml:space="preserve">Pay </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3143D">
+        <w:t>Discount (PPD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87F04">
+        <w:t xml:space="preserve"> offered on VEH124. A</w:t>
+      </w:r>
+      <w:r w:rsidR="002134FA">
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87F04">
+        <w:t xml:space="preserve"> discounts are built</w:t>
+      </w:r>
+      <w:r w:rsidR="00385AF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87F04">
+        <w:t xml:space="preserve">into the pricing. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214952049"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc214952049"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is a complete list of the types of organizations generally allowed to use </w:t>
       </w:r>
       <w:r w:rsidR="00671BFA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -5796,66 +5182,78 @@
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Some SWCs may be open to additional organizations, and some are more restricted in usage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15581848" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cities, towns, districts, counties, and other political subdivisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA83448" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
+    <w:p w14:paraId="6FA83448" w14:textId="6E9AA664" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Executive, Legislative, and Judicial Branches, including all departments and elected offices therein</w:t>
+        <w:t xml:space="preserve">Executive, Legislative, and Judicial Branches, including </w:t>
+      </w:r>
+      <w:r w:rsidR="002134FA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C62B7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>departments and elected offices therein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EA9BDA" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Independent public authorities, commissions, and quasi-public agencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D69D10A" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5883,2425 +5281,1869 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public hospitals owned by the Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342D2151" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Public institutions of higher education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4263DFBE" w14:textId="77777777" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public purchasing cooperatives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8B4229" w14:textId="058CC811" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="003C62B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Non-profit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, UFR-certified organizations that are doing business with the Commonwealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5575D2F8" w14:textId="4BDF2708" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
+    <w:p w14:paraId="5575D2F8" w14:textId="0A8FB012" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Other states and territories</w:t>
+      </w:r>
+      <w:r w:rsidR="00475DA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1E8D" w:rsidRPr="003C62B7">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BE5B6D">
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> prior approval </w:t>
       </w:r>
-      <w:r w:rsidR="009E5D94" w:rsidRPr="003C62B7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009E5D94">
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C62B7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> the State Purchasing Agent</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0DAF" w:rsidRPr="003C62B7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EE0DAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
+    <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A09E46" w14:textId="3783A143" w:rsidR="7198B65E" w:rsidRDefault="7198B65E" w:rsidP="4D61F583">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quote Response and Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485FFB33" w14:textId="1D992C76" w:rsidR="3111E1CA" w:rsidRDefault="3111E1CA" w:rsidP="4D61F583">
+      <w:r>
+        <w:t xml:space="preserve">Quotes not required. </w:t>
+      </w:r>
+      <w:r w:rsidR="4935BE45">
+        <w:t>Buyers sho</w:t>
+      </w:r>
+      <w:r w:rsidR="05257CB1">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="4935BE45">
+        <w:t xml:space="preserve">ld review the </w:t>
+      </w:r>
+      <w:r w:rsidR="5EDF4E75">
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidR="4935BE45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="49F2F53B">
+        <w:t>pricing</w:t>
+      </w:r>
+      <w:r w:rsidR="4935BE45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4CA29098">
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="0A57EF85">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="4E2A87B1">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0A57EF85">
+        <w:t>d select the option that best fits their needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc214952050"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc194066597"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc214952050"/>
+      <w:bookmarkStart w:id="20" w:name="_Pricing_Options"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk193714773"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The price files and vendor catalogs are accessible through public view in COMMBUYS; therefore, buyers </w:t>
       </w:r>
       <w:r w:rsidR="004C3029">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> access the price files and vendor catalogs without sign</w:t>
       </w:r>
       <w:r w:rsidR="00333FC6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a COMMBUYS account.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="5484FF64" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008074D7" w:rsidRDefault="007C0634" w:rsidP="007C0634">
-[...9 lines deleted...]
-        <w:t>The pricing is customized for the Contract User factoring in product mix, volume discounts, market prices and more. Eligible Purchasing Entities should contact NAPA IBS as a first step for a customized price quote.</w:t>
+    <w:p w14:paraId="5484FF64" w14:textId="00786F26" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
+      <w:r>
+        <w:t xml:space="preserve">The pricing is customized for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E23">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> factoring in product mix, volume discounts, market prices and more. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E478FA">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> should contact NAPA IBS as a first step for a customized price quote.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4679C6" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00080529" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="0D4679C6" w14:textId="7B510139" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="00E478FA" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Eligible Purchasing Entities establish one of three Contract Pricing Models:</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634">
+        <w:t xml:space="preserve"> establish one</w:t>
+      </w:r>
+      <w:r w:rsidR="00653CFA">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634">
+        <w:t xml:space="preserve"> of three</w:t>
+      </w:r>
+      <w:r w:rsidR="00653CFA">
+        <w:t xml:space="preserve"> (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634">
+        <w:t xml:space="preserve"> Contract Pricing Models:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BA4E42" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00080529" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="63BA4E42" w14:textId="2681B097" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>All product costs are billed to the customer on a not-to-exceed pricing profile that builds monthly operational costs of service into the price of the parts</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All product costs are billed to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00653CFA">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a not-to-exceed pricing profile that builds monthly operational costs of service into the price of the parts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D59360E" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00080529" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7D59360E" w14:textId="794F8CAC" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>All product costs are billed to the customer on a cost-plus basis. All monthly operational costs incurred in our services are billed separately to the customer</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All product costs are billed to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00653CFA">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a cost-plus basis. All monthly operational costs incurred </w:t>
+      </w:r>
+      <w:r w:rsidR="5106FFCC">
+        <w:t xml:space="preserve">from NAPA’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">services are billed separately to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00653CFA">
+        <w:t>Buyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627BAF7E" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00080529" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="627BAF7E" w14:textId="55767D06" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>All product costs are billed at NAPA’s acquisition cost. Monthly operational costs are billed separately to the customer, as well as a Management Fee equal to 10% of the previous month’s net sales.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All product costs are billed at NAPA’s acquisition cost. Monthly operational costs are billed separately to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2719">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, as well as a Management Fee equal to 10% of the previous month’s net sales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F43A50" w14:textId="5D4165FA" w:rsidR="00F35A63" w:rsidRPr="00BC75FE" w:rsidRDefault="00C708F6" w:rsidP="00F35A63">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00BC75FE">
+    <w:p w14:paraId="42F43A50" w14:textId="44B3CD2A" w:rsidR="00F35A63" w:rsidRPr="0007313C" w:rsidRDefault="00C708F6" w:rsidP="214BFF35">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidR="002F3281">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> in the </w:t>
+      <w:r w:rsidR="002F3281" w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve">Link to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8627F" w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve">contract </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3281" w:rsidRPr="214BFF35">
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D855F6" w:rsidRPr="214BFF35">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3281" w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> Master Blanket Purchase Order (MBPO), where product pricing may be found, are provided in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
-        <w:r w:rsidR="002F3281" w:rsidRPr="00CB2EAE">
+        <w:r w:rsidR="002F3281" w:rsidRPr="214BFF35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002F3281">
+      <w:r w:rsidR="002F3281" w:rsidRPr="214BFF35">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
+    <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRPr="0007313C" w:rsidRDefault="00ED723A" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Quote_Response_and"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00564A93">
+      <w:bookmarkStart w:id="22" w:name="_Quote_Response_and"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc194066596"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc214952051"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
         <w:t>Purchase</w:t>
       </w:r>
-      <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
+      <w:r w:rsidR="00BC5DEA">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="19027608" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="19027608" w14:textId="0FA5524B" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="00050DFB" w:rsidP="214BFF35">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are billed monthly for the inventory management service, plus any parts that were purchased. Payment terms are Net 45. There are no leasing/financing options. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C1E729" w14:textId="77777777" w:rsidR="002B7B1A" w:rsidRPr="0007313C" w:rsidRDefault="002B7B1A" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...18 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E76C522" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00427052" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="0E76C522" w14:textId="2BEBF20C" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...18 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
+        <w:lastRenderedPageBreak/>
+        <w:t>Direct Purchase of Non-Fixed Price Item</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5BFA" w:rsidRPr="214BFF35">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> ($0 Line Item</w:t>
+      </w:r>
+      <w:r w:rsidR="002271F3" w:rsidRPr="214BFF35">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>) on Vendor’s MBPO: Initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>contact</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>made</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1D4E" w:rsidRPr="214BFF35">
+        <w:t>NAPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...42 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>pricing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...27 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>structure</w:t>
+      </w:r>
+      <w:r w:rsidR="008D62E9" w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> choice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>Once</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>service</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...8 lines deleted...]
-        <w:t>commences, contract users will receive a monthly invoice that must be paid within 45 days.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve">commences, </w:t>
+      </w:r>
+      <w:r w:rsidR="00197BA7" w:rsidRPr="214BFF35">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> will receive a monthly invoice that must be paid within 45 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7573FA" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7D7573FA" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEF3ABA" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="1DEF3ABA" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Once</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>invoice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>downloaded</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>reviewed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DACC39D" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7DACC39D" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="70"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D95A44" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="67D95A44" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Initiate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>new</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>requisition,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>making</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>sure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>select</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Release</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requisition</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Requisition</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Type.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1868C2D7" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="1868C2D7" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="36" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>item</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Items</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tab</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>requisition;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>use</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5EF87D11" w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t>VEH124</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>description</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>field</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>narrow</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>search.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0607674F" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="0607674F" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Select</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>appropriate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>catalog</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6512F3D3" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="6512F3D3" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Enter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>total</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>price.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2320D359" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="2320D359" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="36" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Attach</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>invoice.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Enter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>invoice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>per</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>release</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requisition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D58D42D" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="3D58D42D" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="37" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Submit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D089D5" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00485CD2" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="13D089D5" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1511"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="35" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>When</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>sent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>PO,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>requisition</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>become</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Completely</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Received</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>Purchase</w:t>
       </w:r>
-      <w:r w:rsidRPr="00485CD2">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00485CD2">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42446ECB" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="42446ECB" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="34"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="565B4759" w14:textId="28B09C57" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="565B4759" w14:textId="28B09C57" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
-        <w:ind w:left="791"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001203E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>more</w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>information,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00356820">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00356820" w:rsidRPr="214BFF35">
         <w:t xml:space="preserve">explore </w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="001203E1">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>How</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>to</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Create</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Release</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Requisition</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Purchase</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Order</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>(Contract</w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="001203E1">
+        <w:r w:rsidRPr="214BFF35">
           <w:rPr>
-            <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Purchase)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>job</w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001203E1">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>aid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CD06DD" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00E641F8" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="06CD06DD" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="791"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028D047C" w14:textId="188A6299" w:rsidR="007C0634" w:rsidRPr="003B0898" w:rsidRDefault="00356820" w:rsidP="007C0634">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="028D047C" w14:textId="188A6299" w:rsidR="007C0634" w:rsidRPr="0007313C" w:rsidRDefault="00356820" w:rsidP="214BFF35">
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Access</w:t>
       </w:r>
-      <w:r w:rsidR="007C0634" w:rsidRPr="003B0898">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
-        <w:r w:rsidR="007C0634" w:rsidRPr="003B0898">
+        <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C0634" w:rsidRPr="003B0898">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634">
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="2B11B24D" w14:textId="7659CC66" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B0898">
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B0898">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="73CFD953">
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both </w:t>
+      </w:r>
+      <w:r w:rsidR="73CFD953">
+        <w:t>MOSAIC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FC97DD" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="001E65FF" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="71FC97DD" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00E96FA9" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B645D4">
+      <w:r w:rsidRPr="214BFF35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Product Demonstrations</w:t>
-      </w:r>
+        <w:t>Product Demonstrations &amp; Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025AE915" w14:textId="7C171A40" w:rsidR="007C0634" w:rsidRPr="007D5511" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>NAPA IBS will demonstrate their service to prospective contract users through an in-person meeting (preferable) or through a webinar. Contact</w:t>
+        <w:t xml:space="preserve">NAPA IBS will demonstrate their service to prospective </w:t>
+      </w:r>
+      <w:r w:rsidR="003118E5">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> through an in-person meeting (preferable) or through a webinar. Contact</w:t>
       </w:r>
       <w:r w:rsidR="00A10C9A">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:r w:rsidR="00A10C9A" w:rsidRPr="00A10C9A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="00A10C9A" w:rsidRPr="214BFF35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Dave Noble</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A10C9A">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at NAPA IBS for more information.</w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="14E32EE5" w14:textId="5D8EE43F" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Extend_Beyond_(Performance"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="25" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc214952052"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc194066599"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="19A07CFA" w14:textId="7D3EAF66" w:rsidR="00264128" w:rsidRPr="00136C46" w:rsidRDefault="00590190" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extend beyond, t</w:t>
       </w:r>
       <w:r w:rsidR="00264128" w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he following </w:t>
       </w:r>
@@ -8314,118 +7156,122 @@
       </w:r>
       <w:r w:rsidR="00264128" w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are in place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8AD065" w14:textId="198D51FC" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E70D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may not</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enter into a written agreement that will go more than </w:t>
       </w:r>
       <w:r w:rsidR="007C0634">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">twelve (12) months </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beyond the maximum end date of the contract. Existing services may be completed and payments made during this period. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EA506D" w14:textId="62E343C4" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00BC2619" w:rsidP="007B5CF4">
+    <w:p w14:paraId="70EA506D" w14:textId="62E343C4" w:rsidR="00FE302E" w:rsidRDefault="00BC2619" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
-      <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D129F4">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B415CB6" w14:textId="1E417952" w:rsidR="009B74E8" w:rsidRPr="0060741B" w:rsidRDefault="0060741B" w:rsidP="0060741B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214952053"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc214952053"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other </w:t>
       </w:r>
       <w:r w:rsidR="00CD31EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8744,308 +7590,214 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214952054"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc194066601"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc214952054"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="782F9C76" w14:textId="7DE8A861" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="782F9C76" w14:textId="0BE63F46" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
+      <w:r>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> view contract documents </w:t>
       </w:r>
-      <w:r w:rsidR="002345A2" w:rsidRPr="002345A2">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002345A2">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ncluding </w:t>
+        <w:t xml:space="preserve">(including </w:t>
       </w:r>
       <w:r w:rsidR="00E7265E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Contract User Guide</w:t>
       </w:r>
-      <w:r w:rsidR="002345A2" w:rsidRPr="002345A2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002345A2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="6DBA7A29">
+        <w:t>Master Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="0A518FF0">
+        <w:t>, Pricing specifications</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0426">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002345A2">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:r w:rsidR="00E7265E">
-        <w:rPr>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="002345A2">
+        <w:t xml:space="preserve">ther </w:t>
       </w:r>
       <w:r w:rsidR="00E7265E">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ther </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002345A2">
+        <w:t>ttachments)</w:t>
       </w:r>
       <w:r w:rsidR="00E7265E">
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">on COMMBUYS without requiring a COMMBUYS account or logging in.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26289368" w14:textId="04AFF596" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To find contract documents</w:t>
       </w:r>
       <w:r w:rsidR="00E571FB" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in COMMBUYS</w:t>
       </w:r>
       <w:r w:rsidR="00A774B6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, follow these steps</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D67533E" w14:textId="469CA12E" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
+    <w:p w14:paraId="5D67533E" w14:textId="14D57362" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="00136C46">
+        <w:r w:rsidRPr="28FAFAC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00136C46">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00136C46">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">home page, enter </w:t>
       </w:r>
-      <w:r w:rsidR="007C0634" w:rsidRPr="007C0634">
+      <w:r w:rsidR="5EF87D11" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>VEH115</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VEH124</w:t>
       </w:r>
       <w:r w:rsidR="007C0634">
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in the search tool and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">select </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Blankets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the drop-down list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF16B5B" w14:textId="5CCEF41D" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00CF04CB" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
@@ -9092,50 +7844,51 @@
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5DE19C" w14:textId="3AE74D7C" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
@@ -9253,264 +8006,186 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25607E40" w14:textId="447A4EB9" w:rsidR="00530D68" w:rsidRPr="00136C46" w:rsidRDefault="00D618B6" w:rsidP="007C0634">
+    <w:p w14:paraId="25607E40" w14:textId="03B0717C" w:rsidR="00530D68" w:rsidRPr="00136C46" w:rsidRDefault="00D618B6" w:rsidP="007C0634">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ll standard contract documents </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
+        <w:t xml:space="preserve">within the </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3791">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="007C0634" w:rsidRPr="002A61C2">
+        <w:r w:rsidR="004D3791">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Master Blanket Purchase Order PO-22-1080-OSD03-SRC3-22882</w:t>
+          <w:t>Master Blanket Purchase Order PO-22-1080-OSD03-SRC3-39783</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C0634">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="151F61F4" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc214952055"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc194066602"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc214952055"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="60A82AFB" w14:textId="4FFCD301" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="60A82AFB" w14:textId="712D8413" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
+      <w:r>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
-      <w:r w:rsidR="007C0634" w:rsidRPr="005D3A64">
-[...11 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007C0634">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">purchasing guidelines, </w:t>
+        <w:t xml:space="preserve">related price files, catalogs, and purchasing guidelines, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55958">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">links to </w:t>
       </w:r>
-      <w:r w:rsidR="002E618D" w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002E618D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>individual vendor</w:t>
       </w:r>
       <w:r w:rsidR="00AE045D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE045D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Master Blanket Purchase Order (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>MBPO</w:t>
       </w:r>
       <w:r w:rsidR="00AE045D">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
-        <w:r w:rsidRPr="00136C46">
+        <w:r w:rsidRPr="4D61F583">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
-      <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F33440">
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAA3403" w14:textId="3A198F6D" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
@@ -9663,69 +8338,69 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc214952056"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc214952056"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
@@ -9925,55 +8600,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214952057"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc214952057"/>
       <w:r w:rsidRPr="00DD5236">
+        <w:lastRenderedPageBreak/>
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10068,55 +8744,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214952058"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc214952058"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10150,1597 +8826,1152 @@
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
         <w:r w:rsidRPr="008F629C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE73878" w14:textId="685C5905" w:rsidR="008F629C" w:rsidRPr="003C6101" w:rsidRDefault="00ED6956" w:rsidP="003C6101">
+    <w:p w14:paraId="659A4D43" w14:textId="495BB512" w:rsidR="000D15EE" w:rsidRPr="003C6101" w:rsidRDefault="000D15EE" w:rsidP="000D15EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendor SBPP Certification status can be found on the </w:t>
+        <w:t xml:space="preserve">Vendor SBPP Certification status can be found </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6956">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:tgtFrame="_blank" w:tooltip="https://outlook.office.com/mail/id/AAQkADgzYTk4ODU3LTYyMDgtNGM4ZC04NmU4LWQ0MGVkNDhjYzRhZAAQAC3UPijPB%2BlJqIH0J4xQFY0%3D#x__Appendix_A:_Vendor" w:history="1">
-        <w:r w:rsidRPr="00ED6956">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>vendor list</w:t>
+          <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> table in the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> column.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5256B326" w14:textId="3BB1B1C1" w:rsidR="006D5ABC" w:rsidRDefault="00A87A58" w:rsidP="00633557">
+    <w:p w14:paraId="5256B326" w14:textId="3BB1B1C1" w:rsidR="006D5ABC" w:rsidRPr="00E96FA9" w:rsidRDefault="00A87A58" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214952059"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A87A58">
+      <w:bookmarkStart w:id="37" w:name="_Toc214952059"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc194066609"/>
+      <w:r>
         <w:t>Shipping, Delivery, and Returns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="7FF29B72" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="003A3EC0" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7FF29B72" w14:textId="73BEBB2D" w:rsidR="007C0634" w:rsidRPr="00E96FA9" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="81"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...6 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc194066610"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>nearly</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>parts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>inclusive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>shipping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>charges.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>occur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the event a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E843BF" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires a special item that is not available in one of NAPA’s distribution centers and must be sourced from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...14 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>state.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>In those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>cases, NAPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>IBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>furnish a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>freight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...277 lines deleted...]
-        </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...10 lines deleted...]
-        <w:t>and only ship upon approval by the contract user.</w:t>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> and only ship upon approval by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E843BF" w:rsidRPr="214BFF35">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19426FA2" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="19426FA2" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="200" w:line="273" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>New</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>part</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>returns,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>core</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>returns</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>warranty</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>returns</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>tracked</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>NAPA</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>IBS’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>TAMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>system</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>full</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>credit</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3EC0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="214BFF35">
         <w:t>issued upon receiving the returned item and a return request from the authorized technician.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="0330E363" w14:textId="0251D200" w:rsidR="004553D2" w:rsidRPr="00E96FA9" w:rsidRDefault="004553D2" w:rsidP="214BFF35">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc214952060"/>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Repairs and Services Warranties</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidR="003B7672">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="0330E363" w14:textId="0251D200" w:rsidR="004553D2" w:rsidRDefault="004553D2" w:rsidP="00633557">
-[...13 lines deleted...]
-    <w:p w14:paraId="079E8C28" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="007505A6" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="079E8C28" w14:textId="4996F26A" w:rsidR="007C0634" w:rsidRPr="007505A6" w:rsidRDefault="007C0634" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="47" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc194066611"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t xml:space="preserve">NAPA IBS accepts the responsibility of managing all parts warranties for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E843BF" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. NAPA will work with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E843BF" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to assist with and manage the manufacturer warranty process. All parts supplied under this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contract will be tracked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14FB0">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>credit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>manufacturer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>approval.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>NAPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>warranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>credit immediately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...95 lines deleted...]
-        </w:rPr>
         <w:t>part</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14FB0">
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14FB0">
-[...21 lines deleted...]
-        <w:commentReference w:id="40"/>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t xml:space="preserve"> is determined to be defective and will then process the claim on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E843BF" w:rsidRPr="214BFF35">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="39BB6150" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc194066612"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003066B4">
+      <w:bookmarkStart w:id="42" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc214952061"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
         <w:t>Emergency Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidR="00FE1EB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
-[...9 lines deleted...]
-        <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
+    <w:p w14:paraId="087026AC" w14:textId="3C2A7BA8" w:rsidR="00280EC3" w:rsidRPr="00E96FA9" w:rsidRDefault="602CBB8F" w:rsidP="214BFF35">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00280EC3">
+        <w:t>Vendor on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00003B08">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:r w:rsidR="00003B08" w:rsidRPr="00003B08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidR="00003B08" w:rsidRPr="214BFF35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>801 CMR 21.05(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00003B08">
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00280EC3">
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="009E12A3">
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="00280EC3" w:rsidRPr="214BFF35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E12A3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00280EC3">
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC4187" w14:textId="7F4515DE" w:rsidR="007C0634" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7ABC4187" w14:textId="547C004B" w:rsidR="007C0634" w:rsidRPr="007C0634" w:rsidRDefault="00E843BF" w:rsidP="214BFF35">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="199" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="346"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="214BFF35">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...27 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>emergency</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>during</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>setup</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>pricing</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>structure.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...27 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...97 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
         <w:t>is not uncommon to require</w:t>
       </w:r>
-      <w:r w:rsidRPr="00773ACF">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
         <w:t>a standard turnaround time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00773ACF">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
         <w:t>for emergency situations whereby a NAPA IBS employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00773ACF">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="214BFF35">
         <w:t>can be called in within a matter of hours to operate the parts store.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc214952062"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc214952062"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
-[...15 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="56E5F7E6" w14:textId="49863299" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00E843BF" w:rsidP="00177A06">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vendors’ performance is measured by several factors, including the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C4CD8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the Procurated website, </w:t>
@@ -11818,394 +10049,220 @@
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="71F511DB" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="007B5CF4">
+    <w:p w14:paraId="12F3CD7E" w14:textId="3E386724" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12A3">
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="4D61F583">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Category Manager</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3ECD31BD" w:rsidRPr="4D61F583">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...13 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1817" w:rsidRPr="009E12A3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EF1817">
         <w:t xml:space="preserve"> will be evaluated on their current performance and may be asked to work with the Commonwealth toward improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECCA573" w14:textId="1FFE7CB8" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00D86662" w:rsidP="007B5CF4">
-[...167 lines deleted...]
-    <w:p w14:paraId="3CA7FE22" w14:textId="44C5BAF5" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="007B5CF4">
+    <w:p w14:paraId="3CA7FE22" w14:textId="43BA941D" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
-      <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
+      <w:r w:rsidR="00471474">
+        <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41E92">
+        <w:t xml:space="preserve"> to remain in good s</w:t>
+      </w:r>
+      <w:r w:rsidR="00340836">
+        <w:t>tanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00471474">
+        <w:t xml:space="preserve">, including requirements for timely and accurate </w:t>
+      </w:r>
+      <w:r w:rsidR="58274609">
+        <w:t xml:space="preserve">product </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2A70">
+        <w:t xml:space="preserve">and customer </w:t>
+      </w:r>
+      <w:r w:rsidR="58274609">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB212C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="58274609">
+        <w:t xml:space="preserve">delivery, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB212C">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="58274609">
+        <w:t xml:space="preserve">timely </w:t>
+      </w:r>
+      <w:r w:rsidR="00471474">
+        <w:t>report submission</w:t>
+      </w:r>
+      <w:r w:rsidR="007405A8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc214952063"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc214952063"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508955D5" w14:textId="1160F07A" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
+    <w:p w14:paraId="508955D5" w14:textId="6B7EE163" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Buyers should inform vendors to reference </w:t>
       </w:r>
       <w:r w:rsidR="007F523B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12A3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
-      <w:r w:rsidR="007C0634" w:rsidRPr="007C0634">
+      <w:r w:rsidR="5EF87D11" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>VEH115</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VEH124</w:t>
       </w:r>
       <w:r w:rsidR="007C0634">
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>on all quotes and invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAEA744" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>No prepayment should be made for products not yet delivered or services not yet rendered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A53C235" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No sales tax should be applied to invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4E314F" w14:textId="3DE200C1" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
@@ -12225,2317 +10282,1996 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No fees or surcharges (including travel, fuel, delivery) should be applied to invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C69D88" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Special order fees must be agreed upon by both parties upfront.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62965195" w14:textId="0D0009D2" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
+    <w:p w14:paraId="62965195" w14:textId="158B5B03" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
+        <w:t>45 days per Massachusetts Bill Payment Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="58D4F66C" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
+    <w:p w14:paraId="3BC49F8A" w14:textId="1B853174" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
-      <w:r w:rsidR="00ED285F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00ED285F" w:rsidRPr="4D61F583">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12A3">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED285F" w:rsidRPr="4D61F583">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12A3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
-      <w:r w:rsidR="0059140B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0059140B" w:rsidRPr="4D61F583">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12A3">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="4D61F583">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Category Manager</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="6E32CE7B" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>for gui</w:t>
       </w:r>
-      <w:r w:rsidR="00861069">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00861069" w:rsidRPr="4D61F583">
         <w:t>dance</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E12A3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2B9C52" w14:textId="7CFE6C8A" w:rsidR="00234044" w:rsidRDefault="00011590" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214952064"/>
-      <w:r w:rsidRPr="00011590">
+      <w:bookmarkStart w:id="48" w:name="_Toc214952064"/>
+      <w:r>
         <w:t xml:space="preserve">Adding </w:t>
       </w:r>
       <w:r w:rsidR="00175EE8">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00011590">
+      <w:r>
         <w:t>Product</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-      <w:r w:rsidRPr="00011590">
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BD570A" w14:textId="2DC2FD22" w:rsidR="00BC5DEA" w:rsidRPr="002E2D42" w:rsidRDefault="007C0634" w:rsidP="00234044">
-      <w:r w:rsidRPr="007C0634">
+    <w:p w14:paraId="18BD570A" w14:textId="1E2F484D" w:rsidR="00BC5DEA" w:rsidRPr="002E2D42" w:rsidRDefault="007C0634" w:rsidP="00234044">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="002D3E02">
+        </w:rPr>
+        <w:t xml:space="preserve">In the rare instance where a part or supply cannot be sourced from NAPA IBS’s extensive network of suppliers, contract users should contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="4D61F583">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Category Manager</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="5FC03220" w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to notify them of the item they are </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00541" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>attempting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to find</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AA3" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E02" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>find</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0634">
+      <w:r w:rsidR="00E54AA3" w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E02" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>find</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> what next steps should be taken.</w:t>
       </w:r>
-      <w:r w:rsidR="003B7672" w:rsidRPr="002E2D42">
+      <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="0721FBE2" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc214952065"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc214952065"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAC292B" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7DAC292B" w14:textId="15034134" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="81"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-        <w:t>This contract offers a host of re-refined, recycled, or remanufactured items, including motor oils, auto parts and antifreeze.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Memorandum_of_Understanding"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc194066619"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve">This contract </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D49">
+        <w:t xml:space="preserve">can help buyers advance EPP goals by offering access to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>re-refined, recycled</w:t>
+      </w:r>
+      <w:r w:rsidR="009D77A3">
+        <w:t>-content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>, remanufactured</w:t>
+      </w:r>
+      <w:r w:rsidR="009D77A3">
+        <w:t xml:space="preserve">, biobased, synthetic and energy-efficient vehicle parts and related supplies. </w:t>
+      </w:r>
+      <w:r w:rsidR="00292A96" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>work</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824B11">
-[...4 lines deleted...]
-        <w:t>Contract</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824B11">
-[...4 lines deleted...]
-        <w:t>users</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>NAPA</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should </w:t>
-[...6 lines deleted...]
-        <w:t>work</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>IBS</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824B11">
-[...4 lines deleted...]
-        <w:t>with</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>customize</w:t>
+      </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>NAPA</w:t>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824B11">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>parts</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824B11">
-[...4 lines deleted...]
-        <w:t>IBS</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824B11">
-[...4 lines deleted...]
-        <w:t>to</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>supplies</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00824B11">
-[...34 lines deleted...]
-        <w:t>parts</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>used</w:t>
       </w:r>
       <w:r w:rsidRPr="00824B11">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...130 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0111" w:rsidRPr="005F0111">
+        <w:t>under this contract to maximize environmental benefits without compromising operational needs, OEM specifications, or fleet performance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> These include, but are not limited to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B464E9" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="50B464E9" w14:textId="38E92808" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Antifreeze (Re-refined):</w:t>
+        <w:t>Antifreeze (</w:t>
+      </w:r>
+      <w:r w:rsidR="000938D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recycled Content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E873FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> made from 100%-recycled ethylene glycol. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33901616" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bio-based and Synthetic Lubricants and Oils: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AC22DC" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="324DDBBA" w14:textId="33F726B4" w:rsidR="00A70E4B" w:rsidRDefault="007C0634" w:rsidP="00A70E4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="2"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bio-based: made from corn, canola, soy, and other vegetable oils are included in several products on this contract. Common applications include hydraulic, total loss, metalworking, and general industrial oils. They must meet OEM requirements and follow the same ASTM standards as petroleum-based fluids.</w:t>
       </w:r>
+      <w:r w:rsidR="00A70E4B" w:rsidRPr="00A70E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BC215BC" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="62FD35B3" w14:textId="62BE09DF" w:rsidR="00A70E4B" w:rsidRPr="00A70E4B" w:rsidRDefault="007C0634" w:rsidP="00A70E4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="2"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Synthetic: engineered oil that lasts significantly longer than conventional oil, typically up to 7,500 to 15,000 miles between changes compared to 3,000 to 5,000 miles for conventional and reduces the need for oil changes and less waste over time.  </w:t>
+        <w:t xml:space="preserve">Synthetic: engineered oil that lasts significantly longer than conventional </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0CB0" w:rsidRPr="00A70E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">petroleum-based oils, often supporting longer drain intervals and reducing the number of oil changes required. This can help lower maintenance frequency, reduce used-oil generation, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0CB0" w:rsidRPr="00A70E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>decrease overall waste, while maintaining required vehicle and equipment performance standards.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B14C6" w:rsidRPr="00A70E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC88F88" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7FC88F88" w14:textId="05C6D132" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="501145FE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Re-refined Motor Oil:</w:t>
       </w:r>
-      <w:r w:rsidRPr="501145FE">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="501145FE">
+        </w:rPr>
+        <w:t xml:space="preserve"> purified from used oil and offers comparable performance to virgin oil while conserving resources, reducing waste, and minimizing environmental impact. </w:t>
+      </w:r>
+      <w:r w:rsidR="00343967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The oil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be certified by the American Petroleum Institute (API) and Society of Automotive Engineers (SAE) and meet International Lubricant Standardization and Approval Committee (ILSAC) requirements.  According to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="501145FE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:anchor="02">
+        <w:r w:rsidRPr="4D61F583">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>US Environmental Protection Agency</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="501145FE">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>, re-refined oils conserve natural resources by recycling used oil. Just one gallon of used oil produces 2.5 quarts of re-refined oil—compared to 42 gallons of crude oil needed for the same amount of virgin oil.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>re-refined oils conserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">natural resources by recycling used oil. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF0CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gallon of used oil produces 2.5 quarts of re-refined oil—compared to 42 gallons of crude oil needed for the same amount of virgin oil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C374420" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">High Efficiency Air Filters: </w:t>
       </w:r>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reusable filters that improve engine performance and reduce emissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3D52DE" w14:textId="4CB2A9E9" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="7F3D52DE" w14:textId="22469B19" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LED Lighting:</w:t>
       </w:r>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Headlights, </w:t>
       </w:r>
       <w:r w:rsidR="0058049A" w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taillights</w:t>
       </w:r>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and interior lights that consume less energy and last longer than traditional bulbs</w:t>
       </w:r>
+      <w:r w:rsidR="00417805">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00417805" w:rsidRPr="00417805">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helping reduce replacement costs, maintenance time, and waste</w:t>
+      </w:r>
+      <w:r w:rsidR="00417805">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EA10748" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="6EA10748" w14:textId="53498A57" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recycled Plastic Components: </w:t>
       </w:r>
       <w:r w:rsidRPr="501145FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interior panels, bumpers, and trim made from post-consumer recycled plastics</w:t>
       </w:r>
+      <w:r w:rsidR="00521651">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32A14014" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="32A14014" w14:textId="69B6BDDD" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="501145FE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remanufactured Parts:</w:t>
       </w:r>
-      <w:r w:rsidRPr="501145FE">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remanufactured motorized vehicle p</w:t>
       </w:r>
-      <w:r w:rsidRPr="501145FE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">arts are rebuilt to meet original performance standards, often cost less than new parts, and significantly reduce environmental impact by conserving materials and energy. </w:t>
       </w:r>
-      <w:r w:rsidRPr="501145FE">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">parts may reduce costs. Remanufactured </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2420E5" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="4BEB6B87" w14:textId="006DF3C3" w:rsidR="00430AB9" w:rsidRPr="00430AB9" w:rsidRDefault="00430AB9" w:rsidP="00430AB9">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00430AB9">
+        <w:t>Buyers are encouraged to prioritize these environmentally preferable options whenever they meet operational, safety, warranty, and performance requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2420E5" w14:textId="65F60D01" w:rsidR="007C0634" w:rsidRPr="00824B11" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learn More:</w:t>
       </w:r>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Explore the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="3E873FB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Environmentally Preferable Products (EPP) Procurement Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="3E873FB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3E873FB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="2674D1BF" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc194066620"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003066B4">
+      <w:bookmarkStart w:id="53" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc214952066"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
         <w:t>Instructions for</w:t>
       </w:r>
+      <w:r w:rsidR="63A894F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00BA483E">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003066B4">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="000337AF">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="46DD3C7D" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="62FFA09C" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
-      <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
+      <w:r w:rsidR="00BD68D3" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006F493B">
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="000337AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28FAFAC7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
-      <w:r w:rsidRPr="00075074">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F493B">
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
-      <w:r w:rsidR="007C0634" w:rsidRPr="007C0634">
+      <w:r w:rsidR="5EF87D11" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>VEH115</w:t>
+        </w:rPr>
+        <w:t>VEH124</w:t>
+      </w:r>
+      <w:r w:rsidR="000337AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="007C0634">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006F493B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="000337AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28FAFAC7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Contract_Summary"/>
+      <w:bookmarkStart w:id="56" w:name="_Who_Can_Use_2"/>
+      <w:bookmarkStart w:id="57" w:name="_Find_Bid/Contract_Documents"/>
+      <w:bookmarkStart w:id="58" w:name="_Who_Can_Use_3"/>
+      <w:bookmarkStart w:id="59" w:name="_Contract_Categories_3"/>
+      <w:bookmarkStart w:id="60" w:name="_Additional_Information/FAQs_3"/>
+      <w:bookmarkStart w:id="61" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
-[...4 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00376AED">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
+        <w:t xml:space="preserve">Please address all inquiries regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00376AED" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="000337AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00376AED">
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:r w:rsidR="003764F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidR="003764F5" w:rsidRPr="28FAFAC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> calling</w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00417EA8">
+        <w:t>617-973-2468.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD1B3F1" w14:textId="3158E385" w:rsidR="007C0634" w:rsidRPr="002E2D42" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="625BC7D8" w14:textId="0E8234C3" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc214952067"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc214952067"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Additional Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
-    <w:p w14:paraId="625BC7D8" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
-      <w:pPr>
+    <w:p w14:paraId="760E907E" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc1341729813"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc214952068"/>
+      <w:r>
+        <w:t>Establishing Service</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="760E907E" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
-[...21 lines deleted...]
-    <w:p w14:paraId="27CA289D" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00742380" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="27CA289D" w14:textId="47D22A51" w:rsidR="007C0634" w:rsidRPr="00742380" w:rsidRDefault="006D71C8" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="122"/>
         <w:rPr>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve"> must contact</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00685B9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs w:val="0"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Matthew Falewicz</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007C0634">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve">at IBS Solutions as a first step to discuss account setup and pricing structure. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>Sixty (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t>60</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00742380">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve"> days from the time a contract is signed is the typical turnaround time to implement the service. NAPA IBS makes every effort</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>establish</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>parts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>store</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>within</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>existing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>space</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>fleet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>management’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>facility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>most</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>cases,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve">make do with fairly limited space. However, in cases where adequate space is not available, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42D7A" w:rsidRPr="4D61F583">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve"> may work with NAPA IBS to establish an offsite store. In these cases, NAPA IBS facilitates the setup and ongoing operation of the offsite store</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>and the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>cost</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>operating</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>selected space</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>billed to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="00B42D7A" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t>as part</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00742380">
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="00742380">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742380">
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve">monthly operational </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0634" w:rsidRPr="4D61F583">
+        <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1184C5D0" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
-      <w:pPr>
+    <w:p w14:paraId="2DA56793" w14:textId="71C4AF9B" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc1671363045"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc214952069"/>
+      <w:r>
+        <w:t>Parts Room Setup</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="2DA56793" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
-[...21 lines deleted...]
-    <w:p w14:paraId="3D832FEB" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="3D832FEB" w14:textId="6DB6F5F8" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>NAPA IBS requires a phone</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>line</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> operate</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>and internet connection in order to operate</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>Parts Room. Typically,</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>both of</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>these</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>can be</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008B00E8" w:rsidRPr="4D61F583">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Buyer</w:t>
+      </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contract</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132D7A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>however</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>NAPA</w:t>
+      </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>User,</w:t>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>IBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132D7A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>however</w:t>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132D7A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>establish</w:t>
+      </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>NAPA</w:t>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132D7A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>phone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132D7A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132D7A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132D7A">
-[...4 lines deleted...]
-        <w:t>IBS</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>internet</w:t>
       </w:r>
       <w:r w:rsidRPr="00132D7A">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...156 lines deleted...]
-        <w:t>connection if needed. In this case, the cost of service(s) will be reflected in the Contract User’s monthly operational costs.</w:t>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve">connection if needed. In this case, the cost of service(s) will be reflected in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008B00E8" w:rsidRPr="4D61F583">
+        <w:t>Buyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t>’s monthly operational costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD22914" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="000610E9" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc1712219308"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc214952070"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc1712219308"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc214952070"/>
       <w:r w:rsidRPr="00E450E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Geographical</w:t>
       </w:r>
       <w:r w:rsidRPr="00E450E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E450E7">
         <w:rPr>
@@ -14550,52 +12286,52 @@
       </w:r>
       <w:r w:rsidRPr="00E450E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E450E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Area</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="557ED4E2" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00520A8F" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520A8F">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
       <w:r w:rsidRPr="00520A8F">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14815,532 +12551,494 @@
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nationwide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB9BC3D" w14:textId="77777777" w:rsidR="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59775DB4" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00214A8E" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="59775DB4" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00214A8E" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Product</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Specifications,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Environmental</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00214A8E">
+      <w:r w:rsidRPr="4D61F583">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5352B1CF" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="007D74B1" w:rsidRDefault="007C0634" w:rsidP="007C0634">
+    <w:p w14:paraId="5352B1CF" w14:textId="374B21A4" w:rsidR="007C0634" w:rsidRPr="007D74B1" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="47" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="81"/>
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
-[...8 lines deleted...]
-        <w:t>NAPA IBS manages any product customers need them to handle, including NAPA and Non-NAPA Automotive/Truck/Ground</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve">NAPA IBS manages any product </w:t>
+      </w:r>
+      <w:r w:rsidR="008B00E8" w:rsidRPr="4D61F583">
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D61F583">
+        <w:t xml:space="preserve"> need them to handle, including NAPA and Non-NAPA Automotive/Truck/Ground</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>Support</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>Equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>(GSE)</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>parts,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>Original</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>Equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>(OE)</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>parts,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>office</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>supplies,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>safety</w:t>
       </w:r>
       <w:r w:rsidRPr="007D74B1">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D74B1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4D61F583">
         <w:t>material, tires, bulk fluids and more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C99DDE" w14:textId="77777777" w:rsidR="00266475" w:rsidRDefault="00266475" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00266475" w:rsidSect="003E7DC2">
-          <w:footerReference w:type="first" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="572D18D1" w:rsidR="00E51057" w:rsidRPr="00ED150D" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Appendix_A:_Vendor"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:id="69" w:name="_Appendix_A:_Vendor"/>
+      <w:bookmarkStart w:id="70" w:name="_Vendor_Specific_Information"/>
+      <w:bookmarkStart w:id="71" w:name="_Vendor_Information*"/>
+      <w:bookmarkStart w:id="72" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="73" w:name="_Appendix_A:_1"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc214952071"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidRPr="00ED150D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="00B142B5">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14912" w:type="dxa"/>
         <w:tblInd w:w="-982" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3508"/>
         <w:gridCol w:w="1799"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3239"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C0634" w:rsidRPr="00AA48DF" w14:paraId="2C9553E1" w14:textId="77777777" w:rsidTr="00461132">
+      <w:tr w:rsidR="007C0634" w:rsidRPr="00AA48DF" w14:paraId="2C9553E1" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="877"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="0362426A" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="0362426A" w14:textId="2DF97E0F" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF79DF" w:rsidRPr="00B04869">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9A8963" w14:textId="43BECD0D" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="6B9A8963" w14:textId="43BECD0D" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Master Blanket Purchase Order</w:t>
             </w:r>
             <w:r w:rsidR="00897E0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
@@ -15355,148 +13053,148 @@
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MBPO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="2295939A" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="2295939A" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4C3F81" w14:textId="73E8BA20" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="5F4C3F81" w14:textId="73E8BA20" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r w:rsidR="00F44173">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2D196C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="0B2D196C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="5C350ABE" w14:textId="71658132" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="5C350ABE" w14:textId="71658132" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00AD4676">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
@@ -15555,80 +13253,90 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00AD4676">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ffice</w:t>
             </w:r>
             <w:r w:rsidR="00276404">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SDO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79E9F1F0" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="79E9F1F0" w14:textId="283CAB9B" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Certification Type</w:t>
+            </w:r>
+            <w:r w:rsidR="003919DB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5D9F0"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF37901" w14:textId="12B94F9B" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="1EF37901" w14:textId="12B94F9B" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00276404">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
@@ -15667,592 +13375,564 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">iversity </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00B23452">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rogram (SDP)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D75D5BB" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="7D75D5BB" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0634" w:rsidRPr="00AA48DF" w14:paraId="634D5E6F" w14:textId="77777777" w:rsidTr="00461132">
+      <w:tr w:rsidR="007C0634" w:rsidRPr="00AA48DF" w14:paraId="634D5E6F" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77BFBCC5" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="77BFBCC5" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA48DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B9D033" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="11B9D033" w14:textId="10DF1A1F" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="4D61F583">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="4D61F583">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Record</w:t>
+            </w:r>
+            <w:r w:rsidR="2B16F838" w:rsidRPr="4D61F583">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2B16F838" w:rsidRPr="4D61F583">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(All contract documents)</w:t>
+            </w:r>
+            <w:r w:rsidR="69BC582F" w:rsidRPr="4D61F583">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D3260B" w:rsidRPr="00B04869">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2074E71B" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="2074E71B" w14:textId="10EDAFCD" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634" w:rsidP="28FAFAC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47">
-              <w:r w:rsidRPr="00AA48DF">
+            <w:hyperlink r:id="rId46">
+              <w:r w:rsidRPr="008B00E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:b/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>PO-22-1080-OSD03-SRC3-22882</w:t>
+                <w:t>PO-22-1080-OSD03-</w:t>
+              </w:r>
+              <w:r w:rsidR="0FA37044" w:rsidRPr="008B00E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>SRC3-39782</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD2C196" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="3FD2C196" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kelly Thompson Clark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13597BF9" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="13597BF9" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(617) 720-3184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF5C92F" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="6AF5C92F" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48">
-              <w:r w:rsidRPr="00AA48DF">
+            <w:hyperlink r:id="rId47">
+              <w:r w:rsidRPr="008B00E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>kelly.thompsonclark@mass.go</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49">
-              <w:r w:rsidRPr="00AA48DF">
+            <w:hyperlink r:id="rId48">
+              <w:r w:rsidRPr="008B00E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>v</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72340615" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="72340615" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DA5721" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="50DA5721" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0634" w:rsidRPr="00AA48DF" w14:paraId="76D71698" w14:textId="77777777" w:rsidTr="00461132">
+      <w:tr w:rsidR="007C0634" w:rsidRPr="00AA48DF" w14:paraId="76D71698" w14:textId="77777777" w:rsidTr="4D61F583">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2CB32C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="2A2CB32C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NAPA IBS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE27993" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="0FE27993" w14:textId="34A6905D" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634" w:rsidP="28FAFAC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50">
-              <w:r w:rsidRPr="00AA48DF">
+            <w:hyperlink r:id="rId49">
+              <w:r w:rsidRPr="008B00E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:b/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>PO-22-1080-OSD03-SRC3-22709</w:t>
+                <w:t>PO-22-1080-OSD03-SRC3-</w:t>
+              </w:r>
+              <w:r w:rsidR="1C2CF27A" w:rsidRPr="008B00E8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>39783</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5EC707" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="7E5EC707" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Matt Falewicz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15065474" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="15065474" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>978-203-1613</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE291D3" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="2EE291D3" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-              <w:r w:rsidRPr="00336F6E">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="008B00E8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>matt_falewicz@genpt.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45012185" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="45012185" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="576FCB4C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="00AA48DF" w:rsidRDefault="007C0634" w:rsidP="00461132">
+          <w:p w14:paraId="576FCB4C" w14:textId="77777777" w:rsidR="007C0634" w:rsidRPr="008B00E8" w:rsidRDefault="007C0634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA48DF">
+            <w:r w:rsidRPr="008B00E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="387CC61A" w14:textId="5AECE142" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="007C0634">
+    <w:p w14:paraId="504963B0" w14:textId="77777777" w:rsidR="00293955" w:rsidRDefault="00293955" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Appendix_B:_Vendor"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkStart w:id="76" w:name="_Appendix_B:_Vendor"/>
+      <w:bookmarkStart w:id="77" w:name="_Appendix_C:_Vendor"/>
+      <w:bookmarkStart w:id="78" w:name="_Appendix_A:_[add"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc214952072"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-      <w:r w:rsidRPr="00275216">
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="387CC61A" w14:textId="6DFE4FD4" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="007C0634">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
-      <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
+      <w:r w:rsidR="00F0545F" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275216">
+      <w:r>
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
-      <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
+      <w:r w:rsidR="00F0545F" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275216">
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
-[...5 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidR="00F0545F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="59BFD38A" w14:textId="2B50EEFB" w:rsidR="00E53E55" w:rsidRDefault="00D119CD" w:rsidP="00304C6F">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59BFD38A" w14:textId="4CC1E6DB" w:rsidR="00E53E55" w:rsidRDefault="00D119CD" w:rsidP="00304C6F">
+      <w:r>
         <w:t xml:space="preserve">UNSPSC </w:t>
       </w:r>
-      <w:r w:rsidR="00E53E55" w:rsidRPr="00E53E55">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E53E55">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="007C0634" w:rsidRPr="007C0634">
+      <w:r w:rsidR="5EF87D11" w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>VEH115</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VEH124</w:t>
       </w:r>
       <w:r w:rsidR="007C0634">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD9B4F7" w14:textId="117558BA" w:rsidR="007C0634" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
@@ -16289,286 +13969,180 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0634">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00: Transportation components and systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="2CADC08A" w:rsidR="00931DF2" w:rsidRPr="007C0634" w:rsidRDefault="007C0634" w:rsidP="007C0634">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="28FAFAC7">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0634">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="28FAFAC7">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0634">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="28FAFAC7">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="28FAFAC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0634">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="28FAFAC7">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">08: Inventory Management Software </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="007C0634" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADA73A2" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="4E2190DE" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29930584" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E"/>
+    <w:p w14:paraId="78BF7A2C" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C4A434" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="0BE01D1D" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDC24A6" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E"/>
+    <w:p w14:paraId="2FC9AB6A" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D6D4C00" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E">
+    <w:p w14:paraId="3698708A" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -16629,75 +14203,82 @@
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>mass.gov/osd</w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="72DBEBE5" w14:textId="5654A5B1" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
+  <w:p w14:paraId="72DBEBE5" w14:textId="788A3E10" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Template Version: 9.0</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="4B0AE055">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">                                                       </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000D2433">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -16979,51 +14560,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="223AC098" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="0995CBB3" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -17039,51 +14620,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="408117BB" w14:textId="3795C989" w:rsidR="4C2A9F3F" w:rsidRDefault="4C2A9F3F" w:rsidP="00B84519">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="11AE3D1B" w14:textId="5609ABA8" w:rsidR="4C2A9F3F" w:rsidRDefault="4C2A9F3F" w:rsidP="4C2A9F3F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3098181F" w14:textId="78E03542" w:rsidR="4C2A9F3F" w:rsidRDefault="4C2A9F3F" w:rsidP="4C2A9F3F">
+        <w:p w14:paraId="3098181F" w14:textId="32772636" w:rsidR="4C2A9F3F" w:rsidRDefault="4C2A9F3F" w:rsidP="4C2A9F3F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="78B34D08" w14:textId="6410B732" w:rsidR="4C2A9F3F" w:rsidRDefault="4C2A9F3F" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="10254724" w14:textId="77777777" w:rsidR="00B84519" w:rsidRDefault="00B84519"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FD0D681" w14:textId="3F286BCE" w:rsidR="00DC6031" w:rsidRPr="00621EE2" w:rsidRDefault="00DC6031" w:rsidP="007D42CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -17124,164 +14705,66 @@
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>mass.gov/osd</w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="49C1DFAA" w14:textId="2E4E342D" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
+  <w:p w14:paraId="49C1DFAA" w14:textId="6BE78CA2" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Template Version: 9.0</w:t>
-[...96 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DAE5D91" w14:textId="77777777" w:rsidR="00DC6031" w:rsidRPr="003E118F" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1815"/>
         <w:tab w:val="center" w:pos="4968"/>
         <w:tab w:val="right" w:pos="9990"/>
       </w:tabs>
       <w:ind w:left="-1440" w:right="-1440"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
@@ -17474,51 +14957,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="1BF491A9" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="0B8A3000" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -17530,56 +15013,74 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="29E06CA7" w14:textId="1C6F2329" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="21B50F06" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3646" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3A0E102E" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
+        <w:p w14:paraId="3A0E102E" w14:textId="174731A5" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00EA6DB6">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>15</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4279F5A4" w14:textId="4BD2EE78" w:rsidR="005851F6" w:rsidRPr="00621EE2" w:rsidRDefault="005851F6" w:rsidP="00FF756C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED4906">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidR="008105B0" w:rsidRPr="00ED4906">
@@ -17612,164 +15113,66 @@
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>mass.gov/osd</w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5BD17469" w14:textId="33A3C3CC" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
+  <w:p w14:paraId="5BD17469" w14:textId="3611D19C" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Template Version: 9.0</w:t>
-[...96 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D6BC633" w14:textId="77777777" w:rsidR="005851F6" w:rsidRPr="003E118F" w:rsidRDefault="005851F6" w:rsidP="00B84519">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1815"/>
         <w:tab w:val="center" w:pos="4968"/>
         <w:tab w:val="right" w:pos="9990"/>
       </w:tabs>
       <w:ind w:left="-1440" w:right="-1440"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E368F"/>
@@ -17845,76 +15248,150 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="337DE562" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="51BD8516" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD5A8C1" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E"/>
+    <w:p w14:paraId="6EA775EE" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25AEBE8D" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="00AA2494" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD0F7B2" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E"/>
+    <w:p w14:paraId="1A49F312" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D457E1A" w14:textId="77777777" w:rsidR="008F792E" w:rsidRDefault="008F792E">
+    <w:p w14:paraId="453CED3A" w14:textId="77777777" w:rsidR="00A37A01" w:rsidRDefault="00A37A01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5765DDCA" w14:textId="77777777" w:rsidR="00AF79DF" w:rsidRDefault="00AF79DF" w:rsidP="00AF79DF">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87E6F">
+        <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0E849F47" w14:textId="77777777" w:rsidR="00D3260B" w:rsidRDefault="00D3260B" w:rsidP="00D3260B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557F2C">
+        <w:t xml:space="preserve">The Master Contract Record </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Master Blanket Purchase Order (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557F2C">
+        <w:t>MBPO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557F2C">
+        <w:t xml:space="preserve"> is the central repository for all common contract files. The price files may be found in the individual vendor’s MBPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEFA7AB" w14:textId="4B823899" w:rsidR="003919DB" w:rsidRDefault="00FC349F" w:rsidP="00D3260B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00293955">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B352BD">
+        <w:t xml:space="preserve">Refer to the SDO Directory of Certified Businesses for the most recent information regarding SDO status. </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -17997,125 +15474,139 @@
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3964356" cy="821944"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E0367E2" w14:textId="4B91F532" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="007C0634" w:rsidP="00913691">
+                        <w:p w14:paraId="7E0367E2" w14:textId="4A465432" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="007C0634" w:rsidP="00913691">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
-                            <w:t>VEH115</w:t>
+                            <w:t>VEH1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00875E2C">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="48"/>
+                            </w:rPr>
+                            <w:t>24</w:t>
                           </w:r>
                           <w:r w:rsidR="00913691" w:rsidRPr="00256FA6">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00913691">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6BE6E74D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:312.15pt;height:64.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5IHfIDgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS56VvDTgq9Blvw2WTKmbISKm0PBf/+bf/m&#10;mjMfhK2EAasK/qg8v9m+frXpXK7m0ICpFDICsT7vXMGbEFyeZV42qhV+Ak5ZctaArQhk4iGrUHSE&#10;3ppsPp2usg6wcghSeU+3d4OTbxN+XSsZvtS1V4GZglNtIe2Y9jLu2XYj8gMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyzsGmEP6hYRukaJihLPImVZ53w+Po1U+9xHkLL7BBUNWRwDJKC+xjayQn0yQqcBPJ5J&#10;V31gki6v1qvF1XLFmSTf9Xy2XixSCpE/v3bowwcFLYuHgiMNNaGL070PsRqRP4fEZB6MrvbamGTg&#10;odwZZCdBAtinNaL/FmYs6wq+Xs6XCdlCfJ+00epAAjW6peKmcQ2SiWy8t1UKCUKb4UyVGDvSExkZ&#10;uAl92VNgpKmE6pGIQhiESB+HDg3gL846EmHB/c+jQMWZ+WiJ7PVssYiqTcZi+XZOBl56ykuPsJKg&#10;Ch44G467kJQeebBwS0OpdeLrpZKxVhJXonH8CFG9l3aKevmu2ycAAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyiHv2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRkVpkadSk&#10;xmtrf8AAUyCys4TdFvrvnXrRy0sm7+W9b/L1bHt1otF3jg08LCJQxJWrO24M7L8298+gfECusXdM&#10;Bs7kYV1cX+WY1W7iLZ12oVFSwj5DA20IQ6a1r1qy6BduIBbv4EaLQc6x0fWIk5TbXsdRlGqLHctC&#10;iwO9t1R9747WwOFzuntaTeVH2C+3SfqG3bJ0Z2Nub+bXF1CB5vAXhgu+oEMhTKU7cu1Vb0AeCb8q&#10;Xhonj6BKCcWrBHSR6//0xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOSB3yA4CAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcoh79sA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7E0367E2" w14:textId="4B91F532" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="007C0634" w:rsidP="00913691">
+                  <w:p w14:paraId="7E0367E2" w14:textId="4A465432" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="007C0634" w:rsidP="00913691">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
-                      <w:t>VEH115</w:t>
+                      <w:t>VEH1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00875E2C">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="48"/>
+                      </w:rPr>
+                      <w:t>24</w:t>
                     </w:r>
                     <w:r w:rsidR="00913691" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00913691">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
@@ -18163,108 +15654,120 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7BFA0AB7" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="218C3B3C" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73C23F7D" w14:textId="0CFBD40F" w:rsidR="30555D94" w:rsidRDefault="30555D94" w:rsidP="30555D94">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1AA777EF" w14:textId="6473B901" w:rsidR="00197BB3" w:rsidRPr="00B928AC" w:rsidRDefault="00197BB3" w:rsidP="00822F94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="298AFE8D" w14:textId="0A24AACA" w:rsidR="30555D94" w:rsidRDefault="30555D94" w:rsidP="30555D94">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="6EA6ECE6" w14:textId="0DE4A57D" w:rsidR="00DD35D3" w:rsidRDefault="00196519" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17AD6DAD" wp14:editId="6DA3FC0F">
           <wp:extent cx="2682060" cy="804672"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="84574964" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -18342,119 +15845,133 @@
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3986480" cy="855878"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06F7E207" w14:textId="37616D6A" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="007C0634">
+                        <w:p w14:paraId="06F7E207" w14:textId="7CACE7A6" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="007C0634">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
-                            <w:t>VEH115</w:t>
+                            <w:t>VEH1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00241491">
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="48"/>
+                            </w:rPr>
+                            <w:t>24</w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3" w:rsidRPr="00256FA6">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1597F477" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1311369810" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:313.9pt;height:67.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuRJQEDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJktYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy2WTKmbISKm0PJf/+bfcm&#10;58wHYSthwKqSPyrPbzavX607V6g5NGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyabT6dXWQdYOQSpvKfbu8HJNwm/rpUMX+raq8BMyam2kHZM+z7u2WYtigMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyxsG2EP6hYRukaJihLPImVZ53wxPo1U+8JHkH33CSoasjgGSEB9jW1khfpkhE4DeDyT&#10;rvrAJF2+XeVXi5xcknz5cplf5ymFKJ5fO/Thg4KWxUPJkYaa0MXp3odYjSieQ2IyD0ZXO21MMvCw&#10;3xpkJ0EC2KU1ov8WZizrSr5azpcJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2+Z7oauYts7aF6JL4QBj3S/6FDA/iLs460WHL/8yhQcWY+WuJ8NVssoniTsVhez8nAS8/+0iOs&#10;JKiSB86G4zYkwUc6LNzSbGqdaHupZCyZNJbYHP9DFPGlnaJefu3mCQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUtsajNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1KCUpIU4F&#10;SCCuLf2ATbxNIuJ1FLtN+vcsXOCy0mhGs2+Kzex6daIxdJ4N3C0SUMS1tx03Bvafb7drUCEiW+w9&#10;k4EzBdiUlxcF5tZPvKXTLjZKSjjkaKCNcci1DnVLDsPCD8TiHfzoMIocG21HnKTc9XqZJKl22LF8&#10;aHGg15bqr93RGTh8TDcPj1P1HvfZdpW+YJdV/mzM9dX8/AQq0hz/wvCDL+hQClPlj2yD6g3IkPh7&#10;xUuXmcyoJHS/WoMuC/2fvvwGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALkSUBA8CAAD9&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUtsajNoA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="06F7E207" w14:textId="37616D6A" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="007C0634">
+                  <w:p w14:paraId="06F7E207" w14:textId="7CACE7A6" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="007C0634">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
-                      <w:t>VEH115</w:t>
+                      <w:t>VEH1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00241491">
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="48"/>
+                      </w:rPr>
+                      <w:t>24</w:t>
                     </w:r>
                     <w:r w:rsidR="00DD35D3" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -18522,51 +16039,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7837B8DD" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="07F32823" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18794,51 +16311,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07173A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10D4119E"/>
     <w:lvl w:ilvl="0" w:tplc="5D028620">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1511" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2320E9CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2448" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -21002,64 +18518,64 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DF511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="176A88DC"/>
+    <w:tmpl w:val="C0B0D366"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -21113,50 +18629,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43461EB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE1CEF96"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C946E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B08DA62"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21225,51 +18854,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A08BDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCAF70"/>
     <w:lvl w:ilvl="0" w:tplc="45FE7DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6178A9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21338,51 +18967,51 @@
     <w:lvl w:ilvl="7" w:tplc="6E60C2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB9E60F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="518E7015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6568A52C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21451,51 +19080,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F00C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43B02632"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21564,51 +19193,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58271C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82660D64"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21677,51 +19306,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A843FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDBA9CE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21790,51 +19419,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BA46AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A44B7EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21903,51 +19532,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68393087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6AEA06A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22016,51 +19645,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2D0135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12D28548"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22129,51 +19758,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731363B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD0CA1F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22242,51 +19871,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A83C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EC8574E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22356,393 +19985,405 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="542207326">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="222839226">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="103381546">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="984166477">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="896821583">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="883181466">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1254818405">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1108283029">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1586958684">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="420370952">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1099913566">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="517740112">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1872330189">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="457794394">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="599144571">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513181071">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="998272191">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="55519776">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="452554056">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="9114506">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1482648705">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1772581419">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1019039246">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1840392131">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="744571837">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1803376375">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1334213503">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="809402103">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="271716133">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1969043051">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="846292555">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1606577618">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1075592110">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="137457492">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1934583971">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="36" w16cid:durableId="364646829">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009369A0"/>
     <w:rsid w:val="00000134"/>
     <w:rsid w:val="00000736"/>
     <w:rsid w:val="000008BD"/>
+    <w:rsid w:val="000010EC"/>
     <w:rsid w:val="00001330"/>
     <w:rsid w:val="000013EB"/>
     <w:rsid w:val="000015F4"/>
     <w:rsid w:val="00001B46"/>
     <w:rsid w:val="00002149"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="0000281C"/>
+    <w:rsid w:val="00002AF3"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
+    <w:rsid w:val="00003CF2"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
+    <w:rsid w:val="00010001"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011590"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012DF7"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
+    <w:rsid w:val="00021076"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023A9B"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
     <w:rsid w:val="00024CE2"/>
     <w:rsid w:val="000258F6"/>
     <w:rsid w:val="000260F2"/>
     <w:rsid w:val="000261D2"/>
     <w:rsid w:val="000263FB"/>
     <w:rsid w:val="0002675D"/>
     <w:rsid w:val="000272F0"/>
     <w:rsid w:val="00027C5A"/>
     <w:rsid w:val="00027D5D"/>
     <w:rsid w:val="00027E5F"/>
     <w:rsid w:val="0003060D"/>
     <w:rsid w:val="00030EE3"/>
     <w:rsid w:val="00031624"/>
     <w:rsid w:val="000316C5"/>
     <w:rsid w:val="00031F99"/>
     <w:rsid w:val="000321AC"/>
     <w:rsid w:val="000323BE"/>
     <w:rsid w:val="00032449"/>
     <w:rsid w:val="00032494"/>
     <w:rsid w:val="000329B0"/>
     <w:rsid w:val="0003335E"/>
     <w:rsid w:val="00033590"/>
+    <w:rsid w:val="000337AF"/>
     <w:rsid w:val="000339E1"/>
     <w:rsid w:val="00033A05"/>
     <w:rsid w:val="000340F0"/>
     <w:rsid w:val="00034395"/>
     <w:rsid w:val="0003445F"/>
     <w:rsid w:val="000346B2"/>
     <w:rsid w:val="0003470F"/>
     <w:rsid w:val="000347B4"/>
     <w:rsid w:val="00034843"/>
     <w:rsid w:val="00034DA1"/>
     <w:rsid w:val="000351B6"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00036331"/>
     <w:rsid w:val="0003637D"/>
     <w:rsid w:val="00036385"/>
     <w:rsid w:val="0003653B"/>
     <w:rsid w:val="00036729"/>
     <w:rsid w:val="0003695E"/>
     <w:rsid w:val="00036C85"/>
     <w:rsid w:val="00037112"/>
     <w:rsid w:val="00037504"/>
     <w:rsid w:val="000377EB"/>
     <w:rsid w:val="00037E2A"/>
     <w:rsid w:val="00037FDA"/>
+    <w:rsid w:val="000400B7"/>
     <w:rsid w:val="00040628"/>
     <w:rsid w:val="000409EE"/>
     <w:rsid w:val="00040A67"/>
     <w:rsid w:val="00041A63"/>
     <w:rsid w:val="0004215A"/>
     <w:rsid w:val="0004258A"/>
     <w:rsid w:val="00042605"/>
     <w:rsid w:val="00042727"/>
     <w:rsid w:val="00042C1F"/>
     <w:rsid w:val="00043A65"/>
     <w:rsid w:val="00043A70"/>
     <w:rsid w:val="00043AF6"/>
     <w:rsid w:val="00043E3F"/>
     <w:rsid w:val="0004406E"/>
     <w:rsid w:val="000440D6"/>
     <w:rsid w:val="00044567"/>
     <w:rsid w:val="00044702"/>
     <w:rsid w:val="0004480A"/>
     <w:rsid w:val="0004484E"/>
     <w:rsid w:val="000454B3"/>
     <w:rsid w:val="000456E7"/>
     <w:rsid w:val="000466F9"/>
+    <w:rsid w:val="00046A04"/>
     <w:rsid w:val="00047007"/>
+    <w:rsid w:val="00047571"/>
     <w:rsid w:val="0004772E"/>
     <w:rsid w:val="00047AD2"/>
     <w:rsid w:val="00047BD3"/>
     <w:rsid w:val="0005037F"/>
     <w:rsid w:val="00050399"/>
+    <w:rsid w:val="0005072D"/>
     <w:rsid w:val="000507A7"/>
     <w:rsid w:val="0005094B"/>
+    <w:rsid w:val="00050DFB"/>
     <w:rsid w:val="00051461"/>
     <w:rsid w:val="00051537"/>
     <w:rsid w:val="00051972"/>
     <w:rsid w:val="00051C03"/>
     <w:rsid w:val="00051F6B"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="0005289A"/>
     <w:rsid w:val="00052AF0"/>
     <w:rsid w:val="00052DA2"/>
     <w:rsid w:val="000534C0"/>
     <w:rsid w:val="00053531"/>
     <w:rsid w:val="0005359A"/>
+    <w:rsid w:val="00053A84"/>
     <w:rsid w:val="00054340"/>
+    <w:rsid w:val="00054A3E"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057C61"/>
     <w:rsid w:val="00057CE6"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="0006236A"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
+    <w:rsid w:val="00062AD3"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
     <w:rsid w:val="00063865"/>
     <w:rsid w:val="00063CB1"/>
+    <w:rsid w:val="0006435F"/>
     <w:rsid w:val="00064CC9"/>
     <w:rsid w:val="0006602E"/>
     <w:rsid w:val="000667FF"/>
     <w:rsid w:val="00066DCE"/>
     <w:rsid w:val="00067072"/>
     <w:rsid w:val="000675A7"/>
     <w:rsid w:val="000702C6"/>
     <w:rsid w:val="000704E7"/>
     <w:rsid w:val="00070889"/>
     <w:rsid w:val="000708FE"/>
     <w:rsid w:val="000716DD"/>
     <w:rsid w:val="0007185E"/>
     <w:rsid w:val="00071964"/>
     <w:rsid w:val="00071C78"/>
     <w:rsid w:val="00071E45"/>
+    <w:rsid w:val="00072552"/>
     <w:rsid w:val="000725BD"/>
     <w:rsid w:val="00072D9F"/>
+    <w:rsid w:val="0007313C"/>
     <w:rsid w:val="00073430"/>
     <w:rsid w:val="000734A8"/>
     <w:rsid w:val="000736A6"/>
     <w:rsid w:val="00073768"/>
     <w:rsid w:val="00073A1A"/>
     <w:rsid w:val="00073E18"/>
     <w:rsid w:val="00073F43"/>
     <w:rsid w:val="0007409A"/>
     <w:rsid w:val="000740FB"/>
     <w:rsid w:val="00074988"/>
     <w:rsid w:val="00074A1C"/>
     <w:rsid w:val="00074ADE"/>
     <w:rsid w:val="00074C4B"/>
     <w:rsid w:val="00075074"/>
     <w:rsid w:val="00075648"/>
     <w:rsid w:val="00075732"/>
     <w:rsid w:val="00075907"/>
     <w:rsid w:val="00075B8F"/>
     <w:rsid w:val="000760FF"/>
     <w:rsid w:val="00076E2E"/>
     <w:rsid w:val="0007703C"/>
     <w:rsid w:val="0007712B"/>
     <w:rsid w:val="00077B2B"/>
     <w:rsid w:val="00080086"/>
     <w:rsid w:val="000806ED"/>
@@ -22752,403 +20393,433 @@
     <w:rsid w:val="000822E8"/>
     <w:rsid w:val="000823DF"/>
     <w:rsid w:val="000824E1"/>
     <w:rsid w:val="0008272E"/>
     <w:rsid w:val="000829C5"/>
     <w:rsid w:val="00082D02"/>
     <w:rsid w:val="00083566"/>
     <w:rsid w:val="00083BC6"/>
     <w:rsid w:val="000843DB"/>
     <w:rsid w:val="00084583"/>
     <w:rsid w:val="00084660"/>
     <w:rsid w:val="00084FFD"/>
     <w:rsid w:val="00085300"/>
     <w:rsid w:val="000858B6"/>
     <w:rsid w:val="000859D8"/>
     <w:rsid w:val="00085F04"/>
     <w:rsid w:val="00086D13"/>
     <w:rsid w:val="00086DB8"/>
     <w:rsid w:val="00086F6D"/>
     <w:rsid w:val="0008776A"/>
     <w:rsid w:val="00087CD6"/>
     <w:rsid w:val="00087E20"/>
     <w:rsid w:val="00087F2C"/>
     <w:rsid w:val="0009019F"/>
     <w:rsid w:val="00090A78"/>
+    <w:rsid w:val="00090C43"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
+    <w:rsid w:val="000938D6"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
+    <w:rsid w:val="00093E8D"/>
     <w:rsid w:val="00093FAA"/>
+    <w:rsid w:val="00093FB0"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
+    <w:rsid w:val="0009492E"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000A0837"/>
+    <w:rsid w:val="000A0B17"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
+    <w:rsid w:val="000A21B2"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A42AB"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
+    <w:rsid w:val="000A64A7"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
+    <w:rsid w:val="000B4973"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
+    <w:rsid w:val="000C2A0B"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C409D"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
+    <w:rsid w:val="000C701F"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
+    <w:rsid w:val="000C7D51"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D12CF"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
+    <w:rsid w:val="000D15EE"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
+    <w:rsid w:val="000D4007"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
+    <w:rsid w:val="000D54BF"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
     <w:rsid w:val="000E1981"/>
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4889"/>
+    <w:rsid w:val="000E4B86"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
+    <w:rsid w:val="000E7116"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
+    <w:rsid w:val="000F0299"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
+    <w:rsid w:val="000F05DC"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F1DFC"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F3532"/>
     <w:rsid w:val="000F41C5"/>
     <w:rsid w:val="000F43F7"/>
     <w:rsid w:val="000F460B"/>
     <w:rsid w:val="000F4656"/>
     <w:rsid w:val="000F46D5"/>
     <w:rsid w:val="000F592F"/>
     <w:rsid w:val="000F5978"/>
     <w:rsid w:val="000F5FBB"/>
     <w:rsid w:val="000F62E1"/>
     <w:rsid w:val="000F64F5"/>
     <w:rsid w:val="000F68FF"/>
     <w:rsid w:val="000F6984"/>
     <w:rsid w:val="000F6D47"/>
     <w:rsid w:val="000F6F89"/>
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="0010417B"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
     <w:rsid w:val="00104B58"/>
     <w:rsid w:val="00104D69"/>
     <w:rsid w:val="00105069"/>
     <w:rsid w:val="0010521E"/>
     <w:rsid w:val="00105274"/>
     <w:rsid w:val="00105721"/>
     <w:rsid w:val="001063FA"/>
     <w:rsid w:val="001065F9"/>
     <w:rsid w:val="00106F6D"/>
     <w:rsid w:val="001073B2"/>
     <w:rsid w:val="0011048B"/>
+    <w:rsid w:val="00110602"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
+    <w:rsid w:val="00114D80"/>
+    <w:rsid w:val="00115751"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
+    <w:rsid w:val="00117649"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
     <w:rsid w:val="00120A10"/>
     <w:rsid w:val="00121D78"/>
     <w:rsid w:val="001228CC"/>
     <w:rsid w:val="00122C58"/>
     <w:rsid w:val="00123283"/>
     <w:rsid w:val="00123385"/>
     <w:rsid w:val="0012351B"/>
     <w:rsid w:val="00123522"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00123B60"/>
     <w:rsid w:val="00123BF6"/>
     <w:rsid w:val="00124518"/>
     <w:rsid w:val="00124E63"/>
     <w:rsid w:val="001251D1"/>
     <w:rsid w:val="001254E0"/>
     <w:rsid w:val="00125CC1"/>
     <w:rsid w:val="0012617C"/>
     <w:rsid w:val="0012681F"/>
     <w:rsid w:val="00126ABE"/>
     <w:rsid w:val="00126ACA"/>
     <w:rsid w:val="0012705C"/>
     <w:rsid w:val="00127604"/>
     <w:rsid w:val="0012764F"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="00127723"/>
     <w:rsid w:val="00127FAE"/>
     <w:rsid w:val="00130051"/>
     <w:rsid w:val="001300B3"/>
     <w:rsid w:val="0013059C"/>
     <w:rsid w:val="00130EC2"/>
     <w:rsid w:val="0013106D"/>
     <w:rsid w:val="001311F6"/>
     <w:rsid w:val="00131381"/>
     <w:rsid w:val="00131479"/>
     <w:rsid w:val="0013165B"/>
     <w:rsid w:val="001318CC"/>
     <w:rsid w:val="00131B3A"/>
     <w:rsid w:val="00132062"/>
     <w:rsid w:val="00132F28"/>
     <w:rsid w:val="00132F2A"/>
     <w:rsid w:val="001339B6"/>
     <w:rsid w:val="00134155"/>
     <w:rsid w:val="00134A24"/>
     <w:rsid w:val="00134C65"/>
     <w:rsid w:val="001361A1"/>
+    <w:rsid w:val="00136466"/>
     <w:rsid w:val="00136526"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="0013695A"/>
     <w:rsid w:val="00136C46"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
+    <w:rsid w:val="00137388"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="0014423F"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
+    <w:rsid w:val="0015021E"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
+    <w:rsid w:val="0015522D"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
+    <w:rsid w:val="001569FB"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
     <w:rsid w:val="00163557"/>
     <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163ED6"/>
     <w:rsid w:val="00164115"/>
     <w:rsid w:val="00164D61"/>
     <w:rsid w:val="001654B8"/>
     <w:rsid w:val="0016572C"/>
     <w:rsid w:val="00166284"/>
     <w:rsid w:val="00166D22"/>
     <w:rsid w:val="00166D83"/>
     <w:rsid w:val="00167937"/>
     <w:rsid w:val="0017020F"/>
     <w:rsid w:val="00170351"/>
     <w:rsid w:val="0017049A"/>
     <w:rsid w:val="001706C5"/>
+    <w:rsid w:val="00170706"/>
     <w:rsid w:val="001708FF"/>
     <w:rsid w:val="00170EFD"/>
     <w:rsid w:val="001718AE"/>
     <w:rsid w:val="001718C4"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172A3E"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="001736C0"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
+    <w:rsid w:val="00174260"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175EE8"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181857"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
@@ -23158,148 +20829,158 @@
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190464"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
     <w:rsid w:val="00193F27"/>
     <w:rsid w:val="00194012"/>
     <w:rsid w:val="0019409E"/>
     <w:rsid w:val="0019468D"/>
     <w:rsid w:val="00195244"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="00195F1F"/>
     <w:rsid w:val="001960DD"/>
     <w:rsid w:val="00196224"/>
     <w:rsid w:val="00196519"/>
+    <w:rsid w:val="00197BA7"/>
     <w:rsid w:val="00197BB3"/>
     <w:rsid w:val="001A04D3"/>
     <w:rsid w:val="001A0C5F"/>
     <w:rsid w:val="001A1293"/>
     <w:rsid w:val="001A1BA6"/>
     <w:rsid w:val="001A1D5E"/>
     <w:rsid w:val="001A26DB"/>
     <w:rsid w:val="001A2963"/>
     <w:rsid w:val="001A340E"/>
     <w:rsid w:val="001A352E"/>
+    <w:rsid w:val="001A35DD"/>
+    <w:rsid w:val="001A3722"/>
     <w:rsid w:val="001A3979"/>
     <w:rsid w:val="001A3A6C"/>
     <w:rsid w:val="001A3A7A"/>
     <w:rsid w:val="001A3D5D"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A41AE"/>
     <w:rsid w:val="001A489C"/>
     <w:rsid w:val="001A49F3"/>
+    <w:rsid w:val="001A4AEF"/>
     <w:rsid w:val="001A5433"/>
     <w:rsid w:val="001A559F"/>
     <w:rsid w:val="001A581C"/>
     <w:rsid w:val="001A596F"/>
     <w:rsid w:val="001A5C84"/>
     <w:rsid w:val="001A609F"/>
     <w:rsid w:val="001A66BF"/>
+    <w:rsid w:val="001A6DD9"/>
     <w:rsid w:val="001A6F1E"/>
     <w:rsid w:val="001A7224"/>
     <w:rsid w:val="001A72C3"/>
     <w:rsid w:val="001B046D"/>
     <w:rsid w:val="001B1383"/>
     <w:rsid w:val="001B1654"/>
     <w:rsid w:val="001B16A2"/>
     <w:rsid w:val="001B16FD"/>
     <w:rsid w:val="001B1724"/>
     <w:rsid w:val="001B17CC"/>
     <w:rsid w:val="001B1E53"/>
     <w:rsid w:val="001B29E8"/>
     <w:rsid w:val="001B2F8D"/>
     <w:rsid w:val="001B3217"/>
     <w:rsid w:val="001B3B78"/>
     <w:rsid w:val="001B454B"/>
     <w:rsid w:val="001B46C7"/>
     <w:rsid w:val="001B4793"/>
     <w:rsid w:val="001B48A8"/>
+    <w:rsid w:val="001B4F1C"/>
     <w:rsid w:val="001B5F7B"/>
     <w:rsid w:val="001B730B"/>
     <w:rsid w:val="001B7645"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C0AD1"/>
+    <w:rsid w:val="001C0D44"/>
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
     <w:rsid w:val="001C33D5"/>
     <w:rsid w:val="001C38B4"/>
     <w:rsid w:val="001C38E0"/>
     <w:rsid w:val="001C3C17"/>
     <w:rsid w:val="001C3D2F"/>
     <w:rsid w:val="001C3D49"/>
     <w:rsid w:val="001C4247"/>
     <w:rsid w:val="001C4336"/>
     <w:rsid w:val="001C4438"/>
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
+    <w:rsid w:val="001C4F4D"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
+    <w:rsid w:val="001C62F7"/>
     <w:rsid w:val="001C67BF"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
     <w:rsid w:val="001D4EFE"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D5DA1"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
+    <w:rsid w:val="001D78C5"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E059E"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2C14"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E5D17"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
@@ -23308,610 +20989,647 @@
     <w:rsid w:val="001F038E"/>
     <w:rsid w:val="001F05C1"/>
     <w:rsid w:val="001F17FD"/>
     <w:rsid w:val="001F1B8E"/>
     <w:rsid w:val="001F276D"/>
     <w:rsid w:val="001F2776"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F3901"/>
     <w:rsid w:val="001F4035"/>
     <w:rsid w:val="001F452E"/>
     <w:rsid w:val="001F4888"/>
     <w:rsid w:val="001F4D57"/>
     <w:rsid w:val="001F507E"/>
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
     <w:rsid w:val="001F641F"/>
     <w:rsid w:val="001F677B"/>
     <w:rsid w:val="001F743D"/>
     <w:rsid w:val="001F7620"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="001F785E"/>
     <w:rsid w:val="001F7D27"/>
     <w:rsid w:val="00200813"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200F92"/>
+    <w:rsid w:val="0020102A"/>
     <w:rsid w:val="002014FE"/>
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203A0C"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
     <w:rsid w:val="00205879"/>
+    <w:rsid w:val="00205A4F"/>
     <w:rsid w:val="00205FDA"/>
     <w:rsid w:val="002060C0"/>
     <w:rsid w:val="00206E5C"/>
     <w:rsid w:val="0020710A"/>
     <w:rsid w:val="00207B7E"/>
+    <w:rsid w:val="00207FB3"/>
     <w:rsid w:val="002105BE"/>
     <w:rsid w:val="00210BD7"/>
     <w:rsid w:val="00211108"/>
     <w:rsid w:val="002115FE"/>
     <w:rsid w:val="002119EF"/>
     <w:rsid w:val="00211B7F"/>
     <w:rsid w:val="00212171"/>
     <w:rsid w:val="00213045"/>
+    <w:rsid w:val="002134FA"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="002228E1"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
+    <w:rsid w:val="0022603A"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
+    <w:rsid w:val="002271F3"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
+    <w:rsid w:val="00231B58"/>
     <w:rsid w:val="00231B85"/>
     <w:rsid w:val="00232BBA"/>
     <w:rsid w:val="00232DEF"/>
     <w:rsid w:val="00232DF3"/>
     <w:rsid w:val="00234044"/>
     <w:rsid w:val="002340B4"/>
     <w:rsid w:val="002345A2"/>
     <w:rsid w:val="002346E4"/>
     <w:rsid w:val="00234BEC"/>
     <w:rsid w:val="00235C9B"/>
     <w:rsid w:val="0023602A"/>
     <w:rsid w:val="00236048"/>
     <w:rsid w:val="002362A4"/>
     <w:rsid w:val="00236418"/>
     <w:rsid w:val="00236A07"/>
     <w:rsid w:val="00236F9B"/>
     <w:rsid w:val="002374EF"/>
     <w:rsid w:val="00237715"/>
+    <w:rsid w:val="002379CF"/>
     <w:rsid w:val="00237B53"/>
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="00237E7F"/>
     <w:rsid w:val="00237EFF"/>
     <w:rsid w:val="00240817"/>
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
+    <w:rsid w:val="00241491"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241D9B"/>
     <w:rsid w:val="00242169"/>
     <w:rsid w:val="00242685"/>
     <w:rsid w:val="002426DE"/>
     <w:rsid w:val="002428AA"/>
     <w:rsid w:val="00242AC9"/>
     <w:rsid w:val="00243276"/>
     <w:rsid w:val="00243561"/>
     <w:rsid w:val="002437F5"/>
     <w:rsid w:val="00243F9D"/>
     <w:rsid w:val="002449BE"/>
     <w:rsid w:val="00245732"/>
     <w:rsid w:val="00245B24"/>
     <w:rsid w:val="00245FDB"/>
     <w:rsid w:val="002468FF"/>
+    <w:rsid w:val="00246CB8"/>
     <w:rsid w:val="00246E10"/>
     <w:rsid w:val="0024729E"/>
     <w:rsid w:val="00247454"/>
     <w:rsid w:val="0025001F"/>
+    <w:rsid w:val="0025002B"/>
     <w:rsid w:val="00250704"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00250B29"/>
     <w:rsid w:val="002513F1"/>
     <w:rsid w:val="00251B5F"/>
     <w:rsid w:val="00251D2B"/>
+    <w:rsid w:val="00252275"/>
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="00256475"/>
     <w:rsid w:val="00256AB8"/>
     <w:rsid w:val="00256D3D"/>
     <w:rsid w:val="00256FA6"/>
     <w:rsid w:val="0025735D"/>
     <w:rsid w:val="0026042B"/>
     <w:rsid w:val="0026103A"/>
     <w:rsid w:val="00261A40"/>
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="00266166"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
     <w:rsid w:val="002718D1"/>
     <w:rsid w:val="002722E1"/>
     <w:rsid w:val="002725D9"/>
     <w:rsid w:val="00272A26"/>
+    <w:rsid w:val="00272BED"/>
     <w:rsid w:val="00272EF1"/>
     <w:rsid w:val="002733A5"/>
     <w:rsid w:val="002733D1"/>
     <w:rsid w:val="002739BC"/>
     <w:rsid w:val="00273A68"/>
     <w:rsid w:val="00275216"/>
     <w:rsid w:val="00275AAF"/>
     <w:rsid w:val="00275CE0"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00276002"/>
     <w:rsid w:val="00276404"/>
+    <w:rsid w:val="002773EF"/>
     <w:rsid w:val="00277786"/>
     <w:rsid w:val="00277C51"/>
     <w:rsid w:val="00277CB7"/>
     <w:rsid w:val="00277D1B"/>
     <w:rsid w:val="00277E0D"/>
     <w:rsid w:val="00280B86"/>
     <w:rsid w:val="00280DE4"/>
     <w:rsid w:val="00280EC3"/>
     <w:rsid w:val="002812E6"/>
     <w:rsid w:val="00281536"/>
     <w:rsid w:val="002816F4"/>
     <w:rsid w:val="00281714"/>
     <w:rsid w:val="0028171C"/>
     <w:rsid w:val="002819AB"/>
     <w:rsid w:val="002819F1"/>
     <w:rsid w:val="00281FB4"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00282C29"/>
     <w:rsid w:val="002832C4"/>
     <w:rsid w:val="0028336E"/>
     <w:rsid w:val="00283DF0"/>
     <w:rsid w:val="00283EDD"/>
     <w:rsid w:val="00284325"/>
     <w:rsid w:val="00284411"/>
     <w:rsid w:val="0028465F"/>
     <w:rsid w:val="00284A09"/>
     <w:rsid w:val="00284BB5"/>
     <w:rsid w:val="00284C63"/>
     <w:rsid w:val="00285739"/>
     <w:rsid w:val="00285D6B"/>
     <w:rsid w:val="00285F4A"/>
     <w:rsid w:val="00285F4E"/>
     <w:rsid w:val="0028716D"/>
+    <w:rsid w:val="00287AF7"/>
     <w:rsid w:val="00287C74"/>
     <w:rsid w:val="00287CDF"/>
     <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00287F65"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00291EE1"/>
     <w:rsid w:val="00291F79"/>
     <w:rsid w:val="002920C3"/>
     <w:rsid w:val="002922C9"/>
+    <w:rsid w:val="00292A96"/>
     <w:rsid w:val="00292AD5"/>
     <w:rsid w:val="00292F58"/>
     <w:rsid w:val="002932D3"/>
     <w:rsid w:val="002937AC"/>
+    <w:rsid w:val="00293955"/>
     <w:rsid w:val="00293964"/>
     <w:rsid w:val="00293C71"/>
     <w:rsid w:val="00293DBD"/>
     <w:rsid w:val="0029418A"/>
     <w:rsid w:val="002942B0"/>
     <w:rsid w:val="0029467D"/>
     <w:rsid w:val="00294E97"/>
     <w:rsid w:val="00295ADD"/>
     <w:rsid w:val="00295F16"/>
     <w:rsid w:val="0029614F"/>
     <w:rsid w:val="00296375"/>
     <w:rsid w:val="00296560"/>
     <w:rsid w:val="00296719"/>
     <w:rsid w:val="00296F0D"/>
     <w:rsid w:val="00296F64"/>
     <w:rsid w:val="00297106"/>
     <w:rsid w:val="00297429"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002974DB"/>
     <w:rsid w:val="00299973"/>
     <w:rsid w:val="002A02A8"/>
     <w:rsid w:val="002A03A1"/>
+    <w:rsid w:val="002A0A73"/>
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
     <w:rsid w:val="002A326F"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A3E20"/>
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
+    <w:rsid w:val="002A7AC4"/>
+    <w:rsid w:val="002A7CA7"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
+    <w:rsid w:val="002B106C"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
+    <w:rsid w:val="002B399D"/>
+    <w:rsid w:val="002B49BE"/>
     <w:rsid w:val="002B4B2F"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
+    <w:rsid w:val="002B7B1A"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C460B"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C5832"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
     <w:rsid w:val="002C72E6"/>
     <w:rsid w:val="002C7304"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
+    <w:rsid w:val="002D1E57"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3E02"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D4DE0"/>
+    <w:rsid w:val="002D5608"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7BAF"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F3281"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
+    <w:rsid w:val="002F346F"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
+    <w:rsid w:val="002F3FD1"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
+    <w:rsid w:val="00301B0A"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="00304890"/>
     <w:rsid w:val="0030497D"/>
     <w:rsid w:val="00304C6F"/>
     <w:rsid w:val="00305245"/>
     <w:rsid w:val="00305298"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="00305D00"/>
     <w:rsid w:val="00305D8A"/>
     <w:rsid w:val="00305DAC"/>
     <w:rsid w:val="00305DFC"/>
     <w:rsid w:val="003066B4"/>
     <w:rsid w:val="003070B0"/>
     <w:rsid w:val="003077B9"/>
     <w:rsid w:val="00307B90"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="0031019F"/>
     <w:rsid w:val="00310944"/>
+    <w:rsid w:val="003118E5"/>
     <w:rsid w:val="00311C44"/>
     <w:rsid w:val="003121D1"/>
     <w:rsid w:val="0031246D"/>
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="00316EF5"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="0032058B"/>
     <w:rsid w:val="00320B04"/>
     <w:rsid w:val="00320C77"/>
+    <w:rsid w:val="00320CEA"/>
     <w:rsid w:val="00320FAB"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00321B03"/>
     <w:rsid w:val="00321C9E"/>
     <w:rsid w:val="003226E7"/>
     <w:rsid w:val="003229A4"/>
     <w:rsid w:val="00322DC1"/>
+    <w:rsid w:val="00323243"/>
     <w:rsid w:val="00323324"/>
     <w:rsid w:val="00323B02"/>
     <w:rsid w:val="00323F32"/>
     <w:rsid w:val="00324E0B"/>
     <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="0032537F"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="00326178"/>
     <w:rsid w:val="0032736B"/>
     <w:rsid w:val="00327761"/>
     <w:rsid w:val="00327853"/>
     <w:rsid w:val="00327932"/>
     <w:rsid w:val="003300E5"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00330D13"/>
     <w:rsid w:val="00331685"/>
     <w:rsid w:val="003317A0"/>
     <w:rsid w:val="00331A19"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="00333321"/>
     <w:rsid w:val="003336A1"/>
     <w:rsid w:val="00333989"/>
     <w:rsid w:val="00333FC6"/>
     <w:rsid w:val="003343CA"/>
     <w:rsid w:val="00334444"/>
     <w:rsid w:val="00334BD6"/>
+    <w:rsid w:val="00334EB5"/>
     <w:rsid w:val="00334EC6"/>
     <w:rsid w:val="003358B4"/>
     <w:rsid w:val="003359D1"/>
     <w:rsid w:val="00335A8A"/>
     <w:rsid w:val="00335CAB"/>
     <w:rsid w:val="00335CC0"/>
     <w:rsid w:val="00335FCF"/>
     <w:rsid w:val="003371B2"/>
     <w:rsid w:val="003378F7"/>
     <w:rsid w:val="00337A5C"/>
+    <w:rsid w:val="00340836"/>
     <w:rsid w:val="00340B95"/>
     <w:rsid w:val="00340BE0"/>
     <w:rsid w:val="00340F9A"/>
     <w:rsid w:val="0034149B"/>
     <w:rsid w:val="003417A9"/>
     <w:rsid w:val="00341F85"/>
     <w:rsid w:val="00342578"/>
     <w:rsid w:val="003437E1"/>
     <w:rsid w:val="003438B2"/>
     <w:rsid w:val="003438F6"/>
+    <w:rsid w:val="00343967"/>
     <w:rsid w:val="00343C27"/>
     <w:rsid w:val="00344041"/>
     <w:rsid w:val="0034425A"/>
     <w:rsid w:val="00344435"/>
     <w:rsid w:val="00344787"/>
     <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="00345515"/>
     <w:rsid w:val="00345C56"/>
     <w:rsid w:val="00345DBD"/>
     <w:rsid w:val="003460E7"/>
     <w:rsid w:val="00346136"/>
+    <w:rsid w:val="00346174"/>
     <w:rsid w:val="003468FA"/>
     <w:rsid w:val="00346DD0"/>
     <w:rsid w:val="00346EA9"/>
     <w:rsid w:val="00347124"/>
     <w:rsid w:val="003471D8"/>
     <w:rsid w:val="00347D6B"/>
     <w:rsid w:val="0035048E"/>
     <w:rsid w:val="00350787"/>
     <w:rsid w:val="00350B4D"/>
     <w:rsid w:val="00350C44"/>
     <w:rsid w:val="00351C1A"/>
     <w:rsid w:val="0035246B"/>
     <w:rsid w:val="00352757"/>
     <w:rsid w:val="0035316A"/>
     <w:rsid w:val="003536A5"/>
     <w:rsid w:val="00353ABE"/>
     <w:rsid w:val="00353B2E"/>
     <w:rsid w:val="00353B74"/>
     <w:rsid w:val="00353C29"/>
     <w:rsid w:val="00353C4A"/>
     <w:rsid w:val="003541D2"/>
     <w:rsid w:val="00354CA8"/>
     <w:rsid w:val="003552F2"/>
     <w:rsid w:val="00356623"/>
     <w:rsid w:val="00356820"/>
     <w:rsid w:val="0035686C"/>
     <w:rsid w:val="0035697E"/>
     <w:rsid w:val="003569FD"/>
     <w:rsid w:val="00356B9E"/>
     <w:rsid w:val="00356BEB"/>
     <w:rsid w:val="00356FBF"/>
     <w:rsid w:val="00357158"/>
     <w:rsid w:val="00357D1E"/>
     <w:rsid w:val="00360811"/>
     <w:rsid w:val="00360AB6"/>
     <w:rsid w:val="003624C5"/>
     <w:rsid w:val="00362843"/>
     <w:rsid w:val="00362B9D"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="003630DB"/>
     <w:rsid w:val="003633CD"/>
     <w:rsid w:val="00363413"/>
     <w:rsid w:val="00363527"/>
+    <w:rsid w:val="00363648"/>
     <w:rsid w:val="00363A21"/>
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
     <w:rsid w:val="003648B0"/>
     <w:rsid w:val="00364902"/>
     <w:rsid w:val="00364C24"/>
     <w:rsid w:val="00365361"/>
     <w:rsid w:val="003657F8"/>
     <w:rsid w:val="00365932"/>
     <w:rsid w:val="00365EE5"/>
     <w:rsid w:val="00366438"/>
     <w:rsid w:val="003667EC"/>
     <w:rsid w:val="0036680D"/>
     <w:rsid w:val="00366BCB"/>
     <w:rsid w:val="00366D61"/>
     <w:rsid w:val="003672E8"/>
     <w:rsid w:val="00367CEC"/>
     <w:rsid w:val="00370537"/>
     <w:rsid w:val="003707F3"/>
     <w:rsid w:val="00370A05"/>
     <w:rsid w:val="00370D1A"/>
     <w:rsid w:val="00370F13"/>
     <w:rsid w:val="00371919"/>
     <w:rsid w:val="0037198B"/>
@@ -23925,317 +21643,337 @@
     <w:rsid w:val="003741AB"/>
     <w:rsid w:val="0037434A"/>
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
     <w:rsid w:val="00380DD8"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
     <w:rsid w:val="00381CF5"/>
     <w:rsid w:val="00381D7E"/>
     <w:rsid w:val="0038240E"/>
     <w:rsid w:val="00382B53"/>
     <w:rsid w:val="00382F54"/>
     <w:rsid w:val="00384045"/>
     <w:rsid w:val="0038418A"/>
     <w:rsid w:val="00384506"/>
     <w:rsid w:val="0038507D"/>
     <w:rsid w:val="003850AA"/>
+    <w:rsid w:val="00385AF0"/>
     <w:rsid w:val="00385C3B"/>
     <w:rsid w:val="00385D99"/>
     <w:rsid w:val="0038653F"/>
     <w:rsid w:val="00386995"/>
     <w:rsid w:val="003869AF"/>
     <w:rsid w:val="00386BE1"/>
     <w:rsid w:val="00387453"/>
     <w:rsid w:val="003878F6"/>
     <w:rsid w:val="00387FB4"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="00390A4E"/>
     <w:rsid w:val="00390D45"/>
     <w:rsid w:val="0039101A"/>
+    <w:rsid w:val="003919DB"/>
     <w:rsid w:val="00391DAF"/>
     <w:rsid w:val="003920F0"/>
     <w:rsid w:val="00392559"/>
+    <w:rsid w:val="0039292A"/>
     <w:rsid w:val="00392DC5"/>
     <w:rsid w:val="0039371E"/>
     <w:rsid w:val="0039398B"/>
     <w:rsid w:val="00393B8F"/>
     <w:rsid w:val="00393C0A"/>
     <w:rsid w:val="003945EC"/>
+    <w:rsid w:val="00396474"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396849"/>
     <w:rsid w:val="0039704F"/>
     <w:rsid w:val="00397132"/>
     <w:rsid w:val="003973AC"/>
     <w:rsid w:val="003978CF"/>
     <w:rsid w:val="00397A98"/>
     <w:rsid w:val="00397AB8"/>
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
+    <w:rsid w:val="003A0A44"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A2F23"/>
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
+    <w:rsid w:val="003A6168"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B41F9"/>
     <w:rsid w:val="003B43C6"/>
+    <w:rsid w:val="003B4D9E"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
+    <w:rsid w:val="003B762A"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
+    <w:rsid w:val="003D1D4E"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
+    <w:rsid w:val="003D23EF"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D430A"/>
     <w:rsid w:val="003D4D32"/>
     <w:rsid w:val="003D4D92"/>
     <w:rsid w:val="003D547C"/>
     <w:rsid w:val="003D54DF"/>
     <w:rsid w:val="003D57B7"/>
     <w:rsid w:val="003D5B6C"/>
     <w:rsid w:val="003D6297"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
+    <w:rsid w:val="003E0A02"/>
     <w:rsid w:val="003E0DE7"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="003E15D1"/>
     <w:rsid w:val="003E1A04"/>
     <w:rsid w:val="003E1D00"/>
     <w:rsid w:val="003E1F53"/>
     <w:rsid w:val="003E2006"/>
     <w:rsid w:val="003E2473"/>
     <w:rsid w:val="003E281C"/>
     <w:rsid w:val="003E3AA7"/>
     <w:rsid w:val="003E3E3F"/>
     <w:rsid w:val="003E3E87"/>
     <w:rsid w:val="003E46DD"/>
     <w:rsid w:val="003E477E"/>
     <w:rsid w:val="003E48FB"/>
     <w:rsid w:val="003E4ED7"/>
     <w:rsid w:val="003E69F2"/>
     <w:rsid w:val="003E6E44"/>
     <w:rsid w:val="003E6EAA"/>
     <w:rsid w:val="003E6EB3"/>
     <w:rsid w:val="003E735D"/>
     <w:rsid w:val="003E7C00"/>
     <w:rsid w:val="003E7DC2"/>
     <w:rsid w:val="003F0DCA"/>
     <w:rsid w:val="003F122B"/>
     <w:rsid w:val="003F18DF"/>
     <w:rsid w:val="003F2204"/>
     <w:rsid w:val="003F25E5"/>
     <w:rsid w:val="003F26F2"/>
     <w:rsid w:val="003F2B53"/>
     <w:rsid w:val="003F33C7"/>
     <w:rsid w:val="003F33E4"/>
     <w:rsid w:val="003F378B"/>
     <w:rsid w:val="003F395B"/>
     <w:rsid w:val="003F399F"/>
     <w:rsid w:val="003F3B86"/>
     <w:rsid w:val="003F3DD2"/>
     <w:rsid w:val="003F46F5"/>
+    <w:rsid w:val="003F4C1B"/>
     <w:rsid w:val="003F521C"/>
     <w:rsid w:val="003F54E1"/>
     <w:rsid w:val="003F5721"/>
     <w:rsid w:val="003F589A"/>
     <w:rsid w:val="003F5C73"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F6242"/>
     <w:rsid w:val="003F62A4"/>
     <w:rsid w:val="003F63DE"/>
     <w:rsid w:val="003F6426"/>
     <w:rsid w:val="003F6703"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F7414"/>
     <w:rsid w:val="003F7947"/>
     <w:rsid w:val="003F7E92"/>
     <w:rsid w:val="0040038F"/>
     <w:rsid w:val="00400777"/>
     <w:rsid w:val="00400C22"/>
     <w:rsid w:val="00400C9D"/>
     <w:rsid w:val="00400D95"/>
     <w:rsid w:val="00400DEF"/>
     <w:rsid w:val="00400FA1"/>
     <w:rsid w:val="00401C8E"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="004029A0"/>
     <w:rsid w:val="00402DD9"/>
     <w:rsid w:val="00403C95"/>
     <w:rsid w:val="0040500D"/>
     <w:rsid w:val="00405088"/>
     <w:rsid w:val="004058B6"/>
     <w:rsid w:val="004058C9"/>
     <w:rsid w:val="00405E93"/>
+    <w:rsid w:val="00406AE3"/>
     <w:rsid w:val="00407E4E"/>
     <w:rsid w:val="00410505"/>
     <w:rsid w:val="00410594"/>
     <w:rsid w:val="0041059F"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="0041120C"/>
     <w:rsid w:val="00411B72"/>
     <w:rsid w:val="00411CD0"/>
     <w:rsid w:val="00411FF4"/>
+    <w:rsid w:val="0041263A"/>
     <w:rsid w:val="00412D06"/>
     <w:rsid w:val="004130E4"/>
     <w:rsid w:val="0041365D"/>
     <w:rsid w:val="004138A2"/>
     <w:rsid w:val="0041397A"/>
     <w:rsid w:val="00413BCC"/>
     <w:rsid w:val="00413BF9"/>
     <w:rsid w:val="00413C82"/>
     <w:rsid w:val="00413EDA"/>
     <w:rsid w:val="00413FF4"/>
     <w:rsid w:val="00414041"/>
     <w:rsid w:val="0041464C"/>
     <w:rsid w:val="00414A45"/>
     <w:rsid w:val="00414E7C"/>
     <w:rsid w:val="00415547"/>
     <w:rsid w:val="00415B50"/>
     <w:rsid w:val="00416986"/>
+    <w:rsid w:val="0041699E"/>
     <w:rsid w:val="00416DD4"/>
+    <w:rsid w:val="00417048"/>
     <w:rsid w:val="004170F2"/>
     <w:rsid w:val="004176F8"/>
+    <w:rsid w:val="00417805"/>
     <w:rsid w:val="00417854"/>
     <w:rsid w:val="00417B67"/>
     <w:rsid w:val="00417EA8"/>
     <w:rsid w:val="0042010C"/>
     <w:rsid w:val="0042039E"/>
     <w:rsid w:val="0042045B"/>
     <w:rsid w:val="0042072C"/>
     <w:rsid w:val="004216B9"/>
     <w:rsid w:val="00421F6D"/>
     <w:rsid w:val="00422244"/>
     <w:rsid w:val="00422B43"/>
     <w:rsid w:val="0042348A"/>
     <w:rsid w:val="00423FB0"/>
     <w:rsid w:val="00424083"/>
     <w:rsid w:val="00424676"/>
     <w:rsid w:val="004251D7"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="00425679"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="00425D98"/>
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427CB6"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
+    <w:rsid w:val="00430A8A"/>
+    <w:rsid w:val="00430AB9"/>
     <w:rsid w:val="00430BC8"/>
     <w:rsid w:val="004317E4"/>
+    <w:rsid w:val="00431AF5"/>
     <w:rsid w:val="00431EB4"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
     <w:rsid w:val="00435270"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="0044056C"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
@@ -24288,200 +22026,217 @@
     <w:rsid w:val="00456A03"/>
     <w:rsid w:val="0045734E"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00457819"/>
     <w:rsid w:val="00457E8C"/>
     <w:rsid w:val="004614BC"/>
     <w:rsid w:val="0046167D"/>
     <w:rsid w:val="004619F8"/>
     <w:rsid w:val="00462146"/>
     <w:rsid w:val="0046224A"/>
     <w:rsid w:val="004626EE"/>
     <w:rsid w:val="00462E0D"/>
     <w:rsid w:val="0046300D"/>
     <w:rsid w:val="0046341C"/>
     <w:rsid w:val="0046359E"/>
     <w:rsid w:val="00463A6E"/>
     <w:rsid w:val="00463B01"/>
     <w:rsid w:val="00464727"/>
     <w:rsid w:val="00464ABE"/>
     <w:rsid w:val="00464D67"/>
     <w:rsid w:val="00464E48"/>
     <w:rsid w:val="00465403"/>
     <w:rsid w:val="0046557B"/>
     <w:rsid w:val="004656E9"/>
     <w:rsid w:val="00465821"/>
+    <w:rsid w:val="00465D9F"/>
     <w:rsid w:val="004663B1"/>
     <w:rsid w:val="00466BCD"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="004673F4"/>
+    <w:rsid w:val="00467BD0"/>
     <w:rsid w:val="00467FE5"/>
     <w:rsid w:val="004702DD"/>
+    <w:rsid w:val="004702FB"/>
     <w:rsid w:val="00470E20"/>
     <w:rsid w:val="00471474"/>
     <w:rsid w:val="004715E0"/>
     <w:rsid w:val="00471657"/>
     <w:rsid w:val="00471CBA"/>
+    <w:rsid w:val="00472268"/>
     <w:rsid w:val="00472777"/>
     <w:rsid w:val="0047284F"/>
     <w:rsid w:val="00472B10"/>
     <w:rsid w:val="004731F7"/>
     <w:rsid w:val="00473400"/>
     <w:rsid w:val="0047418C"/>
     <w:rsid w:val="00475025"/>
     <w:rsid w:val="004752E6"/>
     <w:rsid w:val="00475982"/>
     <w:rsid w:val="00475DA4"/>
     <w:rsid w:val="00476122"/>
     <w:rsid w:val="0047632F"/>
     <w:rsid w:val="0047659A"/>
+    <w:rsid w:val="004767A3"/>
     <w:rsid w:val="00476EA7"/>
     <w:rsid w:val="00477992"/>
     <w:rsid w:val="00477DDF"/>
     <w:rsid w:val="00480784"/>
     <w:rsid w:val="0048091F"/>
     <w:rsid w:val="004809C0"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00480E10"/>
     <w:rsid w:val="0048135A"/>
     <w:rsid w:val="00481425"/>
     <w:rsid w:val="00481615"/>
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
+    <w:rsid w:val="00483815"/>
     <w:rsid w:val="004838EF"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
+    <w:rsid w:val="00485355"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
+    <w:rsid w:val="00487438"/>
     <w:rsid w:val="00487455"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004919E2"/>
     <w:rsid w:val="00491C81"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00492CC3"/>
     <w:rsid w:val="00493044"/>
+    <w:rsid w:val="00493046"/>
+    <w:rsid w:val="004931C9"/>
     <w:rsid w:val="00493238"/>
     <w:rsid w:val="00493421"/>
     <w:rsid w:val="00493515"/>
     <w:rsid w:val="00493B0A"/>
     <w:rsid w:val="00493CCD"/>
     <w:rsid w:val="00493D08"/>
     <w:rsid w:val="00494B2F"/>
     <w:rsid w:val="00495251"/>
     <w:rsid w:val="0049540A"/>
     <w:rsid w:val="004956F6"/>
     <w:rsid w:val="00495A72"/>
     <w:rsid w:val="00495FD4"/>
     <w:rsid w:val="004963C0"/>
     <w:rsid w:val="0049777A"/>
     <w:rsid w:val="00497BD7"/>
     <w:rsid w:val="00497CF1"/>
     <w:rsid w:val="00497F56"/>
     <w:rsid w:val="004A000D"/>
     <w:rsid w:val="004A0123"/>
     <w:rsid w:val="004A019D"/>
     <w:rsid w:val="004A027B"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A0E01"/>
     <w:rsid w:val="004A0EDF"/>
     <w:rsid w:val="004A12D8"/>
     <w:rsid w:val="004A22D8"/>
     <w:rsid w:val="004A254C"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
+    <w:rsid w:val="004A3667"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A573D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2994"/>
+    <w:rsid w:val="004B2A70"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
+    <w:rsid w:val="004B4259"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
+    <w:rsid w:val="004B7945"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C3029"/>
     <w:rsid w:val="004C32EF"/>
     <w:rsid w:val="004C38FD"/>
     <w:rsid w:val="004C3D1C"/>
     <w:rsid w:val="004C404F"/>
     <w:rsid w:val="004C4286"/>
     <w:rsid w:val="004C433B"/>
     <w:rsid w:val="004C4EF3"/>
     <w:rsid w:val="004C5307"/>
+    <w:rsid w:val="004C58E4"/>
     <w:rsid w:val="004C5CB2"/>
     <w:rsid w:val="004C6227"/>
     <w:rsid w:val="004C68FD"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004C789E"/>
     <w:rsid w:val="004C7997"/>
     <w:rsid w:val="004C7CD5"/>
     <w:rsid w:val="004C7F26"/>
+    <w:rsid w:val="004D03D1"/>
     <w:rsid w:val="004D05C6"/>
     <w:rsid w:val="004D0ECD"/>
     <w:rsid w:val="004D13DF"/>
     <w:rsid w:val="004D1A99"/>
     <w:rsid w:val="004D2A93"/>
     <w:rsid w:val="004D3336"/>
+    <w:rsid w:val="004D3791"/>
     <w:rsid w:val="004D387D"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3A5D"/>
     <w:rsid w:val="004D4525"/>
     <w:rsid w:val="004D47D2"/>
     <w:rsid w:val="004D4C37"/>
     <w:rsid w:val="004D4E70"/>
     <w:rsid w:val="004D65B0"/>
     <w:rsid w:val="004D7543"/>
     <w:rsid w:val="004E06CD"/>
     <w:rsid w:val="004E1249"/>
     <w:rsid w:val="004E1C40"/>
     <w:rsid w:val="004E1C44"/>
     <w:rsid w:val="004E1E93"/>
     <w:rsid w:val="004E2047"/>
     <w:rsid w:val="004E240F"/>
     <w:rsid w:val="004E2CD6"/>
     <w:rsid w:val="004E378B"/>
     <w:rsid w:val="004E3899"/>
     <w:rsid w:val="004E4052"/>
     <w:rsid w:val="004E40C2"/>
     <w:rsid w:val="004E430B"/>
     <w:rsid w:val="004E465C"/>
     <w:rsid w:val="004E4757"/>
     <w:rsid w:val="004E4824"/>
@@ -24491,119 +22246,126 @@
     <w:rsid w:val="004E55E4"/>
     <w:rsid w:val="004E5706"/>
     <w:rsid w:val="004E572D"/>
     <w:rsid w:val="004E644E"/>
     <w:rsid w:val="004E686F"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="004E78BB"/>
     <w:rsid w:val="004E7D4B"/>
     <w:rsid w:val="004E7FC1"/>
     <w:rsid w:val="004F0F63"/>
     <w:rsid w:val="004F1008"/>
     <w:rsid w:val="004F160B"/>
     <w:rsid w:val="004F1B8D"/>
     <w:rsid w:val="004F20E6"/>
     <w:rsid w:val="004F2257"/>
     <w:rsid w:val="004F28BD"/>
     <w:rsid w:val="004F2CD1"/>
     <w:rsid w:val="004F35A5"/>
     <w:rsid w:val="004F3CBB"/>
     <w:rsid w:val="004F3D32"/>
     <w:rsid w:val="004F3E68"/>
     <w:rsid w:val="004F3E87"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="004F50F1"/>
     <w:rsid w:val="004F521A"/>
+    <w:rsid w:val="004F5360"/>
     <w:rsid w:val="004F559B"/>
     <w:rsid w:val="004F5BE9"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="004F636A"/>
     <w:rsid w:val="004F6AAA"/>
+    <w:rsid w:val="004F6D20"/>
     <w:rsid w:val="004F6F66"/>
     <w:rsid w:val="00500724"/>
     <w:rsid w:val="005011FB"/>
+    <w:rsid w:val="005012DF"/>
     <w:rsid w:val="0050161D"/>
     <w:rsid w:val="00501AD6"/>
     <w:rsid w:val="00501CCF"/>
     <w:rsid w:val="00501E28"/>
     <w:rsid w:val="005023F4"/>
     <w:rsid w:val="0050272B"/>
     <w:rsid w:val="00502B07"/>
     <w:rsid w:val="00502D1B"/>
     <w:rsid w:val="00502F88"/>
     <w:rsid w:val="0050384E"/>
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="0050438D"/>
     <w:rsid w:val="005043CE"/>
+    <w:rsid w:val="0050441A"/>
     <w:rsid w:val="00504788"/>
     <w:rsid w:val="00504DDC"/>
     <w:rsid w:val="00504FC3"/>
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
+    <w:rsid w:val="00516AFE"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
+    <w:rsid w:val="00521651"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
+    <w:rsid w:val="005231B9"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
     <w:rsid w:val="0052492F"/>
     <w:rsid w:val="00524C38"/>
     <w:rsid w:val="00524E1C"/>
     <w:rsid w:val="00524F6F"/>
     <w:rsid w:val="0052565F"/>
     <w:rsid w:val="0052641C"/>
     <w:rsid w:val="005268C0"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00527B47"/>
     <w:rsid w:val="005302F1"/>
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532330"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="005332D6"/>
@@ -24613,329 +22375,347 @@
     <w:rsid w:val="0053470F"/>
     <w:rsid w:val="00534C62"/>
     <w:rsid w:val="00535288"/>
     <w:rsid w:val="00535A03"/>
     <w:rsid w:val="00535EBD"/>
     <w:rsid w:val="00536494"/>
     <w:rsid w:val="00536D7A"/>
     <w:rsid w:val="00537222"/>
     <w:rsid w:val="0053742F"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="005378E6"/>
     <w:rsid w:val="0053797D"/>
     <w:rsid w:val="005402A0"/>
     <w:rsid w:val="00540416"/>
     <w:rsid w:val="005405EC"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540F15"/>
     <w:rsid w:val="005419AD"/>
     <w:rsid w:val="00541BAD"/>
     <w:rsid w:val="0054200A"/>
     <w:rsid w:val="005425BA"/>
     <w:rsid w:val="005441C3"/>
     <w:rsid w:val="005442F1"/>
     <w:rsid w:val="0054439B"/>
     <w:rsid w:val="00544519"/>
+    <w:rsid w:val="00544973"/>
     <w:rsid w:val="00544A11"/>
     <w:rsid w:val="00544C0A"/>
     <w:rsid w:val="00544F06"/>
     <w:rsid w:val="00545746"/>
     <w:rsid w:val="005457A9"/>
     <w:rsid w:val="00545BDA"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546250"/>
+    <w:rsid w:val="005467D1"/>
     <w:rsid w:val="00546AB2"/>
     <w:rsid w:val="00550627"/>
     <w:rsid w:val="005507F7"/>
     <w:rsid w:val="00550D9E"/>
     <w:rsid w:val="00550E35"/>
     <w:rsid w:val="00550EFD"/>
     <w:rsid w:val="00551314"/>
     <w:rsid w:val="005516ED"/>
     <w:rsid w:val="00551CAB"/>
     <w:rsid w:val="00552010"/>
     <w:rsid w:val="0055255A"/>
     <w:rsid w:val="00552978"/>
     <w:rsid w:val="0055299F"/>
     <w:rsid w:val="00552B74"/>
     <w:rsid w:val="00552E2A"/>
     <w:rsid w:val="00553E47"/>
     <w:rsid w:val="005540D1"/>
     <w:rsid w:val="00554979"/>
     <w:rsid w:val="005549FA"/>
     <w:rsid w:val="00554AF0"/>
     <w:rsid w:val="00555255"/>
     <w:rsid w:val="0055555E"/>
+    <w:rsid w:val="00555620"/>
     <w:rsid w:val="0055602E"/>
     <w:rsid w:val="005563A4"/>
     <w:rsid w:val="00556773"/>
     <w:rsid w:val="005569DF"/>
     <w:rsid w:val="00556B58"/>
     <w:rsid w:val="00556D31"/>
     <w:rsid w:val="00557039"/>
     <w:rsid w:val="005574BA"/>
     <w:rsid w:val="005576FE"/>
     <w:rsid w:val="005579E4"/>
     <w:rsid w:val="00557B8F"/>
     <w:rsid w:val="00557E62"/>
     <w:rsid w:val="00557F2C"/>
     <w:rsid w:val="00560098"/>
     <w:rsid w:val="005603DE"/>
     <w:rsid w:val="0056085F"/>
+    <w:rsid w:val="00560BAB"/>
     <w:rsid w:val="00560EB5"/>
     <w:rsid w:val="00560F85"/>
     <w:rsid w:val="00561D1A"/>
     <w:rsid w:val="0056244C"/>
     <w:rsid w:val="00562697"/>
     <w:rsid w:val="00562EFB"/>
     <w:rsid w:val="00563148"/>
     <w:rsid w:val="00563606"/>
+    <w:rsid w:val="00563D1B"/>
     <w:rsid w:val="00564149"/>
     <w:rsid w:val="0056426D"/>
     <w:rsid w:val="00564A93"/>
     <w:rsid w:val="00564EF7"/>
     <w:rsid w:val="005654A3"/>
     <w:rsid w:val="00565A60"/>
     <w:rsid w:val="00565DEB"/>
     <w:rsid w:val="00565FBD"/>
     <w:rsid w:val="0056602A"/>
     <w:rsid w:val="0056669C"/>
     <w:rsid w:val="00566FCF"/>
     <w:rsid w:val="005673AE"/>
     <w:rsid w:val="00567AAC"/>
     <w:rsid w:val="005700E1"/>
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
     <w:rsid w:val="005710E8"/>
     <w:rsid w:val="005712A6"/>
     <w:rsid w:val="00571316"/>
     <w:rsid w:val="0057140A"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="005720FA"/>
     <w:rsid w:val="005729DA"/>
     <w:rsid w:val="00572C13"/>
     <w:rsid w:val="0057357A"/>
     <w:rsid w:val="0057361C"/>
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="00573B08"/>
     <w:rsid w:val="005741C5"/>
     <w:rsid w:val="005749F2"/>
     <w:rsid w:val="00574FCE"/>
     <w:rsid w:val="00575ADB"/>
     <w:rsid w:val="00575AE4"/>
     <w:rsid w:val="00575D06"/>
     <w:rsid w:val="00575FD2"/>
+    <w:rsid w:val="005761AB"/>
     <w:rsid w:val="005761E6"/>
     <w:rsid w:val="005762C5"/>
     <w:rsid w:val="0057655E"/>
     <w:rsid w:val="0057754E"/>
     <w:rsid w:val="0057785B"/>
     <w:rsid w:val="00577A36"/>
     <w:rsid w:val="00577ACB"/>
     <w:rsid w:val="005802CA"/>
     <w:rsid w:val="0058049A"/>
     <w:rsid w:val="0058051A"/>
     <w:rsid w:val="00580600"/>
     <w:rsid w:val="00581369"/>
     <w:rsid w:val="00581690"/>
     <w:rsid w:val="005816B4"/>
     <w:rsid w:val="00581840"/>
     <w:rsid w:val="00581AFD"/>
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058310F"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
     <w:rsid w:val="005847F9"/>
     <w:rsid w:val="00584C4A"/>
     <w:rsid w:val="005851F6"/>
     <w:rsid w:val="00585D18"/>
+    <w:rsid w:val="00586026"/>
     <w:rsid w:val="005875DD"/>
     <w:rsid w:val="00590190"/>
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
+    <w:rsid w:val="00597F0B"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A19D9"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A1FDE"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
     <w:rsid w:val="005A3E65"/>
     <w:rsid w:val="005A4667"/>
     <w:rsid w:val="005A4AB0"/>
     <w:rsid w:val="005A4E61"/>
+    <w:rsid w:val="005A5293"/>
     <w:rsid w:val="005A534B"/>
     <w:rsid w:val="005A5356"/>
     <w:rsid w:val="005A595C"/>
     <w:rsid w:val="005A59E7"/>
     <w:rsid w:val="005A5C4D"/>
     <w:rsid w:val="005A5FA8"/>
     <w:rsid w:val="005A63F5"/>
     <w:rsid w:val="005A640F"/>
     <w:rsid w:val="005A64A3"/>
+    <w:rsid w:val="005A702D"/>
     <w:rsid w:val="005A7D44"/>
     <w:rsid w:val="005A7F19"/>
     <w:rsid w:val="005B0AA4"/>
     <w:rsid w:val="005B0D92"/>
     <w:rsid w:val="005B0DAF"/>
     <w:rsid w:val="005B119A"/>
     <w:rsid w:val="005B13B5"/>
     <w:rsid w:val="005B197B"/>
     <w:rsid w:val="005B1C37"/>
     <w:rsid w:val="005B2917"/>
     <w:rsid w:val="005B2AD1"/>
     <w:rsid w:val="005B2B3C"/>
     <w:rsid w:val="005B2D7D"/>
     <w:rsid w:val="005B2E40"/>
     <w:rsid w:val="005B2F9D"/>
     <w:rsid w:val="005B2FFF"/>
+    <w:rsid w:val="005B3476"/>
+    <w:rsid w:val="005B3621"/>
     <w:rsid w:val="005B38E1"/>
     <w:rsid w:val="005B3C54"/>
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4B26"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B6202"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B664C"/>
     <w:rsid w:val="005B6725"/>
     <w:rsid w:val="005B6BB9"/>
+    <w:rsid w:val="005B6E66"/>
     <w:rsid w:val="005B6EF9"/>
     <w:rsid w:val="005B71CC"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C05B6"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
+    <w:rsid w:val="005C1F36"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C2F3E"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
+    <w:rsid w:val="005D2E77"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
+    <w:rsid w:val="005D4CCC"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E2CE6"/>
     <w:rsid w:val="005E31A5"/>
     <w:rsid w:val="005E3431"/>
     <w:rsid w:val="005E36DC"/>
     <w:rsid w:val="005E3B6E"/>
     <w:rsid w:val="005E53DA"/>
     <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E560E"/>
     <w:rsid w:val="005E566F"/>
     <w:rsid w:val="005E5CA7"/>
     <w:rsid w:val="005E5E76"/>
     <w:rsid w:val="005E61C8"/>
     <w:rsid w:val="005E648B"/>
     <w:rsid w:val="005E7362"/>
     <w:rsid w:val="005E7680"/>
+    <w:rsid w:val="005F0111"/>
     <w:rsid w:val="005F0209"/>
     <w:rsid w:val="005F04C2"/>
     <w:rsid w:val="005F0C1B"/>
+    <w:rsid w:val="005F0D46"/>
     <w:rsid w:val="005F1251"/>
     <w:rsid w:val="005F1364"/>
     <w:rsid w:val="005F1412"/>
     <w:rsid w:val="005F1911"/>
     <w:rsid w:val="005F1A04"/>
     <w:rsid w:val="005F1CA1"/>
     <w:rsid w:val="005F1E94"/>
     <w:rsid w:val="005F1EA3"/>
     <w:rsid w:val="005F2518"/>
     <w:rsid w:val="005F26F2"/>
     <w:rsid w:val="005F2912"/>
     <w:rsid w:val="005F32C3"/>
     <w:rsid w:val="005F344F"/>
     <w:rsid w:val="005F348C"/>
     <w:rsid w:val="005F3752"/>
     <w:rsid w:val="005F3C82"/>
     <w:rsid w:val="005F3FF8"/>
     <w:rsid w:val="005F42E9"/>
     <w:rsid w:val="005F4FDE"/>
     <w:rsid w:val="005F5163"/>
     <w:rsid w:val="005F58A5"/>
     <w:rsid w:val="005F5BB2"/>
     <w:rsid w:val="005F6C9D"/>
     <w:rsid w:val="005F7591"/>
     <w:rsid w:val="005F7819"/>
@@ -24948,176 +22728,188 @@
     <w:rsid w:val="00601784"/>
     <w:rsid w:val="00601880"/>
     <w:rsid w:val="00601AD1"/>
     <w:rsid w:val="00601AEF"/>
     <w:rsid w:val="00601B84"/>
     <w:rsid w:val="006022C0"/>
     <w:rsid w:val="006023C3"/>
     <w:rsid w:val="00602CA4"/>
     <w:rsid w:val="00602E1E"/>
     <w:rsid w:val="0060320F"/>
     <w:rsid w:val="00603363"/>
     <w:rsid w:val="00603957"/>
     <w:rsid w:val="0060400B"/>
     <w:rsid w:val="0060405B"/>
     <w:rsid w:val="00604328"/>
     <w:rsid w:val="00604587"/>
     <w:rsid w:val="0060459D"/>
     <w:rsid w:val="006054A8"/>
     <w:rsid w:val="006054FC"/>
     <w:rsid w:val="006061C4"/>
     <w:rsid w:val="0060623C"/>
     <w:rsid w:val="00606368"/>
     <w:rsid w:val="006063B5"/>
     <w:rsid w:val="006063EB"/>
     <w:rsid w:val="00607322"/>
+    <w:rsid w:val="0060741B"/>
     <w:rsid w:val="006105EB"/>
     <w:rsid w:val="006106BB"/>
     <w:rsid w:val="00610CE7"/>
     <w:rsid w:val="00610FC2"/>
+    <w:rsid w:val="0061109F"/>
     <w:rsid w:val="00611AE9"/>
     <w:rsid w:val="00611B0C"/>
     <w:rsid w:val="00611C5F"/>
     <w:rsid w:val="00611E9C"/>
     <w:rsid w:val="006120EC"/>
     <w:rsid w:val="00612DA2"/>
+    <w:rsid w:val="00612EF6"/>
     <w:rsid w:val="00613AD0"/>
     <w:rsid w:val="00613FA9"/>
     <w:rsid w:val="00614844"/>
     <w:rsid w:val="00614D7F"/>
     <w:rsid w:val="00614EA3"/>
     <w:rsid w:val="00615613"/>
     <w:rsid w:val="006157E1"/>
     <w:rsid w:val="00615811"/>
     <w:rsid w:val="006158A9"/>
     <w:rsid w:val="006159B4"/>
     <w:rsid w:val="00615FD9"/>
     <w:rsid w:val="00616361"/>
     <w:rsid w:val="0061696E"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006178AA"/>
     <w:rsid w:val="00617A30"/>
     <w:rsid w:val="006201C6"/>
     <w:rsid w:val="00620242"/>
     <w:rsid w:val="00620ECF"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00621BA7"/>
     <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006220A4"/>
     <w:rsid w:val="00622307"/>
     <w:rsid w:val="00622D59"/>
     <w:rsid w:val="00622F5C"/>
     <w:rsid w:val="00622F5E"/>
     <w:rsid w:val="00623467"/>
     <w:rsid w:val="0062348E"/>
     <w:rsid w:val="0062359E"/>
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
+    <w:rsid w:val="00625C71"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
+    <w:rsid w:val="00631D56"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
+    <w:rsid w:val="006331A8"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="00640EC7"/>
+    <w:rsid w:val="00640F36"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00644015"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="00645098"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006458BD"/>
     <w:rsid w:val="006460EF"/>
     <w:rsid w:val="006462B6"/>
+    <w:rsid w:val="006463C2"/>
     <w:rsid w:val="00646704"/>
     <w:rsid w:val="00646AC9"/>
     <w:rsid w:val="00646EF9"/>
     <w:rsid w:val="00647608"/>
     <w:rsid w:val="006477A3"/>
     <w:rsid w:val="00647A75"/>
     <w:rsid w:val="00647B11"/>
     <w:rsid w:val="006506B2"/>
+    <w:rsid w:val="006506BF"/>
     <w:rsid w:val="00651112"/>
     <w:rsid w:val="006514CA"/>
     <w:rsid w:val="00651E56"/>
     <w:rsid w:val="006523FD"/>
     <w:rsid w:val="0065246C"/>
     <w:rsid w:val="00652494"/>
     <w:rsid w:val="00652750"/>
     <w:rsid w:val="0065298B"/>
     <w:rsid w:val="00652A1E"/>
     <w:rsid w:val="00652A5E"/>
     <w:rsid w:val="00652EDE"/>
     <w:rsid w:val="0065311E"/>
     <w:rsid w:val="00653396"/>
     <w:rsid w:val="006533D9"/>
     <w:rsid w:val="00653585"/>
     <w:rsid w:val="00653677"/>
     <w:rsid w:val="0065375D"/>
+    <w:rsid w:val="00653CFA"/>
     <w:rsid w:val="00653E73"/>
+    <w:rsid w:val="006540CC"/>
     <w:rsid w:val="006541F2"/>
     <w:rsid w:val="00654736"/>
     <w:rsid w:val="00654805"/>
     <w:rsid w:val="00654B0F"/>
+    <w:rsid w:val="0065565F"/>
     <w:rsid w:val="006556A0"/>
     <w:rsid w:val="00655D1B"/>
     <w:rsid w:val="00655E85"/>
     <w:rsid w:val="006560EC"/>
     <w:rsid w:val="0065643E"/>
     <w:rsid w:val="0065666A"/>
     <w:rsid w:val="00656985"/>
     <w:rsid w:val="00656C95"/>
     <w:rsid w:val="0065740E"/>
     <w:rsid w:val="00657679"/>
     <w:rsid w:val="006576AB"/>
     <w:rsid w:val="00657B01"/>
     <w:rsid w:val="00657B85"/>
     <w:rsid w:val="00657D21"/>
     <w:rsid w:val="0066070F"/>
     <w:rsid w:val="00660A24"/>
     <w:rsid w:val="00661A2B"/>
     <w:rsid w:val="00661B9D"/>
     <w:rsid w:val="006626DD"/>
     <w:rsid w:val="00662C9A"/>
     <w:rsid w:val="00663335"/>
     <w:rsid w:val="0066334E"/>
     <w:rsid w:val="006637A8"/>
     <w:rsid w:val="00663844"/>
     <w:rsid w:val="0066392F"/>
@@ -25150,564 +22942,597 @@
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672A95"/>
     <w:rsid w:val="00672EDB"/>
     <w:rsid w:val="00674386"/>
     <w:rsid w:val="00674652"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
+    <w:rsid w:val="00677D70"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
     <w:rsid w:val="00680441"/>
     <w:rsid w:val="0068051C"/>
     <w:rsid w:val="00680B92"/>
     <w:rsid w:val="00680BFA"/>
     <w:rsid w:val="00680C76"/>
     <w:rsid w:val="006812FE"/>
     <w:rsid w:val="0068134D"/>
     <w:rsid w:val="0068182D"/>
     <w:rsid w:val="00681891"/>
     <w:rsid w:val="00681C1A"/>
     <w:rsid w:val="00681E96"/>
     <w:rsid w:val="006824D3"/>
     <w:rsid w:val="00682608"/>
     <w:rsid w:val="00682D2C"/>
     <w:rsid w:val="0068340E"/>
     <w:rsid w:val="00683725"/>
     <w:rsid w:val="00683AB6"/>
     <w:rsid w:val="00683D10"/>
     <w:rsid w:val="00684285"/>
     <w:rsid w:val="006842DD"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068545D"/>
     <w:rsid w:val="0068560F"/>
     <w:rsid w:val="00685BFC"/>
+    <w:rsid w:val="00685E42"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="006868D2"/>
     <w:rsid w:val="00686E6F"/>
+    <w:rsid w:val="00687989"/>
     <w:rsid w:val="00687A17"/>
     <w:rsid w:val="00687D01"/>
     <w:rsid w:val="00687EF9"/>
     <w:rsid w:val="00690206"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069078B"/>
     <w:rsid w:val="00690E57"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="00691469"/>
     <w:rsid w:val="0069162F"/>
     <w:rsid w:val="006919A9"/>
     <w:rsid w:val="0069219E"/>
     <w:rsid w:val="00692551"/>
     <w:rsid w:val="00692813"/>
     <w:rsid w:val="00692D2C"/>
     <w:rsid w:val="00693338"/>
     <w:rsid w:val="0069357D"/>
     <w:rsid w:val="00693B8C"/>
     <w:rsid w:val="00694011"/>
     <w:rsid w:val="006940F3"/>
     <w:rsid w:val="00694493"/>
     <w:rsid w:val="00694AE3"/>
     <w:rsid w:val="006954D4"/>
     <w:rsid w:val="00695950"/>
+    <w:rsid w:val="00695B7B"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="00696433"/>
     <w:rsid w:val="006964B4"/>
     <w:rsid w:val="006966BC"/>
     <w:rsid w:val="0069689C"/>
     <w:rsid w:val="00696A5E"/>
     <w:rsid w:val="00696F91"/>
     <w:rsid w:val="00696FE8"/>
     <w:rsid w:val="00697069"/>
     <w:rsid w:val="006973D1"/>
     <w:rsid w:val="00697BC9"/>
     <w:rsid w:val="006A072A"/>
     <w:rsid w:val="006A0753"/>
     <w:rsid w:val="006A0936"/>
     <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006A14CE"/>
     <w:rsid w:val="006A15FA"/>
     <w:rsid w:val="006A1692"/>
     <w:rsid w:val="006A17CD"/>
     <w:rsid w:val="006A210F"/>
     <w:rsid w:val="006A2327"/>
     <w:rsid w:val="006A2926"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2B29"/>
     <w:rsid w:val="006A3129"/>
     <w:rsid w:val="006A3176"/>
     <w:rsid w:val="006A31EE"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A386C"/>
     <w:rsid w:val="006A3A90"/>
     <w:rsid w:val="006A3C83"/>
     <w:rsid w:val="006A3DBB"/>
+    <w:rsid w:val="006A3FBF"/>
     <w:rsid w:val="006A4017"/>
     <w:rsid w:val="006A40C5"/>
     <w:rsid w:val="006A4A2A"/>
     <w:rsid w:val="006A5505"/>
     <w:rsid w:val="006A59E5"/>
     <w:rsid w:val="006A5AE4"/>
     <w:rsid w:val="006A5E3A"/>
     <w:rsid w:val="006A6154"/>
+    <w:rsid w:val="006A6C5F"/>
     <w:rsid w:val="006A7206"/>
     <w:rsid w:val="006A75D8"/>
     <w:rsid w:val="006A7603"/>
     <w:rsid w:val="006A7FD2"/>
     <w:rsid w:val="006B007F"/>
     <w:rsid w:val="006B0893"/>
     <w:rsid w:val="006B0B2D"/>
     <w:rsid w:val="006B0E37"/>
     <w:rsid w:val="006B0FC2"/>
     <w:rsid w:val="006B1022"/>
     <w:rsid w:val="006B1496"/>
     <w:rsid w:val="006B1756"/>
     <w:rsid w:val="006B1880"/>
     <w:rsid w:val="006B1A9D"/>
     <w:rsid w:val="006B1B80"/>
     <w:rsid w:val="006B2248"/>
     <w:rsid w:val="006B306F"/>
     <w:rsid w:val="006B3355"/>
     <w:rsid w:val="006B3494"/>
     <w:rsid w:val="006B4069"/>
     <w:rsid w:val="006B4209"/>
     <w:rsid w:val="006B4618"/>
     <w:rsid w:val="006B516B"/>
     <w:rsid w:val="006B5F31"/>
     <w:rsid w:val="006B64D7"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006B681F"/>
     <w:rsid w:val="006B7B27"/>
     <w:rsid w:val="006C067C"/>
     <w:rsid w:val="006C0C5B"/>
     <w:rsid w:val="006C0D7D"/>
     <w:rsid w:val="006C0F06"/>
     <w:rsid w:val="006C15B9"/>
     <w:rsid w:val="006C1977"/>
     <w:rsid w:val="006C26B7"/>
     <w:rsid w:val="006C2811"/>
     <w:rsid w:val="006C2D38"/>
     <w:rsid w:val="006C2DAB"/>
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C356B"/>
     <w:rsid w:val="006C38C9"/>
     <w:rsid w:val="006C3AA4"/>
     <w:rsid w:val="006C3FA8"/>
     <w:rsid w:val="006C3FD0"/>
+    <w:rsid w:val="006C4218"/>
     <w:rsid w:val="006C43CF"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C6616"/>
     <w:rsid w:val="006C6B07"/>
     <w:rsid w:val="006C767A"/>
     <w:rsid w:val="006C798C"/>
     <w:rsid w:val="006C7FDB"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
+    <w:rsid w:val="006D1B03"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5AFB"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
+    <w:rsid w:val="006D71C8"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
     <w:rsid w:val="006E1D77"/>
     <w:rsid w:val="006E22E4"/>
     <w:rsid w:val="006E23F1"/>
     <w:rsid w:val="006E292E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E2FFF"/>
     <w:rsid w:val="006E3000"/>
     <w:rsid w:val="006E35DD"/>
     <w:rsid w:val="006E3ED8"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E4CCA"/>
     <w:rsid w:val="006E574B"/>
     <w:rsid w:val="006E58B5"/>
     <w:rsid w:val="006E62D3"/>
+    <w:rsid w:val="006E67E0"/>
     <w:rsid w:val="006E71B1"/>
     <w:rsid w:val="006E7E34"/>
     <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="006F096A"/>
     <w:rsid w:val="006F0A13"/>
     <w:rsid w:val="006F0F60"/>
     <w:rsid w:val="006F100E"/>
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
     <w:rsid w:val="007013E8"/>
+    <w:rsid w:val="007014F0"/>
     <w:rsid w:val="00701768"/>
     <w:rsid w:val="00702312"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
     <w:rsid w:val="00703D37"/>
+    <w:rsid w:val="00703F0C"/>
+    <w:rsid w:val="00704067"/>
     <w:rsid w:val="007043AC"/>
+    <w:rsid w:val="00704784"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
+    <w:rsid w:val="00710690"/>
     <w:rsid w:val="007107ED"/>
+    <w:rsid w:val="00710BB0"/>
     <w:rsid w:val="00710C34"/>
     <w:rsid w:val="00710EA6"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
+    <w:rsid w:val="007134F3"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="0071699A"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
+    <w:rsid w:val="007279E8"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00732591"/>
+    <w:rsid w:val="00733200"/>
     <w:rsid w:val="00733367"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00735960"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
+    <w:rsid w:val="007405A8"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
+    <w:rsid w:val="00744551"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
+    <w:rsid w:val="0074650F"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
+    <w:rsid w:val="00751949"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
+    <w:rsid w:val="00752F01"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="00754DF1"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
     <w:rsid w:val="00756D9B"/>
     <w:rsid w:val="0075729A"/>
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
     <w:rsid w:val="00762723"/>
     <w:rsid w:val="00762D6F"/>
     <w:rsid w:val="00762F59"/>
     <w:rsid w:val="007637D8"/>
+    <w:rsid w:val="00763BF0"/>
     <w:rsid w:val="00764332"/>
     <w:rsid w:val="00764E96"/>
     <w:rsid w:val="00765A54"/>
     <w:rsid w:val="00765B01"/>
     <w:rsid w:val="00765FD0"/>
     <w:rsid w:val="007660A8"/>
     <w:rsid w:val="007662A7"/>
     <w:rsid w:val="00766E23"/>
+    <w:rsid w:val="00767801"/>
     <w:rsid w:val="0077068B"/>
     <w:rsid w:val="00770C3A"/>
     <w:rsid w:val="00770F71"/>
     <w:rsid w:val="00770FEF"/>
     <w:rsid w:val="0077176F"/>
     <w:rsid w:val="0077195F"/>
     <w:rsid w:val="00771A3C"/>
     <w:rsid w:val="00771EB0"/>
     <w:rsid w:val="0077248B"/>
     <w:rsid w:val="00772FEC"/>
     <w:rsid w:val="00773039"/>
     <w:rsid w:val="0077341E"/>
     <w:rsid w:val="00773A04"/>
     <w:rsid w:val="00774286"/>
     <w:rsid w:val="00774E12"/>
     <w:rsid w:val="00774E9A"/>
     <w:rsid w:val="00774EAE"/>
     <w:rsid w:val="007750E6"/>
     <w:rsid w:val="007756D6"/>
     <w:rsid w:val="00775712"/>
     <w:rsid w:val="0077579E"/>
     <w:rsid w:val="00775C72"/>
     <w:rsid w:val="00775E24"/>
     <w:rsid w:val="00775EDA"/>
     <w:rsid w:val="00775EEC"/>
     <w:rsid w:val="007761C8"/>
     <w:rsid w:val="0077633E"/>
     <w:rsid w:val="0077675C"/>
     <w:rsid w:val="007767C0"/>
     <w:rsid w:val="007772D5"/>
     <w:rsid w:val="00777CA8"/>
     <w:rsid w:val="00777D0B"/>
     <w:rsid w:val="00780083"/>
     <w:rsid w:val="00780991"/>
     <w:rsid w:val="00780C24"/>
     <w:rsid w:val="00780D9B"/>
     <w:rsid w:val="00781971"/>
     <w:rsid w:val="00781E5F"/>
     <w:rsid w:val="007820D3"/>
     <w:rsid w:val="00782391"/>
+    <w:rsid w:val="00782502"/>
     <w:rsid w:val="00782B82"/>
     <w:rsid w:val="0078328C"/>
     <w:rsid w:val="007832D0"/>
     <w:rsid w:val="00783970"/>
     <w:rsid w:val="007839B1"/>
     <w:rsid w:val="00783A83"/>
     <w:rsid w:val="007847C8"/>
     <w:rsid w:val="007851D2"/>
     <w:rsid w:val="00785643"/>
     <w:rsid w:val="0078597E"/>
     <w:rsid w:val="00785A0A"/>
     <w:rsid w:val="007860A7"/>
     <w:rsid w:val="00786231"/>
     <w:rsid w:val="007871FC"/>
     <w:rsid w:val="0079049B"/>
     <w:rsid w:val="007909C4"/>
     <w:rsid w:val="00791030"/>
     <w:rsid w:val="00791323"/>
     <w:rsid w:val="007918B9"/>
+    <w:rsid w:val="00792195"/>
     <w:rsid w:val="007922B8"/>
     <w:rsid w:val="00792C0D"/>
     <w:rsid w:val="00793003"/>
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795CB7"/>
+    <w:rsid w:val="00796926"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="0079778A"/>
     <w:rsid w:val="00797A65"/>
+    <w:rsid w:val="00797C15"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
     <w:rsid w:val="007A0F40"/>
     <w:rsid w:val="007A1542"/>
     <w:rsid w:val="007A19C4"/>
     <w:rsid w:val="007A1AA5"/>
     <w:rsid w:val="007A264C"/>
     <w:rsid w:val="007A2B8A"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A39E9"/>
     <w:rsid w:val="007A3D89"/>
     <w:rsid w:val="007A4A20"/>
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
     <w:rsid w:val="007B08B3"/>
     <w:rsid w:val="007B0B28"/>
     <w:rsid w:val="007B1158"/>
+    <w:rsid w:val="007B14C6"/>
     <w:rsid w:val="007B1C7E"/>
     <w:rsid w:val="007B213A"/>
     <w:rsid w:val="007B224C"/>
     <w:rsid w:val="007B2341"/>
     <w:rsid w:val="007B253E"/>
     <w:rsid w:val="007B2D04"/>
     <w:rsid w:val="007B2FC4"/>
     <w:rsid w:val="007B33C1"/>
     <w:rsid w:val="007B36D2"/>
     <w:rsid w:val="007B4139"/>
     <w:rsid w:val="007B4899"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B573A"/>
     <w:rsid w:val="007B5864"/>
     <w:rsid w:val="007B5CF4"/>
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C0634"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3D73"/>
+    <w:rsid w:val="007C430B"/>
     <w:rsid w:val="007C44CB"/>
+    <w:rsid w:val="007C45DE"/>
     <w:rsid w:val="007C4768"/>
     <w:rsid w:val="007C54DB"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C5900"/>
     <w:rsid w:val="007C5EC9"/>
     <w:rsid w:val="007C61D2"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C70AA"/>
     <w:rsid w:val="007C7A4A"/>
     <w:rsid w:val="007C7AE0"/>
     <w:rsid w:val="007D0521"/>
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
@@ -25810,192 +23635,208 @@
     <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="00811868"/>
     <w:rsid w:val="00811ECF"/>
     <w:rsid w:val="0081239D"/>
     <w:rsid w:val="00813867"/>
     <w:rsid w:val="00813D9D"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="00816990"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="008200FC"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="00821DEE"/>
     <w:rsid w:val="008220DD"/>
+    <w:rsid w:val="00822537"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
+    <w:rsid w:val="008237DE"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827B81"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
+    <w:rsid w:val="00830479"/>
     <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830CD0"/>
+    <w:rsid w:val="008316EB"/>
     <w:rsid w:val="00831876"/>
     <w:rsid w:val="0083198F"/>
     <w:rsid w:val="0083213B"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00832C4E"/>
+    <w:rsid w:val="00833213"/>
     <w:rsid w:val="008332F4"/>
     <w:rsid w:val="00833378"/>
     <w:rsid w:val="00833AFD"/>
     <w:rsid w:val="00833B99"/>
     <w:rsid w:val="00833DAC"/>
     <w:rsid w:val="00834059"/>
     <w:rsid w:val="00834B42"/>
     <w:rsid w:val="00834DF1"/>
+    <w:rsid w:val="008351D3"/>
     <w:rsid w:val="00835644"/>
     <w:rsid w:val="00835A9A"/>
     <w:rsid w:val="00836826"/>
     <w:rsid w:val="00836BC9"/>
     <w:rsid w:val="00837172"/>
     <w:rsid w:val="00837306"/>
     <w:rsid w:val="00837BEB"/>
     <w:rsid w:val="00840E8C"/>
     <w:rsid w:val="0084157E"/>
     <w:rsid w:val="00841D10"/>
     <w:rsid w:val="008427FB"/>
     <w:rsid w:val="0084318E"/>
     <w:rsid w:val="008434FC"/>
     <w:rsid w:val="0084350E"/>
     <w:rsid w:val="00843636"/>
     <w:rsid w:val="0084375A"/>
     <w:rsid w:val="008437E6"/>
     <w:rsid w:val="008438DA"/>
     <w:rsid w:val="00843E28"/>
     <w:rsid w:val="00843F44"/>
     <w:rsid w:val="00844694"/>
     <w:rsid w:val="008456D0"/>
     <w:rsid w:val="00845ECF"/>
     <w:rsid w:val="00846123"/>
     <w:rsid w:val="00846541"/>
     <w:rsid w:val="008466C2"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="008469EA"/>
     <w:rsid w:val="00846AAE"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847198"/>
     <w:rsid w:val="0084780C"/>
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
     <w:rsid w:val="0085079F"/>
+    <w:rsid w:val="008512E8"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="00851E77"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008541B0"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
     <w:rsid w:val="00854BAC"/>
+    <w:rsid w:val="00855480"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
     <w:rsid w:val="008569F8"/>
     <w:rsid w:val="008572D1"/>
     <w:rsid w:val="008577AF"/>
     <w:rsid w:val="00857F61"/>
     <w:rsid w:val="008601EA"/>
     <w:rsid w:val="0086071A"/>
     <w:rsid w:val="0086098F"/>
+    <w:rsid w:val="008609DE"/>
     <w:rsid w:val="00860BE8"/>
     <w:rsid w:val="00861069"/>
     <w:rsid w:val="00861464"/>
     <w:rsid w:val="008623DC"/>
     <w:rsid w:val="00862605"/>
     <w:rsid w:val="00862C10"/>
+    <w:rsid w:val="008631C9"/>
+    <w:rsid w:val="00863663"/>
     <w:rsid w:val="00863A5B"/>
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
+    <w:rsid w:val="008645B2"/>
     <w:rsid w:val="00864683"/>
     <w:rsid w:val="008646F3"/>
     <w:rsid w:val="008646F6"/>
     <w:rsid w:val="00864EBE"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
     <w:rsid w:val="00866BE8"/>
     <w:rsid w:val="008674A2"/>
+    <w:rsid w:val="00867A19"/>
     <w:rsid w:val="00870030"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00870879"/>
     <w:rsid w:val="00870971"/>
     <w:rsid w:val="008709A9"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="008711DC"/>
     <w:rsid w:val="00871B2A"/>
     <w:rsid w:val="00871F89"/>
     <w:rsid w:val="0087261A"/>
     <w:rsid w:val="008733BF"/>
     <w:rsid w:val="00873CC9"/>
     <w:rsid w:val="00874032"/>
+    <w:rsid w:val="008740BD"/>
     <w:rsid w:val="008754E5"/>
+    <w:rsid w:val="00875E2C"/>
     <w:rsid w:val="00877836"/>
     <w:rsid w:val="00877C00"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00877E7C"/>
     <w:rsid w:val="00880356"/>
     <w:rsid w:val="00880E4C"/>
     <w:rsid w:val="008817A5"/>
     <w:rsid w:val="00881B7C"/>
     <w:rsid w:val="0088215A"/>
     <w:rsid w:val="00882573"/>
     <w:rsid w:val="00882744"/>
+    <w:rsid w:val="00882985"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882B21"/>
     <w:rsid w:val="0088334D"/>
     <w:rsid w:val="008837CE"/>
     <w:rsid w:val="00884893"/>
     <w:rsid w:val="00884C00"/>
     <w:rsid w:val="00884E07"/>
     <w:rsid w:val="00885029"/>
     <w:rsid w:val="00885782"/>
     <w:rsid w:val="00885852"/>
     <w:rsid w:val="008858EA"/>
     <w:rsid w:val="008858EB"/>
     <w:rsid w:val="00885D1A"/>
     <w:rsid w:val="0088612E"/>
     <w:rsid w:val="008862B5"/>
     <w:rsid w:val="00886780"/>
     <w:rsid w:val="00886D4B"/>
     <w:rsid w:val="00886F53"/>
     <w:rsid w:val="0088708C"/>
     <w:rsid w:val="008870ED"/>
     <w:rsid w:val="0088733B"/>
     <w:rsid w:val="00887F69"/>
     <w:rsid w:val="008901F5"/>
     <w:rsid w:val="008902CF"/>
     <w:rsid w:val="0089074C"/>
@@ -26015,151 +23856,161 @@
     <w:rsid w:val="0089540D"/>
     <w:rsid w:val="00895415"/>
     <w:rsid w:val="008955CF"/>
     <w:rsid w:val="00895E2D"/>
     <w:rsid w:val="0089602F"/>
     <w:rsid w:val="00896086"/>
     <w:rsid w:val="0089636C"/>
     <w:rsid w:val="00896666"/>
     <w:rsid w:val="0089758C"/>
     <w:rsid w:val="008976C9"/>
     <w:rsid w:val="00897D5F"/>
     <w:rsid w:val="00897E0E"/>
     <w:rsid w:val="008A060E"/>
     <w:rsid w:val="008A06F9"/>
     <w:rsid w:val="008A0A7D"/>
     <w:rsid w:val="008A0D58"/>
     <w:rsid w:val="008A165E"/>
     <w:rsid w:val="008A1726"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A19DE"/>
     <w:rsid w:val="008A29B1"/>
     <w:rsid w:val="008A29CD"/>
     <w:rsid w:val="008A2B40"/>
     <w:rsid w:val="008A346F"/>
     <w:rsid w:val="008A360C"/>
+    <w:rsid w:val="008A3659"/>
     <w:rsid w:val="008A376C"/>
     <w:rsid w:val="008A39BC"/>
     <w:rsid w:val="008A3BCD"/>
     <w:rsid w:val="008A3BE0"/>
     <w:rsid w:val="008A3DC4"/>
     <w:rsid w:val="008A3E86"/>
+    <w:rsid w:val="008A4594"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A4B86"/>
+    <w:rsid w:val="008A4BC6"/>
     <w:rsid w:val="008A4C65"/>
     <w:rsid w:val="008A4D1E"/>
     <w:rsid w:val="008A4E9A"/>
     <w:rsid w:val="008A4EFC"/>
     <w:rsid w:val="008A4F3C"/>
     <w:rsid w:val="008A4FFD"/>
     <w:rsid w:val="008A56CA"/>
     <w:rsid w:val="008A5D0F"/>
     <w:rsid w:val="008A6070"/>
     <w:rsid w:val="008A6220"/>
     <w:rsid w:val="008A6B05"/>
     <w:rsid w:val="008A72A3"/>
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7CFE"/>
+    <w:rsid w:val="008B00DB"/>
+    <w:rsid w:val="008B00E8"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4C54"/>
     <w:rsid w:val="008B4DE7"/>
     <w:rsid w:val="008B4F51"/>
     <w:rsid w:val="008B5634"/>
     <w:rsid w:val="008B6393"/>
     <w:rsid w:val="008B6513"/>
     <w:rsid w:val="008B6A50"/>
     <w:rsid w:val="008B707F"/>
     <w:rsid w:val="008B74E9"/>
     <w:rsid w:val="008B75CC"/>
     <w:rsid w:val="008B7881"/>
     <w:rsid w:val="008B7C9A"/>
     <w:rsid w:val="008B7D4E"/>
+    <w:rsid w:val="008C05E7"/>
     <w:rsid w:val="008C08F5"/>
+    <w:rsid w:val="008C0ACB"/>
     <w:rsid w:val="008C0AF8"/>
     <w:rsid w:val="008C0C26"/>
     <w:rsid w:val="008C0DFF"/>
+    <w:rsid w:val="008C0F96"/>
     <w:rsid w:val="008C0FF4"/>
     <w:rsid w:val="008C10AA"/>
     <w:rsid w:val="008C18BF"/>
     <w:rsid w:val="008C2162"/>
     <w:rsid w:val="008C2A6D"/>
     <w:rsid w:val="008C2CF4"/>
     <w:rsid w:val="008C32E7"/>
     <w:rsid w:val="008C36B7"/>
     <w:rsid w:val="008C388D"/>
     <w:rsid w:val="008C38C1"/>
     <w:rsid w:val="008C39CC"/>
     <w:rsid w:val="008C3CFF"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008C45FA"/>
     <w:rsid w:val="008C4B77"/>
     <w:rsid w:val="008C4FE1"/>
     <w:rsid w:val="008C5550"/>
     <w:rsid w:val="008C5E2E"/>
     <w:rsid w:val="008C6212"/>
     <w:rsid w:val="008C68B5"/>
     <w:rsid w:val="008C6A68"/>
     <w:rsid w:val="008C6EE2"/>
     <w:rsid w:val="008C70BC"/>
     <w:rsid w:val="008C71FE"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C742D"/>
     <w:rsid w:val="008C7622"/>
     <w:rsid w:val="008C7735"/>
     <w:rsid w:val="008C7951"/>
     <w:rsid w:val="008D11A7"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D28FE"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
+    <w:rsid w:val="008D3D8E"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
+    <w:rsid w:val="008D62E9"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
     <w:rsid w:val="008E2535"/>
     <w:rsid w:val="008E26A5"/>
     <w:rsid w:val="008E35F9"/>
     <w:rsid w:val="008E3BEE"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E4202"/>
     <w:rsid w:val="008E59F7"/>
     <w:rsid w:val="008E5C0F"/>
     <w:rsid w:val="008E6026"/>
     <w:rsid w:val="008E62B7"/>
     <w:rsid w:val="008E62BE"/>
@@ -26170,77 +24021,80 @@
     <w:rsid w:val="008F0F89"/>
     <w:rsid w:val="008F193B"/>
     <w:rsid w:val="008F1BED"/>
     <w:rsid w:val="008F1FA3"/>
     <w:rsid w:val="008F2383"/>
     <w:rsid w:val="008F3495"/>
     <w:rsid w:val="008F4357"/>
     <w:rsid w:val="008F490B"/>
     <w:rsid w:val="008F4C70"/>
     <w:rsid w:val="008F4D1A"/>
     <w:rsid w:val="008F4FD3"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="008F5538"/>
     <w:rsid w:val="008F55FF"/>
     <w:rsid w:val="008F56F1"/>
     <w:rsid w:val="008F629C"/>
     <w:rsid w:val="008F6972"/>
     <w:rsid w:val="008F69A0"/>
     <w:rsid w:val="008F6AD4"/>
     <w:rsid w:val="008F6FBC"/>
     <w:rsid w:val="008F792E"/>
     <w:rsid w:val="008F7B9B"/>
     <w:rsid w:val="008F7E37"/>
     <w:rsid w:val="00900251"/>
     <w:rsid w:val="009006C2"/>
+    <w:rsid w:val="00901213"/>
     <w:rsid w:val="009017B3"/>
     <w:rsid w:val="0090235A"/>
     <w:rsid w:val="00902738"/>
     <w:rsid w:val="00902A7C"/>
     <w:rsid w:val="00902CD2"/>
     <w:rsid w:val="00903710"/>
     <w:rsid w:val="009038CA"/>
     <w:rsid w:val="00903CD7"/>
     <w:rsid w:val="00904972"/>
     <w:rsid w:val="009049E7"/>
     <w:rsid w:val="00904ED5"/>
     <w:rsid w:val="00905097"/>
+    <w:rsid w:val="0090511F"/>
     <w:rsid w:val="00905181"/>
     <w:rsid w:val="00905353"/>
     <w:rsid w:val="00905401"/>
     <w:rsid w:val="00905478"/>
     <w:rsid w:val="00905582"/>
     <w:rsid w:val="009055E7"/>
     <w:rsid w:val="00905EF0"/>
     <w:rsid w:val="0090649E"/>
     <w:rsid w:val="0090786C"/>
     <w:rsid w:val="00910479"/>
     <w:rsid w:val="009108E0"/>
     <w:rsid w:val="00910916"/>
     <w:rsid w:val="00910B37"/>
     <w:rsid w:val="00910FD9"/>
     <w:rsid w:val="00911671"/>
+    <w:rsid w:val="00911EDA"/>
     <w:rsid w:val="00911F9B"/>
     <w:rsid w:val="0091216D"/>
     <w:rsid w:val="00912266"/>
     <w:rsid w:val="00912D9B"/>
     <w:rsid w:val="00912E76"/>
     <w:rsid w:val="0091301D"/>
     <w:rsid w:val="00913652"/>
     <w:rsid w:val="00913691"/>
     <w:rsid w:val="009139A7"/>
     <w:rsid w:val="00914732"/>
     <w:rsid w:val="009147A1"/>
     <w:rsid w:val="00914EB3"/>
     <w:rsid w:val="0091512A"/>
     <w:rsid w:val="00915172"/>
     <w:rsid w:val="009154B3"/>
     <w:rsid w:val="009159A2"/>
     <w:rsid w:val="00915B6F"/>
     <w:rsid w:val="00915D0A"/>
     <w:rsid w:val="009162F1"/>
     <w:rsid w:val="009164C1"/>
     <w:rsid w:val="0091722A"/>
     <w:rsid w:val="0092096A"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="00920AF3"/>
     <w:rsid w:val="00920D3F"/>
@@ -26293,236 +24147,250 @@
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="0094764B"/>
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947935"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
     <w:rsid w:val="0095264E"/>
     <w:rsid w:val="00952A39"/>
     <w:rsid w:val="00952CD9"/>
+    <w:rsid w:val="009533B9"/>
     <w:rsid w:val="00953DE7"/>
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
+    <w:rsid w:val="00956E56"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
+    <w:rsid w:val="00957C26"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="0096516B"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
+    <w:rsid w:val="00972D36"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975956"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
+    <w:rsid w:val="00976C1F"/>
     <w:rsid w:val="009770D2"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
+    <w:rsid w:val="00980FF7"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
     <w:rsid w:val="00981F83"/>
     <w:rsid w:val="00981FCA"/>
     <w:rsid w:val="009823DC"/>
     <w:rsid w:val="0098311C"/>
+    <w:rsid w:val="00983FEA"/>
     <w:rsid w:val="00984154"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="00984B63"/>
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986F52"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
+    <w:rsid w:val="009933A0"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00994306"/>
     <w:rsid w:val="00994456"/>
     <w:rsid w:val="009946D3"/>
     <w:rsid w:val="009949F7"/>
     <w:rsid w:val="00994C97"/>
     <w:rsid w:val="00994FAB"/>
+    <w:rsid w:val="0099558D"/>
     <w:rsid w:val="00996783"/>
     <w:rsid w:val="00997C33"/>
     <w:rsid w:val="009A0825"/>
     <w:rsid w:val="009A08D6"/>
     <w:rsid w:val="009A1361"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A1D5C"/>
     <w:rsid w:val="009A1EF8"/>
     <w:rsid w:val="009A1F86"/>
     <w:rsid w:val="009A2036"/>
     <w:rsid w:val="009A2159"/>
+    <w:rsid w:val="009A2219"/>
     <w:rsid w:val="009A2706"/>
     <w:rsid w:val="009A2798"/>
     <w:rsid w:val="009A27BF"/>
     <w:rsid w:val="009A2BCE"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A327B"/>
     <w:rsid w:val="009A36C3"/>
     <w:rsid w:val="009A3819"/>
     <w:rsid w:val="009A39CD"/>
     <w:rsid w:val="009A3CBB"/>
     <w:rsid w:val="009A3DD1"/>
     <w:rsid w:val="009A3F4A"/>
     <w:rsid w:val="009A3FB5"/>
     <w:rsid w:val="009A453E"/>
     <w:rsid w:val="009A4AF1"/>
     <w:rsid w:val="009A5329"/>
     <w:rsid w:val="009A57A3"/>
     <w:rsid w:val="009A64E0"/>
     <w:rsid w:val="009A68A0"/>
     <w:rsid w:val="009B0544"/>
     <w:rsid w:val="009B057D"/>
     <w:rsid w:val="009B11B9"/>
     <w:rsid w:val="009B13E0"/>
     <w:rsid w:val="009B1563"/>
     <w:rsid w:val="009B1861"/>
     <w:rsid w:val="009B2060"/>
     <w:rsid w:val="009B2099"/>
     <w:rsid w:val="009B214B"/>
     <w:rsid w:val="009B274E"/>
     <w:rsid w:val="009B298E"/>
     <w:rsid w:val="009B2DA2"/>
     <w:rsid w:val="009B2E3D"/>
     <w:rsid w:val="009B39C7"/>
     <w:rsid w:val="009B3A20"/>
     <w:rsid w:val="009B3F3F"/>
     <w:rsid w:val="009B4023"/>
     <w:rsid w:val="009B4026"/>
     <w:rsid w:val="009B41AC"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B4AB3"/>
     <w:rsid w:val="009B4D40"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
+    <w:rsid w:val="009B5BFA"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
     <w:rsid w:val="009B65A3"/>
+    <w:rsid w:val="009B74E8"/>
     <w:rsid w:val="009C04CB"/>
+    <w:rsid w:val="009C0665"/>
     <w:rsid w:val="009C08B7"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C19F3"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C275B"/>
+    <w:rsid w:val="009C361E"/>
     <w:rsid w:val="009C3CB9"/>
     <w:rsid w:val="009C4008"/>
     <w:rsid w:val="009C46AC"/>
     <w:rsid w:val="009C49ED"/>
     <w:rsid w:val="009C599A"/>
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009C5C60"/>
     <w:rsid w:val="009C6A52"/>
     <w:rsid w:val="009C6BB8"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009C769F"/>
     <w:rsid w:val="009D08E2"/>
     <w:rsid w:val="009D0F83"/>
     <w:rsid w:val="009D0FE1"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D1970"/>
     <w:rsid w:val="009D1CF0"/>
     <w:rsid w:val="009D2EFD"/>
     <w:rsid w:val="009D3B6F"/>
     <w:rsid w:val="009D400E"/>
     <w:rsid w:val="009D46F8"/>
     <w:rsid w:val="009D4A13"/>
     <w:rsid w:val="009D4EDC"/>
     <w:rsid w:val="009D523B"/>
     <w:rsid w:val="009D54D2"/>
     <w:rsid w:val="009D5BA6"/>
     <w:rsid w:val="009D6864"/>
     <w:rsid w:val="009D6A37"/>
-    <w:rsid w:val="009D6B22"/>
+    <w:rsid w:val="009D77A3"/>
     <w:rsid w:val="009E0ECD"/>
     <w:rsid w:val="009E12A3"/>
     <w:rsid w:val="009E12DB"/>
     <w:rsid w:val="009E1707"/>
     <w:rsid w:val="009E1828"/>
     <w:rsid w:val="009E1A15"/>
     <w:rsid w:val="009E1C59"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
     <w:rsid w:val="009E3265"/>
     <w:rsid w:val="009E32F6"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E3C57"/>
     <w:rsid w:val="009E3D3E"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E42E8"/>
     <w:rsid w:val="009E47AB"/>
     <w:rsid w:val="009E4840"/>
     <w:rsid w:val="009E5417"/>
     <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E591E"/>
@@ -26543,412 +24411,442 @@
     <w:rsid w:val="009F3464"/>
     <w:rsid w:val="009F3A57"/>
     <w:rsid w:val="009F4225"/>
     <w:rsid w:val="009F425C"/>
     <w:rsid w:val="009F4E1B"/>
     <w:rsid w:val="009F4F6F"/>
     <w:rsid w:val="009F55B6"/>
     <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="009F5AC0"/>
     <w:rsid w:val="009F6189"/>
     <w:rsid w:val="009F6770"/>
     <w:rsid w:val="009F6FDB"/>
     <w:rsid w:val="009F743B"/>
     <w:rsid w:val="00A002CD"/>
     <w:rsid w:val="00A00702"/>
     <w:rsid w:val="00A00AD6"/>
     <w:rsid w:val="00A00D9A"/>
     <w:rsid w:val="00A01082"/>
     <w:rsid w:val="00A01DC3"/>
     <w:rsid w:val="00A01EC7"/>
     <w:rsid w:val="00A0248E"/>
     <w:rsid w:val="00A02763"/>
     <w:rsid w:val="00A02910"/>
     <w:rsid w:val="00A02D41"/>
     <w:rsid w:val="00A0324D"/>
+    <w:rsid w:val="00A0372F"/>
     <w:rsid w:val="00A0381B"/>
     <w:rsid w:val="00A040B6"/>
     <w:rsid w:val="00A04C86"/>
     <w:rsid w:val="00A05518"/>
     <w:rsid w:val="00A05B70"/>
     <w:rsid w:val="00A05CBB"/>
     <w:rsid w:val="00A06690"/>
     <w:rsid w:val="00A069C0"/>
     <w:rsid w:val="00A07610"/>
     <w:rsid w:val="00A0791A"/>
     <w:rsid w:val="00A07CC2"/>
     <w:rsid w:val="00A07D47"/>
     <w:rsid w:val="00A10197"/>
     <w:rsid w:val="00A10584"/>
     <w:rsid w:val="00A107F6"/>
     <w:rsid w:val="00A10C9A"/>
     <w:rsid w:val="00A114CB"/>
     <w:rsid w:val="00A11683"/>
     <w:rsid w:val="00A122BC"/>
     <w:rsid w:val="00A12457"/>
     <w:rsid w:val="00A1249D"/>
     <w:rsid w:val="00A12C2C"/>
     <w:rsid w:val="00A13A57"/>
     <w:rsid w:val="00A14344"/>
     <w:rsid w:val="00A14A44"/>
     <w:rsid w:val="00A14E22"/>
     <w:rsid w:val="00A15FB5"/>
     <w:rsid w:val="00A16309"/>
     <w:rsid w:val="00A16329"/>
     <w:rsid w:val="00A163AF"/>
     <w:rsid w:val="00A168F7"/>
+    <w:rsid w:val="00A16A36"/>
     <w:rsid w:val="00A17394"/>
     <w:rsid w:val="00A174EC"/>
     <w:rsid w:val="00A176B8"/>
     <w:rsid w:val="00A17C6C"/>
     <w:rsid w:val="00A17CD7"/>
     <w:rsid w:val="00A200CB"/>
     <w:rsid w:val="00A202A8"/>
     <w:rsid w:val="00A2036A"/>
     <w:rsid w:val="00A203CE"/>
     <w:rsid w:val="00A2072A"/>
     <w:rsid w:val="00A20AD2"/>
     <w:rsid w:val="00A217EE"/>
     <w:rsid w:val="00A21D3F"/>
     <w:rsid w:val="00A2205C"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A23358"/>
     <w:rsid w:val="00A23392"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A23D68"/>
     <w:rsid w:val="00A23FD5"/>
     <w:rsid w:val="00A248CA"/>
     <w:rsid w:val="00A24F57"/>
     <w:rsid w:val="00A25427"/>
     <w:rsid w:val="00A26541"/>
     <w:rsid w:val="00A266B4"/>
     <w:rsid w:val="00A270E0"/>
     <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A2788F"/>
     <w:rsid w:val="00A27D79"/>
     <w:rsid w:val="00A27DEF"/>
     <w:rsid w:val="00A30901"/>
     <w:rsid w:val="00A30922"/>
     <w:rsid w:val="00A3093A"/>
     <w:rsid w:val="00A30A67"/>
+    <w:rsid w:val="00A3143D"/>
+    <w:rsid w:val="00A31587"/>
     <w:rsid w:val="00A31A6A"/>
     <w:rsid w:val="00A321EE"/>
     <w:rsid w:val="00A326FA"/>
     <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A33EEF"/>
     <w:rsid w:val="00A341A4"/>
+    <w:rsid w:val="00A35313"/>
     <w:rsid w:val="00A354DB"/>
     <w:rsid w:val="00A3552B"/>
     <w:rsid w:val="00A35C30"/>
     <w:rsid w:val="00A35E24"/>
+    <w:rsid w:val="00A35F77"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
+    <w:rsid w:val="00A37A01"/>
     <w:rsid w:val="00A37B09"/>
     <w:rsid w:val="00A37BE7"/>
     <w:rsid w:val="00A37C13"/>
     <w:rsid w:val="00A4000C"/>
     <w:rsid w:val="00A400FF"/>
     <w:rsid w:val="00A4039E"/>
     <w:rsid w:val="00A4076A"/>
     <w:rsid w:val="00A40EED"/>
     <w:rsid w:val="00A411B1"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A41852"/>
     <w:rsid w:val="00A41948"/>
     <w:rsid w:val="00A42295"/>
     <w:rsid w:val="00A4303F"/>
+    <w:rsid w:val="00A4372A"/>
     <w:rsid w:val="00A437A4"/>
     <w:rsid w:val="00A43C2A"/>
     <w:rsid w:val="00A43C9B"/>
     <w:rsid w:val="00A44B22"/>
     <w:rsid w:val="00A44EC1"/>
     <w:rsid w:val="00A4506D"/>
     <w:rsid w:val="00A4522E"/>
     <w:rsid w:val="00A45621"/>
     <w:rsid w:val="00A45A60"/>
     <w:rsid w:val="00A45C97"/>
     <w:rsid w:val="00A45E0A"/>
     <w:rsid w:val="00A4671E"/>
     <w:rsid w:val="00A468D1"/>
     <w:rsid w:val="00A469C4"/>
     <w:rsid w:val="00A46F29"/>
     <w:rsid w:val="00A475C1"/>
     <w:rsid w:val="00A476A7"/>
     <w:rsid w:val="00A47CE8"/>
     <w:rsid w:val="00A50339"/>
     <w:rsid w:val="00A505AE"/>
     <w:rsid w:val="00A507D2"/>
+    <w:rsid w:val="00A50A56"/>
     <w:rsid w:val="00A50DED"/>
     <w:rsid w:val="00A51210"/>
     <w:rsid w:val="00A515DF"/>
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A530C6"/>
     <w:rsid w:val="00A538BC"/>
     <w:rsid w:val="00A53BCF"/>
     <w:rsid w:val="00A5400D"/>
     <w:rsid w:val="00A54127"/>
     <w:rsid w:val="00A54C3C"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A5644F"/>
     <w:rsid w:val="00A568DF"/>
     <w:rsid w:val="00A56907"/>
+    <w:rsid w:val="00A56AA9"/>
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A617F9"/>
     <w:rsid w:val="00A61E64"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A63214"/>
+    <w:rsid w:val="00A632BD"/>
+    <w:rsid w:val="00A64959"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
+    <w:rsid w:val="00A6783C"/>
     <w:rsid w:val="00A67C0B"/>
     <w:rsid w:val="00A67D05"/>
     <w:rsid w:val="00A7030F"/>
     <w:rsid w:val="00A70375"/>
     <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A706B3"/>
     <w:rsid w:val="00A70D1C"/>
     <w:rsid w:val="00A70D69"/>
+    <w:rsid w:val="00A70E4B"/>
     <w:rsid w:val="00A70FB3"/>
     <w:rsid w:val="00A72542"/>
     <w:rsid w:val="00A72593"/>
     <w:rsid w:val="00A72844"/>
     <w:rsid w:val="00A72FD9"/>
     <w:rsid w:val="00A73DCE"/>
     <w:rsid w:val="00A7414D"/>
+    <w:rsid w:val="00A74347"/>
     <w:rsid w:val="00A7446E"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D52"/>
     <w:rsid w:val="00A74EB4"/>
     <w:rsid w:val="00A75758"/>
     <w:rsid w:val="00A75A59"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
+    <w:rsid w:val="00A80DB2"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
+    <w:rsid w:val="00A823AF"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
+    <w:rsid w:val="00A8627F"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A903C1"/>
+    <w:rsid w:val="00A904E9"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A9624D"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
+    <w:rsid w:val="00AA74D2"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
+    <w:rsid w:val="00AB101E"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
+    <w:rsid w:val="00AB46A6"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC0745"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
+    <w:rsid w:val="00AC12C9"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
+    <w:rsid w:val="00AC5D67"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
     <w:rsid w:val="00AD03B1"/>
     <w:rsid w:val="00AD06A5"/>
     <w:rsid w:val="00AD0A7A"/>
     <w:rsid w:val="00AD0EA3"/>
     <w:rsid w:val="00AD1864"/>
     <w:rsid w:val="00AD1E34"/>
     <w:rsid w:val="00AD2382"/>
     <w:rsid w:val="00AD2919"/>
     <w:rsid w:val="00AD2F61"/>
     <w:rsid w:val="00AD417B"/>
     <w:rsid w:val="00AD4676"/>
     <w:rsid w:val="00AD4B04"/>
     <w:rsid w:val="00AD5B66"/>
     <w:rsid w:val="00AD5BAE"/>
     <w:rsid w:val="00AD5C4F"/>
     <w:rsid w:val="00AD600C"/>
     <w:rsid w:val="00AD6157"/>
     <w:rsid w:val="00AD62AC"/>
     <w:rsid w:val="00AD675E"/>
     <w:rsid w:val="00AD68AC"/>
     <w:rsid w:val="00AD7C67"/>
     <w:rsid w:val="00AD7E99"/>
     <w:rsid w:val="00AE02DB"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE045D"/>
     <w:rsid w:val="00AE0CB9"/>
     <w:rsid w:val="00AE0FFC"/>
     <w:rsid w:val="00AE1544"/>
     <w:rsid w:val="00AE1E72"/>
+    <w:rsid w:val="00AE2A16"/>
     <w:rsid w:val="00AE2F93"/>
     <w:rsid w:val="00AE3028"/>
+    <w:rsid w:val="00AE38A6"/>
     <w:rsid w:val="00AE3A14"/>
     <w:rsid w:val="00AE416F"/>
     <w:rsid w:val="00AE460E"/>
     <w:rsid w:val="00AE48A2"/>
     <w:rsid w:val="00AE4D5A"/>
     <w:rsid w:val="00AE4F31"/>
     <w:rsid w:val="00AE517D"/>
     <w:rsid w:val="00AE5266"/>
     <w:rsid w:val="00AE56B2"/>
     <w:rsid w:val="00AE5D43"/>
     <w:rsid w:val="00AE68F5"/>
     <w:rsid w:val="00AE6F33"/>
     <w:rsid w:val="00AE7434"/>
     <w:rsid w:val="00AE7738"/>
     <w:rsid w:val="00AE7A1D"/>
     <w:rsid w:val="00AE7CA3"/>
     <w:rsid w:val="00AF055D"/>
+    <w:rsid w:val="00AF0676"/>
     <w:rsid w:val="00AF0903"/>
     <w:rsid w:val="00AF0B4C"/>
     <w:rsid w:val="00AF190D"/>
     <w:rsid w:val="00AF1A7D"/>
+    <w:rsid w:val="00AF2198"/>
     <w:rsid w:val="00AF2F85"/>
     <w:rsid w:val="00AF332B"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF41D1"/>
     <w:rsid w:val="00AF445B"/>
     <w:rsid w:val="00AF459F"/>
     <w:rsid w:val="00AF4745"/>
     <w:rsid w:val="00AF4C61"/>
     <w:rsid w:val="00AF5593"/>
     <w:rsid w:val="00AF5834"/>
     <w:rsid w:val="00AF646A"/>
     <w:rsid w:val="00AF64F2"/>
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
     <w:rsid w:val="00AF7622"/>
+    <w:rsid w:val="00AF79DF"/>
     <w:rsid w:val="00B0005A"/>
     <w:rsid w:val="00B00E73"/>
+    <w:rsid w:val="00B01563"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04869"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B04F9F"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
     <w:rsid w:val="00B10FB4"/>
     <w:rsid w:val="00B11350"/>
@@ -27002,1049 +24900,1115 @@
     <w:rsid w:val="00B25BD5"/>
     <w:rsid w:val="00B26056"/>
     <w:rsid w:val="00B26332"/>
     <w:rsid w:val="00B264A7"/>
     <w:rsid w:val="00B2661C"/>
     <w:rsid w:val="00B267D5"/>
     <w:rsid w:val="00B26BDC"/>
     <w:rsid w:val="00B27F78"/>
     <w:rsid w:val="00B30371"/>
     <w:rsid w:val="00B30488"/>
     <w:rsid w:val="00B30A6A"/>
     <w:rsid w:val="00B30E0D"/>
     <w:rsid w:val="00B313CD"/>
     <w:rsid w:val="00B316C3"/>
     <w:rsid w:val="00B31CFC"/>
     <w:rsid w:val="00B32745"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B349EE"/>
+    <w:rsid w:val="00B352BD"/>
     <w:rsid w:val="00B356CF"/>
+    <w:rsid w:val="00B3607B"/>
+    <w:rsid w:val="00B3679E"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
+    <w:rsid w:val="00B42D7A"/>
     <w:rsid w:val="00B42E2A"/>
     <w:rsid w:val="00B434E5"/>
     <w:rsid w:val="00B43B26"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
     <w:rsid w:val="00B4441D"/>
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
     <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B523EE"/>
     <w:rsid w:val="00B52440"/>
     <w:rsid w:val="00B525B7"/>
     <w:rsid w:val="00B52817"/>
+    <w:rsid w:val="00B52B45"/>
     <w:rsid w:val="00B536E2"/>
     <w:rsid w:val="00B537BE"/>
     <w:rsid w:val="00B54244"/>
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
     <w:rsid w:val="00B62566"/>
     <w:rsid w:val="00B63060"/>
     <w:rsid w:val="00B631EE"/>
     <w:rsid w:val="00B6325A"/>
     <w:rsid w:val="00B632E9"/>
     <w:rsid w:val="00B634C1"/>
     <w:rsid w:val="00B6354D"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
     <w:rsid w:val="00B65975"/>
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B66E07"/>
+    <w:rsid w:val="00B66EB2"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7103D"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B722FE"/>
     <w:rsid w:val="00B7277C"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B73214"/>
     <w:rsid w:val="00B73651"/>
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
     <w:rsid w:val="00B805A4"/>
     <w:rsid w:val="00B8094D"/>
     <w:rsid w:val="00B81337"/>
     <w:rsid w:val="00B820D9"/>
     <w:rsid w:val="00B82428"/>
     <w:rsid w:val="00B825B6"/>
     <w:rsid w:val="00B825FC"/>
     <w:rsid w:val="00B82D04"/>
     <w:rsid w:val="00B82EDF"/>
     <w:rsid w:val="00B83354"/>
     <w:rsid w:val="00B833E2"/>
+    <w:rsid w:val="00B841EC"/>
     <w:rsid w:val="00B84519"/>
     <w:rsid w:val="00B845C5"/>
     <w:rsid w:val="00B848D5"/>
     <w:rsid w:val="00B84AB7"/>
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B8522D"/>
     <w:rsid w:val="00B853B4"/>
     <w:rsid w:val="00B854B6"/>
     <w:rsid w:val="00B85AA9"/>
     <w:rsid w:val="00B85C26"/>
+    <w:rsid w:val="00B85D13"/>
     <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00B85F04"/>
     <w:rsid w:val="00B864E3"/>
     <w:rsid w:val="00B8682F"/>
     <w:rsid w:val="00B86895"/>
     <w:rsid w:val="00B868CB"/>
     <w:rsid w:val="00B86CC9"/>
     <w:rsid w:val="00B86F20"/>
     <w:rsid w:val="00B86F92"/>
     <w:rsid w:val="00B87C87"/>
     <w:rsid w:val="00B91049"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B91EE7"/>
     <w:rsid w:val="00B92292"/>
     <w:rsid w:val="00B928AC"/>
     <w:rsid w:val="00B92C81"/>
     <w:rsid w:val="00B930FD"/>
     <w:rsid w:val="00B93208"/>
     <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B933FC"/>
     <w:rsid w:val="00B93975"/>
     <w:rsid w:val="00B93B8B"/>
     <w:rsid w:val="00B93D98"/>
     <w:rsid w:val="00B93FB9"/>
     <w:rsid w:val="00B94333"/>
     <w:rsid w:val="00B948AC"/>
     <w:rsid w:val="00B94AC4"/>
     <w:rsid w:val="00B94B6C"/>
     <w:rsid w:val="00B94D0F"/>
     <w:rsid w:val="00B94D70"/>
     <w:rsid w:val="00B95364"/>
     <w:rsid w:val="00B953CA"/>
     <w:rsid w:val="00B9622B"/>
     <w:rsid w:val="00B9641B"/>
     <w:rsid w:val="00B96467"/>
     <w:rsid w:val="00B96974"/>
     <w:rsid w:val="00B96BA2"/>
     <w:rsid w:val="00B97145"/>
     <w:rsid w:val="00B9742A"/>
     <w:rsid w:val="00B97525"/>
     <w:rsid w:val="00B9768A"/>
     <w:rsid w:val="00B978BA"/>
     <w:rsid w:val="00B97D39"/>
     <w:rsid w:val="00B97EAD"/>
     <w:rsid w:val="00BA0322"/>
     <w:rsid w:val="00BA08A0"/>
     <w:rsid w:val="00BA0A00"/>
+    <w:rsid w:val="00BA0D87"/>
     <w:rsid w:val="00BA0E1C"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00BA2B98"/>
     <w:rsid w:val="00BA30B0"/>
     <w:rsid w:val="00BA3AC3"/>
     <w:rsid w:val="00BA3BBE"/>
     <w:rsid w:val="00BA3F3B"/>
     <w:rsid w:val="00BA3F47"/>
     <w:rsid w:val="00BA405B"/>
     <w:rsid w:val="00BA479C"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA50F6"/>
     <w:rsid w:val="00BA546B"/>
     <w:rsid w:val="00BA5EB4"/>
     <w:rsid w:val="00BA623E"/>
     <w:rsid w:val="00BA63E7"/>
     <w:rsid w:val="00BA651E"/>
     <w:rsid w:val="00BA70A8"/>
     <w:rsid w:val="00BA72A2"/>
     <w:rsid w:val="00BB243E"/>
     <w:rsid w:val="00BB263E"/>
+    <w:rsid w:val="00BB311A"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BB3E74"/>
+    <w:rsid w:val="00BB425C"/>
     <w:rsid w:val="00BB438B"/>
+    <w:rsid w:val="00BB4674"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
     <w:rsid w:val="00BB595F"/>
     <w:rsid w:val="00BB63B1"/>
+    <w:rsid w:val="00BB676F"/>
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC05D2"/>
     <w:rsid w:val="00BC06A4"/>
     <w:rsid w:val="00BC0C5C"/>
     <w:rsid w:val="00BC0F18"/>
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
     <w:rsid w:val="00BC12EB"/>
     <w:rsid w:val="00BC1BA2"/>
     <w:rsid w:val="00BC1E8D"/>
     <w:rsid w:val="00BC237C"/>
     <w:rsid w:val="00BC238D"/>
     <w:rsid w:val="00BC2619"/>
     <w:rsid w:val="00BC2C4D"/>
+    <w:rsid w:val="00BC308D"/>
     <w:rsid w:val="00BC340D"/>
     <w:rsid w:val="00BC3653"/>
     <w:rsid w:val="00BC4277"/>
     <w:rsid w:val="00BC4768"/>
     <w:rsid w:val="00BC4ACB"/>
     <w:rsid w:val="00BC4AF0"/>
     <w:rsid w:val="00BC517F"/>
     <w:rsid w:val="00BC56F3"/>
     <w:rsid w:val="00BC5762"/>
     <w:rsid w:val="00BC58D7"/>
     <w:rsid w:val="00BC5D65"/>
     <w:rsid w:val="00BC5DEA"/>
+    <w:rsid w:val="00BC60EB"/>
     <w:rsid w:val="00BC6254"/>
     <w:rsid w:val="00BC6326"/>
     <w:rsid w:val="00BC686F"/>
     <w:rsid w:val="00BC69B5"/>
     <w:rsid w:val="00BC7097"/>
     <w:rsid w:val="00BC75E6"/>
     <w:rsid w:val="00BC75FE"/>
     <w:rsid w:val="00BC7610"/>
     <w:rsid w:val="00BC77B5"/>
+    <w:rsid w:val="00BC7F3A"/>
     <w:rsid w:val="00BD00B0"/>
     <w:rsid w:val="00BD033C"/>
     <w:rsid w:val="00BD08FD"/>
     <w:rsid w:val="00BD1000"/>
     <w:rsid w:val="00BD171F"/>
     <w:rsid w:val="00BD19D2"/>
     <w:rsid w:val="00BD1AAA"/>
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD59DC"/>
     <w:rsid w:val="00BD62F1"/>
     <w:rsid w:val="00BD658C"/>
     <w:rsid w:val="00BD68D3"/>
     <w:rsid w:val="00BD6A11"/>
     <w:rsid w:val="00BD6AE4"/>
     <w:rsid w:val="00BD6E51"/>
     <w:rsid w:val="00BD7316"/>
+    <w:rsid w:val="00BD73EF"/>
     <w:rsid w:val="00BD7747"/>
     <w:rsid w:val="00BD7B75"/>
     <w:rsid w:val="00BE14CE"/>
     <w:rsid w:val="00BE16B7"/>
     <w:rsid w:val="00BE190A"/>
     <w:rsid w:val="00BE27CC"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00BE32B1"/>
     <w:rsid w:val="00BE369A"/>
+    <w:rsid w:val="00BE40F3"/>
+    <w:rsid w:val="00BE448D"/>
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
+    <w:rsid w:val="00BE5B6D"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0A37"/>
     <w:rsid w:val="00BF0FFF"/>
     <w:rsid w:val="00BF1738"/>
     <w:rsid w:val="00BF2595"/>
     <w:rsid w:val="00BF33F5"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00BF3BAC"/>
     <w:rsid w:val="00BF422D"/>
+    <w:rsid w:val="00BF43D7"/>
     <w:rsid w:val="00BF54B9"/>
     <w:rsid w:val="00BF5B25"/>
     <w:rsid w:val="00BF6E04"/>
     <w:rsid w:val="00BF7187"/>
     <w:rsid w:val="00BF761E"/>
     <w:rsid w:val="00BF77A9"/>
     <w:rsid w:val="00BF788F"/>
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C02022"/>
     <w:rsid w:val="00C02183"/>
     <w:rsid w:val="00C02C63"/>
     <w:rsid w:val="00C03325"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C045FB"/>
     <w:rsid w:val="00C046CC"/>
     <w:rsid w:val="00C0483A"/>
     <w:rsid w:val="00C04963"/>
     <w:rsid w:val="00C0549D"/>
     <w:rsid w:val="00C05E08"/>
     <w:rsid w:val="00C06209"/>
     <w:rsid w:val="00C0641C"/>
     <w:rsid w:val="00C06B02"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C0747A"/>
+    <w:rsid w:val="00C07C93"/>
     <w:rsid w:val="00C07CB5"/>
     <w:rsid w:val="00C1031D"/>
     <w:rsid w:val="00C103B9"/>
     <w:rsid w:val="00C10433"/>
     <w:rsid w:val="00C109DA"/>
     <w:rsid w:val="00C10E2C"/>
     <w:rsid w:val="00C11382"/>
     <w:rsid w:val="00C117A7"/>
     <w:rsid w:val="00C11B7F"/>
     <w:rsid w:val="00C11D3B"/>
     <w:rsid w:val="00C11F35"/>
     <w:rsid w:val="00C1221F"/>
     <w:rsid w:val="00C127D4"/>
     <w:rsid w:val="00C12842"/>
     <w:rsid w:val="00C12A0F"/>
     <w:rsid w:val="00C12C41"/>
     <w:rsid w:val="00C12FCD"/>
     <w:rsid w:val="00C131BD"/>
     <w:rsid w:val="00C13755"/>
     <w:rsid w:val="00C13BF3"/>
     <w:rsid w:val="00C13EC9"/>
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C2051C"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C210EA"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
+    <w:rsid w:val="00C228B2"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
+    <w:rsid w:val="00C24372"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
     <w:rsid w:val="00C33D4C"/>
+    <w:rsid w:val="00C342CA"/>
     <w:rsid w:val="00C3451A"/>
     <w:rsid w:val="00C34F94"/>
     <w:rsid w:val="00C36214"/>
     <w:rsid w:val="00C364B2"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C36FCD"/>
     <w:rsid w:val="00C371F2"/>
     <w:rsid w:val="00C372E9"/>
     <w:rsid w:val="00C374C9"/>
     <w:rsid w:val="00C37D9A"/>
     <w:rsid w:val="00C4071C"/>
     <w:rsid w:val="00C40979"/>
     <w:rsid w:val="00C40C40"/>
     <w:rsid w:val="00C41031"/>
     <w:rsid w:val="00C411FA"/>
     <w:rsid w:val="00C4154C"/>
     <w:rsid w:val="00C41DF8"/>
     <w:rsid w:val="00C4311D"/>
     <w:rsid w:val="00C432A8"/>
     <w:rsid w:val="00C43679"/>
     <w:rsid w:val="00C43EB0"/>
     <w:rsid w:val="00C43F56"/>
+    <w:rsid w:val="00C4415E"/>
     <w:rsid w:val="00C44180"/>
     <w:rsid w:val="00C4474E"/>
     <w:rsid w:val="00C45174"/>
     <w:rsid w:val="00C45434"/>
     <w:rsid w:val="00C455CD"/>
     <w:rsid w:val="00C45833"/>
     <w:rsid w:val="00C45E76"/>
     <w:rsid w:val="00C47508"/>
     <w:rsid w:val="00C47905"/>
     <w:rsid w:val="00C47EAD"/>
     <w:rsid w:val="00C50162"/>
     <w:rsid w:val="00C50D01"/>
     <w:rsid w:val="00C5127A"/>
     <w:rsid w:val="00C5185E"/>
     <w:rsid w:val="00C51A24"/>
     <w:rsid w:val="00C51A4E"/>
     <w:rsid w:val="00C51A68"/>
     <w:rsid w:val="00C51BF7"/>
     <w:rsid w:val="00C53640"/>
     <w:rsid w:val="00C537A2"/>
+    <w:rsid w:val="00C53E01"/>
     <w:rsid w:val="00C546E6"/>
     <w:rsid w:val="00C54F10"/>
     <w:rsid w:val="00C55773"/>
     <w:rsid w:val="00C557F6"/>
     <w:rsid w:val="00C55864"/>
     <w:rsid w:val="00C55CE1"/>
     <w:rsid w:val="00C55ECE"/>
     <w:rsid w:val="00C5637A"/>
     <w:rsid w:val="00C567EE"/>
     <w:rsid w:val="00C56A7A"/>
     <w:rsid w:val="00C56CC6"/>
     <w:rsid w:val="00C56F96"/>
     <w:rsid w:val="00C574E6"/>
     <w:rsid w:val="00C57965"/>
     <w:rsid w:val="00C57AAD"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C61011"/>
     <w:rsid w:val="00C6177E"/>
     <w:rsid w:val="00C61A5C"/>
     <w:rsid w:val="00C622D5"/>
     <w:rsid w:val="00C62548"/>
     <w:rsid w:val="00C63BAD"/>
     <w:rsid w:val="00C63CD1"/>
     <w:rsid w:val="00C63E0C"/>
     <w:rsid w:val="00C648E9"/>
     <w:rsid w:val="00C649AB"/>
     <w:rsid w:val="00C64FAF"/>
     <w:rsid w:val="00C653B3"/>
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67564"/>
     <w:rsid w:val="00C67682"/>
     <w:rsid w:val="00C67C10"/>
     <w:rsid w:val="00C708F6"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70F3C"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C71BF9"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
+    <w:rsid w:val="00C73116"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C73FE3"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C75DB5"/>
     <w:rsid w:val="00C764DD"/>
     <w:rsid w:val="00C769C8"/>
     <w:rsid w:val="00C76B10"/>
     <w:rsid w:val="00C76C87"/>
     <w:rsid w:val="00C77C15"/>
     <w:rsid w:val="00C77FDB"/>
     <w:rsid w:val="00C80375"/>
     <w:rsid w:val="00C8057F"/>
+    <w:rsid w:val="00C806AF"/>
     <w:rsid w:val="00C80750"/>
     <w:rsid w:val="00C80D9B"/>
     <w:rsid w:val="00C8141C"/>
     <w:rsid w:val="00C818D3"/>
     <w:rsid w:val="00C81A37"/>
     <w:rsid w:val="00C81BC3"/>
     <w:rsid w:val="00C81C28"/>
     <w:rsid w:val="00C8263B"/>
     <w:rsid w:val="00C8294A"/>
     <w:rsid w:val="00C82A99"/>
     <w:rsid w:val="00C8334E"/>
     <w:rsid w:val="00C833FC"/>
     <w:rsid w:val="00C837D4"/>
     <w:rsid w:val="00C84240"/>
+    <w:rsid w:val="00C84F25"/>
     <w:rsid w:val="00C85213"/>
     <w:rsid w:val="00C8598E"/>
     <w:rsid w:val="00C85C2D"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C86429"/>
     <w:rsid w:val="00C86C88"/>
     <w:rsid w:val="00C86E35"/>
     <w:rsid w:val="00C870C5"/>
     <w:rsid w:val="00C87295"/>
     <w:rsid w:val="00C87F12"/>
     <w:rsid w:val="00C87FC9"/>
     <w:rsid w:val="00C902FB"/>
     <w:rsid w:val="00C903FD"/>
     <w:rsid w:val="00C9106D"/>
     <w:rsid w:val="00C91368"/>
     <w:rsid w:val="00C9213E"/>
     <w:rsid w:val="00C9214F"/>
     <w:rsid w:val="00C92578"/>
     <w:rsid w:val="00C92632"/>
+    <w:rsid w:val="00C929BA"/>
+    <w:rsid w:val="00C92E23"/>
     <w:rsid w:val="00C93B80"/>
     <w:rsid w:val="00C93DFE"/>
     <w:rsid w:val="00C94170"/>
     <w:rsid w:val="00C942A0"/>
     <w:rsid w:val="00C9452E"/>
     <w:rsid w:val="00C94898"/>
     <w:rsid w:val="00C94A10"/>
     <w:rsid w:val="00C94A6E"/>
     <w:rsid w:val="00C94A92"/>
     <w:rsid w:val="00C94AEA"/>
     <w:rsid w:val="00C951AA"/>
     <w:rsid w:val="00C956B9"/>
     <w:rsid w:val="00C95903"/>
     <w:rsid w:val="00C95AE5"/>
     <w:rsid w:val="00C96C5D"/>
     <w:rsid w:val="00C96F5B"/>
     <w:rsid w:val="00C96FCF"/>
     <w:rsid w:val="00C96FD3"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00C977DC"/>
+    <w:rsid w:val="00C979B3"/>
     <w:rsid w:val="00CA0059"/>
     <w:rsid w:val="00CA02EC"/>
     <w:rsid w:val="00CA04C9"/>
     <w:rsid w:val="00CA0B28"/>
     <w:rsid w:val="00CA0D58"/>
     <w:rsid w:val="00CA0DC3"/>
     <w:rsid w:val="00CA1405"/>
     <w:rsid w:val="00CA16D1"/>
     <w:rsid w:val="00CA16E0"/>
     <w:rsid w:val="00CA1918"/>
     <w:rsid w:val="00CA1A36"/>
     <w:rsid w:val="00CA203B"/>
     <w:rsid w:val="00CA243B"/>
     <w:rsid w:val="00CA258A"/>
     <w:rsid w:val="00CA2779"/>
     <w:rsid w:val="00CA2FD5"/>
     <w:rsid w:val="00CA30A4"/>
     <w:rsid w:val="00CA30E4"/>
     <w:rsid w:val="00CA35F3"/>
     <w:rsid w:val="00CA36E7"/>
     <w:rsid w:val="00CA381B"/>
     <w:rsid w:val="00CA3F4D"/>
     <w:rsid w:val="00CA411C"/>
     <w:rsid w:val="00CA4C3A"/>
     <w:rsid w:val="00CA4DFD"/>
     <w:rsid w:val="00CA4E94"/>
     <w:rsid w:val="00CA542A"/>
     <w:rsid w:val="00CA58AB"/>
+    <w:rsid w:val="00CA64EC"/>
     <w:rsid w:val="00CA6586"/>
     <w:rsid w:val="00CA6641"/>
     <w:rsid w:val="00CA6DF2"/>
     <w:rsid w:val="00CA72C8"/>
     <w:rsid w:val="00CA74C6"/>
     <w:rsid w:val="00CA7992"/>
     <w:rsid w:val="00CA7AB6"/>
     <w:rsid w:val="00CA7F6E"/>
     <w:rsid w:val="00CB00F2"/>
     <w:rsid w:val="00CB0191"/>
     <w:rsid w:val="00CB1034"/>
     <w:rsid w:val="00CB10A5"/>
     <w:rsid w:val="00CB12EB"/>
+    <w:rsid w:val="00CB212C"/>
     <w:rsid w:val="00CB2CDD"/>
     <w:rsid w:val="00CB2E2F"/>
     <w:rsid w:val="00CB30C6"/>
     <w:rsid w:val="00CB33D7"/>
     <w:rsid w:val="00CB33FC"/>
     <w:rsid w:val="00CB360A"/>
     <w:rsid w:val="00CB3696"/>
     <w:rsid w:val="00CB3F07"/>
     <w:rsid w:val="00CB4FF1"/>
+    <w:rsid w:val="00CB54B1"/>
     <w:rsid w:val="00CB5AFC"/>
     <w:rsid w:val="00CB5B5C"/>
     <w:rsid w:val="00CB5FCD"/>
     <w:rsid w:val="00CB61C4"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CB7E21"/>
     <w:rsid w:val="00CB7F39"/>
     <w:rsid w:val="00CC0BE2"/>
     <w:rsid w:val="00CC1B02"/>
     <w:rsid w:val="00CC2001"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
+    <w:rsid w:val="00CC2BBD"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
+    <w:rsid w:val="00CC463B"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0682"/>
     <w:rsid w:val="00CD0F08"/>
+    <w:rsid w:val="00CD1BC7"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD20D0"/>
+    <w:rsid w:val="00CD21DB"/>
+    <w:rsid w:val="00CD2792"/>
     <w:rsid w:val="00CD2D00"/>
+    <w:rsid w:val="00CD2FD3"/>
     <w:rsid w:val="00CD31EF"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
     <w:rsid w:val="00CD70F4"/>
     <w:rsid w:val="00CD73C7"/>
     <w:rsid w:val="00CD74E6"/>
     <w:rsid w:val="00CD7705"/>
     <w:rsid w:val="00CE04A0"/>
     <w:rsid w:val="00CE0613"/>
     <w:rsid w:val="00CE0810"/>
     <w:rsid w:val="00CE096F"/>
     <w:rsid w:val="00CE0BD2"/>
     <w:rsid w:val="00CE0D61"/>
     <w:rsid w:val="00CE16B5"/>
     <w:rsid w:val="00CE19AA"/>
     <w:rsid w:val="00CE1D99"/>
     <w:rsid w:val="00CE1FAB"/>
     <w:rsid w:val="00CE203A"/>
     <w:rsid w:val="00CE2175"/>
     <w:rsid w:val="00CE221B"/>
     <w:rsid w:val="00CE2941"/>
     <w:rsid w:val="00CE295E"/>
     <w:rsid w:val="00CE296A"/>
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE363C"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
+    <w:rsid w:val="00CE52E0"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
     <w:rsid w:val="00CF17EB"/>
     <w:rsid w:val="00CF17F5"/>
     <w:rsid w:val="00CF2009"/>
+    <w:rsid w:val="00CF2043"/>
     <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF28C8"/>
     <w:rsid w:val="00CF2EBB"/>
     <w:rsid w:val="00CF3BFE"/>
+    <w:rsid w:val="00CF4087"/>
     <w:rsid w:val="00CF4261"/>
     <w:rsid w:val="00CF47F7"/>
     <w:rsid w:val="00CF4E6F"/>
     <w:rsid w:val="00CF4F58"/>
     <w:rsid w:val="00CF56DC"/>
     <w:rsid w:val="00CF5988"/>
     <w:rsid w:val="00CF5EB3"/>
+    <w:rsid w:val="00CF5EBC"/>
     <w:rsid w:val="00CF5F24"/>
     <w:rsid w:val="00CF60CE"/>
     <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70FE"/>
     <w:rsid w:val="00CF756A"/>
+    <w:rsid w:val="00CF7C59"/>
     <w:rsid w:val="00D0099F"/>
+    <w:rsid w:val="00D010BD"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D02042"/>
     <w:rsid w:val="00D021FA"/>
     <w:rsid w:val="00D02206"/>
     <w:rsid w:val="00D02240"/>
     <w:rsid w:val="00D022D8"/>
     <w:rsid w:val="00D0283B"/>
     <w:rsid w:val="00D02A0D"/>
     <w:rsid w:val="00D02B79"/>
     <w:rsid w:val="00D050DF"/>
     <w:rsid w:val="00D0541A"/>
     <w:rsid w:val="00D05438"/>
     <w:rsid w:val="00D056C4"/>
     <w:rsid w:val="00D05942"/>
+    <w:rsid w:val="00D05A07"/>
     <w:rsid w:val="00D0623B"/>
     <w:rsid w:val="00D063E2"/>
     <w:rsid w:val="00D06645"/>
     <w:rsid w:val="00D06B62"/>
     <w:rsid w:val="00D06C53"/>
     <w:rsid w:val="00D073D6"/>
     <w:rsid w:val="00D07902"/>
     <w:rsid w:val="00D10019"/>
     <w:rsid w:val="00D102D4"/>
     <w:rsid w:val="00D102E8"/>
     <w:rsid w:val="00D108AF"/>
+    <w:rsid w:val="00D10E4E"/>
     <w:rsid w:val="00D119CD"/>
+    <w:rsid w:val="00D12008"/>
     <w:rsid w:val="00D12795"/>
     <w:rsid w:val="00D128DF"/>
     <w:rsid w:val="00D129F4"/>
     <w:rsid w:val="00D132BC"/>
     <w:rsid w:val="00D13D70"/>
     <w:rsid w:val="00D14D61"/>
     <w:rsid w:val="00D1511F"/>
     <w:rsid w:val="00D15A2A"/>
     <w:rsid w:val="00D15E47"/>
     <w:rsid w:val="00D16914"/>
     <w:rsid w:val="00D16FBB"/>
     <w:rsid w:val="00D16FFE"/>
     <w:rsid w:val="00D17040"/>
     <w:rsid w:val="00D17217"/>
     <w:rsid w:val="00D178F7"/>
     <w:rsid w:val="00D17907"/>
     <w:rsid w:val="00D2058E"/>
     <w:rsid w:val="00D208A7"/>
     <w:rsid w:val="00D2100D"/>
     <w:rsid w:val="00D210A5"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D217DF"/>
     <w:rsid w:val="00D21BD6"/>
     <w:rsid w:val="00D21BF1"/>
     <w:rsid w:val="00D2232B"/>
     <w:rsid w:val="00D22374"/>
     <w:rsid w:val="00D224BC"/>
     <w:rsid w:val="00D22650"/>
     <w:rsid w:val="00D2286A"/>
     <w:rsid w:val="00D22A65"/>
     <w:rsid w:val="00D22CB8"/>
     <w:rsid w:val="00D233F3"/>
     <w:rsid w:val="00D2340D"/>
     <w:rsid w:val="00D234B2"/>
     <w:rsid w:val="00D235AD"/>
     <w:rsid w:val="00D2376E"/>
     <w:rsid w:val="00D24256"/>
     <w:rsid w:val="00D24B5F"/>
+    <w:rsid w:val="00D24CA6"/>
     <w:rsid w:val="00D24FD4"/>
     <w:rsid w:val="00D2576A"/>
     <w:rsid w:val="00D25D2C"/>
     <w:rsid w:val="00D26A70"/>
     <w:rsid w:val="00D26A9B"/>
     <w:rsid w:val="00D26EF8"/>
+    <w:rsid w:val="00D278EF"/>
+    <w:rsid w:val="00D27D97"/>
     <w:rsid w:val="00D27FCC"/>
     <w:rsid w:val="00D3045F"/>
     <w:rsid w:val="00D30589"/>
     <w:rsid w:val="00D306A7"/>
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
+    <w:rsid w:val="00D3260B"/>
     <w:rsid w:val="00D332F1"/>
+    <w:rsid w:val="00D33666"/>
     <w:rsid w:val="00D3369B"/>
     <w:rsid w:val="00D33BDB"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D34DCA"/>
     <w:rsid w:val="00D353AA"/>
     <w:rsid w:val="00D35A46"/>
     <w:rsid w:val="00D35D05"/>
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
+    <w:rsid w:val="00D4498A"/>
     <w:rsid w:val="00D44D92"/>
+    <w:rsid w:val="00D45220"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
+    <w:rsid w:val="00D6357D"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
+    <w:rsid w:val="00D667E2"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D67C28"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
     <w:rsid w:val="00D72ACD"/>
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
     <w:rsid w:val="00D77F0B"/>
     <w:rsid w:val="00D801DF"/>
     <w:rsid w:val="00D80261"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D808F7"/>
     <w:rsid w:val="00D81110"/>
     <w:rsid w:val="00D81C7E"/>
     <w:rsid w:val="00D81D77"/>
     <w:rsid w:val="00D81E4E"/>
     <w:rsid w:val="00D82098"/>
     <w:rsid w:val="00D820B1"/>
     <w:rsid w:val="00D825E0"/>
     <w:rsid w:val="00D82A7E"/>
     <w:rsid w:val="00D82B0B"/>
     <w:rsid w:val="00D82B1B"/>
     <w:rsid w:val="00D82ED6"/>
     <w:rsid w:val="00D83279"/>
+    <w:rsid w:val="00D83CD1"/>
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D83FC2"/>
     <w:rsid w:val="00D843BE"/>
     <w:rsid w:val="00D845F7"/>
     <w:rsid w:val="00D8473D"/>
     <w:rsid w:val="00D84B15"/>
     <w:rsid w:val="00D84EDE"/>
+    <w:rsid w:val="00D855F6"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
+    <w:rsid w:val="00D87F04"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
+    <w:rsid w:val="00D94320"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
+    <w:rsid w:val="00DA089A"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
+    <w:rsid w:val="00DB0467"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
     <w:rsid w:val="00DB5AD4"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
@@ -28104,488 +26068,525 @@
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2A0C"/>
     <w:rsid w:val="00DE34C4"/>
     <w:rsid w:val="00DE36C9"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE4515"/>
     <w:rsid w:val="00DE4DCC"/>
     <w:rsid w:val="00DE584D"/>
     <w:rsid w:val="00DE5CEA"/>
     <w:rsid w:val="00DE5EA6"/>
     <w:rsid w:val="00DE6899"/>
     <w:rsid w:val="00DE7F26"/>
     <w:rsid w:val="00DF0062"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF0674"/>
     <w:rsid w:val="00DF0B69"/>
+    <w:rsid w:val="00DF0CB0"/>
     <w:rsid w:val="00DF0E96"/>
     <w:rsid w:val="00DF10E4"/>
     <w:rsid w:val="00DF166B"/>
     <w:rsid w:val="00DF2189"/>
     <w:rsid w:val="00DF23A0"/>
     <w:rsid w:val="00DF2D65"/>
     <w:rsid w:val="00DF30A8"/>
     <w:rsid w:val="00DF3644"/>
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF662D"/>
+    <w:rsid w:val="00DF68A9"/>
     <w:rsid w:val="00DF6A43"/>
     <w:rsid w:val="00DF6BD4"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
     <w:rsid w:val="00E00000"/>
     <w:rsid w:val="00E006A5"/>
+    <w:rsid w:val="00E008F9"/>
     <w:rsid w:val="00E009A3"/>
     <w:rsid w:val="00E01644"/>
     <w:rsid w:val="00E01DD0"/>
     <w:rsid w:val="00E01E86"/>
     <w:rsid w:val="00E02790"/>
     <w:rsid w:val="00E02A9D"/>
     <w:rsid w:val="00E02DCD"/>
     <w:rsid w:val="00E03487"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E04B37"/>
     <w:rsid w:val="00E050B1"/>
     <w:rsid w:val="00E0530D"/>
     <w:rsid w:val="00E055B2"/>
     <w:rsid w:val="00E0574D"/>
     <w:rsid w:val="00E06290"/>
     <w:rsid w:val="00E0688A"/>
     <w:rsid w:val="00E07391"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E07D26"/>
     <w:rsid w:val="00E07E56"/>
     <w:rsid w:val="00E101FC"/>
     <w:rsid w:val="00E103B3"/>
     <w:rsid w:val="00E10877"/>
     <w:rsid w:val="00E10891"/>
     <w:rsid w:val="00E10CB0"/>
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E11E30"/>
     <w:rsid w:val="00E120C8"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E1382D"/>
     <w:rsid w:val="00E148FF"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
+    <w:rsid w:val="00E16591"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
+    <w:rsid w:val="00E224B1"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E22DFB"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
+    <w:rsid w:val="00E2529B"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
+    <w:rsid w:val="00E300A5"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
+    <w:rsid w:val="00E313F1"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
+    <w:rsid w:val="00E32F6C"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
     <w:rsid w:val="00E37447"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E37E18"/>
     <w:rsid w:val="00E4037B"/>
     <w:rsid w:val="00E4091E"/>
     <w:rsid w:val="00E417D6"/>
     <w:rsid w:val="00E42421"/>
     <w:rsid w:val="00E4277C"/>
     <w:rsid w:val="00E42982"/>
     <w:rsid w:val="00E42A24"/>
     <w:rsid w:val="00E43208"/>
+    <w:rsid w:val="00E4354A"/>
     <w:rsid w:val="00E43627"/>
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
+    <w:rsid w:val="00E45A99"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
     <w:rsid w:val="00E46F52"/>
+    <w:rsid w:val="00E478FA"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E501C0"/>
     <w:rsid w:val="00E507FC"/>
     <w:rsid w:val="00E5099A"/>
     <w:rsid w:val="00E51057"/>
     <w:rsid w:val="00E5125C"/>
     <w:rsid w:val="00E51D03"/>
     <w:rsid w:val="00E51F06"/>
+    <w:rsid w:val="00E51FC3"/>
     <w:rsid w:val="00E52167"/>
     <w:rsid w:val="00E52312"/>
     <w:rsid w:val="00E523CF"/>
+    <w:rsid w:val="00E52794"/>
     <w:rsid w:val="00E53092"/>
     <w:rsid w:val="00E53E55"/>
     <w:rsid w:val="00E54235"/>
     <w:rsid w:val="00E54275"/>
     <w:rsid w:val="00E54602"/>
     <w:rsid w:val="00E54801"/>
     <w:rsid w:val="00E548FF"/>
+    <w:rsid w:val="00E54AA3"/>
     <w:rsid w:val="00E54D0E"/>
     <w:rsid w:val="00E55A13"/>
     <w:rsid w:val="00E55AAB"/>
     <w:rsid w:val="00E55DBC"/>
     <w:rsid w:val="00E56042"/>
     <w:rsid w:val="00E56BE6"/>
     <w:rsid w:val="00E56F05"/>
     <w:rsid w:val="00E56F86"/>
     <w:rsid w:val="00E5713C"/>
     <w:rsid w:val="00E571FB"/>
     <w:rsid w:val="00E57289"/>
     <w:rsid w:val="00E5746E"/>
     <w:rsid w:val="00E57C91"/>
     <w:rsid w:val="00E57EEF"/>
     <w:rsid w:val="00E57F9A"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E6055C"/>
     <w:rsid w:val="00E606F6"/>
     <w:rsid w:val="00E607AD"/>
     <w:rsid w:val="00E609CC"/>
     <w:rsid w:val="00E60F88"/>
     <w:rsid w:val="00E61AFA"/>
     <w:rsid w:val="00E6227D"/>
     <w:rsid w:val="00E62420"/>
     <w:rsid w:val="00E624E8"/>
     <w:rsid w:val="00E62939"/>
     <w:rsid w:val="00E62AB6"/>
     <w:rsid w:val="00E62B70"/>
     <w:rsid w:val="00E62F63"/>
     <w:rsid w:val="00E63032"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E6355A"/>
     <w:rsid w:val="00E63562"/>
     <w:rsid w:val="00E6393A"/>
+    <w:rsid w:val="00E63A35"/>
     <w:rsid w:val="00E63C93"/>
     <w:rsid w:val="00E63DD0"/>
     <w:rsid w:val="00E643BF"/>
     <w:rsid w:val="00E65272"/>
     <w:rsid w:val="00E669BA"/>
     <w:rsid w:val="00E66EAC"/>
     <w:rsid w:val="00E66FA9"/>
     <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E706D4"/>
     <w:rsid w:val="00E708D5"/>
     <w:rsid w:val="00E70D5A"/>
     <w:rsid w:val="00E71F5E"/>
     <w:rsid w:val="00E7249E"/>
     <w:rsid w:val="00E7265E"/>
     <w:rsid w:val="00E72943"/>
     <w:rsid w:val="00E72E27"/>
     <w:rsid w:val="00E73574"/>
     <w:rsid w:val="00E7373F"/>
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E73B4C"/>
     <w:rsid w:val="00E73CDC"/>
     <w:rsid w:val="00E73ED3"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7435B"/>
     <w:rsid w:val="00E746F5"/>
     <w:rsid w:val="00E748DF"/>
     <w:rsid w:val="00E74989"/>
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E75CFF"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
+    <w:rsid w:val="00E81AD6"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
+    <w:rsid w:val="00E843BF"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
+    <w:rsid w:val="00E96FA9"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
+    <w:rsid w:val="00EA1FFE"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA22DE"/>
+    <w:rsid w:val="00EA2327"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
     <w:rsid w:val="00EA2DBB"/>
     <w:rsid w:val="00EA2E2E"/>
     <w:rsid w:val="00EA2EC6"/>
     <w:rsid w:val="00EA2F32"/>
     <w:rsid w:val="00EA3067"/>
     <w:rsid w:val="00EA3325"/>
     <w:rsid w:val="00EA33D0"/>
     <w:rsid w:val="00EA3448"/>
     <w:rsid w:val="00EA4434"/>
     <w:rsid w:val="00EA4465"/>
     <w:rsid w:val="00EA455C"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA4F7C"/>
     <w:rsid w:val="00EA5B7E"/>
     <w:rsid w:val="00EA5E67"/>
     <w:rsid w:val="00EA6671"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
+    <w:rsid w:val="00EA6DB6"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
     <w:rsid w:val="00EB01C8"/>
     <w:rsid w:val="00EB246E"/>
     <w:rsid w:val="00EB27BA"/>
     <w:rsid w:val="00EB29AA"/>
     <w:rsid w:val="00EB3354"/>
     <w:rsid w:val="00EB3613"/>
     <w:rsid w:val="00EB3910"/>
     <w:rsid w:val="00EB396E"/>
     <w:rsid w:val="00EB3D2D"/>
     <w:rsid w:val="00EB461D"/>
     <w:rsid w:val="00EB4EBA"/>
     <w:rsid w:val="00EB5458"/>
     <w:rsid w:val="00EB551D"/>
     <w:rsid w:val="00EB5616"/>
+    <w:rsid w:val="00EB5C6D"/>
     <w:rsid w:val="00EB5EF0"/>
     <w:rsid w:val="00EB66F5"/>
     <w:rsid w:val="00EB6774"/>
     <w:rsid w:val="00EB6967"/>
     <w:rsid w:val="00EB69E1"/>
     <w:rsid w:val="00EB6EE8"/>
     <w:rsid w:val="00EC00E9"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC0435"/>
     <w:rsid w:val="00EC04C3"/>
     <w:rsid w:val="00EC0842"/>
     <w:rsid w:val="00EC09EE"/>
     <w:rsid w:val="00EC1F0E"/>
     <w:rsid w:val="00EC215D"/>
     <w:rsid w:val="00EC21AD"/>
     <w:rsid w:val="00EC24DF"/>
     <w:rsid w:val="00EC2629"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2BCB"/>
     <w:rsid w:val="00EC3441"/>
     <w:rsid w:val="00EC3762"/>
     <w:rsid w:val="00EC4044"/>
+    <w:rsid w:val="00EC4534"/>
+    <w:rsid w:val="00EC4A7E"/>
     <w:rsid w:val="00EC4AE8"/>
     <w:rsid w:val="00EC4E45"/>
     <w:rsid w:val="00EC551F"/>
     <w:rsid w:val="00EC67F3"/>
     <w:rsid w:val="00EC6B4D"/>
     <w:rsid w:val="00EC6C90"/>
     <w:rsid w:val="00EC6D1C"/>
     <w:rsid w:val="00EC73CF"/>
     <w:rsid w:val="00ED150D"/>
     <w:rsid w:val="00ED195A"/>
     <w:rsid w:val="00ED1C51"/>
     <w:rsid w:val="00ED2378"/>
+    <w:rsid w:val="00ED2416"/>
     <w:rsid w:val="00ED285F"/>
     <w:rsid w:val="00ED2E9B"/>
     <w:rsid w:val="00ED4906"/>
     <w:rsid w:val="00ED563B"/>
     <w:rsid w:val="00ED58C2"/>
     <w:rsid w:val="00ED62F8"/>
     <w:rsid w:val="00ED64A8"/>
     <w:rsid w:val="00ED6547"/>
     <w:rsid w:val="00ED6956"/>
     <w:rsid w:val="00ED723A"/>
     <w:rsid w:val="00ED7312"/>
     <w:rsid w:val="00ED7B35"/>
     <w:rsid w:val="00EE0DAF"/>
     <w:rsid w:val="00EE0E1F"/>
     <w:rsid w:val="00EE0F92"/>
     <w:rsid w:val="00EE1935"/>
     <w:rsid w:val="00EE1EF6"/>
     <w:rsid w:val="00EE285C"/>
     <w:rsid w:val="00EE2B08"/>
     <w:rsid w:val="00EE2B25"/>
+    <w:rsid w:val="00EE2DFA"/>
     <w:rsid w:val="00EE2E5E"/>
     <w:rsid w:val="00EE3101"/>
     <w:rsid w:val="00EE462A"/>
     <w:rsid w:val="00EE464C"/>
     <w:rsid w:val="00EE4869"/>
     <w:rsid w:val="00EE4960"/>
     <w:rsid w:val="00EE49AA"/>
     <w:rsid w:val="00EE4A24"/>
     <w:rsid w:val="00EE4C61"/>
     <w:rsid w:val="00EE4CFD"/>
     <w:rsid w:val="00EE4E4F"/>
+    <w:rsid w:val="00EE5E1F"/>
     <w:rsid w:val="00EE60CC"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6593"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6B2A"/>
     <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6FA2"/>
     <w:rsid w:val="00EE72CC"/>
     <w:rsid w:val="00EE7A5E"/>
     <w:rsid w:val="00EF0700"/>
     <w:rsid w:val="00EF07F4"/>
     <w:rsid w:val="00EF0CC6"/>
     <w:rsid w:val="00EF12F2"/>
     <w:rsid w:val="00EF1817"/>
+    <w:rsid w:val="00EF22B2"/>
     <w:rsid w:val="00EF24D7"/>
     <w:rsid w:val="00EF31B8"/>
     <w:rsid w:val="00EF3E70"/>
     <w:rsid w:val="00EF3F8E"/>
+    <w:rsid w:val="00EF3FA2"/>
     <w:rsid w:val="00EF4342"/>
     <w:rsid w:val="00EF4D38"/>
+    <w:rsid w:val="00EF4FBE"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
+    <w:rsid w:val="00EF616F"/>
     <w:rsid w:val="00EF6547"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00EF6D27"/>
     <w:rsid w:val="00EF7088"/>
     <w:rsid w:val="00EF75B5"/>
     <w:rsid w:val="00EF7B2E"/>
     <w:rsid w:val="00F00256"/>
     <w:rsid w:val="00F00342"/>
     <w:rsid w:val="00F0053B"/>
+    <w:rsid w:val="00F00541"/>
     <w:rsid w:val="00F0059C"/>
     <w:rsid w:val="00F00C71"/>
     <w:rsid w:val="00F023AF"/>
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F034C8"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
+    <w:rsid w:val="00F1343C"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
+    <w:rsid w:val="00F1536F"/>
+    <w:rsid w:val="00F15392"/>
+    <w:rsid w:val="00F15827"/>
     <w:rsid w:val="00F17D5D"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17F5B"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F2240E"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
@@ -28626,73 +26627,76 @@
     <w:rsid w:val="00F355B6"/>
     <w:rsid w:val="00F355D9"/>
     <w:rsid w:val="00F35874"/>
     <w:rsid w:val="00F35A63"/>
     <w:rsid w:val="00F35C88"/>
     <w:rsid w:val="00F35D70"/>
     <w:rsid w:val="00F35EDD"/>
     <w:rsid w:val="00F364F7"/>
     <w:rsid w:val="00F367AF"/>
     <w:rsid w:val="00F36874"/>
     <w:rsid w:val="00F3716E"/>
     <w:rsid w:val="00F37330"/>
     <w:rsid w:val="00F374BB"/>
     <w:rsid w:val="00F37795"/>
     <w:rsid w:val="00F379AD"/>
     <w:rsid w:val="00F379EF"/>
     <w:rsid w:val="00F37B19"/>
     <w:rsid w:val="00F37D6F"/>
     <w:rsid w:val="00F37E97"/>
     <w:rsid w:val="00F4089C"/>
     <w:rsid w:val="00F40D0F"/>
     <w:rsid w:val="00F4104A"/>
     <w:rsid w:val="00F41216"/>
     <w:rsid w:val="00F4125B"/>
     <w:rsid w:val="00F41473"/>
+    <w:rsid w:val="00F41E92"/>
     <w:rsid w:val="00F42100"/>
     <w:rsid w:val="00F4232A"/>
     <w:rsid w:val="00F42848"/>
     <w:rsid w:val="00F42EBC"/>
     <w:rsid w:val="00F43223"/>
+    <w:rsid w:val="00F43D49"/>
     <w:rsid w:val="00F44173"/>
     <w:rsid w:val="00F4417D"/>
     <w:rsid w:val="00F44C34"/>
     <w:rsid w:val="00F456B7"/>
     <w:rsid w:val="00F463B7"/>
     <w:rsid w:val="00F46C9D"/>
     <w:rsid w:val="00F46CC8"/>
     <w:rsid w:val="00F46D1A"/>
     <w:rsid w:val="00F46EBB"/>
     <w:rsid w:val="00F47843"/>
     <w:rsid w:val="00F50856"/>
     <w:rsid w:val="00F50FE7"/>
     <w:rsid w:val="00F510EF"/>
     <w:rsid w:val="00F513F9"/>
     <w:rsid w:val="00F51A87"/>
     <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F524BC"/>
     <w:rsid w:val="00F52DB7"/>
+    <w:rsid w:val="00F53C43"/>
     <w:rsid w:val="00F543EE"/>
     <w:rsid w:val="00F54AC0"/>
     <w:rsid w:val="00F54D06"/>
     <w:rsid w:val="00F54FD7"/>
     <w:rsid w:val="00F55415"/>
     <w:rsid w:val="00F55958"/>
     <w:rsid w:val="00F56585"/>
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F56D93"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F570CE"/>
     <w:rsid w:val="00F57295"/>
     <w:rsid w:val="00F57A06"/>
     <w:rsid w:val="00F57A4C"/>
     <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F6053D"/>
     <w:rsid w:val="00F60721"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F60B5D"/>
     <w:rsid w:val="00F60BB0"/>
     <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F6187E"/>
     <w:rsid w:val="00F61FD9"/>
     <w:rsid w:val="00F62205"/>
     <w:rsid w:val="00F62A8B"/>
@@ -28729,183 +26733,195 @@
     <w:rsid w:val="00F76D22"/>
     <w:rsid w:val="00F770C2"/>
     <w:rsid w:val="00F77333"/>
     <w:rsid w:val="00F77882"/>
     <w:rsid w:val="00F778FF"/>
     <w:rsid w:val="00F77F84"/>
     <w:rsid w:val="00F8018D"/>
     <w:rsid w:val="00F80200"/>
     <w:rsid w:val="00F80AD0"/>
     <w:rsid w:val="00F80DF3"/>
     <w:rsid w:val="00F811F5"/>
     <w:rsid w:val="00F81E6A"/>
     <w:rsid w:val="00F822AB"/>
     <w:rsid w:val="00F82317"/>
     <w:rsid w:val="00F82A0A"/>
     <w:rsid w:val="00F832C3"/>
     <w:rsid w:val="00F834A7"/>
     <w:rsid w:val="00F834E5"/>
     <w:rsid w:val="00F83A95"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rsid w:val="00F843F0"/>
     <w:rsid w:val="00F84676"/>
     <w:rsid w:val="00F84E0A"/>
     <w:rsid w:val="00F84E34"/>
     <w:rsid w:val="00F84FBD"/>
+    <w:rsid w:val="00F85094"/>
     <w:rsid w:val="00F85138"/>
     <w:rsid w:val="00F852D0"/>
     <w:rsid w:val="00F85B4F"/>
     <w:rsid w:val="00F8634D"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F90354"/>
     <w:rsid w:val="00F90BAF"/>
     <w:rsid w:val="00F9111F"/>
+    <w:rsid w:val="00F9132D"/>
     <w:rsid w:val="00F917D4"/>
     <w:rsid w:val="00F91DEE"/>
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
+    <w:rsid w:val="00F939E7"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
+    <w:rsid w:val="00F95655"/>
     <w:rsid w:val="00F9569D"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
     <w:rsid w:val="00FA1A70"/>
     <w:rsid w:val="00FA244F"/>
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
+    <w:rsid w:val="00FA46E4"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
     <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FA7FB1"/>
     <w:rsid w:val="00FB04D6"/>
     <w:rsid w:val="00FB0DE8"/>
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB227E"/>
+    <w:rsid w:val="00FB2DD7"/>
+    <w:rsid w:val="00FB59D2"/>
     <w:rsid w:val="00FB5AA9"/>
+    <w:rsid w:val="00FB5BA0"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
+    <w:rsid w:val="00FB783B"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
+    <w:rsid w:val="00FC24AA"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
+    <w:rsid w:val="00FC349F"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4BB5"/>
     <w:rsid w:val="00FD4BFB"/>
     <w:rsid w:val="00FD4E5C"/>
     <w:rsid w:val="00FD5116"/>
     <w:rsid w:val="00FD5DB3"/>
     <w:rsid w:val="00FD5DFA"/>
     <w:rsid w:val="00FD6052"/>
     <w:rsid w:val="00FD6715"/>
     <w:rsid w:val="00FD7474"/>
     <w:rsid w:val="00FD7977"/>
     <w:rsid w:val="00FD7B5F"/>
     <w:rsid w:val="00FE024B"/>
     <w:rsid w:val="00FE0B73"/>
     <w:rsid w:val="00FE13A2"/>
     <w:rsid w:val="00FE15A5"/>
     <w:rsid w:val="00FE15B7"/>
     <w:rsid w:val="00FE18C4"/>
     <w:rsid w:val="00FE1B82"/>
     <w:rsid w:val="00FE1EB2"/>
     <w:rsid w:val="00FE2191"/>
     <w:rsid w:val="00FE2251"/>
     <w:rsid w:val="00FE2575"/>
     <w:rsid w:val="00FE2685"/>
+    <w:rsid w:val="00FE2719"/>
     <w:rsid w:val="00FE298E"/>
     <w:rsid w:val="00FE2C46"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE662F"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
@@ -28920,515 +26936,629 @@
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF756C"/>
     <w:rsid w:val="00FF75FE"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
     <w:rsid w:val="03BC793B"/>
     <w:rsid w:val="0437704C"/>
     <w:rsid w:val="0485E228"/>
     <w:rsid w:val="049D1B31"/>
+    <w:rsid w:val="04A2FCF3"/>
     <w:rsid w:val="0509E76F"/>
+    <w:rsid w:val="05257CB1"/>
     <w:rsid w:val="054706EA"/>
     <w:rsid w:val="05AE4FF4"/>
     <w:rsid w:val="05DB7DAE"/>
     <w:rsid w:val="06789607"/>
     <w:rsid w:val="0689D6A7"/>
     <w:rsid w:val="06B94735"/>
     <w:rsid w:val="0740F279"/>
     <w:rsid w:val="074CA3AC"/>
     <w:rsid w:val="07641289"/>
+    <w:rsid w:val="07B78197"/>
     <w:rsid w:val="07FDB4D4"/>
     <w:rsid w:val="085B772B"/>
     <w:rsid w:val="0863539B"/>
+    <w:rsid w:val="08F94850"/>
     <w:rsid w:val="0908CC44"/>
+    <w:rsid w:val="0922AE58"/>
     <w:rsid w:val="092AFCCD"/>
+    <w:rsid w:val="096EA52B"/>
     <w:rsid w:val="09754A5C"/>
     <w:rsid w:val="09856568"/>
     <w:rsid w:val="09E05120"/>
     <w:rsid w:val="09E14DA8"/>
     <w:rsid w:val="0A0CB692"/>
+    <w:rsid w:val="0A518FF0"/>
+    <w:rsid w:val="0A57EF85"/>
     <w:rsid w:val="0A82C5CE"/>
     <w:rsid w:val="0A96D6BE"/>
+    <w:rsid w:val="0AA38356"/>
     <w:rsid w:val="0AC85023"/>
     <w:rsid w:val="0AE1AA14"/>
     <w:rsid w:val="0BCAC867"/>
     <w:rsid w:val="0C7EA2BC"/>
     <w:rsid w:val="0C97E241"/>
     <w:rsid w:val="0C9B6FBB"/>
     <w:rsid w:val="0CAC23C0"/>
     <w:rsid w:val="0CD1E97E"/>
     <w:rsid w:val="0CD68105"/>
     <w:rsid w:val="0D14C00C"/>
     <w:rsid w:val="0D5E3E9C"/>
     <w:rsid w:val="0D629B01"/>
     <w:rsid w:val="0DBCE8E0"/>
+    <w:rsid w:val="0E2A39FB"/>
+    <w:rsid w:val="0E7A7E4F"/>
     <w:rsid w:val="0E8EF41F"/>
     <w:rsid w:val="0EAE5624"/>
     <w:rsid w:val="0F4E561F"/>
     <w:rsid w:val="0F871120"/>
+    <w:rsid w:val="0FA37044"/>
     <w:rsid w:val="0FC45D6A"/>
     <w:rsid w:val="106BA343"/>
     <w:rsid w:val="10FA09CB"/>
     <w:rsid w:val="11DF8DFD"/>
     <w:rsid w:val="11EB3753"/>
     <w:rsid w:val="11EF8BFD"/>
     <w:rsid w:val="12294732"/>
     <w:rsid w:val="126EDCB4"/>
     <w:rsid w:val="127112A0"/>
     <w:rsid w:val="1286B680"/>
     <w:rsid w:val="12E59FB7"/>
     <w:rsid w:val="13FE62E6"/>
     <w:rsid w:val="1447924B"/>
     <w:rsid w:val="151444B5"/>
     <w:rsid w:val="152BE036"/>
+    <w:rsid w:val="152DE306"/>
     <w:rsid w:val="15308722"/>
     <w:rsid w:val="154D7715"/>
     <w:rsid w:val="1588CB9B"/>
     <w:rsid w:val="159296F8"/>
     <w:rsid w:val="165133A1"/>
+    <w:rsid w:val="17130AC8"/>
     <w:rsid w:val="17375507"/>
     <w:rsid w:val="17647B73"/>
     <w:rsid w:val="1788A12D"/>
     <w:rsid w:val="179ADDA2"/>
     <w:rsid w:val="1803DD5F"/>
     <w:rsid w:val="18DBD688"/>
     <w:rsid w:val="19212E0F"/>
     <w:rsid w:val="19928CC3"/>
     <w:rsid w:val="19C288DD"/>
     <w:rsid w:val="1A6CF678"/>
     <w:rsid w:val="1B2A4C94"/>
+    <w:rsid w:val="1B3EE8D0"/>
     <w:rsid w:val="1B7813E7"/>
+    <w:rsid w:val="1BFA5BFF"/>
+    <w:rsid w:val="1C2CF27A"/>
+    <w:rsid w:val="1C8CEB6E"/>
     <w:rsid w:val="1D821450"/>
     <w:rsid w:val="1DBE6FF2"/>
     <w:rsid w:val="1DD74FFE"/>
     <w:rsid w:val="1DEAFB1E"/>
     <w:rsid w:val="1DEB057D"/>
     <w:rsid w:val="1E5F70B0"/>
     <w:rsid w:val="1E758CBD"/>
     <w:rsid w:val="1EAC55DA"/>
+    <w:rsid w:val="1ED8289A"/>
     <w:rsid w:val="1EE2BAA3"/>
     <w:rsid w:val="1F0EF5C6"/>
     <w:rsid w:val="1F63B926"/>
     <w:rsid w:val="1FE4BDD1"/>
     <w:rsid w:val="2007CF94"/>
     <w:rsid w:val="207CC22A"/>
     <w:rsid w:val="20C372C7"/>
     <w:rsid w:val="2106FB90"/>
+    <w:rsid w:val="2114F18A"/>
+    <w:rsid w:val="212A7A20"/>
+    <w:rsid w:val="214BFF35"/>
     <w:rsid w:val="21657D0C"/>
     <w:rsid w:val="21B572E6"/>
     <w:rsid w:val="21BA9C9B"/>
     <w:rsid w:val="21D8D01A"/>
     <w:rsid w:val="22140550"/>
     <w:rsid w:val="2262AA78"/>
     <w:rsid w:val="2282CB1D"/>
     <w:rsid w:val="22B01956"/>
     <w:rsid w:val="230708AB"/>
     <w:rsid w:val="23183CED"/>
     <w:rsid w:val="239ABB7D"/>
     <w:rsid w:val="2416D4BF"/>
     <w:rsid w:val="24477189"/>
     <w:rsid w:val="2451DF3A"/>
     <w:rsid w:val="2468D356"/>
     <w:rsid w:val="246BE30C"/>
     <w:rsid w:val="246CD287"/>
+    <w:rsid w:val="249E8B3A"/>
     <w:rsid w:val="2523191D"/>
     <w:rsid w:val="2568AB0B"/>
     <w:rsid w:val="259E3A13"/>
+    <w:rsid w:val="25C7ED3A"/>
     <w:rsid w:val="25F33BE6"/>
     <w:rsid w:val="261F268C"/>
     <w:rsid w:val="2683EF99"/>
     <w:rsid w:val="26A4FF53"/>
     <w:rsid w:val="26CCB7AA"/>
     <w:rsid w:val="26E34B4E"/>
     <w:rsid w:val="2714C861"/>
     <w:rsid w:val="27663178"/>
+    <w:rsid w:val="27699A92"/>
     <w:rsid w:val="2773DF11"/>
     <w:rsid w:val="279020D4"/>
     <w:rsid w:val="27902803"/>
     <w:rsid w:val="27D0625A"/>
     <w:rsid w:val="27DD393D"/>
     <w:rsid w:val="28273D65"/>
+    <w:rsid w:val="28FAFAC7"/>
     <w:rsid w:val="29085A55"/>
+    <w:rsid w:val="29369792"/>
     <w:rsid w:val="295F0B3C"/>
+    <w:rsid w:val="29F84020"/>
     <w:rsid w:val="2A355D98"/>
+    <w:rsid w:val="2A6F47D6"/>
     <w:rsid w:val="2A74601D"/>
     <w:rsid w:val="2AB1EAEF"/>
     <w:rsid w:val="2AB2C8D8"/>
+    <w:rsid w:val="2B16F838"/>
     <w:rsid w:val="2B270E5D"/>
     <w:rsid w:val="2B405877"/>
     <w:rsid w:val="2B449894"/>
     <w:rsid w:val="2B72BD34"/>
     <w:rsid w:val="2B72D985"/>
     <w:rsid w:val="2C0F1796"/>
     <w:rsid w:val="2C32C152"/>
     <w:rsid w:val="2C46CF51"/>
     <w:rsid w:val="2C837899"/>
     <w:rsid w:val="2C9158C6"/>
+    <w:rsid w:val="2D730C49"/>
+    <w:rsid w:val="2D98B202"/>
     <w:rsid w:val="2DA1BF57"/>
     <w:rsid w:val="2DEA05BD"/>
     <w:rsid w:val="2DFFAC9A"/>
+    <w:rsid w:val="2E5B07B5"/>
     <w:rsid w:val="2E7B5CE0"/>
     <w:rsid w:val="2E7C31C9"/>
     <w:rsid w:val="2F071CE2"/>
     <w:rsid w:val="2F11D050"/>
+    <w:rsid w:val="2F741A01"/>
     <w:rsid w:val="302AE77A"/>
     <w:rsid w:val="304B4F25"/>
+    <w:rsid w:val="30555D94"/>
     <w:rsid w:val="3069EFA4"/>
     <w:rsid w:val="30813013"/>
+    <w:rsid w:val="3097970A"/>
     <w:rsid w:val="30CC72CC"/>
     <w:rsid w:val="30FD12C7"/>
     <w:rsid w:val="31092F4C"/>
+    <w:rsid w:val="3111E1CA"/>
     <w:rsid w:val="318985F6"/>
     <w:rsid w:val="31DE879D"/>
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
+    <w:rsid w:val="3306B42F"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
     <w:rsid w:val="33910EFE"/>
+    <w:rsid w:val="33BB0574"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
     <w:rsid w:val="348503EB"/>
     <w:rsid w:val="354EFDAC"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
     <w:rsid w:val="36D3BC6C"/>
+    <w:rsid w:val="373F24ED"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
+    <w:rsid w:val="383713DB"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
+    <w:rsid w:val="3946837F"/>
     <w:rsid w:val="39FE3EBC"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
     <w:rsid w:val="3A4D3B1F"/>
+    <w:rsid w:val="3A83B40A"/>
+    <w:rsid w:val="3A981C0F"/>
     <w:rsid w:val="3ADE6DD2"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
     <w:rsid w:val="3B99B6AD"/>
     <w:rsid w:val="3B9FD876"/>
     <w:rsid w:val="3BF261C1"/>
     <w:rsid w:val="3C4BAF29"/>
+    <w:rsid w:val="3C8C0DDF"/>
     <w:rsid w:val="3C9336CA"/>
     <w:rsid w:val="3CC77A80"/>
     <w:rsid w:val="3CF9746A"/>
     <w:rsid w:val="3D5B8B69"/>
     <w:rsid w:val="3DDCB5F8"/>
     <w:rsid w:val="3E657CDD"/>
     <w:rsid w:val="3E70D751"/>
     <w:rsid w:val="3EBF43C7"/>
+    <w:rsid w:val="3ECD31BD"/>
+    <w:rsid w:val="3ED2B2A9"/>
     <w:rsid w:val="3F25643A"/>
     <w:rsid w:val="3FADDAA1"/>
     <w:rsid w:val="3FB688F3"/>
     <w:rsid w:val="3FBF20C2"/>
     <w:rsid w:val="3FC1C036"/>
     <w:rsid w:val="3FF5BFDD"/>
     <w:rsid w:val="410F418A"/>
     <w:rsid w:val="41E4A38E"/>
     <w:rsid w:val="41E66EF7"/>
     <w:rsid w:val="421609B3"/>
+    <w:rsid w:val="42AC2CEC"/>
     <w:rsid w:val="42CC7BC5"/>
     <w:rsid w:val="42FA3B1F"/>
     <w:rsid w:val="433C90B5"/>
     <w:rsid w:val="43504692"/>
+    <w:rsid w:val="440380BF"/>
     <w:rsid w:val="44DB780A"/>
     <w:rsid w:val="451D8467"/>
     <w:rsid w:val="452DB02E"/>
     <w:rsid w:val="4569191D"/>
+    <w:rsid w:val="45857030"/>
     <w:rsid w:val="45F1749E"/>
     <w:rsid w:val="46EC0885"/>
     <w:rsid w:val="470E9718"/>
     <w:rsid w:val="47C4C87B"/>
     <w:rsid w:val="47D2210E"/>
     <w:rsid w:val="47F40877"/>
     <w:rsid w:val="481C2B5F"/>
     <w:rsid w:val="482406E7"/>
     <w:rsid w:val="48293F8C"/>
     <w:rsid w:val="483CA196"/>
+    <w:rsid w:val="484674E7"/>
+    <w:rsid w:val="48666738"/>
     <w:rsid w:val="49096F91"/>
     <w:rsid w:val="4930D506"/>
+    <w:rsid w:val="4935BE45"/>
     <w:rsid w:val="4951C592"/>
     <w:rsid w:val="49E63A88"/>
+    <w:rsid w:val="49F2F53B"/>
+    <w:rsid w:val="49FE3680"/>
     <w:rsid w:val="4A136BDC"/>
     <w:rsid w:val="4A26B89D"/>
+    <w:rsid w:val="4AF2F0DF"/>
     <w:rsid w:val="4B0163C5"/>
+    <w:rsid w:val="4B0AE055"/>
+    <w:rsid w:val="4B35CD1C"/>
+    <w:rsid w:val="4B41E7DA"/>
     <w:rsid w:val="4B60781D"/>
     <w:rsid w:val="4BF3104F"/>
     <w:rsid w:val="4BFEA3DF"/>
     <w:rsid w:val="4C2A9F3F"/>
+    <w:rsid w:val="4CA29098"/>
     <w:rsid w:val="4CD9714A"/>
+    <w:rsid w:val="4CF877E3"/>
+    <w:rsid w:val="4D5CE6E0"/>
+    <w:rsid w:val="4D61F583"/>
     <w:rsid w:val="4DCF5614"/>
     <w:rsid w:val="4DEBA75F"/>
     <w:rsid w:val="4E079D94"/>
+    <w:rsid w:val="4E2A87B1"/>
     <w:rsid w:val="4E395CC5"/>
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
+    <w:rsid w:val="4F1A556E"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
     <w:rsid w:val="5073386C"/>
     <w:rsid w:val="50BEEE4F"/>
+    <w:rsid w:val="50DBE04D"/>
     <w:rsid w:val="50DF1D72"/>
+    <w:rsid w:val="5106FFCC"/>
     <w:rsid w:val="5110D5A6"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
     <w:rsid w:val="51F5625D"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
+    <w:rsid w:val="531B454A"/>
     <w:rsid w:val="53D00C69"/>
+    <w:rsid w:val="544392BC"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567896BC"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
+    <w:rsid w:val="58274609"/>
+    <w:rsid w:val="58313785"/>
     <w:rsid w:val="58314F50"/>
+    <w:rsid w:val="58494A6E"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
+    <w:rsid w:val="58AB3F02"/>
     <w:rsid w:val="58EEE0FF"/>
     <w:rsid w:val="595C23A9"/>
+    <w:rsid w:val="5968743A"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
+    <w:rsid w:val="5A142CDD"/>
     <w:rsid w:val="5A322E9A"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
+    <w:rsid w:val="5BD62A59"/>
     <w:rsid w:val="5C82BDF2"/>
     <w:rsid w:val="5CDD37BD"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
+    <w:rsid w:val="5D893745"/>
     <w:rsid w:val="5DC80A56"/>
     <w:rsid w:val="5DF23226"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
     <w:rsid w:val="5E54A18C"/>
     <w:rsid w:val="5E647E3E"/>
+    <w:rsid w:val="5EA824B9"/>
+    <w:rsid w:val="5EDF4E75"/>
+    <w:rsid w:val="5EF87D11"/>
     <w:rsid w:val="5F2B1441"/>
+    <w:rsid w:val="5FBCE097"/>
+    <w:rsid w:val="5FC03220"/>
+    <w:rsid w:val="602CBB8F"/>
+    <w:rsid w:val="6052CF13"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
+    <w:rsid w:val="609049E8"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
+    <w:rsid w:val="63A894F1"/>
     <w:rsid w:val="63C6D75D"/>
     <w:rsid w:val="645A7CA4"/>
     <w:rsid w:val="648D456B"/>
+    <w:rsid w:val="64B8E897"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="65B31951"/>
+    <w:rsid w:val="65F2732A"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
+    <w:rsid w:val="66886A13"/>
     <w:rsid w:val="668AFE8F"/>
     <w:rsid w:val="670C7F9B"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
+    <w:rsid w:val="679A3A3F"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
+    <w:rsid w:val="6961119E"/>
     <w:rsid w:val="697B0267"/>
+    <w:rsid w:val="69BC582F"/>
+    <w:rsid w:val="69E5C736"/>
     <w:rsid w:val="69F389EE"/>
     <w:rsid w:val="6A158E7B"/>
     <w:rsid w:val="6A2AA9E6"/>
     <w:rsid w:val="6A40A319"/>
+    <w:rsid w:val="6A64CB0B"/>
     <w:rsid w:val="6A799C6C"/>
     <w:rsid w:val="6A8A7AB1"/>
     <w:rsid w:val="6AEA58D8"/>
     <w:rsid w:val="6B61C945"/>
+    <w:rsid w:val="6B655FA0"/>
     <w:rsid w:val="6C05D65D"/>
     <w:rsid w:val="6C35FB41"/>
     <w:rsid w:val="6C88CFEE"/>
     <w:rsid w:val="6C8BC9D4"/>
     <w:rsid w:val="6C9037D6"/>
+    <w:rsid w:val="6C9D39B8"/>
     <w:rsid w:val="6CB20F46"/>
     <w:rsid w:val="6CCCE185"/>
     <w:rsid w:val="6CEB32F8"/>
     <w:rsid w:val="6D30A8ED"/>
     <w:rsid w:val="6D792608"/>
+    <w:rsid w:val="6DBA7A29"/>
     <w:rsid w:val="6DF6F073"/>
+    <w:rsid w:val="6E32CE7B"/>
     <w:rsid w:val="6E354CD8"/>
     <w:rsid w:val="6E611EC1"/>
     <w:rsid w:val="6EC15611"/>
     <w:rsid w:val="6EF0E23F"/>
     <w:rsid w:val="6F284485"/>
     <w:rsid w:val="6F337DC9"/>
+    <w:rsid w:val="6F52FAC2"/>
     <w:rsid w:val="6F617601"/>
+    <w:rsid w:val="6FF9600A"/>
     <w:rsid w:val="701D9B55"/>
     <w:rsid w:val="70398423"/>
     <w:rsid w:val="704DA716"/>
     <w:rsid w:val="7060DD5F"/>
     <w:rsid w:val="707CDF24"/>
+    <w:rsid w:val="70C270B2"/>
     <w:rsid w:val="70C577DD"/>
+    <w:rsid w:val="70E84B67"/>
     <w:rsid w:val="7144E635"/>
     <w:rsid w:val="7169CE7A"/>
+    <w:rsid w:val="717343FA"/>
     <w:rsid w:val="717BB15F"/>
     <w:rsid w:val="7182B05F"/>
+    <w:rsid w:val="7198B65E"/>
     <w:rsid w:val="7262548E"/>
     <w:rsid w:val="73000191"/>
+    <w:rsid w:val="73227743"/>
     <w:rsid w:val="73580557"/>
     <w:rsid w:val="73938ACA"/>
+    <w:rsid w:val="73CFD953"/>
+    <w:rsid w:val="73E26D70"/>
     <w:rsid w:val="740F3C8E"/>
     <w:rsid w:val="742D32A1"/>
     <w:rsid w:val="7466226B"/>
     <w:rsid w:val="748BE7A0"/>
     <w:rsid w:val="7495034C"/>
     <w:rsid w:val="74B80E6F"/>
     <w:rsid w:val="74E45228"/>
     <w:rsid w:val="751EBE88"/>
     <w:rsid w:val="754E27E2"/>
     <w:rsid w:val="7581A57D"/>
+    <w:rsid w:val="75C8E18B"/>
     <w:rsid w:val="75CF1133"/>
     <w:rsid w:val="75D2AC8C"/>
     <w:rsid w:val="7678258D"/>
     <w:rsid w:val="76DCC80E"/>
+    <w:rsid w:val="771B4890"/>
     <w:rsid w:val="77519A79"/>
     <w:rsid w:val="7765D499"/>
+    <w:rsid w:val="778479AC"/>
     <w:rsid w:val="77B127A8"/>
     <w:rsid w:val="77B47E03"/>
     <w:rsid w:val="77EFA906"/>
     <w:rsid w:val="781B82A9"/>
     <w:rsid w:val="781E0393"/>
+    <w:rsid w:val="78547954"/>
     <w:rsid w:val="785E1FF0"/>
+    <w:rsid w:val="78686028"/>
     <w:rsid w:val="789815B9"/>
     <w:rsid w:val="78D3B94A"/>
     <w:rsid w:val="78E7DA5F"/>
     <w:rsid w:val="78E9BBF5"/>
     <w:rsid w:val="78F9E125"/>
     <w:rsid w:val="79269133"/>
     <w:rsid w:val="798AF338"/>
+    <w:rsid w:val="79C42C0E"/>
     <w:rsid w:val="7A19C844"/>
     <w:rsid w:val="7A33C547"/>
     <w:rsid w:val="7AC076D5"/>
     <w:rsid w:val="7AFEAAEE"/>
     <w:rsid w:val="7B440EC2"/>
+    <w:rsid w:val="7BD2D58F"/>
     <w:rsid w:val="7BD6BBA1"/>
     <w:rsid w:val="7C366D10"/>
     <w:rsid w:val="7CA547BB"/>
     <w:rsid w:val="7CE59954"/>
     <w:rsid w:val="7CEE9EB0"/>
     <w:rsid w:val="7D236138"/>
     <w:rsid w:val="7D301B84"/>
     <w:rsid w:val="7D59E082"/>
     <w:rsid w:val="7DD52B1D"/>
     <w:rsid w:val="7DE31BB7"/>
     <w:rsid w:val="7E757346"/>
     <w:rsid w:val="7E9FA087"/>
     <w:rsid w:val="7F887486"/>
     <w:rsid w:val="7FAC7894"/>
     <w:rsid w:val="7FB999C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FB3A3FC"/>
-  <w15:docId w15:val="{E6E23F7D-CA89-44BF-AEB2-1D210E85A415}"/>
+  <w15:docId w15:val="{40838086-60BC-4E30-B542-C84CA27B3EDA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29585,51 +27715,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -30146,51 +28276,51 @@
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00633557"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2D029A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA16E0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001D2500"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CA16E0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -34341,51 +32471,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22882&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22709&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dave_noble@genpt.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/11/tx/how-to-create-a-release-requisition-and-purchase-order-contract-purchase.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22882&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/OSD-TEAMS-CUGProject/Shared%20Documents/General/HTML%20Team/CUG%20Converted%20to%20ADA%20Template%20Nds%20CM%20Review/VFM/VEH118%20Contract%20User%20Guide%20DRAFT.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/recycle/managing-reusing-and-recycling-used-oil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dave_noble@genpt.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/recycle/managing-reusing-and-recycling-used-oil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-27-1080-OSD03-SRC3-39783&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt_falewicz@genpt.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/files/documents/2016/11/tx/how-to-create-a-release-requisition-and-purchase-order-contract-purchase.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-27-1080-OSD03-SRC3-39783&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.thompsonclark@mass.gov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-27-1080-OSD03-SRC3-39782&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/OSD-TEAMS-CUGProject/Shared%20Documents/General/HTML%20Team/CUG%20Converted%20to%20ADA%20Template%20Nds%20CM%20Review/VFM/VEH118%20Contract%20User%20Guide%20DRAFT.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -34901,1405 +33031,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D81A843-A804-4B0B-BA66-C23FD0972515}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612F9688-AC44-41E3-9098-749964C7DA40}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>25514</Characters>
+  <Pages>15</Pages>
+  <Words>4455</Words>
+  <Characters>25395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>212</Lines>
+  <Lines>211</Lines>
   <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29930</CharactersWithSpaces>
+  <CharactersWithSpaces>29791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1262 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">