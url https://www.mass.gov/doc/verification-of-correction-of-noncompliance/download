--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -1,895 +1,1539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76F90719" w14:textId="4DFEC3AF" w:rsidR="6F48BA82" w:rsidRPr="00563E7D" w:rsidRDefault="6F48BA82" w:rsidP="0753E647">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Verification of Correction of Noncompliance </w:t>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="7ADD373E" w:rsidRDefault="0DA1C5A3" w14:paraId="0870802D" w14:textId="4183C79A">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="134770"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ADD373E" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="134770"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Verification of Correction of Noncompliance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5E1C44" w14:textId="38F92174" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
+    <w:p w:rsidR="6F0CBE14" w:rsidP="6F0CBE14" w:rsidRDefault="6F0CBE14" w14:paraId="03741178" w14:textId="2F869992">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="06DB3D5A" w14:textId="47CC7BCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
-      <w:r w:rsidRPr="783AA586">
-[...69 lines deleted...]
-        <w:t xml:space="preserve">level noncompliance is corrected.  </w:t>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To verify the timely correction of noncompliance of an EIS or SSP program </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234A9EBD" w14:textId="574A84CC" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="62424CDF" w14:textId="1CAD337C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFF0B02" w14:textId="647E21BF" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="3AE40D5D" w14:textId="256CE129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Scope</w:t>
       </w:r>
-      <w:r w:rsidRPr="783AA586">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: Clinical Oversight and Support Specialists, Early Intervention Division staff, Early Intervention Service Providers. </w:t>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Clinical Oversight and Support Specialists, Early Intervention Division staff, Early Intervention Service Providers, Early Intensive Behavioral Intervention Providers, Vision Providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4321F6E8" w14:textId="7DA283EB" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="07AF28D6" w14:textId="5F277F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C6CCF5" w14:textId="5C3554E2" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="2454371F" w:rsidRDefault="0DA1C5A3" w14:paraId="394E1BB9" w14:textId="0377461A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0000FF" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2454371F" w:rsidR="7340FC3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prerequisites: </w:t>
       </w:r>
-      <w:r w:rsidRPr="783AA586">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Finding of noncompliance, EICS extract directions for data verification, </w:t>
+      <w:r w:rsidRPr="2454371F" w:rsidR="7340FC3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finding of noncompliance, EICS extract directions for data verification, EICS database, noncompliance tracker, notification of correction letter, notification that a program did not meet the required </w:t>
       </w:r>
-      <w:r w:rsidR="003E333B" w:rsidRPr="783AA586">
-[...5 lines deleted...]
-        <w:t>EICS database</w:t>
+      <w:r w:rsidRPr="2454371F" w:rsidR="7340FC3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>timeframe</w:t>
       </w:r>
-      <w:r w:rsidR="00E9127E" w:rsidRPr="783AA586">
-[...5 lines deleted...]
-        <w:t>, noncompliance tracker</w:t>
+      <w:r w:rsidRPr="2454371F" w:rsidR="7340FC3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> letter</w:t>
       </w:r>
-      <w:r w:rsidRPr="783AA586">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="7ADD373E" w:rsidRDefault="0DA1C5A3" w14:paraId="2A0327A5" w14:textId="7377E8E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ADD373E" w:rsidR="7340FC3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Procedure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="40494AF8" w14:textId="5A1E0331">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review each individual child record and verify that the program or provider has corrected each individual case of the previously noncompliant record. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="0CF3F8E3" w14:textId="316284D4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Early Intervention Division reviews the individual child record to verify that the required action has been completed unless the child is no longer within the jurisdiction of the EIS program or provider, and no outstanding corrective action exists under a state complaint or due process hearing decision for the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="0D234A88" w14:textId="6BC9C44F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review program documents that evidence program level corrective actions were completed (e.g., policy and process updates assigned in corrective actions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="6EABA986" w14:textId="09357AAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Select a sample of child records representative of the program that were not included in the original review for a subsequent date range after noncompliance was identified, to ensure 100% compliance with the regulatory requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="70240721" w14:textId="2D2D943C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During verification activities, if the Early Intervention Division finds additional noncompliance, the EI program is required to correct the noncompliance as soon as possible but in no case later than one year after the identification of the noncompliance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="5BFE8CE9" w14:textId="266ABB23">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Early Intervention Division will send written notification to the program of any noncompliance review of information in a continued noncompliance letter identifying any outstanding and new noncompliance with a reminder of the dates the noncompliance was issued and one year timeline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="0BC77AC0" w14:textId="552848C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reviews of program documents and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data will occur at regularly scheduled intervals after a finding is made until the program has achieved both child level and systemic compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="227F2D41" w14:textId="0F4E2F96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The Early Intervention Division must verify the correction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="30DB5F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="6490B43E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as soon as possible but no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within one year of the identification of the noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A141DCA" w14:textId="7B4E126F" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
-[...36 lines deleted...]
-    <w:p w14:paraId="1ACE769F" w14:textId="38A7663B" w:rsidR="6F48BA82" w:rsidRPr="00CD6520" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="77C75C2E" w14:textId="7172B87D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If the program has not corrected noncompliance within 9 months from identification, the Early Intervention Division will send a written notification to the program letting them know they have 90 days to complete correction activities. Verification activities will be completed to ensure correction has occurred.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CFF6F3" w14:textId="7FFBFE86" w:rsidR="6F48BA82" w:rsidRDefault="0618CF43" w:rsidP="783AA586">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="3AE531E7" w14:textId="0A077462">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should an EIS or SSP program or provider fail to demonstrate correction within the required timeline the Early Intervention Division will </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="52D6FB2B" w14:textId="58980BCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Early Intervention Division reviews the individual child record to verify that the required action has been completed unless the child is no longer within the jurisdiction of the LEA or EIS program or provider, and no outstanding corrective action exists under a state complaint or due process hearing decision for the child.</w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Provide written notification to the EIS or SSP program that they did not meet the required timeline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B290B0" w14:textId="011F0C9E" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="783AA586">
-      <w:pPr>
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="0EF6D7C6" w14:textId="4BFA54BE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Require the EIS or SSP program to engage in additional corrective actions and technical assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B85577" w14:textId="55BFB22D" w:rsidR="00350DD9" w:rsidRPr="00350DD9" w:rsidRDefault="6F48BA82" w:rsidP="00350DD9">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="48A6644B" w14:textId="5E4A9823">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If not already on a corrective action plan a corrective action plan will now be issued</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3BF301" w14:textId="55BFB22D" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="00350DD9">
+    <w:p w:rsidR="0DA1C5A3" w:rsidP="6F0CBE14" w:rsidRDefault="0DA1C5A3" w14:paraId="34E0B4C7" w14:textId="30F6A458">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> required to correct the noncompliance as soon as possible but in no case later than one year after the identification of the noncompliance.  </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F0CBE14" w:rsidR="0DA1C5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The EI Division may enforce sanctions based on the level of noncompliance and the duration of the failure to correct the noncompliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EFEEA6" w14:textId="3F6DBB44" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="00350DD9">
-[...36 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="6F0CBE14" w:rsidP="6F0CBE14" w:rsidRDefault="6F0CBE14" w14:paraId="5111B56C" w14:textId="363131D7">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BF60EFA" w14:textId="5B284E0C" w:rsidR="6F48BA82" w:rsidRDefault="6F48BA82" w:rsidP="00350DD9">
-[...52 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="6F0CBE14" w:rsidP="6F0CBE14" w:rsidRDefault="6F0CBE14" w14:paraId="6B53331D" w14:textId="337123CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3169B4" w14:textId="0BEC189F" w:rsidR="4E921172" w:rsidRDefault="4E921172" w:rsidP="783AA586">
-[...7 lines deleted...]
-    <w:p w14:paraId="30510D00" w14:textId="37E83182" w:rsidR="4E921172" w:rsidRDefault="4E921172" w:rsidP="783AA586">
+    <w:p w:rsidR="4E921172" w:rsidP="783AA586" w:rsidRDefault="4E921172" w14:paraId="30510D00" w14:textId="37E83182">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C04DFB" w14:textId="77777777" w:rsidR="00104219" w:rsidRPr="00104219" w:rsidRDefault="00104219" w:rsidP="783AA586">
+    <w:p w:rsidRPr="00104219" w:rsidR="00104219" w:rsidP="783AA586" w:rsidRDefault="00104219" w14:paraId="56C04DFB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7B62C1" w14:textId="0A3760B0" w:rsidR="00104219" w:rsidRDefault="00104219" w:rsidP="783AA586">
+    <w:p w:rsidR="00104219" w:rsidP="783AA586" w:rsidRDefault="00104219" w14:paraId="0B7B62C1" w14:textId="0A3760B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0984F9F0" w14:textId="77777777" w:rsidR="00104219" w:rsidRPr="00104219" w:rsidRDefault="00104219" w:rsidP="783AA586">
+    <w:p w:rsidRPr="00104219" w:rsidR="00104219" w:rsidP="783AA586" w:rsidRDefault="00104219" w14:paraId="0984F9F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00104219" w:rsidRPr="00104219">
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidRPr="00104219" w:rsidR="00104219">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="8">
+    <w:nsid w:val="2ddb551c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18CAA85F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D454471A"/>
     <w:lvl w:ilvl="0" w:tplc="081C8CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9B86E0A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4EA80F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E6028938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9968AB66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1352A4F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0B5875BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D264E1DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C39475DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E8089C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62CEE29E"/>
     <w:lvl w:ilvl="0" w:tplc="655E28C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6270D360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9364D2C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6540A63E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="26E8EA80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D79E56A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2E9A513E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0A98DDFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6622815C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F6C0360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D880C70"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1369,294 +2013,319 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A6D498B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DCC62EB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="559562088">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="388071386">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1952084978">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2024475569">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1277981555">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="362824044">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1538929508">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1297636208">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104219"/>
     <w:rsid w:val="00015A0A"/>
     <w:rsid w:val="000441C5"/>
     <w:rsid w:val="00091E2F"/>
     <w:rsid w:val="00104219"/>
     <w:rsid w:val="00174CC2"/>
     <w:rsid w:val="001765C9"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001D46A2"/>
     <w:rsid w:val="002B1F80"/>
     <w:rsid w:val="00350DD9"/>
     <w:rsid w:val="00385CD9"/>
     <w:rsid w:val="003E333B"/>
     <w:rsid w:val="003F1B7E"/>
+    <w:rsid w:val="004C24C5"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="00533F42"/>
     <w:rsid w:val="00563E7D"/>
     <w:rsid w:val="005D6BDC"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="006E084E"/>
+    <w:rsid w:val="00733EDA"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="008E6084"/>
     <w:rsid w:val="009F7CBF"/>
     <w:rsid w:val="00A81761"/>
     <w:rsid w:val="00B331CB"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00CD6520"/>
     <w:rsid w:val="00E47BA0"/>
     <w:rsid w:val="00E9127E"/>
     <w:rsid w:val="00ED1D11"/>
     <w:rsid w:val="00EE4A5A"/>
     <w:rsid w:val="00F25DC4"/>
     <w:rsid w:val="013B2966"/>
     <w:rsid w:val="03D9D4CE"/>
     <w:rsid w:val="0618CF43"/>
     <w:rsid w:val="0753E647"/>
     <w:rsid w:val="089CB168"/>
+    <w:rsid w:val="0A373753"/>
     <w:rsid w:val="0B7EDD9D"/>
     <w:rsid w:val="0C82F026"/>
     <w:rsid w:val="0D70228B"/>
+    <w:rsid w:val="0DA1C5A3"/>
     <w:rsid w:val="0FF89A13"/>
+    <w:rsid w:val="10C11D67"/>
     <w:rsid w:val="122B4ED9"/>
     <w:rsid w:val="14ACC15B"/>
     <w:rsid w:val="15AC4BD7"/>
     <w:rsid w:val="16120707"/>
     <w:rsid w:val="198F52CE"/>
+    <w:rsid w:val="19F50F4D"/>
     <w:rsid w:val="1E31B4E5"/>
     <w:rsid w:val="1E978481"/>
+    <w:rsid w:val="1F351E6E"/>
     <w:rsid w:val="20C5D49D"/>
+    <w:rsid w:val="2339FE9F"/>
     <w:rsid w:val="2447E262"/>
+    <w:rsid w:val="2454371F"/>
     <w:rsid w:val="25801D63"/>
     <w:rsid w:val="2967B919"/>
     <w:rsid w:val="2AFE7A12"/>
     <w:rsid w:val="2B3F63F3"/>
+    <w:rsid w:val="3065C69A"/>
+    <w:rsid w:val="30DB5F0C"/>
     <w:rsid w:val="33FA70CC"/>
     <w:rsid w:val="39B8B4F0"/>
     <w:rsid w:val="3A645B14"/>
+    <w:rsid w:val="3C4C9C8B"/>
     <w:rsid w:val="416666BB"/>
     <w:rsid w:val="42E1D063"/>
     <w:rsid w:val="449C78D0"/>
     <w:rsid w:val="4BDC86F3"/>
     <w:rsid w:val="4E921172"/>
     <w:rsid w:val="50C6664A"/>
     <w:rsid w:val="511872B3"/>
     <w:rsid w:val="518E6BBB"/>
     <w:rsid w:val="5444A158"/>
     <w:rsid w:val="55E0FE5F"/>
     <w:rsid w:val="577F0917"/>
     <w:rsid w:val="582F2CCE"/>
     <w:rsid w:val="5C897D54"/>
     <w:rsid w:val="5D1BD86D"/>
     <w:rsid w:val="5D74635A"/>
+    <w:rsid w:val="6490B43E"/>
     <w:rsid w:val="6572420B"/>
     <w:rsid w:val="65AD9948"/>
     <w:rsid w:val="68039CA0"/>
     <w:rsid w:val="68EA94B6"/>
+    <w:rsid w:val="6F0CBE14"/>
     <w:rsid w:val="6F48BA82"/>
     <w:rsid w:val="6F5F289B"/>
     <w:rsid w:val="713CB183"/>
+    <w:rsid w:val="717485AF"/>
     <w:rsid w:val="7176C913"/>
     <w:rsid w:val="723BF922"/>
     <w:rsid w:val="730795A3"/>
+    <w:rsid w:val="7340FC3A"/>
     <w:rsid w:val="761022A6"/>
     <w:rsid w:val="77ABF307"/>
     <w:rsid w:val="783AA586"/>
     <w:rsid w:val="792E9B0B"/>
+    <w:rsid w:val="7ADD373E"/>
     <w:rsid w:val="7D0A0848"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73BFB460"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ECBB66D8-C83B-4DCA-9D30-E4A9413F226A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1812,52 +2481,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1924,185 +2593,185 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="783AA586"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="783AA586"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
@@ -2126,105 +2795,137 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E084E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E084E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006E084E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E084E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006E084E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="true">
+    <w:uiPriority w:val="1"/>
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="6F0CBE14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT" w:eastAsia="ＭＳ Ｐゴシック" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="eop" w:customStyle="true">
+    <w:uiPriority w:val="1"/>
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="6F0CBE14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT" w:eastAsia="ＭＳ Ｐゴシック" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="6F0CBE14"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R9f8100b8435f47e3" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rba3a7b5f720d44de" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R9c7e6c4165e949bf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2487,73 +3188,111 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f585cda5f68478c85772a40e51703f67">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434">
+      <UserInfo>
+        <DisplayName>Bombardier, Faith (DPH)</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Robinson, Shari S (DPH)</DisplayName>
+        <AccountId>66</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dennehy-Colorusso, Mary (DPH)</DisplayName>
+        <AccountId>26</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2570,50 +3309,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2715,145 +3459,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87133111-6FC2-4F5C-8F39-3E1672E9801F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B3A6A1A-928F-4EFE-9A3E-85BA77C65F76}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71E6CFD-7385-425F-9E39-60B166309AF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>