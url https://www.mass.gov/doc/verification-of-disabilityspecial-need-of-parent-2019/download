--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -1,4931 +1,5266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="282F2E67" w14:textId="32B099B1" w:rsidR="00CC023B" w:rsidRPr="001A6500" w:rsidRDefault="00974CE7" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00CC023B" w:rsidP="00483A65" w:rsidRDefault="00974CE7" w14:paraId="282F2E67" w14:textId="32B099B1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department of Early Education and Care (EEC) is the Lead Agency in the Commonwealth responsible for administering the Child Care Development Fund (CCDF), which is a federal block grant that provides financial assistance to low-income, working families seeking high quality early education and out of school time care programs in Massachusetts.</w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Child care financial assistance funded by CCDF is not an entitlement</w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CCDF funded child care </w:t>
       </w:r>
-      <w:r w:rsidR="0034314C" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="0034314C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will not </w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be authorized for purposes of providing respite care</w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. to give a parent time off from parenting).</w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00810BD6" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00810BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3513E3FC" w14:textId="77777777" w:rsidR="00CC023B" w:rsidRPr="001A6500" w:rsidRDefault="00CC023B" w:rsidP="00483A65">
-[...24 lines deleted...]
-      <w:r w:rsidR="00073181" w:rsidRPr="001A6500">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00CC023B" w:rsidP="00483A65" w:rsidRDefault="00CC023B" w14:paraId="3513E3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00073181" w:rsidP="00483A65" w:rsidRDefault="0064037C" w14:paraId="571E07B9" w14:textId="62883B95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial Assistance for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be provided to Massachusetts families that meet EEC’s income eligibility criteria and confirm that they are participating in an approved service activity of employment, education and/or training.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00073181">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>On a case by case basis, f</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inancial assistance for early education and care program</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be available to </w:t>
       </w:r>
-      <w:r w:rsidR="00873171" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00873171">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D4151B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00D4151B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">child whose </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
-      <w:r w:rsidR="00B17477" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B17477">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D5642" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a documented </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0F29" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00EC0F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disability/</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">special need </w:t>
       </w:r>
-      <w:r w:rsidR="00FC64C2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FC64C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">because the child is receiving or at risk of receiving protective services based on the </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC64C2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FC64C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>being:</w:t>
       </w:r>
-      <w:r w:rsidR="00073181" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00073181">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64C2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FC64C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC64C2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FC64C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unable</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64C2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FC64C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to work or</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00974CE7" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00974CE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">unable </w:t>
       </w:r>
-      <w:r w:rsidR="00974CE7" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00974CE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>participate in educational and/or training program</w:t>
       </w:r>
-      <w:r w:rsidR="00FC64C2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FC64C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00073181" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00073181">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ble</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide a safe environment for the</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> care </w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>his/her</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> child</w:t>
       </w:r>
-      <w:r w:rsidR="00B17477" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B17477">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ren)</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> due to </w:t>
       </w:r>
-      <w:r w:rsidR="005C4910" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="005C4910">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">his/her </w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disability/special need</w:t>
       </w:r>
-      <w:r w:rsidR="000D64BC" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000D64BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Consideration may also be made for a </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
-      <w:r w:rsidR="00B17477" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B17477">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D64BC" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000D64BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">who is providing </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7747" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00BC7747">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">full time </w:t>
       </w:r>
-      <w:r w:rsidR="000D64BC" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000D64BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">care </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7747" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00BC7747">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for a child with a disability/special need, thereby necessitating care for </w:t>
       </w:r>
-      <w:r w:rsidR="000D64BC" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000D64BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">his/her </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7747" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00BC7747">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>other child(ren)</w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in such circumstances, the </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
-      <w:r w:rsidR="00B17477" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B17477">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall request a variance, in accordance with EEC policy</w:t>
       </w:r>
-      <w:r w:rsidR="00262242" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00262242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361B217E" w14:textId="77777777" w:rsidR="00073181" w:rsidRPr="001A6500" w:rsidRDefault="00073181" w:rsidP="00483A65">
-[...12 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00073181" w:rsidP="00483A65" w:rsidRDefault="00073181" w14:paraId="361B217E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0075184B" w:rsidR="00D4151B" w:rsidP="00483A65" w:rsidRDefault="00D923EB" w14:paraId="49E0BE15" w14:textId="3468B2AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose </w:t>
       </w:r>
-      <w:r w:rsidR="00B7292A" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B7292A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of this </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">verification </w:t>
       </w:r>
-      <w:r w:rsidR="00B7292A" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B7292A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>form is t</w:t>
       </w:r>
-      <w:r w:rsidR="00DC0BD7" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00DC0BD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hreefold (1) </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidR="00873171" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00873171">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verify</w:t>
       </w:r>
-      <w:r w:rsidR="00B7292A" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B7292A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">existence of the </w:t>
       </w:r>
-      <w:r w:rsidR="005B3BE1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="005B3BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">disability/special need of the </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC0BD7" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00DC0BD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to explain </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0F29" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00EC0F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">how </w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the disability/special need</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0F29" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00EC0F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00436411" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00436411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prevents</w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00436411" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00436411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parent </w:t>
       </w:r>
-      <w:r w:rsidR="00436411" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00436411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">from working or </w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">participating in </w:t>
       </w:r>
-      <w:r w:rsidR="00436411" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00436411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
-      <w:r w:rsidR="00436411" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00436411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EEC </w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>approved activit</w:t>
       </w:r>
-      <w:r w:rsidR="00436411" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00436411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00B80796" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B80796">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00DC0BD7" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00DC0BD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3) </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to explain </w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">how the disability/special need impacts the </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parent’s </w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ability to</w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide a safe environment for the</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> care </w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> his/her child(ren), taking into consideration the ages and needs of the child(ren)</w:t>
       </w:r>
-      <w:r w:rsidR="00D4151B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00D4151B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005F56F2" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="005F56F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: </w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Parents</w:t>
       </w:r>
-      <w:r w:rsidR="00B17477" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B17477">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">with a documented physical or mental disability/special need may not be authorized for more than </w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>two years</w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of child care</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002018ED" w:rsidRPr="001A6500">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="002018ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Eligibility based upon </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disability/special need of parent beyond two years</w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be approved in writing by</w:t>
       </w:r>
-      <w:r w:rsidR="004E2992" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="004E2992">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EEC</w:t>
       </w:r>
-      <w:r w:rsidR="00B6099E" w:rsidRPr="001A6500">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="0075184B" w:rsidR="00B6099E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE90744" w14:textId="77777777" w:rsidR="00B6099E" w:rsidRPr="001A6500" w:rsidRDefault="00B6099E" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="7FC89B28" w14:textId="77777777" w:rsidR="00544B2E" w:rsidRPr="001A6500" w:rsidRDefault="00262242" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B6099E" w:rsidP="00483A65" w:rsidRDefault="00B6099E" w14:paraId="4DE90744" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00711C4C" w:rsidR="00544B2E" w:rsidP="00711C4C" w:rsidRDefault="00262242" w14:paraId="7FC89B28" w14:textId="6BFD2986">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00711C4C">
+        <w:t>SECTION I:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711C4C" w:rsidR="00544B2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711C4C" w:rsidR="00CC023B">
+        <w:t>DISABILITY/SPECIAL NEEDS VERIFICATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00CC023B" w:rsidP="00483A65" w:rsidRDefault="00CC023B" w14:paraId="4DF55D78" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...35 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t>(to be completed by the professional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590F9BE2" w14:textId="77777777" w:rsidR="00CC023B" w:rsidRPr="001A6500" w:rsidRDefault="00CC023B" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00CC023B" w:rsidP="00483A65" w:rsidRDefault="00CC023B" w14:paraId="590F9BE2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DC1E65" w14:textId="77777777" w:rsidR="000C2D55" w:rsidRPr="001A6500" w:rsidRDefault="00DC0BD7" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000C2D55" w:rsidP="00483A65" w:rsidRDefault="00DC0BD7" w14:paraId="46DC1E65" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The individual identified below</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has stated that s/he is </w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unable</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to participate in an EEC approved </w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">service need </w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>activity such as work, school or training</w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> because of his/her disability/special need</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  S/he has requested EEC provide financial ass</w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>istance to enroll his/her child</w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ren</w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in an early education and care program </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2A59" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FD2A59">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>because s/he is unable to work and</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is unable to provide a safe environment for the care of his/her child</w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ren</w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Please </w:t>
       </w:r>
-      <w:r w:rsidR="003454EB" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003454EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fill out the information below</w:t>
       </w:r>
-      <w:r w:rsidR="00CC023B" w:rsidRPr="001A6500">
-[...7 lines deleted...]
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to help us determine how </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we might</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00CC023B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> best meet the needs of this family.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Who may fill out this form:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0586D4BF" w14:textId="77777777" w:rsidR="000C2D55" w:rsidRPr="001A6500" w:rsidRDefault="000C2D55" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000C2D55" w:rsidP="00483A65" w:rsidRDefault="000C2D55" w14:paraId="0586D4BF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="209C64E0" w14:textId="2F9BB758" w:rsidR="000C2D55" w:rsidRPr="001A6500" w:rsidRDefault="000C2D55" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000C2D55" w:rsidP="00483A65" w:rsidRDefault="000C2D55" w14:paraId="209C64E0" w14:textId="2F9BB758">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the disability/special need results from a physical health issue, this form must be filled out by a licensed </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physician, Physician’s Assistant, or Nurse Practitioner</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD6B5C6" w14:textId="4A759AD4" w:rsidR="000C2D55" w:rsidRPr="001A6500" w:rsidRDefault="000C2D55" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000C2D55" w:rsidP="00483A65" w:rsidRDefault="000C2D55" w14:paraId="2AD6B5C6" w14:textId="4A759AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the disability/special need results from an emotional or mental health issue, this form may be filled out by a currently licensed (1) </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sychiatrist, (2) doctorate level </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>sychologist,, or (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0018503B" w:rsidRPr="001A6500">
+        <w:t>sychologist,,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="0018503B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sychiatric </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="008E6E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0842F3" w14:textId="77777777" w:rsidR="00262242" w:rsidRPr="001A6500" w:rsidRDefault="00262242" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="79FD2BD5" w14:textId="77777777" w:rsidR="00E1603E" w:rsidRPr="001A6500" w:rsidRDefault="00E1603E" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00262242" w:rsidP="00483A65" w:rsidRDefault="00262242" w14:paraId="0A0842F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00E1603E" w:rsidP="00483A65" w:rsidRDefault="00E1603E" w14:paraId="79FD2BD5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Your professional role (</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>check one – only professionals in roles listed here may complete this verification form</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00877621" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="00877621" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physician</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychiatrist</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychologist</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CB8B41" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="67CB8B41" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nurse Practitioner </w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychiatric Nurse</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physician’s Assistant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AA3075" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="06AA3075" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A11B066" w14:textId="1ECCF5A1" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="4A11B066" w14:textId="1ECCF5A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
-      <w:r w:rsidR="005B3BE1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="005B3BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: ________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_____</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Date of Birth ___________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Birth ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A9263A" w14:textId="77777777" w:rsidR="00544B2E" w:rsidRPr="001A6500" w:rsidRDefault="00544B2E" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00544B2E" w:rsidP="00483A65" w:rsidRDefault="00544B2E" w14:paraId="23A9263A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2C4B80" w14:textId="37F7F748" w:rsidR="00544B2E" w:rsidRPr="001A6500" w:rsidRDefault="00FA6401" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00544B2E" w:rsidP="00483A65" w:rsidRDefault="00FA6401" w14:paraId="2B2C4B80" w14:textId="37F7F748">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full n</w:t>
       </w:r>
-      <w:r w:rsidR="00544B2E" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00544B2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame(s) of child(ren), including date(s) of birth: ____________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00544B2E" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00544B2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="000E749F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000E749F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00544B2E" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00544B2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00544B2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00544B2E" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00544B2E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D592B77" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="5D592B77" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40E55663" w14:textId="2C0734D3" w:rsidR="007E3BBF" w:rsidRPr="001A6500" w:rsidRDefault="007E3BBF" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="007E3BBF" w:rsidP="00483A65" w:rsidRDefault="007E3BBF" w14:paraId="40E55663" w14:textId="2C0734D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature of </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PARENT’S</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">special need(s)/disability </w:t>
+        <w:t xml:space="preserve">special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s)/disability </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(check all that apply)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392FEBDB" w14:textId="77777777" w:rsidR="007E3BBF" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="007E3BBF" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="392FEBDB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physical disability/special need;</w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mental</w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> health disability/special need; or</w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other d</w:t>
       </w:r>
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>isability</w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/special need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E780CDE" w14:textId="77777777" w:rsidR="007E3BBF" w:rsidRDefault="007E3BBF" w:rsidP="00483A65">
+    <w:p w:rsidR="007E3BBF" w:rsidP="00483A65" w:rsidRDefault="007E3BBF" w14:paraId="7E780CDE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="398C740F" w14:textId="77777777" w:rsidR="001A6500" w:rsidRPr="001A6500" w:rsidRDefault="001A6500" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="001A6500" w:rsidP="00483A65" w:rsidRDefault="001A6500" w14:paraId="398C740F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E929875" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="5E929875" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How long have you been treating this </w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>? _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EFAB6D" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="38EFAB6D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D905627" w14:textId="40883D73" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00FA6401" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00FA6401" w14:paraId="5D905627" w14:textId="40883D73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">How frequently do you see this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+        <w:t xml:space="preserve">How frequently do you see </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EF6D8C" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="69EF6D8C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> daily  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weekly  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> monthly  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other (specify </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frequency)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214A88AD" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="214A88AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="436A0F24" w14:textId="77777777" w:rsidR="003E2763" w:rsidRPr="001A6500" w:rsidRDefault="001A36A5" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003E2763" w:rsidP="00483A65" w:rsidRDefault="001A36A5" w14:paraId="436A0F24" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ow does the </w:t>
       </w:r>
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disability/</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>special need impact his</w:t>
       </w:r>
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>her ability to care for the child</w:t>
       </w:r>
-      <w:r w:rsidR="005B3BE1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="005B3BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ren)</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> needing</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>access to a</w:t>
       </w:r>
-      <w:r w:rsidR="005B3BE1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="005B3BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> early education and care program?</w:t>
       </w:r>
-      <w:r w:rsidR="00483A65" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> {Check all that apply}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D3BE0E" w14:textId="77777777" w:rsidR="003E2763" w:rsidRPr="001A6500" w:rsidRDefault="003E2763" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003E2763" w:rsidP="00483A65" w:rsidRDefault="003E2763" w14:paraId="56D3BE0E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00A04565" w:rsidRPr="001A6500">
-[...5 lines deleted...]
-        <w:sym w:font="Times New Roman" w:char="F00C"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A04565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A36A5" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001A36A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6500">
-[...15 lines deleted...]
-      <w:r w:rsidR="001A36A5" w:rsidRPr="001A6500">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parent is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in treatment during the day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ days/week </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____ hours/day;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="001A36A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142F0118" w14:textId="77777777" w:rsidR="003E2763" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003E2763" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="142F0118" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A36A5" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001A36A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent’s s</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pecial need/disability</w:t>
       </w:r>
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prevents the</w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E3BBF" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="007E3BBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provision of a safe environment </w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during the day</w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
-      <w:r w:rsidR="001A36A5" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001A36A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A49BFAC" w14:textId="77777777" w:rsidR="003E2763" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidR="003E2763" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="6A49BFAC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="001A36A5" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="001A36A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00322112" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00322112">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="003E2763" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E2763">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other ___________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="001A36A5" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001A36A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153BFE03" w14:textId="77777777" w:rsidR="001A6500" w:rsidRPr="001A6500" w:rsidRDefault="001A6500" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="001A6500" w:rsidP="00483A65" w:rsidRDefault="001A6500" w14:paraId="153BFE03" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A4B0E0A" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="2A4B0E0A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please state the approximate date that the disability/special need commenced: ________________ AND indicate the likely duration of the condition:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C666655" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="1C666655" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D46F138" w14:textId="530595CD" w:rsidR="0064037C" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="0064037C" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="3D46F138" w14:textId="530595CD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Permanent </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At least 1 year, but not permanent  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 months to 1 year  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 months or less</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A0B839" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="65A0B839" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C4D3B6A" w14:textId="77777777" w:rsidR="001A6500" w:rsidRDefault="001A6500" w:rsidP="00483A65">
+    <w:p w:rsidR="001A6500" w:rsidP="00483A65" w:rsidRDefault="001A6500" w14:paraId="5C4D3B6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19ED34CA" w14:textId="77777777" w:rsidR="001A6500" w:rsidRPr="001A6500" w:rsidRDefault="001A6500" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="001A6500" w:rsidP="00483A65" w:rsidRDefault="001A6500" w14:paraId="19ED34CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61C85C77" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="61C85C77" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Required Documentation to be attached to this verification form:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5FA838" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="5A5FA838" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">A letter on official letterhead of the </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5B1B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00AA5B1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">health </w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">professional completing this form providing specific information about the disability/special need.  This letter </w:t>
       </w:r>
-      <w:r w:rsidR="00354A70" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00354A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> include </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a response to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ALL of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C540B7" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00E82870" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00E82870" w14:paraId="22C540B7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>identification of</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> your patient’s </w:t>
       </w:r>
-      <w:r w:rsidR="000E749F" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000E749F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disability/</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>special need;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04507431" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00E82870" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00E82870" w14:paraId="04507431" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xplan</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ation of</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the condition prevents your patient from working or participating </w:t>
       </w:r>
-      <w:r w:rsidR="00354A70" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00354A70">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>education or training programs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B515E58" w14:textId="19F39B86" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00E82870" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00E82870" w14:paraId="6B515E58" w14:textId="19F39B86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xplan</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ation of</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> how your patient’s disability/special need</w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> impacts</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>his/her</w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ability to provide a </w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>safe environment</w:t>
       </w:r>
-      <w:r w:rsidR="00136346" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00136346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the care of his/her child</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ren)</w:t>
       </w:r>
-      <w:r w:rsidR="00A82112" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A82112">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for any portion of the day</w:t>
       </w:r>
-      <w:r w:rsidR="00B511AE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00B511AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, taking into consideration the age(s) and needs of the child(ren)</w:t>
       </w:r>
-      <w:r w:rsidR="00A82112" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A82112">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,and identify who is caring for the child for the remaining portion of the day when the child is not is subsidized care. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCF20E0" w14:textId="77777777" w:rsidR="00B511AE" w:rsidRPr="001A6500" w:rsidRDefault="00B511AE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00B511AE" w:rsidP="00483A65" w:rsidRDefault="00B511AE" w14:paraId="4BCF20E0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6500">
-[...7 lines deleted...]
-      <w:r w:rsidR="003454EB" w:rsidRPr="001A6500">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amount of time </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is needed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="003454EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to accommodate the disability/special need and/or</w:t>
       </w:r>
-      <w:r w:rsidR="00612B6B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00612B6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidR="003454EB" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003454EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide a safe environment for his/her children</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, including the number of days per week and hours per day</w:t>
       </w:r>
-      <w:r w:rsidR="00612B6B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00612B6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that early education and care services are needed</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642D08BD" w14:textId="77777777" w:rsidR="001A36A5" w:rsidRPr="001A6500" w:rsidRDefault="001A36A5" w:rsidP="00483A65">
-[...17 lines deleted...]
-    <w:p w14:paraId="786F4FAA" w14:textId="77777777" w:rsidR="006D1B00" w:rsidRPr="001A6500" w:rsidRDefault="006D1B00" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="001A36A5" w:rsidP="00483A65" w:rsidRDefault="001A36A5" w14:paraId="642D08BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="001A36A5" w:rsidP="00483A65" w:rsidRDefault="001A36A5" w14:paraId="2EB532EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="786F4FAA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of professional: ________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A41561" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A41561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____________________  Date: _______________</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5841D47F" w14:textId="77777777" w:rsidR="006D1B00" w:rsidRPr="001A6500" w:rsidRDefault="006D1B00" w:rsidP="00483A65">
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_  Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="615014FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="5841D47F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please print</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7081FAE1" w14:textId="77777777" w:rsidR="006D1B00" w:rsidRPr="001A6500" w:rsidRDefault="006D1B00" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="45827569" w14:textId="77777777" w:rsidR="006D1B00" w:rsidRPr="001A6500" w:rsidRDefault="006D1B00" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="7081FAE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="45827569" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name: ____________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A41561" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A41561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
-[...5 lines deleted...]
-        <w:t>______</w:t>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ti</w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
-[...17 lines deleted...]
-    <w:p w14:paraId="619E51EC" w14:textId="77777777" w:rsidR="006D1B00" w:rsidRPr="001A6500" w:rsidRDefault="006D1B00" w:rsidP="00483A65">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="38DF17BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="619E51EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Address: ______________</w:t>
       </w:r>
-      <w:r w:rsidR="00A41561" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A41561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>______________________________  Phone</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D1D23" w:rsidRPr="001A6500">
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_  Phone</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="001D1D23">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B9C7A5" w14:textId="77777777" w:rsidR="006D1B00" w:rsidRPr="001A6500" w:rsidRDefault="006D1B00" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="1F2CB08D" w14:textId="77777777" w:rsidR="000C2D55" w:rsidRPr="001A6500" w:rsidRDefault="000C2D55" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="006D1B00" w:rsidP="00483A65" w:rsidRDefault="006D1B00" w14:paraId="11B9C7A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="000C2D55" w:rsidP="00483A65" w:rsidRDefault="000C2D55" w14:paraId="1F2CB08D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>License number: ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107DE020" w14:textId="77777777" w:rsidR="00664CA3" w:rsidRPr="001A6500" w:rsidRDefault="00664CA3" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="480BE95E" w14:textId="5C86B50A" w:rsidR="00664CA3" w:rsidRPr="001A6500" w:rsidRDefault="00333376" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00664CA3" w:rsidP="00483A65" w:rsidRDefault="00664CA3" w14:paraId="107DE020" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00664CA3" w:rsidP="00483A65" w:rsidRDefault="00333376" w14:paraId="480BE95E" w14:textId="5C86B50A">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form must be completed in full.  </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note you may be contacted by a</w:t>
       </w:r>
-      <w:r w:rsidR="00E82870" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00E82870">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n EEC</w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> representative to verify this information.</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2A59" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FD2A59">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  EEC reserves the right to deny or reject a claim of disability/special need if the verification form and/or its required attachments are incomplete or deemed inadequate.</w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  If you have any questions or concerns, please contact </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EEC</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financial Assistance Unit </w:t>
       </w:r>
-      <w:r w:rsidR="00664CA3" w:rsidRPr="001A6500">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>at 617-988-6600.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C048867" w14:textId="77777777" w:rsidR="00664CA3" w:rsidRPr="001A6500" w:rsidRDefault="00664CA3" w:rsidP="00483A65">
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00664CA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 617-988-6600.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00664CA3" w:rsidP="00483A65" w:rsidRDefault="00664CA3" w14:paraId="0C048867" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="1"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F19550" w14:textId="77777777" w:rsidR="00664CA3" w:rsidRPr="001A6500" w:rsidRDefault="00664CA3" w:rsidP="00483A65">
-[...10 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00664CA3" w:rsidP="00483A65" w:rsidRDefault="00664CA3" w14:paraId="24F19550" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00711C4C" w:rsidRDefault="003A1A05" w14:paraId="62F9D2E3" w14:textId="3906B68E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00711C4C">
+        <w:t>SECTION II: MEDICAL RECORDS RELEASE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711C4C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(to be completed by the parent/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711C4C" w:rsidR="009C5C5D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Caregiver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711C4C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="251C2A7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="251C2A7B" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="44966642" w14:textId="733674F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="44966642" w14:textId="733674F7" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I am requesting financial assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on my disability/special need. I authorize the professional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00E82870">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00E82870">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Section I to release the information requested on this form and I also authorize the professional to share medical records or other information about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">my </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disability and/or special need listed in Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00046085">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the EEC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determine eligibility for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00483A65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  I further authorize the EEC to contact the professional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00046085">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00FD2A59">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to verify the information provided on this form and to discuss his/her diagnosis of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">my </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disability and/or special need </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as it applies to the need for early education and care services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="58DDC6F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-[...159 lines deleted...]
-    <w:p w14:paraId="58DDC6F2" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="000819DE" w14:paraId="4F260B01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This form authorizes the professional to release most medical or health information with the following exception</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+        <w:t xml:space="preserve">This form authorizes the professional to release most medical or health information with the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>exception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The professional </w:t>
       </w:r>
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Section I cannot disclose the following medical or health </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">information, unless such disclosure is authorized.  Please check the box next to each item below if you specifically authorize the professional to share the information described therein.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0180FE15" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="000819DE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="000819DE" w14:paraId="0180FE15" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA02180" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="4CA02180" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>I authorize</w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the professional </w:t>
       </w:r>
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Section I to share information about AIDS/HIV status. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36321C58" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="000819DE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="000819DE" w14:paraId="36321C58" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B76300A" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00BB1DC7" w:rsidRDefault="00A04565" w14:paraId="3B76300A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>I authorize</w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the professional </w:t>
       </w:r>
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in Section I to share information about drug or alcohol use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401DC1D4" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="000819DE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="000819DE" w14:paraId="401DC1D4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50A1C5D2" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="00A04565" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="00A04565" w14:paraId="50A1C5D2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">I authorize the professional </w:t>
       </w:r>
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
-      <w:r w:rsidR="000819DE" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000819DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in Section I to share information about psychological/psychiatric disorders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692EE107" w14:textId="77777777" w:rsidR="000819DE" w:rsidRPr="001A6500" w:rsidRDefault="000819DE" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="000819DE" w:rsidP="00483A65" w:rsidRDefault="000819DE" w14:paraId="692EE107" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="467BBE48" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="467BBE48" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that this medical records release is valid for one year from the date signed below, unless I have cancelled the release in writing prior to its expiration.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143FA9D9" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="6963AD91" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="143FA9D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="6963AD91" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that I may cancel this medical records release at any time by sending a letter to the professional </w:t>
       </w:r>
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Section </w:t>
       </w:r>
-      <w:r w:rsidR="00046085" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00046085">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3006754F" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="02CF252E" w14:textId="23F820CE" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="3006754F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="02CF252E" w14:textId="23F820CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I also understand that, even if I cancel this release, the professional cannot take back any information that </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1DC7" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00BB1DC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s/he</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has shared with EEC when </w:t>
       </w:r>
-      <w:r w:rsidR="001350DD" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="001350DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s/</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he had the authorization to do so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD20224" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="16A91445" w14:textId="3887C060" w:rsidR="00DE2054" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00DE2054">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="5FD20224" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00DE2054" w:rsidP="00DE2054" w:rsidRDefault="003A1A05" w14:paraId="16A91445" w14:textId="3887C060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Furthermore, I understand that my decision to authorize the professional </w:t>
       </w:r>
-      <w:r w:rsidR="00775B5B" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00775B5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Section </w:t>
       </w:r>
-      <w:r w:rsidR="00046085" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00046085">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to share medical information with EEC is voluntary.  However, I understand that if I do not authorize the professional to share medical information with EEC, </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2054" w:rsidRPr="001A6500">
-[...8 lines deleted...]
-    <w:p w14:paraId="6F7B68D7" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00DE2054">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a determination regarding my disability and/or special need cannot be made and my child’s eligibility for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00DE2054">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A6500" w:rsidR="00DE2054">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial assistance will be decided without consideration of my disability/special need.   I understand that EEC may deny or reject my claim of disability/special need if the verification form and/or its required attachments are incomplete or deemed inadequate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="6F7B68D7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C71EEC6" w14:textId="77777777" w:rsidR="003A1A05" w:rsidRPr="001A6500" w:rsidRDefault="003A1A05" w:rsidP="00483A65">
-[...6 lines deleted...]
-    <w:p w14:paraId="69E206B5" w14:textId="621998A6" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="003A1A05" w:rsidP="00483A65" w:rsidRDefault="003A1A05" w14:paraId="6C71EEC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="69E206B5" w14:textId="621998A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Parent’s</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>signature:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F28336F" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="1F28336F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6449EF75" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="6449EF75" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Please print</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037435F2" w14:textId="401A580E" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="037435F2" w14:textId="401A580E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Parent’s</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>name: _____________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A41561" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A41561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________   Child’s name &amp; age: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C46419C" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="1C46419C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4FB618" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="4E4FB618" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Address: ____________________________________________________ Phone: ___________</w:t>
       </w:r>
-      <w:r w:rsidR="00A41561" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A41561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630987F0" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="630987F0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB0FE7D" w14:textId="0702A24E" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="7FB0FE7D" w14:textId="0702A24E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Second Parent__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44200EBA" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="44200EBA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CE1BF3A" w14:textId="77777777" w:rsidR="00BB1DC7" w:rsidRPr="001A6500" w:rsidRDefault="00BB1DC7" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00BB1DC7" w:rsidP="00BB1DC7" w:rsidRDefault="00BB1DC7" w14:paraId="1CE1BF3A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Address (if different from above) _______________________</w:t>
       </w:r>
-      <w:r w:rsidR="00A41561" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A41561">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________ Phone: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B71DCC1" w14:textId="77777777" w:rsidR="0007788F" w:rsidRPr="001A6500" w:rsidRDefault="0007788F" w:rsidP="00483A65">
-[...8 lines deleted...]
-    <w:p w14:paraId="7A2E92EE" w14:textId="039698C5" w:rsidR="00890455" w:rsidRPr="001A6500" w:rsidRDefault="0007788F" w:rsidP="00BB1DC7">
+    <w:p w:rsidRPr="001A6500" w:rsidR="0007788F" w:rsidP="00483A65" w:rsidRDefault="0007788F" w14:paraId="1B71DCC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A6500" w:rsidR="00890455" w:rsidP="00BB1DC7" w:rsidRDefault="0007788F" w14:paraId="7A2E92EE" w14:textId="039698C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">THIS FORM MUST BE RETURNED TO </w:t>
       </w:r>
-      <w:r w:rsidR="003E7C40" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="003E7C40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EEC</w:t>
       </w:r>
-      <w:r w:rsidR="00890455" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00890455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IT IS ALSO ADVISED THAT THE MEDICAL PROFESSIONAL AND THE PARENT</w:t>
       </w:r>
-      <w:r w:rsidR="00A96EB1" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00A96EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890455" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00890455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KEEP A COPY OF THIS FORM FOR </w:t>
       </w:r>
-      <w:r w:rsidR="000C2D55" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="000C2D55">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HIS/HER</w:t>
       </w:r>
-      <w:r w:rsidR="00890455" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="00890455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OWN FILES.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C7A4DA" w14:textId="77777777" w:rsidR="00C80C66" w:rsidRPr="001A6500" w:rsidRDefault="00C80C66" w:rsidP="00483A65">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00C80C66" w:rsidP="00483A65" w:rsidRDefault="00C80C66" w14:paraId="67C7A4DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710C2AB7" w14:textId="77777777" w:rsidR="00DE2054" w:rsidRPr="001A6500" w:rsidRDefault="00A96EB1" w:rsidP="00FF3A37">
+    <w:p w:rsidRPr="001A6500" w:rsidR="00DE2054" w:rsidP="00FF3A37" w:rsidRDefault="00A96EB1" w14:paraId="710C2AB7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5553"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DE2054" w:rsidRPr="001A6500" w:rsidSect="001F1809">
+    <w:sectPr w:rsidRPr="001A6500" w:rsidR="00DE2054" w:rsidSect="001F1809">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1584" w:right="1440" w:bottom="1267" w:left="1296" w:header="576" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19AB6F12" w14:textId="77777777" w:rsidR="003B522E" w:rsidRDefault="003B522E">
+    <w:p w:rsidR="007F48A4" w:rsidRDefault="007F48A4" w14:paraId="34D54304" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4153EBC4" w14:textId="77777777" w:rsidR="003B522E" w:rsidRDefault="003B522E">
+    <w:p w:rsidR="007F48A4" w:rsidRDefault="007F48A4" w14:paraId="5A4E6166" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="76A4CBA7" w14:textId="6F79D231" w:rsidR="005F56F2" w:rsidRDefault="001F1809" w:rsidP="001F1809">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005F56F2" w:rsidP="001F1809" w:rsidRDefault="001F1809" w14:paraId="76A4CBA7" w14:textId="6F79D231">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:id w:val="565050477"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="001A6500">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="001A6500">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -4976,430 +5311,430 @@
         <w:r w:rsidRPr="001A6500">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001A6500">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="001A6500">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="001A6500">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="001A6500">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date:  </w:t>
     </w:r>
-    <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
+    <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">March </w:t>
     </w:r>
-    <w:r w:rsidR="0031430D" w:rsidRPr="001A6500">
+    <w:r w:rsidRPr="001A6500" w:rsidR="0031430D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>1, 201</w:t>
     </w:r>
-    <w:r w:rsidR="00FA6401" w:rsidRPr="001A6500">
+    <w:r w:rsidRPr="001A6500" w:rsidR="00FA6401">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB50D8E" w14:textId="77777777" w:rsidR="003B522E" w:rsidRDefault="003B522E">
+    <w:p w:rsidR="007F48A4" w:rsidRDefault="007F48A4" w14:paraId="03239B0F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A57002E" w14:textId="77777777" w:rsidR="003B522E" w:rsidRDefault="003B522E">
+    <w:p w:rsidR="007F48A4" w:rsidRDefault="007F48A4" w14:paraId="0ACBCB59" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="20338ECC" w14:textId="77777777" w:rsidR="005F56F2" w:rsidRPr="001A6500" w:rsidRDefault="005F56F2" w:rsidP="001D5642">
+    <w:p w:rsidRPr="001A6500" w:rsidR="005F56F2" w:rsidP="001D5642" w:rsidRDefault="005F56F2" w14:paraId="20338ECC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.L. c. 15D, § 2.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="74F9F043" w14:textId="77777777" w:rsidR="005F56F2" w:rsidRPr="001A6500" w:rsidRDefault="005F56F2" w:rsidP="001D5642">
+    <w:p w:rsidRPr="001A6500" w:rsidR="005F56F2" w:rsidP="001D5642" w:rsidRDefault="005F56F2" w14:paraId="74F9F043" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 42 U.S.C. 9858(d)(a).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6589ED3C" w14:textId="77777777" w:rsidR="005F56F2" w:rsidRPr="001A6500" w:rsidRDefault="005F56F2" w:rsidP="001D5642">
+    <w:p w:rsidRPr="001A6500" w:rsidR="005F56F2" w:rsidP="001D5642" w:rsidRDefault="005F56F2" w14:paraId="6589ED3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45 CFR 98.20</w:t>
       </w:r>
-      <w:r w:rsidR="0034314C" w:rsidRPr="001A6500">
+      <w:r w:rsidRPr="001A6500" w:rsidR="0034314C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="5043C66E" w14:textId="77777777" w:rsidR="001F1809" w:rsidRDefault="001F1809" w:rsidP="001F1809">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001F1809" w:rsidP="001F1809" w:rsidRDefault="001F1809" w14:paraId="5043C66E" w14:textId="77777777">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001768B0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>THE DEPARTMENT OF EARLY EDUCATION AND CARE</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="53203FC1" w14:textId="77777777" w:rsidR="001F1809" w:rsidRDefault="001F1809" w:rsidP="001F1809">
+  <w:p w:rsidR="001F1809" w:rsidP="001F1809" w:rsidRDefault="001F1809" w14:paraId="53203FC1" w14:textId="77777777">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>SUBSIDIZED CHILD CARE</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173AA822" w14:textId="4193EEDC" w:rsidR="001F1809" w:rsidRPr="00B82DA0" w:rsidRDefault="001F1809" w:rsidP="001F1809">
+  <w:p w:rsidRPr="00B82DA0" w:rsidR="001F1809" w:rsidP="001F1809" w:rsidRDefault="001F1809" w14:paraId="173AA822" w14:textId="4193EEDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B82DA0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve">VERIFICATION OF DISABILITY/SPECIAL NEED </w:t>
     </w:r>
     <w:r w:rsidR="0055400B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>OF</w:t>
     </w:r>
-    <w:r w:rsidR="0055400B" w:rsidRPr="00B82DA0">
+    <w:r w:rsidRPr="00B82DA0" w:rsidR="0055400B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B82DA0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>PARENT</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09DF5724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C1A622A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6E6300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC0C209C"/>
     <w:lvl w:ilvl="0" w:tplc="CA26BA5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5574,51 +5909,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FEA0956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1BCB9D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5752,147 +6087,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C237C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B96841D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C90522C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CE29D16"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6854,229 +7189,232 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C522DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89E8EDAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="786581003">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="440034970">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="957879238">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="677123289">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="124545137">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="352607757">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="17900023">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2132628101">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1698966485">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="6299192">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1466192301">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2134590389">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="94404541">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="176117510">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2144106205">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1158038671">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1638300026">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F55713"/>
     <w:rsid w:val="0000188B"/>
     <w:rsid w:val="00004F7A"/>
     <w:rsid w:val="000114C4"/>
     <w:rsid w:val="000137CE"/>
     <w:rsid w:val="00024641"/>
     <w:rsid w:val="00027630"/>
     <w:rsid w:val="000305FF"/>
     <w:rsid w:val="0003709D"/>
     <w:rsid w:val="0004143C"/>
     <w:rsid w:val="000441BA"/>
     <w:rsid w:val="00046085"/>
     <w:rsid w:val="000472E7"/>
     <w:rsid w:val="00065211"/>
     <w:rsid w:val="00066DC6"/>
     <w:rsid w:val="00073181"/>
     <w:rsid w:val="00075AE9"/>
     <w:rsid w:val="0007788F"/>
     <w:rsid w:val="000819DE"/>
     <w:rsid w:val="00081CAA"/>
     <w:rsid w:val="00087278"/>
     <w:rsid w:val="000A7C06"/>
     <w:rsid w:val="000B5DE7"/>
@@ -7210,67 +7548,70 @@
     <w:rsid w:val="005C4910"/>
     <w:rsid w:val="005D16DA"/>
     <w:rsid w:val="005D69CA"/>
     <w:rsid w:val="005E5E9E"/>
     <w:rsid w:val="005F4911"/>
     <w:rsid w:val="005F56F2"/>
     <w:rsid w:val="006048EF"/>
     <w:rsid w:val="006061C8"/>
     <w:rsid w:val="00612B6B"/>
     <w:rsid w:val="00624722"/>
     <w:rsid w:val="00632658"/>
     <w:rsid w:val="0064037C"/>
     <w:rsid w:val="00664CA3"/>
     <w:rsid w:val="00664F8A"/>
     <w:rsid w:val="00666199"/>
     <w:rsid w:val="00673A16"/>
     <w:rsid w:val="00675292"/>
     <w:rsid w:val="00684D0D"/>
     <w:rsid w:val="006A52A4"/>
     <w:rsid w:val="006B1047"/>
     <w:rsid w:val="006D1B00"/>
     <w:rsid w:val="006D4019"/>
     <w:rsid w:val="006E2BCC"/>
     <w:rsid w:val="00700607"/>
     <w:rsid w:val="00703669"/>
+    <w:rsid w:val="00711C4C"/>
     <w:rsid w:val="00721FEF"/>
     <w:rsid w:val="00731C78"/>
     <w:rsid w:val="007366B6"/>
     <w:rsid w:val="0073746A"/>
     <w:rsid w:val="00737BDC"/>
     <w:rsid w:val="00746B9C"/>
+    <w:rsid w:val="0075184B"/>
     <w:rsid w:val="0075321E"/>
     <w:rsid w:val="0077309C"/>
     <w:rsid w:val="00775B5B"/>
     <w:rsid w:val="007A3390"/>
     <w:rsid w:val="007B0ED7"/>
     <w:rsid w:val="007B4B3B"/>
     <w:rsid w:val="007B54F5"/>
     <w:rsid w:val="007C30FB"/>
     <w:rsid w:val="007C65D9"/>
     <w:rsid w:val="007E0BA1"/>
     <w:rsid w:val="007E3BBF"/>
+    <w:rsid w:val="007F48A4"/>
     <w:rsid w:val="007F4F42"/>
     <w:rsid w:val="00810BD6"/>
     <w:rsid w:val="00811B3C"/>
     <w:rsid w:val="00817CE6"/>
     <w:rsid w:val="00827F38"/>
     <w:rsid w:val="008373EA"/>
     <w:rsid w:val="00842EB4"/>
     <w:rsid w:val="008506C9"/>
     <w:rsid w:val="00860CE1"/>
     <w:rsid w:val="00863C11"/>
     <w:rsid w:val="00871C14"/>
     <w:rsid w:val="00872D99"/>
     <w:rsid w:val="00873171"/>
     <w:rsid w:val="00874252"/>
     <w:rsid w:val="00877E4B"/>
     <w:rsid w:val="00881217"/>
     <w:rsid w:val="00881929"/>
     <w:rsid w:val="00885F11"/>
     <w:rsid w:val="00890455"/>
     <w:rsid w:val="00892C48"/>
     <w:rsid w:val="00897260"/>
     <w:rsid w:val="00897B6E"/>
     <w:rsid w:val="008B0335"/>
     <w:rsid w:val="008B62D3"/>
     <w:rsid w:val="008D5B6B"/>
@@ -7400,160 +7741,162 @@
     <w:rsid w:val="00DC0BD7"/>
     <w:rsid w:val="00DD73FE"/>
     <w:rsid w:val="00DE2054"/>
     <w:rsid w:val="00DE25D9"/>
     <w:rsid w:val="00DE4494"/>
     <w:rsid w:val="00DE4CFE"/>
     <w:rsid w:val="00DE7DAA"/>
     <w:rsid w:val="00DF4367"/>
     <w:rsid w:val="00E05A21"/>
     <w:rsid w:val="00E06458"/>
     <w:rsid w:val="00E13D6C"/>
     <w:rsid w:val="00E1603E"/>
     <w:rsid w:val="00E17D7E"/>
     <w:rsid w:val="00E232BB"/>
     <w:rsid w:val="00E25FD6"/>
     <w:rsid w:val="00E317CF"/>
     <w:rsid w:val="00E364BF"/>
     <w:rsid w:val="00E435A5"/>
     <w:rsid w:val="00E544B6"/>
     <w:rsid w:val="00E57D76"/>
     <w:rsid w:val="00E66AFA"/>
     <w:rsid w:val="00E776C9"/>
     <w:rsid w:val="00E818AB"/>
     <w:rsid w:val="00E82508"/>
     <w:rsid w:val="00E82870"/>
+    <w:rsid w:val="00E848D7"/>
     <w:rsid w:val="00E9137F"/>
     <w:rsid w:val="00EB42A2"/>
     <w:rsid w:val="00EC0F29"/>
     <w:rsid w:val="00EC60F4"/>
     <w:rsid w:val="00EE1515"/>
     <w:rsid w:val="00EE356C"/>
     <w:rsid w:val="00EE5822"/>
     <w:rsid w:val="00EE5B4F"/>
     <w:rsid w:val="00F1154A"/>
     <w:rsid w:val="00F11712"/>
     <w:rsid w:val="00F14122"/>
     <w:rsid w:val="00F21322"/>
     <w:rsid w:val="00F21F5A"/>
     <w:rsid w:val="00F23915"/>
     <w:rsid w:val="00F33D82"/>
     <w:rsid w:val="00F34AB1"/>
     <w:rsid w:val="00F40D8A"/>
     <w:rsid w:val="00F52085"/>
     <w:rsid w:val="00F55713"/>
     <w:rsid w:val="00F741CA"/>
     <w:rsid w:val="00F779D0"/>
     <w:rsid w:val="00F81C7B"/>
     <w:rsid w:val="00F939A7"/>
     <w:rsid w:val="00F96AA7"/>
     <w:rsid w:val="00FA0DFA"/>
     <w:rsid w:val="00FA22F0"/>
     <w:rsid w:val="00FA6401"/>
     <w:rsid w:val="00FA66E9"/>
     <w:rsid w:val="00FC64C2"/>
     <w:rsid w:val="00FD2A59"/>
     <w:rsid w:val="00FD35E3"/>
     <w:rsid w:val="00FD5A10"/>
     <w:rsid w:val="00FD643B"/>
     <w:rsid w:val="00FE25FD"/>
     <w:rsid w:val="00FF3A37"/>
+    <w:rsid w:val="19A0F531"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="77323342"/>
   <w15:docId w15:val="{2A78AF85-50F8-43F4-B914-5525F4DBCEAD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7626,73 +7969,73 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7735,52 +8078,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7841,130 +8184,141 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E66AFA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F55713"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F55713"/>
+    <w:rsid w:val="00711C4C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:pBdr>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F55713"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F55713"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F55713"/>
     <w:pPr>
@@ -7982,151 +8336,150 @@
     <w:rsid w:val="00F55713"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00027630"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="009F17CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B80796"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00B80796"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00B80796"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="00A32BC4"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A32BC4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B511AE"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="000C2D55"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="001D5642"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00483A65"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F1809"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1746998118">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8372,84 +8725,358 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B567661A639B54895D8DF7192FE86C8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="21672591af3bb8d96295c43093084950">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eb8ad0ca-4ae9-41ce-8b2b-ddaf1f5ba91f" xmlns:ns3="365071f0-671e-4dc8-99a9-cbc4c670b310" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="732271166491433853bf5f2ea8022214" ns2:_="" ns3:_="">
+    <xsd:import namespace="eb8ad0ca-4ae9-41ce-8b2b-ddaf1f5ba91f"/>
+    <xsd:import namespace="365071f0-671e-4dc8-99a9-cbc4c670b310"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eb8ad0ca-4ae9-41ce-8b2b-ddaf1f5ba91f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="365071f0-671e-4dc8-99a9-cbc4c670b310" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6b639848-d109-4de1-8b51-ea0318e30ccb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="365071f0-671e-4dc8-99a9-cbc4c670b310">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="365071f0-671e-4dc8-99a9-cbc4c670b310" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb8ad0ca-4ae9-41ce-8b2b-ddaf1f5ba91f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2C10104-3D2B-4924-8B0B-F8D58FB6DCBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F221D45-8573-4D4E-B20C-5ED3D7118AA2}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADEDFE10-6397-40AF-9FC4-4245E7946563}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB5C909A-CBCD-44F3-BCCE-9D842CC9B75B}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d58addea-5053-4a80-8499-ba4d944910df}" enabled="0" method="" siteId="{d58addea-5053-4a80-8499-ba4d944910df}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Office of Child Care Services</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Directions:</dc:title>
+  <dc:title>VERIFICATION OF DISABILITY/SPECIAL NEED OF PARENT</dc:title>
   <dc:creator>Taylor, Kindreth (EEC)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003B567661A639B54895D8DF7192FE86C8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>