--- v0 (2025-10-29)
+++ v1 (2026-07-28)
@@ -1,43 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="001E1647" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00376329">
         <w:t>Verification of Self-Employment Income</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D495FC3" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRPr="00376329" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
@@ -123,59 +118,51 @@
         <w:t>SELF-EMPLOYMENT SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FED4FB7" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>Complete this summary based on your net monthly income. Net income is the amount of money that you have after paying your business expenses and your taxes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E180875" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLT Std Lt" w:hAnsi="HelveticaNeueLT Std Lt" w:cs="HelveticaNeueLT Std Lt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>If you are self-employed with more than one job, use a different row for each job under “Business name/type of work.” If another member of your household is self-employed, they should fill out their own summary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B093656" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t xml:space="preserve">Head of household name </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B76662B" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
-        <w:t xml:space="preserve">Household </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> reporting self-employment on this form</w:t>
+        <w:t>Household member reporting self-employment on this form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683A733C" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t xml:space="preserve">Reference ID/Member ID </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2563A90E" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>Phone number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5932E8" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t xml:space="preserve">Today’s date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2802F0A9" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRPr="00BC01AA" w:rsidRDefault="00FA7BE8" w:rsidP="00BC01AA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC01AA">
@@ -314,59 +301,51 @@
       <w:r>
         <w:t>More information about my household’s income (any variance by season/month)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2AE528" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">By signing below, I swear under the pains and penalties of perjury that everything on this form, and any supporting documentation I chose to include, is true and complete to the best of my knowledge. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA63068" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I know that if I lie on this form, my health coverage might </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and I might have to repay Massachusetts for any tax credits or health benefits I got.</w:t>
+        <w:t>I know that if I lie on this form, my health coverage might end and I might have to repay Massachusetts for any tax credits or health benefits I got.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349BEFCE" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>Head of household signature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4B8C7F" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3659DC19" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRPr="00781166" w:rsidRDefault="00FA7BE8" w:rsidP="0089582B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781166">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">*For list of deductible business expenses, please visit </w:t>
@@ -374,59 +353,51 @@
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00781166">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.irs.gov/publications/p334</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00781166">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, Chapter 8. Paying yourself a monthly amount is NOT a deductible expense.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305D7D81" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RETURN THIS SIGNED DOCUMENT IN ONE OF </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> WAYS</w:t>
+        <w:t>RETURN THIS SIGNED DOCUMENT IN ONE OF FOUR WAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA49036" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRPr="00F5630B" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5630B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Upload to your HIX account</w:t>
       </w:r>
     </w:p>
@@ -563,58 +534,58 @@
     </w:p>
     <w:p w14:paraId="6BDD5994" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C2763B" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781166">
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E8BD4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
+    <w:p w14:paraId="303E8BD4" w14:textId="301DE9A8" w:rsidR="00FA7BE8" w:rsidRDefault="00EA56D6" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EA56D6">
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BE8">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87080C" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594CB1DD" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -641,56 +612,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>QUESTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFE3ED9" w14:textId="4B1A435F" w:rsidR="00FA7BE8" w:rsidRPr="00781166" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r w:rsidRPr="00781166">
         <w:t xml:space="preserve">Call the Health Connector at (877) 623-6765, </w:t>
       </w:r>
       <w:r w:rsidR="00781166">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00781166">
         <w:t>r call MassHealth at (800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="00781166">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00781166">
         <w:t xml:space="preserve"> TTD/TTY: 711.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA7BE8" w:rsidRPr="00781166" w:rsidSect="006A01EA">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="514CDA35" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3F207DDE" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -782,153 +748,96 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E9AB9A4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8">
-[...9 lines deleted...]
-  <w:p w14:paraId="70FF7564" w14:textId="51DBB1FC" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="00FA7BE8" w:rsidP="00221608">
+  <w:p w14:paraId="70FF7564" w14:textId="63091785" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="00FA7BE8" w:rsidP="00221608">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r w:rsidRPr="00FA7BE8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>INVF_2025-</w:t>
     </w:r>
-    <w:r w:rsidR="00221608" w:rsidRPr="00221608">
+    <w:r w:rsidR="00EA56D6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidR="007A6525">
-[...15 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15495205" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="773BEB7C" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FE87A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EB01886"/>
     <w:lvl w:ilvl="0" w:tplc="9C2E3502">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1334,106 +1243,107 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="605235897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1616211533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="313068298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118983712">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="00047D76"/>
     <w:rsid w:val="00221608"/>
     <w:rsid w:val="0035009A"/>
     <w:rsid w:val="0040357A"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="004E64B7"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="005D32C8"/>
     <w:rsid w:val="006079EE"/>
     <w:rsid w:val="006454B2"/>
     <w:rsid w:val="00695604"/>
     <w:rsid w:val="006A01EA"/>
     <w:rsid w:val="00752748"/>
     <w:rsid w:val="00781166"/>
     <w:rsid w:val="007A6525"/>
+    <w:rsid w:val="008305D3"/>
     <w:rsid w:val="008501A6"/>
     <w:rsid w:val="00851DD8"/>
     <w:rsid w:val="0089582B"/>
     <w:rsid w:val="008C7CEA"/>
     <w:rsid w:val="008F56F8"/>
     <w:rsid w:val="009123C0"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="00AA35E2"/>
     <w:rsid w:val="00B400A1"/>
     <w:rsid w:val="00B56195"/>
     <w:rsid w:val="00BC01AA"/>
     <w:rsid w:val="00C4004A"/>
     <w:rsid w:val="00D77DDC"/>
     <w:rsid w:val="00DC1E2F"/>
     <w:rsid w:val="00DC35A4"/>
     <w:rsid w:val="00E72D80"/>
+    <w:rsid w:val="00EA56D6"/>
     <w:rsid w:val="00F55E56"/>
     <w:rsid w:val="00FA7BE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2460,51 +2370,51 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="120"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Std Lt Cn" w:hAnsi="HelveticaNeueLT Std Lt Cn" w:cs="HelveticaNeueLT Std Lt Cn"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/publications/p334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/publications/p334" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2763,69 +2673,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2286</Characters>
+  <Words>399</Words>
+  <Characters>2279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2682</CharactersWithSpaces>
+  <CharactersWithSpaces>2673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>