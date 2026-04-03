--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -8,2255 +8,507 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A98C3C1" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Verifikasyon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Verifikasyon revni pou travay endepandan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519AC1F8" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+      <w:pPr>
+        <w:pStyle w:val="BasicParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Itilize</w:t>
-[...121 lines deleted...]
-    <w:p w14:paraId="3910256E" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+        <w:t xml:space="preserve">Itilize fòmilè sa a kòm prèv pou revni travayè endepandan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3910256E" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00085EC6" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085EC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ou gendwa itilize fòmilè sila </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00085EC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:t> :</w:t>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>si :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3B78BABD" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+    <w:p w14:paraId="3B78BABD" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00085EC6" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085EC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...95 lines deleted...]
-    <w:p w14:paraId="21A0ACF8" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>pa gen dokimantasyon ofisyèl epi aktyèl kòm travayè endepandan, oubyen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A0ACF8" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00085EC6" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085EC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...122 lines deleted...]
-    <w:p w14:paraId="2C186470" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ou travay lè w jwenn bagay pou w fè (rideshare, livrezon nouriti, etc.) e w pa gen kontab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C186470" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00085EC6" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085EC6">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>ENFÒMASYON JENERAL SOU TRAVAY ENDEPANDAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED1D4F6" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00085EC6">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ranpli seksyon enfòmasyon jeneral sa a sou revni nèt ou pa mwa. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Revni</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revni nèt se montan lajan ou gen ki rete apre w fin peye depans travay la epi taks ou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E3A4A8" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="HelveticaNeueLT Std Lt" w:hAnsi="HelveticaNeueLT Std Lt" w:cs="HelveticaNeueLT Std Lt"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...363 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Si w yon travayè endepandan ki gen plis pase yon travay, itilize diferan liy pou chak travay ou gen nan seksyon </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>« non</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> travay la oubyen kalite travay </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>la »</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Si </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. Si yon lòt fanmi nan kòkay ou a travayè endepandan tou, se pou moun sa ranpli pwòp seksyon enfòmasyon jeneral li a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423078DA" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>yon</w:t>
-[...285 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Non mèt kay </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>la :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58992965" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Manm</w:t>
-[...134 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Manm kòkay la k ap fè rapò kòm travayè endepandan sou fòmilè </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>sila</w:t>
-[...6 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>sila :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06D5FE9B" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00481DB5" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:r w:rsidRPr="00481DB5">
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00481DB5">
         <w:t>referans</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00481DB5">
+        <w:t xml:space="preserve"> oubyen ID </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00481DB5">
+        <w:t>manm :</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00481DB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="5A953DE6" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00481DB5" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:r w:rsidRPr="00481DB5">
-        <w:t>oubyen</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Nimewo </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00481DB5">
-        <w:t>manm</w:t>
-[...26 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>telefòn :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2A74863C" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:r>
         <w:t xml:space="preserve">Dat </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>jodiya</w:t>
-[...3 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>jodiya :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1564"/>
         <w:gridCol w:w="1576"/>
         <w:gridCol w:w="1520"/>
         <w:gridCol w:w="1556"/>
         <w:gridCol w:w="1578"/>
         <w:gridCol w:w="1556"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w14:paraId="7A701C8A" w14:textId="77777777" w:rsidTr="004256A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="534E71EE" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Non </w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> la</w:t>
+              <w:t>Non travay la oubyen kalite travay la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="037591E7" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Peryòd</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> sa a</w:t>
+              <w:t>Peryòd tan kote ou resevwa revni nan travay sa a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="506B079C" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Revni</w:t>
+              <w:t>Revni brit pa mwa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...47 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="350FCA75" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Depans</w:t>
-[...39 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Depans pa mwa*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39D6BBBA" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Revni</w:t>
-[...103 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Revni oubyen pèt an mwayèn pa mwa (nèt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DECA482" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Total (</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> a</w:t>
+              <w:t>Total (nèt) pou ane a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w14:paraId="5D2B5C43" w14:textId="77777777" w:rsidTr="004256A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03CA27" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Egzanp</w:t>
+              <w:t>Egzanp : Jean chase lanèj</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6F02EC" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:r>
-              <w:t xml:space="preserve">A </w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>A sezon (desanm - avril ; 5 mwa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43CFFFE3" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:r>
               <w:t>$6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D986D60" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:r>
               <w:t>500$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA8C168" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:r>
               <w:t>($6,000-$500) = $5,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1410A234" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5">
             <w:r>
-              <w:t xml:space="preserve">($5,500 x5 </w:t>
-[...7 lines deleted...]
-              <w:t>) = $27,500</w:t>
+              <w:t>($5,500 x5 mwa) = $27,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w14:paraId="4938F902" w14:textId="77777777" w:rsidTr="004256A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="637F5918" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2789D6FF" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E09AFFA" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2381,1479 +633,355 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66EC4678" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11585651" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="004256A5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="260BAE7A" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90"/>
     <w:p w14:paraId="293137DE" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Montan total </w:t>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Montan total revni kòm travayè endepandan pou </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>manm</w:t>
-[...6 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>manm :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6039064E" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00481DB5" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481DB5">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Regilarite (si li pa anyèl) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B3C331" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:r>
-        <w:t xml:space="preserve">Site tout </w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Site tout depans ou gen pou w fè mache travay endepandan ou an. Depans </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>sa</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> a.</w:t>
+        <w:t>sa yo ta dwe egal montan depans total pa mwa a ki make nan tablo anwo a.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3953F502" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:r>
-        <w:t xml:space="preserve">Plis </w:t>
-[...61 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Plis enfòmasyon sou revni kòkay mwen an (tout varyasyon pa sezon oubyen pa mwa</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>) :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="64EB2F22" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
+    <w:p w14:paraId="64EB2F22" w14:textId="69CC293E" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Depi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Depi m siyen non m anba a, mwen jire sou pèn paji e penalite poutèt fo sèman, tout bagay ki make sou papye sa a, e sou tout dokimantasyon mwen chwazi pou mete avèk li, vre e </w:t>
+      </w:r>
+      <w:r w:rsidR="00085EC6">
+        <w:t>complete</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> m </w:t>
-[...167 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> dapre tout konesans mwen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673D2180" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Mwen</w:t>
-[...179 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Mwen konnen si m manti sou fomilè sila, kouvèti medikal mwen an gendwa kanpe e mwen gendwa gen pou m ranbouse Massachusetts pou tout kredi nan taks oubyen benefis medikal mwen resevwa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA371AF" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Siyati</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Siyati mèt kay </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>la :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3B4CEDEA" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00E86C90" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Dat</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Dat </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E86C90">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>la :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="114FEB59" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00B61D02" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Pou w </w:t>
-[...124 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">*Pou w wè lis depans travay ki dediktib, monte tanpri nan </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00085EC6">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.irs.gov/publications/p334"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
+        <w:t>https://www.irs.gov/publications/p334</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B61D02">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Chapit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Chapit 8</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61D02">
+        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...159 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peye tèt ou yon montan pa mwa PA yon depans ki dediktib.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420477CB" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00481DB5" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481DB5">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>RETOUNEN DOKIMAN SA A KI SIYEN NAN YOUN NAN KAT MEZI SA YO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40748502" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Telechaje</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> a</w:t>
+        <w:t>Telechaje l nan kont HIX ou a</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511F6488" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="001B0D6C" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Fakse</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> l bay</w:t>
+        <w:t>Fakse l bay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (857) 323-8300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C60A832" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00481DB5" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481DB5">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Voye l pa </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> bay</w:t>
+        <w:t>Voye l pa lapòs bay</w:t>
       </w:r>
       <w:r w:rsidRPr="00481DB5">
         <w:t xml:space="preserve"> Health Insurance Processing Center, PO Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63216A7E" w14:textId="77777777" w:rsidR="00E86C90" w:rsidRPr="00481DB5" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00481DB5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Remèt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Remèt fòmilè sa a bay </w:t>
+      </w:r>
       <w:r w:rsidRPr="00481DB5">
         <w:rPr>
-          <w:b/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">yon moun nan youn nan adrès sa </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00481DB5">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>yo :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="166C53A0" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi" w:cs="Franklin Gothic Demi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MassHealth Enrollment </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7BE8">
         <w:t>Centers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D0DDE4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
@@ -3870,58 +998,58 @@
     </w:p>
     <w:p w14:paraId="6BDD5994" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C2763B" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781166">
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E8BD4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
+    <w:p w14:paraId="303E8BD4" w14:textId="1D44DA73" w:rsidR="00FA7BE8" w:rsidRDefault="00085EC6" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00085EC6">
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BE8">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87080C" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594CB1DD" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -3980,113 +1108,91 @@
     <w:p w14:paraId="308A2CF8" w14:textId="36583F83" w:rsidR="00E86C90" w:rsidRPr="00B61D02" w:rsidRDefault="00E86C90" w:rsidP="00E86C90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Sonnen Health Connector nan (877) 623-6765</w:t>
       </w:r>
       <w:r w:rsidR="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ubyen</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> MassHealth nan (800) 841-2900</w:t>
+        <w:t>ubyen sonnen MassHealth nan (800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>TTD / </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>TTY :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B61D02">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 711.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E86C90" w:rsidRPr="00B61D02" w:rsidSect="006A01EA">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="514CDA35" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3F207DDE" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4178,89 +1284,82 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FF7564" w14:textId="597FE56F" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="00FA7BE8" w:rsidP="00221608">
+  <w:p w14:paraId="70FF7564" w14:textId="1203C0CA" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="00FA7BE8" w:rsidP="00221608">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r w:rsidRPr="00FA7BE8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>INVF</w:t>
     </w:r>
     <w:r w:rsidR="00E86C90">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-HT</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA7BE8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_2025-</w:t>
     </w:r>
-    <w:r w:rsidR="00221608" w:rsidRPr="00221608">
+    <w:r w:rsidR="00085EC6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...6 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15495205" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="773BEB7C" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -4810,90 +1909,92 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="605235897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1616211533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="313068298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118983712">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="756637553">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="00047D76"/>
+    <w:rsid w:val="00085EC6"/>
     <w:rsid w:val="00221608"/>
     <w:rsid w:val="0035009A"/>
     <w:rsid w:val="0040357A"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="004E64B7"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="005D32C8"/>
     <w:rsid w:val="006079EE"/>
     <w:rsid w:val="006454B2"/>
     <w:rsid w:val="00695604"/>
     <w:rsid w:val="006A01EA"/>
     <w:rsid w:val="00752748"/>
     <w:rsid w:val="00781166"/>
     <w:rsid w:val="007A6525"/>
+    <w:rsid w:val="008305D3"/>
     <w:rsid w:val="008501A6"/>
     <w:rsid w:val="00851DD8"/>
     <w:rsid w:val="0089582B"/>
     <w:rsid w:val="008C7CEA"/>
     <w:rsid w:val="008F56F8"/>
     <w:rsid w:val="009123C0"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="00A0488F"/>
     <w:rsid w:val="00AA35E2"/>
     <w:rsid w:val="00B400A1"/>
     <w:rsid w:val="00B56195"/>
     <w:rsid w:val="00B61D02"/>
     <w:rsid w:val="00BC01AA"/>
     <w:rsid w:val="00C4004A"/>
     <w:rsid w:val="00D77DDC"/>
     <w:rsid w:val="00DC1E2F"/>
     <w:rsid w:val="00DC35A4"/>
     <w:rsid w:val="00E72D80"/>
     <w:rsid w:val="00E86C90"/>
     <w:rsid w:val="00F55E56"/>
     <w:rsid w:val="00FA7BE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5963,51 +3064,51 @@
       <w:lang w:val="fr-HT"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/publications/p334" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6266,69 +3367,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>448</Words>
-  <Characters>2557</Characters>
+  <Words>447</Words>
+  <Characters>2550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3000</CharactersWithSpaces>
+  <CharactersWithSpaces>2992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>