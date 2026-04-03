--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -7,296 +7,204 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B22521B" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="000E7464" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E7464">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7464">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>营职业收入确认</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0EB4A83C" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>请使用本表作为自营职业的收入证明</w:t>
-[...6 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>请使用本表作为自营职业的收入证明。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A6B1C8" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如果出现以下情况，您可以使用本表</w:t>
-[...6 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>如果出现以下情况，您可以使用本表：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFF1108" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>您没有正式的、当前的自营职业文件，或者</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="103D55C6" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>您从事零工工作（拼车、送餐等）并且没有簿记员</w:t>
-[...6 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>您从事零工工作（拼车、送餐等）并且没有簿记员。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1035C5" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自营职业摘要</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="34EB79D2" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>根据您的月净收入填写本摘要。净收入是指您在支付业务开支和税款后所拥有的金额</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>根据您的月净收入填写本摘要。净收入是指您在支付业务开支和税款后所拥有的金额。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AD2A0E" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="HelveticaNeueLT Std Lt" w:eastAsia="SimSun" w:hAnsi="HelveticaNeueLT Std Lt" w:cs="HelveticaNeueLT Std Lt"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>如果您是从事一份以上工作的自营职业者，请在“企业名称/工作类型”下方为每份工作填写不同的行。如果您家中的另一名成员是自营职业者，他们应当填写自己的摘要。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363340D7" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>如果您是从事一份以上工作的自营职业者，请在“企业名称/工作类型”下方为每份工作填写不同的行。如果您家中的另一名成员是自营职业者，他们应当填写自己的摘要。</w:t>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">户主姓名： </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674B4534" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>户主姓名</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>在本表中报告自营职业的家庭成员：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAAD892" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">： </w:t>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">参考 ID/会员 ID： </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E433C78" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>在本表中报告自营职业的家庭成员</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>电话号码：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6473A2DB" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">： </w:t>
+        <w:t xml:space="preserve">今天的日期： </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1562"/>
         <w:gridCol w:w="1518"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="1522"/>
         <w:gridCol w:w="1584"/>
         <w:gridCol w:w="1597"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E7464" w:rsidRPr="001B0D6C" w14:paraId="56EA61EB" w14:textId="77777777" w:rsidTr="009C4C34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433B8E8A" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="009C4C34">
             <w:pPr>
               <w:pStyle w:val="BasicParagraph"/>
               <w:rPr>
@@ -719,656 +627,461 @@
           </w:tcPr>
           <w:p w14:paraId="4BD1CF1F" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="009C4C34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B03A85C" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="009C4C34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="665EB1ED" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="009C4C34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59DCCF80" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="009C4C34"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D93CDF5" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464"/>
     <w:p w14:paraId="6A50F53C" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>会员自营职业收入总额</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>会员自营职业收入总额：$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDCF8B5" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>：$</w:t>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>频率（如果不是年度）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3DFF89" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>频率（如果不是年度</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>列出您在经营自营职业/企业时产生的任何业务开支。这些开支将合计上表中报告的每月开支金额。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B81050E" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>）：</w:t>
-[...60 lines deleted...]
-        <w:t>）：</w:t>
+        <w:t>有关我的家庭收入的更多信息（按季节/月份的任何差异）：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FABE591" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我在下方的签名表示，据我所知，我起誓本表中的所有内容以及我选择包括的任何证明文件均准确完整，如有不实，我愿受作伪证之处罚</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">。 </w:t>
+        <w:t xml:space="preserve">我在下方的签名表示，据我所知，我起誓本表中的所有内容以及我选择包括的任何证明文件均准确完整，如有不实，我愿受作伪证之处罚。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01813836" w14:textId="77777777" w:rsidR="000E7464" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>我知道，如果我在本表中说谎，我的医疗保险可能会终止，并且我可能必须向马萨诸塞州偿还我获得的任何税收抵免或医疗福利费用</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>我知道，如果我在本表中说谎，我的医疗保险可能会终止，并且我可能必须向马萨诸塞州偿还我获得的任何税收抵免或医疗福利费用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAA13DC" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>户主签名：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C8E245" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>户主签名</w:t>
-[...22 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>日期：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139D5AF1" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="000E7464" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7464">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i/>
         </w:rPr>
-        <w:t>*</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">*如需查看可扣除业务开支的列表，请访问网站 </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="000E7464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.irs.gov/publications/p334</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000E7464">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7464">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">第 8 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000E7464">
+        <w:t>第 8 章。每月支付给自己的金额不是可扣除开支。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B69C5B" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:i/>
-[...19 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>请用以下四种方法之一送回本已签名的文件</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="76990980" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>上传到您的</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>上传到您的 HIX 帐户</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="680E6769" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>传真至</w:t>
-[...7 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>传真至：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(857) 323-8300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA2275A" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>邮寄至：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>Health</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Insurance Processing Center, PO Box 4405, Taunton, MA 02780</w:t>
+        <w:t>Health Insurance Processing Center, PO Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CC5300" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>将本表递交给</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>以下地点之一的工作人员</w:t>
-[...6 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>以下地点之一的工作人员：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479926C1" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="SimSun" w:hAnsi="Franklin Gothic Demi" w:cs="Franklin Gothic Demi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">MassHealth </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>MassHealth 注册中心</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54D0DDE4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>529 Main Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Charlestown, MA 02129</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDD5994" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C2763B" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781166">
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E8BD4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
+    <w:p w14:paraId="303E8BD4" w14:textId="3E6E3BE8" w:rsidR="00FA7BE8" w:rsidRDefault="00B142EE" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B142EE">
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BE8">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87080C" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594CB1DD" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tewksbury, MA 01876</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E5BDE0" w14:textId="2377B955" w:rsidR="00FA7BE8" w:rsidDel="00695604" w:rsidRDefault="00FA7BE8" w:rsidP="000E7464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009123C0">
         <w:t>50 SW Cutoff, Suite 1A</w:t>
       </w:r>
       <w:r w:rsidR="000E7464">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009123C0">
         <w:t>Worcester, MA 01604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3882418E" w14:textId="77777777" w:rsidR="000E7464" w:rsidRPr="001B0D6C" w:rsidRDefault="000E7464" w:rsidP="000E7464">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>有问题吗</w:t>
-[...6 lines deleted...]
-        <w:t>？</w:t>
+        <w:t>有问题吗？</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13397B0A" w14:textId="77777777" w:rsidR="000E7464" w:rsidRDefault="000E7464" w:rsidP="000E7464">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>请电洽</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health Connector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>电话号码</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve"> (877) 623-6765</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，或者请电洽</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>电话号码</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
         </w:rPr>
         <w:t xml:space="preserve"> (800) 841-2900 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E55A21">
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>或。</w:t>
       </w:r>
       <w:r>
-        <w:t>TDD</w:t>
-[...3 lines deleted...]
-        <w:t>/TTY: 711.</w:t>
+        <w:t>TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000E7464" w:rsidSect="006A01EA">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="514CDA35" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1487,95 +1200,88 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FF7564" w14:textId="03A88E88" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="000E7464" w:rsidP="00221608">
+  <w:p w14:paraId="70FF7564" w14:textId="45AE491E" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="000E7464" w:rsidP="00221608">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>INVF-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>ZH-CHS</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="00FA7BE8" w:rsidRPr="00FA7BE8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2025-</w:t>
     </w:r>
-    <w:r w:rsidR="00221608" w:rsidRPr="00221608">
+    <w:r w:rsidR="00B142EE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...6 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15495205" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="773BEB7C" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -2125,101 +1831,102 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="605235897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1616211533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="313068298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118983712">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1565022878">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="00047D76"/>
     <w:rsid w:val="000E7464"/>
     <w:rsid w:val="00221608"/>
     <w:rsid w:val="00275236"/>
     <w:rsid w:val="0035009A"/>
     <w:rsid w:val="0039500B"/>
     <w:rsid w:val="0040357A"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="004E64B7"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="005D32C8"/>
     <w:rsid w:val="006079EE"/>
     <w:rsid w:val="006454B2"/>
     <w:rsid w:val="00695604"/>
     <w:rsid w:val="006A01EA"/>
     <w:rsid w:val="00752748"/>
     <w:rsid w:val="00781166"/>
     <w:rsid w:val="007A6525"/>
+    <w:rsid w:val="008305D3"/>
     <w:rsid w:val="008501A6"/>
     <w:rsid w:val="00851DD8"/>
     <w:rsid w:val="0089582B"/>
     <w:rsid w:val="008C7CEA"/>
     <w:rsid w:val="008F56F8"/>
     <w:rsid w:val="009123C0"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="00AA35E2"/>
+    <w:rsid w:val="00B142EE"/>
     <w:rsid w:val="00B400A1"/>
     <w:rsid w:val="00B43452"/>
     <w:rsid w:val="00B56195"/>
     <w:rsid w:val="00BC01AA"/>
     <w:rsid w:val="00C4004A"/>
     <w:rsid w:val="00D77DDC"/>
     <w:rsid w:val="00DC1E2F"/>
     <w:rsid w:val="00DC35A4"/>
     <w:rsid w:val="00E72D80"/>
     <w:rsid w:val="00F55E56"/>
     <w:rsid w:val="00FA7BE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3582,70 +3289,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1167</Characters>
+  <Pages>3</Pages>
+  <Words>203</Words>
+  <Characters>1159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1369</CharactersWithSpaces>
+  <CharactersWithSpaces>1360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>