--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -65,71 +65,71 @@
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Puede usar este formulario si:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222D995D" w14:textId="2AE6DE52" w:rsidR="00F1517F" w:rsidRPr="00B55500" w:rsidRDefault="00F1517F" w:rsidP="00F1517F">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>no tiene documentación formal actualizada de su empleo por cuenta propia, o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CF4FB6" w14:textId="7344406D" w:rsidR="00376329" w:rsidRPr="00B55500" w:rsidRDefault="00F1517F" w:rsidP="00F1517F">
+    <w:p w14:paraId="56CF4FB6" w14:textId="18F1920F" w:rsidR="00376329" w:rsidRPr="00B55500" w:rsidRDefault="00F1517F" w:rsidP="00F1517F">
       <w:pPr>
         <w:pStyle w:val="Bulletlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:position w:val="2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>participa en trabajo esporádico (viajes compartidos, reparto de alimentos, etc.) y no tiene un tenedor de libros.</w:t>
+        <w:t>participa en trabajo esporádico (viajes compartidos, reparto de alimentos, etc.) y no tiene un tenedor de libros</w:t>
       </w:r>
       <w:r w:rsidR="00376329" w:rsidRPr="00B55500">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DD782B" w14:textId="77777777" w:rsidR="00F1517F" w:rsidRPr="00B55500" w:rsidRDefault="00F1517F" w:rsidP="004170EC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B55500">
         <w:t xml:space="preserve">RESUMEN DEL EMPLEO POR CUENTA </w:t>
       </w:r>
       <w:r w:rsidRPr="004170EC">
         <w:t>PROPIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6932D31F" w14:textId="26F5E86B" w:rsidR="00376329" w:rsidRPr="00F1517F" w:rsidRDefault="00F1517F" w:rsidP="00376329">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -966,58 +966,58 @@
     </w:p>
     <w:p w14:paraId="027CB926" w14:textId="77777777" w:rsidR="00B55500" w:rsidRDefault="00B55500" w:rsidP="00B55500">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D786A7" w14:textId="77777777" w:rsidR="00B55500" w:rsidRDefault="00B55500" w:rsidP="00B55500">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781166">
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38556FB7" w14:textId="77777777" w:rsidR="00B55500" w:rsidRDefault="00B55500" w:rsidP="00B55500">
+    <w:p w14:paraId="38556FB7" w14:textId="640D9ED9" w:rsidR="00B55500" w:rsidRDefault="003B0FC0" w:rsidP="00B55500">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003B0FC0">
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55500">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AB8F0C" w14:textId="77777777" w:rsidR="00B55500" w:rsidRDefault="00B55500" w:rsidP="00B55500">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109B862B" w14:textId="77777777" w:rsidR="00B55500" w:rsidRDefault="00B55500" w:rsidP="00B55500">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -1030,67 +1030,76 @@
       </w:pPr>
       <w:r w:rsidRPr="009123C0">
         <w:t>50 SW Cutoff, Suite 1A</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009123C0">
         <w:t>Worcester, MA 01604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1FA39A" w14:textId="19EE1EB8" w:rsidR="00A644B8" w:rsidRPr="00B55500" w:rsidRDefault="00A16871" w:rsidP="004170EC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B55500">
         <w:t>SI TIENE PREGUNTAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE0A0FB" w14:textId="5C952F47" w:rsidR="00A644B8" w:rsidRPr="00B55500" w:rsidRDefault="00A16871" w:rsidP="00593B1A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003B0FC0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Llame a Health Connector al (877) 623-6765, o bien llame a MassHealth al (800) 841-2900</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55500" w:rsidRPr="003B0FC0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0FC0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B55500">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Llame a Health Connector al (877) 623-6765, o bien llame a MassHealth al (800) 841-2900</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> TDD/TTY al 711.</w:t>
+        <w:t>TDD/TTY al 711.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A644B8" w:rsidRPr="00B55500" w:rsidSect="00220306">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="59885C51" w14:textId="77777777" w:rsidR="00B754ED" w:rsidRDefault="00B754ED" w:rsidP="00593B1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1175,77 +1184,84 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FranklinGothicURWBoo">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DB5C08D" w14:textId="0B958A37" w:rsidR="00593B1A" w:rsidRPr="00593B1A" w:rsidRDefault="00593B1A" w:rsidP="00593B1A">
+  <w:p w14:paraId="7DB5C08D" w14:textId="094487EC" w:rsidR="00593B1A" w:rsidRPr="00593B1A" w:rsidRDefault="00593B1A" w:rsidP="00593B1A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00593B1A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>INVF-</w:t>
     </w:r>
     <w:r w:rsidR="00B30C42">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ES</w:t>
     </w:r>
     <w:r w:rsidR="00B55500">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_2025-04</w:t>
+      <w:t>_2025-</w:t>
+    </w:r>
+    <w:r w:rsidR="003B0FC0">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="557BC71A" w14:textId="77777777" w:rsidR="00B754ED" w:rsidRDefault="00B754ED" w:rsidP="00593B1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="66CF369C" w14:textId="77777777" w:rsidR="00B754ED" w:rsidRDefault="00B754ED" w:rsidP="00593B1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -1955,54 +1971,56 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00376329"/>
     <w:rsid w:val="00376329"/>
+    <w:rsid w:val="003B0FC0"/>
     <w:rsid w:val="004170EC"/>
     <w:rsid w:val="00593B1A"/>
     <w:rsid w:val="00745623"/>
     <w:rsid w:val="0078610B"/>
+    <w:rsid w:val="008305D3"/>
     <w:rsid w:val="00A0488F"/>
     <w:rsid w:val="00A16871"/>
     <w:rsid w:val="00A644B8"/>
     <w:rsid w:val="00B30C42"/>
     <w:rsid w:val="00B55500"/>
     <w:rsid w:val="00B754ED"/>
     <w:rsid w:val="00CE689F"/>
     <w:rsid w:val="00E71A45"/>
     <w:rsid w:val="00F1517F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3047,69 +3065,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>457</Words>
-  <Characters>2611</Characters>
+  <Words>456</Words>
+  <Characters>2602</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3062</CharactersWithSpaces>
+  <CharactersWithSpaces>3052</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Finn, Jonathan F. (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>