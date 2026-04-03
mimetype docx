--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -7,2629 +7,363 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7FAA14CC" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>Xác minh Thu nhập từ Tự kinh doanh</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AECD184" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BasicParagraph1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Dùng</w:t>
-[...202 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Dùng mẫu đơn này để làm bằng chứng cho thu nhập từ tự kinh doanh. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2E9516" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Bulletlist2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quý </w:t>
-[...111 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Quý vị có thể dùng mẫu đơn này nếu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581A488E" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Bulletlist2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>quy</w:t>
-[...202 lines deleted...]
-        <w:t>, hay</w:t>
+        <w:t>quý vị hiện không có tài liệu chính thức của việc tự kinh doanh của mình, hay</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035E4815" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BasicParagraph1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>quy</w:t>
-[...300 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>quý vị làm việc thêm, ngoài việc chính (đi chung xe, giao đồ ăn, v.v.) và không có dùng một kế toán viên.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FFEE99" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>TÓM TẮT VIỆC TỰ KINH DOANH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F713A6D" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:r>
-        <w:t xml:space="preserve">Xin </w:t>
-[...295 lines deleted...]
-        <w:t>́ vị.</w:t>
+        <w:t>Xin hoàn tất bản tóm tắt này dựa vào thu nhập ròng hàng tháng của quý vị. Thu nhập ròng là số tiền còn lại của quý vị sau khi đã trả chi phí kinh doanh và các thuế của quý vị.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DB2F14" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLT Std Lt" w:hAnsi="HelveticaNeueLT Std Lt" w:cs="HelveticaNeueLT Std Lt"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...397 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Nếu quý vị có hơn là một việc tự kinh doanh, xin dùng một hàng khác cho mỗi công việc theo “Tên doanh nghiệp/loại công việc,” Nếu một thành viên khác trong hộ gia đình của quý vị tự kinh doanh, họ phải điền vào bản tóm tắt của riêng họ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A9F70B" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Tên Chủ hộ: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377746AD" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:r>
-        <w:t xml:space="preserve">Báo </w:t>
-[...111 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Báo cáo về Tự kinh doanh trên mẫu đơn này cho Thành viên Hộ gia đình:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DF210D" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:r>
-        <w:t xml:space="preserve">ID Tham </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">ID Tham chiếu/Mã số ID Thành viên: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C03F77F" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:t>Điện thoại:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3A7BB6" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Nay: </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Ngày Hôm Nay: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="1602"/>
         <w:gridCol w:w="1445"/>
         <w:gridCol w:w="1390"/>
         <w:gridCol w:w="1551"/>
         <w:gridCol w:w="1664"/>
       </w:tblGrid>
       <w:tr w:rsidR="00543CB0" w:rsidRPr="00B90AD1" w14:paraId="08004A0F" w14:textId="77777777" w:rsidTr="00E755F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51A8ADE9" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-BasicParagraph3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00543CB0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tên</w:t>
+              <w:t>Tên doanh nghiệp/loại công việc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...69 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F24B7B5" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-BasicParagraph3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543CB0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khung </w:t>
+              <w:t>Khung thời gian quý vị nhận được thu nhập từ công việc này</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...160 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EA88274" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00EA0462" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-BasicParagraph3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA0462">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tổng</w:t>
+              <w:t>Tổng thu nhập hàng tháng</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...55 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A184F7" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-BasicParagraph3"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Chi </w:t>
-[...23 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Chi phí hàng tháng*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C76D5FE" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-BasicParagraph3"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Thu</w:t>
-[...67 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Thu nhập hoặc lỗ trung bình hàng tháng (ròng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15FC3815" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00EA0462" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-BasicParagraph3"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA0462">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tổng</w:t>
+              <w:t>Tổng cộng (ròng) trong năm</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...55 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00543CB0" w14:paraId="14FF7904" w14:textId="77777777" w:rsidTr="00E755F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E25DF6B" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Ví</w:t>
+              <w:t>Ví dụ: Smith Snowplowing</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DF8C7AA" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00EA0462" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0462">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 12-tháng 4; 5</w:t>
+              <w:t>Theo mùa (Tháng 12-tháng 4; 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA0462">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>tháng</w:t>
-[...6 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>tháng)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C109CA6" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:r>
               <w:t>$6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1456689F" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:r>
               <w:t>$500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51F846D8" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:r>
-              <w:t xml:space="preserve">($6,000-$ </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> $5,500</w:t>
+              <w:t>($6,000-$ 500)= $5,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CC2B751" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8">
             <w:r>
-              <w:t xml:space="preserve">($5,500 x5 </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> $27,500</w:t>
+              <w:t>($5,500 x5 tháng)= $27,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00543CB0" w14:paraId="5D9EC837" w14:textId="77777777" w:rsidTr="00E755F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D25915" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BB0512C" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4626D6F5" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2745,2451 +479,300 @@
           </w:tcPr>
           <w:p w14:paraId="74E73AC5" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65C699F1" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F0C8E7E" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC32660" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00E755F8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31DEDF4F" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0"/>
     <w:p w14:paraId="4E29968A" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...85 lines deleted...]
-        <w:t>: $</w:t>
+      <w:r>
+        <w:t>Tổng số thu nhập từ tự kinh doanh cho thành viên: $</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8118DB" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:r>
-        <w:t xml:space="preserve">Bao </w:t>
-[...71 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Bao lâu một lần (nếu không phải là hàng năm):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA35289" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...317 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Liệt kê bất cứ chi phí kinh doanh nào mà quý vị phải chi ra trong việc tự kinh doanh/doanh nghiệp của mình. Các chi phí này sẽ trở thành tổng cộng số tiền chi phí hàng tháng được báo cáo trong bảng ở trên đây.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A24ED3" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:r>
-        <w:t xml:space="preserve">Thông tin </w:t>
-[...135 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Thông tin thêm về thu nhập của hộ gia đình tôi (bất cứ thay đổi nào theo mùa/tháng):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B6D4A2" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Khi </w:t>
-[...383 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Khi ký tên dưới đây, tôi thề và xác nhận dưới hình phạt cho tội khai man rằng mọi chi tiết trên đơn này, và bất cứ tài liệu hỗ trợ nào tôi chọn để bao gồm vào, là sự thật và đầy đủ theo sự hiểu biết tốt nhất của tôi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F02065" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...325 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Tôi biết rằng nếu tôi nói dối trên đơn này, bảo hiểm y tế của tôi có thể kết thúc và tôi có thể phải hoàn trả cho Massachusetts bất kỳ khoản tín dụng thuế hoặc phúc lợi y tế nào tôi nhận được.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5F9ED6" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>Chữ ký của Chủ hộ :</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B5D64C4" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:t>Ngày:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EF71B2" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*</w:t>
-[...223 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">*Để lấy danh sách các chi phí kinh doanh được khấu trừ, xin vui lòng truy cập </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00543CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.irs.gov/publications/p334</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00543CB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Chương</w:t>
-[...216 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Chương 8. Tự trả cho mình một khoản tiền hàng tháng KHÔNG PHẢI là một chi phí được khấu trừ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E97FDF" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>GỬI TÀI LIỆU ĐÃ KÝ NÀY THEO MỘT TRONG BỐN CÁCH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDB6F6A" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tải</w:t>
-[...76 lines deleted...]
-        <w:t>́ vị</w:t>
+        <w:t>Tải lên tài khoản HIX của quý vị</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094E3ACF" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">FAX </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>FAX đến số</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> (857) 323-8300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1932D013" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Gửi</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Gửi đến</w:t>
+      </w:r>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health Insurance Processing Center, PO Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D651735" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Đưa</w:t>
-[...65 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Đưa mẫu đơn này cho</w:t>
+      </w:r>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...153 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> cho người nào đó tại một trong những địa điểm sau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A382FD6" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00EA0462" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi" w:cs="Franklin Gothic Demi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA0462">
-        <w:t xml:space="preserve">MassHealth Enrollment Centers (Trung Tâm </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Danh MassHealth)</w:t>
+        <w:t>MassHealth Enrollment Centers (Trung Tâm Ghi Danh MassHealth)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D0DDE4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>529 Main Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Charlestown, MA 02129</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDD5994" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C2763B" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00781166">
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E8BD4" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
+    <w:p w14:paraId="303E8BD4" w14:textId="605D30B5" w:rsidR="00FA7BE8" w:rsidRDefault="00D839A1" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D839A1">
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7BE8">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87080C" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594CB1DD" w14:textId="77777777" w:rsidR="00FA7BE8" w:rsidRDefault="00FA7BE8" w:rsidP="00FA7BE8">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -5204,182 +787,84 @@
         <w:t>50 SW Cutoff, Suite 1A</w:t>
       </w:r>
       <w:r w:rsidR="00543CB0">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009123C0">
         <w:t>Worcester, MA 01604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B650129" w14:textId="77777777" w:rsidR="00543CB0" w:rsidRPr="00EA0462" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA0462">
         <w:t>CÂU HỎI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEA640C" w14:textId="38C15245" w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidRDefault="00543CB0" w:rsidP="00543CB0">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal6"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Gọi</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00543CB0">
+        <w:t>Gọi Health Connector theo số (877) 623-6765</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Health Connector </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>số</w:t>
-[...92 lines deleted...]
-        <w:t xml:space="preserve"> (800) 841-2900</w:t>
+        <w:t>oặc gọi MassHealth theo số (800) 841-2900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00543CB0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TTD/TTY: 711.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00543CB0" w:rsidRPr="00543CB0" w:rsidSect="006A01EA">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -5489,89 +974,82 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FF7564" w14:textId="4E1E0FC4" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="00FA7BE8" w:rsidP="00221608">
+  <w:p w14:paraId="70FF7564" w14:textId="494D2B9E" w:rsidR="00D77DDC" w:rsidRPr="00221608" w:rsidRDefault="00FA7BE8" w:rsidP="00221608">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r w:rsidRPr="00FA7BE8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>INVF</w:t>
     </w:r>
     <w:r w:rsidR="00543CB0">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-VN</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA7BE8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_2025-</w:t>
     </w:r>
-    <w:r w:rsidR="00221608" w:rsidRPr="00221608">
+    <w:r w:rsidR="00D839A1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...6 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15495205" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="773BEB7C" w14:textId="77777777" w:rsidR="006A01EA" w:rsidRDefault="006A01EA" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -6121,105 +1599,106 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="605235897">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1616211533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="313068298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118983712">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="756637553">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="00047D76"/>
     <w:rsid w:val="00221608"/>
     <w:rsid w:val="002E62F0"/>
     <w:rsid w:val="0035009A"/>
     <w:rsid w:val="0040357A"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="004E64B7"/>
     <w:rsid w:val="00543CB0"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="005D32C8"/>
     <w:rsid w:val="006079EE"/>
     <w:rsid w:val="006454B2"/>
     <w:rsid w:val="00695604"/>
     <w:rsid w:val="006A01EA"/>
     <w:rsid w:val="00752748"/>
     <w:rsid w:val="00781166"/>
     <w:rsid w:val="007A6525"/>
+    <w:rsid w:val="008305D3"/>
     <w:rsid w:val="008501A6"/>
     <w:rsid w:val="00851DD8"/>
     <w:rsid w:val="0089582B"/>
     <w:rsid w:val="008C7CEA"/>
     <w:rsid w:val="008F56F8"/>
     <w:rsid w:val="009123C0"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="00AA35E2"/>
     <w:rsid w:val="00B400A1"/>
     <w:rsid w:val="00B56195"/>
     <w:rsid w:val="00BC01AA"/>
     <w:rsid w:val="00C4004A"/>
     <w:rsid w:val="00D77DDC"/>
+    <w:rsid w:val="00D839A1"/>
     <w:rsid w:val="00DC1E2F"/>
     <w:rsid w:val="00DC35A4"/>
     <w:rsid w:val="00E72D80"/>
     <w:rsid w:val="00F55E56"/>
     <w:rsid w:val="00FA7BE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -7645,69 +3124,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>472</Words>
-  <Characters>2693</Characters>
+  <Words>471</Words>
+  <Characters>2685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3159</CharactersWithSpaces>
+  <CharactersWithSpaces>3150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>