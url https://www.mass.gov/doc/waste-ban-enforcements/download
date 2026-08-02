--- v1 (2026-03-26)
+++ v2 (2026-08-02)
@@ -1,96 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Robert.Tocchio\Desktop\wb enf and insp qrys\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/john_fischer_mass_gov/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{346B913A-CE0A-45C5-8CE1-9DC2AF096EEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{31C58EDE-19C6-49E7-8FAB-FB4B34B8CD5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28690" yWindow="-110" windowWidth="29020" windowHeight="15700" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="3" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Enforcement 2021" sheetId="3" r:id="rId1"/>
     <sheet name="Enforcement 2022" sheetId="1" r:id="rId2"/>
     <sheet name="Enforcement 2023" sheetId="4" r:id="rId3"/>
     <sheet name="Enforcement 2024" sheetId="5" r:id="rId4"/>
     <sheet name="Enforcement 2025" sheetId="6" r:id="rId5"/>
+    <sheet name="Enforcement 2026 (Jan-June)" sheetId="7" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Enforcement 2022'!$A$1:$F$162</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Enforcement 2023'!$A$1:$F$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3038" uniqueCount="1089">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3520" uniqueCount="1211">
   <si>
     <t>Municipality</t>
   </si>
   <si>
     <t>EnforcementTypeDescription</t>
   </si>
   <si>
     <t>IssuedDate</t>
   </si>
   <si>
     <t>AMERICAN BUSINESS EQUIPMENT</t>
   </si>
   <si>
     <t>HOPEDALE</t>
   </si>
   <si>
     <t>Notice Of Non-Compliance</t>
   </si>
   <si>
     <t>APPLIED MATERIALS INC</t>
   </si>
   <si>
     <t>GLOUCESTER</t>
   </si>
   <si>
@@ -3313,50 +3315,416 @@
     <t>CA</t>
   </si>
   <si>
     <t>NH</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>SC</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>PenaltyCashAssessed</t>
+  </si>
+  <si>
+    <t>GARBAGE GONE, INC.</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard and other recyclable paper), glass, metal and plastic containers (bottles, cans, jars, jugs and tubs)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recyclable paper (cardboard and other recyclable paper), glass, metal and plastic containers (bottles, cans, jars, jugs and tubs) </t>
+  </si>
+  <si>
+    <t>Simon Property Group Inc</t>
+  </si>
+  <si>
+    <t>BAY STATE WORKGROUP LLC DBA 1800GOTJUNK</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard), clean gypsum wallboard, and wood</t>
+  </si>
+  <si>
+    <t>SHANE LANDING LLC</t>
+  </si>
+  <si>
+    <t>The Portland Group, Inc</t>
+  </si>
+  <si>
+    <t>RESTAURANT DEPOT</t>
+  </si>
+  <si>
+    <t>Commercial organic material (food waste)</t>
+  </si>
+  <si>
+    <t>MALINE TILE COMPANY, INC.</t>
+  </si>
+  <si>
+    <t>ROCKLAND</t>
+  </si>
+  <si>
+    <t>Micozzi Management, Inc.</t>
+  </si>
+  <si>
+    <t>LOWES OF MILFORD 1889</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard) and clean gypsum wallboard</t>
+  </si>
+  <si>
+    <t>LOWES OF WEYMOUTH 1618</t>
+  </si>
+  <si>
+    <t>WEYMOUTH</t>
+  </si>
+  <si>
+    <t>Westborough Flex, LLC</t>
+  </si>
+  <si>
+    <t>BJS WHOLESALE CLUB 038</t>
+  </si>
+  <si>
+    <t>KOWLOON, INC.</t>
+  </si>
+  <si>
+    <t>Recyclable paper  (cardboard) and Glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs)</t>
+  </si>
+  <si>
+    <t>UGPG RE LLC</t>
+  </si>
+  <si>
+    <t>SHREWSBURY COMMONS, LLC</t>
+  </si>
+  <si>
+    <t>New Ming Inc.</t>
+  </si>
+  <si>
+    <t>Eastern Property Management Group Inc.</t>
+  </si>
+  <si>
+    <t>Harte Hanks</t>
+  </si>
+  <si>
+    <t>EAST BRIDGEWATER</t>
+  </si>
+  <si>
+    <t>HOLISTIC INDUSTRIES</t>
+  </si>
+  <si>
+    <t>MONSON</t>
+  </si>
+  <si>
+    <t>Wolpert Disposal Inc</t>
+  </si>
+  <si>
+    <t>SALISBURY</t>
+  </si>
+  <si>
+    <t>Recyclable paper (Cardboard) and glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs)</t>
+  </si>
+  <si>
+    <t>Baystate Health</t>
+  </si>
+  <si>
+    <t>SOLUTIA INC</t>
+  </si>
+  <si>
+    <t>Audubon Easterly LLC</t>
+  </si>
+  <si>
+    <t>BRE-BMR 38 Sidney LLC</t>
+  </si>
+  <si>
+    <t>Dunkin Donuts</t>
+  </si>
+  <si>
+    <t>HOLDEN</t>
+  </si>
+  <si>
+    <t>STONEHILL COLLEGE</t>
+  </si>
+  <si>
+    <t>NORTH EASTON</t>
+  </si>
+  <si>
+    <t>WAYFAIR LLC MA8</t>
+  </si>
+  <si>
+    <t>RUSSELLS GREENHOUSES</t>
+  </si>
+  <si>
+    <t>WAYLAND</t>
+  </si>
+  <si>
+    <t>BP TRUCKING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recyclable paper (cardboard) and wood </t>
+  </si>
+  <si>
+    <t>DICKS SPORTING GOODS 1308</t>
+  </si>
+  <si>
+    <t>LOWES OF SAUGUS 2372</t>
+  </si>
+  <si>
+    <t>PORTER HOTEL OWNER LLC</t>
+  </si>
+  <si>
+    <t>White goods (appliances) and metal</t>
+  </si>
+  <si>
+    <t>DIMITRIA DELIGHTS BAKING COMPANY</t>
+  </si>
+  <si>
+    <t>NORTH GRAFTON</t>
+  </si>
+  <si>
+    <t>EDGEMERE CROSSING RESIDENTIAL HOLDINGS</t>
+  </si>
+  <si>
+    <t>MASS ELECTRIC CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>CAPE COD LUMBER</t>
+  </si>
+  <si>
+    <t>Plumber's Supply Company</t>
+  </si>
+  <si>
+    <t>WALTER A FURMAN CO LLC</t>
+  </si>
+  <si>
+    <t>Berry Farms</t>
+  </si>
+  <si>
+    <t>JET BLUE AIRWAYS</t>
+  </si>
+  <si>
+    <t>L3HARRIS KEO</t>
+  </si>
+  <si>
+    <t>Lineage Foodservice Solutions</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard), Glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs), commercial organic material (food material)</t>
+  </si>
+  <si>
+    <t>SPAULDING HOSPITAL CAMBRIDGE INC</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard), glass containers (bottles), commercial organic material (food material)</t>
+  </si>
+  <si>
+    <t>NEENAH TECHNICAL MATERIALS INC</t>
+  </si>
+  <si>
+    <t>Avalon At Framingham</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Commercial Organic Material (food material) and glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs)</t>
+  </si>
+  <si>
+    <t>New England Deaconess Association</t>
+  </si>
+  <si>
+    <t>DICKS HOUSE OF SPORT 1536</t>
+  </si>
+  <si>
+    <t>Recyclable Paper (cardboard</t>
+  </si>
+  <si>
+    <t>ST ANNES HOSPITAL</t>
+  </si>
+  <si>
+    <t>Century Linen &amp; Uniform LLC</t>
+  </si>
+  <si>
+    <t>Textiles</t>
+  </si>
+  <si>
+    <t>CROWN UNIFORM AND LINEN SERVICE</t>
+  </si>
+  <si>
+    <t>Textiles (clothing, bedding and towels), recyclable paper (cardboard) and metal (metal hangers)</t>
+  </si>
+  <si>
+    <t>SEACREST BEACH HOTEL</t>
+  </si>
+  <si>
+    <t>FALMOUTH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recyclable paper (cardboard) and glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs) </t>
+  </si>
+  <si>
+    <t>C&amp;L AM, LLC</t>
+  </si>
+  <si>
+    <t>CANOGA PARK</t>
+  </si>
+  <si>
+    <t>TROUPE WASTE SERVICES INC</t>
+  </si>
+  <si>
+    <t>Market Street Retail South LLC</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard) and glass containers (glass bottles)</t>
+  </si>
+  <si>
+    <t>MCNAIRN PACKAGING INC</t>
+  </si>
+  <si>
+    <t>NPP Development LLC</t>
+  </si>
+  <si>
+    <t>ROUSSELOT PEABODY INC</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>Cleanup Contractors LLC</t>
+  </si>
+  <si>
+    <t>ROCKY RIDGE</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard) and glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs)</t>
+  </si>
+  <si>
+    <t>KEOLIS COMMUTER SERVICES</t>
+  </si>
+  <si>
+    <t>Waste Management of Massachusetts</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard and other recyclable paper), glass, metal and plastic containers (bottles, cans, jars, jugs and tubs) and textiles (clothing and other textiles)</t>
+  </si>
+  <si>
+    <t>ICE CUBE COLD STORAGE</t>
+  </si>
+  <si>
+    <t>Commercial organic material (food material),  glass, metal and plastic containers (bottles, cans, jars, jugs and tubs).</t>
+  </si>
+  <si>
+    <t>Boyd Corporation Inc</t>
+  </si>
+  <si>
+    <t>SAVERS 1139</t>
+  </si>
+  <si>
+    <t>COORSTEK WORCESTER</t>
+  </si>
+  <si>
+    <t>Heritage on The Garden</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard and other recyclable paper), glass, metal and plastic containers (bottles, cans, jars, jugs and tubs), yard waste (leaves and hay)</t>
+  </si>
+  <si>
+    <t>G.L.M., INC.</t>
+  </si>
+  <si>
+    <t>BRADLEE DANVERS LLC</t>
+  </si>
+  <si>
+    <t>COLUMBIA TECH</t>
+  </si>
+  <si>
+    <t>Glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs), commercial organic material (food material)</t>
+  </si>
+  <si>
+    <t>LSG SKYCHEFS</t>
+  </si>
+  <si>
+    <t>HORNER MILLWORK CORP</t>
+  </si>
+  <si>
+    <t>SOMERSET</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard) and wood.</t>
+  </si>
+  <si>
+    <t>N. Granese and Sons, Inc.</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard), wood, and glass, metal, and plastic containers (bottles, cans, jars, jugs and tubs)</t>
+  </si>
+  <si>
+    <t>R.P. Masiello, Inc.</t>
+  </si>
+  <si>
+    <t>Recyclable paper (cardboard) and Commercial Organic Material (food material)</t>
+  </si>
+  <si>
+    <t>RLJ EM Waltham LLC</t>
+  </si>
+  <si>
+    <t>CAPE COD HOSPITAL</t>
+  </si>
+  <si>
+    <t>BARNSTABLE</t>
+  </si>
+  <si>
+    <t>Dedham Mall</t>
+  </si>
+  <si>
+    <t>AMERICAN FURNITURE RENTALS, LLC</t>
+  </si>
+  <si>
+    <t>One Upland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NON for no response to formal request for information </t>
+  </si>
+  <si>
+    <t>NON for no response to formal request for information</t>
+  </si>
+  <si>
+    <t>NON for no response to COM/food material formal request for information</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3373,95 +3741,98 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="5" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3738,14942 +4109,17173 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{198BEDC0-65EF-4EC4-B6FF-9D14EDB3C89B}">
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B26" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="23.1796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="53.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" customWidth="1"/>
+    <col min="3" max="3" width="40.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="8" customWidth="1"/>
+    <col min="6" max="6" width="53.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>240</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>397</v>
       </c>
       <c r="B2" t="s">
         <v>398</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2">
         <v>44530</v>
       </c>
       <c r="E2" s="8">
         <v>0</v>
       </c>
       <c r="F2" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>399</v>
       </c>
       <c r="B3" t="s">
         <v>88</v>
       </c>
       <c r="C3" t="s">
         <v>223</v>
       </c>
       <c r="D3" s="2">
         <v>44477</v>
       </c>
       <c r="E3" s="8">
         <v>1000</v>
       </c>
       <c r="F3" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>400</v>
       </c>
       <c r="B4" t="s">
         <v>401</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2">
         <v>44515</v>
       </c>
       <c r="E4" s="8">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>402</v>
       </c>
       <c r="B5" t="s">
         <v>403</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2">
         <v>44222</v>
       </c>
       <c r="E5" s="8">
         <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>404</v>
       </c>
       <c r="B6" t="s">
         <v>462</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2">
         <v>44222</v>
       </c>
       <c r="E6" s="8">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>405</v>
       </c>
       <c r="B7" t="s">
         <v>229</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="2">
         <v>44530</v>
       </c>
       <c r="E7" s="8">
         <v>0</v>
       </c>
       <c r="F7" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>406</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>223</v>
       </c>
       <c r="D8" s="2">
         <v>44354</v>
       </c>
       <c r="E8" s="8">
         <v>1860</v>
       </c>
       <c r="F8" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>407</v>
       </c>
       <c r="B9" t="s">
         <v>309</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="2">
         <v>44421</v>
       </c>
       <c r="E9" s="8">
         <v>0</v>
       </c>
       <c r="F9" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>408</v>
       </c>
       <c r="B10" t="s">
         <v>409</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="2">
         <v>44221</v>
       </c>
       <c r="E10" s="8">
         <v>0</v>
       </c>
       <c r="F10" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>410</v>
       </c>
       <c r="B11" t="s">
         <v>411</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="2">
         <v>44442</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
       <c r="F11" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>412</v>
       </c>
       <c r="B12" t="s">
         <v>179</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="2">
         <v>44455</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>413</v>
       </c>
       <c r="B13" t="s">
         <v>86</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="2">
         <v>44400</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>414</v>
       </c>
       <c r="B14" t="s">
         <v>415</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="2">
         <v>44442</v>
       </c>
       <c r="E14" s="8">
         <v>0</v>
       </c>
       <c r="F14" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>416</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="2">
         <v>44470</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>417</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="2">
         <v>44470</v>
       </c>
       <c r="E16" s="8">
         <v>0</v>
       </c>
       <c r="F16" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>418</v>
       </c>
       <c r="B17" t="s">
         <v>419</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="2">
         <v>44221</v>
       </c>
       <c r="E17" s="8">
         <v>0</v>
       </c>
       <c r="F17" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>420</v>
       </c>
       <c r="B18" t="s">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="2">
         <v>44221</v>
       </c>
       <c r="E18" s="8">
         <v>0</v>
       </c>
       <c r="F18" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>421</v>
       </c>
       <c r="B19" t="s">
         <v>309</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="2">
         <v>44442</v>
       </c>
       <c r="E19" s="8">
         <v>0</v>
       </c>
       <c r="F19" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>422</v>
       </c>
       <c r="B20" t="s">
         <v>321</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="2">
         <v>44470</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>423</v>
       </c>
       <c r="B21" t="s">
         <v>462</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="2">
         <v>44252</v>
       </c>
       <c r="E21" s="8">
         <v>0</v>
       </c>
       <c r="F21" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>424</v>
       </c>
       <c r="B22" t="s">
         <v>217</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="2">
         <v>44421</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
       <c r="F22" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>425</v>
       </c>
       <c r="B23" t="s">
         <v>462</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="2">
         <v>44442</v>
       </c>
       <c r="E23" s="8">
         <v>0</v>
       </c>
       <c r="F23" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>426</v>
       </c>
       <c r="B24" t="s">
         <v>21</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="2">
         <v>44221</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>427</v>
       </c>
       <c r="B25" t="s">
         <v>428</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="2">
         <v>44503</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>429</v>
       </c>
       <c r="B26" t="s">
         <v>415</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="2">
         <v>44442</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>430</v>
       </c>
       <c r="B27" t="s">
         <v>462</v>
       </c>
       <c r="C27" t="s">
         <v>223</v>
       </c>
       <c r="D27" s="2">
         <v>44294</v>
       </c>
       <c r="E27" s="8">
         <v>860</v>
       </c>
       <c r="F27" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>431</v>
       </c>
       <c r="B28" t="s">
         <v>321</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="2">
         <v>44348</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>432</v>
       </c>
       <c r="B29" t="s">
         <v>433</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="2">
         <v>44421</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>434</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="2">
         <v>44221</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>435</v>
       </c>
       <c r="B31" t="s">
         <v>436</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="2">
         <v>44221</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>437</v>
       </c>
       <c r="B32" t="s">
         <v>462</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="2">
         <v>44421</v>
       </c>
       <c r="E32" s="8">
         <v>0</v>
       </c>
       <c r="F32" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>438</v>
       </c>
       <c r="B33" t="s">
         <v>439</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="2">
         <v>44222</v>
       </c>
       <c r="E33" s="8">
         <v>0</v>
       </c>
       <c r="F33" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>440</v>
       </c>
       <c r="B34" t="s">
         <v>462</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="2">
         <v>44348</v>
       </c>
       <c r="E34" s="8">
         <v>0</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>228</v>
       </c>
       <c r="B35" t="s">
         <v>48</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="2">
         <v>44355</v>
       </c>
       <c r="E35" s="8">
         <v>0</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>441</v>
       </c>
       <c r="B36" t="s">
         <v>415</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="2">
         <v>44442</v>
       </c>
       <c r="E36" s="8">
         <v>0</v>
       </c>
       <c r="F36" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>442</v>
       </c>
       <c r="B37" t="s">
         <v>462</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="2">
         <v>44222</v>
       </c>
       <c r="E37" s="8">
         <v>0</v>
       </c>
       <c r="F37" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>443</v>
       </c>
       <c r="B38" t="s">
         <v>462</v>
       </c>
       <c r="C38" t="s">
         <v>223</v>
       </c>
       <c r="D38" s="2">
         <v>44417</v>
       </c>
       <c r="E38" s="8">
         <v>1860</v>
       </c>
       <c r="F38" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>444</v>
       </c>
       <c r="B39" t="s">
         <v>462</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="2">
         <v>44552</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" t="s">
         <v>459</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F181"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A172" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="42.1796875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.81640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="19.7265625" style="5" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="43.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>240</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>46</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2">
         <v>44679</v>
       </c>
       <c r="E2" s="5">
         <v>0</v>
       </c>
       <c r="F2" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>47</v>
       </c>
       <c r="B3" t="s">
         <v>48</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E3" s="5">
         <v>0</v>
       </c>
       <c r="F3" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2">
         <v>44672.394618055558</v>
       </c>
       <c r="E4" s="5">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>51</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2">
         <v>44729.35564814815</v>
       </c>
       <c r="E5" s="5">
         <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2">
         <v>44693.578333333331</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="2">
         <v>44623</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="2">
         <v>44580</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>462</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="2">
         <v>44757.58520833333</v>
       </c>
       <c r="E9" s="5">
         <v>0</v>
       </c>
       <c r="F9" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="2">
         <v>44749.583645833336</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="2">
         <v>44749.583645833336</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E12" s="5">
         <v>0</v>
       </c>
       <c r="F12" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="2">
         <v>44693.578333333331</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="2">
         <v>44643</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="2">
         <v>44665</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="2">
         <v>44672.395219907405</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="2">
         <v>44887.452939814815</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="2">
         <v>44630</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="2">
         <v>44643</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="2">
         <v>44665</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="2">
         <v>44620</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="2">
         <v>44665</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="2">
         <v>44651</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="2">
         <v>44665</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="2">
         <v>44757.58520833333</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="2">
         <v>44665</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="2">
         <v>44665</v>
       </c>
       <c r="E27" s="5">
         <v>0</v>
       </c>
       <c r="F27" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>462</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="2">
         <v>44607</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="2">
         <v>44854.618263888886</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="2">
         <v>44860.629849537036</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E31" s="5">
         <v>0</v>
       </c>
       <c r="F31" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>42</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="2">
         <v>44902.363749999997</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="2">
         <v>44630</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="2">
         <v>44721.660196759258</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>30</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="2">
         <v>44665</v>
       </c>
       <c r="E36" s="5">
         <v>0</v>
       </c>
       <c r="F36" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>95</v>
       </c>
       <c r="B37" t="s">
         <v>69</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>462</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="2">
         <v>44728</v>
       </c>
       <c r="E38" s="5">
         <v>0</v>
       </c>
       <c r="F38" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
         <v>17</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="2">
         <v>44572</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>97</v>
       </c>
       <c r="B40" t="s">
         <v>98</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="2">
         <v>44728.554398148146</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="2">
         <v>44602</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>99</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E42" s="5">
         <v>0</v>
       </c>
       <c r="F42" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>100</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>101</v>
       </c>
       <c r="B44" t="s">
         <v>102</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E44" s="5">
         <v>0</v>
       </c>
       <c r="F44" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>103</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>104</v>
       </c>
       <c r="B46" t="s">
         <v>462</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="2">
         <v>44764.376631944448</v>
       </c>
       <c r="E46" s="5">
         <v>0</v>
       </c>
       <c r="F46" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>20</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="2">
         <v>44643</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>105</v>
       </c>
       <c r="B48" t="s">
         <v>106</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="2">
         <v>44782.344270833331</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>107</v>
       </c>
       <c r="B49" t="s">
         <v>462</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="2">
         <v>44728.59615740741</v>
       </c>
       <c r="E49" s="5">
         <v>0</v>
       </c>
       <c r="F49" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>108</v>
       </c>
       <c r="B50" t="s">
         <v>60</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="2">
         <v>44714.493518518517</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>22</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="2">
         <v>44630</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>109</v>
       </c>
       <c r="B52" t="s">
         <v>110</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>111</v>
       </c>
       <c r="B53" t="s">
         <v>48</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="2">
         <v>44882.463101851848</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>113</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2">
         <v>44833</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>114</v>
       </c>
       <c r="B56" t="s">
         <v>115</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2">
         <v>44729.35564814815</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>116</v>
       </c>
       <c r="B57" t="s">
         <v>79</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>117</v>
       </c>
       <c r="B58" t="s">
         <v>118</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2">
         <v>44679.40965277778</v>
       </c>
       <c r="E58" s="5">
         <v>0</v>
       </c>
       <c r="F58" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>119</v>
       </c>
       <c r="B59" t="s">
         <v>120</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2">
         <v>44827.394189814811</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>121</v>
       </c>
       <c r="B60" t="s">
         <v>122</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>23</v>
       </c>
       <c r="B61" t="s">
         <v>24</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2">
         <v>44623</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>123</v>
       </c>
       <c r="B62" t="s">
         <v>462</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2">
         <v>44887.452939814815</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>124</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2">
         <v>44739.499710648146</v>
       </c>
       <c r="E63" s="5">
         <v>0</v>
       </c>
       <c r="F63" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>125</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2">
         <v>44651</v>
       </c>
       <c r="E64" s="5">
         <v>0</v>
       </c>
       <c r="F64" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>126</v>
       </c>
       <c r="B65" t="s">
         <v>21</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2">
         <v>44887.452939814815</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>127</v>
       </c>
       <c r="B66" t="s">
         <v>52</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2">
         <v>44777.368622685186</v>
       </c>
       <c r="E66" s="5">
         <v>0</v>
       </c>
       <c r="F66" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
         <v>26</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" s="2">
         <v>44609</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>27</v>
       </c>
       <c r="B68" t="s">
         <v>28</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="2">
         <v>44631</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>128</v>
       </c>
       <c r="B69" t="s">
         <v>129</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" s="2">
         <v>44679</v>
       </c>
       <c r="E69" s="5">
         <v>0</v>
       </c>
       <c r="F69" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>130</v>
       </c>
       <c r="B70" t="s">
         <v>122</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="2">
         <v>44665</v>
       </c>
       <c r="E70" s="5">
         <v>0</v>
       </c>
       <c r="F70" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>29</v>
       </c>
       <c r="B71" t="s">
         <v>30</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="2">
         <v>44602</v>
       </c>
       <c r="E71" s="5">
         <v>0</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>31</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" s="2">
         <v>44643</v>
       </c>
       <c r="E72" s="5">
         <v>0</v>
       </c>
       <c r="F72" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>131</v>
       </c>
       <c r="B73" t="s">
         <v>462</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="2">
         <v>44679.40965277778</v>
       </c>
       <c r="E73" s="5">
         <v>0</v>
       </c>
       <c r="F73" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>132</v>
       </c>
       <c r="B74" t="s">
         <v>98</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="2">
         <v>44896.650567129633</v>
       </c>
       <c r="E74" s="5">
         <v>0</v>
       </c>
       <c r="F74" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>133</v>
       </c>
       <c r="B75" t="s">
         <v>134</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E75" s="5">
         <v>0</v>
       </c>
       <c r="F75" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>135</v>
       </c>
       <c r="B76" t="s">
         <v>38</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>136</v>
       </c>
       <c r="B77" t="s">
         <v>137</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>138</v>
       </c>
       <c r="B78" t="s">
         <v>139</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>140</v>
       </c>
       <c r="B79" t="s">
         <v>141</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E79" s="5">
         <v>0</v>
       </c>
       <c r="F79" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>142</v>
       </c>
       <c r="B80" t="s">
         <v>69</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>143</v>
       </c>
       <c r="B81" t="s">
         <v>26</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="2">
         <v>44903.626585648148</v>
       </c>
       <c r="E81" s="5">
         <v>0</v>
       </c>
       <c r="F81" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>144</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" s="2">
         <v>44860.629849537036</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>145</v>
       </c>
       <c r="B83" t="s">
         <v>146</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>147</v>
       </c>
       <c r="B84" t="s">
         <v>148</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" s="2">
         <v>44679</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>149</v>
       </c>
       <c r="B85" t="s">
         <v>62</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" s="2">
         <v>44708.550104166665</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>150</v>
       </c>
       <c r="B86" t="s">
         <v>462</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="2">
         <v>44764.376631944448</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>151</v>
       </c>
       <c r="B87" t="s">
         <v>93</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" s="2">
         <v>44728.554398148146</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>152</v>
       </c>
       <c r="B88" t="s">
         <v>77</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" s="2">
         <v>44655.38559027778</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>153</v>
       </c>
       <c r="B89" t="s">
         <v>146</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>154</v>
       </c>
       <c r="B90" t="s">
         <v>155</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>156</v>
       </c>
       <c r="B91" t="s">
         <v>26</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="2">
         <v>44854.618263888886</v>
       </c>
       <c r="E91" s="5">
         <v>0</v>
       </c>
       <c r="F91" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>157</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" s="2">
         <v>44728.554398148146</v>
       </c>
       <c r="E92" s="5">
         <v>0</v>
       </c>
       <c r="F92" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>158</v>
       </c>
       <c r="B93" t="s">
         <v>159</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" s="2">
         <v>44721.660196759258</v>
       </c>
       <c r="E93" s="5">
         <v>0</v>
       </c>
       <c r="F93" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>160</v>
       </c>
       <c r="B94" t="s">
         <v>146</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>161</v>
       </c>
       <c r="B95" t="s">
         <v>155</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>162</v>
       </c>
       <c r="B96" t="s">
         <v>141</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E96" s="5">
         <v>0</v>
       </c>
       <c r="F96" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>163</v>
       </c>
       <c r="B97" t="s">
         <v>24</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" s="2">
         <v>44714.493518518517</v>
       </c>
       <c r="E97" s="5">
         <v>0</v>
       </c>
       <c r="F97" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>164</v>
       </c>
       <c r="B98" t="s">
         <v>24</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="2">
         <v>44651</v>
       </c>
       <c r="E98" s="5">
         <v>0</v>
       </c>
       <c r="F98" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>165</v>
       </c>
       <c r="B99" t="s">
         <v>148</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>166</v>
       </c>
       <c r="B100" t="s">
         <v>167</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="2">
         <v>44902.363749999997</v>
       </c>
       <c r="E100" s="5">
         <v>0</v>
       </c>
       <c r="F100" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>168</v>
       </c>
       <c r="B101" t="s">
         <v>66</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E101" s="5">
         <v>0</v>
       </c>
       <c r="F101" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>169</v>
       </c>
       <c r="B102" t="s">
         <v>52</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" s="2">
         <v>44672.394618055558</v>
       </c>
       <c r="E102" s="5">
         <v>0</v>
       </c>
       <c r="F102" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>170</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" s="2">
         <v>44714</v>
       </c>
       <c r="E103" s="5">
         <v>0</v>
       </c>
       <c r="F103" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>171</v>
       </c>
       <c r="B104" t="s">
         <v>48</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E104" s="5">
         <v>0</v>
       </c>
       <c r="F104" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>172</v>
       </c>
       <c r="B105" t="s">
         <v>82</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E105" s="5">
         <v>0</v>
       </c>
       <c r="F105" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>173</v>
       </c>
       <c r="B106" t="s">
         <v>64</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" s="2">
         <v>44887.452939814815</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>174</v>
       </c>
       <c r="B107" t="s">
         <v>175</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>176</v>
       </c>
       <c r="B108" t="s">
         <v>98</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E108" s="5">
         <v>0</v>
       </c>
       <c r="F108" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>177</v>
       </c>
       <c r="B109" t="s">
         <v>30</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" s="2">
         <v>44665</v>
       </c>
       <c r="E109" s="5">
         <v>0</v>
       </c>
       <c r="F109" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>178</v>
       </c>
       <c r="B110" t="s">
         <v>179</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E110" s="5">
         <v>0</v>
       </c>
       <c r="F110" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>180</v>
       </c>
       <c r="B111" t="s">
         <v>181</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" s="2">
         <v>44697</v>
       </c>
       <c r="E111" s="5">
         <v>0</v>
       </c>
       <c r="F111" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>182</v>
       </c>
       <c r="B112" t="s">
         <v>91</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="2">
         <v>44679</v>
       </c>
       <c r="E112" s="5">
         <v>0</v>
       </c>
       <c r="F112" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>183</v>
       </c>
       <c r="B113" t="s">
         <v>184</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" s="2">
         <v>44783.384826388887</v>
       </c>
       <c r="E113" s="5">
         <v>0</v>
       </c>
       <c r="F113" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>32</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="2">
         <v>44595</v>
       </c>
       <c r="E114" s="5">
         <v>0</v>
       </c>
       <c r="F114" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
         <v>34</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="2">
         <v>44602</v>
       </c>
       <c r="E115" s="5">
         <v>0</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>185</v>
       </c>
       <c r="B116" t="s">
         <v>186</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E116" s="5">
         <v>0</v>
       </c>
       <c r="F116" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>187</v>
       </c>
       <c r="B117" t="s">
         <v>462</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E117" s="5">
         <v>0</v>
       </c>
       <c r="F117" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>188</v>
       </c>
       <c r="B118" t="s">
         <v>189</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" s="2">
         <v>44763.501782407409</v>
       </c>
       <c r="E118" s="5">
         <v>0</v>
       </c>
       <c r="F118" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>190</v>
       </c>
       <c r="B119" t="s">
         <v>19</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E119" s="5">
         <v>0</v>
       </c>
       <c r="F119" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>191</v>
       </c>
       <c r="B120" t="s">
         <v>21</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="2">
         <v>44721.660196759258</v>
       </c>
       <c r="E120" s="5">
         <v>0</v>
       </c>
       <c r="F120" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>192</v>
       </c>
       <c r="B121" t="s">
         <v>462</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" s="2">
         <v>44840.387870370374</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>193</v>
       </c>
       <c r="B122" t="s">
         <v>26</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" s="2">
         <v>44903.626585648148</v>
       </c>
       <c r="E122" s="5">
         <v>0</v>
       </c>
       <c r="F122" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>194</v>
       </c>
       <c r="B123" t="s">
         <v>77</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E123" s="5">
         <v>0</v>
       </c>
       <c r="F123" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>195</v>
       </c>
       <c r="B124" t="s">
         <v>196</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" s="2">
         <v>44756.592511574076</v>
       </c>
       <c r="E124" s="5">
         <v>0</v>
       </c>
       <c r="F124" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>35</v>
       </c>
       <c r="B125" t="s">
         <v>462</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" s="2">
         <v>44571</v>
       </c>
       <c r="E125" s="5">
         <v>0</v>
       </c>
       <c r="F125" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>197</v>
       </c>
       <c r="B126" t="s">
         <v>38</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" s="2">
         <v>44903.626585648148</v>
       </c>
       <c r="E126" s="5">
         <v>0</v>
       </c>
       <c r="F126" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>198</v>
       </c>
       <c r="B127" t="s">
         <v>30</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E127" s="5">
         <v>0</v>
       </c>
       <c r="F127" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>36</v>
       </c>
       <c r="B128" t="s">
         <v>21</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" s="2">
         <v>44607</v>
       </c>
       <c r="E128" s="5">
         <v>0</v>
       </c>
       <c r="F128" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>37</v>
       </c>
       <c r="B129" t="s">
         <v>38</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="2">
         <v>44602</v>
       </c>
       <c r="E129" s="5">
         <v>0</v>
       </c>
       <c r="F129" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>199</v>
       </c>
       <c r="B130" t="s">
         <v>200</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E130" s="5">
         <v>0</v>
       </c>
       <c r="F130" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>39</v>
       </c>
       <c r="B131" t="s">
         <v>40</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" s="2">
         <v>44643</v>
       </c>
       <c r="E131" s="5">
         <v>0</v>
       </c>
       <c r="F131" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>201</v>
       </c>
       <c r="B132" t="s">
         <v>202</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>203</v>
       </c>
       <c r="B133" t="s">
         <v>82</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" s="2">
         <v>44854.618263888886</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>204</v>
       </c>
       <c r="B134" t="s">
         <v>462</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134" s="2">
         <v>44729.35564814815</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>205</v>
       </c>
       <c r="B135" t="s">
         <v>137</v>
       </c>
       <c r="C135" t="s">
         <v>5</v>
       </c>
       <c r="D135" s="2">
         <v>44896.650567129633</v>
       </c>
       <c r="E135" s="5">
         <v>0</v>
       </c>
       <c r="F135" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>206</v>
       </c>
       <c r="B136" t="s">
         <v>207</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136" s="2">
         <v>44777.368622685186</v>
       </c>
       <c r="E136" s="5">
         <v>0</v>
       </c>
       <c r="F136" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>208</v>
       </c>
       <c r="B137" t="s">
         <v>86</v>
       </c>
       <c r="C137" t="s">
         <v>5</v>
       </c>
       <c r="D137" s="2">
         <v>44742.527094907404</v>
       </c>
       <c r="E137" s="5">
         <v>0</v>
       </c>
       <c r="F137" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>209</v>
       </c>
       <c r="B138" t="s">
         <v>210</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138" s="2">
         <v>44749.583645833336</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>211</v>
       </c>
       <c r="B139" t="s">
         <v>462</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" s="2">
         <v>44757.58520833333</v>
       </c>
       <c r="E139" s="5">
         <v>0</v>
       </c>
       <c r="F139" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>212</v>
       </c>
       <c r="B140" t="s">
         <v>213</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E140" s="5">
         <v>0</v>
       </c>
       <c r="F140" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>214</v>
       </c>
       <c r="B141" t="s">
         <v>213</v>
       </c>
       <c r="C141" t="s">
         <v>5</v>
       </c>
       <c r="D141" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E141" s="5">
         <v>0</v>
       </c>
       <c r="F141" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>215</v>
       </c>
       <c r="B142" t="s">
         <v>46</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="2">
         <v>44679</v>
       </c>
       <c r="E142" s="5">
         <v>0</v>
       </c>
       <c r="F142" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>216</v>
       </c>
       <c r="B143" t="s">
         <v>217</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" s="2">
         <v>44887.452939814815</v>
       </c>
       <c r="E143" s="5">
         <v>0</v>
       </c>
       <c r="F143" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>218</v>
       </c>
       <c r="B144" t="s">
         <v>462</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E144" s="5">
         <v>0</v>
       </c>
       <c r="F144" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>219</v>
       </c>
       <c r="B145" t="s">
         <v>220</v>
       </c>
       <c r="C145" t="s">
         <v>5</v>
       </c>
       <c r="D145" s="2">
         <v>44700.534490740742</v>
       </c>
       <c r="E145" s="5">
         <v>0</v>
       </c>
       <c r="F145" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>463</v>
       </c>
       <c r="B146" t="s">
         <v>462</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146" s="2">
         <v>44655.407222222224</v>
       </c>
       <c r="E146" s="5">
         <v>0</v>
       </c>
       <c r="F146" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>221</v>
       </c>
       <c r="B147" t="s">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>5</v>
       </c>
       <c r="D147" s="2">
         <v>44728.554398148146</v>
       </c>
       <c r="E147" s="5">
         <v>0</v>
       </c>
       <c r="F147" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>222</v>
       </c>
       <c r="B148" t="s">
         <v>217</v>
       </c>
       <c r="C148" t="s">
         <v>223</v>
       </c>
       <c r="D148" s="2">
         <v>44719.60701388889</v>
       </c>
       <c r="E148" s="5">
         <v>2000</v>
       </c>
       <c r="F148" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>224</v>
       </c>
       <c r="B149" t="s">
         <v>44</v>
       </c>
       <c r="C149" t="s">
         <v>5</v>
       </c>
       <c r="D149" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E149" s="5">
         <v>0</v>
       </c>
       <c r="F149" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>225</v>
       </c>
       <c r="B150" t="s">
         <v>38</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E150" s="5">
         <v>0</v>
       </c>
       <c r="F150" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>226</v>
       </c>
       <c r="B151" t="s">
         <v>227</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151" s="2">
         <v>44797.368425925924</v>
       </c>
       <c r="E151" s="5">
         <v>0</v>
       </c>
       <c r="F151" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>228</v>
       </c>
       <c r="B152" t="s">
         <v>229</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152" s="2">
         <v>44665.417592592596</v>
       </c>
       <c r="E152" s="5">
         <v>0</v>
       </c>
       <c r="F152" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>230</v>
       </c>
       <c r="B153" t="s">
         <v>102</v>
       </c>
       <c r="C153" t="s">
         <v>5</v>
       </c>
       <c r="D153" s="2">
         <v>44679</v>
       </c>
       <c r="E153" s="5">
         <v>0</v>
       </c>
       <c r="F153" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>41</v>
       </c>
       <c r="B154" t="s">
         <v>42</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154" s="2">
         <v>44609</v>
       </c>
       <c r="E154" s="5">
         <v>0</v>
       </c>
       <c r="F154" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>231</v>
       </c>
       <c r="B155" t="s">
         <v>21</v>
       </c>
       <c r="C155" t="s">
         <v>5</v>
       </c>
       <c r="D155" s="2">
         <v>44734.425902777781</v>
       </c>
       <c r="E155" s="5">
         <v>0</v>
       </c>
       <c r="F155" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>232</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" s="2">
         <v>44777.602847222224</v>
       </c>
       <c r="E156" s="5">
         <v>0</v>
       </c>
       <c r="F156" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>43</v>
       </c>
       <c r="B157" t="s">
         <v>44</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" s="2">
         <v>44581</v>
       </c>
       <c r="E157" s="5">
         <v>0</v>
       </c>
       <c r="F157" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>233</v>
       </c>
       <c r="B158" t="s">
         <v>146</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E158" s="5">
         <v>0</v>
       </c>
       <c r="F158" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>234</v>
       </c>
       <c r="B159" t="s">
         <v>91</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
       <c r="D159" s="2">
         <v>44826.702986111108</v>
       </c>
       <c r="E159" s="5">
         <v>0</v>
       </c>
       <c r="F159" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>235</v>
       </c>
       <c r="B160" t="s">
         <v>236</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>
       </c>
       <c r="D160" s="2">
         <v>44798.49255787037</v>
       </c>
       <c r="E160" s="5">
         <v>0</v>
       </c>
       <c r="F160" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>237</v>
       </c>
       <c r="B161" t="s">
         <v>462</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
       <c r="D161" s="2">
         <v>44655.407222222224</v>
       </c>
       <c r="E161" s="5">
         <v>0</v>
       </c>
       <c r="F161" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>238</v>
       </c>
       <c r="B162" t="s">
         <v>52</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162" s="2">
         <v>44672.394618055558</v>
       </c>
       <c r="E162" s="5">
         <v>0</v>
       </c>
       <c r="F162" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>380</v>
       </c>
       <c r="B163" t="s">
         <v>24</v>
       </c>
       <c r="C163" t="s">
         <v>5</v>
       </c>
       <c r="D163" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E163" s="5">
         <v>0</v>
       </c>
       <c r="F163" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>381</v>
       </c>
       <c r="B164" t="s">
         <v>93</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164" s="2">
         <v>44916</v>
       </c>
       <c r="E164" s="5">
         <v>0</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>382</v>
       </c>
       <c r="B165" t="s">
         <v>98</v>
       </c>
       <c r="C165" t="s">
         <v>5</v>
       </c>
       <c r="D165" s="2">
         <v>44924</v>
       </c>
       <c r="E165" s="5">
         <v>0</v>
       </c>
       <c r="F165" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>383</v>
       </c>
       <c r="B166" t="s">
         <v>122</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E166" s="5">
         <v>0</v>
       </c>
       <c r="F166" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>384</v>
       </c>
       <c r="B167" t="s">
         <v>385</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
       <c r="D167" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E167" s="5">
         <v>0</v>
       </c>
       <c r="F167" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>89</v>
       </c>
       <c r="B168" t="s">
         <v>42</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168" s="2">
         <v>44902</v>
       </c>
       <c r="E168" s="5">
         <v>0</v>
       </c>
       <c r="F168" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>5</v>
       </c>
       <c r="D169" s="2">
         <v>44910</v>
       </c>
       <c r="E169" s="5">
         <v>0</v>
       </c>
       <c r="F169" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>387</v>
       </c>
       <c r="B170" t="s">
         <v>388</v>
       </c>
       <c r="C170" t="s">
         <v>5</v>
       </c>
       <c r="D170" s="2">
         <v>44924</v>
       </c>
       <c r="E170" s="5">
         <v>0</v>
       </c>
       <c r="F170" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>389</v>
       </c>
       <c r="B171" t="s">
         <v>48</v>
       </c>
       <c r="C171" t="s">
         <v>5</v>
       </c>
       <c r="D171" s="2">
         <v>44924</v>
       </c>
       <c r="E171" s="5">
         <v>0</v>
       </c>
       <c r="F171" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>143</v>
       </c>
       <c r="B172" t="s">
         <v>26</v>
       </c>
       <c r="C172" t="s">
         <v>5</v>
       </c>
       <c r="D172" s="2">
         <v>44910</v>
       </c>
       <c r="E172" s="5">
         <v>0</v>
       </c>
       <c r="F172" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>166</v>
       </c>
       <c r="B173" t="s">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>5</v>
       </c>
       <c r="D173" s="2">
         <v>44902.363749999997</v>
       </c>
       <c r="E173" s="5">
         <v>0</v>
       </c>
       <c r="F173" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>390</v>
       </c>
       <c r="B174" t="s">
         <v>122</v>
       </c>
       <c r="C174" t="s">
         <v>5</v>
       </c>
       <c r="D174" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E174" s="5">
         <v>0</v>
       </c>
       <c r="F174" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>391</v>
       </c>
       <c r="B175" t="s">
         <v>155</v>
       </c>
       <c r="C175" t="s">
         <v>5</v>
       </c>
       <c r="D175" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E175" s="5">
         <v>0</v>
       </c>
       <c r="F175" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="176" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>392</v>
       </c>
       <c r="B176" t="s">
         <v>393</v>
       </c>
       <c r="C176" t="s">
         <v>5</v>
       </c>
       <c r="D176" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E176" s="5">
         <v>0</v>
       </c>
       <c r="F176" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="177" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>193</v>
       </c>
       <c r="B177" t="s">
         <v>26</v>
       </c>
       <c r="C177" t="s">
         <v>5</v>
       </c>
       <c r="D177" s="2">
         <v>44903.626585648148</v>
       </c>
       <c r="E177" s="5">
         <v>0</v>
       </c>
       <c r="F177" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="178" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>394</v>
       </c>
       <c r="B178" t="s">
         <v>24</v>
       </c>
       <c r="C178" t="s">
         <v>5</v>
       </c>
       <c r="D178" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E178" s="5">
         <v>0</v>
       </c>
       <c r="F178" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>197</v>
       </c>
       <c r="B179" t="s">
         <v>38</v>
       </c>
       <c r="C179" t="s">
         <v>5</v>
       </c>
       <c r="D179" s="2">
         <v>44903.626585648148</v>
       </c>
       <c r="E179" s="5">
         <v>0</v>
       </c>
       <c r="F179" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="180" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>395</v>
       </c>
       <c r="B180" t="s">
         <v>155</v>
       </c>
       <c r="C180" t="s">
         <v>5</v>
       </c>
       <c r="D180" s="2">
         <v>44917.427951388891</v>
       </c>
       <c r="E180" s="5">
         <v>0</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="181" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>396</v>
       </c>
       <c r="B181" t="s">
         <v>26</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
       <c r="D181" s="2">
         <v>44924.608611111114</v>
       </c>
       <c r="E181" s="5">
         <v>0</v>
       </c>
       <c r="F181" t="s">
         <v>244</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F162" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F162">
       <sortCondition ref="A1:A162"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BCD8A85-2018-4795-AB87-F5838CE0DE4F}">
   <dimension ref="A1:F169"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C165" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="F126" sqref="F126"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="23.453125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="40.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23" style="9" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="64.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="64.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>372</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>149</v>
       </c>
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2" t="s">
         <v>223</v>
       </c>
       <c r="D2" s="2">
         <v>44931</v>
       </c>
       <c r="E2" s="9">
         <v>860</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>306</v>
       </c>
       <c r="B3" t="s">
         <v>307</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2">
         <v>44931.566550925927</v>
       </c>
       <c r="E3" s="9">
         <v>0</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>288</v>
       </c>
       <c r="B4" t="s">
         <v>229</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2">
         <v>44938</v>
       </c>
       <c r="E4" s="9">
         <v>0</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>359</v>
       </c>
       <c r="B5" t="s">
         <v>312</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2">
         <v>44938</v>
       </c>
       <c r="E5" s="9">
         <v>0</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>289</v>
       </c>
       <c r="B6" t="s">
         <v>290</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2">
         <v>44945</v>
       </c>
       <c r="E6" s="9">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>340</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="2">
         <v>44945</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>262</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="2">
         <v>44945.529618055552</v>
       </c>
       <c r="E8" s="9">
         <v>0</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>315</v>
       </c>
       <c r="B9" t="s">
         <v>220</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="2">
         <v>44945.610497685186</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>317</v>
       </c>
       <c r="B10" t="s">
         <v>200</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="2">
         <v>44945.610497685186</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>327</v>
       </c>
       <c r="B11" t="s">
         <v>328</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="2">
         <v>44945.610497685186</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>364</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="2">
         <v>44945.610497685186</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>370</v>
       </c>
       <c r="B13" t="s">
         <v>175</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="2">
         <v>44945.610497685186</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>305</v>
       </c>
       <c r="B14" t="s">
         <v>21</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="2">
         <v>44946.397986111115</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>366</v>
       </c>
       <c r="B15" t="s">
         <v>367</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="2">
         <v>44952</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>263</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="2">
         <v>44952.478958333333</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>301</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="2">
         <v>44952.478958333333</v>
       </c>
       <c r="E17" s="9">
         <v>0</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>326</v>
       </c>
       <c r="B18" t="s">
         <v>281</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="2">
         <v>44958</v>
       </c>
       <c r="E18" s="9">
         <v>0</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>319</v>
       </c>
       <c r="B19" t="s">
         <v>139</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="2">
         <v>44959.480995370373</v>
       </c>
       <c r="E19" s="9">
         <v>0</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>274</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="2">
         <v>44966.572372685187</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>320</v>
       </c>
       <c r="B21" t="s">
         <v>321</v>
       </c>
       <c r="C21" t="s">
         <v>223</v>
       </c>
       <c r="D21" s="2">
         <v>44972</v>
       </c>
       <c r="E21" s="9">
         <v>860</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>265</v>
       </c>
       <c r="B22" t="s">
         <v>175</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="2">
         <v>44972.403217592589</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>270</v>
       </c>
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="2">
         <v>44981</v>
       </c>
       <c r="E23" s="9">
         <v>0</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>275</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="2">
         <v>44981</v>
       </c>
       <c r="E24" s="9">
         <v>0</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>284</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="2">
         <v>44981</v>
       </c>
       <c r="E25" s="9">
         <v>0</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>285</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="2">
         <v>44981</v>
       </c>
       <c r="E26" s="9">
         <v>0</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>286</v>
       </c>
       <c r="B27" t="s">
         <v>287</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="2">
         <v>44981</v>
       </c>
       <c r="E27" s="9">
         <v>0</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>291</v>
       </c>
       <c r="B28" t="s">
         <v>292</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="2">
         <v>44981</v>
       </c>
       <c r="E28" s="9">
         <v>0</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>293</v>
       </c>
       <c r="B29" t="s">
         <v>498</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="2">
         <v>44981</v>
       </c>
       <c r="E29" s="9">
         <v>0</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>294</v>
       </c>
       <c r="B30" t="s">
         <v>295</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="2">
         <v>44981</v>
       </c>
       <c r="E30" s="9">
         <v>0</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>297</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="2">
         <v>44981</v>
       </c>
       <c r="E31" s="9">
         <v>0</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>302</v>
       </c>
       <c r="B32" t="s">
         <v>86</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="2">
         <v>44981</v>
       </c>
       <c r="E32" s="9">
         <v>0</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>339</v>
       </c>
       <c r="B33" t="s">
         <v>284</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="2">
         <v>44981</v>
       </c>
       <c r="E33" s="9">
         <v>0</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>354</v>
       </c>
       <c r="B34" t="s">
         <v>355</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="2">
         <v>44981</v>
       </c>
       <c r="E34" s="9">
         <v>0</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>362</v>
       </c>
       <c r="B35" t="s">
         <v>82</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="2">
         <v>44981</v>
       </c>
       <c r="E35" s="9">
         <v>0</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>365</v>
       </c>
       <c r="B36" t="s">
         <v>281</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="2">
         <v>44981</v>
       </c>
       <c r="E36" s="9">
         <v>0</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>267</v>
       </c>
       <c r="B37" t="s">
         <v>474</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="2">
         <v>44984</v>
       </c>
       <c r="E37" s="9">
         <v>0</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>296</v>
       </c>
       <c r="B38" t="s">
         <v>469</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="2">
         <v>44984</v>
       </c>
       <c r="E38" s="9">
         <v>0</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>314</v>
       </c>
       <c r="B39" t="s">
         <v>202</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="2">
         <v>44994</v>
       </c>
       <c r="E39" s="9">
         <v>0</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>331</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="2">
         <v>44994</v>
       </c>
       <c r="E40" s="9">
         <v>0</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>337</v>
       </c>
       <c r="B41" t="s">
         <v>338</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="2">
         <v>44994</v>
       </c>
       <c r="E41" s="9">
         <v>0</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>349</v>
       </c>
       <c r="B42" t="s">
         <v>350</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="2">
         <v>44994</v>
       </c>
       <c r="E42" s="9">
         <v>0</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>356</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="2">
         <v>44994</v>
       </c>
       <c r="E43" s="9">
         <v>0</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>261</v>
       </c>
       <c r="B44" t="s">
         <v>30</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="2">
         <v>45008</v>
       </c>
       <c r="E44" s="9">
         <v>0</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>266</v>
       </c>
       <c r="B45" t="s">
         <v>38</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="2">
         <v>45008</v>
       </c>
       <c r="E45" s="9">
         <v>0</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>333</v>
       </c>
       <c r="B46" t="s">
         <v>64</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="2">
         <v>45008</v>
       </c>
       <c r="E46" s="9">
         <v>0</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>335</v>
       </c>
       <c r="B47" t="s">
         <v>30</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="2">
         <v>45008</v>
       </c>
       <c r="E47" s="9">
         <v>0</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>347</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="2">
         <v>45008</v>
       </c>
       <c r="E48" s="9">
         <v>0</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>360</v>
       </c>
       <c r="B49" t="s">
         <v>343</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="2">
         <v>45008</v>
       </c>
       <c r="E49" s="9">
         <v>0</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>369</v>
       </c>
       <c r="B50" t="s">
         <v>309</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="2">
         <v>45008</v>
       </c>
       <c r="E50" s="9">
         <v>0</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>336</v>
       </c>
       <c r="B51" t="s">
         <v>17</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="2">
         <v>45012</v>
       </c>
       <c r="E51" s="9">
         <v>0</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>324</v>
       </c>
       <c r="B52" t="s">
         <v>515</v>
       </c>
       <c r="C52" t="s">
         <v>223</v>
       </c>
       <c r="D52" s="2">
         <v>45014</v>
       </c>
       <c r="E52" s="9">
         <v>2000</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>277</v>
       </c>
       <c r="B53" t="s">
         <v>278</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="2">
         <v>45015</v>
       </c>
       <c r="E53" s="9">
         <v>0</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>348</v>
       </c>
       <c r="B54" t="s">
         <v>26</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="2">
         <v>45015</v>
       </c>
       <c r="E54" s="9">
         <v>0</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>268</v>
       </c>
       <c r="B55" t="s">
         <v>93</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2">
         <v>45029</v>
       </c>
       <c r="E55" s="9">
         <v>0</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>313</v>
       </c>
       <c r="B56" t="s">
         <v>75</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2">
         <v>45029</v>
       </c>
       <c r="E56" s="9">
         <v>0</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>344</v>
       </c>
       <c r="B57" t="s">
         <v>345</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2">
         <v>45029</v>
       </c>
       <c r="E57" s="9">
         <v>0</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>341</v>
       </c>
       <c r="B58" t="s">
         <v>527</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2">
         <v>45034</v>
       </c>
       <c r="E58" s="9">
         <v>0</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>174</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2">
         <v>45036</v>
       </c>
       <c r="E59" s="9">
         <v>0</v>
       </c>
       <c r="F59" s="12" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>264</v>
       </c>
       <c r="B60" t="s">
         <v>202</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2">
         <v>45042</v>
       </c>
       <c r="E60" s="9">
         <v>0</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>323</v>
       </c>
       <c r="B61" t="s">
         <v>284</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2">
         <v>45042</v>
       </c>
       <c r="E61" s="9">
         <v>0</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>334</v>
       </c>
       <c r="B62" t="s">
         <v>42</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2">
         <v>45042</v>
       </c>
       <c r="E62" s="9">
         <v>0</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>353</v>
       </c>
       <c r="B63" t="s">
         <v>284</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2">
         <v>45042</v>
       </c>
       <c r="E63" s="9">
         <v>0</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>322</v>
       </c>
       <c r="B64" t="s">
         <v>42</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2">
         <v>45048</v>
       </c>
       <c r="E64" s="9">
         <v>0</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>346</v>
       </c>
       <c r="B65" t="s">
         <v>77</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2">
         <v>45048</v>
       </c>
       <c r="E65" s="9">
         <v>0</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>351</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2">
         <v>45048</v>
       </c>
       <c r="E66" s="9">
         <v>0</v>
       </c>
       <c r="F66" s="12" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>127</v>
       </c>
       <c r="B67" t="s">
         <v>52</v>
       </c>
       <c r="C67" t="s">
         <v>223</v>
       </c>
       <c r="D67" s="2">
         <v>45050</v>
       </c>
       <c r="E67" s="9">
         <v>860</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>298</v>
       </c>
       <c r="B68" t="s">
         <v>499</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="2">
         <v>45062</v>
       </c>
       <c r="E68" s="9">
         <v>0</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>303</v>
       </c>
       <c r="B69" t="s">
         <v>304</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" s="2">
         <v>45062</v>
       </c>
       <c r="E69" s="9">
         <v>0</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>357</v>
       </c>
       <c r="B70" t="s">
         <v>358</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="2">
         <v>45062</v>
       </c>
       <c r="E70" s="9">
         <v>0</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>280</v>
       </c>
       <c r="B71" t="s">
         <v>281</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="2">
         <v>45064</v>
       </c>
       <c r="E71" s="9">
         <v>0</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>299</v>
       </c>
       <c r="B72" t="s">
         <v>300</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" s="2">
         <v>45064</v>
       </c>
       <c r="E72" s="9">
         <v>0</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>310</v>
       </c>
       <c r="B73" t="s">
         <v>281</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="2">
         <v>45064</v>
       </c>
       <c r="E73" s="9">
         <v>0</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>325</v>
       </c>
       <c r="B74" t="s">
         <v>281</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="2">
         <v>45064</v>
       </c>
       <c r="E74" s="9">
         <v>0</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>329</v>
       </c>
       <c r="B75" t="s">
         <v>330</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2">
         <v>45064</v>
       </c>
       <c r="E75" s="9">
         <v>0</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>361</v>
       </c>
       <c r="B76" t="s">
         <v>210</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="2">
         <v>45064</v>
       </c>
       <c r="E76" s="9">
         <v>0</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>276</v>
       </c>
       <c r="B77" t="s">
         <v>58</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="2">
         <v>45071</v>
       </c>
       <c r="E77" s="9">
         <v>0</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>279</v>
       </c>
       <c r="B78" t="s">
         <v>91</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" s="2">
         <v>45071</v>
       </c>
       <c r="E78" s="9">
         <v>0</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>309</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" s="2">
         <v>45071</v>
       </c>
       <c r="E79" s="9">
         <v>0</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>311</v>
       </c>
       <c r="B80" t="s">
         <v>312</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" s="2">
         <v>45071</v>
       </c>
       <c r="E80" s="9">
         <v>0</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>122</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="2">
         <v>45071</v>
       </c>
       <c r="E81" s="9">
         <v>0</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>332</v>
       </c>
       <c r="B82" t="s">
         <v>58</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" s="2">
         <v>45071</v>
       </c>
       <c r="E82" s="9">
         <v>0</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>342</v>
       </c>
       <c r="B83" t="s">
         <v>343</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="2">
         <v>45071</v>
       </c>
       <c r="E83" s="9">
         <v>0</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>352</v>
       </c>
       <c r="B84" t="s">
         <v>312</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" s="2">
         <v>45071</v>
       </c>
       <c r="E84" s="9">
         <v>0</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>368</v>
       </c>
       <c r="B85" t="s">
         <v>312</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" s="2">
         <v>45071</v>
       </c>
       <c r="E85" s="9">
         <v>0</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>271</v>
       </c>
       <c r="B86" t="s">
         <v>21</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="2">
         <v>45076</v>
       </c>
       <c r="E86" s="9">
         <v>0</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>282</v>
       </c>
       <c r="B87" t="s">
         <v>283</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" s="2">
         <v>45076</v>
       </c>
       <c r="E87" s="9">
         <v>0</v>
       </c>
       <c r="F87" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>363</v>
       </c>
       <c r="B88" t="s">
         <v>21</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" s="2">
         <v>45076</v>
       </c>
       <c r="E88" s="9">
         <v>0</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>371</v>
       </c>
       <c r="B89" t="s">
         <v>50</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" s="2">
         <v>45076</v>
       </c>
       <c r="E89" s="9">
         <v>0</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>318</v>
       </c>
       <c r="B90" t="s">
         <v>21</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" s="2">
         <v>45086</v>
       </c>
       <c r="E90" s="9">
         <v>0</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>269</v>
       </c>
       <c r="B91" t="s">
         <v>93</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="2">
         <v>45092</v>
       </c>
       <c r="E91" s="9">
         <v>0</v>
       </c>
       <c r="F91" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>272</v>
       </c>
       <c r="B92" t="s">
         <v>273</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" s="2">
         <v>45099</v>
       </c>
       <c r="E92" s="9">
         <v>0</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>535</v>
       </c>
       <c r="B93" t="s">
         <v>134</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" s="2">
         <v>45113</v>
       </c>
       <c r="E93" s="9">
         <v>0</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>544</v>
       </c>
       <c r="B94" t="s">
         <v>82</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" s="2">
         <v>45113</v>
       </c>
       <c r="E94" s="9">
         <v>0</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>508</v>
       </c>
       <c r="B95" t="s">
         <v>509</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" s="2">
         <v>45119</v>
       </c>
       <c r="E95" s="9">
         <v>0</v>
       </c>
       <c r="F95" s="10" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>567</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" s="2">
         <v>45119</v>
       </c>
       <c r="E96" s="9">
         <v>0</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" s="2">
         <v>45128</v>
       </c>
       <c r="E97" s="9">
         <v>0</v>
       </c>
       <c r="F97" s="12" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>501</v>
       </c>
       <c r="B98" t="s">
         <v>388</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="2">
         <v>45128</v>
       </c>
       <c r="E98" s="9">
         <v>0</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>506</v>
       </c>
       <c r="B99" t="s">
         <v>312</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" s="2">
         <v>45128</v>
       </c>
       <c r="E99" s="9">
         <v>0</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>523</v>
       </c>
       <c r="B100" t="s">
         <v>26</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="2">
         <v>45128</v>
       </c>
       <c r="E100" s="9">
         <v>0</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>525</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" s="2">
         <v>45128</v>
       </c>
       <c r="E101" s="9">
         <v>0</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>545</v>
       </c>
       <c r="B102" t="s">
         <v>38</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" s="2">
         <v>45128</v>
       </c>
       <c r="E102" s="9">
         <v>0</v>
       </c>
       <c r="F102" s="10" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>564</v>
       </c>
       <c r="B103" t="s">
         <v>21</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" s="2">
         <v>45131</v>
       </c>
       <c r="E103" s="9">
         <v>0</v>
       </c>
       <c r="F103" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>487</v>
       </c>
       <c r="B104" t="s">
         <v>48</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" s="2">
         <v>45133</v>
       </c>
       <c r="E104" s="9">
         <v>0</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>521</v>
       </c>
       <c r="B105" t="s">
         <v>220</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" s="2">
         <v>45133</v>
       </c>
       <c r="E105" s="9">
         <v>0</v>
       </c>
       <c r="F105" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>538</v>
       </c>
       <c r="B106" t="s">
         <v>539</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" s="2">
         <v>45133</v>
       </c>
       <c r="E106" s="9">
         <v>0</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>503</v>
       </c>
       <c r="B107" t="s">
         <v>504</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" s="2">
         <v>45141.486180555556</v>
       </c>
       <c r="E107" s="9">
         <v>0</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>534</v>
       </c>
       <c r="B108" t="s">
         <v>82</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" s="2">
         <v>45141.486180555556</v>
       </c>
       <c r="E108" s="9">
         <v>0</v>
       </c>
       <c r="F108" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>505</v>
       </c>
       <c r="B109" t="s">
         <v>476</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" s="2">
         <v>45145.419861111113</v>
       </c>
       <c r="E109" s="9">
         <v>0</v>
       </c>
       <c r="F109" s="12" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>507</v>
       </c>
       <c r="B110" t="s">
         <v>21</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" s="2">
         <v>45145.419861111113</v>
       </c>
       <c r="E110" s="9">
         <v>0</v>
       </c>
       <c r="F110" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>542</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" s="2">
         <v>45147</v>
       </c>
       <c r="E111" s="9">
         <v>0</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>549</v>
       </c>
       <c r="B112" t="s">
         <v>77</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="2">
         <v>45147</v>
       </c>
       <c r="E112" s="9">
         <v>0</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>296</v>
       </c>
       <c r="B113" t="s">
         <v>469</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" s="2">
         <v>45147.462557870371</v>
       </c>
       <c r="E113" s="9">
         <v>0</v>
       </c>
       <c r="F113" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>477</v>
       </c>
       <c r="B114" t="s">
         <v>478</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="2">
         <v>45168.421342592592</v>
       </c>
       <c r="E114" s="9">
         <v>0</v>
       </c>
       <c r="F114" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>512</v>
       </c>
       <c r="B115" t="s">
         <v>513</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="2">
         <v>45168.421342592592</v>
       </c>
       <c r="E115" s="9">
         <v>0</v>
       </c>
       <c r="F115" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>516</v>
       </c>
       <c r="B116" t="s">
         <v>483</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" s="2">
         <v>45183.660543981481</v>
       </c>
       <c r="E116" s="9">
         <v>0</v>
       </c>
       <c r="F116" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>519</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="2">
         <v>45183.660543981481</v>
       </c>
       <c r="E117" s="9">
         <v>0</v>
       </c>
       <c r="F117" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>533</v>
       </c>
       <c r="B118" t="s">
         <v>295</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" s="2">
         <v>45183.660543981481</v>
       </c>
       <c r="E118" s="9">
         <v>0</v>
       </c>
       <c r="F118" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>559</v>
       </c>
       <c r="B119" t="s">
         <v>560</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="2">
         <v>45183.660543981481</v>
       </c>
       <c r="E119" s="9">
         <v>0</v>
       </c>
       <c r="F119" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>566</v>
       </c>
       <c r="B120" t="s">
         <v>69</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="2">
         <v>45183.660543981481</v>
       </c>
       <c r="E120" s="9">
         <v>0</v>
       </c>
       <c r="F120" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>571</v>
       </c>
       <c r="B121" t="s">
         <v>46</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" s="2">
         <v>45183.660543981481</v>
       </c>
       <c r="E121" s="9">
         <v>0</v>
       </c>
       <c r="F121" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>484</v>
       </c>
       <c r="B122" t="s">
         <v>21</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" s="2">
         <v>45187.438819444447</v>
       </c>
       <c r="E122" s="9">
         <v>0</v>
       </c>
       <c r="F122" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>526</v>
       </c>
       <c r="B123" t="s">
         <v>38</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" s="2">
         <v>45187.438819444447</v>
       </c>
       <c r="E123" s="9">
         <v>0</v>
       </c>
       <c r="F123" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>531</v>
       </c>
       <c r="B124" t="s">
         <v>532</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" s="2">
         <v>45187.438819444447</v>
       </c>
       <c r="E124" s="9">
         <v>0</v>
       </c>
       <c r="F124" s="12" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>514</v>
       </c>
       <c r="B125" t="s">
         <v>26</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" s="2">
         <v>45195</v>
       </c>
       <c r="E125" s="9">
         <v>0</v>
       </c>
       <c r="F125" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>557</v>
       </c>
       <c r="B126" t="s">
         <v>558</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" s="2">
         <v>45196.532997685186</v>
       </c>
       <c r="E126" s="9">
         <v>0</v>
       </c>
       <c r="F126" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>569</v>
       </c>
       <c r="B127" t="s">
         <v>570</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" s="2">
         <v>45196.532997685186</v>
       </c>
       <c r="E127" s="9">
         <v>0</v>
       </c>
       <c r="F127" s="12" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>496</v>
       </c>
       <c r="B128" t="s">
         <v>21</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" s="2">
         <v>45201.518796296295</v>
       </c>
       <c r="E128" s="9">
         <v>0</v>
       </c>
       <c r="F128" s="10" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>524</v>
       </c>
       <c r="B129" t="s">
         <v>217</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="2">
         <v>45202.518796296295</v>
       </c>
       <c r="E129" s="9">
         <v>0</v>
       </c>
       <c r="F129" s="12" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>470</v>
       </c>
       <c r="B130" t="s">
         <v>471</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" s="2">
         <v>45204</v>
       </c>
       <c r="E130" s="9">
         <v>0</v>
       </c>
       <c r="F130" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>488</v>
       </c>
       <c r="B131" t="s">
         <v>489</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" s="2">
         <v>45204</v>
       </c>
       <c r="E131" s="9">
         <v>0</v>
       </c>
       <c r="F131" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>556</v>
       </c>
       <c r="B132" t="s">
         <v>290</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" s="2">
         <v>45204</v>
       </c>
       <c r="E132" s="9">
         <v>0</v>
       </c>
       <c r="F132" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>472</v>
       </c>
       <c r="B133" t="s">
         <v>473</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" s="2">
         <v>45217.444039351853</v>
       </c>
       <c r="E133" s="9">
         <v>0</v>
       </c>
       <c r="F133" s="10" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>485</v>
       </c>
       <c r="B134" t="s">
         <v>358</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134" s="2">
         <v>45217.444039351853</v>
       </c>
       <c r="E134" s="9">
         <v>0</v>
       </c>
       <c r="F134" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>550</v>
       </c>
       <c r="B135" t="s">
         <v>551</v>
       </c>
       <c r="C135" t="s">
         <v>223</v>
       </c>
       <c r="D135" s="2">
         <v>45217.444039351853</v>
       </c>
       <c r="E135" s="9">
         <v>1000</v>
       </c>
       <c r="F135" s="12" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>500</v>
       </c>
       <c r="B136" t="s">
         <v>40</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136" s="2">
         <v>45218.412175925929</v>
       </c>
       <c r="E136" s="9">
         <v>0</v>
       </c>
       <c r="F136" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>563</v>
       </c>
       <c r="B137" t="s">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>5</v>
       </c>
       <c r="D137" s="2">
         <v>45218.412175925929</v>
       </c>
       <c r="E137" s="9">
         <v>0</v>
       </c>
       <c r="F137" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>528</v>
       </c>
       <c r="B138" t="s">
         <v>529</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138" s="2">
         <v>45224.427835648145</v>
       </c>
       <c r="E138" s="9">
         <v>0</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>536</v>
       </c>
       <c r="B139" t="s">
         <v>436</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" s="2">
         <v>45224.427835648145</v>
       </c>
       <c r="E139" s="9">
         <v>0</v>
       </c>
       <c r="F139" s="10" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>124</v>
       </c>
       <c r="B140" t="s">
         <v>7</v>
       </c>
       <c r="C140" t="s">
         <v>223</v>
       </c>
       <c r="D140" s="2">
         <v>45230.603263888886</v>
       </c>
       <c r="E140" s="9">
         <v>860</v>
       </c>
       <c r="F140" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>552</v>
       </c>
       <c r="B141" t="s">
         <v>553</v>
       </c>
       <c r="C141" t="s">
         <v>223</v>
       </c>
       <c r="D141" s="2">
         <v>45230.603263888886</v>
       </c>
       <c r="E141" s="9">
         <v>860</v>
       </c>
       <c r="F141" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>548</v>
       </c>
       <c r="B142" t="s">
         <v>21</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="2">
         <v>45236.393391203703</v>
       </c>
       <c r="E142" s="9">
         <v>0</v>
       </c>
       <c r="F142" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>520</v>
       </c>
       <c r="B143" t="s">
         <v>433</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" s="2">
         <v>45245.530057870368</v>
       </c>
       <c r="E143" s="9">
         <v>0</v>
       </c>
       <c r="F143" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>540</v>
       </c>
       <c r="B144" t="s">
         <v>541</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144" s="2">
         <v>45245.530057870368</v>
       </c>
       <c r="E144" s="9">
         <v>0</v>
       </c>
       <c r="F144" s="10" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>546</v>
       </c>
       <c r="B145" t="s">
         <v>547</v>
       </c>
       <c r="C145" t="s">
         <v>5</v>
       </c>
       <c r="D145" s="2">
         <v>45245.530057870368</v>
       </c>
       <c r="E145" s="9">
         <v>0</v>
       </c>
       <c r="F145" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>216</v>
       </c>
       <c r="B146" t="s">
         <v>217</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146" s="2">
         <v>45245.530057870368</v>
       </c>
       <c r="E146" s="9">
         <v>0</v>
       </c>
       <c r="F146" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>554</v>
       </c>
       <c r="B147" t="s">
         <v>555</v>
       </c>
       <c r="C147" t="s">
         <v>5</v>
       </c>
       <c r="D147" s="2">
         <v>45245.530057870368</v>
       </c>
       <c r="E147" s="9">
         <v>0</v>
       </c>
       <c r="F147" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>497</v>
       </c>
       <c r="B148" t="s">
         <v>312</v>
       </c>
       <c r="C148" t="s">
         <v>5</v>
       </c>
       <c r="D148" s="2">
         <v>45246.472511574073</v>
       </c>
       <c r="E148" s="9">
         <v>0</v>
       </c>
       <c r="F148" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>565</v>
       </c>
       <c r="B149" t="s">
         <v>21</v>
       </c>
       <c r="C149" t="s">
         <v>5</v>
       </c>
       <c r="D149" s="2">
         <v>45246.472511574073</v>
       </c>
       <c r="E149" s="9">
         <v>0</v>
       </c>
       <c r="F149" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>479</v>
       </c>
       <c r="B150" t="s">
         <v>480</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150" s="2">
         <v>45266.59375</v>
       </c>
       <c r="E150" s="9">
         <v>0</v>
       </c>
       <c r="F150" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>510</v>
       </c>
       <c r="B151" t="s">
         <v>511</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151" s="2">
         <v>45266.59375</v>
       </c>
       <c r="E151" s="9">
         <v>0</v>
       </c>
       <c r="F151" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>530</v>
       </c>
       <c r="B152" t="s">
         <v>134</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152" s="2">
         <v>45266.59375</v>
       </c>
       <c r="E152" s="9">
         <v>0</v>
       </c>
       <c r="F152" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>568</v>
       </c>
       <c r="B153" t="s">
         <v>134</v>
       </c>
       <c r="C153" t="s">
         <v>5</v>
       </c>
       <c r="D153" s="2">
         <v>45266.59375</v>
       </c>
       <c r="E153" s="9">
         <v>0</v>
       </c>
       <c r="F153" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>468</v>
       </c>
       <c r="B154" t="s">
         <v>469</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154" s="2">
         <v>45273.465057870373</v>
       </c>
       <c r="E154" s="9">
         <v>0</v>
       </c>
       <c r="F154" s="12" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>271</v>
       </c>
       <c r="B155" t="s">
         <v>21</v>
       </c>
       <c r="C155" t="s">
         <v>5</v>
       </c>
       <c r="D155" s="2">
         <v>45273.465057870373</v>
       </c>
       <c r="E155" s="9">
         <v>0</v>
       </c>
       <c r="F155" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>486</v>
       </c>
       <c r="B156" t="s">
         <v>21</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" s="2">
         <v>45273.465057870373</v>
       </c>
       <c r="E156" s="9">
         <v>0</v>
       </c>
       <c r="F156" s="12" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>522</v>
       </c>
       <c r="B157" t="s">
         <v>17</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" s="2">
         <v>45273.465057870373</v>
       </c>
       <c r="E157" s="9">
         <v>0</v>
       </c>
       <c r="F157" s="10" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>569</v>
       </c>
       <c r="B158" t="s">
         <v>570</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158" s="2">
         <v>45273.465057870373</v>
       </c>
       <c r="E158" s="9">
         <v>0</v>
       </c>
       <c r="F158" s="10" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>466</v>
       </c>
       <c r="B159" t="s">
         <v>217</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
       <c r="D159" s="2">
         <v>45273.647592592592</v>
       </c>
       <c r="E159" s="9">
         <v>0</v>
       </c>
       <c r="F159" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>475</v>
       </c>
       <c r="B160" t="s">
         <v>476</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>
       </c>
       <c r="D160" s="2">
         <v>45273.647592592592</v>
       </c>
       <c r="E160" s="9">
         <v>0</v>
       </c>
       <c r="F160" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>518</v>
       </c>
       <c r="B161" t="s">
         <v>189</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
       <c r="D161" s="2">
         <v>45273.647592592592</v>
       </c>
       <c r="E161" s="9">
         <v>0</v>
       </c>
       <c r="F161" s="10" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>543</v>
       </c>
       <c r="B162" t="s">
         <v>26</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162" s="2">
         <v>45273.647592592592</v>
       </c>
       <c r="E162" s="9">
         <v>0</v>
       </c>
       <c r="F162" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>561</v>
       </c>
       <c r="B163" t="s">
         <v>562</v>
       </c>
       <c r="C163" t="s">
         <v>5</v>
       </c>
       <c r="D163" s="2">
         <v>45273.647592592592</v>
       </c>
       <c r="E163" s="9">
         <v>0</v>
       </c>
       <c r="F163" s="10" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>467</v>
       </c>
       <c r="B164" t="s">
         <v>141</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164" s="2">
         <v>45288</v>
       </c>
       <c r="E164" s="9">
         <v>0</v>
       </c>
       <c r="F164" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>482</v>
       </c>
       <c r="B165" t="s">
         <v>483</v>
       </c>
       <c r="C165" t="s">
         <v>5</v>
       </c>
       <c r="D165" s="2">
         <v>45288</v>
       </c>
       <c r="E165" s="9">
         <v>0</v>
       </c>
       <c r="F165" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>492</v>
       </c>
       <c r="B166" t="s">
         <v>493</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166" s="2">
         <v>45288</v>
       </c>
       <c r="E166" s="9">
         <v>0</v>
       </c>
       <c r="F166" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>494</v>
       </c>
       <c r="B167" t="s">
         <v>495</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
       <c r="D167" s="2">
         <v>45288</v>
       </c>
       <c r="E167" s="9">
         <v>0</v>
       </c>
       <c r="F167" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>517</v>
       </c>
       <c r="B168" t="s">
         <v>141</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168" s="2">
         <v>45288</v>
       </c>
       <c r="E168" s="9">
         <v>0</v>
       </c>
       <c r="F168" s="10" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>481</v>
       </c>
       <c r="B169" t="s">
         <v>52</v>
       </c>
       <c r="C169" t="s">
         <v>5</v>
       </c>
       <c r="D169" s="2">
         <v>45289.639594907407</v>
       </c>
       <c r="E169" s="9">
         <v>0</v>
       </c>
       <c r="F169" s="10" t="s">
         <v>244</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{5BCD8A85-2018-4795-AB87-F5838CE0DE4F}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F169">
       <sortCondition ref="A1"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F169">
     <sortCondition ref="D1:D169"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B45FB28A-39F9-42B1-A81A-33BDFA98EEE1}">
   <dimension ref="A1:F133"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A115" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.81640625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="40.81640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="40.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" customWidth="1"/>
+    <col min="3" max="3" width="40.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
-    <col min="5" max="5" width="15.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>372</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>594</v>
       </c>
       <c r="B2" t="s">
         <v>595</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2">
         <v>45294</v>
       </c>
       <c r="E2" s="13">
         <v>0</v>
       </c>
       <c r="F2" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>596</v>
       </c>
       <c r="B3" t="s">
         <v>597</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="2">
         <v>45313.443344907406</v>
       </c>
       <c r="E3" s="13">
         <v>0</v>
       </c>
       <c r="F3" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>598</v>
       </c>
       <c r="B4" t="s">
         <v>134</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2">
         <v>45329</v>
       </c>
       <c r="E4" s="13">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>599</v>
       </c>
       <c r="B5" t="s">
         <v>600</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2">
         <v>45329.391192129631</v>
       </c>
       <c r="E5" s="13">
         <v>0</v>
       </c>
       <c r="F5" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>599</v>
       </c>
       <c r="B6" t="s">
         <v>600</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="2">
         <v>45329.391192129631</v>
       </c>
       <c r="E6" s="13">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>601</v>
       </c>
       <c r="B7" t="s">
         <v>551</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="2">
         <v>45329.391192129631</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>602</v>
       </c>
       <c r="B8" t="s">
         <v>603</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="2">
         <v>45343.410624999997</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>604</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="2">
         <v>45348.347812499997</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>282</v>
       </c>
       <c r="B10" t="s">
         <v>283</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="2">
         <v>45357.435624999998</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>605</v>
       </c>
       <c r="B11" t="s">
         <v>606</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="2">
         <v>45376.387766203705</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>607</v>
       </c>
       <c r="B12" t="s">
         <v>608</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="2">
         <v>45376.387766203705</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>609</v>
       </c>
       <c r="B13" t="s">
         <v>610</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="2">
         <v>45390.476423611108</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>611</v>
       </c>
       <c r="B14" t="s">
         <v>186</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="2">
         <v>45420.445381944446</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>216</v>
       </c>
       <c r="B15" t="s">
         <v>217</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="2">
         <v>45420.445381944446</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>271</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="2">
         <v>45420.656446759262</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>612</v>
       </c>
       <c r="B17" t="s">
         <v>613</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="2">
         <v>45420.656446759262</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>351</v>
       </c>
       <c r="C18" t="s">
         <v>223</v>
       </c>
       <c r="D18" s="2">
         <v>45425.318379629629</v>
       </c>
       <c r="E18" s="13">
         <v>1000</v>
       </c>
       <c r="F18" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>614</v>
       </c>
       <c r="B19" t="s">
         <v>615</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="2">
         <v>45429.493368055555</v>
       </c>
       <c r="E19" s="13">
         <v>0</v>
       </c>
       <c r="F19" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>616</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="2">
         <v>45441.551469907405</v>
       </c>
       <c r="E20" s="13">
         <v>0</v>
       </c>
       <c r="F20" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>617</v>
       </c>
       <c r="B21" t="s">
         <v>398</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="2">
         <v>45441.551469907405</v>
       </c>
       <c r="E21" s="13">
         <v>0</v>
       </c>
       <c r="F21" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>618</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="2">
         <v>45441.551469907405</v>
       </c>
       <c r="E22" s="13">
         <v>0</v>
       </c>
       <c r="F22" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>643</v>
       </c>
       <c r="B23" t="s">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="2">
         <v>45441.610509259262</v>
       </c>
       <c r="E23" s="13">
         <v>0</v>
       </c>
       <c r="F23" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>619</v>
       </c>
       <c r="B24" t="s">
         <v>213</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="2">
         <v>45455.501793981479</v>
       </c>
       <c r="E24" s="13">
         <v>0</v>
       </c>
       <c r="F24" t="s">
         <v>645</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>620</v>
       </c>
       <c r="B25" t="s">
         <v>403</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="2">
         <v>45455.501793981479</v>
       </c>
       <c r="E25" s="13">
         <v>0</v>
       </c>
       <c r="F25" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>621</v>
       </c>
       <c r="B26" t="s">
         <v>21</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="2">
         <v>45470.449664351851</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>272</v>
       </c>
       <c r="B27" t="s">
         <v>273</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="2">
         <v>45471.441921296297</v>
       </c>
       <c r="E27" s="13">
         <v>0</v>
       </c>
       <c r="F27" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>622</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="2">
         <v>45471.441921296297</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>623</v>
       </c>
       <c r="B29" t="s">
         <v>511</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="2">
         <v>45471.441921296297</v>
       </c>
       <c r="E29" s="13">
         <v>0</v>
       </c>
       <c r="F29" t="s">
         <v>648</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>649</v>
       </c>
       <c r="B30" t="s">
         <v>401</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="2">
         <v>45483.427870370368</v>
       </c>
       <c r="E30" s="13">
         <v>0</v>
       </c>
       <c r="F30" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>650</v>
       </c>
       <c r="B31" t="s">
         <v>21</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="2">
         <v>45483.57707175926</v>
       </c>
       <c r="E31" s="13">
         <v>0</v>
       </c>
       <c r="F31" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>651</v>
       </c>
       <c r="B32" t="s">
         <v>652</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="2">
         <v>45484.446064814816</v>
       </c>
       <c r="E32" s="13">
         <v>0</v>
       </c>
       <c r="F32" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>654</v>
       </c>
       <c r="B33" t="s">
         <v>655</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="2">
         <v>45484.493726851855</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>657</v>
       </c>
       <c r="B34" t="s">
         <v>469</v>
       </c>
       <c r="C34" t="s">
         <v>223</v>
       </c>
       <c r="D34" s="2">
         <v>45490.499212962961</v>
       </c>
       <c r="E34" s="13">
         <v>2000</v>
       </c>
       <c r="F34" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>659</v>
       </c>
       <c r="B35" t="s">
         <v>660</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="2">
         <v>45491.499212962961</v>
       </c>
       <c r="E35" s="13">
         <v>0</v>
       </c>
       <c r="F35" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>223</v>
       </c>
       <c r="D36" s="2">
         <v>45492.427361111113</v>
       </c>
       <c r="E36" s="13">
         <v>1000</v>
       </c>
       <c r="F36" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37" t="s">
         <v>58</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="2">
         <v>45505.496782407405</v>
       </c>
       <c r="E37" s="13">
         <v>0</v>
       </c>
       <c r="F37" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>663</v>
       </c>
       <c r="B38" t="s">
         <v>664</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="2">
         <v>45505.496782407405</v>
       </c>
       <c r="E38" s="13">
         <v>0</v>
       </c>
       <c r="F38" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>665</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="2">
         <v>45505.496782407405</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>666</v>
       </c>
       <c r="B40" t="s">
         <v>52</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="2">
         <v>45505.496782407405</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>667</v>
       </c>
       <c r="B41" t="s">
         <v>281</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="2">
         <v>45505.496782407405</v>
       </c>
       <c r="E41" s="13">
         <v>0</v>
       </c>
       <c r="F41" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>668</v>
       </c>
       <c r="B42" t="s">
         <v>669</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="2">
         <v>45505.496782407405</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>670</v>
       </c>
       <c r="B43" t="s">
         <v>217</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="2">
         <v>45511.472754629627</v>
       </c>
       <c r="E43" s="13">
         <v>0</v>
       </c>
       <c r="F43" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>671</v>
       </c>
       <c r="B44" t="s">
         <v>62</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="2">
         <v>45511.472754629627</v>
       </c>
       <c r="E44" s="13">
         <v>0</v>
       </c>
       <c r="F44" t="s">
         <v>672</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>673</v>
       </c>
       <c r="B45" t="s">
         <v>66</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="2">
         <v>45511.472754629627</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>674</v>
       </c>
       <c r="B46" t="s">
         <v>675</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="2">
         <v>45513.408310185187</v>
       </c>
       <c r="E46" s="13">
         <v>0</v>
       </c>
       <c r="F46" t="s">
         <v>676</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>677</v>
       </c>
       <c r="B47" t="s">
         <v>678</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="2">
         <v>45513.566261574073</v>
       </c>
       <c r="E47" s="13">
         <v>0</v>
       </c>
       <c r="F47" t="s">
         <v>679</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>680</v>
       </c>
       <c r="B48" t="s">
         <v>681</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="2">
         <v>45518.42759259259</v>
       </c>
       <c r="E48" s="13">
         <v>0</v>
       </c>
       <c r="F48" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>682</v>
       </c>
       <c r="B49" t="s">
         <v>683</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="2">
         <v>45518.42759259259</v>
       </c>
       <c r="E49" s="13">
         <v>0</v>
       </c>
       <c r="F49" t="s">
         <v>684</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>685</v>
       </c>
       <c r="B50" t="s">
         <v>686</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="2">
         <v>45532</v>
       </c>
       <c r="E50" s="13">
         <v>0</v>
       </c>
       <c r="F50" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>688</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="2">
         <v>45532</v>
       </c>
       <c r="E51" s="13">
         <v>0</v>
       </c>
       <c r="F51" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>690</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="2">
         <v>45546.456006944441</v>
       </c>
       <c r="E52" s="13">
         <v>0</v>
       </c>
       <c r="F52" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>691</v>
       </c>
       <c r="B53" t="s">
         <v>692</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="2">
         <v>45546.456006944441</v>
       </c>
       <c r="E53" s="13">
         <v>0</v>
       </c>
       <c r="F53" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>694</v>
       </c>
       <c r="B54" t="s">
         <v>295</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="2">
         <v>45560.359027777777</v>
       </c>
       <c r="E54" s="13">
         <v>0</v>
       </c>
       <c r="F54" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>696</v>
       </c>
       <c r="B55" t="s">
         <v>473</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2">
         <v>45560.359027777777</v>
       </c>
       <c r="E55" s="13">
         <v>0</v>
       </c>
       <c r="F55" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>698</v>
       </c>
       <c r="B56" t="s">
         <v>439</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2">
         <v>45568.557708333334</v>
       </c>
       <c r="E56" s="13">
         <v>0</v>
       </c>
       <c r="F56" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>699</v>
       </c>
       <c r="B57" t="s">
         <v>88</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2">
         <v>45568.557708333334</v>
       </c>
       <c r="E57" s="13">
         <v>0</v>
       </c>
       <c r="F57" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>700</v>
       </c>
       <c r="B58" t="s">
         <v>58</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2">
         <v>45569.379953703705</v>
       </c>
       <c r="E58" s="13">
         <v>0</v>
       </c>
       <c r="F58" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>701</v>
       </c>
       <c r="B59" t="s">
         <v>428</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2">
         <v>45569.523923611108</v>
       </c>
       <c r="E59" s="13">
         <v>0</v>
       </c>
       <c r="F59" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>702</v>
       </c>
       <c r="B60" t="s">
         <v>703</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2">
         <v>45569.523923611108</v>
       </c>
       <c r="E60" s="13">
         <v>0</v>
       </c>
       <c r="F60" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>705</v>
       </c>
       <c r="B61" t="s">
         <v>706</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2">
         <v>45574.465486111112</v>
       </c>
       <c r="E61" s="13">
         <v>0</v>
       </c>
       <c r="F61" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>707</v>
       </c>
       <c r="B62" t="s">
         <v>708</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2">
         <v>45574.465486111112</v>
       </c>
       <c r="E62" s="13">
         <v>0</v>
       </c>
       <c r="F62" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>512</v>
       </c>
       <c r="B63" t="s">
         <v>513</v>
       </c>
       <c r="C63" t="s">
         <v>223</v>
       </c>
       <c r="D63" s="2">
         <v>45574.465486111112</v>
       </c>
       <c r="E63" s="13">
         <v>946</v>
       </c>
       <c r="F63" t="s">
         <v>710</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>711</v>
       </c>
       <c r="B64" t="s">
         <v>401</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2">
         <v>45575.508240740739</v>
       </c>
       <c r="E64" s="13">
         <v>0</v>
       </c>
       <c r="F64" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>713</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2">
         <v>45581</v>
       </c>
       <c r="E65" s="13">
         <v>0</v>
       </c>
       <c r="F65" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>715</v>
       </c>
       <c r="B66" t="s">
         <v>58</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2">
         <v>45581.322071759256</v>
       </c>
       <c r="E66" s="13">
         <v>0</v>
       </c>
       <c r="F66" t="s">
         <v>716</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>717</v>
       </c>
       <c r="B67" t="s">
         <v>19</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" s="2">
         <v>45581.322071759256</v>
       </c>
       <c r="E67" s="13">
         <v>0</v>
       </c>
       <c r="F67" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>718</v>
       </c>
       <c r="B68" t="s">
         <v>719</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" s="2">
         <v>45581.322071759256</v>
       </c>
       <c r="E68" s="13">
         <v>0</v>
       </c>
       <c r="F68" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>721</v>
       </c>
       <c r="B69" t="s">
         <v>77</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" s="2">
         <v>45581.383113425924</v>
       </c>
       <c r="E69" s="13">
         <v>0</v>
       </c>
       <c r="F69" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>722</v>
       </c>
       <c r="B70" t="s">
         <v>723</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="2">
         <v>45581.383113425924</v>
       </c>
       <c r="E70" s="13">
         <v>0</v>
       </c>
       <c r="F70" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>725</v>
       </c>
       <c r="B71" t="s">
         <v>726</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="2">
         <v>45581.383113425924</v>
       </c>
       <c r="E71" s="13">
         <v>0</v>
       </c>
       <c r="F71" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>727</v>
       </c>
       <c r="B72" t="s">
         <v>728</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" s="2">
         <v>45581.472557870373</v>
       </c>
       <c r="E72" s="13">
         <v>0</v>
       </c>
       <c r="F72" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>729</v>
       </c>
       <c r="B73" t="s">
         <v>539</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" s="2">
         <v>45581.472557870373</v>
       </c>
       <c r="E73" s="13">
         <v>0</v>
       </c>
       <c r="F73" t="s">
         <v>730</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>731</v>
       </c>
       <c r="B74" t="s">
         <v>34</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="2">
         <v>45581.472557870373</v>
       </c>
       <c r="E74" s="13">
         <v>0</v>
       </c>
       <c r="F74" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>732</v>
       </c>
       <c r="B75" t="s">
         <v>733</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2">
         <v>45581.472557870373</v>
       </c>
       <c r="E75" s="13">
         <v>0</v>
       </c>
       <c r="F75" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>734</v>
       </c>
       <c r="B76" t="s">
         <v>469</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="2">
         <v>45581.663206018522</v>
       </c>
       <c r="E76" s="13">
         <v>0</v>
       </c>
       <c r="F76" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>735</v>
       </c>
       <c r="B77" t="s">
         <v>736</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="2">
         <v>45586.500671296293</v>
       </c>
       <c r="E77" s="13">
         <v>0</v>
       </c>
       <c r="F77" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>738</v>
       </c>
       <c r="B78" t="s">
         <v>539</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" s="2">
         <v>45586.508171296293</v>
       </c>
       <c r="E78" s="13">
         <v>0</v>
       </c>
       <c r="F78" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>739</v>
       </c>
       <c r="B79" t="s">
         <v>64</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" s="2">
         <v>45586.513865740744</v>
       </c>
       <c r="E79" s="13">
         <v>0</v>
       </c>
       <c r="F79" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>740</v>
       </c>
       <c r="B80" t="s">
         <v>88</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" s="2">
         <v>45586.513865740744</v>
       </c>
       <c r="E80" s="13">
         <v>0</v>
       </c>
       <c r="F80" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>741</v>
       </c>
       <c r="B81" t="s">
         <v>122</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" s="2">
         <v>45586.632800925923</v>
       </c>
       <c r="E81" s="13">
         <v>0</v>
       </c>
       <c r="F81" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>602</v>
       </c>
       <c r="B82" t="s">
         <v>603</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" s="2">
         <v>45586.632800925923</v>
       </c>
       <c r="E82" s="13">
         <v>0</v>
       </c>
       <c r="F82" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>742</v>
       </c>
       <c r="B83" t="s">
         <v>385</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" s="2">
         <v>45586.632800925923</v>
       </c>
       <c r="E83" s="13">
         <v>0</v>
       </c>
       <c r="F83" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>743</v>
       </c>
       <c r="B84" t="s">
         <v>744</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" s="2">
         <v>45590.410740740743</v>
       </c>
       <c r="E84" s="13">
         <v>0</v>
       </c>
       <c r="F84" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>668</v>
       </c>
       <c r="B85" t="s">
         <v>669</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" s="2">
         <v>45590.410740740743</v>
       </c>
       <c r="E85" s="13">
         <v>0</v>
       </c>
       <c r="F85" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>746</v>
       </c>
       <c r="B86" t="s">
         <v>719</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" s="2">
         <v>45590.442303240743</v>
       </c>
       <c r="E86" s="13">
         <v>0</v>
       </c>
       <c r="F86" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>747</v>
       </c>
       <c r="B87" t="s">
         <v>686</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" s="2">
         <v>45590.442303240743</v>
       </c>
       <c r="E87" s="13">
         <v>0</v>
       </c>
       <c r="F87" t="s">
         <v>748</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>749</v>
       </c>
       <c r="B88" t="s">
         <v>719</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" s="2">
         <v>45590.442303240743</v>
       </c>
       <c r="E88" s="13">
         <v>0</v>
       </c>
       <c r="F88" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>750</v>
       </c>
       <c r="B89" t="s">
         <v>751</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" s="2">
         <v>45590.442303240743</v>
       </c>
       <c r="E89" s="13">
         <v>0</v>
       </c>
       <c r="F89" t="s">
         <v>752</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>753</v>
       </c>
       <c r="B90" t="s">
         <v>751</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" s="2">
         <v>45590.442303240743</v>
       </c>
       <c r="E90" s="13">
         <v>0</v>
       </c>
       <c r="F90" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>754</v>
       </c>
       <c r="B91" t="s">
         <v>77</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="2">
         <v>45590.442303240743</v>
       </c>
       <c r="E91" s="13">
         <v>0</v>
       </c>
       <c r="F91" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>53</v>
       </c>
       <c r="B92" t="s">
         <v>708</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" s="2">
         <v>45590.560937499999</v>
       </c>
       <c r="E92" s="13">
         <v>0</v>
       </c>
       <c r="F92" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>755</v>
       </c>
       <c r="B93" t="s">
         <v>608</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" s="2">
         <v>45590.560937499999</v>
       </c>
       <c r="E93" s="13">
         <v>0</v>
       </c>
       <c r="F93" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>756</v>
       </c>
       <c r="B94" t="s">
         <v>757</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" s="2">
         <v>45597</v>
       </c>
       <c r="E94" s="13">
         <v>0</v>
       </c>
       <c r="F94" t="s">
         <v>758</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>759</v>
       </c>
       <c r="B95" t="s">
         <v>760</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" s="2">
         <v>45597</v>
       </c>
       <c r="E95" s="13">
         <v>0</v>
       </c>
       <c r="F95" t="s">
         <v>761</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>762</v>
       </c>
       <c r="B96" t="s">
         <v>763</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" s="2">
         <v>45597.520011574074</v>
       </c>
       <c r="E96" s="13">
         <v>0</v>
       </c>
       <c r="F96" t="s">
         <v>764</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>765</v>
       </c>
       <c r="B97" t="s">
         <v>21</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" s="2">
         <v>45604.608287037037</v>
       </c>
       <c r="E97" s="13">
         <v>0</v>
       </c>
       <c r="F97" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>766</v>
       </c>
       <c r="B98" t="s">
         <v>529</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" s="2">
         <v>45604.608287037037</v>
       </c>
       <c r="E98" s="13">
         <v>0</v>
       </c>
       <c r="F98" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>767</v>
       </c>
       <c r="B99" t="s">
         <v>768</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" s="2">
         <v>45609.427581018521</v>
       </c>
       <c r="E99" s="13">
         <v>0</v>
       </c>
       <c r="F99" t="s">
         <v>769</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>770</v>
       </c>
       <c r="B100" t="s">
         <v>139</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" s="2">
         <v>45609.427581018521</v>
       </c>
       <c r="E100" s="13">
         <v>0</v>
       </c>
       <c r="F100" t="s">
         <v>771</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>772</v>
       </c>
       <c r="B101" t="s">
         <v>728</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" s="2">
         <v>45609.427581018521</v>
       </c>
       <c r="E101" s="13">
         <v>0</v>
       </c>
       <c r="F101" t="s">
         <v>773</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>116</v>
       </c>
       <c r="B102" t="s">
         <v>774</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" s="2">
         <v>45609.442233796297</v>
       </c>
       <c r="E102" s="13">
         <v>0</v>
       </c>
       <c r="F102" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>776</v>
       </c>
       <c r="B103" t="s">
         <v>69</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" s="2">
         <v>45609.442233796297</v>
       </c>
       <c r="E103" s="13">
         <v>0</v>
       </c>
       <c r="F103" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>777</v>
       </c>
       <c r="B104" t="s">
         <v>778</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" s="2">
         <v>45609.442233796297</v>
       </c>
       <c r="E104" s="13">
         <v>0</v>
       </c>
       <c r="F104" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>668</v>
       </c>
       <c r="B105" t="s">
         <v>669</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" s="2">
         <v>45609.442233796297</v>
       </c>
       <c r="E105" s="13">
         <v>0</v>
       </c>
       <c r="F105" t="s">
         <v>820</v>
       </c>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>779</v>
       </c>
       <c r="B106" t="s">
         <v>780</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" s="2">
         <v>45609.57340277778</v>
       </c>
       <c r="E106" s="13">
         <v>0</v>
       </c>
       <c r="F106" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>781</v>
       </c>
       <c r="B107" t="s">
         <v>62</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" s="2">
         <v>45614.500486111108</v>
       </c>
       <c r="E107" s="13">
         <v>0</v>
       </c>
       <c r="F107" t="s">
         <v>782</v>
       </c>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>783</v>
       </c>
       <c r="B108" t="s">
         <v>784</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" s="2">
         <v>45614.500486111108</v>
       </c>
       <c r="E108" s="13">
         <v>0</v>
       </c>
       <c r="F108" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>786</v>
       </c>
       <c r="B109" t="s">
         <v>69</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E109" s="13">
         <v>0</v>
       </c>
       <c r="F109" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>787</v>
       </c>
       <c r="B110" t="s">
         <v>788</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E110" s="13">
         <v>0</v>
       </c>
       <c r="F110" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>789</v>
       </c>
       <c r="B111" t="s">
         <v>44</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E111" s="13">
         <v>0</v>
       </c>
       <c r="F111" t="s">
         <v>790</v>
       </c>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>791</v>
       </c>
       <c r="B112" t="s">
         <v>309</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E112" s="13">
         <v>0</v>
       </c>
       <c r="F112" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>618</v>
       </c>
       <c r="B113" t="s">
         <v>82</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E113" s="13">
         <v>0</v>
       </c>
       <c r="F113" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>734</v>
       </c>
       <c r="B114" t="s">
         <v>469</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E114" s="13">
         <v>0</v>
       </c>
       <c r="F114" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>792</v>
       </c>
       <c r="B115" t="s">
         <v>439</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="2">
         <v>45616.476875</v>
       </c>
       <c r="E115" s="13">
         <v>0</v>
       </c>
       <c r="F115" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>793</v>
       </c>
       <c r="B116" t="s">
         <v>794</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" s="2">
         <v>45621.537939814814</v>
       </c>
       <c r="E116" s="13">
         <v>0</v>
       </c>
       <c r="F116" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>796</v>
       </c>
       <c r="B117" t="s">
         <v>797</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="2">
         <v>45621.537939814814</v>
       </c>
       <c r="E117" s="13">
         <v>0</v>
       </c>
       <c r="F117" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>798</v>
       </c>
       <c r="B118" t="s">
         <v>52</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" s="2">
         <v>45621.615208333336</v>
       </c>
       <c r="E118" s="13">
         <v>0</v>
       </c>
       <c r="F118" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>800</v>
       </c>
       <c r="B119" t="s">
         <v>801</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" s="2">
         <v>45621.615208333336</v>
       </c>
       <c r="E119" s="13">
         <v>0</v>
       </c>
       <c r="F119" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>802</v>
       </c>
       <c r="B120" t="s">
         <v>69</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="2">
         <v>45621.615208333336</v>
       </c>
       <c r="E120" s="13">
         <v>0</v>
       </c>
       <c r="F120" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>803</v>
       </c>
       <c r="B121" t="s">
         <v>86</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" s="2">
         <v>45621.615208333336</v>
       </c>
       <c r="E121" s="13">
         <v>0</v>
       </c>
       <c r="F121" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>804</v>
       </c>
       <c r="B122" t="s">
         <v>217</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" s="2">
         <v>45623</v>
       </c>
       <c r="E122" s="13">
         <v>0</v>
       </c>
       <c r="F122" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>805</v>
       </c>
       <c r="B123" t="s">
         <v>21</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" s="2">
         <v>45623</v>
       </c>
       <c r="E123" s="13">
         <v>0</v>
       </c>
       <c r="F123" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>806</v>
       </c>
       <c r="B124" t="s">
         <v>529</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" s="2">
         <v>45623.493530092594</v>
       </c>
       <c r="E124" s="13">
         <v>0</v>
       </c>
       <c r="F124" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>807</v>
       </c>
       <c r="B125" t="s">
         <v>808</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" s="2">
         <v>45623.583425925928</v>
       </c>
       <c r="E125" s="13">
         <v>0</v>
       </c>
       <c r="F125" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>809</v>
       </c>
       <c r="B126" t="s">
         <v>93</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" s="2">
         <v>45623.583425925928</v>
       </c>
       <c r="E126" s="13">
         <v>0</v>
       </c>
       <c r="F126" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>810</v>
       </c>
       <c r="B127" t="s">
         <v>811</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" s="2">
         <v>45623.583425925928</v>
       </c>
       <c r="E127" s="13">
         <v>0</v>
       </c>
       <c r="F127" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>812</v>
       </c>
       <c r="B128" t="s">
         <v>527</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" s="2">
         <v>45623.583425925928</v>
       </c>
       <c r="E128" s="13">
         <v>0</v>
       </c>
       <c r="F128" t="s">
         <v>813</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>812</v>
       </c>
       <c r="B129" t="s">
         <v>527</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" s="2">
         <v>45623.583425925928</v>
       </c>
       <c r="E129" s="13">
         <v>0</v>
       </c>
       <c r="F129" t="s">
         <v>814</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>815</v>
       </c>
       <c r="B130" t="s">
         <v>398</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" s="2">
         <v>45631.459513888891</v>
       </c>
       <c r="E130" s="13">
         <v>0</v>
       </c>
       <c r="F130" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>89</v>
       </c>
       <c r="B131" t="s">
         <v>42</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" s="2">
         <v>45645.357557870368</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>817</v>
       </c>
       <c r="B132" t="s">
         <v>818</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" s="2">
         <v>45653.531099537038</v>
       </c>
       <c r="E132" s="13">
         <v>0</v>
       </c>
       <c r="F132" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>320</v>
       </c>
       <c r="B133" t="s">
         <v>321</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" s="2">
         <v>45653.531099537038</v>
       </c>
       <c r="E133" s="13">
         <v>0</v>
       </c>
       <c r="F133" t="s">
         <v>819</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD0CCE59-BBAC-4FC8-990E-EC811CFC3FA5}">
   <dimension ref="A1:G188"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A157" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+    <sheetView topLeftCell="A170" workbookViewId="0">
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.1796875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="144.26953125" customWidth="1"/>
+    <col min="1" max="1" width="35.140625" customWidth="1"/>
+    <col min="2" max="2" width="18.42578125" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" customWidth="1"/>
+    <col min="5" max="6" width="19.5703125" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>465</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>372</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>946</v>
       </c>
       <c r="B2" t="s">
         <v>947</v>
       </c>
       <c r="C2" t="s">
         <v>1072</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2">
         <v>45659.491712962961</v>
       </c>
       <c r="F2" s="13">
         <v>0</v>
       </c>
       <c r="G2" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>691</v>
       </c>
       <c r="B3" t="s">
         <v>692</v>
       </c>
       <c r="C3" t="s">
         <v>1073</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2">
         <v>45659.491712962961</v>
       </c>
       <c r="F3" s="13">
         <v>0</v>
       </c>
       <c r="G3" t="s">
         <v>1068</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>614</v>
       </c>
       <c r="B4" t="s">
         <v>615</v>
       </c>
       <c r="C4" t="s">
         <v>1078</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2">
         <v>45665.479629629626</v>
       </c>
       <c r="F4" s="13">
         <v>0</v>
       </c>
       <c r="G4" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>945</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>1074</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="2">
         <v>45665.479629629626</v>
       </c>
       <c r="F5" s="13">
         <v>0</v>
       </c>
       <c r="G5" t="s">
         <v>1069</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>944</v>
       </c>
       <c r="B6" t="s">
         <v>474</v>
       </c>
       <c r="C6" t="s">
         <v>1075</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="2">
         <v>45665.494259259256</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>1074</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="2">
         <v>45665.51898148148</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>942</v>
       </c>
       <c r="B8" t="s">
         <v>943</v>
       </c>
       <c r="C8" t="s">
         <v>1074</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2">
         <v>45665.51898148148</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>941</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>1074</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="2">
         <v>45665.607835648145</v>
       </c>
       <c r="F9" s="13">
         <v>0</v>
       </c>
       <c r="G9" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>938</v>
       </c>
       <c r="B10" t="s">
         <v>939</v>
       </c>
       <c r="C10" t="s">
         <v>1076</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="2">
         <v>45674.5700462963</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" t="s">
         <v>980</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>940</v>
       </c>
       <c r="B11" t="s">
         <v>529</v>
       </c>
       <c r="C11" t="s">
         <v>1077</v>
       </c>
       <c r="D11" t="s">
         <v>5</v>
       </c>
       <c r="E11" s="2">
         <v>45674.5700462963</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>937</v>
       </c>
       <c r="B12" t="s">
         <v>217</v>
       </c>
       <c r="C12" t="s">
         <v>1074</v>
       </c>
       <c r="D12" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="2">
         <v>45680</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" t="s">
         <v>988</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>935</v>
       </c>
       <c r="B13" t="s">
         <v>936</v>
       </c>
       <c r="C13" t="s">
         <v>1075</v>
       </c>
       <c r="D13" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="2">
         <v>45680.569872685184</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" t="s">
         <v>987</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>933</v>
       </c>
       <c r="B14" t="s">
         <v>934</v>
       </c>
       <c r="C14" t="s">
         <v>1074</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="2">
         <v>45680.599895833337</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" t="s">
         <v>986</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>668</v>
       </c>
       <c r="B15" t="s">
         <v>669</v>
       </c>
       <c r="C15" t="s">
         <v>1077</v>
       </c>
       <c r="D15" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="2">
         <v>45680.599895833337</v>
       </c>
       <c r="F15" s="13">
         <v>0</v>
       </c>
       <c r="G15" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>932</v>
       </c>
       <c r="B16" t="s">
         <v>751</v>
       </c>
       <c r="C16" t="s">
         <v>1074</v>
       </c>
       <c r="D16" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="2">
         <v>45680.674467592595</v>
       </c>
       <c r="F16" s="13">
         <v>0</v>
       </c>
       <c r="G16" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>930</v>
       </c>
       <c r="B17" t="s">
         <v>931</v>
       </c>
       <c r="C17" t="s">
         <v>1074</v>
       </c>
       <c r="D17" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="2">
         <v>45680.682812500003</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" t="s">
         <v>984</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>926</v>
       </c>
       <c r="B18" t="s">
         <v>529</v>
       </c>
       <c r="C18" t="s">
         <v>1077</v>
       </c>
       <c r="D18" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="2">
         <v>45681.610567129632</v>
       </c>
       <c r="F18" s="13">
         <v>0</v>
       </c>
       <c r="G18" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>927</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
         <v>1074</v>
       </c>
       <c r="D19" t="s">
         <v>5</v>
       </c>
       <c r="E19" s="2">
         <v>45681.610567129632</v>
       </c>
       <c r="F19" s="13">
         <v>0</v>
       </c>
       <c r="G19" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>928</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" t="s">
         <v>1074</v>
       </c>
       <c r="D20" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="2">
         <v>45681.610567129632</v>
       </c>
       <c r="F20" s="13">
         <v>0</v>
       </c>
       <c r="G20" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>929</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21" t="s">
         <v>1074</v>
       </c>
       <c r="D21" t="s">
         <v>5</v>
       </c>
       <c r="E21" s="2">
         <v>45681.610567129632</v>
       </c>
       <c r="F21" s="13">
         <v>0</v>
       </c>
       <c r="G21" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>485</v>
       </c>
       <c r="B22" t="s">
         <v>358</v>
       </c>
       <c r="C22" t="s">
         <v>1074</v>
       </c>
       <c r="D22" t="s">
         <v>5</v>
       </c>
       <c r="E22" s="2">
         <v>45693.373356481483</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
       <c r="G22" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>550</v>
       </c>
       <c r="B23" t="s">
         <v>551</v>
       </c>
       <c r="C23" t="s">
         <v>1074</v>
       </c>
       <c r="D23" t="s">
         <v>5</v>
       </c>
       <c r="E23" s="2">
         <v>45698.480057870373</v>
       </c>
       <c r="F23" s="13">
         <v>0</v>
       </c>
       <c r="G23" t="s">
         <v>983</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>924</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>1074</v>
       </c>
       <c r="D24" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="2">
         <v>45699</v>
       </c>
       <c r="F24" s="13">
         <v>0</v>
       </c>
       <c r="G24" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>925</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25" t="s">
         <v>1074</v>
       </c>
       <c r="D25" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="2">
         <v>45699</v>
       </c>
       <c r="F25" s="13">
         <v>0</v>
       </c>
       <c r="G25" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>922</v>
       </c>
       <c r="B26" t="s">
         <v>923</v>
       </c>
       <c r="C26" t="s">
         <v>1074</v>
       </c>
       <c r="D26" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="2">
         <v>45699.53402777778</v>
       </c>
       <c r="F26" s="13">
         <v>0</v>
       </c>
       <c r="G26" t="s">
         <v>1070</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>920</v>
       </c>
       <c r="B27" t="s">
         <v>217</v>
       </c>
       <c r="C27" t="s">
         <v>1074</v>
       </c>
       <c r="D27" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="2">
         <v>45700.482488425929</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>921</v>
       </c>
       <c r="B28" t="s">
         <v>217</v>
       </c>
       <c r="C28" t="s">
         <v>1074</v>
       </c>
       <c r="D28" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="2">
         <v>45700.482488425929</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>915</v>
       </c>
       <c r="B29" t="s">
         <v>220</v>
       </c>
       <c r="C29" t="s">
         <v>1074</v>
       </c>
       <c r="D29" t="s">
         <v>5</v>
       </c>
       <c r="E29" s="2">
         <v>45700.552337962959</v>
       </c>
       <c r="F29" s="13">
         <v>0</v>
       </c>
       <c r="G29" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>916</v>
       </c>
       <c r="B30" t="s">
         <v>917</v>
       </c>
       <c r="C30" t="s">
         <v>1079</v>
       </c>
       <c r="D30" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="2">
         <v>45700.552337962959</v>
       </c>
       <c r="F30" s="13">
         <v>0</v>
       </c>
       <c r="G30" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>437</v>
       </c>
       <c r="B31" t="s">
         <v>918</v>
       </c>
       <c r="C31" t="s">
         <v>1080</v>
       </c>
       <c r="D31" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="2">
         <v>45700.552337962959</v>
       </c>
       <c r="F31" s="13">
         <v>0</v>
       </c>
       <c r="G31" t="s">
         <v>982</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>919</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32" t="s">
         <v>1074</v>
       </c>
       <c r="D32" t="s">
         <v>5</v>
       </c>
       <c r="E32" s="2">
         <v>45700.552337962959</v>
       </c>
       <c r="F32" s="13">
         <v>0</v>
       </c>
       <c r="G32" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>914</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>1074</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
       <c r="E33" s="2">
         <v>45712.46199074074</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>905</v>
       </c>
       <c r="B34" t="s">
         <v>906</v>
       </c>
       <c r="C34" t="s">
         <v>1082</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F34" s="13">
         <v>0</v>
       </c>
       <c r="G34" t="s">
         <v>771</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>907</v>
       </c>
       <c r="B35" t="s">
         <v>908</v>
       </c>
       <c r="C35" t="s">
         <v>1081</v>
       </c>
       <c r="D35" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F35" s="13">
         <v>0</v>
       </c>
       <c r="G35" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36" t="s">
         <v>1074</v>
       </c>
       <c r="D36" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F36" s="13">
         <v>0</v>
       </c>
       <c r="G36" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>909</v>
       </c>
       <c r="B37" t="s">
         <v>910</v>
       </c>
       <c r="C37" t="s">
         <v>1074</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F37" s="13">
         <v>0</v>
       </c>
       <c r="G37" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>302</v>
       </c>
       <c r="B38" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>1074</v>
       </c>
       <c r="D38" t="s">
         <v>5</v>
       </c>
       <c r="E38" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F38" s="13">
         <v>0</v>
       </c>
       <c r="G38" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>911</v>
       </c>
       <c r="B39" t="s">
         <v>207</v>
       </c>
       <c r="C39" t="s">
         <v>1074</v>
       </c>
       <c r="D39" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>912</v>
       </c>
       <c r="B40" t="s">
         <v>913</v>
       </c>
       <c r="C40" t="s">
         <v>1074</v>
       </c>
       <c r="D40" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F40" s="13">
         <v>0</v>
       </c>
       <c r="G40" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>691</v>
       </c>
       <c r="B41" t="s">
         <v>692</v>
       </c>
       <c r="C41" t="s">
         <v>1073</v>
       </c>
       <c r="D41" t="s">
         <v>5</v>
       </c>
       <c r="E41" s="2">
         <v>45712.473113425927</v>
       </c>
       <c r="F41" s="13">
         <v>0</v>
       </c>
       <c r="G41" t="s">
         <v>964</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>903</v>
       </c>
       <c r="B42" t="s">
         <v>837</v>
       </c>
       <c r="C42" t="s">
         <v>1074</v>
       </c>
       <c r="D42" t="s">
         <v>5</v>
       </c>
       <c r="E42" s="2">
         <v>45715.50136574074</v>
       </c>
       <c r="F42" s="13">
         <v>0</v>
       </c>
       <c r="G42" s="14" t="s">
         <v>981</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>904</v>
       </c>
       <c r="B43" t="s">
         <v>21</v>
       </c>
       <c r="C43" t="s">
         <v>1074</v>
       </c>
       <c r="D43" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="2">
         <v>45715.50136574074</v>
       </c>
       <c r="F43" s="13">
         <v>0</v>
       </c>
       <c r="G43" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>899</v>
       </c>
       <c r="B44" t="s">
         <v>21</v>
       </c>
       <c r="C44" t="s">
         <v>1074</v>
       </c>
       <c r="D44" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="2">
         <v>45723.417638888888</v>
       </c>
       <c r="F44" s="13">
         <v>0</v>
       </c>
       <c r="G44" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>611</v>
       </c>
       <c r="B45" t="s">
         <v>186</v>
       </c>
       <c r="C45" t="s">
         <v>1074</v>
       </c>
       <c r="D45" t="s">
         <v>5</v>
       </c>
       <c r="E45" s="2">
         <v>45723.417638888888</v>
       </c>
       <c r="F45" s="13">
         <v>0</v>
       </c>
       <c r="G45" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>900</v>
       </c>
       <c r="B46" t="s">
         <v>901</v>
       </c>
       <c r="C46" t="s">
         <v>1083</v>
       </c>
       <c r="D46" t="s">
         <v>5</v>
       </c>
       <c r="E46" s="2">
         <v>45723.417638888888</v>
       </c>
       <c r="F46" s="13">
         <v>0</v>
       </c>
       <c r="G46" t="s">
         <v>980</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>902</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>1074</v>
       </c>
       <c r="D47" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="2">
         <v>45723.417638888888</v>
       </c>
       <c r="F47" s="13">
         <v>0</v>
       </c>
       <c r="G47" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>836</v>
       </c>
       <c r="B48" t="s">
         <v>837</v>
       </c>
       <c r="C48" t="s">
         <v>1074</v>
       </c>
       <c r="D48" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="2">
         <v>45728</v>
       </c>
       <c r="F48" s="13">
         <v>0</v>
       </c>
       <c r="G48" t="s">
         <v>978</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>898</v>
       </c>
       <c r="B49" t="s">
         <v>88</v>
       </c>
       <c r="C49" t="s">
         <v>1074</v>
       </c>
       <c r="D49" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="2">
         <v>45728</v>
       </c>
       <c r="F49" s="13">
         <v>0</v>
       </c>
       <c r="G49" t="s">
         <v>979</v>
       </c>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>896</v>
       </c>
       <c r="B50" t="s">
         <v>897</v>
       </c>
       <c r="C50" t="s">
         <v>1078</v>
       </c>
       <c r="D50" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="2">
         <v>45728.357129629629</v>
       </c>
       <c r="F50" s="13">
         <v>0</v>
       </c>
       <c r="G50" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>743</v>
       </c>
       <c r="B51" t="s">
         <v>744</v>
       </c>
       <c r="C51" t="s">
         <v>1073</v>
       </c>
       <c r="D51" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="2">
         <v>45728.437048611115</v>
       </c>
       <c r="F51" s="13">
         <v>0</v>
       </c>
       <c r="G51" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>894</v>
       </c>
       <c r="B52" t="s">
         <v>719</v>
       </c>
       <c r="C52" t="s">
         <v>1074</v>
       </c>
       <c r="D52" t="s">
         <v>5</v>
       </c>
       <c r="E52" s="2">
         <v>45728.501793981479</v>
       </c>
       <c r="F52" s="13">
         <v>0</v>
       </c>
       <c r="G52" t="s">
         <v>976</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>895</v>
       </c>
       <c r="B53" t="s">
         <v>433</v>
       </c>
       <c r="C53" t="s">
         <v>1074</v>
       </c>
       <c r="D53" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="2">
         <v>45728.501793981479</v>
       </c>
       <c r="F53" s="13">
         <v>0</v>
       </c>
       <c r="G53" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>893</v>
       </c>
       <c r="B54" t="s">
         <v>46</v>
       </c>
       <c r="C54" t="s">
         <v>1074</v>
       </c>
       <c r="D54" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="2">
         <v>45743.485671296294</v>
       </c>
       <c r="F54" s="13">
         <v>0</v>
       </c>
       <c r="G54" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>829</v>
       </c>
       <c r="B55" t="s">
         <v>398</v>
       </c>
       <c r="C55" t="s">
         <v>1074</v>
       </c>
       <c r="D55" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2">
         <v>45743.510520833333</v>
       </c>
       <c r="F55" s="13">
         <v>0</v>
       </c>
       <c r="G55" t="s">
         <v>975</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>892</v>
       </c>
       <c r="B56" t="s">
         <v>419</v>
       </c>
       <c r="C56" t="s">
         <v>1074</v>
       </c>
       <c r="D56" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2">
         <v>45743.510520833333</v>
       </c>
       <c r="F56" s="13">
         <v>0</v>
       </c>
       <c r="G56" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>890</v>
       </c>
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57" t="s">
         <v>1074</v>
       </c>
       <c r="D57" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2">
         <v>45743.520439814813</v>
       </c>
       <c r="F57" s="13">
         <v>0</v>
       </c>
       <c r="G57" s="14" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>891</v>
       </c>
       <c r="B58" t="s">
         <v>343</v>
       </c>
       <c r="C58" t="s">
         <v>1074</v>
       </c>
       <c r="D58" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2">
         <v>45743.520439814813</v>
       </c>
       <c r="F58" s="13">
         <v>0</v>
       </c>
       <c r="G58" t="s">
         <v>974</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59" t="s">
         <v>79</v>
       </c>
       <c r="C59" t="s">
         <v>1074</v>
       </c>
       <c r="D59" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2">
         <v>45743.564849537041</v>
       </c>
       <c r="F59" s="13">
         <v>0</v>
       </c>
       <c r="G59" t="s">
         <v>973</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>817</v>
       </c>
       <c r="B60" t="s">
         <v>818</v>
       </c>
       <c r="C60" t="s">
         <v>1084</v>
       </c>
       <c r="D60" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F60" s="13">
         <v>0</v>
       </c>
       <c r="G60" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>883</v>
       </c>
       <c r="B61" t="s">
         <v>539</v>
       </c>
       <c r="C61" t="s">
         <v>1074</v>
       </c>
       <c r="D61" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F61" s="13">
         <v>0</v>
       </c>
       <c r="G61" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>884</v>
       </c>
       <c r="B62" t="s">
         <v>600</v>
       </c>
       <c r="C62" t="s">
         <v>1088</v>
       </c>
       <c r="D62" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F62" s="13">
         <v>0</v>
       </c>
       <c r="G62" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>885</v>
       </c>
       <c r="B63" t="s">
         <v>415</v>
       </c>
       <c r="C63" t="s">
         <v>1074</v>
       </c>
       <c r="D63" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F63" s="13">
         <v>0</v>
       </c>
       <c r="G63" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>886</v>
       </c>
       <c r="B64" t="s">
         <v>52</v>
       </c>
       <c r="C64" t="s">
         <v>1074</v>
       </c>
       <c r="D64" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F64" s="13">
         <v>0</v>
       </c>
       <c r="G64" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>887</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" t="s">
         <v>1074</v>
       </c>
       <c r="D65" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F65" s="13">
         <v>0</v>
       </c>
       <c r="G65" t="s">
         <v>971</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>888</v>
       </c>
       <c r="B66" t="s">
         <v>21</v>
       </c>
       <c r="C66" t="s">
         <v>1074</v>
       </c>
       <c r="D66" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F66" s="13">
         <v>0</v>
       </c>
       <c r="G66" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>618</v>
       </c>
       <c r="B67" t="s">
         <v>82</v>
       </c>
       <c r="C67" t="s">
         <v>1074</v>
       </c>
       <c r="D67" t="s">
         <v>5</v>
       </c>
       <c r="E67" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F67" s="13">
         <v>0</v>
       </c>
       <c r="G67" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>889</v>
       </c>
       <c r="B68" t="s">
         <v>84</v>
       </c>
       <c r="C68" t="s">
         <v>1074</v>
       </c>
       <c r="D68" t="s">
         <v>5</v>
       </c>
       <c r="E68" s="2">
         <v>45744.390868055554</v>
       </c>
       <c r="F68" s="13">
         <v>0</v>
       </c>
       <c r="G68" t="s">
         <v>972</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>873</v>
       </c>
       <c r="B69" t="s">
         <v>874</v>
       </c>
       <c r="C69" t="s">
         <v>1074</v>
       </c>
       <c r="D69" t="s">
         <v>5</v>
       </c>
       <c r="E69" s="2">
         <v>45749.465520833335</v>
       </c>
       <c r="F69" s="13">
         <v>0</v>
       </c>
       <c r="G69" s="14" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>875</v>
       </c>
       <c r="B70" t="s">
         <v>876</v>
       </c>
       <c r="C70" t="s">
         <v>1074</v>
       </c>
       <c r="D70" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="2">
         <v>45749.465520833335</v>
       </c>
       <c r="F70" s="13">
         <v>0</v>
       </c>
       <c r="G70" t="s">
         <v>969</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>877</v>
       </c>
       <c r="B71" t="s">
         <v>433</v>
       </c>
       <c r="C71" t="s">
         <v>1074</v>
       </c>
       <c r="D71" t="s">
         <v>5</v>
       </c>
       <c r="E71" s="2">
         <v>45749.465520833335</v>
       </c>
       <c r="F71" s="13">
         <v>0</v>
       </c>
       <c r="G71" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>878</v>
       </c>
       <c r="B72" t="s">
         <v>295</v>
       </c>
       <c r="C72" t="s">
         <v>1074</v>
       </c>
       <c r="D72" t="s">
         <v>5</v>
       </c>
       <c r="E72" s="2">
         <v>45749.465520833335</v>
       </c>
       <c r="F72" s="13">
         <v>0</v>
       </c>
       <c r="G72" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>879</v>
       </c>
       <c r="B73" t="s">
         <v>880</v>
       </c>
       <c r="C73" t="s">
         <v>1074</v>
       </c>
       <c r="D73" t="s">
         <v>5</v>
       </c>
       <c r="E73" s="2">
         <v>45749.465520833335</v>
       </c>
       <c r="F73" s="13">
         <v>0</v>
       </c>
       <c r="G73" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>881</v>
       </c>
       <c r="B74" t="s">
         <v>882</v>
       </c>
       <c r="C74" t="s">
         <v>1074</v>
       </c>
       <c r="D74" t="s">
         <v>5</v>
       </c>
       <c r="E74" s="2">
         <v>45749.465520833335</v>
       </c>
       <c r="F74" s="13">
         <v>0</v>
       </c>
       <c r="G74" t="s">
         <v>970</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>872</v>
       </c>
       <c r="B75" t="s">
         <v>597</v>
       </c>
       <c r="C75" t="s">
         <v>1074</v>
       </c>
       <c r="D75" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="2">
         <v>45755.511863425927</v>
       </c>
       <c r="F75" s="13">
         <v>0</v>
       </c>
       <c r="G75" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>116</v>
       </c>
       <c r="B76" t="s">
         <v>79</v>
       </c>
       <c r="C76" t="s">
         <v>1074</v>
       </c>
       <c r="D76" t="s">
         <v>5</v>
       </c>
       <c r="E76" s="2">
         <v>45755.511863425927</v>
       </c>
       <c r="F76" s="13">
         <v>0</v>
       </c>
       <c r="G76" t="s">
         <v>968</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>871</v>
       </c>
       <c r="B77" t="s">
         <v>358</v>
       </c>
       <c r="C77" t="s">
         <v>1074</v>
       </c>
       <c r="D77" t="s">
         <v>5</v>
       </c>
       <c r="E77" s="2">
         <v>45756.411863425928</v>
       </c>
       <c r="F77" s="13">
         <v>0</v>
       </c>
       <c r="G77" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>870</v>
       </c>
       <c r="B78" t="s">
         <v>21</v>
       </c>
       <c r="C78" t="s">
         <v>1074</v>
       </c>
       <c r="D78" t="s">
         <v>5</v>
       </c>
       <c r="E78" s="2">
         <v>45756.511863425927</v>
       </c>
       <c r="F78" s="13">
         <v>0</v>
       </c>
       <c r="G78" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>869</v>
       </c>
       <c r="B79" t="s">
         <v>436</v>
       </c>
       <c r="C79" t="s">
         <v>1074</v>
       </c>
       <c r="D79" t="s">
         <v>5</v>
       </c>
       <c r="E79" s="2">
         <v>45756.58221064815</v>
       </c>
       <c r="F79" s="13">
         <v>0</v>
       </c>
       <c r="G79" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>231</v>
       </c>
       <c r="B80" t="s">
         <v>21</v>
       </c>
       <c r="C80" t="s">
         <v>1074</v>
       </c>
       <c r="D80" t="s">
         <v>5</v>
       </c>
       <c r="E80" s="2">
         <v>45763.400405092594</v>
       </c>
       <c r="F80" s="13">
         <v>0</v>
       </c>
       <c r="G80" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>868</v>
       </c>
       <c r="B81" t="s">
         <v>21</v>
       </c>
       <c r="C81" t="s">
         <v>1074</v>
       </c>
       <c r="D81" t="s">
         <v>5</v>
       </c>
       <c r="E81" s="2">
         <v>45763.400405092594</v>
       </c>
       <c r="F81" s="13">
         <v>0</v>
       </c>
       <c r="G81" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>866</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>1074</v>
       </c>
       <c r="D82" t="s">
         <v>5</v>
       </c>
       <c r="E82" s="2">
         <v>45763.612349537034</v>
       </c>
       <c r="F82" s="13">
         <v>0</v>
       </c>
       <c r="G82" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>867</v>
       </c>
       <c r="B83" t="s">
         <v>30</v>
       </c>
       <c r="C83" t="s">
         <v>1074</v>
       </c>
       <c r="D83" t="s">
         <v>5</v>
       </c>
       <c r="E83" s="2">
         <v>45763.612349537034</v>
       </c>
       <c r="F83" s="13">
         <v>0</v>
       </c>
       <c r="G83" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>863</v>
       </c>
       <c r="B84" t="s">
         <v>358</v>
       </c>
       <c r="C84" t="s">
         <v>1074</v>
       </c>
       <c r="D84" t="s">
         <v>5</v>
       </c>
       <c r="E84" s="2">
         <v>45764.410370370373</v>
       </c>
       <c r="F84" s="13">
         <v>0</v>
       </c>
       <c r="G84" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>864</v>
       </c>
       <c r="B85" t="s">
         <v>865</v>
       </c>
       <c r="C85" t="s">
         <v>1074</v>
       </c>
       <c r="D85" t="s">
         <v>5</v>
       </c>
       <c r="E85" s="2">
         <v>45764.410370370373</v>
       </c>
       <c r="F85" s="13">
         <v>0</v>
       </c>
       <c r="G85" t="s">
         <v>961</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>853</v>
       </c>
       <c r="B86" t="s">
         <v>343</v>
       </c>
       <c r="C86" t="s">
         <v>1074</v>
       </c>
       <c r="D86" t="s">
         <v>5</v>
       </c>
       <c r="E86" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F86" s="13">
         <v>0</v>
       </c>
       <c r="G86" t="s">
         <v>964</v>
       </c>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>854</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>1074</v>
       </c>
       <c r="D87" t="s">
         <v>5</v>
       </c>
       <c r="E87" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F87" s="13">
         <v>0</v>
       </c>
       <c r="G87" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>475</v>
       </c>
       <c r="B88" t="s">
         <v>476</v>
       </c>
       <c r="C88" t="s">
         <v>1074</v>
       </c>
       <c r="D88" t="s">
         <v>5</v>
       </c>
       <c r="E88" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F88" s="13">
         <v>0</v>
       </c>
       <c r="G88" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>855</v>
       </c>
       <c r="B89" t="s">
         <v>856</v>
       </c>
       <c r="C89" t="s">
         <v>1074</v>
       </c>
       <c r="D89" t="s">
         <v>5</v>
       </c>
       <c r="E89" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F89" s="13">
         <v>0</v>
       </c>
       <c r="G89" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>857</v>
       </c>
       <c r="B90" t="s">
         <v>202</v>
       </c>
       <c r="C90" t="s">
         <v>1074</v>
       </c>
       <c r="D90" t="s">
         <v>5</v>
       </c>
       <c r="E90" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F90" s="13">
         <v>0</v>
       </c>
       <c r="G90" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>858</v>
       </c>
       <c r="B91" t="s">
         <v>82</v>
       </c>
       <c r="C91" t="s">
         <v>1074</v>
       </c>
       <c r="D91" t="s">
         <v>5</v>
       </c>
       <c r="E91" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F91" s="13">
         <v>0</v>
       </c>
       <c r="G91" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>859</v>
       </c>
       <c r="B92" t="s">
         <v>202</v>
       </c>
       <c r="C92" t="s">
         <v>1074</v>
       </c>
       <c r="D92" t="s">
         <v>5</v>
       </c>
       <c r="E92" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F92" s="13">
         <v>0</v>
       </c>
       <c r="G92" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>860</v>
       </c>
       <c r="B93" t="s">
         <v>82</v>
       </c>
       <c r="C93" t="s">
         <v>1074</v>
       </c>
       <c r="D93" t="s">
         <v>5</v>
       </c>
       <c r="E93" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F93" s="13">
         <v>0</v>
       </c>
       <c r="G93" t="s">
         <v>964</v>
       </c>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>861</v>
       </c>
       <c r="B94" t="s">
         <v>82</v>
       </c>
       <c r="C94" t="s">
         <v>1074</v>
       </c>
       <c r="D94" t="s">
         <v>5</v>
       </c>
       <c r="E94" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F94" s="13">
         <v>0</v>
       </c>
       <c r="G94" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>862</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>1074</v>
       </c>
       <c r="D95" t="s">
         <v>5</v>
       </c>
       <c r="E95" s="2">
         <v>45771.432071759256</v>
       </c>
       <c r="F95" s="13">
         <v>0</v>
       </c>
       <c r="G95" t="s">
         <v>966</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>850</v>
       </c>
       <c r="B96" t="s">
         <v>851</v>
       </c>
       <c r="C96" t="s">
         <v>1074</v>
       </c>
       <c r="D96" t="s">
         <v>5</v>
       </c>
       <c r="E96" s="2">
         <v>45771.621319444443</v>
       </c>
       <c r="F96" s="13">
         <v>0</v>
       </c>
       <c r="G96" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>852</v>
       </c>
       <c r="B97" t="s">
         <v>733</v>
       </c>
       <c r="C97" t="s">
         <v>1074</v>
       </c>
       <c r="D97" t="s">
         <v>5</v>
       </c>
       <c r="E97" s="2">
         <v>45771.621319444443</v>
       </c>
       <c r="F97" s="13">
         <v>0</v>
       </c>
       <c r="G97" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>847</v>
       </c>
       <c r="B98" t="s">
         <v>401</v>
       </c>
       <c r="C98" t="s">
         <v>1074</v>
       </c>
       <c r="D98" t="s">
         <v>5</v>
       </c>
       <c r="E98" s="2">
         <v>45777</v>
       </c>
       <c r="F98" s="13">
         <v>0</v>
       </c>
       <c r="G98" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>848</v>
       </c>
       <c r="B99" t="s">
         <v>141</v>
       </c>
       <c r="C99" t="s">
         <v>1074</v>
       </c>
       <c r="D99" t="s">
         <v>5</v>
       </c>
       <c r="E99" s="2">
         <v>45777</v>
       </c>
       <c r="F99" s="13">
         <v>0</v>
       </c>
       <c r="G99" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>849</v>
       </c>
       <c r="B100" t="s">
         <v>726</v>
       </c>
       <c r="C100" t="s">
         <v>1074</v>
       </c>
       <c r="D100" t="s">
         <v>5</v>
       </c>
       <c r="E100" s="2">
         <v>45777</v>
       </c>
       <c r="F100" s="13">
         <v>0</v>
       </c>
       <c r="G100" t="s">
         <v>963</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>846</v>
       </c>
       <c r="B101" t="s">
         <v>58</v>
       </c>
       <c r="C101" t="s">
         <v>1074</v>
       </c>
       <c r="D101" t="s">
         <v>5</v>
       </c>
       <c r="E101" s="2">
         <v>45777.581261574072</v>
       </c>
       <c r="F101" s="13">
         <v>0</v>
       </c>
       <c r="G101" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>843</v>
       </c>
       <c r="B102" t="s">
         <v>64</v>
       </c>
       <c r="C102" t="s">
         <v>1074</v>
       </c>
       <c r="D102" t="s">
         <v>5</v>
       </c>
       <c r="E102" s="2">
         <v>45777.632314814815</v>
       </c>
       <c r="F102" s="13">
         <v>0</v>
       </c>
       <c r="G102" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>844</v>
       </c>
       <c r="B103" t="s">
         <v>21</v>
       </c>
       <c r="C103" t="s">
         <v>1074</v>
       </c>
       <c r="D103" t="s">
         <v>5</v>
       </c>
       <c r="E103" s="2">
         <v>45777.632314814815</v>
       </c>
       <c r="F103" s="13">
         <v>0</v>
       </c>
       <c r="G103" t="s">
         <v>962</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>845</v>
       </c>
       <c r="B104" t="s">
         <v>788</v>
       </c>
       <c r="C104" t="s">
         <v>1074</v>
       </c>
       <c r="D104" t="s">
         <v>5</v>
       </c>
       <c r="E104" s="2">
         <v>45777.632314814815</v>
       </c>
       <c r="F104" s="13">
         <v>0</v>
       </c>
       <c r="G104" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>841</v>
       </c>
       <c r="B105" t="s">
         <v>842</v>
       </c>
       <c r="C105" t="s">
         <v>1074</v>
       </c>
       <c r="D105" t="s">
         <v>5</v>
       </c>
       <c r="E105" s="2">
         <v>45786.378750000003</v>
       </c>
       <c r="F105" s="13">
         <v>0</v>
       </c>
       <c r="G105" t="s">
         <v>961</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>840</v>
       </c>
       <c r="B106" t="s">
         <v>48</v>
       </c>
       <c r="C106" t="s">
         <v>1074</v>
       </c>
       <c r="D106" t="s">
         <v>5</v>
       </c>
       <c r="E106" s="2">
         <v>45791</v>
       </c>
       <c r="F106" s="13">
         <v>0</v>
       </c>
       <c r="G106" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>836</v>
       </c>
       <c r="B107" t="s">
         <v>837</v>
       </c>
       <c r="C107" t="s">
         <v>1074</v>
       </c>
       <c r="D107" t="s">
         <v>5</v>
       </c>
       <c r="E107" s="2">
         <v>45791.418344907404</v>
       </c>
       <c r="F107" s="13">
         <v>0</v>
       </c>
       <c r="G107" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>838</v>
       </c>
       <c r="B108" t="s">
         <v>788</v>
       </c>
       <c r="C108" t="s">
         <v>1074</v>
       </c>
       <c r="D108" t="s">
         <v>5</v>
       </c>
       <c r="E108" s="2">
         <v>45791.418344907404</v>
       </c>
       <c r="F108" s="13">
         <v>0</v>
       </c>
       <c r="G108" t="s">
         <v>959</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>839</v>
       </c>
       <c r="B109" t="s">
         <v>551</v>
       </c>
       <c r="C109" t="s">
         <v>1074</v>
       </c>
       <c r="D109" t="s">
         <v>5</v>
       </c>
       <c r="E109" s="2">
         <v>45791.418344907404</v>
       </c>
       <c r="F109" s="13">
         <v>0</v>
       </c>
       <c r="G109" t="s">
         <v>960</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>776</v>
       </c>
       <c r="B110" t="s">
         <v>28</v>
       </c>
       <c r="C110" t="s">
         <v>1074</v>
       </c>
       <c r="D110" t="s">
         <v>5</v>
       </c>
       <c r="E110" s="2">
         <v>45791.47111111111</v>
       </c>
       <c r="F110" s="13">
         <v>0</v>
       </c>
       <c r="G110" t="s">
         <v>957</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>835</v>
       </c>
       <c r="B111" t="s">
         <v>77</v>
       </c>
       <c r="C111" t="s">
         <v>1074</v>
       </c>
       <c r="D111" t="s">
         <v>5</v>
       </c>
       <c r="E111" s="2">
         <v>45799.400694444441</v>
       </c>
       <c r="F111" s="13">
         <v>0</v>
       </c>
       <c r="G111" t="s">
         <v>955</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>334</v>
       </c>
       <c r="B112" t="s">
         <v>42</v>
       </c>
       <c r="C112" t="s">
         <v>1074</v>
       </c>
       <c r="D112" t="s">
         <v>5</v>
       </c>
       <c r="E112" s="2">
         <v>45799.400694444441</v>
       </c>
       <c r="F112" s="13">
         <v>0</v>
       </c>
       <c r="G112" t="s">
         <v>956</v>
       </c>
     </row>
-    <row r="113" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>833</v>
       </c>
       <c r="B113" t="s">
         <v>50</v>
       </c>
       <c r="C113" t="s">
         <v>1074</v>
       </c>
       <c r="D113" t="s">
         <v>5</v>
       </c>
       <c r="E113" s="2">
         <v>45805.446608796294</v>
       </c>
       <c r="F113" s="13">
         <v>0</v>
       </c>
       <c r="G113" t="s">
         <v>953</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>834</v>
       </c>
       <c r="B114" t="s">
         <v>229</v>
       </c>
       <c r="C114" t="s">
         <v>1074</v>
       </c>
       <c r="D114" t="s">
         <v>5</v>
       </c>
       <c r="E114" s="2">
         <v>45805.446608796294</v>
       </c>
       <c r="F114" s="13">
         <v>0</v>
       </c>
       <c r="G114" t="s">
         <v>954</v>
       </c>
     </row>
-    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>829</v>
       </c>
       <c r="B115" t="s">
         <v>398</v>
       </c>
       <c r="C115" t="s">
         <v>1074</v>
       </c>
       <c r="D115" t="s">
         <v>5</v>
       </c>
       <c r="E115" s="2">
         <v>45806</v>
       </c>
       <c r="F115" s="13">
         <v>0</v>
       </c>
       <c r="G115" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="116" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>318</v>
       </c>
       <c r="B116" t="s">
         <v>788</v>
       </c>
       <c r="C116" t="s">
         <v>1074</v>
       </c>
       <c r="D116" t="s">
         <v>5</v>
       </c>
       <c r="E116" s="2">
         <v>45806</v>
       </c>
       <c r="F116" s="13">
         <v>0</v>
       </c>
       <c r="G116" t="s">
         <v>830</v>
       </c>
     </row>
-    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>831</v>
       </c>
       <c r="B117" t="s">
         <v>69</v>
       </c>
       <c r="C117" t="s">
         <v>1074</v>
       </c>
       <c r="D117" t="s">
         <v>5</v>
       </c>
       <c r="E117" s="2">
         <v>45806</v>
       </c>
       <c r="F117" s="13">
         <v>0</v>
       </c>
       <c r="G117" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="118" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>832</v>
       </c>
       <c r="B118" t="s">
         <v>60</v>
       </c>
       <c r="C118" t="s">
         <v>1074</v>
       </c>
       <c r="D118" t="s">
         <v>5</v>
       </c>
       <c r="E118" s="2">
         <v>45806</v>
       </c>
       <c r="F118" s="13">
         <v>0</v>
       </c>
       <c r="G118" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="119" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>828</v>
       </c>
       <c r="B119" t="s">
         <v>436</v>
       </c>
       <c r="C119" t="s">
         <v>1074</v>
       </c>
       <c r="D119" t="s">
         <v>5</v>
       </c>
       <c r="E119" s="2">
         <v>45806.333657407406</v>
       </c>
       <c r="F119" s="13">
         <v>0</v>
       </c>
       <c r="G119" t="s">
         <v>951</v>
       </c>
     </row>
-    <row r="120" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>952</v>
       </c>
       <c r="B120" t="s">
         <v>343</v>
       </c>
       <c r="C120" t="s">
         <v>1074</v>
       </c>
       <c r="D120" t="s">
         <v>5</v>
       </c>
       <c r="E120" s="2">
         <v>45806.333657407406</v>
       </c>
       <c r="F120" s="13">
         <v>0</v>
       </c>
       <c r="G120" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="121" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>420</v>
       </c>
       <c r="B121" t="s">
         <v>17</v>
       </c>
       <c r="C121" t="s">
         <v>1074</v>
       </c>
       <c r="D121" t="s">
         <v>5</v>
       </c>
       <c r="E121" s="2">
         <v>45819.387048611112</v>
       </c>
       <c r="F121" s="13">
         <v>0</v>
       </c>
       <c r="G121" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="122" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>825</v>
       </c>
       <c r="B122" t="s">
         <v>122</v>
       </c>
       <c r="C122" t="s">
         <v>1074</v>
       </c>
       <c r="D122" t="s">
         <v>5</v>
       </c>
       <c r="E122" s="2">
         <v>45819.387048611112</v>
       </c>
       <c r="F122" s="13">
         <v>0</v>
       </c>
       <c r="G122" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="123" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>826</v>
       </c>
       <c r="B123" t="s">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>1074</v>
       </c>
       <c r="D123" t="s">
         <v>5</v>
       </c>
       <c r="E123" s="2">
         <v>45819.387048611112</v>
       </c>
       <c r="F123" s="13">
         <v>0</v>
       </c>
       <c r="G123" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="124" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>827</v>
       </c>
       <c r="B124" t="s">
         <v>330</v>
       </c>
       <c r="C124" t="s">
         <v>1074</v>
       </c>
       <c r="D124" t="s">
         <v>5</v>
       </c>
       <c r="E124" s="2">
         <v>45819.387048611112</v>
       </c>
       <c r="F124" s="13">
         <v>0</v>
       </c>
       <c r="G124" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="125" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>824</v>
       </c>
       <c r="B125" t="s">
         <v>19</v>
       </c>
       <c r="C125" t="s">
         <v>1074</v>
       </c>
       <c r="D125" t="s">
         <v>5</v>
       </c>
       <c r="E125" s="2">
         <v>45819.458379629628</v>
       </c>
       <c r="F125" s="13">
         <v>0</v>
       </c>
       <c r="G125" t="s">
         <v>950</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>822</v>
       </c>
       <c r="B126" t="s">
         <v>823</v>
       </c>
       <c r="C126" t="s">
         <v>1074</v>
       </c>
       <c r="D126" t="s">
         <v>5</v>
       </c>
       <c r="E126" s="2">
         <v>45833.367268518516</v>
       </c>
       <c r="F126" s="13">
         <v>0</v>
       </c>
       <c r="G126" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="127" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>521</v>
       </c>
       <c r="B127" t="s">
         <v>220</v>
       </c>
       <c r="C127" t="s">
         <v>1074</v>
       </c>
       <c r="D127" t="s">
         <v>5</v>
       </c>
       <c r="E127" s="2">
         <v>45833.367268518516</v>
       </c>
       <c r="F127" s="13">
         <v>0</v>
       </c>
       <c r="G127" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>821</v>
       </c>
       <c r="B128" t="s">
         <v>733</v>
       </c>
       <c r="C128" t="s">
         <v>1074</v>
       </c>
       <c r="D128" t="s">
         <v>5</v>
       </c>
       <c r="E128" s="2">
         <v>45833.40152777778</v>
       </c>
       <c r="F128" s="13">
         <v>0</v>
       </c>
       <c r="G128" t="s">
         <v>949</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>989</v>
       </c>
       <c r="B129" t="s">
         <v>52</v>
       </c>
       <c r="C129" t="s">
         <v>1074</v>
       </c>
       <c r="D129" t="s">
         <v>5</v>
       </c>
       <c r="E129" s="2">
         <v>45833.40152777778</v>
       </c>
       <c r="F129" s="13">
         <v>0</v>
       </c>
       <c r="G129" t="s">
         <v>948</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>990</v>
       </c>
       <c r="B130" t="s">
         <v>82</v>
       </c>
       <c r="C130" t="s">
         <v>1074</v>
       </c>
       <c r="D130" t="s">
         <v>5</v>
       </c>
       <c r="E130" s="2">
         <v>45833</v>
       </c>
       <c r="F130" s="13">
         <v>0</v>
       </c>
       <c r="G130" s="14" t="s">
         <v>991</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>363</v>
       </c>
       <c r="B131" t="s">
         <v>21</v>
       </c>
       <c r="C131" t="s">
         <v>1074</v>
       </c>
       <c r="D131" t="s">
         <v>223</v>
       </c>
       <c r="E131" s="2">
         <v>45839</v>
       </c>
       <c r="F131" s="13">
         <v>1860</v>
       </c>
       <c r="G131" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>992</v>
       </c>
       <c r="B132" t="s">
         <v>21</v>
       </c>
       <c r="C132" t="s">
         <v>1074</v>
       </c>
       <c r="D132" t="s">
         <v>5</v>
       </c>
       <c r="E132" s="2">
         <v>45847</v>
       </c>
       <c r="F132" s="13">
         <v>0</v>
       </c>
       <c r="G132" t="s">
         <v>1052</v>
       </c>
     </row>
-    <row r="133" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="3" t="s">
         <v>993</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C133" t="s">
         <v>1074</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E133" s="15">
         <v>45861</v>
       </c>
       <c r="F133" s="16">
         <v>0</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>994</v>
       </c>
     </row>
-    <row r="134" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="3" t="s">
         <v>602</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C134" t="s">
         <v>1074</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E134" s="15">
         <v>45861</v>
       </c>
       <c r="F134" s="16">
         <v>0</v>
       </c>
       <c r="G134" s="17" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="135" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
         <v>995</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>1074</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E135" s="15">
         <v>45861</v>
       </c>
       <c r="F135" s="16">
         <v>0</v>
       </c>
       <c r="G135" s="17" t="s">
         <v>1061</v>
       </c>
     </row>
-    <row r="136" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>1074</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E136" s="15">
         <v>45861</v>
       </c>
       <c r="F136" s="16">
         <v>0</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>996</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>997</v>
       </c>
       <c r="B137" t="s">
         <v>504</v>
       </c>
       <c r="C137" t="s">
         <v>1085</v>
       </c>
       <c r="D137" t="s">
         <v>5</v>
       </c>
       <c r="E137" s="2">
         <v>45863.39534722222</v>
       </c>
       <c r="F137" s="13">
         <v>0</v>
       </c>
       <c r="G137" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>998</v>
       </c>
       <c r="B138" t="s">
         <v>66</v>
       </c>
       <c r="C138" t="s">
         <v>1074</v>
       </c>
       <c r="D138" t="s">
         <v>5</v>
       </c>
       <c r="E138" s="2">
         <v>45868.439687500002</v>
       </c>
       <c r="F138" s="13">
         <v>0</v>
       </c>
       <c r="G138" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="139" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>999</v>
       </c>
       <c r="B139" t="s">
         <v>295</v>
       </c>
       <c r="C139" t="s">
         <v>1074</v>
       </c>
       <c r="D139" t="s">
         <v>5</v>
       </c>
       <c r="E139" s="2">
         <v>45891.439317129632</v>
       </c>
       <c r="F139" s="13">
         <v>0</v>
       </c>
       <c r="G139" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="140" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
         <v>1000</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>469</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>1086</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E140" s="15">
         <v>45891.439317129632</v>
       </c>
       <c r="F140" s="16">
         <v>0</v>
       </c>
       <c r="G140" t="s">
         <v>980</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>166</v>
       </c>
       <c r="B141" t="s">
         <v>167</v>
       </c>
       <c r="C141" t="s">
         <v>1074</v>
       </c>
       <c r="D141" t="s">
         <v>223</v>
       </c>
       <c r="E141" s="2">
         <v>45894</v>
       </c>
       <c r="F141" s="13">
         <v>2000</v>
       </c>
       <c r="G141" t="s">
         <v>1054</v>
       </c>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>1001</v>
       </c>
       <c r="B142" t="s">
         <v>603</v>
       </c>
       <c r="C142" t="s">
         <v>1074</v>
       </c>
       <c r="D142" t="s">
         <v>5</v>
       </c>
       <c r="E142" s="2">
         <v>45896</v>
       </c>
       <c r="F142" s="13">
         <v>0</v>
       </c>
       <c r="G142" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>1002</v>
       </c>
       <c r="B143" t="s">
         <v>21</v>
       </c>
       <c r="C143" t="s">
         <v>1074</v>
       </c>
       <c r="D143" t="s">
         <v>5</v>
       </c>
       <c r="E143" s="2">
         <v>45896</v>
       </c>
       <c r="F143" s="13">
         <v>0</v>
       </c>
       <c r="G143" t="s">
         <v>1052</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>1003</v>
       </c>
       <c r="B144" t="s">
         <v>69</v>
       </c>
       <c r="C144" t="s">
         <v>1074</v>
       </c>
       <c r="D144" t="s">
         <v>5</v>
       </c>
       <c r="E144" s="2">
         <v>45896</v>
       </c>
       <c r="F144" s="13">
         <v>0</v>
       </c>
       <c r="G144" t="s">
         <v>1052</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>1004</v>
       </c>
       <c r="B145" t="s">
         <v>202</v>
       </c>
       <c r="C145" t="s">
         <v>1074</v>
       </c>
       <c r="D145" t="s">
         <v>5</v>
       </c>
       <c r="E145" s="2">
         <v>45896</v>
       </c>
       <c r="F145" s="13">
         <v>0</v>
       </c>
       <c r="G145" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>1005</v>
       </c>
       <c r="B146" t="s">
         <v>284</v>
       </c>
       <c r="C146" t="s">
         <v>1074</v>
       </c>
       <c r="D146" t="s">
         <v>5</v>
       </c>
       <c r="E146" s="2">
         <v>45896.490416666667</v>
       </c>
       <c r="F146" s="13">
         <v>0</v>
       </c>
       <c r="G146" t="s">
         <v>1052</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>1006</v>
       </c>
       <c r="B147" t="s">
         <v>562</v>
       </c>
       <c r="C147" t="s">
         <v>1081</v>
       </c>
       <c r="D147" t="s">
         <v>5</v>
       </c>
       <c r="E147" s="2">
         <v>45910</v>
       </c>
       <c r="F147" s="13">
         <v>0</v>
       </c>
       <c r="G147" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>1007</v>
       </c>
       <c r="B148" t="s">
         <v>88</v>
       </c>
       <c r="C148" t="s">
         <v>1074</v>
       </c>
       <c r="D148" t="s">
         <v>5</v>
       </c>
       <c r="E148" s="2">
         <v>45910.461365740739</v>
       </c>
       <c r="F148" s="13">
         <v>0</v>
       </c>
       <c r="G148" t="s">
         <v>1052</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>123</v>
       </c>
       <c r="B149" t="s">
         <v>403</v>
       </c>
       <c r="C149" t="s">
         <v>1074</v>
       </c>
       <c r="D149" t="s">
         <v>5</v>
       </c>
       <c r="E149" s="2">
         <v>45910.530555555553</v>
       </c>
       <c r="F149" s="13">
         <v>0</v>
       </c>
       <c r="G149" t="s">
         <v>1055</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>921</v>
       </c>
       <c r="B150" t="s">
         <v>217</v>
       </c>
       <c r="C150" t="s">
         <v>1074</v>
       </c>
       <c r="D150" t="s">
         <v>223</v>
       </c>
       <c r="E150" s="2">
         <v>45923.377175925925</v>
       </c>
       <c r="F150" s="13">
         <v>1000</v>
       </c>
       <c r="G150" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="151" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>1008</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>1074</v>
       </c>
       <c r="D151" t="s">
         <v>5</v>
       </c>
       <c r="E151" s="2">
         <v>45932.537256944444</v>
       </c>
       <c r="F151" s="13">
         <v>0</v>
       </c>
       <c r="G151" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>1009</v>
       </c>
       <c r="B152" t="s">
         <v>1010</v>
       </c>
       <c r="C152" t="s">
         <v>1081</v>
       </c>
       <c r="D152" t="s">
         <v>5</v>
       </c>
       <c r="E152" s="2">
         <v>45932.537256944444</v>
       </c>
       <c r="F152" s="13">
         <v>0</v>
       </c>
       <c r="G152" t="s">
         <v>1056</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>1011</v>
       </c>
       <c r="B153" t="s">
         <v>541</v>
       </c>
       <c r="C153" t="s">
         <v>1074</v>
       </c>
       <c r="D153" t="s">
         <v>5</v>
       </c>
       <c r="E153" s="2">
         <v>45936.409513888888</v>
       </c>
       <c r="F153" s="13">
         <v>0</v>
       </c>
       <c r="G153" t="s">
         <v>1057</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>1012</v>
       </c>
       <c r="B154" t="s">
         <v>21</v>
       </c>
       <c r="C154" t="s">
         <v>1074</v>
       </c>
       <c r="D154" t="s">
         <v>5</v>
       </c>
       <c r="E154" s="2">
         <v>45945.428229166668</v>
       </c>
       <c r="F154" s="13">
         <v>0</v>
       </c>
       <c r="G154" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>1013</v>
       </c>
       <c r="B155" t="s">
         <v>79</v>
       </c>
       <c r="C155" t="s">
         <v>1074</v>
       </c>
       <c r="D155" t="s">
         <v>5</v>
       </c>
       <c r="E155" s="2">
         <v>45959.399282407408</v>
       </c>
       <c r="F155" s="13">
         <v>0</v>
       </c>
       <c r="G155" t="s">
         <v>968</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>1014</v>
       </c>
       <c r="B156" t="s">
         <v>1015</v>
       </c>
       <c r="C156" t="s">
         <v>1074</v>
       </c>
       <c r="D156" t="s">
         <v>5</v>
       </c>
       <c r="E156" s="2">
         <v>45966</v>
       </c>
       <c r="F156" s="13">
         <v>0</v>
       </c>
       <c r="G156" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="157" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>1016</v>
       </c>
       <c r="B157" t="s">
         <v>21</v>
       </c>
       <c r="C157" t="s">
         <v>1074</v>
       </c>
       <c r="D157" t="s">
         <v>5</v>
       </c>
       <c r="E157" s="2">
         <v>45966</v>
       </c>
       <c r="F157" s="13">
         <v>0</v>
       </c>
       <c r="G157" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>1017</v>
       </c>
       <c r="B158" t="s">
         <v>1018</v>
       </c>
       <c r="C158" t="s">
         <v>1074</v>
       </c>
       <c r="D158" t="s">
         <v>5</v>
       </c>
       <c r="E158" s="2">
         <v>45966.398819444446</v>
       </c>
       <c r="F158" s="13">
         <v>0</v>
       </c>
       <c r="G158" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>1019</v>
       </c>
       <c r="B159" t="s">
         <v>1020</v>
       </c>
       <c r="C159" t="s">
         <v>1074</v>
       </c>
       <c r="D159" t="s">
         <v>5</v>
       </c>
       <c r="E159" s="2">
         <v>45966.436736111114</v>
       </c>
       <c r="F159" s="13">
         <v>0</v>
       </c>
       <c r="G159" t="s">
         <v>1058</v>
       </c>
     </row>
-    <row r="160" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>734</v>
       </c>
       <c r="B160" t="s">
         <v>48</v>
       </c>
       <c r="C160" t="s">
         <v>1074</v>
       </c>
       <c r="D160" t="s">
         <v>5</v>
       </c>
       <c r="E160" s="2">
         <v>45966.49695601852</v>
       </c>
       <c r="F160" s="13">
         <v>0</v>
       </c>
       <c r="G160" t="s">
         <v>1059</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>1021</v>
       </c>
       <c r="B161" t="s">
         <v>513</v>
       </c>
       <c r="C161" t="s">
         <v>1074</v>
       </c>
       <c r="D161" t="s">
         <v>5</v>
       </c>
       <c r="E161" s="2">
         <v>45966.583356481482</v>
       </c>
       <c r="F161" s="13">
         <v>0</v>
       </c>
       <c r="G161" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="162" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>1022</v>
       </c>
       <c r="B162" t="s">
         <v>608</v>
       </c>
       <c r="C162" t="s">
         <v>1074</v>
       </c>
       <c r="D162" t="s">
         <v>5</v>
       </c>
       <c r="E162" s="2">
         <v>45966.583356481482</v>
       </c>
       <c r="F162" s="13">
         <v>0</v>
       </c>
       <c r="G162" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>1023</v>
       </c>
       <c r="B163" t="s">
         <v>708</v>
       </c>
       <c r="C163" t="s">
         <v>1074</v>
       </c>
       <c r="D163" t="s">
         <v>5</v>
       </c>
       <c r="E163" s="2">
         <v>45966.598182870373</v>
       </c>
       <c r="F163" s="13">
         <v>0</v>
       </c>
       <c r="G163" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="164" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>1024</v>
       </c>
       <c r="B164" t="s">
         <v>842</v>
       </c>
       <c r="C164" t="s">
         <v>1074</v>
       </c>
       <c r="D164" t="s">
         <v>5</v>
       </c>
       <c r="E164" s="2">
         <v>45980.447766203702</v>
       </c>
       <c r="F164" s="13">
         <v>0</v>
       </c>
       <c r="G164" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="165" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>350</v>
       </c>
       <c r="C165" t="s">
         <v>1074</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E165" s="15">
         <v>45982.42931712963</v>
       </c>
       <c r="F165" s="16">
         <v>0</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>1060</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>1026</v>
       </c>
       <c r="B166" t="s">
         <v>141</v>
       </c>
       <c r="C166" t="s">
         <v>1074</v>
       </c>
       <c r="D166" t="s">
         <v>5</v>
       </c>
       <c r="E166" s="2">
         <v>45982.470127314817</v>
       </c>
       <c r="F166" s="13">
         <v>0</v>
       </c>
       <c r="G166" t="s">
         <v>1067</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>1027</v>
       </c>
       <c r="B167" t="s">
         <v>1028</v>
       </c>
       <c r="C167" t="s">
         <v>1074</v>
       </c>
       <c r="D167" t="s">
         <v>5</v>
       </c>
       <c r="E167" s="2">
         <v>45985.375069444446</v>
       </c>
       <c r="F167" s="13">
         <v>0</v>
       </c>
       <c r="G167" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>1029</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>1074</v>
       </c>
       <c r="D168" t="s">
         <v>5</v>
       </c>
       <c r="E168" s="2">
         <v>45994.553206018521</v>
       </c>
       <c r="F168" s="13">
         <v>0</v>
       </c>
       <c r="G168" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>1030</v>
       </c>
       <c r="B169" t="s">
         <v>1031</v>
       </c>
       <c r="C169" t="s">
         <v>1074</v>
       </c>
       <c r="D169" t="s">
         <v>5</v>
       </c>
       <c r="E169" s="2">
         <v>46001</v>
       </c>
       <c r="F169" s="13">
         <v>0</v>
       </c>
       <c r="G169" t="s">
         <v>1062</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>1032</v>
       </c>
       <c r="B170" t="s">
         <v>1033</v>
       </c>
       <c r="C170" t="s">
         <v>1074</v>
       </c>
       <c r="D170" t="s">
         <v>5</v>
       </c>
       <c r="E170" s="2">
         <v>46001</v>
       </c>
       <c r="F170" s="13">
         <v>0</v>
       </c>
       <c r="G170" t="s">
         <v>1063</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>1034</v>
       </c>
       <c r="B171" t="s">
         <v>1015</v>
       </c>
       <c r="C171" t="s">
         <v>1074</v>
       </c>
       <c r="D171" t="s">
         <v>5</v>
       </c>
       <c r="E171" s="2">
         <v>46001.444664351853</v>
       </c>
       <c r="F171" s="13">
         <v>0</v>
       </c>
       <c r="G171" t="s">
         <v>1064</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>1035</v>
       </c>
       <c r="B172" t="s">
         <v>401</v>
       </c>
       <c r="C172" t="s">
         <v>1074</v>
       </c>
       <c r="D172" t="s">
         <v>5</v>
       </c>
       <c r="E172" s="2">
         <v>46001.444664351853</v>
       </c>
       <c r="F172" s="13">
         <v>0</v>
       </c>
       <c r="G172" t="s">
         <v>1059</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>1036</v>
       </c>
       <c r="B173" t="s">
         <v>401</v>
       </c>
       <c r="C173" t="s">
         <v>1074</v>
       </c>
       <c r="D173" t="s">
         <v>5</v>
       </c>
       <c r="E173" s="2">
         <v>46001.444664351853</v>
       </c>
       <c r="F173" s="13">
         <v>0</v>
       </c>
       <c r="G173" t="s">
         <v>1065</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>1037</v>
       </c>
       <c r="B174" t="s">
         <v>788</v>
       </c>
       <c r="C174" t="s">
         <v>1074</v>
       </c>
       <c r="D174" t="s">
         <v>5</v>
       </c>
       <c r="E174" s="2">
         <v>46001.52542824074</v>
       </c>
       <c r="F174" s="13">
         <v>0</v>
       </c>
       <c r="G174" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>526</v>
       </c>
       <c r="B175" t="s">
         <v>38</v>
       </c>
       <c r="C175" t="s">
         <v>1074</v>
       </c>
       <c r="D175" t="s">
         <v>5</v>
       </c>
       <c r="E175" s="2">
         <v>46001.52542824074</v>
       </c>
       <c r="F175" s="13">
         <v>0</v>
       </c>
       <c r="G175" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>1038</v>
       </c>
       <c r="B176" t="s">
         <v>419</v>
       </c>
       <c r="C176" t="s">
         <v>1074</v>
       </c>
       <c r="D176" t="s">
         <v>5</v>
       </c>
       <c r="E176" s="2">
         <v>46001.52542824074</v>
       </c>
       <c r="F176" s="13">
         <v>0</v>
       </c>
       <c r="G176" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>1039</v>
       </c>
       <c r="B177" t="s">
         <v>229</v>
       </c>
       <c r="C177" t="s">
         <v>1074</v>
       </c>
       <c r="D177" t="s">
         <v>5</v>
       </c>
       <c r="E177" s="2">
         <v>46001.52542824074</v>
       </c>
       <c r="F177" s="13">
         <v>0</v>
       </c>
       <c r="G177" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>1040</v>
       </c>
       <c r="B178" t="s">
         <v>1041</v>
       </c>
       <c r="C178" t="s">
         <v>1074</v>
       </c>
       <c r="D178" t="s">
         <v>5</v>
       </c>
       <c r="E178" s="2">
         <v>46001.577557870369</v>
       </c>
       <c r="F178" s="13">
         <v>0</v>
       </c>
       <c r="G178" t="s">
         <v>980</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>1042</v>
       </c>
       <c r="B179" t="s">
         <v>1043</v>
       </c>
       <c r="C179" t="s">
         <v>1087</v>
       </c>
       <c r="D179" t="s">
         <v>5</v>
       </c>
       <c r="E179" s="2">
         <v>46001.577557870369</v>
       </c>
       <c r="F179" s="13">
         <v>0</v>
       </c>
       <c r="G179" t="s">
         <v>980</v>
       </c>
     </row>
-    <row r="180" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>1044</v>
       </c>
       <c r="B180" t="s">
         <v>436</v>
       </c>
       <c r="C180" t="s">
         <v>1074</v>
       </c>
       <c r="D180" t="s">
         <v>5</v>
       </c>
       <c r="E180" s="2">
         <v>46008</v>
       </c>
       <c r="F180" s="13">
         <v>0</v>
       </c>
       <c r="G180" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>1045</v>
       </c>
       <c r="B181" t="s">
         <v>21</v>
       </c>
       <c r="C181" t="s">
         <v>1074</v>
       </c>
       <c r="D181" t="s">
         <v>5</v>
       </c>
       <c r="E181" s="2">
         <v>46008</v>
       </c>
       <c r="F181" s="13">
         <v>0</v>
       </c>
       <c r="G181" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>231</v>
       </c>
       <c r="B182" t="s">
         <v>21</v>
       </c>
       <c r="C182" t="s">
         <v>1074</v>
       </c>
       <c r="D182" t="s">
         <v>5</v>
       </c>
       <c r="E182" s="2">
         <v>46008</v>
       </c>
       <c r="F182" s="13">
         <v>0</v>
       </c>
       <c r="G182" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>1046</v>
       </c>
       <c r="B183" t="s">
         <v>309</v>
       </c>
       <c r="C183" t="s">
         <v>1074</v>
       </c>
       <c r="D183" t="s">
         <v>5</v>
       </c>
       <c r="E183" s="2">
         <v>46008.566400462965</v>
       </c>
       <c r="F183" s="13">
         <v>0</v>
       </c>
       <c r="G183" t="s">
         <v>1066</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>1047</v>
       </c>
       <c r="B184" t="s">
         <v>1048</v>
       </c>
       <c r="C184" t="s">
         <v>1074</v>
       </c>
       <c r="D184" t="s">
         <v>5</v>
       </c>
       <c r="E184" s="2">
         <v>46008.566400462965</v>
       </c>
       <c r="F184" s="13">
         <v>0</v>
       </c>
       <c r="G184" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>1049</v>
       </c>
       <c r="B185" t="s">
         <v>93</v>
       </c>
       <c r="C185" t="s">
         <v>1074</v>
       </c>
       <c r="D185" t="s">
         <v>5</v>
       </c>
       <c r="E185" s="2">
         <v>46008.62327546296</v>
       </c>
       <c r="F185" s="13">
         <v>0</v>
       </c>
       <c r="G185" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>1050</v>
       </c>
       <c r="B186" t="s">
         <v>155</v>
       </c>
       <c r="C186" t="s">
         <v>1074</v>
       </c>
       <c r="D186" t="s">
         <v>5</v>
       </c>
       <c r="E186" s="2">
         <v>46015.61550925926</v>
       </c>
       <c r="F186" s="13">
         <v>0</v>
       </c>
       <c r="G186" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>993</v>
       </c>
       <c r="B187" t="s">
         <v>79</v>
       </c>
       <c r="C187" t="s">
         <v>1074</v>
       </c>
       <c r="D187" t="s">
         <v>5</v>
       </c>
       <c r="E187" s="2">
         <v>46022.61550925926</v>
       </c>
       <c r="F187" s="13">
         <v>0</v>
       </c>
       <c r="G187" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>116</v>
       </c>
       <c r="B188" t="s">
         <v>79</v>
       </c>
       <c r="C188" t="s">
         <v>1074</v>
       </c>
       <c r="D188" t="s">
         <v>5</v>
       </c>
       <c r="E188" s="2">
         <v>46022.61550925926</v>
       </c>
       <c r="F188" s="13">
         <v>0</v>
       </c>
       <c r="G188" t="s">
         <v>968</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G129">
     <sortCondition ref="E1:E129"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB6CD0A7-B358-4D3D-9C9A-56CF00A6347E}">
+  <dimension ref="A1:G96"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A78" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="43.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.28515625" style="14" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G1" s="18" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="2">
+        <v>46029</v>
+      </c>
+      <c r="F2" s="13">
+        <v>0</v>
+      </c>
+      <c r="G2" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B3" t="s">
+        <v>880</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2">
+        <v>46029.430648148147</v>
+      </c>
+      <c r="F3" s="13">
+        <v>0</v>
+      </c>
+      <c r="G3" s="14" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>668</v>
+      </c>
+      <c r="B4" t="s">
+        <v>669</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="2">
+        <v>46029.430648148147</v>
+      </c>
+      <c r="F4" s="13">
+        <v>0</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B5" t="s">
+        <v>419</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="2">
+        <v>46029.52171296296</v>
+      </c>
+      <c r="F5" s="13">
+        <v>0</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="2">
+        <v>46029.523425925923</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="2">
+        <v>46029.523425925923</v>
+      </c>
+      <c r="F7" s="13">
+        <v>0</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="2">
+        <v>46029.535208333335</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="2">
+        <v>46029.614131944443</v>
+      </c>
+      <c r="F9" s="13">
+        <v>0</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="2">
+        <v>46036.490289351852</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D11" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="2">
+        <v>46036.532881944448</v>
+      </c>
+      <c r="F11" s="13">
+        <v>0</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="2">
+        <v>46036.532881944448</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="2">
+        <v>46043.437673611108</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C14" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="2">
+        <v>46043.437673611108</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>276</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="2">
+        <v>46051.626377314817</v>
+      </c>
+      <c r="F15" s="13">
+        <v>0</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="2">
+        <v>46051.626377314817</v>
+      </c>
+      <c r="F16" s="13">
+        <v>0</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D17" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="2">
+        <v>46051.690347222226</v>
+      </c>
+      <c r="F17" s="13">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D18" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="2">
+        <v>46057.394178240742</v>
+      </c>
+      <c r="F18" s="13">
+        <v>0</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B19" t="s">
+        <v>419</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="2">
+        <v>46057.394178240742</v>
+      </c>
+      <c r="F19" s="13">
+        <v>0</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D20" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="2">
+        <v>46057.60255787037</v>
+      </c>
+      <c r="F20" s="13">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D21" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="2">
+        <v>46057.653333333335</v>
+      </c>
+      <c r="F21" s="13">
+        <v>0</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>569</v>
+      </c>
+      <c r="B22" t="s">
+        <v>570</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E22" s="2">
+        <v>46058</v>
+      </c>
+      <c r="F22" s="13">
+        <v>0</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D23" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="2">
+        <v>46058.439733796295</v>
+      </c>
+      <c r="F23" s="13">
+        <v>0</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B24" t="s">
+        <v>419</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D24" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="2">
+        <v>46064.410844907405</v>
+      </c>
+      <c r="F24" s="13">
+        <v>0</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="2">
+        <v>46070.440659722219</v>
+      </c>
+      <c r="F25" s="13">
+        <v>0</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" t="s">
+        <v>708</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="2">
+        <v>46070.440659722219</v>
+      </c>
+      <c r="F26" s="13">
+        <v>0</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D27" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="2">
+        <v>46079</v>
+      </c>
+      <c r="F27" s="13">
+        <v>0</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="2">
+        <v>46079.410219907404</v>
+      </c>
+      <c r="F28" s="13">
+        <v>0</v>
+      </c>
+      <c r="G28" s="14" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="2">
+        <v>46079.410219907404</v>
+      </c>
+      <c r="F29" s="13">
+        <v>0</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>686</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D30" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="2">
+        <v>46079.43304398148</v>
+      </c>
+      <c r="F30" s="13">
+        <v>0</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>401</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D31" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="2">
+        <v>46083.562384259261</v>
+      </c>
+      <c r="F31" s="13">
+        <v>0</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>618</v>
+      </c>
+      <c r="B32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D32" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="2">
+        <v>46085</v>
+      </c>
+      <c r="F32" s="13">
+        <v>0</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>21</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="2">
+        <v>46085.522673611114</v>
+      </c>
+      <c r="F33" s="13">
+        <v>0</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B34" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D34" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="2">
+        <v>46085.522673611114</v>
+      </c>
+      <c r="F34" s="13">
+        <v>0</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D35" t="s">
+        <v>5</v>
+      </c>
+      <c r="E35" s="2">
+        <v>46092.417326388888</v>
+      </c>
+      <c r="F35" s="13">
+        <v>0</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D36" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="2">
+        <v>46092.417326388888</v>
+      </c>
+      <c r="F36" s="13">
+        <v>0</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>439</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D37" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="2">
+        <v>46092.417326388888</v>
+      </c>
+      <c r="F37" s="13">
+        <v>0</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D38" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="2">
+        <v>46092.676747685182</v>
+      </c>
+      <c r="F38" s="13">
+        <v>0</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B39" t="s">
+        <v>292</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D39" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="2">
+        <v>46092.676747685182</v>
+      </c>
+      <c r="F39" s="13">
+        <v>0</v>
+      </c>
+      <c r="G39" s="14" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B40" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D40" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="2">
+        <v>46092.682453703703</v>
+      </c>
+      <c r="F40" s="13">
+        <v>0</v>
+      </c>
+      <c r="G40" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B41" t="s">
+        <v>419</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D41" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="2">
+        <v>46092.682453703703</v>
+      </c>
+      <c r="F41" s="13">
+        <v>0</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B42" t="s">
+        <v>529</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D42" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="2">
+        <v>46108.494212962964</v>
+      </c>
+      <c r="F42" s="13">
+        <v>0</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D43" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="2">
+        <v>46108.523541666669</v>
+      </c>
+      <c r="F43" s="13">
+        <v>0</v>
+      </c>
+      <c r="G43" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B44" t="s">
+        <v>217</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D44" t="s">
+        <v>5</v>
+      </c>
+      <c r="E44" s="2">
+        <v>46108.523541666669</v>
+      </c>
+      <c r="F44" s="13">
+        <v>0</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D45" t="s">
+        <v>5</v>
+      </c>
+      <c r="E45" s="2">
+        <v>46108.523541666669</v>
+      </c>
+      <c r="F45" s="13">
+        <v>0</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B46" t="s">
+        <v>433</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D46" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="2">
+        <v>46113.435659722221</v>
+      </c>
+      <c r="F46" s="13">
+        <v>0</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B47" t="s">
+        <v>71</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E47" s="2">
+        <v>46113.435659722221</v>
+      </c>
+      <c r="F47" s="13">
+        <v>0</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E48" s="2">
+        <v>46113.435659722221</v>
+      </c>
+      <c r="F48" s="13">
+        <v>0</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B49" t="s">
+        <v>175</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D49" t="s">
+        <v>5</v>
+      </c>
+      <c r="E49" s="2">
+        <v>46113.485717592594</v>
+      </c>
+      <c r="F49" s="13">
+        <v>0</v>
+      </c>
+      <c r="G49" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B50" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D50" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="2">
+        <v>46113.48945601852</v>
+      </c>
+      <c r="F50" s="13">
+        <v>0</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B51" t="s">
+        <v>865</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D51" t="s">
+        <v>5</v>
+      </c>
+      <c r="E51" s="2">
+        <v>46113.48945601852</v>
+      </c>
+      <c r="F51" s="13">
+        <v>0</v>
+      </c>
+      <c r="G51" s="14" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B52" t="s">
+        <v>751</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D52" t="s">
+        <v>5</v>
+      </c>
+      <c r="E52" s="2">
+        <v>46113.48945601852</v>
+      </c>
+      <c r="F52" s="13">
+        <v>0</v>
+      </c>
+      <c r="G52" s="14" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>805</v>
+      </c>
+      <c r="B53" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D53" t="s">
+        <v>5</v>
+      </c>
+      <c r="E53" s="2">
+        <v>46113.48945601852</v>
+      </c>
+      <c r="F53" s="13">
+        <v>0</v>
+      </c>
+      <c r="G53" s="14" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D54" t="s">
+        <v>5</v>
+      </c>
+      <c r="E54" s="2">
+        <v>46113.48945601852</v>
+      </c>
+      <c r="F54" s="13">
+        <v>0</v>
+      </c>
+      <c r="G54" s="14" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B55" t="s">
+        <v>913</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="2">
+        <v>46113.656782407408</v>
+      </c>
+      <c r="F55" s="13">
+        <v>0</v>
+      </c>
+      <c r="G55" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B56" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="2">
+        <v>46115</v>
+      </c>
+      <c r="F56" s="13">
+        <v>0</v>
+      </c>
+      <c r="G56" s="14" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>836</v>
+      </c>
+      <c r="B57" t="s">
+        <v>837</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D57" t="s">
+        <v>5</v>
+      </c>
+      <c r="E57" s="2">
+        <v>46115</v>
+      </c>
+      <c r="F57" s="13">
+        <v>0</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B58" t="s">
+        <v>281</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D58" t="s">
+        <v>5</v>
+      </c>
+      <c r="E58" s="2">
+        <v>46115</v>
+      </c>
+      <c r="F58" s="13">
+        <v>0</v>
+      </c>
+      <c r="G58" s="14" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B59" t="s">
+        <v>21</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D59" t="s">
+        <v>5</v>
+      </c>
+      <c r="E59" s="2">
+        <v>46115.505115740743</v>
+      </c>
+      <c r="F59" s="13">
+        <v>0</v>
+      </c>
+      <c r="G59" s="14" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D60" t="s">
+        <v>5</v>
+      </c>
+      <c r="E60" s="2">
+        <v>46127.411736111113</v>
+      </c>
+      <c r="F60" s="13">
+        <v>0</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D61" t="s">
+        <v>5</v>
+      </c>
+      <c r="E61" s="2">
+        <v>46127.471064814818</v>
+      </c>
+      <c r="F61" s="13">
+        <v>0</v>
+      </c>
+      <c r="G61" s="14" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>928</v>
+      </c>
+      <c r="B62" t="s">
+        <v>21</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D62" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="2">
+        <v>46127.533576388887</v>
+      </c>
+      <c r="F62" s="13">
+        <v>0</v>
+      </c>
+      <c r="G62" s="14" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B63" t="s">
+        <v>842</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D63" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="2">
+        <v>46141.506168981483</v>
+      </c>
+      <c r="F63" s="13">
+        <v>0</v>
+      </c>
+      <c r="G63" s="14" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B64" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D64" t="s">
+        <v>5</v>
+      </c>
+      <c r="E64" s="2">
+        <v>46141.506168981483</v>
+      </c>
+      <c r="F64" s="13">
+        <v>0</v>
+      </c>
+      <c r="G64" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>829</v>
+      </c>
+      <c r="B65" t="s">
+        <v>398</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D65" t="s">
+        <v>5</v>
+      </c>
+      <c r="E65" s="2">
+        <v>46141.573750000003</v>
+      </c>
+      <c r="F65" s="13">
+        <v>0</v>
+      </c>
+      <c r="G65" s="14" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D66" t="s">
+        <v>5</v>
+      </c>
+      <c r="E66" s="2">
+        <v>46148.484537037039</v>
+      </c>
+      <c r="F66" s="13">
+        <v>0</v>
+      </c>
+      <c r="G66" s="14" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B67" t="s">
+        <v>547</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D67" t="s">
+        <v>5</v>
+      </c>
+      <c r="E67" s="2">
+        <v>46148.484537037039</v>
+      </c>
+      <c r="F67" s="13">
+        <v>0</v>
+      </c>
+      <c r="G67" s="14" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B68" t="s">
+        <v>603</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D68" t="s">
+        <v>5</v>
+      </c>
+      <c r="E68" s="2">
+        <v>46148.552615740744</v>
+      </c>
+      <c r="F68" s="13">
+        <v>0</v>
+      </c>
+      <c r="G68" s="14" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B69" t="s">
+        <v>751</v>
+      </c>
+      <c r="C69" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D69" t="s">
+        <v>5</v>
+      </c>
+      <c r="E69" s="2">
+        <v>46148.552615740744</v>
+      </c>
+      <c r="F69" s="13">
+        <v>0</v>
+      </c>
+      <c r="G69" s="14" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B70" t="s">
+        <v>321</v>
+      </c>
+      <c r="C70" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D70" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="2">
+        <v>46148.552615740744</v>
+      </c>
+      <c r="F70" s="13">
+        <v>0</v>
+      </c>
+      <c r="G70" s="14" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>997</v>
+      </c>
+      <c r="B71" t="s">
+        <v>874</v>
+      </c>
+      <c r="C71" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D71" t="s">
+        <v>5</v>
+      </c>
+      <c r="E71" s="2">
+        <v>46148.552615740744</v>
+      </c>
+      <c r="F71" s="13">
+        <v>0</v>
+      </c>
+      <c r="G71" s="14" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B72" t="s">
+        <v>719</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D72" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="2">
+        <v>46148.607071759259</v>
+      </c>
+      <c r="F72" s="13">
+        <v>0</v>
+      </c>
+      <c r="G72" s="14" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>222</v>
+      </c>
+      <c r="B73" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D73" t="s">
+        <v>5</v>
+      </c>
+      <c r="E73" s="2">
+        <v>46148.607071759259</v>
+      </c>
+      <c r="F73" s="13">
+        <v>0</v>
+      </c>
+      <c r="G73" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B74" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D74" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="2">
+        <v>46155</v>
+      </c>
+      <c r="F74" s="13">
+        <v>0</v>
+      </c>
+      <c r="G74" s="14" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B75" t="s">
+        <v>64</v>
+      </c>
+      <c r="C75" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D75" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="2">
+        <v>46155</v>
+      </c>
+      <c r="F75" s="13">
+        <v>0</v>
+      </c>
+      <c r="G75" s="14" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B76" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D76" t="s">
+        <v>5</v>
+      </c>
+      <c r="E76" s="2">
+        <v>46155</v>
+      </c>
+      <c r="F76" s="13">
+        <v>0</v>
+      </c>
+      <c r="G76" s="14" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D77" t="s">
+        <v>5</v>
+      </c>
+      <c r="E77" s="2">
+        <v>46155.438252314816</v>
+      </c>
+      <c r="F77" s="13">
+        <v>0</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B78" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D78" t="s">
+        <v>5</v>
+      </c>
+      <c r="E78" s="2">
+        <v>46155.441990740743</v>
+      </c>
+      <c r="F78" s="13">
+        <v>0</v>
+      </c>
+      <c r="G78" s="14" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B79" t="s">
+        <v>38</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D79" t="s">
+        <v>5</v>
+      </c>
+      <c r="E79" s="2">
+        <v>46155.513449074075</v>
+      </c>
+      <c r="F79" s="13">
+        <v>0</v>
+      </c>
+      <c r="G79" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B80" t="s">
+        <v>309</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D80" t="s">
+        <v>5</v>
+      </c>
+      <c r="E80" s="2">
+        <v>46155.518391203703</v>
+      </c>
+      <c r="F80" s="13">
+        <v>0</v>
+      </c>
+      <c r="G80" s="14" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D81" t="s">
+        <v>5</v>
+      </c>
+      <c r="E81" s="2">
+        <v>46175.432083333333</v>
+      </c>
+      <c r="F81" s="13">
+        <v>0</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B82" t="s">
+        <v>21</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D82" t="s">
+        <v>5</v>
+      </c>
+      <c r="E82" s="2">
+        <v>46175.432083333333</v>
+      </c>
+      <c r="F82" s="13">
+        <v>0</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B83" t="s">
+        <v>675</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D83" t="s">
+        <v>5</v>
+      </c>
+      <c r="E83" s="2">
+        <v>46175.441203703704</v>
+      </c>
+      <c r="F83" s="13">
+        <v>0</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B84" t="s">
+        <v>309</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D84" t="s">
+        <v>5</v>
+      </c>
+      <c r="E84" s="2">
+        <v>46176.425775462965</v>
+      </c>
+      <c r="F84" s="13">
+        <v>0</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B85" t="s">
+        <v>93</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D85" t="s">
+        <v>5</v>
+      </c>
+      <c r="E85" s="2">
+        <v>46176.425775462965</v>
+      </c>
+      <c r="F85" s="13">
+        <v>0</v>
+      </c>
+      <c r="G85" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B86" t="s">
+        <v>79</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D86" t="s">
+        <v>5</v>
+      </c>
+      <c r="E86" s="2">
+        <v>46176.425775462965</v>
+      </c>
+      <c r="F86" s="13">
+        <v>0</v>
+      </c>
+      <c r="G86" s="14" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B87" t="s">
+        <v>79</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D87" t="s">
+        <v>5</v>
+      </c>
+      <c r="E87" s="2">
+        <v>46176.425775462965</v>
+      </c>
+      <c r="F87" s="13">
+        <v>0</v>
+      </c>
+      <c r="G87" s="14" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B88" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D88" t="s">
+        <v>5</v>
+      </c>
+      <c r="E88" s="2">
+        <v>46177.536805555559</v>
+      </c>
+      <c r="F88" s="13">
+        <v>0</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B89" t="s">
+        <v>64</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D89" t="s">
+        <v>5</v>
+      </c>
+      <c r="E89" s="2">
+        <v>46183</v>
+      </c>
+      <c r="F89" s="13">
+        <v>0</v>
+      </c>
+      <c r="G89" s="14" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B90" t="s">
+        <v>330</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D90" t="s">
+        <v>5</v>
+      </c>
+      <c r="E90" s="2">
+        <v>46183.426458333335</v>
+      </c>
+      <c r="F90" s="13">
+        <v>0</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B91" t="s">
+        <v>419</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D91" t="s">
+        <v>5</v>
+      </c>
+      <c r="E91" s="2">
+        <v>46183.521145833336</v>
+      </c>
+      <c r="F91" s="13">
+        <v>0</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B92" t="s">
+        <v>69</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D92" t="s">
+        <v>5</v>
+      </c>
+      <c r="E92" s="2">
+        <v>46183.521145833336</v>
+      </c>
+      <c r="F92" s="13">
+        <v>0</v>
+      </c>
+      <c r="G92" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B93" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D93" t="s">
+        <v>5</v>
+      </c>
+      <c r="E93" s="2">
+        <v>46190.666655092595</v>
+      </c>
+      <c r="F93" s="13">
+        <v>0</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B94" t="s">
+        <v>511</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D94" t="s">
+        <v>5</v>
+      </c>
+      <c r="E94" s="2">
+        <v>46190.666655092595</v>
+      </c>
+      <c r="F94" s="13">
+        <v>0</v>
+      </c>
+      <c r="G94" s="14" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B95" t="s">
+        <v>608</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D95" t="s">
+        <v>5</v>
+      </c>
+      <c r="E95" s="2">
+        <v>46190.666655092595</v>
+      </c>
+      <c r="F95" s="13">
+        <v>0</v>
+      </c>
+      <c r="G95" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B96" t="s">
+        <v>122</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D96" t="s">
+        <v>5</v>
+      </c>
+      <c r="E96" s="2">
+        <v>46190.666655092595</v>
+      </c>
+      <c r="F96" s="13">
+        <v>0</v>
+      </c>
+      <c r="G96" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100965F773CEF73994AB3803EA8CBCA7FC9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac59786227f7af903f5f0b9a3d8f4adc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4c1c48f3-4597-4f51-bb4e-1ded01efbfae" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42479fb9ca03bb5cb366daf3582e0fc0" ns2:_="" ns3:_="">
     <xsd:import namespace="4c1c48f3-4597-4f51-bb4e-1ded01efbfae"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -18933,61 +21535,62 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="4c1c48f3-4597-4f51-bb4e-1ded01efbfae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Enforcement 2021</vt:lpstr>
       <vt:lpstr>Enforcement 2022</vt:lpstr>
       <vt:lpstr>Enforcement 2023</vt:lpstr>
       <vt:lpstr>Enforcement 2024</vt:lpstr>
       <vt:lpstr>Enforcement 2025</vt:lpstr>
+      <vt:lpstr>Enforcement 2026 (Jan-June)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tocchio, Robert (DEP)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100965F773CEF73994AB3803EA8CBCA7FC9</vt:lpwstr>