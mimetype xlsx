--- v0 (2025-12-19)
+++ v1 (2026-08-12)
@@ -1,113 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JJacob.EHS\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/geraldina_d_rodrigues_mass_gov/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E063571-A04B-4CD5-9C02-CF25B7033CB9}" xr6:coauthVersionLast="44" xr6:coauthVersionMax="44" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{52703EEF-6AF3-442F-9777-1D0896CC502C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Export Worksheet" sheetId="1" r:id="rId1"/>
     <sheet name="SQL" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>EMAILADDRESS_LP</t>
   </si>
   <si>
-    <t>Berkshire North WIC Program</t>
-[...1 lines deleted...]
-  <si>
     <t>wic@bhs1.org</t>
   </si>
   <si>
-    <t>Berkshire South WIC Program</t>
-[...4 lines deleted...]
-  <si>
     <t>Brockton WIC Program</t>
   </si>
   <si>
     <t>WIC@BAMSI.org</t>
   </si>
   <si>
-    <t>Cambridge/Somerville WIC Program</t>
-[...1 lines deleted...]
-  <si>
     <t>wic@challiance.org</t>
   </si>
   <si>
     <t>Cape Cod WIC Program</t>
   </si>
   <si>
     <t>Chelsea/Revere WIC Program</t>
   </si>
   <si>
     <t>Dorchester North/Mattapan WIC Program</t>
   </si>
   <si>
     <t>ecardoso@uphams.org</t>
   </si>
   <si>
-    <t>Dorchester South/South Boston WIC Program</t>
-[...1 lines deleted...]
-  <si>
     <t>wic@hhsi.us</t>
   </si>
   <si>
     <t>East Boston WIC Program</t>
   </si>
   <si>
     <t>wic@ebnhc.org</t>
   </si>
   <si>
     <t>Fall River WIC Program</t>
   </si>
   <si>
     <t>WIC@healthfirstfr.org</t>
   </si>
   <si>
     <t>Framingham/Waltham WIC Program</t>
   </si>
   <si>
     <t>fww@smoc.org</t>
   </si>
   <si>
     <t>Franklin/Hampshire/North Quabbin WIC Program</t>
   </si>
   <si>
     <t>wic@communityaction.us</t>
@@ -133,134 +119,125 @@
   <si>
     <t>Lowell WIC Program</t>
   </si>
   <si>
     <t>LowellWIC@commteam.org</t>
   </si>
   <si>
     <t>New Bedford WIC Program</t>
   </si>
   <si>
     <t>wic@gnbchc.org</t>
   </si>
   <si>
     <t>North Central WIC Program</t>
   </si>
   <si>
     <t>wic@mocinc.org</t>
   </si>
   <si>
     <t>North Shore WIC Program</t>
   </si>
   <si>
     <t>WIC@LCHCnet.org</t>
   </si>
   <si>
-    <t>North Suburban WIC Program</t>
-[...4 lines deleted...]
-  <si>
     <t>Northern Essex WIC Program</t>
   </si>
   <si>
     <t>newic@communityactioninc.org</t>
   </si>
   <si>
-    <t>Outer Cape WIC Program</t>
-[...4 lines deleted...]
-  <si>
     <t>Plymouth WIC Program</t>
   </si>
   <si>
     <t>wicplymouth@gmail.com</t>
   </si>
   <si>
     <t>Quincy WIC Program</t>
   </si>
   <si>
     <t>Roxbury/South End WIC Program</t>
   </si>
   <si>
     <t>South Central WIC Program</t>
-  </si>
-[...7 lines deleted...]
-    <t>Southcovewic@hotmail.com</t>
   </si>
   <si>
     <t>Springfield North WIC Program</t>
   </si>
   <si>
     <t>TWIC@tapestryhealth.org</t>
   </si>
   <si>
     <t>Springfield South WIC Program</t>
   </si>
   <si>
     <t>wic@caringhealth.org</t>
   </si>
   <si>
     <t>Taunton/Attleboro WIC Program</t>
   </si>
   <si>
     <t>TaWic@CFCinc.org</t>
   </si>
   <si>
     <t>Worcester WIC Program</t>
   </si>
   <si>
     <t>Oanh.Nguyen@FHCW.org</t>
   </si>
   <si>
     <t>select localprogramid,lpname,emailaddress_lp from tbl_lp_site
 where  type_site = 1 and localprogramid&lt;&gt;88
 order by lpname,emailaddress_lp</t>
   </si>
   <si>
     <t>Local Program Main Site</t>
   </si>
   <si>
     <t>CCWIC@healthimperatives.org</t>
   </si>
   <si>
     <t>askwicquincy@bamsi.org</t>
   </si>
   <si>
     <t>chelseareverewic@partners.org</t>
   </si>
   <si>
     <t>Whittier.WIC@wshc.org</t>
+  </si>
+  <si>
+    <t>Berkshire WIC Program</t>
+  </si>
+  <si>
+    <t>Metro North</t>
+  </si>
+  <si>
+    <t>Dorchester Bay WIC Program</t>
+  </si>
+  <si>
+    <t>melissa.rynne@umassmemorial.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="8"/>
@@ -307,208 +284,174 @@
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:B32" totalsRowShown="0">
-  <autoFilter ref="A1:B32" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:B28" totalsRowShown="0">
+  <autoFilter ref="A1:B28" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="2">
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Local Program Main Site"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="EMAILADDRESS_LP"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -637,385 +580,355 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WIC@healthfirstfr.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@glcac.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maldenwic@hallmarkhealth.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TaWic@CFCinc.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WIC@BAMSI.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wicplymouth@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@ebnhc.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPBrightonWICProgram@BWH.HARVARD.EDU" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WIC@LCHCnet.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@caringhealth.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@chpberkshires.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@mocinc.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@outercape.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askwicquincy@bamsi.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@bhs1.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@hhsi.us" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@valleyopp.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TWIC@tapestryhealth.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecardoso@uphams.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@gnbchc.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Southcovewic@hotmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCWIC@healthimperatives.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@communityaction.us" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newic@communityactioninc.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Whittier.WIC@wshc.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@challiance.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fww@smoc.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LowellWIC@commteam.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kconway@harringtonhospital.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Oanh.Nguyen@FHCW.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chelseareverewic@partners.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@valleyopp.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@mocinc.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TWIC@tapestryhealth.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@hhsi.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecardoso@uphams.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Oanh.Nguyen@FHCW.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@communityaction.us" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@gnbchc.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melissa.rynne@umassmemorial.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Whittier.WIC@wshc.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WIC@BAMSI.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wicplymouth@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TaWic@CFCinc.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@bhs1.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fww@smoc.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LowellWIC@commteam.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chelseareverewic@partners.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WIC@healthfirstfr.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newic@communityactioninc.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:askwicquincy@bamsi.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@glcac.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@caringhealth.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@ebnhc.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JPBrightonWICProgram@BWH.HARVARD.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WIC@LCHCnet.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CCWIC@healthimperatives.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wic@challiance.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B32"/>
+  <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D23" sqref="D23"/>
+      <pane ySplit="1" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.5703125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="42.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="45.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A7" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="3" t="s">
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B9" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="3" t="s">
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="3" t="s">
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="3" t="s">
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B12" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="3" t="s">
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B13" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="3" t="s">
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="3" t="s">
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B15" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="3" t="s">
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="3" t="s">
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B18" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="3" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B19" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="3" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B20" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="3" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B21" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="3" t="s">
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B22" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="3" t="s">
+      <c r="B23" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" t="s">
+      <c r="B24" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B25" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A23" t="s">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="B26" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" t="s">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="B27" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" t="s">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B28" s="3" t="s">
         <v>46</v>
-      </c>
-[...49 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...28 lines deleted...]
-    <hyperlink ref="B26" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="B3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B7" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B8" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="B9" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="B10" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B11" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="B12" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="B13" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="B14" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B15" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B17" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B18" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="B19" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="B20" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="B21" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="B24" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="B25" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="B26" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="B27" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="B28" r:id="rId21" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="B4" r:id="rId22" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="B22" r:id="rId23" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="B5" r:id="rId24" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="B23" r:id="rId25" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="B6" r:id="rId26" xr:uid="{0E94868B-D0F2-4D2E-8D7F-81EC35245956}"/>
+    <hyperlink ref="B16" r:id="rId27" xr:uid="{77E27AA9-93B8-4AF6-A447-8A990CC87152}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId32"/>
+  <pageSetup orientation="portrait" r:id="rId28"/>
   <tableParts count="1">
-    <tablePart r:id="rId33"/>
+    <tablePart r:id="rId29"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Export Worksheet</vt:lpstr>
       <vt:lpstr>SQL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>